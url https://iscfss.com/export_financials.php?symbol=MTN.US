--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="242">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-07-31</t>
   </si>
   <si>
     <t>2024-07-31</t>
   </si>
   <si>
     <t>2023-07-31</t>
   </si>
   <si>
     <t>2022-07-31</t>
   </si>
   <si>
     <t>2021-07-31</t>
   </si>
   <si>
     <t>2020-07-31</t>
   </si>
   <si>
     <t>2019-07-31</t>
   </si>
   <si>
@@ -298,50 +298,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-04-30</t>
+  </si>
+  <si>
+    <t>2026-01-31</t>
   </si>
   <si>
     <t>2025-10-31</t>
   </si>
   <si>
     <t>2025-04-30</t>
   </si>
   <si>
     <t>2025-01-31</t>
   </si>
   <si>
     <t>2024-10-31</t>
   </si>
   <si>
     <t>2024-04-30</t>
   </si>
   <si>
     <t>2024-01-31</t>
   </si>
   <si>
     <t>2023-10-31</t>
   </si>
   <si>
     <t>2023-04-30</t>
   </si>
@@ -5625,60 +5631,60 @@
       <c r="O60">
         <v>802311000.0</v>
       </c>
       <c r="P60">
         <v>829723000.0</v>
       </c>
       <c r="Q60">
         <v>788770000.0</v>
       </c>
       <c r="R60">
         <v>765295000.0</v>
       </c>
       <c r="S60">
         <v>728756000.0</v>
       </c>
       <c r="T60">
         <v>714039000.0</v>
       </c>
       <c r="U60">
         <v>642777000.0</v>
       </c>
       <c r="V60">
         <v>540529000.0</v>
       </c>
       <c r="W60">
-        <v>491163000.0</v>
+        <v>528268000.0</v>
       </c>
       <c r="X60">
         <v>496246000.0</v>
       </c>
       <c r="Y60">
         <v>507268000.0</v>
       </c>
       <c r="Z60">
-        <v>496749000.0</v>
+        <v>517830000.0</v>
       </c>
       <c r="AA60">
         <v>493755000.0</v>
       </c>
       <c r="AB60">
         <v>476775000.0</v>
       </c>
       <c r="AC60">
         <v>462624000.0</v>
       </c>
       <c r="AD60">
         <v>405700000.0</v>
       </c>
       <c r="AE60">
         <v>123900000.0</v>
       </c>
     </row>
     <row r="61" spans="1:31">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61">
@@ -5777,783 +5783,795 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DP62"/>
+  <dimension ref="A1:DR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:120">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
       </c>
-      <c r="DP1" t="s">
-        <v>180</v>
+      <c r="DR1" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:120">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>105165000.0</v>
+      </c>
+      <c r="C2">
+        <v>142180000.0</v>
+      </c>
+      <c r="D2">
         <v>143123000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>139976000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>128613000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>138188000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>141912000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>141246000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>103451000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>130796000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>161581000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>148521000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>114164000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>179221000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>162366000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>151263000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>104101000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>137895000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>116501000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>98261000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>64412000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>86251000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>74609000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>59692000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>62101000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>126836000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>141714000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>96377000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>80218000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>106183000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>118648000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>80793000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>58228000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>94680000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>103540000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>71558000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>51305000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>88814000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>90773000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>72658000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>47144000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>82913000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>101016000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>62099000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>52371000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>87864000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>94035000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>71823000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>48406000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>76575000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>100125000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>61364000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>59515000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>63914000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>87422000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>56508000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>52844000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>73268000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>93922000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>58816000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>42619000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>334594000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>303794000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>78757000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>37717000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>339256000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>330272000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>245536000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>49657000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>56758000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>73348000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>294182000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>65269000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>127929000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>96896000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>58292000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>237981000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>305690000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>103975000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>230762000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>71516000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>295092000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>246801000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>209369000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>188349000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>289153000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>227945000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>198868000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>156078000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>227032000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>191390000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>53921000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>150915000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>210191000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>165272000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>141710000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>131079000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>182521000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>146828000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>129150000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>114064000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>159027000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>130531000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>111119000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>116967000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>151400000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>121000000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>89400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>89400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>125000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>104600000.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>58400000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>102800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>70200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>54900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>78200000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>66400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>66400000.0</v>
       </c>
-      <c r="DO2"/>
-      <c r="DP2"/>
+      <c r="DQ2"/>
+      <c r="DR2"/>
     </row>
-    <row r="3" spans="1:120">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6632,52 +6650,54 @@
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
+      <c r="DQ3"/>
+      <c r="DR3"/>
     </row>
-    <row r="4" spans="1:120">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6756,472 +6776,476 @@
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:120">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-1317000.0</v>
+      </c>
+      <c r="C5">
+        <v>-8457000.0</v>
+      </c>
+      <c r="D5">
         <v>-61727000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-57889000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-57074000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-134699000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-71436000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-67288000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-64640000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-29838000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-78376000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-10358000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-42434000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-8565000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-68908000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>10923000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>10759000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>10418000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>44689000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>27799000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>50643000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>8226000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-52387000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-56837000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-109576000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-44100000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-27269000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-31730000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-36540000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-13949000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-20596000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2227000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>10469000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>58750000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>10591000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>44395000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-44677000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-914000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-19784000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-1550000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-1167000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-7707000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-7321000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-4913000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-623000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-646000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-339000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-199000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-101000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-186000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-56000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-67000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-4000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>198000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>39000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-255000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>61000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-988855000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-972778000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-947106000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-927557000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-899017000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-871489000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-846226000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-823420000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-796594000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-771354000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-744700000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-723297000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-697225000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-672615000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-649790000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-641785000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-616841000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-595881000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-579053000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-585334000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-565977000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-547753000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-532118000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>-518244000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>-498245000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-483141000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-329000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-415000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-500000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-585000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-677000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-762000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-848000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-176000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-350982000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-553000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-900000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-985000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-1348000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-223194000.0</v>
       </c>
       <c r="CT5">
         <v>-223194000.0</v>
       </c>
       <c r="CU5">
+        <v>-223194000.0</v>
+      </c>
+      <c r="CV5">
+        <v>-223194000.0</v>
+      </c>
+      <c r="CW5">
         <v>-474000.0</v>
       </c>
-      <c r="CV5"/>
-      <c r="CW5">
+      <c r="CX5"/>
+      <c r="CY5">
         <v>-177672000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-177672000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-175650000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>-165445000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>-138300000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-139500000.0</v>
       </c>
-      <c r="DC5"/>
-      <c r="DD5">
+      <c r="DE5"/>
+      <c r="DF5">
         <v>-116100000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>-106600000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>-93700000.0</v>
       </c>
-      <c r="DG5"/>
-[...5 lines deleted...]
-      </c>
+      <c r="DI5"/>
       <c r="DJ5">
         <v>-59900000.0</v>
       </c>
       <c r="DK5">
-        <v>-35200000.0</v>
+        <v>-59900000.0</v>
       </c>
       <c r="DL5">
-        <v>-35200000.0</v>
+        <v>-59900000.0</v>
       </c>
       <c r="DM5">
         <v>-35200000.0</v>
       </c>
-      <c r="DN5"/>
-      <c r="DO5"/>
+      <c r="DN5">
+        <v>-35200000.0</v>
+      </c>
+      <c r="DO5">
+        <v>-35200000.0</v>
+      </c>
       <c r="DP5"/>
+      <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:120">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6">
         <v>1130855000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>1137467000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>1162872000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>1160243000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>1157547000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>1222510000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>1217820000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>1214064000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1209935000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>635986000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>632148000.0</v>
       </c>
-      <c r="AO6">
-[...4 lines deleted...]
-      </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
@@ -7238,52 +7262,56 @@
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
-      <c r="BK6"/>
-      <c r="BL6"/>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
+      <c r="BL6">
+        <v>0.0</v>
+      </c>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
@@ -7296,135 +7324,141 @@
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
+      <c r="DQ6"/>
+      <c r="DR6"/>
     </row>
-    <row r="7" spans="1:120">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7">
+        <v>234348000.0</v>
+      </c>
+      <c r="C7">
+        <v>248521000.0</v>
+      </c>
+      <c r="D7">
         <v>246955000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>249968000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>255401000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>264521000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>267833000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>266076000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>194087000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>207481000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>203794000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>205230000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>211409000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>220965000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>211916000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>208785000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>216496000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>224235000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>228364000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>225229000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>233943000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>247733000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>249258000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>255797000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>209321000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>228474000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>231182000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>19017000.0</v>
       </c>
-      <c r="AB7"/>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -7472,114 +7506,120 @@
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
+      <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:120">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
         <v>470000.0</v>
       </c>
       <c r="C8">
-        <v>469000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D8">
-        <v>469000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="E8">
         <v>469000.0</v>
       </c>
       <c r="F8">
         <v>469000.0</v>
       </c>
       <c r="G8">
         <v>469000.0</v>
       </c>
       <c r="H8">
         <v>469000.0</v>
       </c>
       <c r="I8">
         <v>469000.0</v>
       </c>
       <c r="J8">
         <v>469000.0</v>
       </c>
       <c r="K8">
-        <v>468000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="L8">
-        <v>468000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="M8">
         <v>468000.0</v>
       </c>
       <c r="N8">
         <v>468000.0</v>
       </c>
       <c r="O8">
-        <v>467000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="P8">
-        <v>467000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="Q8">
         <v>467000.0</v>
       </c>
       <c r="R8">
+        <v>467000.0</v>
+      </c>
+      <c r="S8">
+        <v>467000.0</v>
+      </c>
+      <c r="T8">
         <v>466000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>466000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>465000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7634,232 +7674,236 @@
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:120">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
         <v>38</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
+        <v>1180671000.0</v>
+      </c>
+      <c r="D9">
         <v>1173902000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>1171536000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>1160833000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1153868000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1146518000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>1124433000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1118221000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1112519000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1106813000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1184577000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1178495000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1172595000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>1192901000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1196993000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1220942000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1216489000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>1130318000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>1131624000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>1136139000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1130906000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>1126492000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1130083000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>1140099000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>1135709000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>1130855000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>1137467000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>1162872000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>1160243000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>1157547000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>1222510000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1217820000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>1214064000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>1209935000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>635986000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>632148000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>628168000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>624274000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>623510000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>623274000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>620083000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>615680000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>612322000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>608153000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>604090000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>600215000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>598675000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>596167000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>593424000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>589763000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>586691000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>583818000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>581217000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>578403000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>575689000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>572558000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>569955000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>566209000.0</v>
       </c>
-      <c r="BK9"/>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
@@ -7872,463 +7916,473 @@
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
+      <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:120">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>371374000.0</v>
+      </c>
+      <c r="C10">
+        <v>384737000.0</v>
+      </c>
+      <c r="D10">
         <v>581465000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>440290000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>467034000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>488211000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>403768000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>322827000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>716887000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>825492000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>728859000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>562975000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>896089000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1295252000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1180942000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1107427000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1401168000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1407019000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1468380000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1243962000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1344702000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1301003000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>462212000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>390980000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>482656000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>126793000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>136326000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>108850000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>59636000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>158561000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>141031000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>178145000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>181597000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>235460000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>140397000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>117389000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>195818000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>140909000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>106751000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>67897000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>68565000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>45368000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>39606000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>35459000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>125214000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>36578000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>29840000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>44406000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>307431000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>205276000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>114225000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>138604000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>237735000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>136579000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>43985000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>46053000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>147110000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>95642000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>44738000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>70143000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>168596000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>97251000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>19578000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>14745000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>51147000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>58008000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>13019000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>69298000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>170537000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>139172000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>102668000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>162345000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>304133000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>274433000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>166044000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>230819000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>316439000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>254866000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>117311000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>191794000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>240116000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>175541000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>58692000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>136580000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>41068000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>19117000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>31618000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>46328000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>94869000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>42569000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>18525000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>7874000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>20374000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>24690000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>25165000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>13110000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>53515000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>26230000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>21044000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>8685000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>21821000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>25644000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>20694000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>8821000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>29864000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>22600000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>19000000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>18302000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>10100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>17700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>20500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>13400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>11700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>28100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>14700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>21700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>58000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>15200000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>12700000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>12700000.0</v>
       </c>
-      <c r="DP10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:120">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
         <v>40</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
+        <v>384737000.0</v>
+      </c>
+      <c r="D11">
         <v>581465000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>440290000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>467034000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>488211000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>403768000.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>562975000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>896089000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1295252000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>1180942000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1107427000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1401168000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1407019000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1468380000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>1243962000.0</v>
       </c>
-      <c r="T11"/>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -8384,1728 +8438,1756 @@
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
+      <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:120">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>371374000.0</v>
+      </c>
+      <c r="C12">
+        <v>384737000.0</v>
+      </c>
+      <c r="D12">
         <v>581465000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>440290000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>467034000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>488211000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>403768000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>322827000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>716887000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>825492000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>728859000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>562975000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>896089000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1295252000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1180942000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1107427000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1401168000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1407019000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1468380000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1243962000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1344702000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1301003000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>462212000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>390980000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>482656000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>126793000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>136326000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>108850000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>59636000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>158561000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>141031000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>178145000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>181597000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>235460000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>140397000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>117389000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>195818000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>140909000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>106751000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>67897000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>68565000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>45368000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>39606000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>35459000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>125214000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>36578000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>29840000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>44406000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>307431000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>205276000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>114225000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>138604000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>237735000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>136579000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>43985000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>46053000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>147110000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>95642000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>44738000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>70143000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>168596000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>97251000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>19578000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>14745000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>51147000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>58008000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>13019000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>69298000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>170537000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>139172000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>102668000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>162345000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>304133000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>274433000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>166044000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>230819000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>316439000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>254866000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>117311000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>191794000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>240116000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>175541000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>58692000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>136580000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>41068000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>19117000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>31618000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>46328000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>94869000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>42569000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>18525000.0</v>
       </c>
-      <c r="CM12"/>
-      <c r="CN12">
+      <c r="CO12"/>
+      <c r="CP12">
         <v>20374000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>24690000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>25165000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>13110000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>53515000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>26230000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>21044000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>8685000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>21821000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>25644000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>20694000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>8821000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>29864000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>22600000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>19000000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>18302000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>10100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>17700000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>20500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>13400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>11700000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>28100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DL12">
         <v>14700000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DM12">
         <v>21700000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DN12">
         <v>58000000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DO12">
         <v>15200000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DP12">
         <v>12700000.0</v>
       </c>
-      <c r="DO12"/>
-      <c r="DP12"/>
+      <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:120">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
         <v>470000.0</v>
       </c>
       <c r="C13">
-        <v>469000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="D13">
-        <v>469000.0</v>
+        <v>470000.0</v>
       </c>
       <c r="E13">
         <v>469000.0</v>
       </c>
       <c r="F13">
         <v>469000.0</v>
       </c>
       <c r="G13">
         <v>469000.0</v>
       </c>
       <c r="H13">
         <v>469000.0</v>
       </c>
       <c r="I13">
         <v>469000.0</v>
       </c>
       <c r="J13">
         <v>469000.0</v>
       </c>
       <c r="K13">
-        <v>468000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="L13">
-        <v>468000.0</v>
+        <v>469000.0</v>
       </c>
       <c r="M13">
         <v>468000.0</v>
       </c>
       <c r="N13">
         <v>468000.0</v>
       </c>
       <c r="O13">
-        <v>467000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="P13">
-        <v>467000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="Q13">
         <v>467000.0</v>
       </c>
       <c r="R13">
+        <v>467000.0</v>
+      </c>
+      <c r="S13">
+        <v>467000.0</v>
+      </c>
+      <c r="T13">
         <v>466000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>466000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>465000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>465000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>464000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>464000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>463000.0</v>
       </c>
       <c r="Z13">
         <v>463000.0</v>
       </c>
       <c r="AA13">
-        <v>462000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="AB13">
-        <v>462000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="AC13">
         <v>462000.0</v>
       </c>
       <c r="AD13">
         <v>462000.0</v>
       </c>
       <c r="AE13">
+        <v>462000.0</v>
+      </c>
+      <c r="AF13">
+        <v>462000.0</v>
+      </c>
+      <c r="AG13">
         <v>461000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>459000.0</v>
       </c>
       <c r="AH13">
         <v>459000.0</v>
       </c>
       <c r="AI13">
-        <v>455000.0</v>
+        <v>459000.0</v>
       </c>
       <c r="AJ13">
-        <v>455000.0</v>
+        <v>459000.0</v>
       </c>
       <c r="AK13">
         <v>455000.0</v>
       </c>
       <c r="AL13">
         <v>455000.0</v>
       </c>
       <c r="AM13">
-        <v>416000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="AN13">
-        <v>416000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="AO13">
         <v>416000.0</v>
       </c>
       <c r="AP13">
         <v>416000.0</v>
       </c>
       <c r="AQ13">
+        <v>416000.0</v>
+      </c>
+      <c r="AR13">
+        <v>416000.0</v>
+      </c>
+      <c r="AS13">
         <v>415000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>413000.0</v>
       </c>
       <c r="AT13">
         <v>413000.0</v>
       </c>
       <c r="AU13">
+        <v>413000.0</v>
+      </c>
+      <c r="AV13">
+        <v>413000.0</v>
+      </c>
+      <c r="AW13">
         <v>412000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>411000.0</v>
       </c>
       <c r="AX13">
         <v>411000.0</v>
       </c>
       <c r="AY13">
-        <v>409000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="AZ13">
-        <v>409000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="BA13">
         <v>409000.0</v>
       </c>
       <c r="BB13">
+        <v>409000.0</v>
+      </c>
+      <c r="BC13">
+        <v>409000.0</v>
+      </c>
+      <c r="BD13">
         <v>408000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>405000.0</v>
       </c>
       <c r="BE13">
         <v>405000.0</v>
       </c>
       <c r="BF13">
         <v>405000.0</v>
       </c>
       <c r="BG13">
-        <v>403000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="BH13">
-        <v>403000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="BI13">
         <v>403000.0</v>
       </c>
       <c r="BJ13">
-        <v>402000.0</v>
+        <v>403000.0</v>
       </c>
       <c r="BK13">
-        <v>401000.0</v>
+        <v>403000.0</v>
       </c>
       <c r="BL13">
         <v>402000.0</v>
       </c>
       <c r="BM13">
         <v>401000.0</v>
       </c>
       <c r="BN13">
+        <v>402000.0</v>
+      </c>
+      <c r="BO13">
         <v>401000.0</v>
       </c>
-      <c r="BO13">
-[...1 lines deleted...]
-      </c>
       <c r="BP13">
-        <v>400000.0</v>
+        <v>401000.0</v>
       </c>
       <c r="BQ13">
         <v>400000.0</v>
       </c>
       <c r="BR13">
         <v>400000.0</v>
       </c>
       <c r="BS13">
-        <v>399000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="BT13">
-        <v>399000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="BU13">
         <v>399000.0</v>
       </c>
       <c r="BV13">
         <v>399000.0</v>
       </c>
       <c r="BW13">
+        <v>399000.0</v>
+      </c>
+      <c r="BX13">
+        <v>399000.0</v>
+      </c>
+      <c r="BY13">
         <v>397000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>396000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>395000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>392000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>390000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>389000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>380000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>372000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>366000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>359000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>355000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>354000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>353000.0</v>
       </c>
       <c r="CK13">
         <v>353000.0</v>
       </c>
       <c r="CL13">
-        <v>352000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="CM13">
-        <v>352000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="CN13">
         <v>352000.0</v>
       </c>
       <c r="CO13">
-        <v>351000.0</v>
+        <v>352000.0</v>
       </c>
       <c r="CP13">
-        <v>351000.0</v>
+        <v>352000.0</v>
       </c>
       <c r="CQ13">
         <v>351000.0</v>
       </c>
       <c r="CR13">
         <v>351000.0</v>
       </c>
       <c r="CS13">
         <v>351000.0</v>
       </c>
       <c r="CT13">
         <v>351000.0</v>
       </c>
       <c r="CU13">
         <v>351000.0</v>
       </c>
       <c r="CV13">
-        <v>349000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="CW13">
-        <v>349000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="CX13">
         <v>349000.0</v>
       </c>
       <c r="CY13">
+        <v>349000.0</v>
+      </c>
+      <c r="CZ13">
+        <v>349000.0</v>
+      </c>
+      <c r="DA13">
         <v>346000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DB13">
         <v>346000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DC13">
         <v>300000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DD13">
         <v>300000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DE13">
         <v>345000.0</v>
       </c>
-      <c r="DD13"/>
-      <c r="DE13"/>
       <c r="DF13"/>
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13">
         <v>300000.0</v>
       </c>
-      <c r="DH13"/>
-[...1 lines deleted...]
-      <c r="DJ13">
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13">
         <v>300000.0</v>
       </c>
-      <c r="DK13"/>
-      <c r="DL13"/>
       <c r="DM13"/>
-      <c r="DN13">
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13">
         <v>200000.0</v>
       </c>
-      <c r="DO13"/>
-      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:120">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
         <v>35910000.0</v>
       </c>
       <c r="C14">
+        <v>35910000.0</v>
+      </c>
+      <c r="D14">
+        <v>35910000.0</v>
+      </c>
+      <c r="E14">
         <v>36524000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>37277000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>37382000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>37473000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>37548000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>37936000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>38046000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>38117000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>38370000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>39724000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>40434000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>40298000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>40305000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>40678000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>40820000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>40448000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>40372000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>40896000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>40809000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>40248000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>40198000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>40744000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>40941000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>40342000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>40305000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>41020000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>41126000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>40505000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>40466000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>41545000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>41594000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>40211000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>40079000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>41181000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>41107000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>36834000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>36170000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>37268000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>37256000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>36471000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>36438000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>37453000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>37367000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>36249000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>36192000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>37054000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>37120000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>36026000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>35931000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>36774000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>36663000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>35700000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>35700000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>36704000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>35798000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>36066000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>36066000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>36869000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>35991000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>35938000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>35938000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>36834000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>36754000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>36201000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>36201000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>36689881.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>36663000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>36922000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>36922000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>38655000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>39174809.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>39063492.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>39063492.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>39451256.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>39278519.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>38510753.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>38510753.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>39049714.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>38402679.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>36912903.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>36912903.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>36514286.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>36225843.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>35343820.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>35343820.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>35302260.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>35457895.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>35281944.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>35281944.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>35301053.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>35585106.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>34957746.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>34957746.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>35145000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>35281538.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>35130000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>34885714.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>35139000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>35080435.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>34722951.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>34722951.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>34821138.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>35161290.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>35000000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>34461538.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>34712644.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>35106383.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>34745763.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>34300000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>34750000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>34533333.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>33793103.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>34750000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>32246377.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>22173913.0</v>
       </c>
-      <c r="DN14">
+      <c r="DP14">
         <v>22300000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DQ14">
         <v>20600000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DR14">
         <v>20600000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:120">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>468000.0</v>
       </c>
       <c r="O15">
-        <v>467000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="P15">
-        <v>467000.0</v>
+        <v>468000.0</v>
       </c>
       <c r="Q15">
         <v>467000.0</v>
       </c>
       <c r="R15">
+        <v>467000.0</v>
+      </c>
+      <c r="S15">
+        <v>467000.0</v>
+      </c>
+      <c r="T15">
         <v>466000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>466000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>465000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>465000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>464000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>464000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>463000.0</v>
       </c>
       <c r="Z15">
         <v>463000.0</v>
       </c>
       <c r="AA15">
-        <v>462000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="AB15">
-        <v>462000.0</v>
+        <v>463000.0</v>
       </c>
       <c r="AC15">
         <v>462000.0</v>
       </c>
       <c r="AD15">
         <v>462000.0</v>
       </c>
       <c r="AE15">
+        <v>462000.0</v>
+      </c>
+      <c r="AF15">
+        <v>462000.0</v>
+      </c>
+      <c r="AG15">
         <v>461000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>459000.0</v>
       </c>
       <c r="AH15">
         <v>459000.0</v>
       </c>
       <c r="AI15">
-        <v>455000.0</v>
+        <v>459000.0</v>
       </c>
       <c r="AJ15">
-        <v>455000.0</v>
+        <v>459000.0</v>
       </c>
       <c r="AK15">
         <v>455000.0</v>
       </c>
       <c r="AL15">
         <v>455000.0</v>
       </c>
       <c r="AM15">
-        <v>416000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="AN15">
-        <v>416000.0</v>
+        <v>455000.0</v>
       </c>
       <c r="AO15">
         <v>416000.0</v>
       </c>
       <c r="AP15">
         <v>416000.0</v>
       </c>
       <c r="AQ15">
+        <v>416000.0</v>
+      </c>
+      <c r="AR15">
+        <v>416000.0</v>
+      </c>
+      <c r="AS15">
         <v>415000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>413000.0</v>
       </c>
       <c r="AT15">
         <v>413000.0</v>
       </c>
       <c r="AU15">
+        <v>413000.0</v>
+      </c>
+      <c r="AV15">
+        <v>413000.0</v>
+      </c>
+      <c r="AW15">
         <v>412000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>411000.0</v>
       </c>
       <c r="AX15">
         <v>411000.0</v>
       </c>
       <c r="AY15">
-        <v>409000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="AZ15">
-        <v>409000.0</v>
+        <v>411000.0</v>
       </c>
       <c r="BA15">
         <v>409000.0</v>
       </c>
       <c r="BB15">
+        <v>409000.0</v>
+      </c>
+      <c r="BC15">
+        <v>409000.0</v>
+      </c>
+      <c r="BD15">
         <v>408000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>405000.0</v>
       </c>
       <c r="BE15">
         <v>405000.0</v>
       </c>
       <c r="BF15">
         <v>405000.0</v>
       </c>
       <c r="BG15">
-        <v>403000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="BH15">
-        <v>403000.0</v>
+        <v>405000.0</v>
       </c>
       <c r="BI15">
         <v>403000.0</v>
       </c>
       <c r="BJ15">
-        <v>402000.0</v>
+        <v>403000.0</v>
       </c>
       <c r="BK15">
-        <v>401000.0</v>
+        <v>403000.0</v>
       </c>
       <c r="BL15">
         <v>402000.0</v>
       </c>
       <c r="BM15">
         <v>401000.0</v>
       </c>
       <c r="BN15">
+        <v>402000.0</v>
+      </c>
+      <c r="BO15">
         <v>401000.0</v>
       </c>
-      <c r="BO15">
-[...1 lines deleted...]
-      </c>
       <c r="BP15">
-        <v>400000.0</v>
+        <v>401000.0</v>
       </c>
       <c r="BQ15">
         <v>400000.0</v>
       </c>
       <c r="BR15">
         <v>400000.0</v>
       </c>
       <c r="BS15">
-        <v>399000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="BT15">
-        <v>399000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="BU15">
         <v>399000.0</v>
       </c>
       <c r="BV15">
         <v>399000.0</v>
       </c>
       <c r="BW15">
+        <v>399000.0</v>
+      </c>
+      <c r="BX15">
+        <v>399000.0</v>
+      </c>
+      <c r="BY15">
         <v>397000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>396000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>395000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>392000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>390000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>389000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>380000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>372000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>366000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>359000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>355000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>354000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>353000.0</v>
       </c>
       <c r="CK15">
         <v>353000.0</v>
       </c>
       <c r="CL15">
-        <v>352000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="CM15">
-        <v>352000.0</v>
+        <v>353000.0</v>
       </c>
       <c r="CN15">
         <v>352000.0</v>
       </c>
       <c r="CO15">
-        <v>351000.0</v>
+        <v>352000.0</v>
       </c>
       <c r="CP15">
-        <v>351000.0</v>
+        <v>352000.0</v>
       </c>
       <c r="CQ15">
         <v>351000.0</v>
       </c>
       <c r="CR15">
         <v>351000.0</v>
       </c>
       <c r="CS15">
         <v>351000.0</v>
       </c>
       <c r="CT15">
         <v>351000.0</v>
       </c>
       <c r="CU15">
         <v>351000.0</v>
       </c>
       <c r="CV15">
-        <v>349000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="CW15">
-        <v>349000.0</v>
+        <v>351000.0</v>
       </c>
       <c r="CX15">
         <v>349000.0</v>
       </c>
       <c r="CY15">
+        <v>349000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>349000.0</v>
+      </c>
+      <c r="DA15">
         <v>346000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>346000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>300000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>300000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>345000.0</v>
       </c>
-      <c r="DD15"/>
-[...1 lines deleted...]
-      <c r="DF15">
+      <c r="DF15"/>
+      <c r="DG15"/>
+      <c r="DH15">
         <v>300000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>300000.0</v>
       </c>
-      <c r="DH15"/>
-[...1 lines deleted...]
-      <c r="DJ15">
+      <c r="DJ15"/>
+      <c r="DK15"/>
+      <c r="DL15">
         <v>300000.0</v>
       </c>
-      <c r="DK15"/>
-      <c r="DL15"/>
       <c r="DM15"/>
-      <c r="DN15">
+      <c r="DN15"/>
+      <c r="DO15"/>
+      <c r="DP15">
         <v>200000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DQ15">
         <v>200000.0</v>
       </c>
-      <c r="DP15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:120">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>467041000.0</v>
+      </c>
+      <c r="C16">
+        <v>717521000.0</v>
+      </c>
+      <c r="D16">
         <v>927306000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>602117000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>468606000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>688399000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>901586000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>575766000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>448760000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>660281000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>872418000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>572602000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>448321000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>619511000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>787514000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>511306000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>326008000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>611477000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>743809000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>456457000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>238075000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>480353000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>559323000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>256402000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>219395000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>426672000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>549144000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>335669000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>297874000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>346356000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>450300000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>282103000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>251110000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>292336000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>407848000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>240096000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>206534000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>259212000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>328009000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>182506000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>164927000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>190976000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>240288000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>145949000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>115300000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>163253000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>198133000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>110566000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>93135000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>140156000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>166705000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>93759000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>81092000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>117812000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>134963000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>78793000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>68182000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>104570000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>123364000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>66044000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>38589000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>100614000.0</v>
       </c>
-      <c r="BJ16"/>
-[...1 lines deleted...]
-      <c r="BL16">
+      <c r="BL16"/>
+      <c r="BM16"/>
+      <c r="BN16">
         <v>31363000.0</v>
       </c>
-      <c r="BM16"/>
-      <c r="BN16"/>
       <c r="BO16"/>
-      <c r="BP16">
-[...1 lines deleted...]
-      </c>
+      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16">
-        <v>82343000.0</v>
+        <v>42516000.0</v>
       </c>
       <c r="BS16"/>
       <c r="BT16">
+        <v>82343000.0</v>
+      </c>
+      <c r="BU16"/>
+      <c r="BV16">
         <v>29924000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>70684000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>69568000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>36179000.0</v>
       </c>
-      <c r="BX16"/>
-[...1 lines deleted...]
-      <c r="BZ16">
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16">
         <v>68277000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>30785000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>23041000.0</v>
       </c>
-      <c r="CC16"/>
-      <c r="CD16"/>
       <c r="CE16"/>
-      <c r="CF16">
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16">
         <v>-188349000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>-289153000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>-227945000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>-198868000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>-156078000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>-227032000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>-191390000.0</v>
       </c>
-      <c r="CM16"/>
-      <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CQ16"/>
+      <c r="CR16"/>
+      <c r="CS16">
         <v>-122440000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>-131079000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>-182521000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>-146828000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>-122440000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>-114064000.0</v>
       </c>
-      <c r="CW16"/>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
+      <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:120">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10184,220 +10266,222 @@
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:120">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>401240000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>288072000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>205859000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>268464000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>404095000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>282427000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>216049000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>26506000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>344190000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>266152000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>210525000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>29881000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>277841000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>254196000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>188608000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>168759000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>274306000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>179794000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>115169000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>133918000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>215696000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>144393000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>136863000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>171442000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>281813000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>182472000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>98192000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>129994000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>305134000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>190441000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>110912000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>147796000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>240133000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>148309000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>84862000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>128562000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>183473000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>79656000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>43035000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>85384000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>201511000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>140704000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>103549000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>139393000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>185160000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>129962000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>99118000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>133208000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>184373000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>109963000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>66204000.0</v>
       </c>
-      <c r="BK18"/>
-      <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
@@ -10410,52 +10494,54 @@
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:120">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10534,1958 +10620,1992 @@
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:120">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20">
+        <v>1703085000.0</v>
+      </c>
+      <c r="C20">
+        <v>1698098000.0</v>
+      </c>
+      <c r="D20">
         <v>1664522000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>1675215000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>1678918000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>1626952000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>1671080000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>1677975000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>1676610000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>1699909000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>1668028000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>1720344000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>1694033000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>1723019000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>1688731000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>1754928000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>1752533000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>1764106000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>1790531000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>1781047000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>1801296000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>1760908000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>1711870000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>1709020000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>1673258000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>1750011000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>1757463000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>1608206000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>1596867000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>1547084000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>1543941000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>1475686000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>1488663000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>1533980000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>1484335000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>1519743000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>1430008000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>1469756000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>1454943000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>509037000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>509083000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>506957000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>499607000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>500433000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>470286000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>469678000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>456892000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>378148000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>378220000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>346286000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>346625000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>348824000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>271855000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>271762000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>269859000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>269769000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>269678000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>268058000.0</v>
       </c>
       <c r="BG20">
         <v>268058000.0</v>
       </c>
       <c r="BH20">
+        <v>268058000.0</v>
+      </c>
+      <c r="BI20">
+        <v>268058000.0</v>
+      </c>
+      <c r="BJ20">
         <v>267569000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>271105000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>271732000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>181085000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>168197000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>167950000.0</v>
       </c>
       <c r="BO20">
         <v>167950000.0</v>
       </c>
       <c r="BP20">
         <v>167950000.0</v>
       </c>
       <c r="BQ20">
         <v>167950000.0</v>
       </c>
       <c r="BR20">
+        <v>167950000.0</v>
+      </c>
+      <c r="BS20">
+        <v>167950000.0</v>
+      </c>
+      <c r="BT20">
         <v>142282000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>142282000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>142011000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>142011000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>141699000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>141699000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>135939000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>135811000.0</v>
       </c>
       <c r="CA20">
         <v>135811000.0</v>
       </c>
       <c r="CB20">
         <v>135811000.0</v>
       </c>
       <c r="CC20">
         <v>135811000.0</v>
       </c>
       <c r="CD20">
+        <v>135811000.0</v>
+      </c>
+      <c r="CE20">
+        <v>135811000.0</v>
+      </c>
+      <c r="CF20">
         <v>135507000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CG20">
         <v>135507000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>145090000.0</v>
       </c>
       <c r="CH20">
         <v>145090000.0</v>
       </c>
       <c r="CI20">
         <v>145090000.0</v>
       </c>
       <c r="CJ20">
         <v>145090000.0</v>
       </c>
       <c r="CK20">
         <v>145090000.0</v>
       </c>
       <c r="CL20">
+        <v>145090000.0</v>
+      </c>
+      <c r="CM20">
+        <v>145090000.0</v>
+      </c>
+      <c r="CN20">
         <v>145049000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>145049000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CP20">
         <v>141320000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CQ20">
         <v>141596000.0</v>
       </c>
-      <c r="CP20"/>
-      <c r="CQ20">
+      <c r="CR20"/>
+      <c r="CS20">
         <v>139600000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CT20">
         <v>135154000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CU20">
         <v>135097000.0</v>
       </c>
-      <c r="CT20"/>
-      <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:120">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21">
+        <v>299505000.0</v>
+      </c>
+      <c r="C21">
+        <v>300084000.0</v>
+      </c>
+      <c r="D21">
         <v>296035000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>298497000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>300034000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>292815000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>300530000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>302535000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>299347000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>304115000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>300457000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>309345000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>306519000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>310666000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>307410000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>314058000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>315025000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>318078000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>319250000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>319110000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>323521000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>318983000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>313445000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>314776000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>310033000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>321391000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>324178000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>306173000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>306489000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>305885000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>307268000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>280572000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>283802000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>293149000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>287093000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>294932000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>280516000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>289208000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>286360000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>140007000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>141222000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>141942000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>142687000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>144149000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>141127000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>142440000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>144098000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>117523000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>118507000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>119460000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>120489000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>121344000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>92039000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>92590000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>91619000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>92070000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>93715000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>90196000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>91360000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>91098000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>91285000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>90269000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>89433000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>89273000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>86581000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>79167000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>79353000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>79429000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>79607000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>79785000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>72463000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>72530000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>72597000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>72658000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>73243000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>73507000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>73199000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>73715000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>74252000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>75109000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>76587000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>213352000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>213149000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>212481000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>226415000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>228710000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>229439000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>230293000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>231254000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>232144000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>232643000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>233461000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>222143000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>222929000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>216584000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>217586000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>204754000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>205804000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>193627000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>194964000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>192835000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>191366000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>193695000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>194860000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>196692000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>199000000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>198900000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>201500000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>196100000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>197500000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>199800000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>186100000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>199700000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>202600000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>200300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DM21">
         <v>233200000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DN21">
         <v>236900000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DO21">
         <v>83500000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DP21">
         <v>85100000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DQ21">
         <v>85100000.0</v>
       </c>
-      <c r="DP21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:120">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22">
+        <v>129069000.0</v>
+      </c>
+      <c r="C22">
+        <v>141381000.0</v>
+      </c>
+      <c r="D22">
         <v>154378000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>117178000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>114573000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>131974000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>152943000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>118988000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>107815000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>134839000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>157707000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>132548000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>103606000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>122088000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>139926000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>108723000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>92608000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>104573000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>103697000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>80316000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>73044000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>86876000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>100879000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>101856000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>101748000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>113907000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>127859000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>96539000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>84059000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>103010000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>114984000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>85588000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>79361000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>97480000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>108081000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>84814000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>77332000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>93396000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>112792000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>74589000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>68882000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>78770000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>95001000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>73485000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>62167000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>72905000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>88279000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>67183000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>60409000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>72503000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>89531000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>68318000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>61201000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>70341000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>84752000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>65873000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>56237000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>62594000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>75789000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>54007000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>45237000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>54586000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>64230000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>48295000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>42669000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>51641000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>62779000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>48947000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>45667000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>52189000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>67718000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>49708000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>45084000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>51513000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>63701000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>48064000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>42627000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>49825000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>56623000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>42278000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>36830000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>43977000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>50571000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>36078000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>31098000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>37364000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>40549000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>31151000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>29229000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>34946000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>41820000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>31756000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>30497000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>36022000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>41089000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>32326000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>26326000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>29538000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>35618000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>26891000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>24758000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>27580000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>30905000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>24092000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>21665000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>26300000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>29000000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>22805000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>19600000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>24400000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>28300000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>8900000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>10300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>13000000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>10800000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>8700000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>9200000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>6300000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>4600000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DQ22">
         <v>4600000.0</v>
       </c>
-      <c r="DP22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:120">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>5685950000.0</v>
+      </c>
+      <c r="C23">
+        <v>5600002000.0</v>
+      </c>
+      <c r="D23">
         <v>5763762000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>5777885000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>5763049000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>5531193000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5642215000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>5698437000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>5808736000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>5847664000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>5760016000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>5947754000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6199451000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6564962000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6280866000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>6318028000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6397294000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6369742000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>6290551000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>6251056000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6276637000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>6165833000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>5390524000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>5244232000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>5289652000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>5113679000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>5157747000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4426077000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4361734000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4244922000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4215922000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>4064984000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4075435000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4156806000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4008616000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>4110718000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>4008867000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>3982467000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3924119000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2482018000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>2521300000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>2475152000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2445338000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2489621000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>2419505000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2346152000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2340868000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2173849000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>2448444000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2341974000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>2249874000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>2275422000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>2079669000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>2003749000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1913435000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>1927614000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2049739000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>1999235000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1940348000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>1946236000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>2038938000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>2001793000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>1918790000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>1922809000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>1944839000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1956065000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>1870130000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>1884480000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>1940651000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>1917597000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>1865185000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>1925954000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>2121426000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>2101815000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>1934921000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>1909123000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>1895118000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>1832616000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>1674985000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>1687643000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>1712735000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>1652680000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>1519804000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>1525921000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>1530285000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>1551809000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>1540424000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>1533957000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>1548872000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>1535701000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>1449504000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>1426283000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>1431136000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>1474366000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>1455148000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>1447710000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>1352404000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>1327525000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>1194367000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>1188128000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>1155207000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>1173429000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>1143742000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>1127818000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>1120773000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>1134200000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>1105300000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>1089239000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>1014800000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>1036100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>1004100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>912100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>934000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>948100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>855900000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>814400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>857100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>450200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>422600000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>422600000.0</v>
       </c>
-      <c r="DP23"/>
+      <c r="DR23"/>
     </row>
-    <row r="24" spans="1:120">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
+        <v>2949629000.0</v>
+      </c>
+      <c r="C24">
+        <v>2857753000.0</v>
+      </c>
+      <c r="D24">
         <v>2583298000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2594765000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>2106413000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>2117986000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>2709955000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>2721597000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2700257000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2721598000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>2732037000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>2750675000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>2773747000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>2789827000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2769698000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>2670300000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>2687488000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>2695589000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>2704583000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>2736175000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2739981000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>2768015000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>2387861000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2387122000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>2365372000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1817058000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>2005057000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1527744000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>1310870000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1345262000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1151021000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>899768000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>1078005000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1182349000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1262325000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1234024000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1168210000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1216721000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1371779000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>686909000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>615829000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>682195000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>817058000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>806676000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>379796000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>634739000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>819238000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>625600000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>799223000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>798319000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>797062000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>795928000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>489240000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>489497000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>489525000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>489775000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>489757000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>490302000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>490377000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>490698000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>490479000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>495049000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>513007000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>524842000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>489822000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>489865000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>489919000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>491608000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>491668000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>491777000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>491778000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>541350000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>575275000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>554411000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>534527000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>593733000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>575162000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>551866000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>542990000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>525313000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>516871000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>517638000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>524174000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>519706000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>520349000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>546421000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>648512000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>622644000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>620456000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>628086000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>576909000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>556220000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>493215000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>546196000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>625044000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>598032000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>450661000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>471725000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>415023000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>386634000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>330561000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>380513000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>420197000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>392198000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>342016000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>399587000.0</v>
       </c>
-      <c r="DB24"/>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:120">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
         <v>54</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
+        <v>2857753000.0</v>
+      </c>
+      <c r="D25">
         <v>2583298000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>2594765000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2106413000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2117986000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2709955000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>2750675000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>2773747000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>2789827000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>2769698000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2670300000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2687488000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2695589000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2704583000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2736175000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2739981000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2768015000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>2387861000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>2387122000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2365372000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1817058000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2005057000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1527744000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1310870000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1345262000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1486968000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1234277000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1078005000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1182349000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1262325000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1234024000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1168210000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1216721000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1371779000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>686909000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>615829000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>682195000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>817058000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>806676000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>379796000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>634739000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>819238000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>625600000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>799223000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>798319000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>797062000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>795928000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>489240000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>489497000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>489525000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>489775000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>489757000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>490302000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>490377000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>490698000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>490479000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>495049000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>513007000.0</v>
       </c>
-      <c r="BK25"/>
-      <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
@@ -12498,129 +12618,131 @@
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
+      <c r="DQ25"/>
+      <c r="DR25"/>
     </row>
-    <row r="26" spans="1:120">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26">
         <v>8800000.0</v>
       </c>
-      <c r="AB26"/>
-      <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26">
         <v>7700000.0</v>
       </c>
-      <c r="AF26"/>
-      <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>7600000.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26"/>
+      <c r="AO26">
         <v>7500000.0</v>
       </c>
-      <c r="AN26"/>
-      <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26">
         <v>7400000.0</v>
       </c>
-      <c r="AR26"/>
-      <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26">
         <v>4871000.0</v>
       </c>
-      <c r="BD26"/>
-      <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26">
         <v>5021000.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -12636,52 +12758,54 @@
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:120">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12760,489 +12884,501 @@
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:120">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>2886115000.0</v>
+      </c>
+      <c r="C28">
+        <v>2794542000.0</v>
+      </c>
+      <c r="D28">
         <v>2838532000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>3003952000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2485162000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2478541000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2631065000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>2721999000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2245927000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2172722000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2669440000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2462090000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2519978000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1785122000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1868483000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1835407000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1922712000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1576551000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1579362000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>1831559000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2093049000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2176468000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2586095000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>2315616000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2157170000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1983902000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>2165371000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>1486427000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>1319471000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>1255644000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1415519000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>1116426000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>957389000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1008631000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>1184272000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>1179696000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>1036032000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1140144000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>1330686000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>659688000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>588618000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>678760000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>820050000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>811368000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>540860000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>629453000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>821237000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>613554000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>524705000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>626710000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>717209000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>692355000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>286078000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>388447000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>446388000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>444712000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>343766000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>395718000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>446702000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>421600000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>367240000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>400506000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>495387000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>511966000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>440526000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>433727000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>478762000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>422662000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>321481000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>352909000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>389464000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>394360000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>345334000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>380688000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>445427000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>363291000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>259124000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>297440000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>426109000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>339434000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>281175000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>347770000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>471610000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>385130000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>481459000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>529526000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>620193000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>579475000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>539814000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>600458000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>561906000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>576277000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>499915000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>548083000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>603364000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>589676000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>401405000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>448856000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>397122000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>379695000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>310572000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>356913000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>401336000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>385414000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>313607000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>378500000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>406600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>379884000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>283700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>317100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>336700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>270600000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>236600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>262900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>250300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>206600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>170300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>115000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>132100000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>132100000.0</v>
       </c>
-      <c r="DP28"/>
+      <c r="DR28"/>
     </row>
-    <row r="29" spans="1:120">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>3574868000.0</v>
+      </c>
+      <c r="C29">
+        <v>3232574000.0</v>
+      </c>
+      <c r="D29">
         <v>3329505000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>3618773000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>3592170000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>3232934000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3211099000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3502287000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3772235000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3620637000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3434727000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3823782000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4116635000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>4321987000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>4102388000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4346488000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>4580541000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>4324877000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4251849000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4444891000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4635637000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>4341514000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3617688000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3767541000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>3851061000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>3306096000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13292,584 +13428,592 @@
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:120">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>356917000.0</v>
+      </c>
+      <c r="C30">
+        <v>160049000.0</v>
+      </c>
+      <c r="D30">
         <v>175785000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>382370000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>335900000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>123553000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>130162000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>375752000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>342920000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>138269000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>105546000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>381067000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>351597000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>160393000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>118491000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>383425000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>267111000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>167088000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>108988000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>345408000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>208132000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>117012000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>208540000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>106664000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>100225000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>105325000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>87301000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>270896000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>273108000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>87721000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>74240000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>230829000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>220248000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>85428000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>84571000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>186913000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>174433000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>80758000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>59445000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>147113000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>145483000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>87055000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>52389000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>113990000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>105617000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>68454000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>36137000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>95977000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>79815000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>57673000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>37551000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>79037000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>73733000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>53486000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>29721000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>65743000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>65133000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>48430000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>29627000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>58529000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>46417000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>55123000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>35120000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>53622000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>35039000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>45366000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>32821000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>58063000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>47729000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>50495000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>44468000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>50185000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>39054000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>44756000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>24954000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>43557000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>35258000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>43728000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>27532000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>35949000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>35618000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>39712000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>25458000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>33136000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>33493000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>51917000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>29913000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>36957000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>29455000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>46195000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>34940000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>49748000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>31710000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>41656000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>34924000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>31837000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>34111000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>41285000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>20342000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>26691000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>29044000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>43163000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>39296000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>39427000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>43078000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>42600000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>26600000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>29700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>47900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>57700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>25500000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>26500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>27800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>28800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>22100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>16400000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>30000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>14200000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>4700000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>4700000.0</v>
       </c>
-      <c r="DP30"/>
+      <c r="DR30"/>
     </row>
-    <row r="31" spans="1:120">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
         <v>-1335454000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-1025742000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-726634000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-571107000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-731262000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-456547000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-238241000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-516642000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-677310000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-505558000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-342615000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-619188000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-859195000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-707054000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-561168000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-645920000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-779153000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-413752000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-236997000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-389691000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-511614000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-166824000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-1792000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-181801000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-370023000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-243519000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-133784000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-281061000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-402986000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>225496000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>315358000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>191708000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>100390000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>221986000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>352077000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>237385000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>143735000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>325172000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>410422000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>334321000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>277442000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>353700000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>524854000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>431662000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>376893000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>440472000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>519343000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>449007000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>404012000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>470567000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>527055000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>445065000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>386976000.0</v>
       </c>
-      <c r="BK31"/>
-      <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
@@ -13882,129 +14026,135 @@
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
+      <c r="DQ31"/>
+      <c r="DR31"/>
     </row>
-    <row r="32" spans="1:120">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>-92482000.0</v>
+      </c>
+      <c r="C32">
+        <v>-500646000.0</v>
+      </c>
+      <c r="D32">
         <v>-889357000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-617836000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-628771000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-942192000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-510048000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-201948000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>190521000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-49970000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-228342000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>77416000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>496067000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>472195000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>278962000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>680678000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1015529000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>612391000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>510030000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>767185000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>967753000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>590999000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>-108615000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>61623000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>195484000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>-504576000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14054,596 +14204,608 @@
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
+      <c r="DQ32"/>
+      <c r="DR32"/>
     </row>
-    <row r="33" spans="1:120">
+    <row r="33" spans="1:122">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>4733728000.0</v>
+      </c>
+      <c r="C33">
+        <v>4777280000.0</v>
+      </c>
+      <c r="D33">
         <v>4716154000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>4728095000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>4759185000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>4686701000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>4788596000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>4787076000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>4579836000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>4683260000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>4625511000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>4739643000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>4717023000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>4804831000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>4659199000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>4526496000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>4551893000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>4602315000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>4512697000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>4505470000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>4591822000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>4592382000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>4548909000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>4579144000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>4538774000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>4699877000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>4729413000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>3898137000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3894878000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>3829656000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>3822910000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3526248000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>3555775000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>3675797000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>3612913000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>3677648000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>3510148000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>3608753000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>3591756000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>2159153000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>2174981000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>2196876000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>2191018000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>2201478000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>2049314000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>2088350000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>2108878000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>1898803000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>1929036000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>1939079000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>1938830000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>1931953000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>1644531000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>1681516000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>1691336000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>1695244000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>1711922000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>1719350000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>1718757000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>1700612000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>1715697000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>1731734000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>1741168000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>1752064000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>1758121000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>1733834000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>1699253000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>1655492000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>1631828000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>1622026000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>1595890000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>1567059000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>1630747000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>1622224000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>1590731000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>1497486000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>1427553000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>1418487000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>1414083000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>1361669000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>1333120000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>1325826000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>1298568000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>1243037000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>1378932000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>1389588000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>1388212000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>1378220000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>1374617000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>1381343000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>1328407000.0</v>
       </c>
-      <c r="CM33"/>
-      <c r="CN33">
+      <c r="CO33"/>
+      <c r="CP33">
         <v>1329557000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>1345245000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>1329470000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>1338294000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>1221184000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>1211587000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>1094567000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>1085228000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>1062737000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>1059800000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>1033731000.0</v>
       </c>
-      <c r="CY33">
+      <c r="DA33">
         <v>1027464000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DB33">
         <v>1009619000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DC33">
         <v>1024200000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DD33">
         <v>1013400000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DE33">
         <v>996544000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DF33">
         <v>920400000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DG33">
         <v>919500000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DH33">
         <v>912900000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DI33">
         <v>840400000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DJ33">
         <v>849300000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DK33">
         <v>845800000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DL33">
         <v>779500000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DM33">
         <v>741500000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DN33">
         <v>733700000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DO33">
         <v>387100000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DP33">
         <v>377900000.0</v>
       </c>
-      <c r="DO33"/>
-      <c r="DP33"/>
+      <c r="DQ33"/>
+      <c r="DR33"/>
     </row>
-    <row r="34" spans="1:120">
+    <row r="34" spans="1:122">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>312469000.0</v>
+      </c>
+      <c r="C34">
+        <v>297938000.0</v>
+      </c>
+      <c r="D34">
         <v>300002000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>294464000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>288506000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>301562000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>310303000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>311768000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>306223000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>291330000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>285454000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>286261000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>438606000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>421776000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>410886000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>246359000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>233689000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>254209000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>435635000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>264034000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>252451000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>462768000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>253108000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>163486000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>251464000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>245375000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>238964000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>283601000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>268350000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>274998000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AF34">
         <v>273566000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AG34">
         <v>291506000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AH34">
         <v>279797000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AI34">
         <v>289793000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AJ34">
         <v>290420000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AK34">
         <v>301736000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AL34">
         <v>280203000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AM34">
         <v>271935000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AN34">
         <v>272309000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AO34">
         <v>270168000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AP34">
         <v>249298000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AQ34">
         <v>252606000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>254251000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>255916000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>235932000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>229313000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>255186000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>260681000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>239934000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>240226000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>240725000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>242906000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>226145000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>230157000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>231800000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>232869000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>233923000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>235629000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>236275000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>235429000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>237504000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>238776000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BL34">
         <v>239068000.0</v>
       </c>
-      <c r="BK34"/>
-      <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
@@ -14656,934 +14818,948 @@
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
+      <c r="DQ34"/>
+      <c r="DR34"/>
     </row>
-    <row r="35" spans="1:120">
+    <row r="35" spans="1:122">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
+        <v>3725152000.0</v>
+      </c>
+      <c r="C35">
+        <v>3631848000.0</v>
+      </c>
+      <c r="D35">
         <v>3358749000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>3356355000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2894479000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>2928447000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>3533249000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>3546645000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>3446025000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>3468225000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>3468989000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>3481399000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>3613593000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>3499675000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>3386443000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3359690000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>3502242000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>3421022000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>3356267000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>3443587000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>3532878000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>3496935000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>3064567000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>3109100000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>3103998000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>2545103000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>2663811000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>1980104000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>1853526000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>1800054000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>1875703000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>1659701000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>1573498000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>1616535000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>1689608000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>1707202000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>1730226000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>1671128000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>1742280000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>1087071000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>1170261000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>1125242000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>1182221000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>1210388000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>855861000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1012361000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1159286000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1014843000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1222630000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1118201000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1080822000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>1124218000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>916896000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>860358000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>824874000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>862037000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>908840000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>855893000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>825770000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>859335000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>912356000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>843788000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>818279000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>830498000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>838604000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>822750000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>794047000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>837011000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>845100000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>807060000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>772222000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>800272000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>877142000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>807734000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>757012000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>847776000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>871756000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>822927000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>756940000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>758112000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>785711000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>727608000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>708081000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>731370000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>739454000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>728716000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>813555000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>803662000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>811841000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>798358000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>756947000.0</v>
       </c>
-      <c r="CM35"/>
-      <c r="CN35">
+      <c r="CO35"/>
+      <c r="CP35">
         <v>690820000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>711039000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>776996000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>762050000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>639886000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>600500000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>531478000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>539402000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>482573000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>502840000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>529144000.0</v>
       </c>
-      <c r="CY35">
+      <c r="DA35">
         <v>516485000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DB35">
         <v>482924000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DC35">
         <v>506100000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DD35">
         <v>522600000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DE35">
         <v>512003000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DF35">
         <v>423000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DG35">
         <v>438900000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DH35">
         <v>448400000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DI35">
         <v>390500000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DJ35">
         <v>396500000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DK35">
         <v>410500000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DL35">
         <v>372300000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DM35">
         <v>331400000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DN35">
         <v>339700000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DO35">
         <v>195700000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DP35">
         <v>199700000.0</v>
       </c>
-      <c r="DO35"/>
-      <c r="DP35"/>
+      <c r="DQ35"/>
+      <c r="DR35"/>
     </row>
-    <row r="36" spans="1:120">
+    <row r="36" spans="1:122">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>52037000.0</v>
+      </c>
+      <c r="C36">
+        <v>51942000.0</v>
+      </c>
+      <c r="D36">
         <v>53430000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>2666530000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>51788000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>42765000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>42404000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>-239059000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>-243033000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>-233344000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>38832000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>146108000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-345110000.0</v>
       </c>
-      <c r="M36">
-[...2 lines deleted...]
-      <c r="N36">
+      <c r="O36">
+        <v>129814000.0</v>
+      </c>
+      <c r="P36">
         <v>-143700000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-217059000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>144131000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>35796000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>37285000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>132721000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>42454000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>41450000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>41420000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>136925000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>39797000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>40356000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>41036000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>141258000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>42837000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>43870000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>43976000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>142771000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>42960000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>43243000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>44096000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>148819000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>44403000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>42410000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>34514000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>146295000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>37428000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>38089000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>39390000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>170621000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>41068000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>40914000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>42176000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>255142000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>97104000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>101443000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>97998000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>292497000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>38869000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>42950000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>-57996000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>22072000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>-141136000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>-83965000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>-52935000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>16890000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>-136996000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>-65800000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>-29726000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>10746000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>-119608000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>-81147000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>-54724000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>17673000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>-90816000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>-50538000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>303385000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>295410000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>436628000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>423697000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>458445000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>396354000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>349692000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>340776000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>347518000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>299637000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>271738000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>254274000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>227459000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>187509000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>174053000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>169191000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>170372000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>179155000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>167028000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>160775000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>161475000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>172735000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>174478000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>175815000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>193166000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>206902000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>238024000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>226072000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>220005000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>199147000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>148530000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>186844000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>182737000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>177432000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DB36">
         <v>175224000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DC36">
         <v>194500000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DD36">
         <v>188000000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DE36">
         <v>183899000.0</v>
       </c>
-      <c r="DD36">
+      <c r="DF36">
         <v>171200000.0</v>
       </c>
-      <c r="DE36">
+      <c r="DG36">
         <v>174100000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DH36">
         <v>176100000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DI36">
         <v>73600000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DJ36">
         <v>148700000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DK36">
         <v>151600000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DL36">
         <v>168100000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DM36">
         <v>9500000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DN36">
         <v>10100000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DO36">
         <v>91000000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DP36">
         <v>56000000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DQ36">
         <v>95600000.0</v>
       </c>
-      <c r="DP36"/>
+      <c r="DR36"/>
     </row>
-    <row r="37" spans="1:120">
+    <row r="37" spans="1:122">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>325579000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>314773000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>286839000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>235045000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>235863000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>228142000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>233989000.0</v>
       </c>
-      <c r="S37"/>
-      <c r="T37">
+      <c r="U37"/>
+      <c r="V37">
         <v>244495000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>225743000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>209607000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>214925000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>208137000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>224716000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>219948000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>226213000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>226995000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>219817000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>210206000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>222229000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>233450000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>235450000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>208007000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>227803000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>211528000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>202666000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>188486000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>13926000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>13879000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>13915000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>13965000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>14018000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>13984000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>13959000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AV37">
         <v>13961000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AW37">
         <v>13957000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AX37">
         <v>13966000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AY37">
         <v>13990000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AZ37">
         <v>13996000.0</v>
       </c>
-      <c r="AY37">
+      <c r="BA37">
         <v>14001000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BB37">
         <v>13982000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BC37">
         <v>14088000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BD37">
         <v>14058000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BE37">
         <v>14017000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BF37">
         <v>13992000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BG37">
         <v>13981000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BH37">
         <v>13925000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BI37">
         <v>13996000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BJ37">
         <v>13952000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BK37">
         <v>14264000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BL37">
         <v>14194000.0</v>
       </c>
-      <c r="BK37"/>
-      <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
@@ -15596,1760 +15772,1786 @@
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
+      <c r="DQ37"/>
+      <c r="DR37"/>
     </row>
-    <row r="38" spans="1:120">
+    <row r="38" spans="1:122">
       <c r="A38" t="s">
         <v>67</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
+        <v>51942000.0</v>
+      </c>
+      <c r="D38">
         <v>53430000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>49391000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>51788000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>42765000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>42404000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="I38"/>
       <c r="J38">
+        <v>1.0</v>
+      </c>
+      <c r="K38"/>
+      <c r="L38">
         <v>111366000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>55901000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>56130000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>58730000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>157767000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>135087000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>144131000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>6369742000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>136118000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>122121000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>138713000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>138251000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>138088000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>126725000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>136362000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>137300000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>137974000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>132458000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>42837000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>145600000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>145719000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>135071000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>142583000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1870372000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>1815524000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>1860089000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>1754927000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>1801374000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>1775817000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>684251000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>687733000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>686988000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>681684000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>685378000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>652481000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>653032000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>643166000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>592955000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>593831000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>567189000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>565112000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>567435000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>402763000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>407302000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>407031000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>408369000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>407417000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>404251000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>405601000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>405213000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>406231000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>405537000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>397643000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>302510000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>287259000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>279778000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>280572000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>286349000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>288711000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>290666000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>261807000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>260917000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>257228000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>256987000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>257976000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>253974000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>253745000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>257083000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>255800000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>251173000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>243521000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>246578000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>245911000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>245960000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>400468000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>262604000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>399811000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>279300000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>398282000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>392919000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>394118000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>282973000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>396621000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>398744000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>256990000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>262710000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>258074000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>259645000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>240670000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>234934000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>237087000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>234600000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CZ38">
         <v>224068000.0</v>
       </c>
-      <c r="CY38">
+      <c r="DA38">
         <v>225120000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>227849000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>231529000.0</v>
       </c>
-      <c r="DB38"/>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
+      <c r="DQ38"/>
+      <c r="DR38"/>
     </row>
-    <row r="39" spans="1:120">
+    <row r="39" spans="1:122">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>94862000.0</v>
+      </c>
+      <c r="C39">
+        <v>136555000.0</v>
+      </c>
+      <c r="D39">
         <v>135980000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>109952000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>86357000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>100754000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>166746000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>84394000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>61278000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>80204000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>142393000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>131521000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>131136000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>182398000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>182308000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>191957000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>84514000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>88747000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>96789000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>75900000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>58937000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>68560000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>69984000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>65588000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>66249000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>67777000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>76848000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>51655000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>50053000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>65974000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>62757000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>44174000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>38454000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>62641000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>62654000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>43954000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>51136000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>58651000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>53375000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>33566000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>63389000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>67083000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>67324000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>65509000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>77193000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>79865000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>77734000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>67680000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>71753000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>67443000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>69737000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>57510000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>62469000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>61827000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>63641000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>54701000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>69337000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>73219000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>71437000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>62945000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>62991000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>63099000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>58694000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>54083000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>57863000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>67216000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>62258000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>52680000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>44890000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>53715000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>54441000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>96657000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>102408000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>108889000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>89491000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>89197000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>73241000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>65710000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>39082000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>55953000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>67051000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>67624000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>86515000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>77090000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>45694000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>53823000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>50132000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>13193000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>20702000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>30648000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>25812000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>16551000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>18998000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>26753000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>24500000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>32143000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>18207000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>19824000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>22796000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>8677000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>18781000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>17242000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>19116000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>28014000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>16547000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>18500000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DD39">
         <v>17300000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DE39">
         <v>21893000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DF39">
         <v>16800000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DG39">
         <v>16800000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DH39">
         <v>16900000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DI39">
         <v>22900000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DJ39">
         <v>34900000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DK39">
         <v>32400000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DL39">
         <v>28800000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DM39">
         <v>26100000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DN39">
         <v>26200000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DO39">
         <v>27400000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DP39">
         <v>22700000.0</v>
       </c>
-      <c r="DO39"/>
-      <c r="DP39"/>
+      <c r="DQ39"/>
+      <c r="DR39"/>
     </row>
-    <row r="40" spans="1:120">
+    <row r="40" spans="1:122">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>286803000.0</v>
+      </c>
+      <c r="C40">
+        <v>340166000.0</v>
+      </c>
+      <c r="D40">
         <v>240107000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>291141000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>308556000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>331585000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>219967000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>242245000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>260085000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>311782000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>204194000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>219994000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>268838000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>309396000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>205311000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>246043000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>272610000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>282327000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>213306000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>226086000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>227090000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>228312000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>176497000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>146410000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>167778000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>257989000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>166076000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>175811000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>164968000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>233197000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>134685000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>141637000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>120520000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>201547000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>119079000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>156015000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>145446000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>193309000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>124141000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>142324000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>290945000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>364857000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>337821000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>269200000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>125385000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>332965000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>296235000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>217395000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>216371000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>292633000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>102721000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>114396000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>105745000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>135778000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>95873000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>92237000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>103021000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>123635000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>99306000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>96499000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>98860000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>210625000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>32424000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>176569000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>168503000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>10482000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>5725000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>5460000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>128754000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>245360000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>171825000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>57474000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>220180000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>214259000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>193888000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>187308000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>11739000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>9103000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>111224000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>134895000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>111914000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>6324000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>12191000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>12979000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>188349000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>206331000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>227945000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>198868000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>156078000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>227032000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>152039000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>98118000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>209000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>2731000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>3231000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>-1480000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>131079000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>182521000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>146828000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>122440000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>114064000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>616000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>1446000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>-2972000.0</v>
       </c>
-      <c r="CZ40"/>
-      <c r="DA40"/>
       <c r="DB40"/>
-      <c r="DC40">
+      <c r="DC40"/>
+      <c r="DD40"/>
+      <c r="DE40">
         <v>45000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2200000.0</v>
       </c>
       <c r="DF40">
         <v>2300000.0</v>
       </c>
       <c r="DG40">
+        <v>2200000.0</v>
+      </c>
+      <c r="DH40">
+        <v>2300000.0</v>
+      </c>
+      <c r="DI40">
         <v>59000000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DJ40">
         <v>400000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DK40">
         <v>400000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5900000.0</v>
       </c>
       <c r="DL40">
         <v>6000000.0</v>
       </c>
       <c r="DM40">
+        <v>5900000.0</v>
+      </c>
+      <c r="DN40">
+        <v>6000000.0</v>
+      </c>
+      <c r="DO40">
         <v>48100000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DP40">
         <v>99000000.0</v>
       </c>
-      <c r="DO40"/>
-      <c r="DP40"/>
+      <c r="DQ40"/>
+      <c r="DR40"/>
     </row>
-    <row r="41" spans="1:120">
+    <row r="41" spans="1:122">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
         <v>571490000.0</v>
       </c>
-      <c r="K41">
+      <c r="M41">
         <v>562398000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="N41"/>
+      <c r="O41">
         <v>525550000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>417169000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>514823000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>637784000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>536636000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>459356000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>503909000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>596641000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>518065000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>463633000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>504436000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>529305000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>499571000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>427572000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>452360000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>542656000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>454792000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>388735000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>425424000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>495493000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>289793000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>290420000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>301736000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>280203000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>271935000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>272309000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>270168000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>249298000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>252606000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>254251000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>255916000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>235932000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>229313000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>255186000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>260681000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>239934000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>240226000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>240725000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>242906000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>226145000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>230157000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>231800000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>232869000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>233923000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>235629000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>236275000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>235429000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>237504000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>238776000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>239068000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>197160000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>196693000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>197759000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>199288000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>233169000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>221462000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>221814000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>223381000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>183643000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>172380000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>167020000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>168131000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>181830000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>166382000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>187094000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>166991000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>159735000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>149881000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>132933000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>133140000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>140455000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>102467000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>102381000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>105054000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>101273000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>94631000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>107439000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>116779000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>115039000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>94769000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>96658000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>96332000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>90584000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>71515000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>27909000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>28608000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>61178000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>33689000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>33403000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CZ41">
         <v>31433000.0</v>
       </c>
-      <c r="CY41">
+      <c r="DA41">
         <v>31710000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DB41">
         <v>30665000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DC41">
         <v>30600000.0</v>
       </c>
-      <c r="DB41"/>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
+      <c r="DQ41"/>
+      <c r="DR41"/>
     </row>
-    <row r="42" spans="1:120">
+    <row r="42" spans="1:122">
       <c r="A42" t="s">
         <v>71</v>
       </c>
       <c r="B42">
+        <v>-265757000.0</v>
+      </c>
+      <c r="C42">
+        <v>-273198000.0</v>
+      </c>
+      <c r="D42">
         <v>-234377000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-236743000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>-45460000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-22236000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-9384000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>9925000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>28656000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>98453000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>91211000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>140127000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>234912000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>633102000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>627396000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>705160000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>736581000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>768184000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>788490000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>792582000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>816531000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>812078000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>725907000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>727213000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>731728000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>751473000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>747059000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>772094000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>782110000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>777720000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>807866000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>864478000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>889883000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>913054000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>910358000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>975321000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>970631000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>966875000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>962956000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>389007000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>385169000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>394976000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>391082000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>430318000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>430082000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>426891000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>422488000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>419130000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>414961000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>410898000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>407023000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>405483000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>402975000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>400232000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>396571000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>393499000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>413122000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>1399376000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>1380485000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>1359968000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>1337288000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>1306145000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>1274871000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>400989000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>1236681000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>1209869000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>1181728000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>1152600000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>1135712000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>1106621000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>1086785000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>1070102000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>1118389000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>1105502000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>1096346000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>1087577000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>1088687000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>1063072000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>1043759000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>1030784000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>1022456000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>977856000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>939076000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>442527000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>426819000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>420151000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>417422000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>416660000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>416342000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>416312000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>415350000.0</v>
       </c>
-      <c r="CM42"/>
-      <c r="CN42">
+      <c r="CO42"/>
+      <c r="CP42">
         <v>416060000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>416080000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>415715000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>418952000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>634824000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>634276000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>634612000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>411860000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>407838000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>585422000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>585064000.0</v>
       </c>
-      <c r="CY42">
+      <c r="DA42">
         <v>580284000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DB42">
         <v>404304000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DC42">
         <v>405300000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DD42">
         <v>403200000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DE42">
         <v>402975000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DF42">
         <v>519100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DG42">
         <v>509400000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DH42">
         <v>496100000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DI42">
         <v>401600000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DJ42">
         <v>459400000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DK42">
         <v>456800000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DL42">
         <v>385700000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DM42">
         <v>420900000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DN42">
         <v>418600000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DO42">
         <v>134100000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DP42">
         <v>123700000.0</v>
       </c>
-      <c r="DO42"/>
-      <c r="DP42"/>
+      <c r="DQ42"/>
+      <c r="DR42"/>
     </row>
-    <row r="43" spans="1:120">
+    <row r="43" spans="1:122">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17428,89 +17630,87 @@
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
+      <c r="DQ43"/>
+      <c r="DR43"/>
     </row>
-    <row r="44" spans="1:120">
+    <row r="44" spans="1:122">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-      <c r="AD44">
-[...4 lines deleted...]
-      </c>
+      <c r="AD44"/>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -17560,1682 +17760,1710 @@
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
-      <c r="BK44"/>
-      <c r="BL44"/>
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
+      <c r="BL44">
+        <v>0.0</v>
+      </c>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
-      <c r="CB44">
-[...1 lines deleted...]
-      </c>
+      <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44">
+        <v>113000.0</v>
+      </c>
+      <c r="CE44"/>
+      <c r="CF44">
         <v>1026000.0</v>
       </c>
-      <c r="CE44"/>
-      <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
-      <c r="CJ44">
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44">
         <v>3520000.0</v>
       </c>
-      <c r="CK44">
+      <c r="CM44">
         <v>3088000.0</v>
       </c>
-      <c r="CL44">
+      <c r="CN44">
         <v>2432000.0</v>
       </c>
-      <c r="CM44"/>
-      <c r="CN44">
+      <c r="CO44"/>
+      <c r="CP44">
         <v>198000.0</v>
       </c>
-      <c r="CO44">
+      <c r="CQ44">
         <v>198000.0</v>
       </c>
-      <c r="CP44"/>
-      <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
+      <c r="DQ44"/>
+      <c r="DR44"/>
     </row>
-    <row r="45" spans="1:120">
+    <row r="45" spans="1:122">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45">
+        <v>5835872000.0</v>
+      </c>
+      <c r="C45">
+        <v>5814427000.0</v>
+      </c>
+      <c r="D45">
         <v>5699106000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>5627919000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>5588427000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>5489297000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>5494800000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>5415032000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>5191438000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>5195191000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>5112081000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>5097083000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>5093661000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>5091774000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>4902827000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>2272592000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>2328292000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>2374240000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>2385506000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>2418423000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>2419121000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>2491175000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>2509798000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>1842500000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>1847434000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>1831087000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>1825982000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>1627219000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>1640727000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>1702213000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>1694692000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>1714154000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>1647004000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>1694746000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>1699087000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>1363814000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>1370374000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>1391889000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>1388565000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>1386275000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>1259093000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>1284215000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>1295530000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>1147990000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>1164387000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>1187789000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>1185513000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>1169288000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>1039907000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>1057399000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>1056643000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>1049207000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>1056243000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>1057930000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>1050026000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>1021736000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>1027304000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>1044498000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>1046544000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>1027390000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>1024977000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>1039555000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>1051933000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>1057658000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>1066165000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>1084031000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>1077760000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>1056837000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>979511000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>983858000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>917344000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>885926000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>868723000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>868185000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>856502000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>851112000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>848984000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>858200000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>857960000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>843047000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>978464000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>991687000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>988401000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>968772000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>976335000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>988424000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>932251000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>932251000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>932936000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>946501000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>919720000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>913806000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>778406000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>779711000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>680935000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>691117000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>677120000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>681590000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>657299000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>655172000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DB45">
         <v>637703000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DC45">
         <v>630700000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DD45">
         <v>626500000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DE45">
         <v>611141000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DF45">
         <v>553100000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DG45">
         <v>547900000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DH45">
         <v>537000000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DI45">
         <v>501400000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DJ45">
         <v>500900000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DK45">
         <v>491600000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DL45">
         <v>411100000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DM45">
         <v>498800000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DN45">
         <v>486700000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DO45">
         <v>486700000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DP45">
         <v>197300000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DQ45">
         <v>197300000.0</v>
       </c>
-      <c r="DP45"/>
+      <c r="DR45"/>
     </row>
-    <row r="46" spans="1:120">
+    <row r="46" spans="1:122">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>2602662000.0</v>
+      </c>
+      <c r="C46">
+        <v>2650839000.0</v>
+      </c>
+      <c r="D46">
         <v>2616945000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>2617139000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2640550000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>2633370000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>2689265000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>2679262000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>2475679000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>2539262000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>2531729000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>2563846000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>2570263000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>2622062000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2505291000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2310122000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>2340204000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2389004000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2266798000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2272592000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>2328292000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2374240000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2385506000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>2418423000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>2419121000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>2491175000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>2509798000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>1842500000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>1847434000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>1831087000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1825982000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1627219000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1640727000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1702213000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1694692000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1714154000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1647004000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1694746000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1699087000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1363814000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1370374000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1391889000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>1388565000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>1386275000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>1259093000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>1284215000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>1295530000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>1147990000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>1164387000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>1187789000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>1185513000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>1169288000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>1039907000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>1057399000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>1056643000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>1049207000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>1056243000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>1057930000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>1050026000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>1021736000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>1027304000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>1044498000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>1046544000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>1027390000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>1024977000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>1039555000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>1051933000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>1057658000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>1066165000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>1084031000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>1077760000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>1056837000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>979511000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>983858000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>917344000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>885926000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>868723000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>868185000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>856502000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>851112000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>848984000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>858200000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>857960000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>843047000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>978464000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>991687000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>988401000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>968772000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>976335000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>988424000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>934289000.0</v>
       </c>
-      <c r="CM46"/>
-      <c r="CN46">
+      <c r="CO46"/>
+      <c r="CP46">
         <v>932936000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>946501000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>919720000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>913806000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>778406000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>779711000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>680935000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>691117000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>677120000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>681590000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>657299000.0</v>
       </c>
-      <c r="CY46">
+      <c r="DA46">
         <v>655172000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DB46">
         <v>637703000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DC46">
         <v>630700000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DD46">
         <v>626500000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DE46">
         <v>611141000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DF46">
         <v>553100000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DG46">
         <v>547900000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DH46">
         <v>537000000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DI46">
         <v>501400000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DJ46">
         <v>500900000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DK46">
         <v>491600000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DL46">
         <v>411100000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DM46">
         <v>498800000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DN46">
         <v>486700000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DO46">
         <v>212600000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DP46">
         <v>197300000.0</v>
       </c>
-      <c r="DO46"/>
-      <c r="DP46"/>
+      <c r="DQ46"/>
+      <c r="DR46"/>
     </row>
-    <row r="47" spans="1:120">
+    <row r="47" spans="1:122">
       <c r="A47" t="s">
         <v>76</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
+        <v>2727156000.0</v>
+      </c>
+      <c r="D47">
         <v>2702167000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>2704992000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>2728445000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>2724169000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>2774582000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>2531729000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>2654053000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>2460351000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>2511749000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>2408669000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>2214035000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2238804000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2285663000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2266798000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2272592000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2213054000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>2255664000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>2263272000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>2418423000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>2298368000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>2360725000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>2377027000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1943521000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>1948685000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>1932817000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1927725000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>1726604000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1740350000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>1805425000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>1797389000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1817559000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>1755221000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>1807379000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>1815939000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>1474902000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>1487248000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>1509888000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>1509334000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>1516100000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>1396833000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>1435318000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>1465712000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>1305848000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>1335205000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>1371890000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>1373718000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>1169288000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>1241768000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>1274214000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>1284305000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>1286875000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>1304505000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>1315099000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>1313156000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>1295399000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>1309466000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>1326197000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>1343525000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>1449554000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>1470862000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>1454056000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>1418681000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>1369143000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>1343117000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>1331360000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>1334083000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>1306142000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>1373519000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>1365237000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>1332755000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>1243512000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>1173808000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>1161404000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>1158283000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>1110496000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>1089599000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>1079248000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>1052657000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>997077000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>978464000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>1126984000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>988401000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>1098920000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>976335000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>988424000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>934289000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>1055474000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>932936000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>946501000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>1072480000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>1075584000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>963110000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>951942000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>853897000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>850294000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>825650000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>825200000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CZ47">
         <v>809663000.0</v>
       </c>
-      <c r="CY47">
+      <c r="DA47">
         <v>802344000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>781770000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DC47">
         <v>792579000.0</v>
       </c>
-      <c r="DB47"/>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
+      <c r="DQ47"/>
+      <c r="DR47"/>
     </row>
-    <row r="48" spans="1:120">
+    <row r="48" spans="1:122">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>818331000.0</v>
+      </c>
+      <c r="C48">
+        <v>583001000.0</v>
+      </c>
+      <c r="D48">
         <v>452097000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>718662000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>997440000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>687169000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>524450000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>780431000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>1039023000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>760820000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>619727000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>873710000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>1080972000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>837573000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>705923000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>895889000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>1081510000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>786473000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>598826000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>773752000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>914563000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>639934000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>492136000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>645902000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>799508000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>717646000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>582235000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>759801000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>920327000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>699045000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>551863000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>726722000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>869862000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>673065000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>479997000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>550985000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>650331000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>511487000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>394690000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>486667000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>581245000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>452922000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>358507000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>440748000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>533618000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>422845000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>322163000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>401500000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>491878000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>388944000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>337178000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>418043000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>485368000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>395175000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>341353000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>408662000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>469148000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>396335000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>355318000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>416458000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>475775000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>398908000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>344357000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>387380000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>429301000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>356512000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>315822000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>356995000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>395725000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>334086000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>273541000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>308045000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>319165000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>231824000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>180508000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>205118000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>239440000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>160931000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>107906000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>143721000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>174984000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>106647000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>63637000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>97965000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>134399000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>75612000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>43371000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>74827000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>111130000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>48645000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>55383000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>80786000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>120061000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>84570000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>67757000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>92577000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>138404000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>106059000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>83125000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>85012000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>124570000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>83801000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>67664000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>88845000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>104840000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>62000000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>51100000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DE48">
         <v>73507000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DF48">
         <v>87000000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DG48">
         <v>56800000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DH48">
         <v>40300000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DI48">
         <v>60700000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DJ48">
         <v>77500000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DK48">
         <v>35800000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DL48">
         <v>19700000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DM48">
         <v>36200000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DN48">
         <v>49500000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DO48">
         <v>5100000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DP48">
         <v>5100000.0</v>
       </c>
-      <c r="DO48"/>
-      <c r="DP48"/>
+      <c r="DQ48"/>
+      <c r="DR48"/>
     </row>
-    <row r="49" spans="1:120">
+    <row r="49" spans="1:122">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>1080972000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>837573000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>705923000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>895889000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>1081510000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>786473000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>598826000.0</v>
       </c>
-      <c r="S49"/>
-      <c r="T49">
+      <c r="U49"/>
+      <c r="V49">
         <v>914563000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>639934000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>492136000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>645902000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>799508000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>717646000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>582235000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>759801000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>920327000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>699045000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>551863000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>726722000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>869862000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>673065000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>479997000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>550985000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>650331000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>511487000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>394690000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>486667000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>581245000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>452922000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>358507000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>440748000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>533618000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>422845000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>322163000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>401500000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>491878000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>388944000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>337178000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>418043000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>485368000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>395175000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>341353000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>408662000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>469148000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>396335000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>355318000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>416458000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>475775000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>398908000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BL49">
         <v>344357000.0</v>
       </c>
-      <c r="BK49"/>
-      <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
@@ -19248,185 +19476,191 @@
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
+      <c r="DQ49"/>
+      <c r="DR49"/>
     </row>
-    <row r="50" spans="1:120">
+    <row r="50" spans="1:122">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50">
+        <v>73512000.0</v>
+      </c>
+      <c r="C50">
+        <v>73005000.0</v>
+      </c>
+      <c r="D50">
         <v>589744000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>599509000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>590382000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>584245000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>57045000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>57153000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>68470000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>69135000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>69659000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>69160000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>68970000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>69582000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>67811000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>63749000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>63736000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>63746000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>114795000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>114117000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>113454000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>112796000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>63707000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>63677000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>63566000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>63556000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>63807000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>48516000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>48504000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>48493000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>48482000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>38455000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>38444000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>38433000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>38422000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>38397000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>38386000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>38379000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>38374000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>13354000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>13349000.0</v>
       </c>
-      <c r="AO50"/>
-[...1 lines deleted...]
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50">
         <v>10154000.0</v>
       </c>
-      <c r="AR50"/>
-      <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50">
         <v>626622000.0</v>
       </c>
-      <c r="AV50"/>
-      <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
@@ -19454,1047 +19688,1059 @@
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
+      <c r="DQ50"/>
+      <c r="DR50"/>
     </row>
-    <row r="51" spans="1:120">
+    <row r="51" spans="1:122">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
+        <v>3257489000.0</v>
+      </c>
+      <c r="C51">
+        <v>3179279000.0</v>
+      </c>
+      <c r="D51">
         <v>3419997000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>3444242000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>2952196000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>2966752000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>3034833000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>3044826000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>2962814000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>2998214000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>3398299000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>3025065000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>3416067000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>3080374000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>3049425000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>2942834000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>3323880000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>2983570000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>3047742000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>3075521000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>3437751000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>3477471000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>3048307000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>2706596000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>2639826000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>2110695000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>2301697000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1595277000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1379107000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1414205000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1556550000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1294571000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1138986000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1244091000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1324669000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1297085000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1231850000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1281053000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1437437000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>727585000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>657183000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>724128000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>859656000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>846827000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>666074000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>666031000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>851077000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>657960000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>832136000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>831986000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>831434000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>830959000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>523813000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>525026000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>490373000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>490765000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>490876000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>491360000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>491440000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>491743000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>535836000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>497757000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>514965000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>526711000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>491673000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>491735000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>491781000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>491960000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>492018000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>492081000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>492132000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>556705000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>649467000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>655121000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>611471000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>594110000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>575563000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>552306000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>543420000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>531228000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>521291000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>523311000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>530302000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>521710000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>522527000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>548643000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>651811000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>625803000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>634683000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>643027000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>580431000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>584151000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>520289000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>572773000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>628529000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>602786000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>454920000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>475086000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>418166000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>388380000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>332393000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>382557000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>422030000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>394235000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DB51">
         <v>343471000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DC51">
         <v>401100000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DD51">
         <v>425600000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DE51">
         <v>398186000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DF51">
         <v>293800000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DG51">
         <v>334800000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DH51">
         <v>357200000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DI51">
         <v>284000000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DJ51">
         <v>248300000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DK51">
         <v>291000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DL51">
         <v>265000000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DM51">
         <v>228300000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DN51">
         <v>228300000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DO51">
         <v>130200000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DP51">
         <v>144800000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DQ51">
         <v>144800000.0</v>
       </c>
-      <c r="DP51"/>
+      <c r="DR51"/>
     </row>
-    <row r="52" spans="1:120">
+    <row r="52" spans="1:122">
       <c r="A52" t="s">
         <v>81</v>
       </c>
       <c r="B52">
+        <v>109454000.0</v>
+      </c>
+      <c r="C52">
+        <v>109626000.0</v>
+      </c>
+      <c r="D52">
         <v>625506000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>634392000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>625481000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>618282000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>91574000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>91925000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>107677000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>107900000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>107991000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>106064000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>106016000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>106249000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>103142000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>97967000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>103262000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>99184000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>150831000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>148785000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>151141000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>149674000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>99892000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>100281000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>63566000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>63556000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>63807000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>48516000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>48504000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>48493000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>48482000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>38455000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>38444000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>38433000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>38422000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>38397000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>38386000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>38379000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>38374000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>13354000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>13349000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>13340000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>13319000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>10154000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>256953000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>1196000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>1022000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>1022000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>879000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>965000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>1003000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>994000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>518000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>806000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>848000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>990000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>1119000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>1058000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>1063000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>1045000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>45357000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>2708000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>1958000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>1869000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>1851000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>1870000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>1862000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>352000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>350000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>304000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>354000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>15355000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>74192000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>100710000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>76944000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>377000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>401000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>440000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>430000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>5915000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>4420000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>5673000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>6128000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>2004000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>2178000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>2222000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>3299000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>3159000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>14227000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>14941000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>3522000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>27931000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>27074000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>26577000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CR52">
         <v>3485000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CS52">
         <v>4754000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>4259000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>3361000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>3143000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>1746000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CX52">
         <v>1832000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CY52">
         <v>2044000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CZ52">
         <v>1833000.0</v>
       </c>
-      <c r="CY52">
+      <c r="DA52">
         <v>2037000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DB52">
         <v>1455000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DC52">
         <v>1500000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DD52">
         <v>1500000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DE52">
         <v>2057000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DF52">
         <v>500000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DG52">
         <v>2100000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DH52">
         <v>700000.0</v>
       </c>
-      <c r="DG52"/>
-[...5 lines deleted...]
-      </c>
+      <c r="DI52"/>
       <c r="DJ52">
         <v>1700000.0</v>
       </c>
       <c r="DK52">
+        <v>1700000.0</v>
+      </c>
+      <c r="DL52">
+        <v>1700000.0</v>
+      </c>
+      <c r="DM52">
         <v>300000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DN52">
         <v>300000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DO52">
         <v>800000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DP52">
         <v>800000.0</v>
       </c>
-      <c r="DO52"/>
-      <c r="DP52"/>
+      <c r="DQ52"/>
+      <c r="DR52"/>
     </row>
-    <row r="53" spans="1:120">
+    <row r="53" spans="1:122">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
         <v>84205000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>6268000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>9115000.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53"/>
+      <c r="U53">
         <v>95615000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>96259000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>96801000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>96668000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
-      <c r="AD53">
+      <c r="AD53"/>
+      <c r="AE53"/>
+      <c r="AF53">
         <v>12005000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>6895000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>7427000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>23566000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>16609000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>10273000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>8648000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>17132000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>13203000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>6046000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>5934000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>6118000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>5562000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>13012000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>13139000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>12864000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>13282000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>13181000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>13057000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>12942000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>12403000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>12624000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>11991000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>12194000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>14526000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>14284000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>13666000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>16221000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>13615000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>12438000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>13002000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>15900000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>12912000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>11834000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>11826000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>15532000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>13436000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>11065000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>10129000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>14603000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>12453000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>58437000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>60562000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>56286000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>42876000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BY53">
         <v>54749000.0</v>
       </c>
-      <c r="BX53"/>
-      <c r="BY53"/>
       <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53"/>
+      <c r="CC53">
         <v>20322000.0</v>
       </c>
-      <c r="CB53"/>
-      <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53">
         <v>18253000.0</v>
       </c>
-      <c r="CF53"/>
-      <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53">
         <v>16031000.0</v>
       </c>
-      <c r="CJ53"/>
-      <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53">
         <v>11066000.0</v>
       </c>
-      <c r="CN53"/>
-      <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53">
         <v>12855000.0</v>
       </c>
-      <c r="CR53"/>
-      <c r="CS53"/>
       <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53">
         <v>19309000.0</v>
       </c>
-      <c r="CV53"/>
-      <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
+      <c r="DQ53"/>
+      <c r="DR53"/>
     </row>
-    <row r="54" spans="1:120">
+    <row r="54" spans="1:122">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-      <c r="AD54">
-[...4 lines deleted...]
-      </c>
+      <c r="AD54"/>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -20544,52 +20790,56 @@
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
-      <c r="BK54"/>
-      <c r="BL54"/>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
+      <c r="BL54">
+        <v>0.0</v>
+      </c>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
@@ -20602,1562 +20852,1584 @@
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
+      <c r="DQ54"/>
+      <c r="DR54"/>
     </row>
-    <row r="55" spans="1:120">
+    <row r="55" spans="1:122">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>5685950000.0</v>
+      </c>
+      <c r="C55">
+        <v>5600002000.0</v>
+      </c>
+      <c r="D55">
         <v>5763762000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>5777885000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>5763049000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>5531193000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>5642215000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>5698437000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>5808736000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>5847664000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>5760016000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>5947754000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>6199451000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>6564962000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>6280866000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>6318028000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>6397294000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>6369742000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>6290551000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>6251056000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>6276637000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>6165833000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>5390524000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>5244232000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>5289652000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>5113679000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>5157747000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>4426077000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>4361734000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>4244922000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>4215922000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>4064984000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>4075435000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>4156806000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>4008616000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>4110718000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>4008867000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>3982467000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>3924119000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>2482018000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>2521300000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>2475152000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>2445338000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>2489621000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>2419505000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>2346152000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>2340868000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>2173849000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>2448444000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>2341974000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>2249874000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>2275422000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>2079669000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>2003749000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>1913435000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>1927614000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>2049739000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>1999235000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>1940348000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>1946236000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>2038938000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>2001793000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>1918790000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>1922809000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>1944839000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>1956065000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>1870130000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>1884480000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>1940651000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>1917597000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>1865185000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>1925954000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>2121426000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>2101815000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>1934921000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>1909123000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>1895118000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>1832616000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>1674985000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>1687643000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>1712735000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>1652680000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>1519804000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>1525921000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>1530285000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>1551809000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>1540424000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>1533957000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>1548872000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>1535701000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>1449504000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>1455442000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>1431136000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>1474366000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>1455148000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>1447710000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>1352404000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>1327525000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>1194367000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>1188128000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>1155207000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>1173429000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>1143742000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>1127818000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>1120773000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>1134200000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>1105300000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DE55">
         <v>1089239000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DF55">
         <v>1014800000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DG55">
         <v>1036100000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DH55">
         <v>1004100000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DI55">
         <v>912100000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DJ55">
         <v>934000000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DK55">
         <v>948100000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DL55">
         <v>855900000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DM55">
         <v>814400000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DN55">
         <v>857100000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DO55">
         <v>450200000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DP55">
         <v>422600000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DQ55">
         <v>422600000.0</v>
       </c>
-      <c r="DP55"/>
+      <c r="DR55"/>
     </row>
-    <row r="56" spans="1:120">
+    <row r="56" spans="1:122">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>952222000.0</v>
+      </c>
+      <c r="C56">
+        <v>822722000.0</v>
+      </c>
+      <c r="D56">
         <v>1047608000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1049790000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1003864000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>844492000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>853619000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>901961000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1228900000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1178804000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1134505000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1208111000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1482428000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1760131000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1621667000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1791532000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1845401000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1767427000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1777854000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1745586000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1684815000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1573451000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>841615000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>665088000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>750878000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>413802000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>428334000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>527940000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>466856000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>415266000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>393012000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>538736000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>519660000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>481009000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>395703000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>433070000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>498719000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>373714000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>332363000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>322865000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>346319000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>278276000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>254320000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>288143000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>370191000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>257802000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>231990000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>275046000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>519408000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>402895000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>311044000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>343469000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>435138000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>322233000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>222099000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>232370000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>337817000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>279885000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>221591000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>245624000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>323241000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>270059000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>177622000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>170745000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>186718000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>222231000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>170877000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>228988000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>308823000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>295571000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>269295000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>358895000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>490679000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>479591000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>344190000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>411637000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>467565000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>414129000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>260902000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>325974000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>379615000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>326854000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>221236000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>282884000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>151353000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>162221000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>152212000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>155737000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>174255000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>154358000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>121097000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>116995000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>101579000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>129121000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>125678000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>109416000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>131220000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>115938000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>99800000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>102900000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>92470000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>113629000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>110011000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>100354000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DB56">
         <v>111154000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DC56">
         <v>110000000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DD56">
         <v>91900000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DE56">
         <v>92695000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DF56">
         <v>94400000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DG56">
         <v>116600000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DH56">
         <v>91200000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DI56">
         <v>71700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DJ56">
         <v>84700000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DK56">
         <v>102300000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DL56">
         <v>76400000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DM56">
         <v>72900000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DN56">
         <v>123400000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DO56">
         <v>63100000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DP56">
         <v>44700000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DQ56">
         <v>44700000.0</v>
       </c>
-      <c r="DP56"/>
+      <c r="DR56"/>
     </row>
-    <row r="57" spans="1:120">
+    <row r="57" spans="1:122">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>1044704000.0</v>
+      </c>
+      <c r="C57">
+        <v>1323368000.0</v>
+      </c>
+      <c r="D57">
         <v>1936965000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1667626000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1632635000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1786684000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1363667000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1106540000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>1040679000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>1228774000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>1362847000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>1130695000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>986361000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1287936000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1342705000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1110854000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>829872000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>1155036000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>1267824000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>978401000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>717062000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>982452000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>950230000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>603465000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>555394000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>918378000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>971500000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>719133000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>614854000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>761773000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>790418000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>593620000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>497814000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>659493000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>709596000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>604557000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>490373000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>630770000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>655036000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>506481000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>371497000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>495388000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>506468000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>398647000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>586170000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>470329000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>422896000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>324206000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>304699000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>409716000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>410500000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>313335000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>260043000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>333289000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>336132000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>249249000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>244171000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>322100000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>337223000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>243182000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>226721000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>337302000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>338176000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>289924000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>249456000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>351608000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>337859000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>251348000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>253433000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>335737000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>377654000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>367011000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>414983000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>544392000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>472004000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>319597000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>250121000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>315233000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>283906000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>254194000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>212215000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>307089000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>265120000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>224352000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>190527000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>291375000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>231244000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>202027000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>170305000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>241973000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>194912000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>179970000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>178198000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>239499000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>171988000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>152918000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>135338000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>185882000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>149971000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>130896000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>115896000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>161687000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>133810000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>110184000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>118422000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>152900000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>122500000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DE57">
         <v>93135000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DF57">
         <v>92200000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DG57">
         <v>129300000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DH57">
         <v>107600000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DI57">
         <v>59000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DJ57">
         <v>60500000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DK57">
         <v>104900000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DL57">
         <v>77900000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DM57">
         <v>61100000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DN57">
         <v>84500000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DO57">
         <v>115300000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DP57">
         <v>99000000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DQ57">
         <v>99000000.0</v>
       </c>
-      <c r="DP57"/>
+      <c r="DR57"/>
     </row>
-    <row r="58" spans="1:120">
+    <row r="58" spans="1:122">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>4769856000.0</v>
+      </c>
+      <c r="C58">
+        <v>4955216000.0</v>
+      </c>
+      <c r="D58">
         <v>5295714000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>5023981000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>4527114000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>4715131000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>4896916000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>4659954000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>4486704000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>4696999000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>4831836000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>4612094000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>4599954000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>4787611000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>4729148000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>4470544000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>4332114000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>4576058000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>4624091000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>4421988000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>4249940000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>4479387000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>4014797000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>3712565000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>3659392000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>3463481000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>3635311000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>2699237000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>2468380000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>2561827000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>2666121000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>2253321000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>2071312000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>2276028000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>2399204000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>2311759000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>2220599000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>2301898000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>2397316000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>1593552000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>1541758000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>1620630000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>1688689000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>1609035000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>1442031000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>1482690000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>1582182000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>1339049000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>1527329000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>1527917000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>1491322000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>1437553000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>1176939000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>1193647000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>1161006000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>1111286000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>1153011000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>1177993000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>1162993000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>1102517000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>1139077000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>1181090000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>1156455000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>1120422000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>1088060000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>1174358000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>1131906000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>1088359000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>1098533000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>1142797000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>1149876000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>1167283000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>1292125000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>1352126000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>1229016000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>1167373000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>1121877000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>1138160000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>1040846000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>1012306000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>997926000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>1034697000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>973201000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>955722000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>929981000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>1020091000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>1044799000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>1005689000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>982146000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>1040331000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>951859000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>930037000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>869018000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>950538000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>948984000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>914968000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>775224000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>786382000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>681449000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>670298000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>598469000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>664527000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>662954000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>626669000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>601346000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>659000000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>645100000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DE58">
         <v>605138000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DF58">
         <v>515200000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DG58">
         <v>568200000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DH58">
         <v>556000000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DI58">
         <v>449500000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DJ58">
         <v>457000000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DK58">
         <v>515400000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DL58">
         <v>450200000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DM58">
         <v>392500000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DN58">
         <v>424200000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DO58">
         <v>311000000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DP58">
         <v>298700000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DQ58">
         <v>298700000.0</v>
       </c>
-      <c r="DP58"/>
+      <c r="DR58"/>
     </row>
-    <row r="59" spans="1:120">
+    <row r="59" spans="1:122">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-      <c r="AD59">
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
         <v>1549801000.0</v>
       </c>
-      <c r="AE59">
+      <c r="AG59">
         <v>1811663000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AH59">
         <v>2004123000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AI59">
         <v>1880778000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AJ59">
         <v>1609412000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AK59">
         <v>1798959000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AL59">
         <v>1788268000.0</v>
       </c>
-      <c r="AK59">
+      <c r="AM59">
         <v>1680569000.0</v>
       </c>
-      <c r="AL59">
+      <c r="AN59">
         <v>1526803000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AO59">
         <v>888466000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AP59">
         <v>979542000.0</v>
       </c>
-      <c r="AO59">
-[...4 lines deleted...]
-      </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
         <v>0.0</v>
       </c>
       <c r="AW59">
         <v>0.0</v>
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
@@ -22174,52 +22446,56 @@
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
-      <c r="BK59"/>
-      <c r="BL59"/>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
+      <c r="BL59">
+        <v>0.0</v>
+      </c>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
@@ -22232,670 +22508,680 @@
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
+      <c r="DQ59"/>
+      <c r="DR59"/>
     </row>
-    <row r="60" spans="1:120">
+    <row r="60" spans="1:122">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>551727000.0</v>
+      </c>
+      <c r="C60">
+        <v>301816000.0</v>
+      </c>
+      <c r="D60">
         <v>156463000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>424499000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>895375000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>530703000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>444099000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>723537000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1003508000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>829904000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>633031000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1003947000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1273918000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1462578000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1264879000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1612439000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1829317000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1565542000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1432471000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1594599000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1782202000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1460703000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1166120000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1316742000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1422123000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1425482000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1302488000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1500627000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1666359000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1463278000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1339595000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>1589434000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>1770673000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>1645328000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1401405000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>1571156000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>1576740000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>1477903000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>1338317000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>874540000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>965663000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>840607000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>742684000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>866568000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>963490000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>849503000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>744725000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>820843000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>907149000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>800067000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>744556000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>823868000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>888748000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>796014000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>738371000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>802311000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>882736000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>807261000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>763430000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>829723000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>885909000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>806439000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>748141000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>788770000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>842964000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>770188000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>726597000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>765295000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>808540000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>743882000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>688111000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>728756000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>796168000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>720884000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>681372000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>714039000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>743189000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>658421000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>604304000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>642777000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>679585000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>586638000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>519944000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>540529000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>561162000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>495618000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>460562000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>491163000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>527063000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>464462000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>470909000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>496246000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>535920000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>500101000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>482838000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>507268000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>550385000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>517492000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>494894000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>496749000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>532757000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>491900000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>475405000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>493755000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>509490000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>467600000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>454600000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DE60">
         <v>476775000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DF60">
         <v>490000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DG60">
         <v>459600000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DH60">
         <v>442700000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DI60">
         <v>462600000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DJ60">
         <v>477000000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DK60">
         <v>432700000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DL60">
         <v>405700000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DM60">
         <v>421900000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DN60">
         <v>432900000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DO60">
         <v>139200000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DP60">
         <v>123900000.0</v>
       </c>
-      <c r="DO60"/>
-      <c r="DP60"/>
+      <c r="DQ60"/>
+      <c r="DR60"/>
     </row>
-    <row r="61" spans="1:120">
+    <row r="61" spans="1:122">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61">
         <v>-883309000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-479417000.0</v>
       </c>
       <c r="O61">
         <v>-479417000.0</v>
       </c>
       <c r="P61">
+        <v>-479417000.0</v>
+      </c>
+      <c r="Q61">
+        <v>-479417000.0</v>
+      </c>
+      <c r="R61">
         <v>-441914000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-404411000.0</v>
       </c>
       <c r="S61">
         <v>-404411000.0</v>
       </c>
       <c r="T61">
         <v>-404411000.0</v>
       </c>
       <c r="U61">
         <v>-404411000.0</v>
       </c>
       <c r="V61">
         <v>-404411000.0</v>
       </c>
       <c r="W61">
         <v>-404411000.0</v>
       </c>
       <c r="X61">
         <v>-404411000.0</v>
       </c>
       <c r="Y61">
+        <v>-404411000.0</v>
+      </c>
+      <c r="Z61">
+        <v>-404411000.0</v>
+      </c>
+      <c r="AA61">
         <v>-379433000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AB61">
         <v>-379433000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-357989000.0</v>
       </c>
       <c r="AC61">
         <v>-357989000.0</v>
       </c>
       <c r="AD61">
+        <v>-357989000.0</v>
+      </c>
+      <c r="AE61">
+        <v>-357989000.0</v>
+      </c>
+      <c r="AF61">
         <v>-322989000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AG61">
         <v>-272989000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AH61">
         <v>-272989000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-247189000.0</v>
       </c>
       <c r="AI61">
         <v>-247189000.0</v>
       </c>
       <c r="AJ61">
         <v>-247189000.0</v>
       </c>
       <c r="AK61">
         <v>-247189000.0</v>
       </c>
       <c r="AL61">
-        <v>-246979000.0</v>
+        <v>-247189000.0</v>
       </c>
       <c r="AM61">
-        <v>-246979000.0</v>
+        <v>-247189000.0</v>
       </c>
       <c r="AN61">
         <v>-246979000.0</v>
       </c>
       <c r="AO61">
+        <v>-246979000.0</v>
+      </c>
+      <c r="AP61">
+        <v>-246979000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-233192000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AR61">
         <v>-233192000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-193192000.0</v>
       </c>
       <c r="AS61">
         <v>-193192000.0</v>
       </c>
       <c r="AT61">
         <v>-193192000.0</v>
       </c>
       <c r="AU61">
         <v>-193192000.0</v>
       </c>
       <c r="AV61">
         <v>-193192000.0</v>
       </c>
       <c r="AW61">
         <v>-193192000.0</v>
       </c>
       <c r="AX61">
         <v>-193192000.0</v>
       </c>
       <c r="AY61">
         <v>-193192000.0</v>
       </c>
       <c r="AZ61">
         <v>-193192000.0</v>
       </c>
       <c r="BA61">
         <v>-193192000.0</v>
       </c>
       <c r="BB61">
         <v>-193192000.0</v>
       </c>
       <c r="BC61">
         <v>-193192000.0</v>
       </c>
       <c r="BD61">
-        <v>-170696000.0</v>
+        <v>-193192000.0</v>
       </c>
       <c r="BE61">
-        <v>-170696000.0</v>
+        <v>-193192000.0</v>
       </c>
       <c r="BF61">
         <v>-170696000.0</v>
       </c>
       <c r="BG61">
-        <v>-162827000.0</v>
+        <v>-170696000.0</v>
       </c>
       <c r="BH61">
-        <v>-162827000.0</v>
+        <v>-170696000.0</v>
       </c>
       <c r="BI61">
         <v>-162827000.0</v>
       </c>
       <c r="BJ61">
         <v>-162827000.0</v>
       </c>
       <c r="BK61">
         <v>-162827000.0</v>
       </c>
       <c r="BL61">
-        <v>-147828000.0</v>
+        <v>-162827000.0</v>
       </c>
       <c r="BM61">
-        <v>-147828000.0</v>
+        <v>-162827000.0</v>
       </c>
       <c r="BN61">
         <v>-147828000.0</v>
       </c>
       <c r="BO61">
         <v>-147828000.0</v>
       </c>
       <c r="BP61">
+        <v>-147828000.0</v>
+      </c>
+      <c r="BQ61">
+        <v>-147828000.0</v>
+      </c>
+      <c r="BR61">
         <v>-140333000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BS61">
         <v>-140333000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BT61">
         <v>-132873000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BU61">
         <v>-125461000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BV61">
         <v>-66714000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BW61">
         <v>-51716000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BX61">
         <v>-37544000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-25846000.0</v>
       </c>
       <c r="BY61">
         <v>-25846000.0</v>
       </c>
       <c r="BZ61">
+        <v>-25846000.0</v>
+      </c>
+      <c r="CA61">
+        <v>-25846000.0</v>
+      </c>
+      <c r="CB61">
         <v>-18339000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CC61">
         <v>-10839000.0</v>
       </c>
-      <c r="CB61"/>
-      <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
+      <c r="DQ61"/>
+      <c r="DR61"/>
     </row>
-    <row r="62" spans="1:120">
+    <row r="62" spans="1:122">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22974,50 +23260,52 @@
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
+      <c r="DQ62"/>
+      <c r="DR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23104,51 +23392,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B2">
         <v>1696194000.0</v>
       </c>
       <c r="C2">
         <v>1655937000.0</v>
       </c>
       <c r="D2">
         <v>1668237000.0</v>
       </c>
       <c r="E2">
         <v>1349288000.0</v>
       </c>
       <c r="F2">
         <v>1079665000.0</v>
       </c>
       <c r="G2">
         <v>1187685000.0</v>
       </c>
       <c r="H2">
         <v>1297323000.0</v>
       </c>
       <c r="I2">
         <v>1144217000.0</v>
       </c>
@@ -23199,51 +23487,51 @@
       </c>
       <c r="Y2">
         <v>497481000.0</v>
       </c>
       <c r="Z2">
         <v>430301000.0</v>
       </c>
       <c r="AA2">
         <v>429772000.0</v>
       </c>
       <c r="AB2">
         <v>380073000.0</v>
       </c>
       <c r="AC2">
         <v>239000000.0</v>
       </c>
       <c r="AD2">
         <v>239022000.0</v>
       </c>
       <c r="AE2">
         <v>130700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B3">
         <v>296437000.0</v>
       </c>
       <c r="C3">
         <v>279073000.0</v>
       </c>
       <c r="D3">
         <v>269178000.0</v>
       </c>
       <c r="E3">
         <v>252391000.0</v>
       </c>
       <c r="F3">
         <v>252585000.0</v>
       </c>
       <c r="G3">
         <v>249572000.0</v>
       </c>
       <c r="H3">
         <v>218117000.0</v>
       </c>
       <c r="I3">
         <v>204462000.0</v>
       </c>
@@ -23294,86 +23582,86 @@
       </c>
       <c r="Y3">
         <v>69866000.0</v>
       </c>
       <c r="Z3">
         <v>65478000.0</v>
       </c>
       <c r="AA3">
         <v>61748000.0</v>
       </c>
       <c r="AB3">
         <v>53256000.0</v>
       </c>
       <c r="AC3">
         <v>34000000.0</v>
       </c>
       <c r="AD3">
         <v>34044000.0</v>
       </c>
       <c r="AE3">
         <v>18100000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B5">
         <v>574025000.0</v>
       </c>
       <c r="C5">
         <v>504354000.0</v>
       </c>
       <c r="D5">
         <v>525862000.0</v>
       </c>
       <c r="E5">
         <v>605344000.0</v>
       </c>
       <c r="F5">
         <v>276582000.0</v>
       </c>
       <c r="G5">
         <v>223154000.0</v>
       </c>
       <c r="H5">
         <v>478461000.0</v>
       </c>
       <c r="I5">
         <v>403318000.0</v>
       </c>
@@ -23424,51 +23712,51 @@
       </c>
       <c r="Y5">
         <v>49073000.0</v>
       </c>
       <c r="Z5">
         <v>49001000.0</v>
       </c>
       <c r="AA5">
         <v>47536000.0</v>
       </c>
       <c r="AB5">
         <v>42371000.0</v>
       </c>
       <c r="AC5">
         <v>51600000.0</v>
       </c>
       <c r="AD5">
         <v>53991000.0</v>
       </c>
       <c r="AE5">
         <v>27300000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B6">
         <v>870462000.0</v>
       </c>
       <c r="C6">
         <v>783427000.0</v>
       </c>
       <c r="D6">
         <v>795040000.0</v>
       </c>
       <c r="E6">
         <v>857735000.0</v>
       </c>
       <c r="F6">
         <v>529167000.0</v>
       </c>
       <c r="G6">
         <v>472726000.0</v>
       </c>
       <c r="H6">
         <v>696578000.0</v>
       </c>
       <c r="I6">
         <v>607780000.0</v>
       </c>
@@ -23519,123 +23807,123 @@
       </c>
       <c r="Y6">
         <v>118939000.0</v>
       </c>
       <c r="Z6">
         <v>114479000.0</v>
       </c>
       <c r="AA6">
         <v>109284000.0</v>
       </c>
       <c r="AB6">
         <v>95627000.0</v>
       </c>
       <c r="AC6">
         <v>85600000.0</v>
       </c>
       <c r="AD6">
         <v>88035000.0</v>
       </c>
       <c r="AE6">
         <v>45400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>61000000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B9">
         <v>1268153000.0</v>
       </c>
       <c r="C9">
         <v>1229254000.0</v>
       </c>
       <c r="D9">
         <v>1221127000.0</v>
       </c>
       <c r="E9">
         <v>1176624000.0</v>
       </c>
       <c r="F9">
         <v>830045000.0</v>
       </c>
       <c r="G9">
         <v>776019000.0</v>
       </c>
       <c r="H9">
         <v>974252000.0</v>
       </c>
       <c r="I9">
         <v>867336000.0</v>
       </c>
@@ -23686,51 +23974,51 @@
       </c>
       <c r="Y9">
         <v>117779000.0</v>
       </c>
       <c r="Z9">
         <v>113479000.0</v>
       </c>
       <c r="AA9">
         <v>109284000.0</v>
       </c>
       <c r="AB9">
         <v>95627000.0</v>
       </c>
       <c r="AC9">
         <v>91500000.0</v>
       </c>
       <c r="AD9">
         <v>91501000.0</v>
       </c>
       <c r="AE9">
         <v>58100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B10">
         <v>402397000.0</v>
       </c>
       <c r="C10">
         <v>339755000.0</v>
       </c>
       <c r="D10">
         <v>370416000.0</v>
       </c>
       <c r="E10">
         <v>457161000.0</v>
       </c>
       <c r="F10">
         <v>125183000.0</v>
       </c>
       <c r="G10">
         <v>116433000.0</v>
       </c>
       <c r="H10">
         <v>398965000.0</v>
       </c>
       <c r="I10">
         <v>340092000.0</v>
       </c>
@@ -23781,51 +24069,51 @@
       </c>
       <c r="Y10">
         <v>16663000.0</v>
       </c>
       <c r="Z10">
         <v>24801000.0</v>
       </c>
       <c r="AA10">
         <v>19169000.0</v>
       </c>
       <c r="AB10">
         <v>20794000.0</v>
       </c>
       <c r="AC10">
         <v>33700000.0</v>
       </c>
       <c r="AD10">
         <v>33683000.0</v>
       </c>
       <c r="AE10">
         <v>8900000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B11">
         <v>104421000.0</v>
       </c>
       <c r="C11">
         <v>92776000.0</v>
       </c>
       <c r="D11">
         <v>87636000.0</v>
       </c>
       <c r="E11">
         <v>88824000.0</v>
       </c>
       <c r="F11">
         <v>726000.0</v>
       </c>
       <c r="G11">
         <v>7378000.0</v>
       </c>
       <c r="H11">
         <v>75472000.0</v>
       </c>
       <c r="I11">
         <v>-61138000.0</v>
       </c>
@@ -23876,51 +24164,51 @@
       </c>
       <c r="Y11">
         <v>6843000.0</v>
       </c>
       <c r="Z11">
         <v>11170000.0</v>
       </c>
       <c r="AA11">
         <v>8807000.0</v>
       </c>
       <c r="AB11">
         <v>8003000.0</v>
       </c>
       <c r="AC11">
         <v>14000000.0</v>
       </c>
       <c r="AD11">
         <v>13985000.0</v>
       </c>
       <c r="AE11">
         <v>4200000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B12">
         <v>171628000.0</v>
       </c>
       <c r="C12">
         <v>164599000.0</v>
       </c>
       <c r="D12">
         <v>155446000.0</v>
       </c>
       <c r="E12">
         <v>148183000.0</v>
       </c>
       <c r="F12">
         <v>151399000.0</v>
       </c>
       <c r="G12">
         <v>106721000.0</v>
       </c>
       <c r="H12">
         <v>79496000.0</v>
       </c>
       <c r="I12">
         <v>63226000.0</v>
       </c>
@@ -23971,51 +24259,51 @@
       </c>
       <c r="Y12">
         <v>29241000.0</v>
       </c>
       <c r="Z12">
         <v>20834000.0</v>
       </c>
       <c r="AA12">
         <v>34122000.0</v>
       </c>
       <c r="AB12">
         <v>25099000.0</v>
       </c>
       <c r="AC12">
         <v>16000000.0</v>
       </c>
       <c r="AD12">
         <v>20308000.0</v>
       </c>
       <c r="AE12">
         <v>18500000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B13">
         <v>157563000.0</v>
       </c>
       <c r="C13">
         <v>146334000.0</v>
       </c>
       <c r="D13">
         <v>131580000.0</v>
       </c>
       <c r="E13">
         <v>144567000.0</v>
       </c>
       <c r="F13">
         <v>135833000.0</v>
       </c>
       <c r="G13">
         <v>106956000.0</v>
       </c>
       <c r="H13">
         <v>77304000.0</v>
       </c>
       <c r="I13">
         <v>68725000.0</v>
       </c>
@@ -24028,51 +24316,51 @@
       <c r="L13">
         <v>50173000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B14">
         <v>-17972000.0</v>
       </c>
       <c r="C14">
         <v>-15874000.0</v>
       </c>
       <c r="D14">
         <v>-16955000.0</v>
       </c>
       <c r="E14">
         <v>20414000.0</v>
       </c>
       <c r="F14">
         <v>234469000.0</v>
       </c>
       <c r="G14">
         <v>214925000.0</v>
       </c>
       <c r="H14">
         <v>22330000.0</v>
       </c>
       <c r="I14">
         <v>21332000.0</v>
       </c>
@@ -24115,51 +24403,51 @@
       <c r="V14">
         <v>5239000.0</v>
       </c>
       <c r="W14">
         <v>4000000.0</v>
       </c>
       <c r="X14">
         <v>1064000.0</v>
       </c>
       <c r="Y14">
         <v>850000.0</v>
       </c>
       <c r="Z14">
         <v>785000.0</v>
       </c>
       <c r="AA14">
         <v>713000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B15">
         <v>280004000.0</v>
       </c>
       <c r="C15">
         <v>231105000.0</v>
       </c>
       <c r="D15">
         <v>265825000.0</v>
       </c>
       <c r="E15">
         <v>347923000.0</v>
       </c>
       <c r="F15">
         <v>127850000.0</v>
       </c>
       <c r="G15">
         <v>98833000.0</v>
       </c>
       <c r="H15">
         <v>301163000.0</v>
       </c>
       <c r="I15">
         <v>379898000.0</v>
       </c>
@@ -24210,51 +24498,51 @@
       </c>
       <c r="Y15">
         <v>7050000.0</v>
       </c>
       <c r="Z15">
         <v>13631000.0</v>
       </c>
       <c r="AA15">
         <v>10362000.0</v>
       </c>
       <c r="AB15">
         <v>12791000.0</v>
       </c>
       <c r="AC15">
         <v>19700000.0</v>
       </c>
       <c r="AD15">
         <v>19698000.0</v>
       </c>
       <c r="AE15">
         <v>4700000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B16">
         <v>280004000.0</v>
       </c>
       <c r="C16">
         <v>230405000.0</v>
       </c>
       <c r="D16">
         <v>268148000.0</v>
       </c>
       <c r="E16">
         <v>347923000.0</v>
       </c>
       <c r="F16">
         <v>127850000.0</v>
       </c>
       <c r="G16">
         <v>98833000.0</v>
       </c>
       <c r="H16">
         <v>301163000.0</v>
       </c>
       <c r="I16">
         <v>379898000.0</v>
       </c>
@@ -24293,51 +24581,51 @@
       </c>
       <c r="U16">
         <v>45756000.0</v>
       </c>
       <c r="V16">
         <v>23138000.0</v>
       </c>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16">
         <v>9273000.0</v>
       </c>
       <c r="Z16">
         <v>13631000.0</v>
       </c>
       <c r="AA16">
         <v>15338000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B17">
         <v>297976000.0</v>
       </c>
       <c r="C17">
         <v>246279000.0</v>
       </c>
       <c r="D17">
         <v>285103000.0</v>
       </c>
       <c r="E17">
         <v>368337000.0</v>
       </c>
       <c r="F17">
         <v>124457000.0</v>
       </c>
       <c r="G17">
         <v>109055000.0</v>
       </c>
       <c r="H17">
         <v>323493000.0</v>
       </c>
       <c r="I17">
         <v>401230000.0</v>
       </c>
@@ -24358,51 +24646,51 @@
       </c>
       <c r="O17">
         <v>37793000.0</v>
       </c>
       <c r="P17">
         <v>40452000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B18">
         <v>-171628000.0</v>
       </c>
       <c r="C18">
         <v>-161839000.0</v>
       </c>
       <c r="D18">
         <v>-153022000.0</v>
       </c>
       <c r="E18">
         <v>-148183000.0</v>
       </c>
       <c r="F18">
         <v>-151399000.0</v>
       </c>
       <c r="G18">
         <v>-106721000.0</v>
       </c>
       <c r="H18">
         <v>-79496000.0</v>
       </c>
       <c r="I18">
         <v>-63226000.0</v>
       </c>
@@ -24413,51 +24701,51 @@
         <v>-42366000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1036000.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>-1925000.0</v>
       </c>
       <c r="H19">
         <v>232000.0</v>
       </c>
       <c r="I19">
         <v>-7022000.0</v>
       </c>
       <c r="J19">
         <v>21399000.0</v>
       </c>
       <c r="K19">
         <v>723000.0</v>
       </c>
       <c r="L19">
         <v>-10766000.0</v>
@@ -24470,92 +24758,92 @@
       </c>
       <c r="O19">
         <v>469000.0</v>
       </c>
       <c r="P19">
         <v>719000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>28372000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>-16400000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>2561000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B21">
         <v>559960000.0</v>
       </c>
       <c r="C21">
         <v>488849000.0</v>
       </c>
       <c r="D21">
         <v>504420000.0</v>
       </c>
       <c r="E21">
         <v>601728000.0</v>
       </c>
       <c r="F21">
         <v>261016000.0</v>
       </c>
       <c r="G21">
         <v>223389000.0</v>
       </c>
       <c r="H21">
         <v>476269000.0</v>
       </c>
       <c r="I21">
         <v>408817000.0</v>
       </c>
@@ -24606,86 +24894,86 @@
       </c>
       <c r="Y21">
         <v>49073000.0</v>
       </c>
       <c r="Z21">
         <v>48001000.0</v>
       </c>
       <c r="AA21">
         <v>47536000.0</v>
       </c>
       <c r="AB21">
         <v>42371000.0</v>
       </c>
       <c r="AC21">
         <v>52800000.0</v>
       </c>
       <c r="AD21">
         <v>52794000.0</v>
       </c>
       <c r="AE21">
         <v>27300000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B23">
         <v>2404387000.0</v>
       </c>
       <c r="C23">
         <v>2396342000.0</v>
       </c>
       <c r="D23">
         <v>2384944000.0</v>
       </c>
       <c r="E23">
         <v>1924184000.0</v>
       </c>
       <c r="F23">
         <v>1648694000.0</v>
       </c>
       <c r="G23">
         <v>1740315000.0</v>
       </c>
       <c r="H23">
         <v>1795306000.0</v>
       </c>
       <c r="I23">
         <v>1602736000.0</v>
       </c>
@@ -24736,86 +25024,86 @@
       </c>
       <c r="Y23">
         <v>566187000.0</v>
       </c>
       <c r="Z23">
         <v>495779000.0</v>
       </c>
       <c r="AA23">
         <v>491520000.0</v>
       </c>
       <c r="AB23">
         <v>433329000.0</v>
       </c>
       <c r="AC23">
         <v>277700000.0</v>
       </c>
       <c r="AD23">
         <v>277729000.0</v>
       </c>
       <c r="AE23">
         <v>161500000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B25">
         <v>296437000.0</v>
       </c>
       <c r="C25">
         <v>276493000.0</v>
       </c>
       <c r="D25">
         <v>268501000.0</v>
       </c>
       <c r="E25">
         <v>252391000.0</v>
       </c>
       <c r="F25">
         <v>252585000.0</v>
       </c>
       <c r="G25">
         <v>249572000.0</v>
       </c>
       <c r="H25">
         <v>218117000.0</v>
       </c>
       <c r="I25">
         <v>204462000.0</v>
       </c>
@@ -24824,102 +25112,102 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>49800000.0</v>
       </c>
       <c r="D27">
         <v>47200000.0</v>
       </c>
       <c r="E27">
         <v>47700000.0</v>
       </c>
       <c r="F27">
         <v>38600000.0</v>
       </c>
       <c r="G27">
         <v>41600000.0</v>
       </c>
       <c r="H27">
         <v>44600000.0</v>
       </c>
       <c r="I27">
         <v>39800000.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
@@ -24928,51 +25216,51 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27">
         <v>300000.0</v>
       </c>
       <c r="AD27">
         <v>300000.0</v>
       </c>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B28">
         <v>433714000.0</v>
       </c>
       <c r="C28">
         <v>410027000.0</v>
       </c>
       <c r="D28">
         <v>389465000.0</v>
       </c>
       <c r="E28">
         <v>347493000.0</v>
       </c>
       <c r="F28">
         <v>296993000.0</v>
       </c>
       <c r="G28">
         <v>278695000.0</v>
       </c>
       <c r="H28">
         <v>274415000.0</v>
       </c>
       <c r="I28">
         <v>251806000.0</v>
       </c>
@@ -25001,51 +25289,51 @@
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
       <c r="V28"/>
       <c r="W28"/>
       <c r="X28"/>
       <c r="Y28"/>
       <c r="Z28"/>
       <c r="AA28"/>
       <c r="AB28">
         <v>6250000.0</v>
       </c>
       <c r="AC28">
         <v>4400000.0</v>
       </c>
       <c r="AD28">
         <v>12700000.0</v>
       </c>
       <c r="AE28">
         <v>12700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B29">
         <v>104421000.0</v>
       </c>
       <c r="C29">
         <v>98816000.0</v>
       </c>
       <c r="D29">
         <v>88414000.0</v>
       </c>
       <c r="E29">
         <v>88824000.0</v>
       </c>
       <c r="F29">
         <v>726000.0</v>
       </c>
       <c r="G29">
         <v>7378000.0</v>
       </c>
       <c r="H29">
         <v>75472000.0</v>
       </c>
       <c r="I29">
         <v>-61138000.0</v>
       </c>
@@ -25058,51 +25346,51 @@
       <c r="L29">
         <v>34718000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B30">
         <v>708193000.0</v>
       </c>
       <c r="C30">
         <v>740405000.0</v>
       </c>
       <c r="D30">
         <v>716707000.0</v>
       </c>
       <c r="E30">
         <v>574896000.0</v>
       </c>
       <c r="F30">
         <v>569029000.0</v>
       </c>
       <c r="G30">
         <v>552630000.0</v>
       </c>
       <c r="H30">
         <v>497983000.0</v>
       </c>
       <c r="I30">
         <v>458519000.0</v>
       </c>
@@ -25153,51 +25441,51 @@
       </c>
       <c r="Y30">
         <v>68706000.0</v>
       </c>
       <c r="Z30">
         <v>65478000.0</v>
       </c>
       <c r="AA30">
         <v>61748000.0</v>
       </c>
       <c r="AB30">
         <v>53256000.0</v>
       </c>
       <c r="AC30">
         <v>38700000.0</v>
       </c>
       <c r="AD30">
         <v>38707000.0</v>
       </c>
       <c r="AE30">
         <v>30800000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B31">
         <v>-157563000.0</v>
       </c>
       <c r="C31">
         <v>-149094000.0</v>
       </c>
       <c r="D31">
         <v>-134004000.0</v>
       </c>
       <c r="E31">
         <v>-144567000.0</v>
       </c>
       <c r="F31">
         <v>-135833000.0</v>
       </c>
       <c r="G31">
         <v>-106956000.0</v>
       </c>
       <c r="H31">
         <v>-77304000.0</v>
       </c>
       <c r="I31">
         <v>-68725000.0</v>
       </c>
@@ -25248,51 +25536,51 @@
       </c>
       <c r="Y31">
         <v>-32410000.0</v>
       </c>
       <c r="Z31">
         <v>-24200000.0</v>
       </c>
       <c r="AA31">
         <v>-28367000.0</v>
       </c>
       <c r="AB31">
         <v>-21577000.0</v>
       </c>
       <c r="AC31">
         <v>-19100000.0</v>
       </c>
       <c r="AD31">
         <v>-19111000.0</v>
       </c>
       <c r="AE31">
         <v>-18400000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B32">
         <v>2964347000.0</v>
       </c>
       <c r="C32">
         <v>2885191000.0</v>
       </c>
       <c r="D32">
         <v>2889364000.0</v>
       </c>
       <c r="E32">
         <v>2525912000.0</v>
       </c>
       <c r="F32">
         <v>1909710000.0</v>
       </c>
       <c r="G32">
         <v>1963704000.0</v>
       </c>
       <c r="H32">
         <v>2271575000.0</v>
       </c>
       <c r="I32">
         <v>2011553000.0</v>
       </c>
@@ -25362,1187 +25650,1201 @@
       <c r="AE32">
         <v>188800000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DP32"/>
+  <dimension ref="A1:DR32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:120">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
       </c>
-      <c r="DP1" t="s">
-        <v>180</v>
+      <c r="DR1" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:120">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B2">
+        <v>607013000.0</v>
+      </c>
+      <c r="C2">
+        <v>58536000.0</v>
+      </c>
+      <c r="D2">
         <v>302927000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>290109000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>544029000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>565354000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>296702000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>285871000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>536879000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>541135000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>292052000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>272660000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>527867000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>588957000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>278753000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>244097000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>476205000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>419562000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>209424000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>218198000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>355796000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>332952000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>172719000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>129910000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>329555000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>456482000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>271738000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>240794000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>410644000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>415527000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>230358000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>214172000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>355452000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>355947000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>218646000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>23356000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>344269000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>349545000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>183070000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>229901000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>342475000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>358184000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>221936000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>210919000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>313429000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>332764000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>201320000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>193559000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>304928000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>304777000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>190910000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>168707000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>270395000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>282539000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>174968000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>161786000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>247383000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>255145000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>171703000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>178614000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>249088000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>267363000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>277773000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>166529000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>204137000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>199223000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>124268000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>132571000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>198115000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>254393000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>177498000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>261175000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>246882000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>244379000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>129096000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>129792000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>209384000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>241019000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>141954000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>145225000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>191316000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>189943000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>116001000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>138181000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>191728000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>180133000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>117570000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>98854000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>156892000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>171292000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>115081000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>109481000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>164619000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>183781000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>131741000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>177056000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>141987000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>153094000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>92634000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>81465000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>130290000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>134301000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>84262000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>81773000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>164674000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>116700000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>83200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>73723000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>125200000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>108800000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>66100000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>53500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>85700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>126000000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>46800000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>42600000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>82900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>67400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>22500000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DQ2">
         <v>19900000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DR2">
         <v>19900000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:120">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B3">
+        <v>-77219000.0</v>
+      </c>
+      <c r="C3">
+        <v>74350000.0</v>
+      </c>
+      <c r="D3">
         <v>73117000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>77079000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>74618000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>73196000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>71544000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>71880000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>68486000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>69399000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>66728000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>68801000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>69097000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>65989000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>64614000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>63177000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>65655000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>62070000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>61489000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>63223000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>64071000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>62663000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>62628000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>63185000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>64730000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>63812000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>57845000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>56576000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>55260000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>55238000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>51043000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>50330000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>54104000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>51404000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>48624000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>48921000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>50029000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>49626000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>40581000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>40775000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>41472000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>40541000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>38700000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>37536000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>38242000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>37376000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>35969000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>34653000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>35588000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>36204000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>34156000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>33861000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>33730000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>33418000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>31679000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>32336000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>33265000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>33050000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>28930000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>29012000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>30937000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>30276000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>27732000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>27870000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>27812000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>27772000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>27184000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>27115000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>27582000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>27438000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>25078000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>23940000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>25471000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>23622000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>20761000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>20807000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>23513000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>21759000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>21585000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>22802000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>22942000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>21431000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>18923000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>20581000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>25039000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>23273000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>21076000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>21037000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>22406000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>22568000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>20366000.0</v>
       </c>
-      <c r="CM3"/>
-      <c r="CN3">
+      <c r="CO3"/>
+      <c r="CP3">
         <v>22878000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>21138000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>17985000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>20418000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>16566000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>16066000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>15362000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>17712000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>15940000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>16183000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>15643000.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>15507000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>16028000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>15000000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>14900000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>15056000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>13500000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>12900000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>11800000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>11800000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>11500000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>10200000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>9600000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>9600000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>9800000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DO3">
         <v>5000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="DP3">
         <v>4500000.0</v>
       </c>
+      <c r="DQ3">
+        <v>4500000.0</v>
+      </c>
+      <c r="DR3">
+        <v>4500000.0</v>
+      </c>
     </row>
-    <row r="4" spans="1:120">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...4 lines deleted...]
-      </c>
+      <c r="AE4"/>
+      <c r="AF4"/>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
@@ -26709,832 +27011,846 @@
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
-      <c r="CY4"/>
-      <c r="CZ4"/>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:120">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B5">
+        <v>157486000.0</v>
+      </c>
+      <c r="C5">
+        <v>347608000.0</v>
+      </c>
+      <c r="D5">
         <v>-205784000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-201821000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>586687000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>386798000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-197550000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-189081000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>550516000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>357876000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-207477000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-151312000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>504894000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>335921000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-166264000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-90698000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>539926000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>323345000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-164229000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-171744000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>391720000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>212998000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-159092000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-164359000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>210750000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>310465000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-133702000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-117462000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>421451000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>302965000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-128493000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-114584000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>359819000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>268240000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-110157000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-86686000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>311739000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>258749000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-85163000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-93271000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>263741000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>200164000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-85649000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-98973000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>227742000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>160333000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-88533000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-105258000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>203954000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>110779000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-101406000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-83916000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>165761000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>106161000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-89811000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-80658000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>140725000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>84706000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-83880000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-78426000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>133400000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>97425000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-63238000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-57700000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>119302000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>73940000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-64230000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-56010000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>107619000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>108040000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-49975000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-15822000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>149997000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>92572000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-52204000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-54197000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>136350000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>98250000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-47768000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>-43716000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>127023000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>77008000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-49880000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-39722000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>109073000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>60599000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-41621000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-36348000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>109166000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>46631000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-30396000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-70545000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>81375000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>43267000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-35873000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-52192000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>88108000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>48672000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-34978000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-42040000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>80245000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>38913000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-29478000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-22716000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DB5">
         <v>85115000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DC5">
         <v>31177000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DD5">
         <v>-32300000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DE5">
         <v>-22007000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DF5">
         <v>61942000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DG5">
         <v>37000000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DH5">
         <v>-30800000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DI5">
         <v>-33400000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DJ5">
         <v>75300000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DK5">
         <v>50000000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DL5">
         <v>-27100000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DM5">
         <v>-17500000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DN5">
         <v>81400000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DO5">
         <v>11700000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DP5">
         <v>-18700000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DQ5">
         <v>-18600000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DR5">
         <v>-8400000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:120">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B6">
+        <v>497172000.0</v>
+      </c>
+      <c r="C6">
+        <v>421958000.0</v>
+      </c>
+      <c r="D6">
         <v>-132667000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-124742000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>661305000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>459994000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-126006000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-117201000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>619002000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>427275000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-140749000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-82511000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>573991000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>401910000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-101650000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-27521000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>605581000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>385415000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-102740000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-108521000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>455791000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>275661000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-96464000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-101174000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>275480000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>374277000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-75857000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-60886000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>476711000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>358203000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-77450000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-64254000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>413923000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>319644000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-61533000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-37765000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>361768000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>308375000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-44582000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-52496000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>305213000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>240705000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-46949000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-61437000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>265984000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>197709000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-52564000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-70605000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>239542000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>146983000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-67250000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-50055000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>199491000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>139579000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-58132000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-48322000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>173990000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>117756000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-54950000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-49414000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>164337000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>127701000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-35506000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-29830000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>147114000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>101712000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-37046000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-28895000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>135201000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>135478000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-24897000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>8118000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>175468000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>116194000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-31443000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-33390000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>159863000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>120009000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-26183000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-20914000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>149965000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>98439000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-30957000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>-19141000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>134112000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>83872000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-20545000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-15311000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>131572000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>69199000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-10030000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-28021000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>104253000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>64405000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-17888000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-31774000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>104674000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>64738000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-19616000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-24328000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>96185000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>55096000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-13835000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-7209000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>101143000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>46177000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-17400000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>-6951000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>75442000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>49900000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>-19000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>-21600000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>86800000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>60200000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>4100000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>-7900000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>91200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>16700000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>-14200000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>-14100000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DR6">
         <v>-3900000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:120">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...4 lines deleted...]
-      </c>
+      <c r="AE7"/>
+      <c r="AF7"/>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
@@ -27701,108 +28017,110 @@
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
-      <c r="CY7"/>
-      <c r="CZ7"/>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
+      <c r="DQ7"/>
+      <c r="DR7"/>
     </row>
-    <row r="8" spans="1:120">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
+      <c r="AE8"/>
+      <c r="AF8"/>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -27969,1594 +28287,1626 @@
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
-      <c r="CY8"/>
-      <c r="CZ8"/>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:120">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B9">
+        <v>598162000.0</v>
+      </c>
+      <c r="C9">
+        <v>1025354000.0</v>
+      </c>
+      <c r="D9">
         <v>-31898000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-18820000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>751529000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>571871000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-36427000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-20485000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>746403000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>536823000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-33487000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-2892000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>710564000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>512761000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>694000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>23039000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>700460000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>486973000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-33848000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-13996000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>533282000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>351692000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-40933000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-52701000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>364532000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>468156000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-3968000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3212000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>547343000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>434051000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>-10354000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-2535000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>489039000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>378628000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>2204000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>185768000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>450362000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>375653000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-4805000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-50017000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>304997000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>241179000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>-47369000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-48837000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>265914000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>197473000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-73058000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-58071000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>238119000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>147943000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>-67519000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-56402000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>199296000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>139912000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-58618000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-48242000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>173762000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>118187000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>-55330000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-48604000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>173028000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>127737000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>-36616000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-29439000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>146117000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>101301000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>-43504000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-30643000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>135368000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>134403000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>-24717000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>9285000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>176908000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>115641000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>-31209000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>-33278000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>160105000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>120019000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>-28460000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>-21199000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>150073000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>98073000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>-30581000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>-18155000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>135723000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>84495000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>-19687000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>-15746000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>131583000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>75944000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>-10933000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>-28820000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>104253000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>64408000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>-17888000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>-100187000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>104674000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>64738000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>-19616000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>-23629000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>96183000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>55096000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>-13835000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>-7209000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>85115000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DC9">
         <v>46177000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DD9">
         <v>-17400000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DE9">
         <v>-8823000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DF9">
         <v>77042000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DG9">
         <v>51200000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DH9">
         <v>-17500000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>-8800000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DJ9">
         <v>88300000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DK9">
         <v>61500000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DL9">
         <v>4100000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DM9">
         <v>-4700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DN9">
         <v>92400000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DO9">
         <v>17500000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DP9">
         <v>-1500000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DQ9">
         <v>-3000000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DR9">
         <v>-3000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:120">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B10">
+        <v>445854000.0</v>
+      </c>
+      <c r="C10">
+        <v>298132000.0</v>
+      </c>
+      <c r="D10">
         <v>-257071000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-247610000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>545370000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>344430000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-240347000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-234652000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>510663000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>317291000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-248207000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-191523000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>467455000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>299151000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-201566000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-131238000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>504794000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>285979000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-202374000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-210856000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>354187000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>176351000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-194499000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-197777000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>186271000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>284331000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-156392000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-137743000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>401876000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>281963000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-147131000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-131015000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>344171000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>252267000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-125331000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-96450000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>297491000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>244535000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-97127000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-103732000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>253341000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>189254000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-96244000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-109104000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>214007000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>146526000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-102101000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-120510000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>187546000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>94540000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-117504000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-97614000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>157402000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>97627000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-98186000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-89232000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>132281000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>76164000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-92121000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-86957000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>124885000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>88766000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-71174000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-62559000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>115629000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>69792000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-69065000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-61826000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>101129000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>100745000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-53913000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-17935000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>141556000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>83072000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-40678000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-56265000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>128701000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>86928000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>-58714000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>-51249000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>112028000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>70509000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>-56276000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>-59242000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>95589000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>52425000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>-51148000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>-53731000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>96047000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>-7518000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>-43313000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>-70545000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>66922000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>29002000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>-42720000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-55864000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>75862000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>36056000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-38461000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-36794000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>70555000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>27585000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>-36207000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-28756000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>76121000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>19200000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>-39300000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>-27606000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>54900000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>28400000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>-35000000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>-28600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>71200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>44300000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>-27100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>-21600000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>73800000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>8600000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>-17500000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DQ10">
         <v>-15500000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DR10">
         <v>-15500000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:120">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B11">
+        <v>105631000.0</v>
+      </c>
+      <c r="C11">
+        <v>88125000.0</v>
+      </c>
+      <c r="D11">
         <v>-60615000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-54703000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>131042000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>86331000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-58384000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-52790000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>129280000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>87486000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>-65160000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-56901000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>124289000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>79032000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-58006000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-21583000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>118211000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>52049000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-59853000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-65914000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>76897000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>27221000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-37478000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-39812000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>26440000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>67313000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-46563000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-45442000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>93346000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>63973000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-36405000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-43224000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>71896000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>3594000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-93404000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-35202000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>100635000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>84807000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-33509000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-38448000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>95804000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>72383000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-36574000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-38936000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>80605000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>30826000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-37777000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-45087000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>69680000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>35340000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-44067000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-37710000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>59814000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>37098000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-37583000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-35407000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>52753000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>29743000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>-36387000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>-33042000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>48045000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>34209000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-28114000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>-20375000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>39238000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>24713000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>-25554000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>-23096000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>36737000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>36412000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>-19409000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>-6815000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>54215000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>31753000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-16068000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>-21943000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>50193000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>33902000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>-22899000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>-19986000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>43691000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>27498000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>-21947000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>-22808000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>36801000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>20184000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>-19692000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>-17428000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>33562000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>-781000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>-17910000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>-34534000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>33386000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>12277000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>-17900000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>-20170000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>28829000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>13123000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>-14038000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>-14700000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>29594000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>11448000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>-15026000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>-12761000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>33291000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>8300000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>-16900000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DE11">
         <v>-14097000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DF11">
         <v>24700000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DG11">
         <v>11900000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DH11">
         <v>-14500000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DI11">
         <v>-11800000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DJ11">
         <v>29500000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DK11">
         <v>18400000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DL11">
         <v>13900000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DM11">
         <v>-7700000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DN11">
         <v>29300000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DO11">
         <v>3500000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DP11">
         <v>-7000000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DQ11">
         <v>-6400000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DR11">
         <v>-6400000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:120">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B12">
+        <v>51318000.0</v>
+      </c>
+      <c r="C12">
+        <v>49476000.0</v>
+      </c>
+      <c r="D12">
         <v>51287000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>45789000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>41317000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>42368000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>42797000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>45571000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>39853000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>40585000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>40730000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>40211000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>39139000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>38370000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>35302000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>36140000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>35132000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>37366000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>39545000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>39112000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>39033000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>37847000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>35407000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>33418000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>24479000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>26134000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>22690000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>20281000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>19575000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>21002000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>18638000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>16431000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>15648000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>15973000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>15174000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>9764000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>14248000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>14214000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>11964000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>10461000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>10400000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>10910000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>10595000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>10131000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>13735000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>13807000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>13568000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>15252000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>16408000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>16239000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>16098000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>13698000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>8359000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>8534000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>8375000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>8574000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>8443000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>8542000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>8241000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>8531000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>8515000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>8659000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>7936000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>4859000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>3673000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>4148000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>4835000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>5816000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>6490000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>7295000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>3475000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2692000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>8441000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>6929000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>26430000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>10946000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>3818000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>10087000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>10946000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>9560000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>16654000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>2101000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>6576000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>26818000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>15401000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>1483000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>10205000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>17383000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>11841000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>97795000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>14179000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>12924000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>14434000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>13068000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>3754000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>181000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>12431000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>12571000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>4056000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>5246000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>9125000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>10628000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>6327000.0</v>
       </c>
-      <c r="CY12">
+      <c r="DA12">
         <v>8951000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DB12">
         <v>6689000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DC12">
         <v>11800000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DD12">
         <v>6700000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DE12">
         <v>2429000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DF12">
         <v>6300000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DG12">
         <v>8000000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DH12">
         <v>3800000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DI12">
         <v>4800000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DJ12">
         <v>3200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DK12">
         <v>7200000.0</v>
       </c>
-      <c r="DJ12"/>
-      <c r="DK12">
+      <c r="DL12"/>
+      <c r="DM12">
         <v>4000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DN12">
         <v>7600000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DO12">
         <v>2900000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DP12">
         <v>1200000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DQ12">
         <v>3100000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DR12">
         <v>3100000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:120">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>192</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>194</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>46916000.0</v>
+      </c>
+      <c r="D13">
         <v>47250000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>44007000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>35795000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>39987000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>37774000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>31422000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>33071000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>28882000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>38205000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>33120000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>35585000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>39161000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>36701000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>40412000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>33518000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>31365000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>30538000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>27731000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>31961000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>26402000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>20862000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>17161000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>20722000.0</v>
       </c>
-      <c r="AC13"/>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -29603,1260 +29953,1278 @@
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:120">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B14">
+        <v>-25788000.0</v>
+      </c>
+      <c r="C14">
+        <v>-15838000.0</v>
+      </c>
+      <c r="D14">
         <v>9704000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>7447000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-21576000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-12551000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>8708000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>6485000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-19388000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-10506000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>7535000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>6056000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>18160000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>11440000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-6589000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-969000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>14033000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>10539000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>-3189000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>234469000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2661000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>1332000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-3255000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>214925000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>7285000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>10648000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>-3354000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-2776000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>16396000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>11641000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>-2931000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>-4131000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>16023000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>12982000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>-3542000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>-4102000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>15749000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>10549000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>-1031000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>-11000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>-95000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>-111000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>-83000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>-26000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>-8000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>-62000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>-48000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>-68000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>-80000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>-63000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>-61000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>-36000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>-52000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>-22000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>-23000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>-110000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>41000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>32000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>-25000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>-9000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>-27000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>6000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>-37000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1788000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>3602000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>4389000.0</v>
       </c>
-      <c r="BN14">
-[...2 lines deleted...]
-      <c r="BO14">
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
         <v>-1151000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>2753000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>3788000.0</v>
       </c>
-      <c r="BR14">
-[...2 lines deleted...]
-      <c r="BS14">
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
         <v>299000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>4621000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>4910000.0</v>
       </c>
-      <c r="BV14">
-[...2 lines deleted...]
-      <c r="BW14">
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
         <v>2457000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>5344000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>6153000.0</v>
       </c>
-      <c r="BZ14">
-[...2 lines deleted...]
-      <c r="CA14">
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
         <v>1339000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>5355000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>5231000.0</v>
       </c>
-      <c r="CD14">
-[...2 lines deleted...]
-      <c r="CE14">
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
         <v>1024000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>4215000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>4665000.0</v>
       </c>
-      <c r="CH14">
-[...2 lines deleted...]
-      <c r="CI14">
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
         <v>-178000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>4178000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>4094000.0</v>
       </c>
-      <c r="CL14">
-[...2 lines deleted...]
-      <c r="CM14">
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
         <v>-1513000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>2577000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>2343000.0</v>
       </c>
-      <c r="CP14">
-[...2 lines deleted...]
-      <c r="CQ14">
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
         <v>-2573000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>3423000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>2297000.0</v>
       </c>
-      <c r="CT14">
-[...2 lines deleted...]
-      <c r="CU14">
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
         <v>-1757000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>2542000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>2809000.0</v>
       </c>
-      <c r="CX14">
-[...2 lines deleted...]
-      <c r="CY14"/>
       <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14"/>
+      <c r="DB14">
         <v>2579000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>2095000.0</v>
       </c>
-      <c r="DB14"/>
-      <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
+      <c r="DQ14"/>
+      <c r="DR14"/>
     </row>
-    <row r="15" spans="1:120">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B15">
+        <v>340223000.0</v>
+      </c>
+      <c r="C15">
+        <v>210007000.0</v>
+      </c>
+      <c r="D15">
         <v>-186752000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-185460000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>392752000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>245548000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-173255000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-175377000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>361995000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>219299000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-175512000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-128566000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>325006000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>208679000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-136971000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-108686000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>372550000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>223391000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-139332000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-140811000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>274629000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>147798000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-153766000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-153608000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>152546000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>206370000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-106475000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-89525000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>292134000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>206349000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-107795000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-83660000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>256252000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>235691000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-28385000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-57146000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>181107000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>149179000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-62587000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-65273000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>157632000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>116982000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-59587000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-70142000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>133410000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>115762000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-64276000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-75355000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>117946000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>59263000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-73376000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-59868000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>97640000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>60551000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-60580000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-53797000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>79569000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>46389000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>-55709000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>-53906000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>76867000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>54551000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>-43023000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-41921000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>72789000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>40690000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>-41173000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>-38730000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>61639000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>60545000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>-34504000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>-11120000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>87341000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>51319000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>-24610000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>-34322000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>78508000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>53026000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>-35815000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>-31263000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>68337000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>43011000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>-34329000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>-36434000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>58788000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>32241000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>-31456000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>-36303000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>62485000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>-6737000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>-25403000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>-36011000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>33536000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>16725000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>-24820000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>-37402000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>47033000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>22933000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>-26131000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>-22094000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>40961000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>16137000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>-21181000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>-15995000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>42830000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>10900000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>-22400000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DE15">
         <v>-13509000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DF15">
         <v>30200000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DG15">
         <v>16500000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DH15">
         <v>-20500000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DI15">
         <v>-16800000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DJ15">
         <v>41700000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DK15">
         <v>25900000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DL15">
         <v>-9800000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DM15">
         <v>-13900000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DN15">
         <v>44500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DO15">
         <v>5100000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DP15">
         <v>-10500000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DQ15">
         <v>-9100000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DR15">
         <v>-9100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:120">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>197</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>210007000.0</v>
+      </c>
+      <c r="D16">
         <v>-186752000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-185460000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>392752000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>245548000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-172836000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-175512000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-128566000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>325006000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>208679000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-136971000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-108686000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>372550000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>223391000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-139332000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-140811000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>274629000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>147798000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-153766000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-153608000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>152546000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>206370000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-106475000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-89525000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>292134000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>206349000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-107795000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-83660000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>256252000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>235691000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>-28385000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>-57146000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>181107000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>149179000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>-62587000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>-65273000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>157632000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>116982000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-59587000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>-70142000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>133410000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>115762000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>-64276000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>-75355000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>117946000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>59263000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>-73376000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>-59868000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>97640000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>60551000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-60580000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>-53796000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>79569000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>46389000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>-55709000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>-53906000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>76867000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>54551000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>-43023000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>-42404000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>72789000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>40690000.0</v>
       </c>
-      <c r="BN16">
-[...2 lines deleted...]
-      <c r="BO16">
+      <c r="BP16">
+        <v>0.0</v>
+      </c>
+      <c r="BQ16">
         <v>-12689000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>61639000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>60545000.0</v>
       </c>
-      <c r="BR16">
-[...2 lines deleted...]
-      <c r="BS16">
+      <c r="BT16">
+        <v>0.0</v>
+      </c>
+      <c r="BU16">
         <v>15586000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>87341000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>51316000.0</v>
       </c>
-      <c r="BV16">
-[...2 lines deleted...]
-      <c r="BW16">
+      <c r="BX16">
+        <v>0.0</v>
+      </c>
+      <c r="BY16">
         <v>-17112000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>78509000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>53025000.0</v>
       </c>
-      <c r="BZ16">
-[...2 lines deleted...]
-      <c r="CA16">
+      <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16">
         <v>-22581000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>68337000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>43011000.0</v>
       </c>
-      <c r="CD16">
-[...2 lines deleted...]
-      <c r="CE16">
+      <c r="CF16">
+        <v>0.0</v>
+      </c>
+      <c r="CG16">
         <v>-35649000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>58787000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>32241000.0</v>
       </c>
-      <c r="CH16">
-[...2 lines deleted...]
-      <c r="CI16">
+      <c r="CJ16">
+        <v>0.0</v>
+      </c>
+      <c r="CK16">
         <v>-62485000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>62485000.0</v>
       </c>
-      <c r="CK16">
-[...4 lines deleted...]
-      </c>
       <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16">
+        <v>0.0</v>
+      </c>
+      <c r="CO16">
         <v>-33536000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>33536000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>16724000.0</v>
       </c>
-      <c r="CP16">
-[...2 lines deleted...]
-      <c r="CQ16">
+      <c r="CR16">
+        <v>0.0</v>
+      </c>
+      <c r="CS16">
         <v>-37760000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>47033000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>21727000.0</v>
       </c>
-      <c r="CT16">
-[...2 lines deleted...]
-      <c r="CU16">
+      <c r="CV16">
+        <v>0.0</v>
+      </c>
+      <c r="CW16">
         <v>-27330000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>40961000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>13690000.0</v>
       </c>
-      <c r="CX16">
-[...2 lines deleted...]
-      <c r="CY16"/>
       <c r="CZ16">
+        <v>0.0</v>
+      </c>
+      <c r="DA16"/>
+      <c r="DB16">
         <v>42830000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>10947000.0</v>
       </c>
-      <c r="DB16"/>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
+      <c r="DQ16"/>
+      <c r="DR16"/>
     </row>
-    <row r="17" spans="1:120">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B17">
+        <v>340223000.0</v>
+      </c>
+      <c r="C17">
+        <v>225845000.0</v>
+      </c>
+      <c r="D17">
         <v>-196456000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-192907000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>414328000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>258099000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-181544000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-181862000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>381383000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>229805000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-183047000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-134622000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>343166000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>220119000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-143560000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-109655000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>386583000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>233930000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-142521000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-144942000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>277290000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>149130000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-157021000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-157965000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>159831000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>217018000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-109829000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-92301000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>308530000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>217990000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-110726000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-87791000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>272275000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>248673000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-31927000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>-61248000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>196856000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>159728000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-63618000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-65284000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>157537000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>116871000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-59670000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-217476000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>294612000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>177352000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-139878000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-253731000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>257226000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>129880000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-73437000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>-135324000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>217216000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>134725000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-135769000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-31478000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>79192000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>46243000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>-56164000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>-46561000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>76434000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>54419000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>-43840000.0</v>
       </c>
-      <c r="BK17">
-[...4 lines deleted...]
-      </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
@@ -30927,156 +31295,166 @@
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
-      <c r="CY17"/>
-      <c r="CZ17"/>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:120">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B18">
+        <v>-51318000.0</v>
+      </c>
+      <c r="C18">
+        <v>-49476000.0</v>
+      </c>
+      <c r="D18">
         <v>-51287000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-45789000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-41317000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-42368000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-42154000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-40671000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-39853000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-40585000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-40730000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-40211000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-39139000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-38370000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-35302000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-36140000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-35132000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-37366000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-39545000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-39112000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-39033000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-37847000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-35407000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-33418000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-24479000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-26134000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-22690000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-20281000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-19575000.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -31123,218 +31501,220 @@
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
     </row>
-    <row r="19" spans="1:120">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>5974000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>9446000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-3249000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>3135000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-816000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-2613000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>1330000.0</v>
       </c>
-      <c r="S19"/>
-      <c r="T19">
+      <c r="U19"/>
+      <c r="V19">
         <v>4504000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>5302000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>883000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>5267000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-7392000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-437000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>637000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>2715000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-1592000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>957000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-1848000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-2027000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-8766000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>10734000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-6963000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>15518000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>210000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>1148000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>4523000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>214000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>150000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>161000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>198000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-10921000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>119000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>62000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>-26000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-10745000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>124000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>70000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>95000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>45000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>153000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>99000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>54000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-36274000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-18000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>310000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>36451000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>6756000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>-6501000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>226000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BL19">
         <v>238000.0</v>
       </c>
-      <c r="BK19"/>
-      <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
@@ -31347,182 +31727,180 @@
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:120">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
-      <c r="X20">
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20">
         <v>28372000.0</v>
       </c>
-      <c r="Y20"/>
-      <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...4 lines deleted...]
-      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>-16400000.0</v>
       </c>
-      <c r="AU20">
-[...4 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
         <v>2561000.0</v>
       </c>
-      <c r="BI20">
-[...4 lines deleted...]
-      </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
@@ -31599,470 +31977,478 @@
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
-      <c r="CY20"/>
-      <c r="CZ20"/>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:120">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B21">
+        <v>494128000.0</v>
+      </c>
+      <c r="C21">
+        <v>602613000.0</v>
+      </c>
+      <c r="D21">
         <v>-209821000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-203603000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>581165000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>384417000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-201930000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-198700000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>546632000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>350552000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-207055000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-160101000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>500526000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>328033000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-163361000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-98118000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>540379000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>325140000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-165673000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-170444000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>387705000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>207716000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-163961000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-170046000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>218232000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>310733000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-135530000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-120582000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>422598000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>301848000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-127595000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-112986000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>367978000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>257541000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-103716000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-102577000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>320073000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>252278000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-90518000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-93776000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>263380000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>200064000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-86689000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-88478000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>227752000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>160071000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-88832000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-94493000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>203165000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>110695000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-102104000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-84053000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>165342000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>105963000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-90299000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-80919000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>140406000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>84218000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-84374000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-77828000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>139495000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>97061000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-64256000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-57841000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>118323000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>73541000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>-64714000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>-58014000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>107580000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>106543000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>-49975000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>-15822000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>151461000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>92572000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>-52204000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>-54868000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>136184000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>97750000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>-50861000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>-45034000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>123245000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>77008000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>-49880000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>-39722000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>109073000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>60599000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>-41621000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>-43590000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>109166000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>46631000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>-30396000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>-58030000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>81375000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>43267000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>-35873000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>-52192000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>88108000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>48672000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>-34978000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>-41341000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>80245000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>38913000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>-29478000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>-22716000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>85115000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>31177000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>-32300000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DE21">
         <v>-25529000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DF21">
         <v>61942000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DG21">
         <v>37000000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DH21">
         <v>-30800000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DI21">
         <v>-33400000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DJ21">
         <v>75300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DK21">
         <v>50000000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DL21">
         <v>4100000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DM21">
         <v>-17600000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DN21">
         <v>81400000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DO21">
         <v>11700000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DP21">
         <v>-18700000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DQ21">
         <v>-18600000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DR21">
         <v>-8400000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:120">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...4 lines deleted...]
-      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
@@ -32229,434 +32615,446 @@
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
-      <c r="CY22"/>
-      <c r="CZ22"/>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
     </row>
-    <row r="23" spans="1:120">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B23">
+        <v>711047000.0</v>
+      </c>
+      <c r="C23">
+        <v>481277000.0</v>
+      </c>
+      <c r="D23">
         <v>480850000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>474892000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>714393000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>752808000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>462205000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>464086000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>736650000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>727406000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>465620000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>429869000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>737905000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>773685000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>442808000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>365254000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>636286000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>581395000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>341249000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>374646000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>501373000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>476928000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>295747000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>247255000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>475855000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>613905000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>403300000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>364588000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>535389000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>547730000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>347599000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>324623000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>476513000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>477034000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>324566000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>311701000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>474558000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>472920000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>268783000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>273660000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>384092000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>399299000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>261256000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>250560000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>351591000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>370166000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>217094000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>229981000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>339882000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>342025000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>225495000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>196358000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>304349000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>316488000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>206649000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>194463000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>280739000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>289114000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>200747000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>207838000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>282621000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>298039000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>305413000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>194931000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>231931000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>226983000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>145478000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>159942000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>225903000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>282253000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>202756000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>286282000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>272329000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>267448000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>150091000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>151382000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>233305000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>263288000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>163620000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>169060000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>218144000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>211008000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>135300000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>159748000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>218378000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>204029000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>139504000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>126698000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>179309000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>200605000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>134544000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>138691000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>187497000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>204922000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>149726000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>129061000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>158553000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>169160000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>107996000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>99177000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>146228000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>150484000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>99905000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>97280000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>164674000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>131700000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>98100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>90429000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>140300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>123000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>79400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>66500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>98700000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>137500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>4100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>55500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>93900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>73200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>37100000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>25300000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>25300000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:120">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32733,448 +33131,452 @@
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:120">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B25">
+        <v>77219000.0</v>
+      </c>
+      <c r="C25">
+        <v>74350000.0</v>
+      </c>
+      <c r="D25">
         <v>73117000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>77079000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>74618000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>73107000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>71633000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>71880000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>68486000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>69399000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>66728000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>68801000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>69097000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>65989000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>64614000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>63177000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>65655000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>62070000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>61489000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>63223000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>64071000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>62663000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>62628000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>63185000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>64730000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>63812000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>57845000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>56576000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>55260000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>55238000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>51043000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>50330000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>54104000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>51404000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>48624000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>48921000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>50029000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>49626000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>40581000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>40775000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>41472000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>40541000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>38700000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>37536000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>38242000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>37376000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>35969000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>34653000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>35588000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>36204000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>34156000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>33861000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>33730000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>33418000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>31679000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>32336000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>33265000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>33050000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>28930000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>29012000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>30937000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>30276000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>27732000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>27870000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>27812000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>27772000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>27184000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>27115000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>27582000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>27438000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>25078000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>23940000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>25471000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>23622000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>20761000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>20807000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>23513000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>21759000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>21585000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>22802000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>22942000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>21431000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>18923000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>20581000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>25039000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>23273000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>21076000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>21037000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>22406000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>22568000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>23586000.0</v>
       </c>
-      <c r="CM25"/>
-      <c r="CN25">
+      <c r="CO25"/>
+      <c r="CP25">
         <v>20785000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>19885000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>17985000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>20418000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>16567000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>16066000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>15362000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>17712000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>15940000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>16183000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>15643000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>15507000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>16028000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>15000000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>14900000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>15056000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>13500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>12900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11800000.0</v>
       </c>
       <c r="DH25">
         <v>11800000.0</v>
       </c>
       <c r="DI25">
+        <v>11800000.0</v>
+      </c>
+      <c r="DJ25">
+        <v>11800000.0</v>
+      </c>
+      <c r="DK25">
         <v>13500000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>9600000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>9600000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>9800000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>9800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="DP25">
         <v>4500000.0</v>
       </c>
+      <c r="DQ25">
+        <v>4500000.0</v>
+      </c>
+      <c r="DR25">
+        <v>4500000.0</v>
+      </c>
     </row>
-    <row r="26" spans="1:120">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...4 lines deleted...]
-      </c>
+      <c r="AC26"/>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -33347,117 +33749,123 @@
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
-      <c r="CY26"/>
-      <c r="CZ26"/>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:120">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>49800000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1300000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>2100000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27">
+      <c r="L27"/>
+      <c r="M27">
         <v>47200000.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27">
         <v>47700000.0</v>
       </c>
-      <c r="P27"/>
-      <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27">
         <v>38600000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27"/>
       <c r="V27"/>
-      <c r="W27">
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27">
         <v>41600000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27">
         <v>44600000.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
@@ -33495,260 +33903,262 @@
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
-      <c r="DG27">
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27">
         <v>11800000.0</v>
       </c>
-      <c r="DH27"/>
-      <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
-      <c r="DN27">
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27">
         <v>4600000.0</v>
       </c>
-      <c r="DO27">
+      <c r="DQ27">
         <v>4400000.0</v>
       </c>
-      <c r="DP27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:120">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B28">
+        <v>102559000.0</v>
+      </c>
+      <c r="C28">
+        <v>121618000.0</v>
+      </c>
+      <c r="D28">
         <v>110424000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>106306000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>106011000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>114540000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>106857000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>95074000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>94214000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>112714000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>108025000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>85190000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>88860000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>116616000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>98799000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>87234000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>91764000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>91261000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>77234000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>86549000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>73294000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>78121000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>59029000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>51520000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>60818000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>91302000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>75055000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>64461000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>68213000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>77362000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>64379000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>57026000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>66181000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>70736000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>57863000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>50997000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>63836000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>71218000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>50748000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>46739000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>57073000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>59440000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>46568000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>38538000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>45783000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>52399000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>39533000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>31659000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>41618000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>45892000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>36538000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>32872000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>39134000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>42049000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>34328000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>161787000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>247383000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>255145000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>171703000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>178614000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>241446000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>260407000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>271034000.0</v>
       </c>
-      <c r="BK28">
-[...4 lines deleted...]
-      </c>
       <c r="BM28">
         <v>0.0</v>
       </c>
       <c r="BN28">
         <v>0.0</v>
       </c>
       <c r="BO28">
         <v>0.0</v>
       </c>
       <c r="BP28">
         <v>0.0</v>
       </c>
       <c r="BQ28">
         <v>0.0</v>
       </c>
       <c r="BR28">
         <v>0.0</v>
       </c>
       <c r="BS28">
         <v>0.0</v>
       </c>
       <c r="BT28">
         <v>0.0</v>
       </c>
       <c r="BU28">
@@ -33819,187 +34229,197 @@
       </c>
       <c r="CQ28">
         <v>0.0</v>
       </c>
       <c r="CR28">
         <v>0.0</v>
       </c>
       <c r="CS28">
         <v>0.0</v>
       </c>
       <c r="CT28">
         <v>0.0</v>
       </c>
       <c r="CU28">
         <v>0.0</v>
       </c>
       <c r="CV28">
         <v>0.0</v>
       </c>
       <c r="CW28">
         <v>0.0</v>
       </c>
       <c r="CX28">
         <v>0.0</v>
       </c>
-      <c r="CY28"/>
-      <c r="CZ28"/>
+      <c r="CY28">
+        <v>0.0</v>
+      </c>
+      <c r="CZ28">
+        <v>0.0</v>
+      </c>
       <c r="DA28"/>
       <c r="DB28"/>
-      <c r="DC28">
+      <c r="DC28"/>
+      <c r="DD28"/>
+      <c r="DE28">
         <v>1650000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>1700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>1300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DH28">
         <v>1500000.0</v>
       </c>
       <c r="DI28">
+        <v>1200000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>1500000.0</v>
+      </c>
+      <c r="DK28">
         <v>1700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>3200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>1200000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>1200000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>10000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>1000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>1000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:120">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B29">
+        <v>105631000.0</v>
+      </c>
+      <c r="C29">
+        <v>72287000.0</v>
+      </c>
+      <c r="D29">
         <v>-60615000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-54703000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>131042000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>86331000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-58249000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-52790000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>129280000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>87486000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-65160000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-56901000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>124289000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>79032000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-58006000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-21583000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>118211000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>52049000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-59853000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-65914000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>76897000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>27221000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-37478000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-39812000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>26440000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>67313000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-46563000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-45442000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>93346000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>63973000.0</v>
       </c>
-      <c r="AD29"/>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -34045,1132 +34465,1152 @@
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
     </row>
-    <row r="30" spans="1:120">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B30">
+        <v>104034000.0</v>
+      </c>
+      <c r="C30">
+        <v>422741000.0</v>
+      </c>
+      <c r="D30">
         <v>177923000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>184783000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>170364000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>187454000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>165503000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>178215000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>199771000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>186271000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>173568000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>157209000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>210038000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>184728000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>164055000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>121157000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>160081000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>161833000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>131825000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>156448000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>145577000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>143976000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>123028000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>117345000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>146300000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>157423000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>131562000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>123794000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>124745000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>132203000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>117241000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>110451000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>121061000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>121087000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>105920000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>288345000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>130289000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>123375000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>85713000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>43759000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>41617000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>41115000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>39320000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>39641000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>38162000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>37402000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>15774000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>36422000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>34954000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>37248000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>34585000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>27651000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>33954000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>33949000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>31681000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>32677000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>33356000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>33969000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>29044000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>29224000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>33533000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>30676000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>27640000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>28402000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>27794000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>27760000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>21210000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>27371000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>27788000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>27860000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>25258000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>25107000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>25447000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>23069000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>20995000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>21590000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>23921000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>22269000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>21666000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>23835000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>26828000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>21065000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>19299000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>21567000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>26650000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>23896000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>21934000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>27844000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>22417000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>29313000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>19463000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>29210000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>22878000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>21141000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>17985000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-47995000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>16566000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>16066000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>15362000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>17712000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>15938000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>16183000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>15643000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>15507000.0</v>
       </c>
-      <c r="CZ30"/>
-      <c r="DA30">
+      <c r="DB30"/>
+      <c r="DC30">
         <v>15000000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>14900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>16706000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>15100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>14200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>13300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>13000000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>13000000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>11500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>4100000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>12900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>11000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>5800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>14600000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>5400000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>5400000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:120">
+    <row r="31" spans="1:122">
       <c r="A31" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B31">
+        <v>-48274000.0</v>
+      </c>
+      <c r="C31">
+        <v>-304481000.0</v>
+      </c>
+      <c r="D31">
         <v>-47250000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-44007000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-35795000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-39987000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-38417000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-35952000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-35969000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-33261000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-41152000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-31422000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-33071000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-28882000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-38205000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-33120000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-35585000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-39161000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-36701000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-40412000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-33518000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-31365000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-30538000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-27731000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-31961000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-26402000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-20862000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-17161000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-20722000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-19885000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-19536000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-18029000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-23807000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-5274000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-21615000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>6127000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-22582000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-7743000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-6609000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-9956000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-10039000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-10810000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-9555000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-20626000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-13745000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-13545000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-13269000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-26017000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-15619000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-16155000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-15400000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-13561000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-7940000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-8336000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-7887000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-8313000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>-8125000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>-8054000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>-7747000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>-9129000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>-14610000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>-8295000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>-6918000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>-4718000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>-2694000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>-3749000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>-4351000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>-3812000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>-6451000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>-5798000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>-3938000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>-2113000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>-9905000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>-9500000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>11526000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>-1397000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>-7483000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>-10822000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>-1523000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-6215000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-11217000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>-6499000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>-6396000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>-19520000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>-13484000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>-8174000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>-9527000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>-7242000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>-13119000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-54149000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>-12917000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>-6423000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>-14453000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>-14265000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>-6847000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>-3672000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>-12246000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>-12616000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>-3483000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>8011000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-9690000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>-11328000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-6729000.0</v>
       </c>
-      <c r="CY31">
+      <c r="DA31">
         <v>-6040000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DB31">
         <v>-8994000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DC31">
         <v>-11977000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DD31">
         <v>-7000000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DE31">
         <v>-2077000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DF31">
         <v>-7042000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DG31">
         <v>-8600000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DH31">
         <v>-4200000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DI31">
         <v>4800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-5700000.0</v>
       </c>
       <c r="DJ31">
         <v>-4100000.0</v>
       </c>
       <c r="DK31">
+        <v>-5700000.0</v>
+      </c>
+      <c r="DL31">
+        <v>-4100000.0</v>
+      </c>
+      <c r="DM31">
         <v>-4000000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DN31">
         <v>-7600000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DO31">
         <v>-3100000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DP31">
         <v>1200000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DQ31">
         <v>3100000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DR31">
         <v>-3900000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:120">
+    <row r="32" spans="1:122">
       <c r="A32" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B32">
+        <v>1205175000.0</v>
+      </c>
+      <c r="C32">
+        <v>1083890000.0</v>
+      </c>
+      <c r="D32">
         <v>271029000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>271289000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1295558000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1137225000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>260275000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>265386000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1283282000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1077958000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>258565000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>269768000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1238431000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1101718000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>279447000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>267136000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1176665000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>906535000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>175576000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>204202000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>889078000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>684644000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>131786000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>77209000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>694087000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>924638000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>267770000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>244006000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>957987000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>849578000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>220004000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>211637000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>844491000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>734575000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>220850000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>209124000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>794631000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>725198000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>178265000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>179884000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>647472000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>599363000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>174567000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>162082000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>579343000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>530237000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>128262000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>135488000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>543047000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>452720000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>123391000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>112305000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>469691000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>422451000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>116350000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>113544000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>421145000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>373332000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>116373000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>130010000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>422116000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>395100000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>241157000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>137090000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>350254000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>300524000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>80764000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>101928000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>333483000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>388796000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>152781000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>270460000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>423790000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>360020000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>97887000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>96514000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>369489000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>361038000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>113494000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>124026000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>341389000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>288016000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>85420000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>120026000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>327451000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>264628000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>97883000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>83108000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>288475000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>247236000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>104148000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>80661000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>268872000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>248189000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>113853000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>76869000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>246661000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>217832000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>73018000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>57836000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>226473000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>189397000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>70427000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>74564000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>249789000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>162877000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>65800000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DE32">
         <v>64900000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DF32">
         <v>202242000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DG32">
         <v>160000000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DH32">
         <v>48600000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DI32">
         <v>44700000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DJ32">
         <v>174000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DK32">
         <v>187500000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DL32">
         <v>4100000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DM32">
         <v>37900000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DN32">
         <v>175300000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DO32">
         <v>84900000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DP32">
         <v>21000000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DQ32">
         <v>16900000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DR32">
         <v>16900000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -35259,51 +35699,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B2">
         <v>337063000.0</v>
       </c>
       <c r="C2">
         <v>573093000.0</v>
       </c>
       <c r="D2">
         <v>1126107000.0</v>
       </c>
       <c r="E2">
         <v>1258574000.0</v>
       </c>
       <c r="F2">
         <v>402086000.0</v>
       </c>
       <c r="G2">
         <v>118389000.0</v>
       </c>
       <c r="H2">
         <v>185040000.0</v>
       </c>
       <c r="I2">
         <v>117389000.0</v>
       </c>
@@ -35354,51 +35794,51 @@
       </c>
       <c r="Y2">
         <v>8685000.0</v>
       </c>
       <c r="Z2">
         <v>8821000.0</v>
       </c>
       <c r="AA2">
         <v>18302000.0</v>
       </c>
       <c r="AB2">
         <v>13366000.0</v>
       </c>
       <c r="AC2">
         <v>12100000.0</v>
       </c>
       <c r="AD2">
         <v>47500000.0</v>
       </c>
       <c r="AE2">
         <v>47500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B3">
         <v>235191000</v>
       </c>
       <c r="C3">
         <v>211197000</v>
       </c>
       <c r="D3">
         <v>314912000</v>
       </c>
       <c r="E3">
         <v>192817000</v>
       </c>
       <c r="F3">
         <v>115097000</v>
       </c>
       <c r="G3">
         <v>172334000</v>
       </c>
       <c r="H3">
         <v>192035000</v>
       </c>
       <c r="I3">
         <v>140611000</v>
       </c>
@@ -35449,51 +35889,51 @@
       </c>
       <c r="Y3">
         <v>76234000</v>
       </c>
       <c r="Z3">
         <v>57814000</v>
       </c>
       <c r="AA3">
         <v>77656000</v>
       </c>
       <c r="AB3">
         <v>65168000</v>
       </c>
       <c r="AC3">
         <v>107900000</v>
       </c>
       <c r="AD3">
         <v>13900000</v>
       </c>
       <c r="AE3">
         <v>54500000</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-130554000.0</v>
       </c>
       <c r="F4"/>
       <c r="G4">
         <v>278444000.0</v>
       </c>
       <c r="H4">
         <v>-61361000.0</v>
       </c>
       <c r="I4">
         <v>60756000.0</v>
       </c>
       <c r="J4">
         <v>49492000.0</v>
       </c>
       <c r="K4">
         <v>32438000.0</v>
       </c>
       <c r="L4">
         <v>-8947000.0</v>
@@ -35506,51 +35946,51 @@
       </c>
       <c r="O4">
         <v>-24090000.0</v>
       </c>
       <c r="P4">
         <v>55398000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-9822000.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>8291000.0</v>
       </c>
       <c r="H5">
         <v>8163000.0</v>
       </c>
       <c r="I5">
         <v>7574000.0</v>
       </c>
       <c r="J5">
         <v>857000.0</v>
       </c>
       <c r="K5">
         <v>8559000.0</v>
       </c>
       <c r="L5">
         <v>-30239000.0</v>
@@ -35563,51 +36003,51 @@
       </c>
       <c r="O5">
         <v>7584000.0</v>
       </c>
       <c r="P5">
         <v>-59294000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B6">
         <v>119356000.0</v>
       </c>
       <c r="C6">
         <v>-236030000.0</v>
       </c>
       <c r="D6">
         <v>-553014000.0</v>
       </c>
       <c r="E6">
         <v>-132467000.0</v>
       </c>
       <c r="F6">
         <v>856488000.0</v>
       </c>
       <c r="G6">
         <v>283697000.0</v>
       </c>
       <c r="H6">
         <v>-66651000.0</v>
       </c>
       <c r="I6">
         <v>60756000.0</v>
       </c>
@@ -35658,51 +36098,51 @@
       </c>
       <c r="Y6">
         <v>4425000.0</v>
       </c>
       <c r="Z6">
         <v>-136000.0</v>
       </c>
       <c r="AA6">
         <v>-9481000.0</v>
       </c>
       <c r="AB6">
         <v>4936000.0</v>
       </c>
       <c r="AC6">
         <v>1200000.0</v>
       </c>
       <c r="AD6">
         <v>-34800000.0</v>
       </c>
       <c r="AE6">
         <v>-34800000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B7">
         <v>-25985000.0</v>
       </c>
       <c r="C7">
         <v>-24732000.0</v>
       </c>
       <c r="D7">
         <v>-17734000.0</v>
       </c>
       <c r="E7">
         <v>94478000.0</v>
       </c>
       <c r="F7">
         <v>127405000.0</v>
       </c>
       <c r="G7">
         <v>-23347000.0</v>
       </c>
       <c r="H7">
         <v>50828000.0</v>
       </c>
       <c r="I7">
         <v>-29574000.0</v>
       </c>
@@ -35753,51 +36193,51 @@
       </c>
       <c r="Y7">
         <v>24340000.0</v>
       </c>
       <c r="Z7">
         <v>17909000.0</v>
       </c>
       <c r="AA7">
         <v>1262000.0</v>
       </c>
       <c r="AB7">
         <v>5740000.0</v>
       </c>
       <c r="AC7">
         <v>-10600000.0</v>
       </c>
       <c r="AD7">
         <v>-53200000.0</v>
       </c>
       <c r="AE7">
         <v>4700000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-39010000.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>167347000.0</v>
       </c>
       <c r="H8">
         <v>-35406000.0</v>
       </c>
       <c r="I8">
         <v>-44261000.0</v>
       </c>
       <c r="J8">
         <v>-36291000.0</v>
       </c>
       <c r="K8">
         <v>-32991000.0</v>
       </c>
       <c r="L8">
         <v>-15350000.0</v>
@@ -35810,51 +36250,51 @@
       </c>
       <c r="O8">
         <v>-2577000.0</v>
       </c>
       <c r="P8">
         <v>-1638000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B9">
         <v>-6708000.0</v>
       </c>
       <c r="C9">
         <v>12887000.0</v>
       </c>
       <c r="D9">
         <v>4248000.0</v>
       </c>
       <c r="E9">
         <v>-39010000.0</v>
       </c>
       <c r="F9">
         <v>-237188000.0</v>
       </c>
       <c r="G9">
         <v>167347000.0</v>
       </c>
       <c r="H9">
         <v>-35406000.0</v>
       </c>
       <c r="I9">
         <v>-44261000.0</v>
       </c>
@@ -35901,51 +36341,51 @@
       <c r="X9">
         <v>-83000.0</v>
       </c>
       <c r="Y9">
         <v>-4594000.0</v>
       </c>
       <c r="Z9">
         <v>13675000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9">
         <v>-5728000.0</v>
       </c>
       <c r="AC9">
         <v>-4600000.0</v>
       </c>
       <c r="AD9">
         <v>-600000.0</v>
       </c>
       <c r="AE9">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B10">
         <v>1203000.0</v>
       </c>
       <c r="C10">
         <v>13190000.0</v>
       </c>
       <c r="D10">
         <v>-23418000.0</v>
       </c>
       <c r="E10">
         <v>-28048000.0</v>
       </c>
       <c r="F10">
         <v>22781000.0</v>
       </c>
       <c r="G10">
         <v>-1924000.0</v>
       </c>
       <c r="H10">
         <v>-7274000.0</v>
       </c>
       <c r="I10">
         <v>-963000.0</v>
       </c>
@@ -35996,51 +36436,51 @@
       </c>
       <c r="Y10">
         <v>-2711000.0</v>
       </c>
       <c r="Z10">
         <v>-2799000.0</v>
       </c>
       <c r="AA10">
         <v>-1287000.0</v>
       </c>
       <c r="AB10">
         <v>-6554000.0</v>
       </c>
       <c r="AC10">
         <v>-800000.0</v>
       </c>
       <c r="AD10">
         <v>-400000.0</v>
       </c>
       <c r="AE10">
         <v>-400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>52759000.0</v>
       </c>
       <c r="E11">
         <v>188400000.0</v>
       </c>
       <c r="F11">
         <v>318389000.0</v>
       </c>
       <c r="G11">
         <v>-185348000.0</v>
       </c>
       <c r="H11">
         <v>97697000.0</v>
       </c>
       <c r="I11">
         <v>82339000.0</v>
       </c>
       <c r="J11">
         <v>3899000.0</v>
       </c>
       <c r="K11">
@@ -36073,51 +36513,51 @@
         <v>26213000.0</v>
       </c>
       <c r="V11">
         <v>26443000.0</v>
       </c>
       <c r="W11">
         <v>36514000.0</v>
       </c>
       <c r="X11">
         <v>4578000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>16955000.0</v>
       </c>
       <c r="AA11">
         <v>16057000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12">
         <v>120648000.0</v>
       </c>
       <c r="E12">
         <v>-21749000.0</v>
       </c>
       <c r="F12">
         <v>17410000.0</v>
       </c>
       <c r="G12">
         <v>42184000.0</v>
       </c>
       <c r="H12">
         <v>23689000.0</v>
       </c>
       <c r="I12">
         <v>-104479000.0</v>
       </c>
       <c r="J12">
         <v>53801000.0</v>
       </c>
       <c r="K12">
@@ -36138,51 +36578,51 @@
       <c r="P12">
         <v>204383000.0</v>
       </c>
       <c r="Q12">
         <v>26625000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12">
         <v>1012000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>-19053000.0</v>
       </c>
       <c r="E13">
         <v>-26864000.0</v>
       </c>
       <c r="F13">
         <v>-6523000.0</v>
       </c>
       <c r="G13">
         <v>4814000.0</v>
       </c>
       <c r="H13">
         <v>8743000.0</v>
       </c>
       <c r="I13">
         <v>1249000.0</v>
       </c>
       <c r="J13">
         <v>5417000.0</v>
       </c>
       <c r="K13">
@@ -36193,51 +36633,51 @@
       </c>
       <c r="M13">
         <v>1307000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B14">
         <v>296437000.0</v>
       </c>
       <c r="C14">
         <v>276493000.0</v>
       </c>
       <c r="D14">
         <v>268501000.0</v>
       </c>
       <c r="E14">
         <v>252391000.0</v>
       </c>
       <c r="F14">
         <v>252585000.0</v>
       </c>
       <c r="G14">
         <v>249572000.0</v>
       </c>
       <c r="H14">
         <v>218117000.0</v>
       </c>
       <c r="I14">
         <v>204462000.0</v>
       </c>
@@ -36288,51 +36728,51 @@
       </c>
       <c r="Y14">
         <v>68413000.0</v>
       </c>
       <c r="Z14">
         <v>65478000.0</v>
       </c>
       <c r="AA14">
         <v>61435000.0</v>
       </c>
       <c r="AB14">
         <v>53256000.0</v>
       </c>
       <c r="AC14">
         <v>34000000.0</v>
       </c>
       <c r="AD14">
         <v>18100000.0</v>
       </c>
       <c r="AE14">
         <v>18100000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B15">
         <v>328168000.0</v>
       </c>
       <c r="C15">
         <v>323684000.0</v>
       </c>
       <c r="D15">
         <v>314350000.0</v>
       </c>
       <c r="E15">
         <v>225786000.0</v>
       </c>
       <c r="F15">
         <v>78180000.0</v>
       </c>
       <c r="G15">
         <v>212732000.0</v>
       </c>
       <c r="H15">
         <v>260567000.0</v>
       </c>
       <c r="I15">
         <v>204161000.0</v>
       </c>
@@ -36355,51 +36795,51 @@
         <v>24249000.0</v>
       </c>
       <c r="P15">
         <v>5411000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15">
         <v>926000.0</v>
       </c>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B16">
         <v>456419000.0</v>
       </c>
       <c r="C16">
         <v>337063000.0</v>
       </c>
       <c r="D16">
         <v>573093000.0</v>
       </c>
       <c r="E16">
         <v>1126107000.0</v>
       </c>
       <c r="F16">
         <v>1258574000.0</v>
       </c>
       <c r="G16">
         <v>402086000.0</v>
       </c>
       <c r="H16">
         <v>118389000.0</v>
       </c>
       <c r="I16">
         <v>178145000.0</v>
       </c>
@@ -36450,100 +36890,100 @@
       </c>
       <c r="Y16">
         <v>13110000.0</v>
       </c>
       <c r="Z16">
         <v>8685000.0</v>
       </c>
       <c r="AA16">
         <v>8821000.0</v>
       </c>
       <c r="AB16">
         <v>18302000.0</v>
       </c>
       <c r="AC16">
         <v>13300000.0</v>
       </c>
       <c r="AD16">
         <v>12700000.0</v>
       </c>
       <c r="AE16">
         <v>12700000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-5575000.0</v>
       </c>
       <c r="J17">
         <v>3522000.0</v>
       </c>
       <c r="K17">
         <v>909000.0</v>
       </c>
       <c r="L17">
         <v>-790000.0</v>
       </c>
       <c r="M17">
         <v>42000.0</v>
       </c>
       <c r="N17">
         <v>156000.0</v>
       </c>
       <c r="O17">
         <v>-33000.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B18">
         <v>319679000.0</v>
       </c>
       <c r="C18">
         <v>375577000.0</v>
       </c>
       <c r="D18">
         <v>324651000.0</v>
       </c>
       <c r="E18">
         <v>517682000.0</v>
       </c>
       <c r="F18">
         <v>410153000.0</v>
       </c>
       <c r="G18">
         <v>222616000.0</v>
       </c>
       <c r="H18">
         <v>442196000.0</v>
       </c>
       <c r="I18">
         <v>411014000.0</v>
       </c>
@@ -36594,51 +37034,51 @@
       </c>
       <c r="Y18">
         <v>55440000.0</v>
       </c>
       <c r="Z18">
         <v>49933000.0</v>
       </c>
       <c r="AA18">
         <v>33968000.0</v>
       </c>
       <c r="AB18">
         <v>37442000.0</v>
       </c>
       <c r="AC18">
         <v>-4500000.0</v>
       </c>
       <c r="AD18">
         <v>52500000.0</v>
       </c>
       <c r="AE18">
         <v>11900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B19">
         <v>-204497000.0</v>
       </c>
       <c r="C19">
         <v>-241069000.0</v>
       </c>
       <c r="D19">
         <v>-273167000.0</v>
       </c>
       <c r="E19">
         <v>-347917000.0</v>
       </c>
       <c r="F19">
         <v>-103329000.0</v>
       </c>
       <c r="G19">
         <v>-492739000.0</v>
       </c>
       <c r="H19">
         <v>-596034000.0</v>
       </c>
       <c r="I19">
         <v>-134579000.0</v>
       </c>
@@ -36653,86 +37093,86 @@
       </c>
       <c r="M19">
         <v>-307051000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B21">
         <v>402781000.0</v>
       </c>
       <c r="C21">
         <v>-55859000.0</v>
       </c>
       <c r="D21">
         <v>-73889000.0</v>
       </c>
       <c r="E21">
         <v>-146633000.0</v>
       </c>
       <c r="F21">
         <v>494618000.0</v>
       </c>
       <c r="G21">
         <v>1492625000.0</v>
       </c>
       <c r="H21">
         <v>543625000.0</v>
       </c>
       <c r="I21">
         <v>225000000.0</v>
       </c>
@@ -36753,51 +37193,51 @@
       </c>
       <c r="O21">
         <v>-1052000.0</v>
       </c>
       <c r="P21">
         <v>-37861000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B22">
         <v>297976000.0</v>
       </c>
       <c r="C22">
         <v>246279000.0</v>
       </c>
       <c r="D22">
         <v>285103000.0</v>
       </c>
       <c r="E22">
         <v>368337000.0</v>
       </c>
       <c r="F22">
         <v>124457000.0</v>
       </c>
       <c r="G22">
         <v>109055000.0</v>
       </c>
       <c r="H22">
         <v>323493000.0</v>
       </c>
       <c r="I22">
         <v>401230000.0</v>
       </c>
@@ -36848,51 +37288,51 @@
       </c>
       <c r="Y22">
         <v>7565000.0</v>
       </c>
       <c r="Z22">
         <v>13631000.0</v>
       </c>
       <c r="AA22">
         <v>15338000.0</v>
       </c>
       <c r="AB22">
         <v>12791000.0</v>
       </c>
       <c r="AC22">
         <v>19700000.0</v>
       </c>
       <c r="AD22">
         <v>4700000.0</v>
       </c>
       <c r="AE22">
         <v>4700000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B23">
         <v>-39224000.0</v>
       </c>
       <c r="C23">
         <v>-45245000.0</v>
       </c>
       <c r="D23">
         <v>-27469000.0</v>
       </c>
       <c r="E23">
         <v>-45711000.0</v>
       </c>
       <c r="F23">
         <v>-20866000.0</v>
       </c>
       <c r="G23">
         <v>-50965000.0</v>
       </c>
       <c r="H23">
         <v>-43449000.0</v>
       </c>
       <c r="I23">
         <v>-117826000.0</v>
       </c>
@@ -36943,51 +37383,51 @@
       </c>
       <c r="Y23">
         <v>-9027000.0</v>
       </c>
       <c r="Z23">
         <v>220000.0</v>
       </c>
       <c r="AA23">
         <v>-619000.0</v>
       </c>
       <c r="AB23">
         <v>-8099000.0</v>
       </c>
       <c r="AC23">
         <v>151000000.0</v>
       </c>
       <c r="AD23">
         <v>-42175000.0</v>
       </c>
       <c r="AE23">
         <v>-42175000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B24">
         <v>30694000.0</v>
       </c>
       <c r="C24">
         <v>6837000.0</v>
       </c>
       <c r="D24">
         <v>41745000.0</v>
       </c>
       <c r="E24">
         <v>-155100000.0</v>
       </c>
       <c r="F24">
         <v>11768000.0</v>
       </c>
       <c r="G24">
         <v>-320405000.0</v>
       </c>
       <c r="H24">
         <v>15045000.0</v>
       </c>
       <c r="I24">
         <v>7388000.0</v>
       </c>
@@ -37036,51 +37476,51 @@
       <c r="X24">
         <v>-24385000.0</v>
       </c>
       <c r="Y24">
         <v>-63889000.0</v>
       </c>
       <c r="Z24">
         <v>-30140000.0</v>
       </c>
       <c r="AA24">
         <v>-38347000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24">
         <v>-146400000.0</v>
       </c>
       <c r="AD24">
         <v>-40800000.0</v>
       </c>
       <c r="AE24">
         <v>-40800000.0</v>
       </c>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B25">
         <v>-26568000.0</v>
       </c>
       <c r="C25">
         <v>49836000.0</v>
       </c>
       <c r="D25">
         <v>54219000.0</v>
       </c>
       <c r="E25">
         <v>-20202000.0</v>
       </c>
       <c r="F25">
         <v>12544000.0</v>
       </c>
       <c r="G25">
         <v>21214000.0</v>
       </c>
       <c r="H25">
         <v>-482000.0</v>
       </c>
       <c r="I25">
         <v>2237000.0</v>
       </c>
@@ -37131,51 +37571,51 @@
       </c>
       <c r="Y25">
         <v>32668000.0</v>
       </c>
       <c r="Z25">
         <v>4578000.0</v>
       </c>
       <c r="AA25">
         <v>25700000.0</v>
       </c>
       <c r="AB25">
         <v>22462000.0</v>
       </c>
       <c r="AC25">
         <v>100000.0</v>
       </c>
       <c r="AD25">
         <v>94300000.0</v>
       </c>
       <c r="AE25">
         <v>33800000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B26">
         <v>-270000000.0</v>
       </c>
       <c r="C26">
         <v>-150000000.0</v>
       </c>
       <c r="D26">
         <v>-500000000.0</v>
       </c>
       <c r="E26">
         <v>-75006000.0</v>
       </c>
       <c r="F26">
         <v>-39090000.0</v>
       </c>
       <c r="G26">
         <v>-46422000.0</v>
       </c>
       <c r="H26">
         <v>-85000000.0</v>
       </c>
       <c r="I26">
         <v>-25800000.0</v>
       </c>
@@ -37212,51 +37652,51 @@
       <c r="T26">
         <v>-15007000.0</v>
       </c>
       <c r="U26">
         <v>-10839000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
         <v>-24494000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26">
         <v>8000000.0</v>
       </c>
       <c r="AD26">
         <v>8000000.0</v>
       </c>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B27">
         <v>33962000.0</v>
       </c>
       <c r="C27">
         <v>26803000.0</v>
       </c>
       <c r="D27">
         <v>25409000.0</v>
       </c>
       <c r="E27">
         <v>24885000.0</v>
       </c>
       <c r="F27">
         <v>24395000.0</v>
       </c>
       <c r="G27">
         <v>21021000.0</v>
       </c>
       <c r="H27">
         <v>19856000.0</v>
       </c>
       <c r="I27">
         <v>19040000.0</v>
       </c>
@@ -37303,51 +37743,51 @@
         <v>250000.0</v>
       </c>
       <c r="X27">
         <v>1345000.0</v>
       </c>
       <c r="Y27">
         <v>1403000.0</v>
       </c>
       <c r="Z27">
         <v>361000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27">
         <v>358000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27">
         <v>52800000.0</v>
       </c>
       <c r="AE27">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B28">
         <v>-242647000.0</v>
       </c>
       <c r="C28">
         <v>-574788000.0</v>
       </c>
       <c r="D28">
         <v>-915708000.0</v>
       </c>
       <c r="E28">
         <v>-493136000.0</v>
       </c>
       <c r="F28">
         <v>434662000.0</v>
       </c>
       <c r="G28">
         <v>376233000.0</v>
       </c>
       <c r="H28">
         <v>-99558000.0</v>
       </c>
       <c r="I28">
         <v>-350715000.0</v>
       </c>
@@ -37398,51 +37838,51 @@
       </c>
       <c r="Y28">
         <v>177644000.0</v>
       </c>
       <c r="Z28">
         <v>-455000.0</v>
       </c>
       <c r="AA28">
         <v>-5102000.0</v>
       </c>
       <c r="AB28">
         <v>106750000.0</v>
       </c>
       <c r="AC28">
         <v>151000000.0</v>
       </c>
       <c r="AD28">
         <v>-46500000.0</v>
       </c>
       <c r="AE28">
         <v>-46500000.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B29">
         <v>554870000.0</v>
       </c>
       <c r="C29">
         <v>586774000.0</v>
       </c>
       <c r="D29">
         <v>639563000.0</v>
       </c>
       <c r="E29">
         <v>710499000.0</v>
       </c>
       <c r="F29">
         <v>525250000.0</v>
       </c>
       <c r="G29">
         <v>394950000.0</v>
       </c>
       <c r="H29">
         <v>634231000.0</v>
       </c>
       <c r="I29">
         <v>551625000.0</v>
       </c>
@@ -37493,51 +37933,51 @@
       </c>
       <c r="Y29">
         <v>131674000.0</v>
       </c>
       <c r="Z29">
         <v>107747000.0</v>
       </c>
       <c r="AA29">
         <v>111624000.0</v>
       </c>
       <c r="AB29">
         <v>102610000.0</v>
       </c>
       <c r="AC29">
         <v>103400000.0</v>
       </c>
       <c r="AD29">
         <v>66400000.0</v>
       </c>
       <c r="AE29">
         <v>66400000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B30">
         <v>-204497000.0</v>
       </c>
       <c r="C30">
         <v>-241069000.0</v>
       </c>
       <c r="D30">
         <v>-273167000.0</v>
       </c>
       <c r="E30">
         <v>-347917000.0</v>
       </c>
       <c r="F30">
         <v>-103329000.0</v>
       </c>
       <c r="G30">
         <v>-492739000.0</v>
       </c>
       <c r="H30">
         <v>-596034000.0</v>
       </c>
       <c r="I30">
         <v>-134579000.0</v>
       </c>
@@ -37603,1313 +38043,1331 @@
       <c r="AE30">
         <v>-54700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DP30"/>
+  <dimension ref="A1:DR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:120">
+    <row r="1" spans="1:122">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>92</v>
       </c>
       <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
+        <v>94</v>
+      </c>
+      <c r="E1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="F1" t="s">
         <v>95</v>
       </c>
       <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
+        <v>97</v>
+      </c>
+      <c r="I1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="J1" t="s">
         <v>98</v>
       </c>
       <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
+        <v>100</v>
+      </c>
+      <c r="M1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="N1" t="s">
         <v>101</v>
       </c>
       <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Q1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="R1" t="s">
         <v>104</v>
       </c>
       <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
+        <v>106</v>
+      </c>
+      <c r="U1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="V1" t="s">
         <v>107</v>
       </c>
       <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
+        <v>109</v>
+      </c>
+      <c r="Y1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Z1" t="s">
         <v>110</v>
       </c>
       <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AC1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AD1" t="s">
         <v>113</v>
       </c>
       <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AG1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AH1" t="s">
         <v>116</v>
       </c>
       <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AK1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AL1" t="s">
         <v>119</v>
       </c>
       <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AO1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AP1" t="s">
         <v>122</v>
       </c>
       <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AS1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AT1" t="s">
         <v>125</v>
       </c>
       <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AW1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AX1" t="s">
         <v>128</v>
       </c>
       <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BA1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BB1" t="s">
         <v>131</v>
       </c>
       <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BE1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BF1" t="s">
         <v>134</v>
       </c>
       <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BJ1" t="s">
         <v>137</v>
       </c>
       <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BN1" t="s">
         <v>140</v>
       </c>
       <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BR1" t="s">
         <v>143</v>
       </c>
       <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BV1" t="s">
         <v>146</v>
       </c>
       <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BZ1" t="s">
         <v>149</v>
       </c>
       <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CD1" t="s">
         <v>152</v>
       </c>
       <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CH1" t="s">
         <v>155</v>
       </c>
       <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CK1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CL1" t="s">
         <v>158</v>
       </c>
       <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CO1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CP1" t="s">
         <v>161</v>
       </c>
       <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CS1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CT1" t="s">
         <v>164</v>
       </c>
       <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CW1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CX1" t="s">
         <v>167</v>
       </c>
       <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>169</v>
+      </c>
+      <c r="DA1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DB1" t="s">
         <v>170</v>
       </c>
       <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DE1" t="s">
         <v>27</v>
-      </c>
-[...4 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DF1" t="s">
         <v>173</v>
       </c>
       <c r="DG1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DI1" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DJ1" t="s">
         <v>176</v>
       </c>
       <c r="DK1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DM1" t="s">
         <v>29</v>
-      </c>
-[...4 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DN1" t="s">
         <v>179</v>
       </c>
       <c r="DO1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DQ1" t="s">
         <v>30</v>
       </c>
-      <c r="DP1" t="s">
-        <v>180</v>
+      <c r="DR1" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:120">
+    <row r="2" spans="1:122">
       <c r="A2" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B2">
+        <v>340641000.0</v>
+      </c>
+      <c r="C2">
+        <v>600585000.0</v>
+      </c>
+      <c r="D2">
         <v>456419000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>480812000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>504555000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>418443000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>337063000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>716887000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>825492000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>740391000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>573093000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>918633000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1319355000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1201063000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1126107000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1421963000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1422662000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1482862000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1258574000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1356386000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1312004000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>472375000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>402086000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>493115000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>140448000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>150353000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>118389000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>68512000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>179323000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>153036000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>185040000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>181597000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>235460000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>140397000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>117389000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>195818000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>140909000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>106751000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>67897000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>68565000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>45368000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>39606000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>35459000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>125214000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>36578000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>29840000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>44406000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>307431000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>205276000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>114225000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>138604000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>237735000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>136579000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>43985000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>46053000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>147110000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>95642000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>44738000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>70143000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>168596000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>97251000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>19578000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>14745000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>51147000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>58008000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>13019000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>69298000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>170537000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>139172000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>102668000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>162345000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>304133000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>274433000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>166044000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>230819000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>316439000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>254866000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>117311000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>191794000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>240116000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>175541000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>58692000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>136580000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>41068000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>19117000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>31618000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>46328000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>94869000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>42569000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>18525000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>18940000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>20374000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>24690000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>25165000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>25965000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>53515000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>26230000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>21044000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>27994000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>21821000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>25644000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>20694000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>18668000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>29864000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>22600000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>19000000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>25300000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>3866000.0</v>
       </c>
-      <c r="DD2"/>
-      <c r="DE2">
+      <c r="DF2"/>
+      <c r="DG2">
         <v>19900000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>19500000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>11700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>28700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>15300000.0</v>
       </c>
-      <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DL2"/>
+      <c r="DM2">
         <v>42900000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>15100000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>12700000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DP2">
         <v>-100000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DQ2">
         <v>126793000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DR2">
         <v>126793000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:120">
+    <row r="3" spans="1:122">
       <c r="A3" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B3">
+        <v>35056000</v>
+      </c>
+      <c r="C3">
+        <v>74911000</v>
+      </c>
+      <c r="D3">
         <v>71673000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>55941000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>33221000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>75012000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>71017000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>56086000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>24820000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>76912000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>53379000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>53653000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>54705000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>82455000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>124099000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>30975000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>32988000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>78724000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>50130000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>29502000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>18257000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>37170000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>30168000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>26562000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>23984000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>69167000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>52621000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>45139000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>33365000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>65650000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>47881000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>34297000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>18947000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>49918000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>37449000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>32596000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>18400000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>47393000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>46043000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>20930000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>11070000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>52160000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>25077000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>38301000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>11563000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>46264000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>27756000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>10205000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>14329000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>47020000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>46751000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>29485000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>11541000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>18013000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>35907000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>24626000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>14813000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>42183000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>51003000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>22071000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>11682000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>24986000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>36901000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>20156000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>12556000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>15492000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>20753000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>19402000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>9529000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>34176000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>43384000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>38290000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>21425000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>38887000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>52290000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>37220000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>19954000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>33500000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>28558000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>63148000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>96937000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>22664000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>32448000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>11960000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>19452000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>19337000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>29226000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>14899000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>4357000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>22808000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>20896000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>30108000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>9857000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>42838000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>23535000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>25303000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>15454000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>14304000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>21173000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>15481000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>18501000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>7220000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>16612000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>24674000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>11582000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>15000000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>26400000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>0</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>43100000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>35500000</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>79800000</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>15700000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>35200000</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>45400000</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>68000000</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>15100000</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>12600000</v>
       </c>
-      <c r="DM3">
+      <c r="DO3">
         <v>12200000</v>
       </c>
-      <c r="DN3">
+      <c r="DP3">
         <v>5600000</v>
       </c>
-      <c r="DO3">
+      <c r="DQ3">
         <v>5100000</v>
       </c>
-      <c r="DP3">
+      <c r="DR3">
         <v>5100000</v>
       </c>
     </row>
-    <row r="4" spans="1:120">
+    <row r="4" spans="1:122">
       <c r="A4" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-395644000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>104259000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>93832000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-295320000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-338000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-59326000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>224430000.0</v>
       </c>
-      <c r="S4"/>
-      <c r="T4">
+      <c r="U4"/>
+      <c r="V4">
         <v>43811000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>836591000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>70035000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-93431000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>349768000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-8918000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>31025000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>50342000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-108549000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>24533000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-27687000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>-3452000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-53863000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>95063000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>23008000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-78429000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>54909000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>34158000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>38854000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-668000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>23197000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>5762000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>4147000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-89755000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>88636000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>6738000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>-14566000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-263025000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>102155000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>91051000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-24379000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-99131000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>101156000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>92594000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-2068000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-101057000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>51468000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>50904000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-25405000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>-98453000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>71345000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>77673000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BL4">
         <v>4833000.0</v>
       </c>
-      <c r="BK4"/>
-      <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
@@ -38922,218 +39380,220 @@
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
     </row>
-    <row r="5" spans="1:120">
+    <row r="5" spans="1:122">
       <c r="A5" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>59169000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>19065000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-38647000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-7813000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>9068000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>12595000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-23672000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="U5"/>
+      <c r="V5">
         <v>12436000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>6077000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-3598000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>11086000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-1839000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>11202000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-12158000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1651000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>9050000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>7781000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-10319000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-2304000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>26777000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>87000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-16986000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-1677000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>13823000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2889000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-8400000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>12893000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>8488000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-11402000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-1420000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-15322000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>298000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-5735000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-9480000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-4547000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>4871000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>6243000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-13791000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>2537000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-1488000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>3101000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-10888000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>5286000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>7784000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>567000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-6053000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>8984000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-16938000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-19545000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-31795000.0</v>
       </c>
-      <c r="BK5"/>
-      <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
@@ -39146,942 +39606,956 @@
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
+      <c r="DQ5"/>
+      <c r="DR5"/>
     </row>
-    <row r="6" spans="1:120">
+    <row r="6" spans="1:122">
       <c r="A6" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B6">
+        <v>46679000.0</v>
+      </c>
+      <c r="C6">
+        <v>-194748000.0</v>
+      </c>
+      <c r="D6">
         <v>144166000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-24393000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-23743000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>86112000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>81380000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-379824000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-108605000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>85101000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>167298000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-345540000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-400722000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>118292000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>74956000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-295856000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-699000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-60200000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>224288000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-97812000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>44382000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>839629000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>70289000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-91029000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>352667000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-9905000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>31964000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>49877000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-110811000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>26287000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-32004000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-3452000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-53863000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>95063000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>23008000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-78429000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>54909000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>34158000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>38854000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-668000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>23197000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>5762000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>4147000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-89755000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>88636000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>6738000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-14566000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-263025000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>102155000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>91051000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-24379000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-99131000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>101156000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>92594000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-2068000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-101057000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>51468000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>50904000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-25405000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-98453000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>71345000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>77673000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>4833000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>-36402000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-6861000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>44989000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>-56279000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-101239000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>31365000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>36504000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-59677000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>-141788000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>29700000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>108389000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-64775000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>-85620000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>61573000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>137555000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-74483000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>-48322000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>64575000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>116849000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-77888000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>95512000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>21951000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>-12501000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-14710000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-48541000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>52300000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>24044000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-415000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-12500000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>-4316000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-475000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-800000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-40405000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>27285000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>5186000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-6950000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>-13136000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>-3823000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>4950000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>2026000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-21043000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>7264000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>3600000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>-6300000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>14436000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>-7800000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>-2700000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>1000000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>8200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>-16300000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>13400000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>-6500000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>-36200000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>42900000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>2400000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>11700000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DQ6">
         <v>-7700000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DR6">
         <v>-7700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:120">
+    <row r="7" spans="1:122">
       <c r="A7" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B7">
+        <v>-370000000.0</v>
+      </c>
+      <c r="C7">
+        <v>-126257000.0</v>
+      </c>
+      <c r="D7">
         <v>497293000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>105290000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-489746000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-455043000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>455043000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>138296000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-503076000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-154917000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>494965000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>80551000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-460878000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-92390000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>454983000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>147294000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-408881000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-126991000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>483056000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>123189000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-333795000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>97943000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>240068000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>49002000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-347812000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-25385000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>300848000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>105318000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-305292000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-11752000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>262554000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>80598000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-248613000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-25809000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>164250000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>116637000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-218628000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-24509000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>109817000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>111031000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-153480000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-1558000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>122947000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>25676000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-155325000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>25865000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>111959000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>13638000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>-106652000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>7521000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>104047000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>28062000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-82722000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-6815000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>91083000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-984000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-78718000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-18573000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>89609000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>13020000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-128824000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-10789000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>27185000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-5005000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-103251000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-40462000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>1638000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-48246000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>-96935000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-59406000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>40997000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-18840000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>-140998000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-44256000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>6503000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>-313691000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>10030000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>141622000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>38054000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-77544000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>8955000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>80497000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>11247000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>-63862000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>9169000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>81481000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>28454000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-98608000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>3751000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>95494000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>50988000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>13644000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>24225000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>113403000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>20707000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>13202000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>-24669000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>16731000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>19076000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>-1061000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>-19331000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>23517000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>14784000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-10439000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>-31899000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>17700000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>25900000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>5140000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>-23700000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>-7400000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DH7">
         <v>31700000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DI7">
         <v>-11500000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DJ7">
         <v>-40400000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DK7">
         <v>6700000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DL7">
         <v>6100000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DM7">
         <v>-5900000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DN7">
         <v>-12200000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DO7">
         <v>1400000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DP7">
         <v>2100000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DQ7">
         <v>-54300000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DR7">
         <v>-54300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:120">
+    <row r="8" spans="1:122">
       <c r="A8" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-194131000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-37489000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>264285000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-116236000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-101026000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-58496000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>236748000.0</v>
       </c>
-      <c r="S8"/>
-      <c r="T8">
+      <c r="U8"/>
+      <c r="V8">
         <v>-90713000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>93373000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-102387000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>-5388000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>5318000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-17404000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>184821000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>1740000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>-182451000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-12454000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>157759000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>-11165000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>-136787000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>2049000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>101642000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>-9916000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>-94929000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-21877000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>90431000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>-5018000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>-55669000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-34478000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>62174000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>-7589000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>-36503000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-32274000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>61016000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>-16185000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>-23218000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-21422000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>43818000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>-4361000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>-20031000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-22546000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>35223000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>-687000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>-11809000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BG8">
         <v>-20072000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BH8">
         <v>29991000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BI8">
         <v>-11866000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BJ8">
         <v>8003000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BK8">
         <v>-20093000.0</v>
       </c>
-      <c r="BJ8">
+      <c r="BL8">
         <v>22318000.0</v>
       </c>
-      <c r="BK8"/>
-      <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
@@ -40094,1305 +40568,1323 @@
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
     </row>
-    <row r="9" spans="1:120">
+    <row r="9" spans="1:122">
       <c r="A9" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B9">
+        <v>-195284000.0</v>
+      </c>
+      <c r="C9">
+        <v>-59433000.0</v>
+      </c>
+      <c r="D9">
         <v>284945000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-46441000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-211239000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-12144000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>263116000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-24017000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-198279000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-37130000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>272313000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-28417000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-194131000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-37489000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>264285000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-116236000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-101026000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-58496000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>236748000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-137461000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-90713000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>93373000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-102387000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-5388000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>5318000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-17404000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>184821000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>1740000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-182451000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-12454000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>157759000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-11165000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>-136787000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>2049000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>101642000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-9916000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-94929000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-21877000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>90431000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-5018000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-55669000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-34478000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>62174000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-7589000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-36503000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-32274000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>61016000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-16185000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-23218000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-21422000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>43818000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-4361000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-20031000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-22546000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>35223000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-687000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>-11809000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-20072000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>29991000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>-11866000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>8003000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-20093000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>22318000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>-17343000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>10333000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-12545000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>25242000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>-10832000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>2641000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>358000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>6616000.0</v>
       </c>
-      <c r="BS9"/>
-      <c r="BT9"/>
       <c r="BU9"/>
-      <c r="BV9">
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9">
         <v>15170000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>-4496000.0</v>
       </c>
-      <c r="BX9"/>
-      <c r="BY9"/>
       <c r="BZ9"/>
-      <c r="CA9">
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9">
         <v>-2644000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9"/>
       <c r="CD9"/>
-      <c r="CE9">
-[...1 lines deleted...]
-      </c>
+      <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9">
-        <v>7254000.0</v>
+        <v>-3665000.0</v>
       </c>
       <c r="CH9"/>
       <c r="CI9">
         <v>7254000.0</v>
       </c>
       <c r="CJ9"/>
-      <c r="CK9"/>
-      <c r="CL9">
+      <c r="CK9">
+        <v>7254000.0</v>
+      </c>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9">
         <v>-83000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>3845000.0</v>
       </c>
-      <c r="CN9"/>
-      <c r="CO9"/>
       <c r="CP9"/>
-      <c r="CQ9">
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9">
         <v>-4594000.0</v>
       </c>
-      <c r="CR9"/>
-[...1 lines deleted...]
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9">
         <v>6349000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>13675000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>12317000.0</v>
       </c>
-      <c r="CW9"/>
-      <c r="CX9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>131000.0</v>
       </c>
-      <c r="CY9"/>
-      <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
-      <c r="DF9">
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9">
         <v>5600000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DI9">
         <v>5600000.0</v>
       </c>
-      <c r="DH9"/>
-      <c r="DI9">
+      <c r="DJ9"/>
+      <c r="DK9">
         <v>-7600000.0</v>
       </c>
-      <c r="DJ9"/>
-      <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
+      <c r="DQ9"/>
+      <c r="DR9"/>
     </row>
-    <row r="10" spans="1:120">
+    <row r="10" spans="1:122">
       <c r="A10" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B10">
+        <v>12571000.0</v>
+      </c>
+      <c r="C10">
+        <v>14417000.0</v>
+      </c>
+      <c r="D10">
         <v>-37333000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-2616000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>18674000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>19262000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-34117000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-10417000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>26315000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>24081000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-26789000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-28268000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>17812000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>18962000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-31924000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-16165000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>11744000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-522000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-23105000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-7899000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>14529000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>15406000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>745000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1236000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>11077000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>13730000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-27967000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-12444000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>19568000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>11613000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-26011000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-6572000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>17150000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>11667000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-23208000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-5562000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>15387000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>20751000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-22490000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-5700000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>10120000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>16349000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-21612000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-6684000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>10738000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>15375000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-20733000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-6757000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>12093000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>17028000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-21032000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-6049000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>9766000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>15057000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-18879000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-9359000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>7128000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>13160000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-21782000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-7634000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>9349000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>9644000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-14117000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-5626000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>8972000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>11138000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-13832000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-3280000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>6522000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>15529000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>-18010000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>-4623000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>6429000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>12188000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-15637000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>-5171000.0</v>
       </c>
-      <c r="BX10"/>
-      <c r="BY10"/>
       <c r="BZ10"/>
-      <c r="CA10">
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10">
         <v>-4811000.0</v>
       </c>
-      <c r="CB10"/>
-      <c r="CC10"/>
       <c r="CD10"/>
-      <c r="CE10">
-[...1 lines deleted...]
-      </c>
+      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10">
-        <v>605000.0</v>
+        <v>-5074000.0</v>
       </c>
       <c r="CH10"/>
       <c r="CI10">
         <v>605000.0</v>
       </c>
       <c r="CJ10"/>
-      <c r="CK10"/>
-      <c r="CL10">
+      <c r="CK10">
+        <v>605000.0</v>
+      </c>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10">
         <v>570000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>570000.0</v>
       </c>
-      <c r="CN10"/>
-[...1 lines deleted...]
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10">
         <v>-3620000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>-3620000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>3212000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>6424000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>-8727000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>-2133000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>2822000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>3325000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>-6813000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>-2427000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>4640000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>2700000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>-6200000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DE10">
         <v>-454000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DF10">
         <v>-9200000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DG10">
         <v>17900000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DH10">
         <v>-14800000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DI10">
         <v>1400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DJ10">
         <v>2700000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DK10">
         <v>-700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DL10">
         <v>-2000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DM10">
         <v>300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DN10">
         <v>2500000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DO10">
         <v>-1600000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DP10">
         <v>-1600000.0</v>
       </c>
-      <c r="DO10"/>
-      <c r="DP10"/>
+      <c r="DQ10"/>
+      <c r="DR10"/>
     </row>
-    <row r="11" spans="1:120">
+    <row r="11" spans="1:122">
       <c r="A11" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
         <v>308177000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>116959000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-297828000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-91192000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>261269000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>287508000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-328643000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-66800000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>298533000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>254545000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-269102000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-16714000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>346587000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>50944000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-362349000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-32630000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>158687000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>121833000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-151280000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-18563000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>145707000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>120944000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-151370000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-41841000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>154606000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>127026000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-147694000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-25709000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>50276000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>103561000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-116419000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>27973000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>83805000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>46484000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-129858000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>48499000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>81156000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>32596000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>-100398000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>5672000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>95052000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>29260000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>-70969000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>-2427000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>85627000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>3776000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>-81821000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>-12228000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>87453000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>23536000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>-129238000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>19205000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>50779000.0</v>
       </c>
-      <c r="BK11"/>
-[...1 lines deleted...]
-      <c r="BM11">
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
         <v>61238000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>52409000.0</v>
       </c>
-      <c r="BO11"/>
-[...1 lines deleted...]
-      <c r="BQ11">
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
         <v>36725000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>40063000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>5946000.0</v>
       </c>
-      <c r="BT11"/>
-      <c r="BU11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>75837000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>49740000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>30691000.0</v>
       </c>
-      <c r="BX11"/>
-      <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11">
         <v>26213000.0</v>
       </c>
-      <c r="CB11"/>
-      <c r="CC11"/>
       <c r="CD11"/>
-      <c r="CE11">
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11">
         <v>26443000.0</v>
       </c>
-      <c r="CF11"/>
-      <c r="CG11"/>
       <c r="CH11"/>
-      <c r="CI11">
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>36514000.0</v>
       </c>
-      <c r="CJ11"/>
-      <c r="CK11"/>
       <c r="CL11"/>
-      <c r="CM11">
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11">
         <v>4578000.0</v>
       </c>
-      <c r="CN11"/>
-      <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
-      <c r="CR11">
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11">
         <v>11186000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>58153000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>24388000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>16955000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>7486000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>52449000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>23953000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>16057000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>27522000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>61961000.0</v>
       </c>
-      <c r="DB11"/>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
+      <c r="DQ11"/>
+      <c r="DR11"/>
     </row>
-    <row r="12" spans="1:120">
+    <row r="12" spans="1:122">
       <c r="A12" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>-57682000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>-108106000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>124105000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>77048000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-43046000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-163301000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>118274000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>79531000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-56192000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-71488000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>83557000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>36879000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-34699000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-40900000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>52522000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>72622000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-42060000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-114172000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>100738000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>67495000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>-30372000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-100852000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>80258000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>113000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>-83998000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>-124630000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>127923000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>91785000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-41277000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>-115536000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>100430000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>79043000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>-27406000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-80669000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>103972000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>70765000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>-59125000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-30200000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>84774000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>42403000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>-35473000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-64266000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>71472000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>49568000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>-27582000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-26153000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>62580000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>38156000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>-24470000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>-22108000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>68687000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>51488000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>106316000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>26625000.0</v>
       </c>
-      <c r="BL12"/>
-      <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>1012000.0</v>
       </c>
-      <c r="CZ12"/>
-      <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
+      <c r="DQ12"/>
+      <c r="DR12"/>
     </row>
-    <row r="13" spans="1:120">
+    <row r="13" spans="1:122">
       <c r="A13" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>-41684000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>-11004000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-11004000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>17329000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-38647000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-7813000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>9044000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-1173000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-26922000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-19015000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>11491000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>5878000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-4877000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>10446000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-1858000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>10919000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-14693000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>7121000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>8871000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>7652000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-14901000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>48468000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>22394000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>2316000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-68790000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>7623000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>8608000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>2326000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-8400000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>13854000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-8528000.0</v>
       </c>
-      <c r="AO13"/>
-[...1 lines deleted...]
-      <c r="AQ13">
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13">
         <v>-21452000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13">
         <v>1307000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
@@ -41420,600 +41912,612 @@
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
     </row>
-    <row r="14" spans="1:120">
+    <row r="14" spans="1:122">
       <c r="A14" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B14">
+        <v>77219000.0</v>
+      </c>
+      <c r="C14">
+        <v>74350000.0</v>
+      </c>
+      <c r="D14">
         <v>73117000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>77079000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>74618000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>73107000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>71633000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>71880000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>68486000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>69399000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>66728000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>68801000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>69097000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>65989000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>64614000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>63177000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>65655000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>62070000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>61489000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>63223000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>64071000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>62663000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>62628000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>63185000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>64730000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>63812000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>57845000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>56576000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>55260000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>55238000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>51043000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>50330000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>54104000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>51404000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>48624000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>48921000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>50029000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>49626000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>40581000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>40775000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>41472000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>40541000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>38700000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>37536000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>38242000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>37376000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>35969000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>34653000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>35588000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>36204000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>34156000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>33861000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>33730000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>33418000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>31679000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>32336000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>33265000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>33050000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>28930000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>29012000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>30937000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>30276000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>27732000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>27870000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>27812000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>27772000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>27184000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>27115000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>27582000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>27438000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>25078000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>23940000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>25471000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>23622000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>20761000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>20807000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>23513000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>21759000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>21585000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>22802000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>22942000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>21431000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>18923000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>20581000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>25039000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>23273000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>21076000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>21037000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>22406000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>22568000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>20366000.0</v>
       </c>
-      <c r="CM14"/>
-      <c r="CN14">
+      <c r="CO14"/>
+      <c r="CP14">
         <v>20785000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>19885000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>17985000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>20418000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>16567000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>16066000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>15362000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>17712000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>15940000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>16183000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>15643000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>15507000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>16028000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>15000000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>14900000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>15056000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>13500000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>12900000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11800000.0</v>
       </c>
       <c r="DH14">
         <v>11800000.0</v>
       </c>
       <c r="DI14">
+        <v>11800000.0</v>
+      </c>
+      <c r="DJ14">
+        <v>11800000.0</v>
+      </c>
+      <c r="DK14">
         <v>13500000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>9600000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>9600000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>9800000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>5000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4500000.0</v>
       </c>
       <c r="DP14">
         <v>4500000.0</v>
       </c>
+      <c r="DQ14">
+        <v>4500000.0</v>
+      </c>
+      <c r="DR14">
+        <v>4500000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:120">
+    <row r="15" spans="1:122">
       <c r="A15" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B15">
+        <v>79105000.0</v>
+      </c>
+      <c r="C15">
+        <v>79103000.0</v>
+      </c>
+      <c r="D15">
         <v>79813000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>79713000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>82481000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>82829000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>83145000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>83215000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>83792000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>78206000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>78471000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>78696000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>81607000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>77029000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>77018000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>76935000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>77513000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>35744000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>35594000.0</v>
       </c>
       <c r="T15">
         <v>35594000.0</v>
       </c>
       <c r="U15">
         <v>35594000.0</v>
       </c>
       <c r="V15">
-        <v>0.0</v>
+        <v>35594000.0</v>
       </c>
       <c r="W15">
+        <v>35594000.0</v>
+      </c>
+      <c r="X15">
+        <v>0.0</v>
+      </c>
+      <c r="Y15">
         <v>2000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>70684000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>70959000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>71091000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>71001000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>70852000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>59167000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>59547000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>59480000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>59455000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>42623000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>42603000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>42200000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>42263000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>32382000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>29390000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>29305000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>29309000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>22567000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>22654000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>22728000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>22637000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>15080000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>15061000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>15023000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>15012000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>7497000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>7489000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>7457000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>7447000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>6729000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>6729000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>6690000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>6758000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>5372000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>5429000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>5411000.0</v>
       </c>
-      <c r="BH15">
-[...4 lines deleted...]
-      </c>
       <c r="BJ15">
         <v>0.0</v>
       </c>
-      <c r="BK15"/>
-      <c r="BL15"/>
+      <c r="BK15">
+        <v>0.0</v>
+      </c>
+      <c r="BL15">
+        <v>0.0</v>
+      </c>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
@@ -42026,526 +42530,534 @@
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
+      <c r="DQ15"/>
+      <c r="DR15"/>
     </row>
-    <row r="16" spans="1:120">
+    <row r="16" spans="1:122">
       <c r="A16" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B16">
+        <v>387320000.0</v>
+      </c>
+      <c r="C16">
+        <v>405837000.0</v>
+      </c>
+      <c r="D16">
         <v>600585000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>456419000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>480812000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>504555000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>418443000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>337063000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>716887000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>825492000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>740391000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>573093000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>918633000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1319355000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1201063000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1126107000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1421963000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1422662000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1482862000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1258574000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1356386000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1312004000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>472375000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>402086000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>493115000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>140448000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>150353000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>118389000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>68512000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>179323000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>153036000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>178145000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>181597000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>235460000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>140397000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>117389000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>195818000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>140909000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>106751000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>67897000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>68565000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>45368000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>39606000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>35459000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>125214000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>36578000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>29840000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>44406000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>307431000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>205276000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>114225000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>138604000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>237735000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>136579000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>43985000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>46053000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>147110000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>95642000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>44738000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>70143000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>168596000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>97251000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>19578000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>14745000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>51147000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>58008000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>13019000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>69298000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>170537000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>139172000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>102668000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>162345000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>304133000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>274433000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>166044000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>230819000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>316439000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>254866000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>117311000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>191794000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>240116000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>175541000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>58692000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>136580000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>41068000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>19117000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>31618000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>46328000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>94869000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>42569000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>18525000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>7874000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>20374000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>24690000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>25165000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>13110000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>53515000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>26230000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>21044000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>8685000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>21821000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>25644000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>20694000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>8821000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>29864000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>22600000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>19000000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>18302000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>-7800000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>-2700000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>20500000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>19900000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>-16300000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>28700000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DL16">
         <v>-6500000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DM16">
         <v>-36200000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DN16">
         <v>42900000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DO16">
         <v>15100000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DP16">
         <v>11600000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DQ16">
         <v>119093000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DR16">
         <v>119093000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:120">
+    <row r="17" spans="1:122">
       <c r="A17" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17">
         <v>-996000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-5658000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>4564000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>-3485000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>4602000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-710000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-441000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>71000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>490000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>1279000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-68000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-792000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-681000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>4000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-97000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-16000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-11000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>15000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>15000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>23000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>145000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-50000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>29000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>32000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-29000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-4000.0</v>
       </c>
-      <c r="BE17"/>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
@@ -42564,537 +43076,545 @@
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
     </row>
-    <row r="18" spans="1:120">
+    <row r="18" spans="1:122">
       <c r="A18" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B18">
+        <v>35760000.0</v>
+      </c>
+      <c r="C18">
+        <v>184996000.0</v>
+      </c>
+      <c r="D18">
         <v>244270000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-227501000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>84528000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>251245000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>211407000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-150326000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>85033000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>165750000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>275120000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-140973000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>66685000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>190047000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>208892000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-93460000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>128667000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>183584000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>298891000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-55389000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>73811000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>309906000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>81825000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-98591000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-94694000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>259183000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>156718000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-76504000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>126050000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>263450000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>129200000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-65984000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>143460000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>222234000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>111304000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-53995000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>142995000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>224022000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-540000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-49595000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>134889000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>182737000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>49494000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>-129117000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>108728000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>203442000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-3277000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-70524000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>117247000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>98308000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-17458000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-98407000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>108527000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>118687000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>-1330000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-73252000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>81843000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>56871000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>-12668000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-46129000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>35958000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>100546000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>81272000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>-40917000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>30024000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>43590000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>-65704000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>-93137000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>31818000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>81569000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>7535000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>31628000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>40560000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>63471000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>-69555000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>-204203000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>68585000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>161147000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>-26319000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>78834000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-19645000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>100844000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-55530000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>29705000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>48504000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>94385000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-32228000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-14539000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>66307000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>65948000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>4689000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-61357000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>49860000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>69392000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-9663000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-56444000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>55752000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>79563000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-23431000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>-46682000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>53419000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>67381000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>-24185000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>-47774000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>74042000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>33700000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>-26000000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>1310000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>4900000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>81100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>-72100000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>-23900000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DJ18">
         <v>76600000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DK18">
         <v>55700000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DL18">
         <v>-75300000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DM18">
         <v>-27400000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DN18">
         <v>59900000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DO18">
         <v>38300000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DP18">
         <v>7000000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DQ18">
         <v>-15100000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DR18">
         <v>-15100000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:120">
+    <row r="19" spans="1:122">
       <c r="A19" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-49015000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-27462000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-57014000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-71006000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-150182000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-24808000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-71644000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>5565000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-51907000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>37978000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-71494000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-86756000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-92352000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-30033000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-185675000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-39857000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-28313000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-9286000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-36456000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-29274000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-26261000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-20732000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-68992000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-376754000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-43380000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-148330000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-63661000.0</v>
       </c>
-      <c r="AD19"/>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19">
         <v>-1356000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-553220000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-40872000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-40872000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-20245000.0</v>
       </c>
       <c r="AN19">
         <v>-512348000.0</v>
       </c>
-      <c r="AO19"/>
-[...1 lines deleted...]
-      <c r="AQ19">
+      <c r="AO19">
+        <v>-20245000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-512348000.0</v>
+      </c>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19">
         <v>-307051000.0</v>
       </c>
-      <c r="AR19"/>
-      <c r="AS19"/>
       <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19">
         <v>-307051000.0</v>
       </c>
-      <c r="AV19"/>
-      <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
@@ -43122,54 +43642,56 @@
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
     </row>
-    <row r="20" spans="1:120">
+    <row r="20" spans="1:122">
       <c r="A20" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -43246,230 +43768,236 @@
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
     </row>
-    <row r="21" spans="1:120">
+    <row r="21" spans="1:122">
       <c r="A21" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="B21">
-        <v>-12305000.0</v>
+        <v>98125000.0</v>
       </c>
       <c r="C21">
-        <v>487695000.0</v>
+        <v>-262304000.0</v>
       </c>
       <c r="D21">
         <v>-12305000.0</v>
       </c>
       <c r="E21">
-        <v>-60304000.0</v>
+        <v>487695000.0</v>
       </c>
       <c r="F21">
         <v>-12305000.0</v>
       </c>
       <c r="G21">
+        <v>-60304000.0</v>
+      </c>
+      <c r="H21">
+        <v>-12305000.0</v>
+      </c>
+      <c r="I21">
         <v>-8984000.0</v>
       </c>
-      <c r="H21"/>
-[...6 lines deleted...]
-      </c>
+      <c r="J21"/>
+      <c r="K21"/>
       <c r="L21">
         <v>-15625000.0</v>
       </c>
       <c r="M21">
-        <v>-15625000.0</v>
+        <v>-27014000.0</v>
       </c>
       <c r="N21">
         <v>-15625000.0</v>
       </c>
       <c r="O21">
-        <v>-25113000.0</v>
+        <v>-15625000.0</v>
       </c>
       <c r="P21">
         <v>-15625000.0</v>
       </c>
       <c r="Q21">
+        <v>-25113000.0</v>
+      </c>
+      <c r="R21">
+        <v>-15625000.0</v>
+      </c>
+      <c r="S21">
         <v>-67125000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-38770000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-10601000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>559375000.0</v>
       </c>
       <c r="V21">
         <v>-15625000.0</v>
       </c>
       <c r="W21">
+        <v>559375000.0</v>
+      </c>
+      <c r="X21">
+        <v>-15625000.0</v>
+      </c>
+      <c r="Y21">
         <v>996250000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>359375000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-180625000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>317625000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>431750000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-11875000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-131875000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>255625000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>303125000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-39375000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-74375000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>35625000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>50000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-45691000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-135000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>569375000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>74995000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-64504000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-133004000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>12247000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-71209000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-477000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-183283000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>182747000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-175021000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-977000.0</v>
       </c>
-      <c r="AW21"/>
-[...1 lines deleted...]
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-22000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-545000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-444000.0</v>
       </c>
-      <c r="BB21"/>
-      <c r="BC21">
+      <c r="BD21"/>
+      <c r="BE21">
         <v>178000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-847000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-80000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-303000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>-35970000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>35176000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-20369000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-16698000.0</v>
       </c>
-      <c r="BK21"/>
-      <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
@@ -43482,3140 +44010,3196 @@
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
+      <c r="DQ21"/>
+      <c r="DR21"/>
     </row>
-    <row r="22" spans="1:120">
+    <row r="22" spans="1:122">
       <c r="A22" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B22">
+        <v>340223000.0</v>
+      </c>
+      <c r="C22">
+        <v>225845000.0</v>
+      </c>
+      <c r="D22">
         <v>-196456000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-192907000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>414328000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>258099000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-181544000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-181862000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>361995000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>219299000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-183047000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-134622000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>343166000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>220119000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-143560000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-109655000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>386583000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>233930000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-142521000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-144942000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>277290000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>149130000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-157021000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-157965000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>159831000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>217018000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-109829000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-92301000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>308530000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>217990000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-110726000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-87791000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>272275000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>248673000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-31927000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-61248000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>196856000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>159728000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-63618000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-65284000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>157537000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>116871000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-59670000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-70168000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>133402000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>115700000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-64324000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-75423000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>117866000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>59200000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-73437000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-59904000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>97588000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>60529000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-60603000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-53825000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>79529000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>46421000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>-55734000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>-53915000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>76840000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>54557000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>-43060000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-42184000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>76391000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>45079000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>-43511000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>-38730000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>61639000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>60545000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>-34504000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>-11120000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>87341000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>51316000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>-24610000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>-34322000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>78509000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>53025000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>-35815000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>-31263000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>68337000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>43011000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>-34329000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>-36434000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>58787000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>32241000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>-31456000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-36303000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>62485000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>-6738000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>-25403000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>-36011000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>35492000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>16812000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-24820000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>-37402000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>46453000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>22934000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>-24420000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>-22094000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>40769000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>16137000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>-21181000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>-15995000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>42833000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>10900000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>-22400000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>-13509000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>30200000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>16600000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>-20500000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>-16800000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>41700000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>16100000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>-16500000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>-13300000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>44400000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>5100000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>-10500000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DQ22">
         <v>-9100000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DR22">
         <v>-9100000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:120">
+    <row r="23" spans="1:122">
       <c r="A23" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="B23">
+        <v>-13014000.0</v>
+      </c>
+      <c r="C23">
+        <v>-5768000.0</v>
+      </c>
+      <c r="D23">
         <v>-8863000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-13081000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-10016000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-7311000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-16852000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-24123000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-7841000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-3644000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-9512000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-6822000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-404567000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-4095000.0</v>
       </c>
-      <c r="N23">
-[...2 lines deleted...]
-      <c r="O23">
+      <c r="P23">
+        <v>-7942000.0</v>
+      </c>
+      <c r="Q23">
         <v>-932000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-1319000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-6305000.0</v>
       </c>
-      <c r="R23">
-[...2 lines deleted...]
-      <c r="S23">
+      <c r="T23">
+        <v>147000.0</v>
+      </c>
+      <c r="U23">
         <v>772000.0</v>
       </c>
-      <c r="T23">
-[...4 lines deleted...]
-      </c>
       <c r="V23">
-        <v>-11246000.0</v>
+        <v>55000.0</v>
       </c>
       <c r="W23">
+        <v>-17507000.0</v>
+      </c>
+      <c r="X23">
+        <v>-4186000.0</v>
+      </c>
+      <c r="Y23">
         <v>-21860000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-4626000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-5358000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-19121000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-18888000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-3040000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-3671000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-17850000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-32510000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-4364000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-4483000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-6989000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-1858000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>306000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-4296000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>3456000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>1286000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>831000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>1092000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>2576000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>7938000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>448000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1681000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2912000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-1925000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>111000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>176000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>445000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>805000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>56000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>574000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>5704000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>366000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>867000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-89000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>1000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-1165000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-7803000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-2174000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>713000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-14822000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-29146000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>1463000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>901000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-939000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-453000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-1537000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>7344000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-21944000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>-9992000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>13164000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-2268000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-15920000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-7699000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>2360000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>11922000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>247000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>5334000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>3298000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>-379000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>11541000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>5494000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>703000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>620000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>-11018000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>22700000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-29358000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>-334000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-3009000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-649000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-14000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-182000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-1152000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-561000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-7314000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>29786000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>63387000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>-50164000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-7400000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>1076000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>-1000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>-218000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>-400000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>27400000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>-8022000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>-38000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>-25500000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>73000000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>36700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>3200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>25500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>-42100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>-23900000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>98100000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>-19600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>23000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>17000000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>-14700000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:120">
+    <row r="24" spans="1:122">
       <c r="A24" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="B24">
-        <v>0.0</v>
+        <v>2116000.0</v>
       </c>
       <c r="C24">
+        <v>583000.0</v>
+      </c>
+      <c r="D24">
+        <v>0.0</v>
+      </c>
+      <c r="E24">
         <v>6926000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>5759000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>17998000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>11000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>57907000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>12000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>58000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>6507000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>41745000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1492000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>10961000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>385000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>53037000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1193000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>11148000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>10273000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1189000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>8971000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>714000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>894000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>301000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>3252000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>149000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>3448000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1759000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>11469000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1721000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>96000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>300000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>130000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1805000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>5153000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>581000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>272000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>5733000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>8230000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>4586000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-3081000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>938000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>3023000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>593000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>2570000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>75000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>629000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-521000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>771000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>49000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>100000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>25763000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>615000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-19967000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>255000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>1094000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-40000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>-426000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>-478000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>161000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-109000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-330000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>74000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>270000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>-7681000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-17000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>8703000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>38561000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>62000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-36005000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-2582000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-186000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-86000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>2506000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>523000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>112590000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-37291000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-33303000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>89000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-129113000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>64504000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>3854000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-42065000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>54572000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-5923000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-4591000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-8964000.0</v>
       </c>
-      <c r="CI24"/>
-      <c r="CJ24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>-5651000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-2600000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-172000.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24">
+      <c r="CO24"/>
+      <c r="CP24">
         <v>-351000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-13870000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-16025000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-17601000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-10033000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-100353000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>-13422000.0</v>
       </c>
-      <c r="CU24"/>
-      <c r="CV24">
+      <c r="CW24"/>
+      <c r="CX24">
         <v>-7078000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>-15954000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>-5456000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>-16165000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>-8982000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>-5100000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>-8100000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DE24">
         <v>-83524000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DF24">
         <v>25200000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DG24">
         <v>-58700000.0</v>
       </c>
-      <c r="DF24"/>
-      <c r="DG24">
+      <c r="DH24"/>
+      <c r="DI24">
         <v>-4800000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DJ24">
         <v>-51900000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DK24">
         <v>-67800000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>29600000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-139500000.0</v>
       </c>
       <c r="DM24">
         <v>-100000.0</v>
       </c>
       <c r="DN24">
+        <v>-139500000.0</v>
+      </c>
+      <c r="DO24">
+        <v>-100000.0</v>
+      </c>
+      <c r="DP24">
         <v>-18300000.0</v>
       </c>
-      <c r="DO24">
+      <c r="DQ24">
         <v>-9600000.0</v>
       </c>
-      <c r="DP24"/>
+      <c r="DR24"/>
     </row>
-    <row r="25" spans="1:120">
+    <row r="25" spans="1:122">
       <c r="A25" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="B25">
+        <v>-89640000.0</v>
+      </c>
+      <c r="C25">
+        <v>18394000.0</v>
+      </c>
+      <c r="D25">
         <v>-3638000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>6276000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-19460000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>384319000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-11150000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>10405000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>47068000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>14059000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>8217000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>11286000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>40331000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-6013000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>8615000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-32414000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-5966000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>21003000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-2825000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>11964000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>476000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3341000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-3237000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1447000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>20744000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-180000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-797000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-2644000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>2507000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-1625000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1280000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>2520000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>6711000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-11879000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>4885000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-14940000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>28066000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-2811000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-12345000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>4568000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>351000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2232000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>5078000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>13932000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>10006000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>4642000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>-25549000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>17862000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>11609000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>3501000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>5102000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>-6292000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>8745000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>9311000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>6529000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>8062000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>7299000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>5626000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>7884000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>6616000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>17741000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>14132000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>131140000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>38518000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-221000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>-924000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-8172000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>5961000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>9164000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-3321000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>35969000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>137709000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>40328000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>38399000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-3511000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>157193000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>-23513000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-21759000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-21585000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>93846000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-22942000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-21431000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>-18923000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>141961000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-25039000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-23273000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-21076000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>115002000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>-17978000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>-22568000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-20366000.0</v>
       </c>
-      <c r="CM25"/>
-      <c r="CN25">
+      <c r="CO25"/>
+      <c r="CP25">
         <v>-20785000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-37870000.0</v>
       </c>
-      <c r="CP25"/>
-      <c r="CQ25">
+      <c r="CR25"/>
+      <c r="CS25">
         <v>977000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>4735000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>21845000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>1634000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>-6189000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>5143000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>7391000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>-1793000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>5453000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>24447000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>-6000000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>-100000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>8720000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>3300000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>4200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>4500000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>30100000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>-1700000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>53400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>-48300000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>5700000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>1600000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>41100000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DP25">
         <v>24400000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DQ25">
         <v>55700000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DR25">
         <v>4900000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:120">
+    <row r="26" spans="1:122">
       <c r="A26" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>-45000000.0</v>
+      </c>
+      <c r="D26">
         <v>-3875000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-200000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-30000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-20000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-20000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-25000000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-75000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-94000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-50000000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-100000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-400000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-5181000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-4043000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-37503000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-37632000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-26785000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-10517000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-29825000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-1731000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-474000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-7060000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-9407000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-24978000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-1124000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-21444000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-15086000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-496000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-35000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-50000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-25800000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-25800000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-2195000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-69480000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-391000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-3119000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-210000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-11524000.0</v>
       </c>
-      <c r="AM26">
-[...2 lines deleted...]
-      <c r="AN26">
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-13787000.0</v>
       </c>
-      <c r="AO26">
-[...2 lines deleted...]
-      <c r="AP26">
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
         <v>-40000000.0</v>
       </c>
-      <c r="AQ26">
-[...4 lines deleted...]
-      </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
         <v>-22496000.0</v>
       </c>
-      <c r="BD26">
-[...4 lines deleted...]
-      </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>-7869000.0</v>
       </c>
-      <c r="BG26">
-[...4 lines deleted...]
-      </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
         <v>-14999000.0</v>
       </c>
-      <c r="BL26"/>
-      <c r="BM26"/>
       <c r="BN26"/>
-      <c r="BO26">
-[...1 lines deleted...]
-      </c>
+      <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26">
+        <v>-7495000.0</v>
+      </c>
+      <c r="BR26"/>
+      <c r="BS26">
         <v>-7460000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-7412000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>-58747000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-14998000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>-14172000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>-11698000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BY26">
         <v>-7500000.0</v>
       </c>
-      <c r="BX26"/>
-      <c r="BY26">
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>-7507000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-7500000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CC26">
         <v>-10839000.0</v>
       </c>
-      <c r="CB26"/>
-      <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
-      <c r="DF26">
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26">
         <v>1100000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DI26">
         <v>1100000.0</v>
       </c>
-      <c r="DH26"/>
-      <c r="DI26">
+      <c r="DJ26"/>
+      <c r="DK26">
         <v>5200000.0</v>
       </c>
-      <c r="DJ26"/>
-      <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
     </row>
-    <row r="27" spans="1:120">
+    <row r="27" spans="1:122">
       <c r="A27" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
       <c r="B27">
+        <v>7443000.0</v>
+      </c>
+      <c r="C27">
+        <v>6960000.0</v>
+      </c>
+      <c r="D27">
         <v>6242000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>12778000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>6967000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>7526000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>6691000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6552000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6100000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>7336000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>6796000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>6347000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>5873000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>6844000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6345000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>5952000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>6029000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>6479000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6425000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>5878000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>6184000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>6579000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>5754000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>4894000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>5338000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5538000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>5251000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>5070000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>4886000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>5147000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>4753000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>4984000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>4644000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>4891000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>4521000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>4727000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>4437000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>4574000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>4577000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>4360000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>4275000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>4300000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>4090000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>4035000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>3492000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>4025000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>4201000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3685000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>3485000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>3562000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3492000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2805000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>2913000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>3159000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>3472000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>2650000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>2529000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>2788000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>4032000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>3155000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>2901000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>3147000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>3290000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>2864000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>2611000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>2904000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>3464000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>2947000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>2552000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>55097000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>2567000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>-9816000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>7468000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>2063000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>2246000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>6998000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27">
         <v>6523000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
-[...1 lines deleted...]
-      </c>
+      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27">
-        <v>250000.0</v>
+        <v>-13067000.0</v>
       </c>
       <c r="CH27"/>
       <c r="CI27">
         <v>250000.0</v>
       </c>
       <c r="CJ27"/>
-      <c r="CK27"/>
-      <c r="CL27">
+      <c r="CK27">
+        <v>250000.0</v>
+      </c>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27">
         <v>1345000.0</v>
       </c>
-      <c r="CM27"/>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
-      <c r="CQ27">
-[...1 lines deleted...]
-      </c>
+      <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27">
+        <v>1403000.0</v>
+      </c>
+      <c r="CT27"/>
+      <c r="CU27">
         <v>3272000.0</v>
       </c>
-      <c r="CT27">
+      <c r="CV27">
         <v>205000.0</v>
       </c>
-      <c r="CU27">
+      <c r="CW27">
         <v>387000.0</v>
       </c>
-      <c r="CV27"/>
-      <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
-      <c r="DA27">
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27">
         <v>2800000.0</v>
       </c>
-      <c r="DB27">
+      <c r="DD27">
         <v>-900000.0</v>
       </c>
-      <c r="DC27"/>
-[...1 lines deleted...]
-      <c r="DE27">
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27">
         <v>7400000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DH27">
         <v>-5300000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DI27"/>
       <c r="DJ27">
+        <v>500000.0</v>
+      </c>
+      <c r="DK27"/>
+      <c r="DL27">
         <v>52600000.0</v>
       </c>
-      <c r="DK27">
+      <c r="DM27">
         <v>200000.0</v>
       </c>
-      <c r="DL27"/>
-      <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
     </row>
-    <row r="28" spans="1:120">
+    <row r="28" spans="1:122">
       <c r="A28" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="B28">
+        <v>7881000.0</v>
+      </c>
+      <c r="C28">
+        <v>-392175000.0</v>
+      </c>
+      <c r="D28">
         <v>-100981000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>194901000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-134802000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-170444000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-132302000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-141353000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-182258000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-97569000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-153608000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-212532000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-501799000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-96749000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-104628000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-140483000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-131960000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-135959000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-84734000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-39654000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-38971000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>525971000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-12684000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>4859000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>441210000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-268276000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>198440000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>125087000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-119634000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-240906000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>135895000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>63228000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-191795000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-133540000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-88608000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>11255000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-87648000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-195156000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>543441000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>43851000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-109890000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-157600000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-47578000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>164001000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-22666000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-196682000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>170598000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-191969000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-15878000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-7321000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-7044000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-6674000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-7936000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-6155000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1025000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-28870000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-6510000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-5541000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-12601000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-50669000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>35496000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-22543000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-15985000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>20115000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-29204000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>1416000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>722000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-8493000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-515000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-9060000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-64630000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-173230000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-10774000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>42412000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>4257000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>5993000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>30279000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>9711000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>6746000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>1957000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>19716000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>12151000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>19707000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>11235000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-20630000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-102295000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>26482000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-10954000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-8356000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-39304000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-4932000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>55851000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-53825000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-55997000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>24888000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>143090000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-21325000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>25976000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>29903000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>64519000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-50164000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>-46477000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>31667000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>49918000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>-57820000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>-24900000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>27700000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>96650000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>-37900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>-25100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>73100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>36700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>-41000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>25500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>38700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>38700000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>131900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>-19600000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>23000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>17000000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>17000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:120">
+    <row r="29" spans="1:122">
       <c r="A29" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
       <c r="B29">
+        <v>70816000.0</v>
+      </c>
+      <c r="C29">
+        <v>259907000.0</v>
+      </c>
+      <c r="D29">
         <v>315943000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-171560000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>117749000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>326257000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>282424000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-94240000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>109853000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>242662000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>328499000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-87320000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>121390000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>272502000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>332991000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-62485000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>161655000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>262308000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>349021000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-25887000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>92068000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>347076000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>111993000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-72029000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-70710000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>328350000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>209339000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-31365000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>159415000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>329100000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>177081000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-31687000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>162407000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>272152000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>148753000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-21399000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>161395000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>271415000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>45503000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-28665000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>145959000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>234897000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>74571000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>-90816000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>120291000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>249706000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>24479000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-60319000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>131576000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>145328000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>29293000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-68922000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>120068000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>136700000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>34577000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-48626000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>96656000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>99054000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>38335000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>-24058000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>47640000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>125532000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>118173000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>-20761000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>42580000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>59082000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>-44951000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>-73735000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>41347000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>115745000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>50919000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>69918000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>61985000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>102358000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>-17265000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>-166983000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>88539000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>194647000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>2239000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>15686000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>77292000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>123508000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-23082000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>41665000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>67956000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>113722000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-3002000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>360000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>70664000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>88756000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>25585000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>-31249000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>59717000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>112230000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>13872000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>-31141000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>71206000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>93867000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-2258000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>-31201000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>71920000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>74601000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>-7573000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>-23100000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>85624000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>48700000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>400000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>1310000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>48000000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>45600000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>7700000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>-8200000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>41400000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>101100000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>-7300000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DM29">
         <v>-12300000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DN29">
         <v>72500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DO29">
         <v>50500000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DP29">
         <v>12600000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DQ29">
         <v>-10000000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DR29">
         <v>-10000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:120">
+    <row r="30" spans="1:122">
       <c r="A30" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="B30">
+        <v>-32940000.0</v>
+      </c>
+      <c r="C30">
+        <v>-74328000.0</v>
+      </c>
+      <c r="D30">
         <v>-71673000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-49015000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-27462000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-57014000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-71006000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-150182000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-24808000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-71644000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>5565000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-273167000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-15235000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-71494000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-134531000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-92352000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-30033000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-185675000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-39857000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-28313000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-9286000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-36456000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-29274000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-26261000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-20732000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-68992000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-376754000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-43380000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-148330000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-63661000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-340663000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-33997000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-18817000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-48113000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-33652000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-72887000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-18128000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-41660000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-550161000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-16344000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-14151000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-71467000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-22054000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-162259000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-8993000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-46189000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-209627000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-10726000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-13558000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-46971000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-46651000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-23680000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-10926000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-37980000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-35652000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-23532000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-38674000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-42609000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-51139000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-23726000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-11791000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-25316000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-97355000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-35756000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-20237000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-15509000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-12050000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-19011000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-9467000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-70181000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-45966000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-38476000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-21511000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-36381000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-51767000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>75370000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-57245000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-66803000.0</v>
       </c>
-      <c r="BZ30"/>
-      <c r="CA30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>-65965000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-32433000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-18810000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-74513000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>42612000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-25375000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-23928000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-38190000.0</v>
       </c>
-      <c r="CI30"/>
-      <c r="CJ30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>-10008000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-25408000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-21068000.0</v>
       </c>
-      <c r="CM30"/>
-      <c r="CN30">
+      <c r="CO30"/>
+      <c r="CP30">
         <v>-10208000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-56708000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-39560000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-133045000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-22596000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-114657000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-34595000.0</v>
       </c>
-      <c r="CU30"/>
-      <c r="CV30">
+      <c r="CW30"/>
+      <c r="CX30">
         <v>-25579000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-23174000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-22068000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-40839000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-20564000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-20100000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-34500000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-83524000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-17900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-23200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-79800000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-20500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-16700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-113200000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-37900000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-23900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>-161500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-28500000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>-23900000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>-14700000.0</v>
       </c>
-      <c r="DP30"/>
+      <c r="DR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>