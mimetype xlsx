--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22165,51 +22165,51 @@
       </c>
       <c r="M23">
         <v>181478000.0</v>
       </c>
       <c r="N23">
         <v>141679000.0</v>
       </c>
       <c r="O23">
         <v>174595000.0</v>
       </c>
       <c r="P23">
         <v>-873000.0</v>
       </c>
       <c r="Q23">
         <v>1805539.0</v>
       </c>
       <c r="R23">
         <v>1281500.0</v>
       </c>
     </row>
     <row r="24" spans="1:18">
       <c r="A24" t="s">
         <v>182</v>
       </c>
       <c r="B24">
-        <v>-2160945000.0</v>
+        <v>-1821819000.0</v>
       </c>
       <c r="C24">
         <v>-1500033000.0</v>
       </c>
       <c r="D24">
         <v>-3023537000.0</v>
       </c>
       <c r="E24">
         <v>-109360000.0</v>
       </c>
       <c r="F24">
         <v>-59144000.0</v>
       </c>
       <c r="G24">
         <v>-702857000.0</v>
       </c>
       <c r="H24">
         <v>-853210000.0</v>
       </c>
       <c r="I24">
         <v>-862398000.0</v>
       </c>
       <c r="J24">
         <v>-813596000.0</v>
       </c>
@@ -26613,51 +26613,51 @@
       <c r="BI23">
         <v>-204091.0</v>
       </c>
       <c r="BJ23">
         <v>170623.0</v>
       </c>
       <c r="BK23">
         <v>1155000.0</v>
       </c>
       <c r="BL23">
         <v>50250.0</v>
       </c>
       <c r="BM23">
         <v>-8227875.0</v>
       </c>
       <c r="BN23">
         <v>100000.0</v>
       </c>
       <c r="BO23"/>
     </row>
     <row r="24" spans="1:67">
       <c r="A24" t="s">
         <v>182</v>
       </c>
       <c r="B24">
-        <v>-457938000.0</v>
+        <v>-396283000.0</v>
       </c>
       <c r="C24">
         <v>-3263000.0</v>
       </c>
       <c r="D24">
         <v>-422985000.0</v>
       </c>
       <c r="E24">
         <v>-451556000.0</v>
       </c>
       <c r="F24">
         <v>-430000000.0</v>
       </c>
       <c r="G24">
         <v>-372356000.0</v>
       </c>
       <c r="H24">
         <v>-358890000.0</v>
       </c>
       <c r="I24">
         <v>-522986000.0</v>
       </c>
       <c r="J24">
         <v>-341051000.0</v>
       </c>