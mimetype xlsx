--- v0 (2026-09-12)
+++ v1 (2026-10-30)
@@ -3496,54 +3496,62 @@
         <v>342000000.0</v>
       </c>
       <c r="Y36">
         <v>344000000.0</v>
       </c>
       <c r="Z36">
         <v>488000000.0</v>
       </c>
       <c r="AA36">
         <v>479000000.0</v>
       </c>
       <c r="AB36">
         <v>477000000.0</v>
       </c>
       <c r="AC36">
         <v>424000000.0</v>
       </c>
       <c r="AD36">
         <v>228000000.0</v>
       </c>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>65</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>2070000000.0</v>
+      </c>
+      <c r="C37">
+        <v>2063000000.0</v>
+      </c>
+      <c r="D37">
+        <v>2107000000.0</v>
+      </c>
+      <c r="E37">
+        <v>2438000000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
@@ -13567,55 +13575,65 @@
         <v>511000000.0</v>
       </c>
       <c r="DD36">
         <v>477000000.0</v>
       </c>
       <c r="DE36">
         <v>468000000.0</v>
       </c>
       <c r="DF36">
         <v>440000000.0</v>
       </c>
       <c r="DG36">
         <v>443000000.0</v>
       </c>
       <c r="DH36">
         <v>424000000.0</v>
       </c>
       <c r="DI36"/>
       <c r="DJ36"/>
       <c r="DK36"/>
     </row>
     <row r="37" spans="1:115">
       <c r="A37" t="s">
         <v>65</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>2003000000.0</v>
+      </c>
+      <c r="C37">
+        <v>2018000000.0</v>
+      </c>
+      <c r="D37">
+        <v>2070000000.0</v>
+      </c>
+      <c r="E37">
+        <v>2075000000.0</v>
+      </c>
+      <c r="F37">
+        <v>2092000000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -20159,51 +20177,51 @@
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
     </row>
     <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>180</v>
       </c>
       <c r="B5">
         <v>3596000000.0</v>
       </c>
       <c r="C5">
         <v>4421000000.0</v>
       </c>
       <c r="D5">
         <v>6067000000.0</v>
       </c>
       <c r="E5">
         <v>11581000000.0</v>
       </c>
       <c r="F5">
         <v>16881000000.0</v>
       </c>
       <c r="G5">
-        <v>2298000000.0</v>
+        <v>1565000000.0</v>
       </c>
       <c r="H5">
         <v>-1237000000.0</v>
       </c>
       <c r="I5">
         <v>6165000000.0</v>
       </c>
       <c r="J5">
         <v>5081000000.0</v>
       </c>
       <c r="K5">
         <v>2894000000.0</v>
       </c>
       <c r="L5">
         <v>-6243000000.0</v>
       </c>
       <c r="M5">
         <v>781000000.0</v>
       </c>
       <c r="N5">
         <v>-914000000.0</v>
       </c>
       <c r="O5">
         <v>-3895000000.0</v>
       </c>
@@ -20251,51 +20269,51 @@
       </c>
       <c r="AD5">
         <v>286000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>181</v>
       </c>
       <c r="B6">
         <v>6541000000.0</v>
       </c>
       <c r="C6">
         <v>7053000000.0</v>
       </c>
       <c r="D6">
         <v>8742000000.0</v>
       </c>
       <c r="E6">
         <v>14161000000.0</v>
       </c>
       <c r="F6">
         <v>19404000000.0</v>
       </c>
       <c r="G6">
-        <v>5258000000.0</v>
+        <v>4525000000.0</v>
       </c>
       <c r="H6">
         <v>3757000000.0</v>
       </c>
       <c r="I6">
         <v>9774000000.0</v>
       </c>
       <c r="J6">
         <v>8055000000.0</v>
       </c>
       <c r="K6">
         <v>5820000000.0</v>
       </c>
       <c r="L6">
         <v>1713000000.0</v>
       </c>
       <c r="M6">
         <v>4984000000.0</v>
       </c>
       <c r="N6">
         <v>4225000000.0</v>
       </c>
       <c r="O6">
         <v>5824000000.0</v>
       </c>
@@ -22779,69 +22797,69 @@
       <c r="DC2">
         <v>1176000000.0</v>
       </c>
       <c r="DD2">
         <v>1048000000.0</v>
       </c>
       <c r="DE2">
         <v>1052000000.0</v>
       </c>
       <c r="DF2">
         <v>981000000.0</v>
       </c>
       <c r="DG2">
         <v>971000000.0</v>
       </c>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
     </row>
     <row r="3" spans="1:115">
       <c r="A3" t="s">
         <v>178</v>
       </c>
       <c r="B3">
-        <v>660000000.0</v>
+        <v>1523412373.0</v>
       </c>
       <c r="C3">
         <v>749000000.0</v>
       </c>
       <c r="D3">
         <v>856000000.0</v>
       </c>
       <c r="E3">
         <v>736000000.0</v>
       </c>
       <c r="F3">
         <v>697000000.0</v>
       </c>
       <c r="G3">
         <v>656000000.0</v>
       </c>
       <c r="H3">
-        <v>709000000.0</v>
+        <v>673000000.0</v>
       </c>
       <c r="I3">
         <v>646000000.0</v>
       </c>
       <c r="J3">
         <v>635000000.0</v>
       </c>
       <c r="K3">
         <v>642000000.0</v>
       </c>
       <c r="L3">
         <v>703000000.0</v>
       </c>
       <c r="M3">
         <v>662000000.0</v>
       </c>
       <c r="N3">
         <v>680000000.0</v>
       </c>
       <c r="O3">
         <v>630000000.0</v>
       </c>
       <c r="P3">
         <v>636000000.0</v>
       </c>
@@ -22950,54 +22968,54 @@
       <c r="AY3">
         <v>1080000000.0</v>
       </c>
       <c r="AZ3">
         <v>1567000000.0</v>
       </c>
       <c r="BA3">
         <v>1236000000.0</v>
       </c>
       <c r="BB3">
         <v>1175000000.0</v>
       </c>
       <c r="BC3">
         <v>1161000000.0</v>
       </c>
       <c r="BD3">
         <v>6072000000.0</v>
       </c>
       <c r="BE3">
         <v>1292000000.0</v>
       </c>
       <c r="BF3">
         <v>1162000000.0</v>
       </c>
       <c r="BG3">
-        <v>1202000000.0</v>
+        <v>1207000000.0</v>
       </c>
       <c r="BH3">
-        <v>1220000000.0</v>
+        <v>1117000000.0</v>
       </c>
       <c r="BI3">
         <v>1240000000.0</v>
       </c>
       <c r="BJ3">
         <v>1161000000.0</v>
       </c>
       <c r="BK3">
         <v>1151000000.0</v>
       </c>
       <c r="BL3">
         <v>1456000000.0</v>
       </c>
       <c r="BM3">
         <v>1208000000.0</v>
       </c>
       <c r="BN3">
         <v>1279000000.0</v>
       </c>
       <c r="BO3">
         <v>1202000000.0</v>
       </c>
       <c r="BP3">
         <v>1264000000.0</v>
       </c>
@@ -23408,81 +23426,81 @@
       <c r="AY5">
         <v>674000000.0</v>
       </c>
       <c r="AZ5">
         <v>-873000000.0</v>
       </c>
       <c r="BA5">
         <v>261000000.0</v>
       </c>
       <c r="BB5">
         <v>313000000.0</v>
       </c>
       <c r="BC5">
         <v>231000000.0</v>
       </c>
       <c r="BD5">
         <v>-4978000000.0</v>
       </c>
       <c r="BE5">
         <v>-149000000.0</v>
       </c>
       <c r="BF5">
         <v>1248000000.0</v>
       </c>
       <c r="BG5">
-        <v>387000000.0</v>
+        <v>382000000.0</v>
       </c>
       <c r="BH5">
-        <v>-62660000000.0</v>
+        <v>-62557000000.0</v>
       </c>
       <c r="BI5">
         <v>1259000000.0</v>
       </c>
       <c r="BJ5">
-        <v>2541000000.0</v>
+        <v>2094000000.0</v>
       </c>
       <c r="BK5">
         <v>2098000000.0</v>
       </c>
       <c r="BL5">
         <v>20792000000.0</v>
       </c>
       <c r="BM5">
         <v>1054000000.0</v>
       </c>
       <c r="BN5">
         <v>1797000000.0</v>
       </c>
       <c r="BO5">
         <v>686000000.0</v>
       </c>
       <c r="BP5">
-        <v>917000000.0</v>
+        <v>462000000.0</v>
       </c>
       <c r="BQ5">
-        <v>404000000.0</v>
+        <v>14948000000.0</v>
       </c>
       <c r="BR5">
         <v>13948000000.0</v>
       </c>
       <c r="BS5">
         <v>-1636000000.0</v>
       </c>
       <c r="BT5">
         <v>-3935000000.0</v>
       </c>
       <c r="BU5">
         <v>5366000000.0</v>
       </c>
       <c r="BV5">
         <v>6550000000.0</v>
       </c>
       <c r="BW5">
         <v>3510000000.0</v>
       </c>
       <c r="BX5">
         <v>3290000000.0</v>
       </c>
       <c r="BY5">
         <v>3853000000.0</v>
       </c>
@@ -23584,69 +23602,69 @@
       </c>
       <c r="DF5">
         <v>68000000.0</v>
       </c>
       <c r="DG5">
         <v>56000000.0</v>
       </c>
       <c r="DH5">
         <v>-1981000000.0</v>
       </c>
       <c r="DI5">
         <v>1017000000.0</v>
       </c>
       <c r="DJ5">
         <v>692000000.0</v>
       </c>
       <c r="DK5">
         <v>682000000.0</v>
       </c>
     </row>
     <row r="6" spans="1:115">
       <c r="A6" t="s">
         <v>181</v>
       </c>
       <c r="B6">
-        <v>1715000000.0</v>
+        <v>2578412373.0</v>
       </c>
       <c r="C6">
         <v>1679000000.0</v>
       </c>
       <c r="D6">
         <v>1593000000.0</v>
       </c>
       <c r="E6">
         <v>1508000000.0</v>
       </c>
       <c r="F6">
         <v>1860000000.0</v>
       </c>
       <c r="G6">
         <v>1580000000.0</v>
       </c>
       <c r="H6">
-        <v>1654000000.0</v>
+        <v>1618000000.0</v>
       </c>
       <c r="I6">
         <v>1581000000.0</v>
       </c>
       <c r="J6">
         <v>1862000000.0</v>
       </c>
       <c r="K6">
         <v>1956000000.0</v>
       </c>
       <c r="L6">
         <v>1454000000.0</v>
       </c>
       <c r="M6">
         <v>2150000000.0</v>
       </c>
       <c r="N6">
         <v>2998000000.0</v>
       </c>
       <c r="O6">
         <v>2140000000.0</v>
       </c>
       <c r="P6">
         <v>1258000000.0</v>
       </c>
@@ -23764,72 +23782,72 @@
       <c r="BB6">
         <v>1488000000.0</v>
       </c>
       <c r="BC6">
         <v>1392000000.0</v>
       </c>
       <c r="BD6">
         <v>1094000000.0</v>
       </c>
       <c r="BE6">
         <v>1143000000.0</v>
       </c>
       <c r="BF6">
         <v>2410000000.0</v>
       </c>
       <c r="BG6">
         <v>1589000000.0</v>
       </c>
       <c r="BH6">
         <v>-61440000000.0</v>
       </c>
       <c r="BI6">
         <v>2499000000.0</v>
       </c>
       <c r="BJ6">
-        <v>3702000000.0</v>
+        <v>3255000000.0</v>
       </c>
       <c r="BK6">
         <v>3249000000.0</v>
       </c>
       <c r="BL6">
         <v>22248000000.0</v>
       </c>
       <c r="BM6">
         <v>2262000000.0</v>
       </c>
       <c r="BN6">
         <v>3076000000.0</v>
       </c>
       <c r="BO6">
         <v>1888000000.0</v>
       </c>
       <c r="BP6">
-        <v>2181000000.0</v>
+        <v>1726000000.0</v>
       </c>
       <c r="BQ6">
-        <v>1688000000.0</v>
+        <v>16232000000.0</v>
       </c>
       <c r="BR6">
         <v>15176000000.0</v>
       </c>
       <c r="BS6">
         <v>-518000000.0</v>
       </c>
       <c r="BT6">
         <v>-2104000000.0</v>
       </c>
       <c r="BU6">
         <v>6780000000.0</v>
       </c>
       <c r="BV6">
         <v>7975000000.0</v>
       </c>
       <c r="BW6">
         <v>4940000000.0</v>
       </c>
       <c r="BX6">
         <v>4847000000.0</v>
       </c>
       <c r="BY6">
         <v>4881000000.0</v>
       </c>
@@ -30705,66 +30723,66 @@
         <v>-2576000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>220</v>
       </c>
       <c r="B14">
-        <v>3065067457.0</v>
+        <v>2945000000.0</v>
       </c>
       <c r="C14">
         <v>2632000000.0</v>
       </c>
       <c r="D14">
         <v>2675000000.0</v>
       </c>
       <c r="E14">
-        <v>3606000000.0</v>
+        <v>2580000000.0</v>
       </c>
       <c r="F14">
-        <v>2305000000.0</v>
+        <v>2523000000.0</v>
       </c>
       <c r="G14">
-        <v>2827000000.0</v>
+        <v>2960000000.0</v>
       </c>
       <c r="H14">
         <v>4994000000.0</v>
       </c>
       <c r="I14">
         <v>3609000000.0</v>
       </c>
       <c r="J14">
         <v>2974000000.0</v>
       </c>
       <c r="K14">
         <v>2926000000.0</v>
       </c>
       <c r="L14">
         <v>7956000000.0</v>
       </c>
       <c r="M14">
         <v>4203000000.0</v>
       </c>
       <c r="N14">
         <v>5139000000.0</v>
       </c>
       <c r="O14">
         <v>9719000000.0</v>
       </c>
@@ -31533,66 +31551,66 @@
       <c r="X24">
         <v>40000000.0</v>
       </c>
       <c r="Y24">
         <v>28000000.0</v>
       </c>
       <c r="Z24">
         <v>41000000.0</v>
       </c>
       <c r="AA24">
         <v>-9000000.0</v>
       </c>
       <c r="AB24">
         <v>21000000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>230</v>
       </c>
       <c r="B25">
-        <v>-821645353.0</v>
+        <v>-701577896.0</v>
       </c>
       <c r="C25">
         <v>-510000000.0</v>
       </c>
       <c r="D25">
         <v>1987000000.0</v>
       </c>
       <c r="E25">
-        <v>-1157000000.0</v>
+        <v>-131000000.0</v>
       </c>
       <c r="F25">
-        <v>1750000000.0</v>
+        <v>-707000000.0</v>
       </c>
       <c r="G25">
-        <v>2492000000.0</v>
+        <v>-498000000.0</v>
       </c>
       <c r="H25">
         <v>1954000000.0</v>
       </c>
       <c r="I25">
         <v>4708000000.0</v>
       </c>
       <c r="J25">
         <v>-507000000.0</v>
       </c>
       <c r="K25">
         <v>-1091000000.0</v>
       </c>
       <c r="L25">
         <v>1601000000.0</v>
       </c>
       <c r="M25">
         <v>475000000.0</v>
       </c>
       <c r="N25">
         <v>1028000000.0</v>
       </c>
       <c r="O25">
         <v>-1101000000.0</v>
       </c>
@@ -34702,105 +34720,105 @@
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
     </row>
     <row r="14" spans="1:99">
       <c r="A14" t="s">
         <v>220</v>
       </c>
       <c r="B14">
-        <v>1498298083.0</v>
+        <v>1523412373.0</v>
       </c>
       <c r="C14">
         <v>749000000.0</v>
       </c>
       <c r="D14">
-        <v>976067457.0</v>
+        <v>856000000.0</v>
       </c>
       <c r="E14">
         <v>736000000.0</v>
       </c>
       <c r="F14">
         <v>697000000.0</v>
       </c>
       <c r="G14">
         <v>656000000.0</v>
       </c>
       <c r="H14">
         <v>673000000.0</v>
       </c>
       <c r="I14">
-        <v>682000000.0</v>
+        <v>646000000.0</v>
       </c>
       <c r="J14">
         <v>635000000.0</v>
       </c>
       <c r="K14">
         <v>642000000.0</v>
       </c>
       <c r="L14">
         <v>703000000.0</v>
       </c>
       <c r="M14">
         <v>662000000.0</v>
       </c>
       <c r="N14">
         <v>680000000.0</v>
       </c>
       <c r="O14">
         <v>630000000.0</v>
       </c>
       <c r="P14">
-        <v>1662000000.0</v>
+        <v>636000000.0</v>
       </c>
       <c r="Q14">
         <v>628000000.0</v>
       </c>
       <c r="R14">
         <v>669000000.0</v>
       </c>
       <c r="S14">
         <v>647000000.0</v>
       </c>
       <c r="T14">
-        <v>494000000.0</v>
+        <v>712000000.0</v>
       </c>
       <c r="U14">
         <v>590000000.0</v>
       </c>
       <c r="V14">
         <v>620000000.0</v>
       </c>
       <c r="W14">
         <v>601000000.0</v>
       </c>
       <c r="X14">
         <v>1042000000.0</v>
       </c>
       <c r="Y14">
         <v>183000000.0</v>
       </c>
       <c r="Z14">
         <v>739000000.0</v>
       </c>
       <c r="AA14">
         <v>863000000.0</v>
       </c>
       <c r="AB14">
         <v>1632000000.0</v>
       </c>
@@ -34872,74 +34890,86 @@
       </c>
       <c r="AY14">
         <v>1080000000.0</v>
       </c>
       <c r="AZ14">
         <v>1567000000.0</v>
       </c>
       <c r="BA14">
         <v>1236000000.0</v>
       </c>
       <c r="BB14">
         <v>1175000000.0</v>
       </c>
       <c r="BC14">
         <v>1161000000.0</v>
       </c>
       <c r="BD14">
         <v>6072000000.0</v>
       </c>
       <c r="BE14">
         <v>1292000000.0</v>
       </c>
       <c r="BF14">
         <v>1162000000.0</v>
       </c>
-      <c r="BG14"/>
+      <c r="BG14">
+        <v>1207000000.0</v>
+      </c>
       <c r="BH14">
         <v>1117000000.0</v>
       </c>
-      <c r="BI14"/>
-      <c r="BJ14"/>
+      <c r="BI14">
+        <v>1240000000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>1161000000.0</v>
+      </c>
       <c r="BK14">
         <v>1151000000.0</v>
       </c>
       <c r="BL14">
         <v>1456000000.0</v>
       </c>
       <c r="BM14">
         <v>1208000000.0</v>
       </c>
       <c r="BN14">
         <v>1279000000.0</v>
       </c>
       <c r="BO14">
         <v>1202000000.0</v>
       </c>
-      <c r="BP14"/>
-[...1 lines deleted...]
-      <c r="BR14"/>
+      <c r="BP14">
+        <v>1264000000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>1284000000.0</v>
+      </c>
+      <c r="BR14">
+        <v>1228000000.0</v>
+      </c>
       <c r="BS14">
         <v>1118000000.0</v>
       </c>
       <c r="BT14">
         <v>1831000000.0</v>
       </c>
       <c r="BU14">
         <v>1414000000.0</v>
       </c>
       <c r="BV14">
         <v>1425000000.0</v>
       </c>
       <c r="BW14">
         <v>1430000000.0</v>
       </c>
       <c r="BX14">
         <v>1557000000.0</v>
       </c>
       <c r="BY14">
         <v>1028000000.0</v>
       </c>
       <c r="BZ14">
         <v>1094000000.0</v>
       </c>
       <c r="CA14">
@@ -37305,105 +37335,105 @@
       </c>
       <c r="CP24">
         <v>3000000.0</v>
       </c>
       <c r="CQ24">
         <v>29000000.0</v>
       </c>
       <c r="CR24">
         <v>12000000.0</v>
       </c>
       <c r="CS24">
         <v>13000000.0</v>
       </c>
       <c r="CT24">
         <v>-5000000.0</v>
       </c>
       <c r="CU24">
         <v>8000000.0</v>
       </c>
     </row>
     <row r="25" spans="1:99">
       <c r="A25" t="s">
         <v>230</v>
       </c>
       <c r="B25">
-        <v>5879521.0</v>
+        <v>-19234768.0</v>
       </c>
       <c r="C25">
         <v>193000000.0</v>
       </c>
       <c r="D25">
-        <v>-91011071.0</v>
+        <v>29056386.0</v>
       </c>
       <c r="E25">
         <v>55000000.0</v>
       </c>
       <c r="F25">
         <v>-1456000000.0</v>
       </c>
       <c r="G25">
         <v>-91000000.0</v>
       </c>
       <c r="H25">
         <v>-586000000.0</v>
       </c>
       <c r="I25">
-        <v>159000000.0</v>
+        <v>195000000.0</v>
       </c>
       <c r="J25">
         <v>-359000000.0</v>
       </c>
       <c r="K25">
         <v>405000000.0</v>
       </c>
       <c r="L25">
         <v>-613000000.0</v>
       </c>
       <c r="M25">
         <v>254000000.0</v>
       </c>
       <c r="N25">
         <v>-418000000.0</v>
       </c>
       <c r="O25">
         <v>91000000.0</v>
       </c>
       <c r="P25">
-        <v>-613000000.0</v>
+        <v>413000000.0</v>
       </c>
       <c r="Q25">
         <v>963000000.0</v>
       </c>
       <c r="R25">
         <v>-956000000.0</v>
       </c>
       <c r="S25">
         <v>-551000000.0</v>
       </c>
       <c r="T25">
-        <v>22000000.0</v>
+        <v>-614000000.0</v>
       </c>
       <c r="U25">
         <v>961000000.0</v>
       </c>
       <c r="V25">
         <v>404000000.0</v>
       </c>
       <c r="W25">
         <v>363000000.0</v>
       </c>
       <c r="X25">
         <v>-701000000.0</v>
       </c>
       <c r="Y25">
         <v>296000000.0</v>
       </c>
       <c r="Z25">
         <v>415000000.0</v>
       </c>
       <c r="AA25">
         <v>924000000.0</v>
       </c>
       <c r="AB25">
         <v>737000000.0</v>
       </c>
@@ -37476,84 +37506,84 @@
       <c r="AY25">
         <v>-345000000.0</v>
       </c>
       <c r="AZ25">
         <v>1560000000.0</v>
       </c>
       <c r="BA25">
         <v>-669000000.0</v>
       </c>
       <c r="BB25">
         <v>742000000.0</v>
       </c>
       <c r="BC25">
         <v>-605000000.0</v>
       </c>
       <c r="BD25">
         <v>402000000.0</v>
       </c>
       <c r="BE25">
         <v>-607000000.0</v>
       </c>
       <c r="BF25">
         <v>-902000000.0</v>
       </c>
       <c r="BG25">
-        <v>1108000000.0</v>
+        <v>-99000000.0</v>
       </c>
       <c r="BH25">
-        <v>-424000000.0</v>
+        <v>3318000000.0</v>
       </c>
       <c r="BI25">
-        <v>1179000000.0</v>
+        <v>-61000000.0</v>
       </c>
       <c r="BJ25">
-        <v>953000000.0</v>
+        <v>-208000000.0</v>
       </c>
       <c r="BK25">
         <v>-543000000.0</v>
       </c>
       <c r="BL25">
         <v>556000000.0</v>
       </c>
       <c r="BM25">
         <v>89000000.0</v>
       </c>
       <c r="BN25">
         <v>52000000.0</v>
       </c>
       <c r="BO25">
         <v>-307000000.0</v>
       </c>
       <c r="BP25">
-        <v>7338000000.0</v>
+        <v>6074000000.0</v>
       </c>
       <c r="BQ25">
-        <v>-1267000000.0</v>
+        <v>-2551000000.0</v>
       </c>
       <c r="BR25">
-        <v>2461000000.0</v>
+        <v>1233000000.0</v>
       </c>
       <c r="BS25">
         <v>-1145000000.0</v>
       </c>
       <c r="BT25">
         <v>4603000000.0</v>
       </c>
       <c r="BU25">
         <v>1934000000.0</v>
       </c>
       <c r="BV25">
         <v>352000000.0</v>
       </c>
       <c r="BW25">
         <v>240000000.0</v>
       </c>
       <c r="BX25">
         <v>-1059000000.0</v>
       </c>
       <c r="BY25">
         <v>-286000000.0</v>
       </c>
       <c r="BZ25">
         <v>502000000.0</v>
       </c>