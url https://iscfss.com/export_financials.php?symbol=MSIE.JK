--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="129">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
   </si>
   <si>
     <t>additionalPaidInCapital</t>
   </si>
@@ -773,3090 +776,3500 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D62"/>
+  <dimension ref="A1:E62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2"/>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6"/>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7"/>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9">
         <v>28968525700.0</v>
       </c>
       <c r="C9">
+        <v>28968525700.0</v>
+      </c>
+      <c r="D9">
         <v>29241581530.0</v>
       </c>
-      <c r="D9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10"/>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B11">
+        <v>1428287200.0</v>
+      </c>
+      <c r="C11">
         <v>5394007960.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>25724507880.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>7156626650.0</v>
       </c>
     </row>
-    <row r="12" spans="1:4">
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B12">
+        <v>1428287200.0</v>
+      </c>
+      <c r="C12">
         <v>5394007960.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25724507880.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7156626650.0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B13">
         <v>14600077540.0</v>
       </c>
       <c r="C13">
+        <v>14600077540.0</v>
+      </c>
+      <c r="D13">
         <v>14600000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>11000000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B14">
         <v>1460007750.0</v>
       </c>
       <c r="C14">
-        <v>1460000000.0</v>
+        <v>1460007750.0</v>
       </c>
       <c r="D14">
         <v>1460000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14">
+        <v>1460000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18"/>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B21">
+        <v>2200889340.0</v>
+      </c>
+      <c r="C21">
         <v>2405899540.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2409666660.0</v>
       </c>
-      <c r="D21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:4">
+      <c r="E21"/>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22"/>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B23">
+        <v>123690661420.0</v>
+      </c>
+      <c r="C23">
         <v>131321384430.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>137360371730.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>92611526650.0</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B24">
+        <v>1309031240.0</v>
+      </c>
+      <c r="C24">
         <v>2319470210.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2576750290.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>0.0</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B25">
+        <v>1309031240.0</v>
+      </c>
+      <c r="C25">
         <v>2405192210.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2833916290.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>0.0</v>
       </c>
     </row>
-    <row r="26" spans="1:4">
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
-    </row>
-    <row r="29" spans="1:4">
+      <c r="E28"/>
+    </row>
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
-    </row>
-    <row r="30" spans="1:4">
+      <c r="E29"/>
+    </row>
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B30"/>
-      <c r="C30">
+      <c r="C30"/>
+      <c r="D30">
         <v>41889000.0</v>
       </c>
-      <c r="D30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:4">
+      <c r="E30"/>
+    </row>
+    <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
-    </row>
-    <row r="33" spans="1:4">
+      <c r="E32"/>
+    </row>
+    <row r="33" spans="1:5">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
-    </row>
-    <row r="34" spans="1:4">
+      <c r="E33"/>
+    </row>
+    <row r="34" spans="1:5">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
-    </row>
-    <row r="35" spans="1:4">
+      <c r="E34"/>
+    </row>
+    <row r="35" spans="1:5">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
-    </row>
-    <row r="36" spans="1:4">
+      <c r="E35"/>
+    </row>
+    <row r="36" spans="1:5">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
-    </row>
-    <row r="37" spans="1:4">
+      <c r="E36"/>
+    </row>
+    <row r="37" spans="1:5">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-    </row>
-    <row r="38" spans="1:4">
+      <c r="E37"/>
+    </row>
+    <row r="38" spans="1:5">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-    </row>
-    <row r="39" spans="1:4">
+      <c r="E38"/>
+    </row>
+    <row r="39" spans="1:5">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
-    </row>
-    <row r="40" spans="1:4">
+      <c r="E39"/>
+    </row>
+    <row r="40" spans="1:5">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
-    </row>
-    <row r="41" spans="1:4">
+      <c r="E40"/>
+    </row>
+    <row r="41" spans="1:5">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-    </row>
-    <row r="42" spans="1:4">
+      <c r="E41"/>
+    </row>
+    <row r="42" spans="1:5">
       <c r="A42" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B42">
+        <v>-25457000.0</v>
+      </c>
+      <c r="C42">
         <v>-28687000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1900653410.0</v>
       </c>
-      <c r="D42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:4">
+      <c r="E42"/>
+    </row>
+    <row r="43" spans="1:5">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
-    </row>
-    <row r="44" spans="1:4">
+      <c r="E43"/>
+    </row>
+    <row r="44" spans="1:5">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
-    </row>
-    <row r="45" spans="1:4">
+      <c r="E44"/>
+    </row>
+    <row r="45" spans="1:5">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
-    </row>
-    <row r="46" spans="1:4">
+      <c r="E45"/>
+    </row>
+    <row r="46" spans="1:5">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
-    </row>
-    <row r="47" spans="1:4">
+      <c r="E46"/>
+    </row>
+    <row r="47" spans="1:5">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B47">
+        <v>11541167150.0</v>
+      </c>
+      <c r="C47">
         <v>12369934290.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>2455572160.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>0.0</v>
       </c>
     </row>
-    <row r="48" spans="1:4">
+    <row r="48" spans="1:5">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B48">
+        <v>68198414270.0</v>
+      </c>
+      <c r="C48">
         <v>69184499760.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>69457189240.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>69297234630.0</v>
       </c>
     </row>
-    <row r="49" spans="1:4">
+    <row r="49" spans="1:5">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
-    </row>
-    <row r="50" spans="1:4">
+      <c r="E49"/>
+    </row>
+    <row r="50" spans="1:5">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-    </row>
-    <row r="51" spans="1:4">
+      <c r="E50"/>
+    </row>
+    <row r="51" spans="1:5">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
-    </row>
-    <row r="52" spans="1:4">
+      <c r="E51"/>
+    </row>
+    <row r="52" spans="1:5">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B52">
+        <v>0.0</v>
+      </c>
+      <c r="C52">
         <v>1947999230.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6444392570.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>0.0</v>
       </c>
     </row>
-    <row r="53" spans="1:4">
+    <row r="53" spans="1:5">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
-    </row>
-    <row r="54" spans="1:4">
+      <c r="E53"/>
+    </row>
+    <row r="54" spans="1:5">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
-    </row>
-    <row r="55" spans="1:4">
+      <c r="E54"/>
+    </row>
+    <row r="55" spans="1:5">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B55">
+        <v>123690661420.0</v>
+      </c>
+      <c r="C55">
         <v>131321384430.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>137360371730.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>92611526650.0</v>
       </c>
     </row>
-    <row r="56" spans="1:4">
+    <row r="56" spans="1:5">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B56">
+        <v>3447199910.0</v>
+      </c>
+      <c r="C56">
         <v>11062096020.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>35307510290.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>9739926650.0</v>
       </c>
     </row>
-    <row r="57" spans="1:4">
+    <row r="57" spans="1:5">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B57">
+        <v>5375975130.0</v>
+      </c>
+      <c r="C57">
         <v>9983978460.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>12397639270.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4847225020.0</v>
       </c>
     </row>
-    <row r="58" spans="1:4">
+    <row r="58" spans="1:5">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B58">
+        <v>11949100910.0</v>
+      </c>
+      <c r="C58">
         <v>18596968430.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>22160947550.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>12314292020.0</v>
       </c>
     </row>
-    <row r="59" spans="1:4">
+    <row r="59" spans="1:5">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
-    </row>
-    <row r="60" spans="1:4">
+      <c r="E59"/>
+    </row>
+    <row r="60" spans="1:5">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B60">
+        <v>111741560510.0</v>
+      </c>
+      <c r="C60">
         <v>112724416000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>115199424180.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>80297234630.0</v>
       </c>
     </row>
-    <row r="61" spans="1:4">
+    <row r="61" spans="1:5">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-    </row>
-    <row r="62" spans="1:4">
+      <c r="E61"/>
+    </row>
+    <row r="62" spans="1:5">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
+      <c r="E62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>66</v>
       </c>
       <c r="D1" t="s">
         <v>67</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-    </row>
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B9">
         <v>28968525700.0</v>
       </c>
       <c r="C9">
         <v>28968525700.0</v>
       </c>
       <c r="D9">
         <v>28968525700.0</v>
       </c>
       <c r="E9">
         <v>28968525700.0</v>
       </c>
       <c r="F9">
+        <v>28968525700.0</v>
+      </c>
+      <c r="G9">
         <v>29684442710.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-    </row>
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B11">
+        <v>1428287200.0</v>
+      </c>
+      <c r="C11">
         <v>2008421250.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2229891410.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4582738900.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5394007960.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>11998269590.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B12">
+        <v>1428287200.0</v>
+      </c>
+      <c r="C12">
         <v>2008421250.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2229891410.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4582738900.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5394007960.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11998269590.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B13">
         <v>14600077540.0</v>
       </c>
       <c r="C13">
         <v>14600077540.0</v>
       </c>
       <c r="D13">
         <v>14600077540.0</v>
       </c>
       <c r="E13">
         <v>14600077540.0</v>
       </c>
       <c r="F13">
+        <v>14600077540.0</v>
+      </c>
+      <c r="G13">
         <v>14600775400.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B14">
         <v>1460007750.0</v>
       </c>
       <c r="C14">
         <v>1460007750.0</v>
       </c>
       <c r="D14">
         <v>1460007750.0</v>
       </c>
       <c r="E14">
         <v>1460007750.0</v>
       </c>
       <c r="F14">
+        <v>1460007750.0</v>
+      </c>
+      <c r="G14">
         <v>1460077540.0</v>
       </c>
     </row>
-    <row r="15" spans="1:6">
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B21">
+        <v>2200889340.0</v>
+      </c>
+      <c r="C21">
         <v>2393808550.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2070065110.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2237980320.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2405899540.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2580589590.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B23">
+        <v>123690661420.0</v>
+      </c>
+      <c r="C23">
         <v>124392998690.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>125692372270.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>129123339140.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>131321384430.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>136074417080.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B24">
+        <v>1309031240.0</v>
+      </c>
+      <c r="C24">
         <v>1632000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1758285720.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1927432430.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2319470210.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2137142860.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B25">
+        <v>1309031240.0</v>
+      </c>
+      <c r="C25">
         <v>1632000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1758285720.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1927432430.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2405192210.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2265725860.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
-    </row>
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
-    </row>
-    <row r="31" spans="1:6">
+      <c r="G30"/>
+    </row>
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
-    </row>
-    <row r="33" spans="1:6">
+      <c r="G32"/>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B33"/>
       <c r="C33"/>
       <c r="D33"/>
       <c r="E33"/>
       <c r="F33"/>
-    </row>
-    <row r="34" spans="1:6">
+      <c r="G33"/>
+    </row>
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B35"/>
       <c r="C35"/>
       <c r="D35"/>
       <c r="E35"/>
       <c r="F35"/>
-    </row>
-    <row r="36" spans="1:6">
+      <c r="G35"/>
+    </row>
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
-    </row>
-    <row r="37" spans="1:6">
+      <c r="G36"/>
+    </row>
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B39"/>
       <c r="C39"/>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-    </row>
-    <row r="40" spans="1:6">
+      <c r="G39"/>
+    </row>
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B40"/>
       <c r="C40"/>
       <c r="D40"/>
       <c r="E40"/>
       <c r="F40"/>
-    </row>
-    <row r="41" spans="1:6">
+      <c r="G40"/>
+    </row>
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-      <c r="C42">
+        <v>45</v>
+      </c>
+      <c r="B42">
+        <v>-25457000.0</v>
+      </c>
+      <c r="C42"/>
+      <c r="D42">
         <v>0.0</v>
       </c>
-      <c r="D42"/>
-      <c r="E42">
+      <c r="E42"/>
+      <c r="F42">
         <v>-28687000.0</v>
       </c>
-      <c r="F42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:6">
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-    </row>
-    <row r="46" spans="1:6">
+      <c r="G45"/>
+    </row>
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
-    </row>
-    <row r="47" spans="1:6">
+      <c r="G46"/>
+    </row>
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B47">
+        <v>11541167150.0</v>
+      </c>
+      <c r="C47">
         <v>11748358940.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>11955550720.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>12192514710.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>12369934290.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>10487604190.0</v>
       </c>
     </row>
-    <row r="48" spans="1:6">
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B48">
+        <v>68198414270.0</v>
+      </c>
+      <c r="C48">
         <v>68770388280.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>68689687580.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>68896343230.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>69184499760.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>68969279140.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-    </row>
-    <row r="51" spans="1:6">
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B51"/>
       <c r="C51"/>
       <c r="D51"/>
       <c r="E51"/>
       <c r="F51"/>
-    </row>
-    <row r="52" spans="1:6">
+      <c r="G51"/>
+    </row>
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B52">
         <v>0.0</v>
       </c>
       <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
         <v>725431690.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2256612300.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1947999230.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3121359380.0</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B55">
+        <v>123690661420.0</v>
+      </c>
+      <c r="C55">
         <v>124392998690.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>125692372270.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>129123339140.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>131321384430.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>136074417080.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B56">
+        <v>3447199910.0</v>
+      </c>
+      <c r="C56">
         <v>4596376620.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6138301870.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>9164389530.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>11062096020.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>20325236580.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B57">
+        <v>5375975130.0</v>
+      </c>
+      <c r="C57">
         <v>1694119620.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3787929120.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7683107470.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>9983978460.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>14222611910.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B58">
+        <v>11949100910.0</v>
+      </c>
+      <c r="C58">
         <v>12054007170.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>13434081450.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>16658392680.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>18596968430.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>22819919830.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B60">
+        <v>111741560510.0</v>
+      </c>
+      <c r="C60">
         <v>112338991520.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>112258290820.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>112464946470.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>112724416000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>113254497250.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D32"/>
+  <dimension ref="A1:E32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B2">
+        <v>2296187280.0</v>
+      </c>
+      <c r="C2">
         <v>1828494850.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>953994030.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2447703060.0</v>
       </c>
     </row>
-    <row r="3" spans="1:4">
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
-    </row>
-    <row r="4" spans="1:4">
+      <c r="E3"/>
+    </row>
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
-    </row>
-    <row r="7" spans="1:4">
+      <c r="E6"/>
+    </row>
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
-    </row>
-    <row r="8" spans="1:4">
+      <c r="E7"/>
+    </row>
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B9">
+        <v>4497587900.0</v>
+      </c>
+      <c r="C9">
         <v>4585767850.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3174612970.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1263963610.0</v>
       </c>
     </row>
-    <row r="10" spans="1:4">
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B10">
+        <v>-986059730.0</v>
+      </c>
+      <c r="C10">
         <v>-301892780.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>189528620.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>67808779720.0</v>
       </c>
     </row>
-    <row r="11" spans="1:4">
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B12">
+        <v>846950450.0</v>
+      </c>
+      <c r="C12">
         <v>1282718810.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19100000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>66335058100.0</v>
       </c>
     </row>
-    <row r="13" spans="1:4">
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B13">
+        <v>281058930.0</v>
+      </c>
+      <c r="C13">
         <v>177599110.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>113940970.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>79485800.0</v>
       </c>
     </row>
-    <row r="14" spans="1:4">
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14"/>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B15">
+        <v>-986085490.0</v>
+      </c>
+      <c r="C15">
         <v>-302263490.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>189528620.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>67776417830.0</v>
       </c>
     </row>
-    <row r="16" spans="1:4">
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B16">
+        <v>-986085490.0</v>
+      </c>
+      <c r="C16">
         <v>-302263490.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>189528620.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>67776417830.0</v>
       </c>
     </row>
-    <row r="17" spans="1:4">
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18"/>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B21">
+        <v>-705000800.0</v>
+      </c>
+      <c r="C21">
         <v>-479491880.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>75587650.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>67729293920.0</v>
       </c>
     </row>
-    <row r="22" spans="1:4">
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22"/>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-    </row>
-    <row r="24" spans="1:4">
+      <c r="E23"/>
+    </row>
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-    </row>
-    <row r="25" spans="1:4">
+      <c r="E24"/>
+    </row>
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25"/>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28">
+        <v>4515761800.0</v>
+      </c>
+      <c r="C28">
         <v>5002134260.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2870824830.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>124787640.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B29"/>
-      <c r="C29">
+      <c r="C29"/>
+      <c r="D29">
         <v>0.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>32361890.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B30">
+        <v>7498775980.0</v>
+      </c>
+      <c r="C30">
         <v>6893754580.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>4053019350.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-64017627250.0</v>
       </c>
     </row>
-    <row r="31" spans="1:4">
+    <row r="31" spans="1:5">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-    </row>
-    <row r="32" spans="1:4">
+      <c r="E31"/>
+    </row>
+    <row r="32" spans="1:5">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B32">
+        <v>6793775180.0</v>
+      </c>
+      <c r="C32">
         <v>6414262700.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4128607000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3711666670.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>66</v>
       </c>
       <c r="D1" t="s">
         <v>67</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B2">
+        <v>715298380.0</v>
+      </c>
+      <c r="C2">
         <v>660632660.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>451026650.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>469229590.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>-820833730.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1047797410.0</v>
       </c>
     </row>
-    <row r="3" spans="1:6">
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B9">
+        <v>995145420.0</v>
+      </c>
+      <c r="C9">
         <v>1049811140.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1247417150.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1205214210.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2436399410.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>567768270.0</v>
       </c>
     </row>
-    <row r="10" spans="1:6">
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B10">
+        <v>-600725050.0</v>
+      </c>
+      <c r="C10">
         <v>80721630.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-206641800.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-259414510.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-530569650.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>95567010.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>80</v>
+      </c>
+      <c r="B12">
+        <v>846950450.0</v>
+      </c>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>1282718810.0</v>
       </c>
-      <c r="F12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B13">
+        <v>120945720.0</v>
+      </c>
+      <c r="C13">
         <v>52452400.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>49914320.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>57746490.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>95761460.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>34448780.0</v>
       </c>
     </row>
-    <row r="14" spans="1:6">
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B15">
+        <v>-600661010.0</v>
+      </c>
+      <c r="C15">
         <v>80700700.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-206655650.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-259469530.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-530941100.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>95539160.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B16">
+        <v>-600661010.0</v>
+      </c>
+      <c r="C16">
         <v>80700700.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-206655650.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-259469530.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-530941100.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>95539160.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B21">
+        <v>-479779320.0</v>
+      </c>
+      <c r="C21">
         <v>133174030.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-156727470.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-201668020.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-626331100.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>130015790.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
-    </row>
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B28">
+        <v>1921764180.0</v>
+      </c>
+      <c r="C28">
         <v>533188770.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>999265420.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1061543440.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4345449320.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>437752480.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B30">
+        <v>2190223120.0</v>
+      </c>
+      <c r="C30">
         <v>1577269770.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1855171270.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1876111820.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
-    </row>
-    <row r="31" spans="1:6">
+      <c r="G30"/>
+    </row>
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B32">
         <v>1710443800.0</v>
       </c>
       <c r="C32">
+        <v>1710443800.0</v>
+      </c>
+      <c r="D32">
         <v>1698443800.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1674443800.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1615565680.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1615565680.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:D30"/>
+  <dimension ref="A1:E30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4">
+    <row r="1" spans="1:5">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
-    </row>
-    <row r="2" spans="1:4">
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
-    </row>
-    <row r="3" spans="1:4">
+      <c r="E2"/>
+    </row>
+    <row r="3" spans="1:5">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>500000000</v>
+      </c>
+      <c r="C3">
         <v>3701372210</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2976266040</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:4">
+    <row r="4" spans="1:5">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
-    </row>
-    <row r="5" spans="1:4">
+      <c r="E4"/>
+    </row>
+    <row r="5" spans="1:5">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
-    </row>
-    <row r="6" spans="1:4">
+      <c r="E5"/>
+    </row>
+    <row r="6" spans="1:5">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>-3965720760.0</v>
+      </c>
+      <c r="C6">
         <v>-20330499920.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>18387267130.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3676991160.0</v>
       </c>
     </row>
-    <row r="7" spans="1:4">
+    <row r="7" spans="1:5">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7">
+        <v>-7334665160.0</v>
+      </c>
+      <c r="C7">
         <v>-5741717220.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-7334781230.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2180856270.0</v>
       </c>
     </row>
-    <row r="8" spans="1:4">
+    <row r="8" spans="1:5">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
-    </row>
-    <row r="9" spans="1:4">
+      <c r="E8"/>
+    </row>
+    <row r="9" spans="1:5">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
-    </row>
-    <row r="10" spans="1:4">
+      <c r="E9"/>
+    </row>
+    <row r="10" spans="1:5">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-    </row>
-    <row r="11" spans="1:4">
+      <c r="E10"/>
+    </row>
+    <row r="11" spans="1:5">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-    </row>
-    <row r="12" spans="1:4">
+      <c r="E11"/>
+    </row>
+    <row r="12" spans="1:5">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-    </row>
-    <row r="13" spans="1:4">
+      <c r="E12"/>
+    </row>
+    <row r="13" spans="1:5">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-    </row>
-    <row r="14" spans="1:4">
+      <c r="E13"/>
+    </row>
+    <row r="14" spans="1:5">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
-    </row>
-    <row r="15" spans="1:4">
+      <c r="E14"/>
+    </row>
+    <row r="15" spans="1:5">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-    </row>
-    <row r="16" spans="1:4">
+      <c r="E15"/>
+    </row>
+    <row r="16" spans="1:5">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-    </row>
-    <row r="17" spans="1:4">
+      <c r="E16"/>
+    </row>
+    <row r="17" spans="1:5">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
-    </row>
-    <row r="18" spans="1:4">
+      <c r="E17"/>
+    </row>
+    <row r="18" spans="1:5">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-    </row>
-    <row r="19" spans="1:4">
+      <c r="E18"/>
+    </row>
+    <row r="19" spans="1:5">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-    </row>
-    <row r="20" spans="1:4">
+      <c r="E19"/>
+    </row>
+    <row r="20" spans="1:5">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-    </row>
-    <row r="21" spans="1:4">
+      <c r="E20"/>
+    </row>
+    <row r="21" spans="1:5">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-    </row>
-    <row r="22" spans="1:4">
+      <c r="E21"/>
+    </row>
+    <row r="22" spans="1:5">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
-    </row>
-    <row r="23" spans="1:4">
+      <c r="E22"/>
+    </row>
+    <row r="23" spans="1:5">
       <c r="A23" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>121</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>715055520.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>32841581530.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1000000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:4">
+    <row r="24" spans="1:5">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24">
+        <v>2157861840.0</v>
+      </c>
+      <c r="C24">
         <v>-14929035760.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-7331000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2435000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:4">
+    <row r="25" spans="1:5">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-    </row>
-    <row r="26" spans="1:4">
+      <c r="E25"/>
+    </row>
+    <row r="26" spans="1:5">
       <c r="A26" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>124</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>1938500.0</v>
       </c>
-      <c r="C26"/>
       <c r="D26"/>
-    </row>
-    <row r="27" spans="1:4">
+      <c r="E26"/>
+    </row>
+    <row r="27" spans="1:5">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
-    </row>
-    <row r="28" spans="1:4">
+      <c r="E27"/>
+    </row>
+    <row r="28" spans="1:5">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>-4176586860.0</v>
+      </c>
+      <c r="C28">
         <v>-4440198540.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>32770146530.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>349179800.0</v>
       </c>
     </row>
-    <row r="29" spans="1:4">
+    <row r="29" spans="1:5">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>-1446995740.0</v>
+      </c>
+      <c r="C29">
         <v>2740106600.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-4075613350.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>892811360.0</v>
       </c>
     </row>
-    <row r="30" spans="1:4">
+    <row r="30" spans="1:5">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>1657861840.0</v>
+      </c>
+      <c r="C30">
         <v>-18630407970.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-10307266040.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2435000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>65</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>66</v>
       </c>
       <c r="D1" t="s">
         <v>67</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>68</v>
       </c>
       <c r="F1" t="s">
-        <v>68</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:6">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
-    </row>
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B3">
         <v>500000000</v>
       </c>
       <c r="C3">
+        <v>500000000</v>
+      </c>
+      <c r="D3">
         <v>3500000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1750000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3701372210</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>185000000</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>-3965720760.0</v>
+      </c>
+      <c r="C6">
         <v>-3385586710.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3164116560.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-811269060.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-20330499920.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-13726238290.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B7">
+        <v>-7334665160.0</v>
+      </c>
+      <c r="C7">
         <v>-830533980.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-517382990.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-160840070.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-5741717220.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4870015810.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-    </row>
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-    </row>
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
-      <c r="E23">
+      <c r="E23"/>
+      <c r="F23">
         <v>715055520.0</v>
       </c>
-      <c r="F23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:6">
+      <c r="G23"/>
+    </row>
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B24">
+        <v>2157861840.0</v>
+      </c>
+      <c r="C24">
         <v>-171000000.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>-14929035760.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-5020413160.0</v>
       </c>
     </row>
-    <row r="25" spans="1:6">
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26">
         <v>1938500.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26">
+        <v>1938500.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B28">
+        <v>-4176586860.0</v>
+      </c>
+      <c r="C28">
         <v>-5758909590.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1364331190.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-220983910.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-4440198540.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7366373590.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B29">
+        <v>-1446995740.0</v>
+      </c>
+      <c r="C29">
         <v>3044322880.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1700214630.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1159714850.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2740106600.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1154451540.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B30">
+        <v>1657861840.0</v>
+      </c>
+      <c r="C30">
         <v>-671000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-3500000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1750000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-18630407970.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5205413160.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>