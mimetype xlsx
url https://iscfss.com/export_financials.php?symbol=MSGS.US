--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -3633,75 +3633,75 @@
       <c r="H5">
         <v>-938000.0</v>
       </c>
       <c r="I5">
         <v>-952000.0</v>
       </c>
       <c r="J5">
         <v>-990000.0</v>
       </c>
       <c r="K5">
         <v>-997000.0</v>
       </c>
       <c r="L5">
         <v>-1003000.0</v>
       </c>
       <c r="M5">
         <v>-1009000.0</v>
       </c>
       <c r="N5">
         <v>-1177000.0</v>
       </c>
       <c r="O5">
         <v>-1180000.0</v>
       </c>
       <c r="P5">
-        <v>-1183000.0</v>
+        <v>-1182999.0</v>
       </c>
       <c r="Q5">
         <v>-1186000.0</v>
       </c>
       <c r="R5">
         <v>-1960000.0</v>
       </c>
       <c r="S5">
         <v>-1983000.0</v>
       </c>
       <c r="T5">
         <v>-2005000.0</v>
       </c>
       <c r="U5">
         <v>-2027000.0</v>
       </c>
       <c r="V5">
         <v>-2062000.0</v>
       </c>
       <c r="W5">
         <v>-2119000.0</v>
       </c>
       <c r="X5">
-        <v>-2129000.0</v>
+        <v>-2128999.0</v>
       </c>
       <c r="Y5">
         <v>-2139000.0</v>
       </c>
       <c r="Z5">
         <v>-52607000.0</v>
       </c>
       <c r="AA5">
         <v>-33070000.0</v>
       </c>
       <c r="AB5">
         <v>-56602000.0</v>
       </c>
       <c r="AC5">
         <v>-46923000.0</v>
       </c>
       <c r="AD5">
         <v>-37187000.0</v>
       </c>
       <c r="AE5">
         <v>-43897000.0</v>
       </c>
       <c r="AF5">
         <v>-41972000.0</v>
       </c>
@@ -7939,75 +7939,75 @@
       <c r="H42">
         <v>-154151000.0</v>
       </c>
       <c r="I42">
         <v>-150468000.0</v>
       </c>
       <c r="J42">
         <v>-152579000.0</v>
       </c>
       <c r="K42">
         <v>-159929000.0</v>
       </c>
       <c r="L42">
         <v>-165052000.0</v>
       </c>
       <c r="M42">
         <v>-162564000.0</v>
       </c>
       <c r="N42">
         <v>-168184000.0</v>
       </c>
       <c r="O42">
         <v>-169772000.0</v>
       </c>
       <c r="P42">
-        <v>-109981000.0</v>
+        <v>-109981001.0</v>
       </c>
       <c r="Q42">
         <v>-110453000.0</v>
       </c>
       <c r="R42">
         <v>-115164000.0</v>
       </c>
       <c r="S42">
         <v>-122966000.0</v>
       </c>
       <c r="T42">
         <v>-129426000.0</v>
       </c>
       <c r="U42">
         <v>-123632000.0</v>
       </c>
       <c r="V42">
         <v>-127407000.0</v>
       </c>
       <c r="W42">
         <v>-132153000.0</v>
       </c>
       <c r="X42">
-        <v>-147605000.0</v>
+        <v>-147605001.0</v>
       </c>
       <c r="Y42">
         <v>-161491000.0</v>
       </c>
       <c r="Z42">
         <v>2682306000.0</v>
       </c>
       <c r="AA42">
         <v>2647974000.0</v>
       </c>
       <c r="AB42">
         <v>2632866000.0</v>
       </c>
       <c r="AC42">
         <v>2638171000.0</v>
       </c>
       <c r="AD42">
         <v>2622621000.0</v>
       </c>
       <c r="AE42">
         <v>2605090000.0</v>
       </c>
       <c r="AF42">
         <v>2586569000.0</v>
       </c>
@@ -12023,51 +12023,51 @@
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
     </row>
     <row r="5" spans="1:52">
       <c r="A5" t="s">
         <v>118</v>
       </c>
       <c r="B5">
-        <v>3207000.0</v>
+        <v>-8459000.0</v>
       </c>
       <c r="C5">
         <v>21170000.0</v>
       </c>
       <c r="D5">
         <v>-11762000.0</v>
       </c>
       <c r="E5">
         <v>-22131000.0</v>
       </c>
       <c r="F5">
         <v>27650000.0</v>
       </c>
       <c r="G5">
         <v>7396000.0</v>
       </c>
       <c r="H5">
         <v>-8535000.0</v>
       </c>
       <c r="I5">
         <v>49050000.0</v>
       </c>
       <c r="J5">
         <v>78816000.0</v>
       </c>
@@ -12181,51 +12181,51 @@
       </c>
       <c r="AU5">
         <v>39919000.0</v>
       </c>
       <c r="AV5">
         <v>-36851000.0</v>
       </c>
       <c r="AW5">
         <v>-55627000.0</v>
       </c>
       <c r="AX5">
         <v>-45768000.0</v>
       </c>
       <c r="AY5">
         <v>-6084500.0</v>
       </c>
       <c r="AZ5">
         <v>-6084500.0</v>
       </c>
     </row>
     <row r="6" spans="1:52">
       <c r="A6" t="s">
         <v>119</v>
       </c>
       <c r="B6">
-        <v>3997000.0</v>
+        <v>-7669000.0</v>
       </c>
       <c r="C6">
         <v>21960000.0</v>
       </c>
       <c r="D6">
         <v>-10951000.0</v>
       </c>
       <c r="E6">
         <v>-21309000.0</v>
       </c>
       <c r="F6">
         <v>28473000.0</v>
       </c>
       <c r="G6">
         <v>8187000.0</v>
       </c>
       <c r="H6">
         <v>-7753000.0</v>
       </c>
       <c r="I6">
         <v>49842000.0</v>
       </c>
       <c r="J6">
         <v>79604000.0</v>
       </c>
@@ -19588,51 +19588,51 @@
       </c>
       <c r="AV24">
         <v>-1947000.0</v>
       </c>
       <c r="AW24">
         <v>-11000.0</v>
       </c>
       <c r="AX24">
         <v>10712000.0</v>
       </c>
       <c r="AY24">
         <v>-75567500.0</v>
       </c>
       <c r="AZ24">
         <v>-75567500.0</v>
       </c>
     </row>
     <row r="25" spans="1:52">
       <c r="A25" t="s">
         <v>168</v>
       </c>
       <c r="B25">
         <v>19268000.0</v>
       </c>
       <c r="C25">
-        <v>9131000.0</v>
+        <v>2943000.0</v>
       </c>
       <c r="D25">
         <v>-13888000.0</v>
       </c>
       <c r="E25">
         <v>1951000.0</v>
       </c>
       <c r="F25">
         <v>19954000.0</v>
       </c>
       <c r="G25">
         <v>7043000.0</v>
       </c>
       <c r="H25">
         <v>2285000.0</v>
       </c>
       <c r="I25">
         <v>4750000.0</v>
       </c>
       <c r="J25">
         <v>-2056000.0</v>
       </c>
       <c r="K25">
         <v>-2155000.0</v>
       </c>