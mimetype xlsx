--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="174">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="175">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -911,2616 +914,2758 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>18411000.0</v>
+      </c>
+      <c r="C2">
         <v>14143000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16617999.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14935000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>11263000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19315000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20253000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1244000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>42614000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>41660000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29210000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4895000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9361000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3676000.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
+        <v>-916000.0</v>
+      </c>
+      <c r="C5">
         <v>-897000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-952000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1009000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1186000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-2027000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2139000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-46923000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-46918000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-34115000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-42611000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-40215000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-36015000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-25216000.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>901809000.0</v>
+      </c>
+      <c r="C7">
         <v>893668000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>800219000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>796182000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>743286000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>733103000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>718184000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>249000.0</v>
       </c>
       <c r="C8">
         <v>249000.0</v>
       </c>
       <c r="D8">
         <v>249000.0</v>
       </c>
       <c r="E8">
         <v>249000.0</v>
       </c>
       <c r="F8">
         <v>249000.0</v>
       </c>
       <c r="G8">
         <v>249000.0</v>
       </c>
       <c r="H8">
         <v>249000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>249000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>16846000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>17573000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>23102000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>2845961000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>2817873000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2832516000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2806352000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>164511000.0</v>
+      </c>
+      <c r="C10">
         <v>153188000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>94907000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>40459000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>91018000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>72036000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>90673000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>25836000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1256620000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1272114000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1471408000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>26801000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>15966000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>2277000.0</v>
       </c>
-      <c r="O10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:15">
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>164511000.0</v>
+      </c>
+      <c r="C12">
         <v>153188000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>94907000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>40459000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>91018000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>72036000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>90673000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25836000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1256620000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1272114000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1471408000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>26801000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>15966000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2277000.0</v>
       </c>
-      <c r="O12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>249000.0</v>
       </c>
       <c r="C13">
         <v>249000.0</v>
       </c>
       <c r="D13">
         <v>249000.0</v>
       </c>
       <c r="E13">
         <v>249000.0</v>
       </c>
       <c r="F13">
         <v>249000.0</v>
       </c>
       <c r="G13">
         <v>249000.0</v>
       </c>
       <c r="H13">
         <v>249000.0</v>
       </c>
       <c r="I13">
         <v>249000.0</v>
       </c>
       <c r="J13">
         <v>249000.0</v>
       </c>
       <c r="K13">
         <v>249000.0</v>
       </c>
       <c r="L13">
+        <v>249000.0</v>
+      </c>
+      <c r="M13">
         <v>1263490000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1227218000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>941980000.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>24252000.0</v>
+      </c>
+      <c r="C14">
         <v>24089000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24096000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24194000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24405000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24129000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23942000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>23900000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23846000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>23853000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24754000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>24906547.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24928000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25713000.0</v>
       </c>
       <c r="O14">
         <v>25713000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14">
+        <v>25713000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>249000.0</v>
       </c>
       <c r="F15">
         <v>249000.0</v>
       </c>
       <c r="G15">
         <v>249000.0</v>
       </c>
       <c r="H15">
         <v>249000.0</v>
       </c>
       <c r="I15">
         <v>249000.0</v>
       </c>
       <c r="J15">
         <v>249000.0</v>
       </c>
       <c r="K15">
         <v>249000.0</v>
       </c>
-      <c r="L15"/>
+      <c r="L15">
+        <v>249000.0</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16">
+        <v>165416000.0</v>
+      </c>
+      <c r="C16">
         <v>164178000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>148678000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>157051000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>132369000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>131025000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>126348000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>110264000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>324749000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>390180000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>332416000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>311317000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>291865000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>229422000.0</v>
       </c>
-      <c r="O16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>3954000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2345000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>264000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>939000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1906000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>2784000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>5000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
         <v>226523000.0</v>
       </c>
       <c r="C20">
         <v>226523000.0</v>
       </c>
       <c r="D20">
         <v>226523000.0</v>
       </c>
       <c r="E20">
-        <v>226955000.0</v>
+        <v>226523000.0</v>
       </c>
       <c r="F20">
         <v>226955000.0</v>
       </c>
       <c r="G20">
         <v>226955000.0</v>
       </c>
       <c r="H20">
         <v>226955000.0</v>
       </c>
       <c r="I20">
+        <v>226955000.0</v>
+      </c>
+      <c r="J20">
         <v>392513000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>380087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>277166000.0</v>
       </c>
       <c r="L20">
         <v>277166000.0</v>
       </c>
       <c r="M20">
         <v>277166000.0</v>
       </c>
       <c r="N20">
         <v>277166000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:15">
+      <c r="O20">
+        <v>277166000.0</v>
+      </c>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
         <v>103644000.0</v>
       </c>
       <c r="C21">
         <v>103644000.0</v>
       </c>
       <c r="D21">
         <v>103644000.0</v>
       </c>
       <c r="E21">
+        <v>103644000.0</v>
+      </c>
+      <c r="F21">
         <v>112780000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>113839000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>114898000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>118459000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>419791000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>423825000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>182579000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>189174000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>193113000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>194838000.0</v>
       </c>
-      <c r="O21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>24829000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>18810000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>23858000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>33455000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>76679000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>59743000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>57358000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>54122000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>36469000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>31267000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>33139000.0</v>
       </c>
-      <c r="O22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>1537652000.0</v>
+      </c>
+      <c r="C23">
         <v>1580768000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1441850000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1403916000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1400448000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1420828000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1289380000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3834963000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3829834000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3750503000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3613071000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2148942000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2137190999.0</v>
       </c>
-      <c r="N23">
-[...4 lines deleted...]
-    <row r="24" spans="1:15">
+      <c r="O23">
+        <v>1382171000.0</v>
+      </c>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
+        <v>242000000.0</v>
+      </c>
+      <c r="C24">
         <v>267000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>275000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>295000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>220000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>355000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>350000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>48556000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>101335000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>105433000.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>295000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>220000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>355000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>48556000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>101335000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>105433000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>65618000.0</v>
+      </c>
+      <c r="C26">
         <v>54720000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>62543000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>67374000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4736000.0</v>
       </c>
-      <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26">
         <v>84560000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>209951000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>242287000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>263546000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>979298000.0</v>
+      </c>
+      <c r="C28">
         <v>1031480000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1010312000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1080723000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>902268000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1046067000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>977511000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-25836000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1150920000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1166681000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1471408000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-26801000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-15966000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2277000.0</v>
       </c>
-      <c r="O28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>-4796000.0</v>
+      </c>
+      <c r="C29">
         <v>9561000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>38690000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-12234000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>102911000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>180692000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>143014000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2675098000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2642183000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2513596000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>88287000.0</v>
+      </c>
+      <c r="C30">
         <v>43532000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>80090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>75573000.0</v>
       </c>
       <c r="E30">
         <v>75573000.0</v>
       </c>
       <c r="F30">
+        <v>75573000.0</v>
+      </c>
+      <c r="G30">
         <v>90221000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11650000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>15983000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>105658000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>104799000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>80077000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>82897000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>82060000.0</v>
       </c>
-      <c r="N30">
-[...4 lines deleted...]
-    <row r="31" spans="1:15">
+      <c r="O30">
+        <v>42830000.0</v>
+      </c>
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-667401000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-486824000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-545102000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-548839000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2275086000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>1724179000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>1604251000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>2126676000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>-319145000.0</v>
+      </c>
+      <c r="C32">
         <v>-312428000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-305040000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-371295000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-233030000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-183032000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-161976000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>653325000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>650164000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>687687000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>1214362000.0</v>
+      </c>
+      <c r="C33">
         <v>1330818000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1226053000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1255828000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1196324000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1237341000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1161777000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2422290000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2414942999.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2301580000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2009217999.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1980307000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1979271999.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1605517000.0</v>
       </c>
-      <c r="O33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>750963000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>705594000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1749000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>3164000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>66221000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>56905000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>65955000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>49175000.0</v>
       </c>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>1158513000.0</v>
+      </c>
+      <c r="C35">
         <v>1298684000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1186178000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1220622000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1107526000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1254416000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1202561000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>368553000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>433610000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>487969999.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>411835000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>391949000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>396952000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>350692000.0</v>
       </c>
-      <c r="O35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>22065000.0</v>
+      </c>
+      <c r="C36">
         <v>13898000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14678000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>38010000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>35697000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>30478000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6694000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1974433000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>45355999.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>58360000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>54486999.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>75880000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>52060999.0</v>
       </c>
-      <c r="N36">
-[...4 lines deleted...]
-    <row r="37" spans="1:15">
+      <c r="O36">
+        <v>1133513000.0</v>
+      </c>
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-      <c r="E37">
+      <c r="E37"/>
+      <c r="F37">
         <v>1712000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>2442000.0</v>
       </c>
-      <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>-96703000.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>37288000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>44662000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>6019000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>1973758000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>127603000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>172178000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>168432000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>75880000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
-    </row>
-    <row r="39" spans="1:15">
+      <c r="P38"/>
+    </row>
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>70492000.0</v>
+      </c>
+      <c r="C39">
         <v>53230000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>40800000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>32056000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>38678000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>21230000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>25280000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1370854000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>52613000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>72010000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>52368000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>58937000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>59893000.0</v>
       </c>
-      <c r="N39">
-[...4 lines deleted...]
-    <row r="40" spans="1:15">
+      <c r="O39">
+        <v>82239000.0</v>
+      </c>
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>400774000.0</v>
+      </c>
+      <c r="C40">
         <v>308584000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>276419000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>268797000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>220968000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>145987000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>104522000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>648515000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>393777000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>330202000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>253189000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>217505999.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>247810000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>232309000.0</v>
       </c>
-      <c r="O40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:15">
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>89457000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>97375000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>117926000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>297380000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>238614000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>344787000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>342714000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>-132768000.0</v>
+      </c>
+      <c r="C42">
         <v>-143195000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-150468000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-162564000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-110453000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-123632000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-161491000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>2638171000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>2594211000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>2590439000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>2704470000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1263490000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1227218000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>941980000.0</v>
       </c>
-      <c r="O42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:15">
+      <c r="P42"/>
+    </row>
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>823612000.0</v>
+      </c>
+      <c r="C45">
         <v>843053000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>775388000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>745784000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>719674000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>739237000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>757648000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45">
         <v>1231300000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1093169000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>767739000.0</v>
+      </c>
+      <c r="C46">
         <v>789418000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>723107000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>745784000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>719674000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>739237000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>757648000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>31270000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1253671000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1159271000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1160609000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1188693000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1231300000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1093169000.0</v>
       </c>
-      <c r="O46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>30501000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>719674000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>739237000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>757648000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>31270000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1253671000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1159271000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1160609000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1188693000.0</v>
       </c>
-      <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-129861000.0</v>
+      </c>
+      <c r="C48">
         <v>-137596000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-115139000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-173910000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-35699000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-78898000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-43605000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>29003000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-11059000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-148410000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-75687000.0</v>
       </c>
-      <c r="L48"/>
       <c r="M48"/>
       <c r="N48"/>
       <c r="O48"/>
-    </row>
-    <row r="49" spans="1:15">
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-173910000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-35699000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-78898000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
+        <v>16500000.0</v>
+      </c>
+      <c r="C50">
         <v>24000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="D50">
         <v>30000000.0</v>
       </c>
       <c r="E50">
         <v>30000000.0</v>
       </c>
       <c r="F50">
         <v>30000000.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50">
+      <c r="G50">
+        <v>30000000.0</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50">
         <v>6042000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4365000.0</v>
       </c>
-      <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>1143809000.0</v>
+      </c>
+      <c r="C51">
         <v>1184668000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1105219000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1121182000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>993286000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1118103000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1068184000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>54598000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>105700000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>105433000.0</v>
       </c>
-      <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
-    </row>
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>57834000.0</v>
+      </c>
+      <c r="C52">
         <v>76618000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>80267000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>79745000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>73699000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>71951000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>39131000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6042000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4365000.0</v>
       </c>
-      <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
-    </row>
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>-5771000.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>108416000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>1537652000.0</v>
+      </c>
+      <c r="C55">
         <v>1580768000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1441850000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1403916000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1400448000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1420828000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1289380000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3834963000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3829834000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3750503000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3613071000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2148942000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2137190999.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1732863000.0</v>
       </c>
-      <c r="O55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:15">
+      <c r="P55"/>
+    </row>
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>323290000.0</v>
+      </c>
+      <c r="C56">
         <v>249950000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>215797000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>148088000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>205269000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>183487000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>127603000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1412673000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1414891000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1448923000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1603853000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>168635000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>157919000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>127346000.0</v>
       </c>
-      <c r="O56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:15">
+      <c r="P56"/>
+    </row>
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>642435000.0</v>
+      </c>
+      <c r="C57">
         <v>563523000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>521982000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>520528000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>438299000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>368278000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>290254000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>760023000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>765505000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>762042000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>614815000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>533717999.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>549036000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>465407000.0</v>
       </c>
-      <c r="O57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:15">
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>1800948000.0</v>
+      </c>
+      <c r="C58">
         <v>1862207000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1708160000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1741150000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1545825000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1622694000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1492815000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1128576000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1199115000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1250012000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1026650000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>925667000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>945988000.0</v>
       </c>
-      <c r="N58">
-[...4 lines deleted...]
-    <row r="59" spans="1:15">
+      <c r="O58">
+        <v>465407000.0</v>
+      </c>
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>-263296000.0</v>
+      </c>
+      <c r="C60">
         <v>-281439000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-266310000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-337234000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-147089000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-204308000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-206986000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2620500000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2536483000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2408163000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2586421000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1223275000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1191203000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>916764000.0</v>
       </c>
-      <c r="O60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:15">
+      <c r="P60"/>
+    </row>
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
-      <c r="E61">
+      <c r="E61"/>
+      <c r="F61">
         <v>-128026000.0</v>
       </c>
-      <c r="F61">
+      <c r="G61">
         <v>-146734000.0</v>
       </c>
-      <c r="G61"/>
-      <c r="H61">
+      <c r="H61"/>
+      <c r="I61">
         <v>-207790000.0</v>
       </c>
-      <c r="I61">
+      <c r="J61">
         <v>-223662000.0</v>
       </c>
-      <c r="J61">
+      <c r="K61">
         <v>-242077000.0</v>
       </c>
-      <c r="K61">
+      <c r="L61">
         <v>-101882000.0</v>
       </c>
-      <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ62"/>
+  <dimension ref="A1:BA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:52">
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>18411000.0</v>
+      </c>
+      <c r="C2">
         <v>12758000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7977000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9595000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>14143000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>6948000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6396000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5334000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>9900000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>11013000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10584000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11813000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>14935000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16120000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>15954000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>34613000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>30887000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>35136000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27717000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>34568000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>19315000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22254000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26642000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>40351000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20253000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>51509000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>70340000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>30507000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>44057000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>56971000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>55916000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>34451000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>42614000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>53924000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>59613000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>28160000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>41660000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>58923000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>45475000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>21777000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>13935000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>12270000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>21965000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7448000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3307000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>3432000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>14748000.0</v>
       </c>
-      <c r="AV2"/>
-      <c r="AW2">
+      <c r="AW2"/>
+      <c r="AX2">
         <v>7388000.0</v>
       </c>
-      <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
-    </row>
-    <row r="3" spans="1:52">
+      <c r="BA2"/>
+    </row>
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3529,54 +3674,55 @@
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3"/>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3585,208 +3731,212 @@
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5">
-        <v>-894000.0</v>
+        <v>-916000.0</v>
       </c>
       <c r="C5">
         <v>-894000.0</v>
       </c>
       <c r="D5">
+        <v>-894000.0</v>
+      </c>
+      <c r="E5">
         <v>-896000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-897000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-911000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-925000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-938000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-952000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-990000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-997000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1003000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1009000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1177000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1180000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1182999.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1186000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1960000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1983000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2005000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2027000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2062000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-2119000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-2128999.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2139000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-52607000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-33070000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-56602000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-46923000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-37187000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-43897000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-41972000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-46918000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-34691000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-39449000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-34557000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-34115000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-25771000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-31773000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-38663000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-42611000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-34198000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-34404000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-34639000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-40215000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-34562000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-35035000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1191203000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-36015000.0</v>
       </c>
-      <c r="AX5"/>
       <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>916764000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:52">
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
@@ -3795,164 +3945,168 @@
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6"/>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7">
+        <v>901809000.0</v>
+      </c>
+      <c r="C7">
         <v>909293000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>896889000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>883598000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>893668000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>899549000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>797407000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>788354000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>800219000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>807247000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>791686000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>784807000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>796182000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>759118000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>746418000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>733098000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>743286000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>747130000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>735613000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>723432000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>733103000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>726572000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>714342000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>720868000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>718184000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>247408000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>241184000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>250135000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>249000.0</v>
       </c>
       <c r="C8">
         <v>249000.0</v>
       </c>
       <c r="D8">
         <v>249000.0</v>
       </c>
       <c r="E8">
         <v>249000.0</v>
       </c>
       <c r="F8">
         <v>249000.0</v>
       </c>
       <c r="G8">
         <v>249000.0</v>
       </c>
       <c r="H8">
         <v>249000.0</v>
       </c>
       <c r="I8">
         <v>249000.0</v>
       </c>
@@ -3970,323 +4124,330 @@
       </c>
       <c r="N8">
         <v>249000.0</v>
       </c>
       <c r="O8">
         <v>249000.0</v>
       </c>
       <c r="P8">
         <v>249000.0</v>
       </c>
       <c r="Q8">
         <v>249000.0</v>
       </c>
       <c r="R8">
         <v>249000.0</v>
       </c>
       <c r="S8">
         <v>249000.0</v>
       </c>
       <c r="T8">
         <v>249000.0</v>
       </c>
       <c r="U8">
         <v>249000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>249000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>16846000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>11226000.0</v>
       </c>
-      <c r="O9"/>
       <c r="P9"/>
-      <c r="Q9">
+      <c r="Q9"/>
+      <c r="R9">
         <v>17573000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>12862000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>6460000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>23102000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19327000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>15432000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>2850372000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>2833867000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2819449000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2845961000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2830411000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>2812880000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9"/>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>164511000.0</v>
+      </c>
+      <c r="C10">
         <v>107039000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>81302000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>57276000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>153188000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>96536000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>107823000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52252000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>89136000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>44784000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>41232000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>52419000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>40459000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>65834999.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>45158000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>81036000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>91018000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>50155000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>55560000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>40278000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>72036000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>78024000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>80262000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>26206000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>90673000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1045137000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1043104000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>983535000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1117901000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1182093000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1251578000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1101213000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>1256620000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1204391000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1148979000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1198202000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1272114000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1173550000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1429997000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1308827000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1444317000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1451687000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1558897000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1467093000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14211000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14141000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>18057000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-6143000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6143000.0</v>
       </c>
-      <c r="AX10"/>
       <c r="AY10"/>
-      <c r="AZ10">
+      <c r="AZ10"/>
+      <c r="BA10">
         <v>-2277000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:52">
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4295,208 +4456,212 @@
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>164511000.0</v>
+      </c>
+      <c r="C12">
         <v>107039000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>81302000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>57276000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>153188000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>96536000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>107823000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>52252000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>89136000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>44784000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>41232000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>52419000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>40459000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>65834999.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>45158000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>81036000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>91018000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>50155000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>55560000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>40278000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>72036000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>78024000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>80262000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>26206000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>90673000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1376156000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1156124000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1088132000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1226317000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1293017000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1251578000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1101213000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1256620000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1204391000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1148979000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1198202000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1272114000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1173550000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1429997000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1308827000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1444317000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1451687000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1558897000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1467093000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14211000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>14141000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>18057000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6143000.0</v>
       </c>
       <c r="AW12">
         <v>6143000.0</v>
       </c>
-      <c r="AX12"/>
+      <c r="AX12">
+        <v>15966000.0</v>
+      </c>
       <c r="AY12"/>
-      <c r="AZ12">
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>2277000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:52">
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>249000.0</v>
       </c>
       <c r="C13">
         <v>249000.0</v>
       </c>
       <c r="D13">
         <v>249000.0</v>
       </c>
       <c r="E13">
         <v>249000.0</v>
       </c>
       <c r="F13">
         <v>249000.0</v>
       </c>
       <c r="G13">
         <v>249000.0</v>
       </c>
       <c r="H13">
         <v>249000.0</v>
       </c>
       <c r="I13">
         <v>249000.0</v>
       </c>
@@ -4584,242 +4749,246 @@
       <c r="AK13">
         <v>249000.0</v>
       </c>
       <c r="AL13">
         <v>249000.0</v>
       </c>
       <c r="AM13">
         <v>249000.0</v>
       </c>
       <c r="AN13">
         <v>249000.0</v>
       </c>
       <c r="AO13">
         <v>249000.0</v>
       </c>
       <c r="AP13">
         <v>249000.0</v>
       </c>
       <c r="AQ13">
         <v>249000.0</v>
       </c>
       <c r="AR13">
         <v>249000.0</v>
       </c>
       <c r="AS13">
+        <v>249000.0</v>
+      </c>
+      <c r="AT13">
         <v>1263490000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1294129000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>1254097000.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>1227218000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
+        <v>24252000.0</v>
+      </c>
+      <c r="C14">
         <v>24149000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24223000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24116000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24105000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24084000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24167000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24049000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>24156000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>24100000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>24065000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23971000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>23961000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>24062000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24189000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24295000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24487000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>24394000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>24373000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>24172000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>24422000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24344000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24144000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>24062000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>24025000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>24004000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>23979000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>23827000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>23793000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>23881000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>23840000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>23708000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>23686000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>23809000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>23813000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>23567000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>23559000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>23825000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>24143000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>24054000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>24479000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>24635000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>25055000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>24928000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25713000.0</v>
       </c>
       <c r="AT14">
         <v>25713000.0</v>
       </c>
       <c r="AU14">
         <v>25713000.0</v>
       </c>
       <c r="AV14">
         <v>25713000.0</v>
       </c>
       <c r="AW14">
         <v>25713000.0</v>
       </c>
       <c r="AX14">
         <v>25713000.0</v>
       </c>
       <c r="AY14">
         <v>25713000.0</v>
       </c>
       <c r="AZ14">
         <v>25713000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14">
+        <v>25713000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>249000.0</v>
       </c>
       <c r="O15">
         <v>249000.0</v>
       </c>
       <c r="P15">
         <v>249000.0</v>
       </c>
       <c r="Q15">
         <v>249000.0</v>
       </c>
       <c r="R15">
         <v>249000.0</v>
       </c>
       <c r="S15">
         <v>249000.0</v>
       </c>
       <c r="T15">
         <v>249000.0</v>
       </c>
       <c r="U15">
         <v>249000.0</v>
       </c>
       <c r="V15">
@@ -4869,210 +5038,216 @@
       </c>
       <c r="AK15">
         <v>249000.0</v>
       </c>
       <c r="AL15">
         <v>249000.0</v>
       </c>
       <c r="AM15">
         <v>249000.0</v>
       </c>
       <c r="AN15">
         <v>249000.0</v>
       </c>
       <c r="AO15">
         <v>249000.0</v>
       </c>
       <c r="AP15">
         <v>249000.0</v>
       </c>
       <c r="AQ15">
         <v>249000.0</v>
       </c>
       <c r="AR15">
         <v>249000.0</v>
       </c>
-      <c r="AS15"/>
+      <c r="AS15">
+        <v>249000.0</v>
+      </c>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16">
+        <v>165416000.0</v>
+      </c>
+      <c r="C16">
         <v>102049000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>330587000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>164178000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>165923000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>267783000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>306839000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>148678000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>116888000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>257625999.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>300440000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>157051000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>132199000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>188274000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>267087000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>132369000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>102053000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>176805000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>219725000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>131025000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>129389999.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>200329000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>138007000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>126348000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>266427000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>308238000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>416475000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>293410000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>282125000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>299646000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>413184000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>324749000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>430785000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>390056000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>468841000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>390180000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>339045000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>371806000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>433512000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>332416000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>327682000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>385245000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>432163000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>311317000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>336687000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>326179000.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AW16"/>
+      <c r="AX16">
         <v>291865000.0</v>
       </c>
-      <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -5081,146 +5256,148 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>2523000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>36511000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>12926000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3668000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3954000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>15030000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4527000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1905000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2345000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>57446000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>57393000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>95000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>264000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>703000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>892000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1082000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1273000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1323000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5229,940 +5406,958 @@
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20">
         <v>226523000.0</v>
       </c>
       <c r="C20">
         <v>226523000.0</v>
       </c>
       <c r="D20">
         <v>226523000.0</v>
       </c>
       <c r="E20">
         <v>226523000.0</v>
       </c>
       <c r="F20">
         <v>226523000.0</v>
       </c>
       <c r="G20">
         <v>226523000.0</v>
       </c>
       <c r="H20">
         <v>226523000.0</v>
       </c>
       <c r="I20">
         <v>226523000.0</v>
       </c>
       <c r="J20">
         <v>226523000.0</v>
       </c>
       <c r="K20">
         <v>226523000.0</v>
       </c>
       <c r="L20">
         <v>226523000.0</v>
       </c>
       <c r="M20">
         <v>226523000.0</v>
       </c>
       <c r="N20">
-        <v>226955000.0</v>
+        <v>226523000.0</v>
       </c>
       <c r="O20">
         <v>226955000.0</v>
       </c>
       <c r="P20">
         <v>226955000.0</v>
       </c>
       <c r="Q20">
         <v>226955000.0</v>
       </c>
       <c r="R20">
         <v>226955000.0</v>
       </c>
       <c r="S20">
         <v>226955000.0</v>
       </c>
       <c r="T20">
         <v>226955000.0</v>
       </c>
       <c r="U20">
         <v>226955000.0</v>
       </c>
       <c r="V20">
         <v>226955000.0</v>
       </c>
       <c r="W20">
         <v>226955000.0</v>
       </c>
       <c r="X20">
         <v>226955000.0</v>
       </c>
       <c r="Y20">
         <v>226955000.0</v>
       </c>
       <c r="Z20">
+        <v>226955000.0</v>
+      </c>
+      <c r="AA20">
         <v>308951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>392513000.0</v>
       </c>
       <c r="AB20">
         <v>392513000.0</v>
       </c>
       <c r="AC20">
         <v>392513000.0</v>
       </c>
       <c r="AD20">
         <v>392513000.0</v>
       </c>
       <c r="AE20">
         <v>392513000.0</v>
       </c>
       <c r="AF20">
         <v>392513000.0</v>
       </c>
       <c r="AG20">
         <v>392513000.0</v>
       </c>
       <c r="AH20">
+        <v>392513000.0</v>
+      </c>
+      <c r="AI20">
         <v>392378000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>392621000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>388575000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>380087000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>387314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>289704000.0</v>
       </c>
       <c r="AN20">
         <v>289704000.0</v>
       </c>
       <c r="AO20">
-        <v>277166000.0</v>
+        <v>289704000.0</v>
       </c>
       <c r="AP20">
         <v>277166000.0</v>
       </c>
       <c r="AQ20">
         <v>277166000.0</v>
       </c>
       <c r="AR20">
         <v>277166000.0</v>
       </c>
       <c r="AS20">
         <v>277166000.0</v>
       </c>
       <c r="AT20">
         <v>277166000.0</v>
       </c>
       <c r="AU20">
         <v>277166000.0</v>
       </c>
-      <c r="AV20"/>
-      <c r="AW20">
+      <c r="AV20">
         <v>277166000.0</v>
       </c>
-      <c r="AX20"/>
+      <c r="AW20"/>
+      <c r="AX20">
+        <v>277166000.0</v>
+      </c>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21">
         <v>103644000.0</v>
       </c>
       <c r="C21">
         <v>103644000.0</v>
       </c>
       <c r="D21">
         <v>103644000.0</v>
       </c>
       <c r="E21">
         <v>103644000.0</v>
       </c>
       <c r="F21">
         <v>103644000.0</v>
       </c>
       <c r="G21">
         <v>103644000.0</v>
       </c>
       <c r="H21">
         <v>103644000.0</v>
       </c>
       <c r="I21">
         <v>103644000.0</v>
       </c>
       <c r="J21">
         <v>103644000.0</v>
       </c>
       <c r="K21">
         <v>103644000.0</v>
       </c>
       <c r="L21">
         <v>103644000.0</v>
       </c>
       <c r="M21">
         <v>103644000.0</v>
       </c>
       <c r="N21">
+        <v>103644000.0</v>
+      </c>
+      <c r="O21">
         <v>112613000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>112642000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>112672000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>112780000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>113044000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>113309000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>113574000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>113839000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>114103000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>114368000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>114633000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>114898000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>334913000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>344086000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>349092000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>397191000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>402934000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>408338000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>413960000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>419791000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>425340000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>431742000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>426472000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>423825000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>428986000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>191147000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>192763000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>182579000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>183964000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>185705000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>187439000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>189174000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>190909000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>189644000.0</v>
       </c>
-      <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>193113000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+    </row>
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>-1145000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>84260000.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>59013000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>72633000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>24829000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24134000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>44748000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>64822000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>18810000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>22675000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>34741000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>55196000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>23858000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>34494000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>57035000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>38297000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>33455000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>214514000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>108351000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>113483000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>76679000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>84098000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>77068000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>90918000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>59743000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>65163000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>67464000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>89501000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>57358000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>73017000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>60112000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>63491000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>54122000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>61382000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>59034000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>63362000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>36469000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>53381000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>55220000.0</v>
       </c>
-      <c r="AV22"/>
-      <c r="AW22">
+      <c r="AW22"/>
+      <c r="AX22">
         <v>31267000.0</v>
       </c>
-      <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22"/>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>1537652000.0</v>
+      </c>
+      <c r="C23">
         <v>1509347000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1544740000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1517402000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1580768000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1504498000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1412448000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1373297000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1441850000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1388471000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1368449000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1366085000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1403916000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1363290000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1300867000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1345856000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1400448000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1363773000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1349421000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1327936000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1420828000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1304440000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1292117000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1219366000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1289380000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4309586000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4081555000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3961634000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3861428000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3918453000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3798509000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3728289000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3829834000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3781181000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3714271000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3660537000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3750503000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3735695000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3552785000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3459671000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3543950000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3610169000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3746103000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3744876000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2148942000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2208373000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2165161000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1191203000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2137191000.0</v>
       </c>
-      <c r="AX23"/>
       <c r="AY23"/>
-      <c r="AZ23">
+      <c r="AZ23"/>
+      <c r="BA23">
         <v>916764000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:52">
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24">
         <v>242000000.0</v>
       </c>
       <c r="C24">
-        <v>267000000.0</v>
+        <v>242000000.0</v>
       </c>
       <c r="D24">
         <v>267000000.0</v>
       </c>
       <c r="E24">
         <v>267000000.0</v>
       </c>
       <c r="F24">
         <v>267000000.0</v>
       </c>
       <c r="G24">
-        <v>275000000.0</v>
+        <v>267000000.0</v>
       </c>
       <c r="H24">
         <v>275000000.0</v>
       </c>
       <c r="I24">
         <v>275000000.0</v>
       </c>
       <c r="J24">
-        <v>330000000.0</v>
+        <v>275000000.0</v>
       </c>
       <c r="K24">
         <v>330000000.0</v>
       </c>
       <c r="L24">
+        <v>330000000.0</v>
+      </c>
+      <c r="M24">
         <v>370000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>295000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>350000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>405000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000000.0</v>
       </c>
       <c r="Q24">
         <v>220000000.0</v>
       </c>
       <c r="R24">
+        <v>220000000.0</v>
+      </c>
+      <c r="S24">
         <v>285000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>330000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355000000.0</v>
       </c>
       <c r="U24">
         <v>355000000.0</v>
       </c>
       <c r="V24">
-        <v>380000000.0</v>
+        <v>355000000.0</v>
       </c>
       <c r="W24">
         <v>380000000.0</v>
       </c>
       <c r="X24">
-        <v>350000000.0</v>
+        <v>380000000.0</v>
       </c>
       <c r="Y24">
         <v>350000000.0</v>
       </c>
       <c r="Z24">
+        <v>350000000.0</v>
+      </c>
+      <c r="AA24">
         <v>379962000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>31160000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>47378000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>48556000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>90984000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>100429000.0</v>
       </c>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>295000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>350000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>405000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220000000.0</v>
       </c>
       <c r="Q25">
         <v>220000000.0</v>
       </c>
       <c r="R25">
+        <v>220000000.0</v>
+      </c>
+      <c r="S25">
         <v>285000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>330000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355000000.0</v>
       </c>
       <c r="U25">
         <v>355000000.0</v>
       </c>
       <c r="V25">
-        <v>380000000.0</v>
+        <v>355000000.0</v>
       </c>
       <c r="W25">
         <v>380000000.0</v>
       </c>
-      <c r="X25"/>
+      <c r="X25">
+        <v>380000000.0</v>
+      </c>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>379962000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>31160000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>47378000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>48556000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>90984000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>100429000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>65618000.0</v>
+      </c>
+      <c r="C26">
         <v>59964000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>72365000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>73515000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>54720000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>53425000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>58734000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>64450000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>62543000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>61443000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>62112000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>57703000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>67374000.0</v>
       </c>
-      <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>61998000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>63241000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>64252000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>84560000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>91361000.0</v>
       </c>
-      <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6171,1924 +6366,1962 @@
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>979298000.0</v>
+      </c>
+      <c r="C28">
         <v>1060754000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1947601000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1117322000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1031480000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1094013000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>994584000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1041102000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1016083000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1122463000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1110454000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1132388000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1080723000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1073283000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1136260000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>902062000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>902268000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1011975000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1040053000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1068154000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1046067000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1058548000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1014080000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1044662000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>977511000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-412975000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-765968000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-681230000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1063303000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1079012000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1148732000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-998112000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1150920000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1098238000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1043079000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1092527000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1166681000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1068258000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1429997000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1308827000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1429042000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1423659000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1541651000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1465746000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-14211000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-14141000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-18057000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>6143000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-6143000.0</v>
       </c>
-      <c r="AX28"/>
       <c r="AY28"/>
-      <c r="AZ28">
+      <c r="AZ28"/>
+      <c r="BA28">
         <v>2277000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:52">
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>-4796000.0</v>
+      </c>
+      <c r="C29">
         <v>-36950000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>8920000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3178000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>9561000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7551000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>31864000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>27471000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>38690000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>66045000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>20811000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>41457000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-12234000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>46220000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>47250000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>76638000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>102911000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>135238000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>147910000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>150583000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>180692000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>152262000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>111991000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>107154000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>143014000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2939836000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>88287000.0</v>
+      </c>
+      <c r="C30">
         <v>129446000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>110559000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>74231000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43532000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>139193000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>99389000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>71320000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>66036000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>164757000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>109136000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>66866000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>75573000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>157351000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>112045000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>66928000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>89412000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>186864000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>123541000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>70242000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>90221000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>92515000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>41108000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>28759000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>11650000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>151854000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>144035000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>243388000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>105653000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>229734000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>170164000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>125423000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>105658000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>145453000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>136586000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>99236000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>104799000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>136929000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>94833000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>94363000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>80077000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>123823000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>99794000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>93654000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>52061000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>78935000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>48152000.0</v>
       </c>
-      <c r="AV30"/>
-[...3 lines deleted...]
-      <c r="AX30"/>
+      <c r="AW30"/>
+      <c r="AX30">
+        <v>82060000.0</v>
+      </c>
       <c r="AY30"/>
       <c r="AZ30"/>
-    </row>
-    <row r="31" spans="1:52">
+      <c r="BA30"/>
+    </row>
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-688710000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-667401000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-561204000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-615203000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-400845000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-486824000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-407617000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-440210000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-462802000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-545102000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-598796000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-609332000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-584434000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-548839000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1911218000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1921717000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1783930000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1830796000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1892470000.0</v>
       </c>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31"/>
+    </row>
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32">
+        <v>-319145000.0</v>
+      </c>
+      <c r="C32">
         <v>-342255000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-342049000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-390631000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-312428000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-297902000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-305859000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-338895000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-305040000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-275910000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-344804000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-352931000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-371295000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-248633000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-275023000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-302146000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-233030000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-190418000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-233243000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-263822000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-183032000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-146189000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-172668000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-216344000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-161976000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>855364000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
-    </row>
-    <row r="33" spans="1:52">
+      <c r="BA32"/>
+    </row>
+    <row r="33" spans="1:53">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>1214362000.0</v>
+      </c>
+      <c r="C33">
         <v>1214921000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1218751000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1271854000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1330818000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1186356000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1116466000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1138662000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1226053000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1138971000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1153961000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1166434000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1255828000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1102504000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1094075000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1125854000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1196324000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1100849000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1132011000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1163744000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1237341000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1103835000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1118393000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1123941000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1161777000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2568260000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2677145999.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2625667000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2449078999.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2304680000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2284212999.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2393611000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2414942999.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2367385000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2359781000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2281814999.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2301580000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2322509000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1964206999.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1978611999.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1940097000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1953384000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2005935000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2035156000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>1980307000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1995643000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1973629000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>-6143000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1979272000.0</v>
       </c>
-      <c r="AX33"/>
       <c r="AY33"/>
-      <c r="AZ33">
+      <c r="AZ33"/>
+      <c r="BA33">
         <v>-2277000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:52">
+    <row r="34" spans="1:53">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>750963000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>793473000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>781392000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>769614000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>705594000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>787122000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>777233000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>775347000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1749000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>773742000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>771704000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>2980000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>3164000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>81787000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>59807000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>62526000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>66221000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>71277000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
-    </row>
-    <row r="35" spans="1:52">
+      <c r="BA34"/>
+    </row>
+    <row r="35" spans="1:53">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>1158513000.0</v>
+      </c>
+      <c r="C35">
         <v>1166985999.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1185211000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1174255999.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1298684000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1170757999.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1082598000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1076151000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1186178000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1155871000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1147201000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1170900999.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1220622000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1185734000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1204319000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>995618000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1107526000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1087151999.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1107233000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1130346999.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1254416000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1211188000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1209096999.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1146815000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1202561000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>823587000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>466650000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>488966000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>395256999.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>356912000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>350355999.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>326492000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>433610000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>331913999.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>330888000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>448666000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>487969999.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>457021000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>325236999.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>324357999.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>342714000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>341522000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>339556000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>402106000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>391949000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>379243000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>384528000.0</v>
       </c>
-      <c r="AV35"/>
       <c r="AW35">
+        <v>-1191203000.0</v>
+      </c>
+      <c r="AX35">
         <v>396952000.0</v>
       </c>
-      <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
-    </row>
-    <row r="36" spans="1:52">
+      <c r="BA35"/>
+    </row>
+    <row r="36" spans="1:53">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>818577000.0</v>
+      </c>
+      <c r="C36">
         <v>22584000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>750978000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>37754000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>13898000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>9888000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>13983000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>23351000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>14678000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>20835000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>25416000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>50753000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>38010000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>61111000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>44243000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>56611000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>35697000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>37780000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>40230000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>48775000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>30478000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>19499000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>28154000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>23746000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>6694000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>45015000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>59355999.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>112409000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>96545999.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>100184000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>100657999.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>51928000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>45355999.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>51529000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>52699000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>64104999.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>58360000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>99780000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>87635999.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>88169999.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>54487000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>44428000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>82580000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>85418000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>75880000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>81120000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>62216000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>-6143000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>52061000.0</v>
       </c>
-      <c r="AX36"/>
       <c r="AY36"/>
-      <c r="AZ36">
+      <c r="AZ36"/>
+      <c r="BA36">
         <v>-2277000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:52">
+    <row r="37" spans="1:53">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>772000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>1338000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>1452000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>1712000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>1896000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>2480000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>2233000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>2442000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>2437000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>2881000.0</v>
       </c>
-      <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
-    </row>
-    <row r="38" spans="1:52">
+      <c r="BA37"/>
+    </row>
+    <row r="38" spans="1:53">
       <c r="A38" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>26429000.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>41505000.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>43098000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>68218000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>37288000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>36635000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>59060000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>84117000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>44662000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>17740000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>850424000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>23071000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6019000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>44255000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>58596000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>112617000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>113786000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>99406000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>99880000.0</v>
       </c>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
-    </row>
-    <row r="39" spans="1:52">
+      <c r="BA38"/>
+    </row>
+    <row r="39" spans="1:53">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39">
+        <v>70492000.0</v>
+      </c>
+      <c r="C39">
         <v>57941000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>107699000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>114041000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>53230000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>83558000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>89915000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>112208000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>61770000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>39959000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>64120000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>80366000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>32056000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>37600000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>49589000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>72038000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>23694000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>25904999.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>38309000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>53672000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>21230000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>30066000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>52354000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>40460000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>25280000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>213316000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>104249999.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4447000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>80379000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>91022000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>92554000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>108042000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>52613000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>63952000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>68925000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>81284000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>72010000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>102707000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>63748000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>77869000.0</v>
       </c>
-      <c r="AO39">
-[...1 lines deleted...]
-      </c>
       <c r="AP39">
-        <v>81275000.0</v>
+        <v>25337000.0</v>
       </c>
       <c r="AQ39">
-        <v>81477000.0</v>
+        <v>19893000.0</v>
       </c>
       <c r="AR39">
-        <v>148973000.0</v>
+        <v>22443000.0</v>
       </c>
       <c r="AS39">
-        <v>102363000.0</v>
+        <v>85611000.0</v>
       </c>
       <c r="AT39">
-        <v>119654000.0</v>
+        <v>65894000.0</v>
       </c>
       <c r="AU39">
-        <v>125323000.0</v>
-[...5 lines deleted...]
-      <c r="AX39"/>
+        <v>66273000.0</v>
+      </c>
+      <c r="AV39">
+        <v>70103000.0</v>
+      </c>
+      <c r="AW39"/>
+      <c r="AX39">
+        <v>28626000.0</v>
+      </c>
       <c r="AY39"/>
       <c r="AZ39"/>
-    </row>
-    <row r="40" spans="1:52">
+      <c r="BA39"/>
+    </row>
+    <row r="40" spans="1:53">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>400774000.0</v>
+      </c>
+      <c r="C40">
         <v>449519000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>553757000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>218909000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>308584000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>369303000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>248953000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>182703000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>283136999.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>318277999.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>211544000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>160944000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>268797000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>288637999.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>204981000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>146652000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>201344000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>243886000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>174195000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>103055000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>145987000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>132580000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>94370000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>95297000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>104522000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>509119000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>435429000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>357022000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>416275000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>429633000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>370015000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>326275000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>393777000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>277964000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>253782000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>219115000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>330202000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>294797000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>232236000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>178028000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>268464000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>255361000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>210883000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>149929000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>219094000.0</v>
       </c>
-      <c r="AT40">
-[...1 lines deleted...]
-      </c>
       <c r="AU40">
-        <v>546823000.0</v>
-[...5 lines deleted...]
-      <c r="AX40"/>
+        <v>229444000.0</v>
+      </c>
+      <c r="AV40">
+        <v>220644000.0</v>
+      </c>
+      <c r="AW40"/>
+      <c r="AX40">
+        <v>249783000.0</v>
+      </c>
       <c r="AY40"/>
       <c r="AZ40"/>
-    </row>
-    <row r="41" spans="1:52">
+      <c r="BA40"/>
+    </row>
+    <row r="41" spans="1:53">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>66624000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>96652000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>86316000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>89457000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>98434000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>84701000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>94340000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>97375000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>138945000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>141562000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>114736000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>117926000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>251092000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>245512000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>242879000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>248824000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>265928000.0</v>
       </c>
-      <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
-    </row>
-    <row r="42" spans="1:52">
+      <c r="BA41"/>
+    </row>
+    <row r="42" spans="1:53">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>-132768000.0</v>
+      </c>
+      <c r="C42">
         <v>-136647000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-143260000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-147121000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-143195000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-146971000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-150871000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-154151000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-150468000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-152579000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-159929000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-165052000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-162564000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-168184000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-169772000.0</v>
       </c>
-      <c r="P42">
-[...1 lines deleted...]
-      </c>
       <c r="Q42">
+        <v>-109981000.0</v>
+      </c>
+      <c r="R42">
         <v>-110453000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-115164000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-122966000.0</v>
       </c>
-      <c r="T42">
-[...1 lines deleted...]
-      </c>
       <c r="U42">
+        <v>-129425999.0</v>
+      </c>
+      <c r="V42">
         <v>-123632000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-127407000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-132153000.0</v>
       </c>
-      <c r="X42">
-[...1 lines deleted...]
-      </c>
       <c r="Y42">
+        <v>-147605000.0</v>
+      </c>
+      <c r="Z42">
         <v>-161491000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>2682306000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>2647974000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>2632866000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>2638171000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>2622621000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2605090000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2586569000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2594211000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>2584344000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>2595625000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>2591141000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2590439000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>2580060000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>2645341000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>2633617000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>2704470000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>2724551000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>2779121000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>2787620000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>1263490000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>-1.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>1254097000.0</v>
       </c>
-      <c r="AV42"/>
-      <c r="AW42">
+      <c r="AW42"/>
+      <c r="AX42">
         <v>1227218000.0</v>
       </c>
-      <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
-    </row>
-    <row r="43" spans="1:52">
+      <c r="BA42"/>
+    </row>
+    <row r="43" spans="1:53">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8097,54 +8330,55 @@
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
-    </row>
-    <row r="44" spans="1:52">
+      <c r="BA43"/>
+    </row>
+    <row r="44" spans="1:53">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
@@ -8153,1068 +8387,1090 @@
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
-    </row>
-    <row r="45" spans="1:52">
+      <c r="BA44"/>
+    </row>
+    <row r="45" spans="1:53">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45">
+        <v>823612000.0</v>
+      </c>
+      <c r="C45">
         <v>826535000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>833869000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>841596000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>843053000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>845689000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>765572000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>771893000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>775388000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>778016000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>786967000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>793505000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>745784000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>751156000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>758754000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>765719000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>739237000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>743278000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>748916000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>758607000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
-      <c r="AS45">
+      <c r="AS45"/>
+      <c r="AT45">
         <v>1188693000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>1202109000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>1220029000.0</v>
       </c>
-      <c r="AV45"/>
-      <c r="AW45">
+      <c r="AW45"/>
+      <c r="AX45">
         <v>1231300000.0</v>
       </c>
-      <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
-    </row>
-    <row r="46" spans="1:52">
+      <c r="BA45"/>
+    </row>
+    <row r="46" spans="1:53">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46">
+        <v>767739000.0</v>
+      </c>
+      <c r="C46">
         <v>771450000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>28597000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>787150000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>789418000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>792876000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>713582000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>720694000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>723107000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>726526000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>736266000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>743594000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>745784000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>701825000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>710235000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>718009000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>719674000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>723070000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>731542000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>737339000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>739237000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>743278000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>748916000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>758607000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>757648000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1817383000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1817950000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1707401000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1380392000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1317688000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1288412000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1269685000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1253671000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1245433000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1235133000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1153175000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1159271000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1166508000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1131236000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1142513000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1160609000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1173126000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1193695000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1214941000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1188693000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1202109000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1220029000.0</v>
       </c>
-      <c r="AV46"/>
-      <c r="AW46">
+      <c r="AW46"/>
+      <c r="AX46">
         <v>1231300000.0</v>
       </c>
-      <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
-    </row>
-    <row r="47" spans="1:52">
+      <c r="BA46"/>
+    </row>
+    <row r="47" spans="1:53">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>743594000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>30501000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>31415000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>32125000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>32165000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>719674000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>33490000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>34233000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>34734000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>739237000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>35955000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>37034000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>758607000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>757648000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1817383000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1817950000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1707401000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1380392000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1317688000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1288412000.0</v>
       </c>
-      <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
-    </row>
-    <row r="48" spans="1:52">
+      <c r="BA47"/>
+    </row>
+    <row r="48" spans="1:53">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-129861000.0</v>
+      </c>
+      <c r="C48">
         <v>-158158000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-138175000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-146410000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-137596000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-135816000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-121589000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-122689000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-115139000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-140635000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-178512000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-192737000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-173910000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-164668000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-217047000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-62447000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-35699000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-62887000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-87390000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-103235000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-78898000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-128518000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-133986000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-93361000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-43605000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-74866000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>43163000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-50978000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>29003000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>102234000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>66963000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-14636000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-11059000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>36834000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>27693000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-161920000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-148410000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-64132000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-46587000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-104313000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-75687000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-17268000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>43488000.0</v>
       </c>
-      <c r="AR48"/>
       <c r="AS48"/>
       <c r="AT48"/>
       <c r="AU48"/>
       <c r="AV48"/>
       <c r="AW48"/>
       <c r="AX48"/>
       <c r="AY48"/>
       <c r="AZ48"/>
-    </row>
-    <row r="49" spans="1:52">
+      <c r="BA48"/>
+    </row>
+    <row r="49" spans="1:53">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-173910000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-164668000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-217047000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-62447000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-35699000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-62887000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-87390000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-103235000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-78898000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-128518000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-133986000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
-    </row>
-    <row r="50" spans="1:52">
+      <c r="BA49"/>
+    </row>
+    <row r="50" spans="1:53">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50">
         <v>16500000.0</v>
       </c>
       <c r="C50">
-        <v>24000000.0</v>
+        <v>16500000.0</v>
       </c>
       <c r="D50">
         <v>24000000.0</v>
       </c>
       <c r="E50">
         <v>24000000.0</v>
       </c>
       <c r="F50">
         <v>24000000.0</v>
       </c>
       <c r="G50">
-        <v>30000000.0</v>
+        <v>24000000.0</v>
       </c>
       <c r="H50">
         <v>30000000.0</v>
       </c>
       <c r="I50">
         <v>30000000.0</v>
       </c>
       <c r="J50">
         <v>30000000.0</v>
       </c>
       <c r="K50">
         <v>30000000.0</v>
       </c>
       <c r="L50">
         <v>30000000.0</v>
       </c>
       <c r="M50">
         <v>30000000.0</v>
       </c>
       <c r="N50">
         <v>30000000.0</v>
       </c>
       <c r="O50">
         <v>30000000.0</v>
       </c>
       <c r="P50">
         <v>30000000.0</v>
       </c>
       <c r="Q50">
         <v>30000000.0</v>
       </c>
       <c r="R50">
         <v>30000000.0</v>
       </c>
       <c r="S50">
         <v>30000000.0</v>
       </c>
       <c r="T50">
         <v>30000000.0</v>
       </c>
       <c r="U50">
         <v>30000000.0</v>
       </c>
       <c r="V50">
         <v>30000000.0</v>
       </c>
-      <c r="W50"/>
+      <c r="W50">
+        <v>30000000.0</v>
+      </c>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
-[...1 lines deleted...]
-      </c>
+      <c r="Z50"/>
       <c r="AA50">
         <v>4792000.0</v>
       </c>
       <c r="AB50">
         <v>4792000.0</v>
       </c>
       <c r="AC50">
+        <v>4792000.0</v>
+      </c>
+      <c r="AD50">
         <v>6042000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>12097000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
-    </row>
-    <row r="51" spans="1:52">
+      <c r="BA50"/>
+    </row>
+    <row r="51" spans="1:53">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>1143809000.0</v>
+      </c>
+      <c r="C51">
         <v>1167793000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2028903000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1174598000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1184668000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1190549000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1102407000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1093354000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1105219000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1167247000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1151686000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1184807000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1121182000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1139118000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1181418000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>983098000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>993286000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1062130000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>1095613000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1108432000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1118103000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1136572000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>1094342000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1070868000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1068184000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>632162000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>277136000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>302305000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>54598000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>103081000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>102846000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>103101000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>105700000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>106153000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>105900000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>105675000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>105433000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>105292000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>16271000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3936000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>15275000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>28028000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>17246000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>1347000.0</v>
       </c>
-      <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
-    </row>
-    <row r="52" spans="1:52">
+      <c r="BA51"/>
+    </row>
+    <row r="52" spans="1:53">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52">
+        <v>57834000.0</v>
+      </c>
+      <c r="C52">
         <v>73485000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>79875000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>78233000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>76618000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>75015000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>79854000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>79799000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>80267000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>80376000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>80683000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>80530000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>79745000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>73607000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>73751000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>73796000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>73699000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>73412000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>73081000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>72425000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>71951000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>64328999.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>26807000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>38789000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>39131000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>59667000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>55998000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>56218000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>6042000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>12097000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2417000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2219000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>4365000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1811000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>436000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>688000.0</v>
       </c>
-      <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
-    </row>
-    <row r="53" spans="1:52">
+      <c r="BA52"/>
+    </row>
+    <row r="53" spans="1:53">
       <c r="A53" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53">
         <v>5832000.0</v>
       </c>
-      <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
-      <c r="Z53">
+      <c r="Z53"/>
+      <c r="AA53">
         <v>331019000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>113020000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>104597000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>108416000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>110924000.0</v>
       </c>
-      <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
-      <c r="AV53">
+      <c r="AV53"/>
+      <c r="AW53">
         <v>12286000.0</v>
       </c>
-      <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
-      <c r="AZ53">
+      <c r="AZ53"/>
+      <c r="BA53">
         <v>4554000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:52">
+    <row r="54" spans="1:53">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
@@ -9223,658 +9479,673 @@
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
-    </row>
-    <row r="55" spans="1:52">
+      <c r="BA54"/>
+    </row>
+    <row r="55" spans="1:53">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>1537652000.0</v>
+      </c>
+      <c r="C55">
         <v>1509347000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1544740000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1517402000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1580768000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1504498000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1412448000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1373297000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1441850000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1388471000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1368449000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1366085000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1403916000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1363290000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1300867000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1345856000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1400448000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1363773000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1349421000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1327936000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1420828000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1304440000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1292117000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1219366000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1289380000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4309586000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>4081555000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3961634000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>3861428000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3918453000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3798509000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3728289000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3829834000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3781181000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3714271000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3660537000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3750503000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3735695000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3552785000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>3459671000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>3543950000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3610169000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3746103000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>3744876000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2148942000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2208373000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2165161000.0</v>
       </c>
-      <c r="AV55"/>
-      <c r="AW55">
+      <c r="AW55"/>
+      <c r="AX55">
         <v>2137191000.0</v>
       </c>
-      <c r="AX55"/>
       <c r="AY55"/>
       <c r="AZ55"/>
-    </row>
-    <row r="56" spans="1:52">
+      <c r="BA55"/>
+    </row>
+    <row r="56" spans="1:53">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>323290000.0</v>
+      </c>
+      <c r="C56">
         <v>294426000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>299560000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>245548000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>249950000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>318142000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>295982000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>234635000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>216942000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>249500000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>214488000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>199651000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>148088000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>260786000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>206792000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>220002000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>204124000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>262923999.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>217410000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>164192000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>183487000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>200605000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>173724000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>95425000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>127603000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>1741326000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1404409000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1335967000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1412349000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1613773000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1514296000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1334678000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1414891000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1413796000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1354490000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1378722000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>1448923000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1413186000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1588578000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>1481059000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>1603853000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1656785000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1740168000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1709720000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>168635000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>212730000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>191532000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>6143000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>157919000.0</v>
       </c>
-      <c r="AX56"/>
       <c r="AY56"/>
-      <c r="AZ56">
+      <c r="AZ56"/>
+      <c r="BA56">
         <v>2277000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:52">
+    <row r="57" spans="1:53">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>642435000.0</v>
+      </c>
+      <c r="C57">
         <v>637811000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>641609000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>637324000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>563523000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>617189000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>602986000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>574675000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>521982000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>526554999.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>560437000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>553727000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>520528000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>510564000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>482960000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>522148000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>438299000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>454487000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>451798000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>429773000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>368278000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>348553000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>348148000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>312444000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>290254000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>886722000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>870005000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>860222000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>759784000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>780826000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>727994000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>776129000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>765505000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>764484000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>703887000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>716804000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>762042000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>692765000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>649517000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>633317000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>614815000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>595313000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>618093000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>589540000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>533718000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>569563000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>561571000.0</v>
       </c>
-      <c r="AV57"/>
-      <c r="AW57">
+      <c r="AW57"/>
+      <c r="AX57">
         <v>549036000.0</v>
       </c>
-      <c r="AX57"/>
       <c r="AY57"/>
       <c r="AZ57"/>
-    </row>
-    <row r="58" spans="1:52">
+      <c r="BA57"/>
+    </row>
+    <row r="58" spans="1:53">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>1800948000.0</v>
+      </c>
+      <c r="C58">
         <v>1804797000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1826820000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1811580000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1862207000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1787947000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1685584000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1650826000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1708160000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1682426000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1707638000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1724628000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1741150000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1696298000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>1687279000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1517766000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>1545825000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1541639000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1559031000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1560120000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1622694000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1559741000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1557245000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1459259000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1492815000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1710309000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1336655000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1349188000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1155041000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1137738000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1078350000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1102621000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1199115000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1096398000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1034775000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1165470000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1250012000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1149786000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>974754000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>957675000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>957529000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>936835000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>957649000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>991646000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>925667000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>948806000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>946099000.0</v>
       </c>
-      <c r="AV58"/>
       <c r="AW58">
+        <v>-1191203000.0</v>
+      </c>
+      <c r="AX58">
         <v>945988000.0</v>
       </c>
-      <c r="AX58"/>
       <c r="AY58"/>
       <c r="AZ58"/>
-    </row>
-    <row r="59" spans="1:52">
+      <c r="BA58"/>
+    </row>
+    <row r="59" spans="1:53">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
@@ -9883,296 +10154,301 @@
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
-    </row>
-    <row r="60" spans="1:52">
+      <c r="BA59"/>
+    </row>
+    <row r="60" spans="1:53">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>-263296000.0</v>
+      </c>
+      <c r="C60">
         <v>-295450000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-282080000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-294178000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-281439000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-283449000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-273136000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-277529000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-266310000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-293955000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-339189000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-358543000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-337234000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-333780000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-387750000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-173362000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-147089000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-179762000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-212090000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-234417000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-204308000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-257738000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-268009000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-242846000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-206986000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>2555082000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>2658316000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2525535000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>2620500000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>2687917000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2628405000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>2530210000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>2536483000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>2586736000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>2584118000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2394913000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2408163000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2490406000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2567230000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2490890000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2586421000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2673334000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2788454000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2753230000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1223275000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1259567000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1219062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1191203000.0</v>
       </c>
       <c r="AW60">
         <v>1191203000.0</v>
       </c>
-      <c r="AX60"/>
+      <c r="AX60">
+        <v>1191203000.0</v>
+      </c>
       <c r="AY60"/>
-      <c r="AZ60">
+      <c r="AZ60"/>
+      <c r="BA60">
         <v>916764000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:52">
+    <row r="61" spans="1:53">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
-      <c r="N61">
+      <c r="N61"/>
+      <c r="O61">
         <v>-179410000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-169772000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-109981000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-128026000.0</v>
       </c>
       <c r="R61">
         <v>-128026000.0</v>
       </c>
       <c r="S61">
-        <v>-129426000.0</v>
+        <v>-128026000.0</v>
       </c>
       <c r="T61">
         <v>-129426000.0</v>
       </c>
       <c r="U61">
-        <v>-146734000.0</v>
+        <v>-129426000.0</v>
       </c>
       <c r="V61">
         <v>-146734000.0</v>
       </c>
       <c r="W61">
+        <v>-146734000.0</v>
+      </c>
+      <c r="X61">
         <v>-147585000.0</v>
       </c>
-      <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
+      <c r="Z61"/>
+      <c r="AA61">
         <v>-168066000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-185893000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-186583000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-207790000.0</v>
       </c>
       <c r="AD61">
         <v>-207790000.0</v>
       </c>
       <c r="AE61">
         <v>-207790000.0</v>
       </c>
-      <c r="AF61"/>
+      <c r="AF61">
+        <v>-207790000.0</v>
+      </c>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
-    </row>
-    <row r="62" spans="1:52">
+      <c r="BA61"/>
+    </row>
+    <row r="62" spans="1:53">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -10181,2206 +10457,2299 @@
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
+      <c r="BA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O32"/>
+  <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>833702000.0</v>
+      </c>
+      <c r="C2">
         <v>758336000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>619678000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>552388000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>505606000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>287464000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>377510000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>460158000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1066762000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>968769000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>840339000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>833639000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>806534000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>605833000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>530307000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>3179000.0</v>
+      </c>
+      <c r="C3">
         <v>3218000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3164000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3577000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5042000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5574000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17540000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20077000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>122486000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>107388000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>102482000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>108758000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>91709000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>72551000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>62940000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
+      <c r="G4"/>
+      <c r="H4">
         <v>-66089000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>57149000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101354000.0</v>
       </c>
       <c r="J4">
         <v>101354000.0</v>
       </c>
-      <c r="K4"/>
+      <c r="K4">
+        <v>101354000.0</v>
+      </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
+        <v>39068000.0</v>
+      </c>
+      <c r="C5">
         <v>4380000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>133257000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>112805000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>85667000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-78757000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-93587000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-55671000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>32991000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-77004000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-76993000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-40248000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-115236000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-57141000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-28681000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:15">
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>42247000.0</v>
+      </c>
+      <c r="C6">
         <v>7598000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>136421000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>116382000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>90709000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-73183000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-76047000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-35594000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>155477000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>30384000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>25489000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>68510000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-23527000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15410000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>34259000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>113494000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>320120000.0</v>
+      </c>
+      <c r="C9">
         <v>280884000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>407471000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>335059000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>315748000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>128257000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>225809000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>269246000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>492333000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>349683000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>274972000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>237912000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>107081000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>117110000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>198560000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>17983000.0</v>
+      </c>
+      <c r="C10">
         <v>-17272000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>105668000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>89921000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>73932000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-89318000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-98048000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-60641000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>17576000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-81193000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-76993000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-40248000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-115236000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-57141000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-29932000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11">
+        <v>10224000.0</v>
+      </c>
+      <c r="C11">
         <v>5166000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>46897000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>44293000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>25052000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-73421000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>20593000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-12619000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-116872000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4404000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>297000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>436000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1697000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1133000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>6350000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:15">
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12">
+        <v>21085000.0</v>
+      </c>
+      <c r="C12">
         <v>21652000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>27589000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22884000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>11735000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10561000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4461000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4970000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3492000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4189000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2028000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2498000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1528000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2204000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1251000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>2939000.0</v>
+      </c>
+      <c r="C13">
         <v>4034000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2787000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2392000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>313000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>32000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>700000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>30205000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>21582000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>11836000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>14345000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>40032000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>127</v>
-[...3 lines deleted...]
-      </c>
+        <v>128</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
         <v>2165000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2251000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2442000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>3551000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>85887000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>94236000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92328000.0</v>
       </c>
       <c r="K14">
         <v>92328000.0</v>
       </c>
-      <c r="L14"/>
+      <c r="L14">
+        <v>92328000.0</v>
+      </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
-    </row>
-    <row r="15" spans="1:15">
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>7759000.0</v>
+      </c>
+      <c r="C15">
         <v>-22438000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>58771000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>47793000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>51131000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-13954000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-182388000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>11427000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>141594000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-72723000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-77290000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-40684000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-116933000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-58274000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-36282000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:15">
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>47793000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>51131000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-13954000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-182388000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11427000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>141594000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-72723000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-77290000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-40684000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>7759000.0</v>
+      </c>
+      <c r="C17">
         <v>-22438000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>58771000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>45628000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>48880000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-15897000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-118641000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-3117000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>134448000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-76789000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-77290000.0</v>
       </c>
-      <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-18146000.0</v>
+      </c>
+      <c r="C18">
         <v>-17618000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-24802000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-20492000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-11422000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-10529000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3761000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9795000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>6167000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>7647000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>4754000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>27631000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-413000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-314000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>28868000.0</v>
+      </c>
+      <c r="C21">
         <v>14808000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>146038000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>85174000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>86080000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-78307000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-92263000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-58195000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>23057000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-53203000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-51731000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-406000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-114028000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-59029000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-36137000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:15">
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-    </row>
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>1124954000.0</v>
+      </c>
+      <c r="C23">
         <v>1024412000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>881111000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>802273000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>735274000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>494028000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>695582000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>787599000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1536038000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1371655000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1167042000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1071957000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1027643000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>781972000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>765004000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
-    </row>
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>3179000.0</v>
+      </c>
+      <c r="C25">
         <v>3218000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3164000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3577000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5042000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5574000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>93362000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>119193000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>122486000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>107388000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>141</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>5730000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>59778000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>7279000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4840000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2291000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3064000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4381000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>285995000.0</v>
+      </c>
+      <c r="C28">
         <v>328297000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>321181000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>311281000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>293565000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>241789000.0</v>
       </c>
-      <c r="G28">
-[...1 lines deleted...]
-      </c>
       <c r="H28">
+        <v>318072000.0</v>
+      </c>
+      <c r="I28">
         <v>524291000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>472305000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>410039000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>333603000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>238318000.0</v>
       </c>
-      <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
-    </row>
-    <row r="29" spans="1:15">
+      <c r="P28"/>
+    </row>
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>10224000.0</v>
+      </c>
+      <c r="C29">
         <v>5166000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>46897000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>44293000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>25052000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-73421000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>20593000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1348000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-116872000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4404000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>297000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>436000.0</v>
       </c>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>291252000.0</v>
+      </c>
+      <c r="C30">
         <v>266076000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>261433000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>249885000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>229668000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>206564000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>318072000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>327441000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>469276000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>402886000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>326703000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>238318000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>221109000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>176139000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>234697000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:15">
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
+        <v>-10885000.0</v>
+      </c>
+      <c r="C31">
         <v>-32080000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-40370000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>4747000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-12148000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-11011000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5785000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2446000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5481000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-27990000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-25262000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-39842000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1208000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1888000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>6205000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:15">
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>1153822000.0</v>
+      </c>
+      <c r="C32">
         <v>1039220000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1027148999.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>887447000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>821354000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>415721000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>603319000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>729404000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1559095000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1318452000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1115311000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1071550999.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>913615000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>722943000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>728867000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ32"/>
+  <dimension ref="A1:BA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:52">
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>157140000.0</v>
+      </c>
+      <c r="C2">
         <v>355293000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>312179000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9090000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>155641000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>317158000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>276544000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8993000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>108535000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>273814000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>233015000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4314000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>81251000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>239891000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>226540000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4706000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>94061000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>207479000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>194062000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>10004000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>99667000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>128083000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18268000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>41446000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>-15418000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>166961000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>202703000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>47410000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>205968000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>339728000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>416975000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>153599000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>239803000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>329849000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>342158000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>154026000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>259370000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>279243000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>292639000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>137517000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>141757000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>275118000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>249632000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>71350000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>156877000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>231098000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>268870000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>68036000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>174073000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>248927000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145912500.0</v>
       </c>
       <c r="AZ2">
         <v>145912500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:52">
+      <c r="BA2">
+        <v>145912500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
-        <v>790000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="C3">
         <v>790000.0</v>
       </c>
       <c r="D3">
+        <v>790000.0</v>
+      </c>
+      <c r="E3">
         <v>811000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>822000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>823000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>791000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>782000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>792000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>788000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>790000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>794000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>874000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>840000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>838000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1024999.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1195000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1206000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1215000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1426000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>734000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1573000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1607000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1660000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2202000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5573000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4920000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>28991000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>30401000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>28936000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>30166000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>29690000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>30967000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>30429000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>30544000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>30546000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>28777000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>26535000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>25966000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>26110000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>25543000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>25794000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>25905000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>25240000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>23639000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>25556000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>25024000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>34539000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>26460000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>25975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19637000.0</v>
       </c>
       <c r="AZ3">
         <v>19637000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3">
+        <v>19637000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...1 lines deleted...]
-      </c>
+      <c r="Y4"/>
       <c r="Z4">
         <v>-185000.0</v>
       </c>
       <c r="AA4">
         <v>-185000.0</v>
       </c>
       <c r="AB4">
         <v>-185000.0</v>
       </c>
-      <c r="AC4"/>
+      <c r="AC4">
+        <v>-185000.0</v>
+      </c>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
+        <v>38119000.0</v>
+      </c>
+      <c r="C5">
         <v>-8459000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>21170000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-11762000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-22131000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>27650000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>7396000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8535000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>49050000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>78816000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>32427000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-27036000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5736000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>101779000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>52470000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-35707999.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>23338000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>61382000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>35898000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-34951000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-20844000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>8087000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-38476000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-27524000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-45030000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>10648000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-88000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-59117000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-83661000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>49821000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>81800000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-29319000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-48003000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>12431000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>74957000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-14294000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-90154000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-17403001.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>60669000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-31848000.0</v>
       </c>
-      <c r="AO5">
-[...1 lines deleted...]
-      </c>
       <c r="AP5">
-        <v>-61368000.0</v>
+        <v>-39257000.0</v>
       </c>
       <c r="AQ5">
+        <v>-56936000.0</v>
+      </c>
+      <c r="AR5">
         <v>49039000.0</v>
       </c>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
       <c r="AS5">
+        <v>-4577000.0</v>
+      </c>
+      <c r="AT5">
         <v>4319000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-10994000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>39919000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-36851000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-55627000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-45768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6084500.0</v>
       </c>
       <c r="AZ5">
         <v>-6084500.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5">
+        <v>-6084500.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>38907000.0</v>
+      </c>
+      <c r="C6">
         <v>-7669000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>21960000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-10951000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-21309000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>28473000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8187000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-7753000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>49842000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>79604000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>33217000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-26242000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-4862000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>102619000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>53308000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-34683000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>24533000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>62588000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>37113000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-33525000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-20110000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9660000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-36869000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-25864000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-42828000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>16221000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4832000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-30126000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-53260000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>78757000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>111966000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>371000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-17036000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>42860000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>105501000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>16252000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-61377000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>9131999.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>86635000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-5738000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
-        <v>-35574000.0</v>
+        <v>-13714000.0</v>
       </c>
       <c r="AQ6">
+        <v>-31142000.0</v>
+      </c>
+      <c r="AR6">
         <v>74944000.0</v>
       </c>
-      <c r="AR6">
-[...1 lines deleted...]
-      </c>
       <c r="AS6">
+        <v>20663000.0</v>
+      </c>
+      <c r="AT6">
         <v>27958000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>14562000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>64943000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-2312000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-29167000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-19793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13552500.0</v>
       </c>
       <c r="AZ6">
         <v>13552500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6">
+        <v>13552500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -12389,54 +12758,55 @@
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7"/>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -12445,1456 +12815,1484 @@
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>121605000.0</v>
+      </c>
+      <c r="C9">
         <v>76906000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>91245000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>30364000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>48316000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>107039000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>81215000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>44314000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>118716000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>156140000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>93883000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>38732000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>45669000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>142853000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>127154000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>19383000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>81144000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>130294999.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>95519000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>8790000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>47235000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>54927000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>10503000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>15592000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>8458000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>100670000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>90095000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2440000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>57588000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>177462000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>215212000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>64536000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>78154000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>129771999.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>194144000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>91189000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>46204000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>106790000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>152511000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>44178000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>76007000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>61210000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>161206000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>79031000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>98088000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>69758000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>127944000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>50880000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>39370000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>37721000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60849500.0</v>
       </c>
       <c r="AZ9">
         <v>60849500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9">
+        <v>60849500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>33670000.0</v>
+      </c>
+      <c r="C10">
         <v>-13294000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14960000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-17353000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-27121000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22630000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1809000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-14590000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>42730000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>71895000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>25008000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-33965000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-12225000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>94775000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>46391000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-39020000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>20761000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>58912000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>32313000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-38054000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-23990000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5148000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-40963000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-29513000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-47251000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9781000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-884000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-59694000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-90457000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>45416000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>76624000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-33351999.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-51944000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8466000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>71159000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-10105000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-92611000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-17403000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>60669000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-31848000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-58297000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-60633000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>43418000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1481000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-1000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-11600000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>9859000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-37507000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-56034000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-46146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6528000.0</v>
       </c>
       <c r="AZ10">
         <v>-6528000.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:52">
+      <c r="BA10">
+        <v>-6528000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11">
+        <v>5373000.0</v>
+      </c>
+      <c r="C11">
         <v>6689000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>6717000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-8555000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-25341000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>36857000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>698000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-7048000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>17239000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>34018000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>10784000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-15144000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-2731000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>42962000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>24555000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-20493000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5887000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>34993000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>17115000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-21169000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-73146000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>53000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>170000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-498000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>31725000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>5598000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2773000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-19503000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-11257000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>11253000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>656000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>696000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1454000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>652000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-116832000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>762000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-5158000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>440000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3248000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-2934000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>122000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>123000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-70000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>122000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>119000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-129000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223000.0</v>
       </c>
       <c r="AV11">
         <v>223000.0</v>
       </c>
       <c r="AW11">
+        <v>223000.0</v>
+      </c>
+      <c r="AX11">
         <v>425000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>424000.0</v>
       </c>
       <c r="AY11">
         <v>424000.0</v>
       </c>
       <c r="AZ11">
         <v>424000.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11">
+        <v>424000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12">
+        <v>4449000.0</v>
+      </c>
+      <c r="C12">
         <v>4835000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6210000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5591000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4990000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5020000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5587000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6055000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6320000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6921000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7419000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6929000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>6489000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7004000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>6079000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3312000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2577000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2470000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3585000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3103000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3146000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2939000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2487000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1989000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2221000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>867000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>796000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>577000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6796000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4405000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5176000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4033000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3941000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3965000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3798000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3711000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2457000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>831000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>491000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>410000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>485000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>489000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>514000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>540000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>617000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>606000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>619000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>656000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>407000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>378000.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>1132000.0</v>
+      </c>
+      <c r="C13">
         <v>733000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>496000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>578000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1429000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1051000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>690000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>864000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1238000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>477000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>619000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>453000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>765000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>704000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>567000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>356000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>168000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>52000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>43000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>50000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>23000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>9000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X13">
         <v>0.0</v>
       </c>
       <c r="Y13">
+        <v>0.0</v>
+      </c>
+      <c r="Z13">
         <v>16544000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3659000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6269000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>7316000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8144000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>702000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
+      <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
         <v>237000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>566000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>655000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>707000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>540000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>584000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>647000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>480000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2442000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2437000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2881000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2953000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>3551000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>44195000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>86584000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>86911000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>85887000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>92798000.0</v>
       </c>
-      <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14"/>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>28297000.0</v>
+      </c>
+      <c r="C15">
         <v>-19983000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8243000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-8798000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-1780000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-14227000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1111000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-7542000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>25491000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>37877000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>14224000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-18821000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-9257000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>52379000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>22491000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-17820000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>27188000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>24503000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>15845000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-16405000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>49620000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>5468000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-40625000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-28417000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-78519000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-118029000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>94141000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-79981000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-73231000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>35271000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>81599000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-32212000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-46053000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9141000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>189613000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-11107000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-84278000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-17545000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>57726000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-28626000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-58419000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-60756000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>43488000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-1603000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-1119000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-11471000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>9636000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-37730000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-56459000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-46570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6952000.0</v>
       </c>
       <c r="AZ15">
         <v>-6952000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15">
+        <v>-6952000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-18827000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-9257000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>52379000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>22491000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-17820000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>27188000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>24503000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>15845000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-16405000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>49620000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5468000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-40625000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-28417000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-78519000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-118029000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>94141000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-79981000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-73231000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>35271000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>81599000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
-    </row>
-    <row r="17" spans="1:52">
+      <c r="BA16"/>
+    </row>
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>28297000.0</v>
+      </c>
+      <c r="C17">
         <v>-19983000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>8243000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-8798000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-1780000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-14227000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1111000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-7542000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>25491000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>37877000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>14224000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-18821000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-9494000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>51813000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>21836000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-18527000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>26648000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>23919000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>15198000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-16885000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>49156000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>5095000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-41133000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-29015000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>10742000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-141066000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>92349000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-80666000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-79200000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>34163000.0</v>
       </c>
-      <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-3317000.0</v>
+      </c>
+      <c r="C18">
         <v>-4102000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5714000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5013000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3561000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3969000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4897000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5191000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5082000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-6444000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-6800000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-6476000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-5724000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-6300000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5512000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-2956000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2409000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2418000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3542000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3053000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3123000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-2930000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-2487000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1989000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-15568000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1778000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>4554000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>5475000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1348000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>3583000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18"/>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>6461000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>20028000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>952000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>190000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-368000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-11000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-21000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-13000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-87000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-37000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-70000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -13903,212 +14301,216 @@
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>30906000.0</v>
+      </c>
+      <c r="C21">
         <v>3207000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>22180000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-27425000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-22576000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>32342000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>13315000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-8273000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>52303000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>79742000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>28817000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-14824000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-12197000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>81751000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>51518000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-35898000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>23706000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>61393000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>35919000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-34938000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-20757000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8124000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-38406000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-27268000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-44934000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>10625000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-233000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-59324000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-79879000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>38513000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>78277000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-50785000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-44188000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>8324999.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>73415000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-14495000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-90672000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>12061000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>58251000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-32843000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-46157000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-56936000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>49039000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-4577000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>4319000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-9584000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>39919000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-35060000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-54973000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-46886000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6084500.0</v>
       </c>
       <c r="AZ21">
         <v>-6084500.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21">
+        <v>-6084500.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -14117,212 +14519,216 @@
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22"/>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>247839000.0</v>
+      </c>
+      <c r="C23">
         <v>428992000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>381244000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>66879000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>226533000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>391855000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>344444000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>61580000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>174948000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>350212000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>298081000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>57870000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>139117000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>300993000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>302176000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>59987000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>151499000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>276381000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>253662000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>53732000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>167659000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>174886000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>67177000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>84306000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>37974000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>257005999.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>293031000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>109174000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>343435000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>478677000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>553910000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>268920000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>362145000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>451296000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>462887000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>259709999.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>396246000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>373972000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>386899000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>214538000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>263921000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>393264000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>361799000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>154958000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>250646000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>310440000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>356895000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>153976000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>268416000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>333534000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>213204000.0</v>
       </c>
       <c r="AZ23">
         <v>213204000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:52">
+      <c r="BA23">
+        <v>213204000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14331,208 +14737,212 @@
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24"/>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
-        <v>790000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="C25">
         <v>790000.0</v>
       </c>
       <c r="D25">
+        <v>790000.0</v>
+      </c>
+      <c r="E25">
         <v>811000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>822000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>823000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>791000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>782000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>792000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>788000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>790000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>794000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>874000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>840000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>838000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1025000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1195000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1206000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1215000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1426000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>734000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1573000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1607000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1660000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>6493000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>29667000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>28211000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>28991000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>30401000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>28936000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>30166000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>29690000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>30967000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>30429000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>30544000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>30546000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>28777000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>26535000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>25966000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>26110000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>25543000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>25794000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>25905000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>25240000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>23639000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>25556000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>25024000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>34539000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>26460000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>25975000.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25"/>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -14541,4130 +14951,4253 @@
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>8180000.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>7279000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
-      <c r="Q27">
+      <c r="Q27"/>
+      <c r="R27">
         <v>4840000.0</v>
       </c>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>2291000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27"/>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>85442000.0</v>
+      </c>
+      <c r="C28">
         <v>73699000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>69065000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>57789000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>71391000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>74697000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>67900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>52587000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>64886000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>76398000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>65066000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>53556000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>50587000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>61102000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>75636000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>55281000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>52598000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>68902000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>59600000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>43728000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>65701000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>46803000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>48909000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>42996000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>126010000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>154626000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>148414000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>142645000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>137467000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>138949000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>136935000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>115321000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>123199000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>122154000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>121440000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>106416000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>138674000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>100084000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>94260000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>77021000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>96621000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>92352000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>86262000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>58368000.0</v>
       </c>
-      <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
-    </row>
-    <row r="29" spans="1:52">
+      <c r="BA28"/>
+    </row>
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>5373000.0</v>
+      </c>
+      <c r="C29">
         <v>6689000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6717000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8555000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-25341000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>36857000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>698000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-7048000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17239000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>34018000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10784000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-15144000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2731000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>42962000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>24555000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-20493000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-5887000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>34993000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17115000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-21169000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-73146000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>53000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>170000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-498000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>29893000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-10904000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1176000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>428000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-11257000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>11253000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29"/>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>90699000.0</v>
+      </c>
+      <c r="C30">
         <v>73699000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>69065000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>57789000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>70892000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>74697000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>67900000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>52587000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>66413000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>76398000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>65066000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>53556000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>57866000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>61102000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>75636000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>55281000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>57438000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>68902000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>59600000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>43728000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>67992000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>46803000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>48909000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>42860000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>53392000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>90045000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>90328000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>61764000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>137467000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>138949000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>136935000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>115321000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>122342000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>121447000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>120729000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>105684000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>136876000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>94729000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>94260000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>77021000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>122164000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>118146000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>112167000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>83608000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>93769000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>79342000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>88025000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>85940000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>94343000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>84607000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67291500.0</v>
       </c>
       <c r="AZ30">
         <v>67291500.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:52">
+      <c r="BA30">
+        <v>67291500.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:53">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
+        <v>2764000.0</v>
+      </c>
+      <c r="C31">
         <v>-16501000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-7220000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>10072000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4545000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-9712000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-11506000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-6317000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-9573000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7847000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3809000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-19141000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-28000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>13024000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-5127000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-3122000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-2945000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2481000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3605999.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3116000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3233000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2976000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2557000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2245000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2317000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-844000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-651000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-370000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-10578000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>6903000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1653000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>17433000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-7756000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>141000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-2256000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>4390000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1939000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-29464000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>2418000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>995000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-12140000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3697000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5621000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>3096000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-5319000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2016000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-30060000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2447000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1061000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>740000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-443500.0</v>
       </c>
       <c r="AZ31">
         <v>-443500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:52">
+      <c r="BA31">
+        <v>-443500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:53">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>278745000.0</v>
+      </c>
+      <c r="C32">
         <v>432199000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>403424000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>39454000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>203957000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>424197000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>357759000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>53307000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>227251000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>429954000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>326898000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>43046000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>126920000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>382744000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>353694000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>24089000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>175205000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>337774000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>289581000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>18794000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>146902000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>183010000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>28771000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>57038000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-6960000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>267630999.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>292798000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>49850000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>263555999.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>517190000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>632187000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>218135000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>317957000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>459621000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>536302000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>245215000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>305574000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>386033000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>445150000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>181695000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>217764000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>336328000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>410838000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>150381000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>254965000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>300856000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>396814000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>118916000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>213443000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>286648000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>206762000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>206762000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O30"/>
+  <dimension ref="A1:P30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>153188000.0</v>
+      </c>
+      <c r="C2">
         <v>94907000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40459000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>91018000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>72036000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>90673000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1117901000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1256620000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1238114000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1444317000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14211000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6143000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2277000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2987000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5294000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:15">
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>1407000</v>
+      </c>
+      <c r="C3">
         <v>3621000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1451000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1181000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>932000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>466000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>362475000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>188834000</v>
       </c>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
       <c r="J3">
-        <v>44224000</v>
+        <v>197914000</v>
       </c>
       <c r="K3">
+        <v>45224000</v>
+      </c>
+      <c r="L3">
         <v>71716000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>64083000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>304866000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>217790000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>391239000</v>
       </c>
     </row>
-    <row r="4" spans="1:15">
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-50559000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>18982000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>-18637000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>8163000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>15264000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>7387000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-    </row>
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>11323000.0</v>
+      </c>
+      <c r="C6">
         <v>58281000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>54448000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-50559000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>18982000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-18637000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1027228000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-138719000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-12476000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-206203000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1430106000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8068000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3866000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-710000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2307000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:15">
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7">
+        <v>26803000.0</v>
+      </c>
+      <c r="C7">
         <v>127587000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1815000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>86274000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>73576000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>17315000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-51828000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-19952000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>18084000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>74723000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>10792000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-50112000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>145590000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>32348999.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>68362000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:15">
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>17510000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>5873000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-72904000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9">
+        <v>-58850000.0</v>
+      </c>
+      <c r="C9">
         <v>36599000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9928000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>5976000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>5873000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-72904000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-38369000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1818000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4582000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-17537000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-30149000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>258000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-9526000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-12182000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4229000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:15">
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>60960000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>19982000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-66846000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-20036000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8982000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>39683000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16312000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-65241000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>88462000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8165000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-5203000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>60601000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>52439000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>34503000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>54928000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-2650000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>12343000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>28141000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>19533000.0</v>
       </c>
-      <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>16994000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>121883000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-44261000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>220244000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>149701000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>37144000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72794000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>47983000.0</v>
       </c>
-      <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
-    </row>
-    <row r="13" spans="1:15">
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>36900000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>49431000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-69998000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-20036000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3306000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>73854000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>16314000.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
-    </row>
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B14">
+        <v>3179000.0</v>
+      </c>
+      <c r="C14">
         <v>3218000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3164000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3577000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>5042000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>5574000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17540000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20077000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>122486000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>107388000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>102482000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>108758000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>91709000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>72551000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>62940000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15">
+        <v>472000.0</v>
+      </c>
+      <c r="C15">
         <v>633000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>701000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>170923000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>0.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13891000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>827076000.0</v>
       </c>
       <c r="H15">
         <v>827076000.0</v>
       </c>
       <c r="I15">
         <v>827076000.0</v>
       </c>
       <c r="J15">
         <v>827076000.0</v>
       </c>
-      <c r="K15"/>
+      <c r="K15">
+        <v>827076000.0</v>
+      </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-    </row>
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
+        <v>164511000.0</v>
+      </c>
+      <c r="C16">
         <v>153188000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>94907000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>40459000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>91018000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>72036000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>90673000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1117901000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1225638000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1238114000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1444317000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14211000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6143000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2277000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2987000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:15">
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>57793000.0</v>
+      </c>
+      <c r="C18">
         <v>87986000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>90680000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>151292000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>177124000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-35792000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-358907000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-27581000.0</v>
       </c>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
       <c r="J18">
-        <v>172399000.0</v>
+        <v>19715000.0</v>
       </c>
       <c r="K18">
+        <v>178308000.0</v>
+      </c>
+      <c r="L18">
         <v>54069000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5269000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-167803000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-159651000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-285420000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:15">
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B19">
+        <v>-2401000.0</v>
+      </c>
+      <c r="C19">
         <v>-6920000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-8898000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-17759000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2932000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-466000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-514863000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-232895000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-182357000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-264301000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-115690000.0</v>
       </c>
-      <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20">
         <v>0.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>808000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21">
+        <v>-25000000.0</v>
+      </c>
+      <c r="C21">
         <v>-8000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-20000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>75000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-137836000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>35000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>330000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-54857000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-688000.0</v>
       </c>
       <c r="J21">
         <v>-688000.0</v>
       </c>
       <c r="K21">
         <v>-688000.0</v>
       </c>
-      <c r="L21"/>
+      <c r="L21">
+        <v>-688000.0</v>
+      </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>7759000.0</v>
+      </c>
+      <c r="C22">
         <v>-22438000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>58771000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>45628000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>51131000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-13954000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-78334000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11427000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>141594000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-72723000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-77290000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-40684000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-116933000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-58274000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-36282000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:15">
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>167</v>
+      </c>
+      <c r="B23">
+        <v>-11097000.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-8084000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-14290000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2836000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-14091000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3265000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3579000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-38579000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-10558000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1525747000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>41372000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>387478000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>124805000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>314770000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
+        <v>-799000.0</v>
+      </c>
+      <c r="C24">
         <v>100000.0</v>
       </c>
-      <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-3024000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-2000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2932000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>42036000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-77454000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>19845000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3475000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-5557000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1321000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>12200000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-10000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-31657000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:15">
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>15405000.0</v>
+      </c>
+      <c r="C25">
         <v>17074000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17855000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-23231000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-418000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-1034000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>67226999.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>90077000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>5213000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>77419000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>65026000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>40648000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1302000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1866000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>219000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:15">
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>170</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-11773000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-8084000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-75060000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-18306000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-13891000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-26777000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-19525000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-11830000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-147967000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-105736000.0</v>
       </c>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27">
+        <v>21524000.0</v>
+      </c>
+      <c r="C27">
         <v>17935000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>21291000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>25203000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>24245000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>30437000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>56996000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>59474000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>47563000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>41129000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>24476000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>10306000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>13698000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>8514000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>10580000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:15">
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>-44069000.0</v>
+      </c>
+      <c r="C28">
         <v>-26406000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-28785000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-185273000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-156142000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17155000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-520588000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-71746000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-51097000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-158525000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1420011000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>41372000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>387478000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>124805000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>314770000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>59200000.0</v>
+      </c>
+      <c r="C29">
         <v>91607000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>92131000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>152473000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>178056000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-35326000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3568000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>161253000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>217629000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>223532000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>125785000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>69352000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>137063000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>58139000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>105819000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:15">
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>-3808000.0</v>
+      </c>
+      <c r="C30">
         <v>-6920000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-8898000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-17759000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2932000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-466000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-514863000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-232895000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-182357000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-264301000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-115690000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-102656000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-520674999.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-183654000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-422896000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AZ30"/>
+  <dimension ref="A1:BA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:52">
+    <row r="1" spans="1:53">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
-    </row>
-    <row r="2" spans="1:52">
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="2" spans="1:53">
       <c r="A2" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B2">
+        <v>107039000.0</v>
+      </c>
+      <c r="C2">
         <v>81302000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>57276000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>153188000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>105036000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>115853000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>58084000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>94907000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>44784000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>41232000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>52419000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>40459000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>65835000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>45158000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>81036000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>91018000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>50155000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>55560000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>40278000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>72036000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>78024000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>80262000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>26206000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>90673000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1045137000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1043104000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>983535000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1117901000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1182093000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1251578000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1101213000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1256620000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1176554000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1125647000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1163947000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1238114000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1140903000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1410345000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1294081000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1444317000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1451687000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1558897000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1467093000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14211000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>14141000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>18057000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5203000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>6143000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>6078000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>15181000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>8729000.0</v>
       </c>
-      <c r="AZ2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:52">
+      <c r="BA2"/>
+    </row>
+    <row r="3" spans="1:53">
       <c r="A3" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B3">
+        <v>36000</v>
+      </c>
+      <c r="C3">
         <v>143000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>857000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>371000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>373000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>892000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>533000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>359000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>367000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>94000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>599000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>391000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>148000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>371000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>391000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>271000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>46000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>509000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>196000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>181000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>29000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>296000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>61000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>80000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>20232000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>120908000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>128349000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>92986000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>71612000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>36169000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>39038000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>42015000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>32801000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>31429000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>108145000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>19539000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>12462000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>9996000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>13424000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8342000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>7687000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>4348000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7399000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>52282000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8356000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>17393000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>31348000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>6986000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>63293000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>47518000</v>
-      </c>
-[...1 lines deleted...]
-        <v>97027500</v>
       </c>
       <c r="AZ3">
         <v>97027500</v>
       </c>
-    </row>
-    <row r="4" spans="1:52">
+      <c r="BA3">
+        <v>97027500</v>
+      </c>
+    </row>
+    <row r="4" spans="1:53">
       <c r="A4" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-25376000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>20677000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-35878000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-9982000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>40863000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-5405000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>15282000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-31758000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-5988000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-2238000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>54056000.0</v>
       </c>
-      <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
-    </row>
-    <row r="5" spans="1:52">
+      <c r="BA4"/>
+    </row>
+    <row r="5" spans="1:53">
       <c r="A5" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>39946000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-68038000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-27683000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>63938000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>60304000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-71709000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5898000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>32567000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-30062000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-24298000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>82354000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
-    </row>
-    <row r="6" spans="1:52">
+      <c r="BA5"/>
+    </row>
+    <row r="6" spans="1:53">
       <c r="A6" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B6">
+        <v>57472000.0</v>
+      </c>
+      <c r="C6">
         <v>25737000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>24026000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-95912000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>48152000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-10817000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>57769000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-36823000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>50123000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3552000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-11187000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>11960000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-25376000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>20677000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-35878000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9982000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>40863000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-5405000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>15282000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-31758000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-5988000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2238000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>54056000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-64467000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-954464000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2033000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>59569000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-134366000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-64192000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-69485000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>150365000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-155407000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>49084000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>50907000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-38300000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-74167000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>97211000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-269442000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>116264000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-150236000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-7370000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-107210000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>91804000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1452882000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>70000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-3916000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>12854000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-940000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>65000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-9103000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6452000.0</v>
       </c>
       <c r="AZ6">
         <v>6452000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:52">
+      <c r="BA6">
+        <v>6452000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:53">
       <c r="A7" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B7">
+        <v>25460000.0</v>
+      </c>
+      <c r="C7">
         <v>53161000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>7657000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-59475000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>86083000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>10487000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>49828000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-18811000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>72092000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-39922000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3780000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-37765000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>60786000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>22503000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-28821000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>31806000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>87086000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-27174000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1634000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>12030000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>38018000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-43757000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>58983000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-35929000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-47698000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-17644000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>13477000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1008999.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>97977000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-22878000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-57194000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-37857000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>54452000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>61247000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-35290000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-62325000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>117188000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-49130000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>31720000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-25055000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>53681000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-47645000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>32878000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-27823000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>16420000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-29780000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>5814000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-42130000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>118046000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-46131000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8388500.0</v>
       </c>
       <c r="AZ7">
         <v>-8388500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:52">
+      <c r="BA7">
+        <v>-8388500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:53">
       <c r="A8" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>49655000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-9158000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-35953000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>12966000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>68512000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-31768000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-47071000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>16200000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>6949000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-50734000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-12463000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
-    </row>
-    <row r="9" spans="1:52">
+      <c r="BA8"/>
+    </row>
+    <row r="9" spans="1:53">
       <c r="A9" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B9">
+        <v>2803000.0</v>
+      </c>
+      <c r="C9">
         <v>19469000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-41257000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-39865000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>109756000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-39804000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-28069000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-5284000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>33997000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-10031000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-36909000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>5330000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>39571000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-5859000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-37709000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>12966000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>68512000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-31768000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-47071000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>16200000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>6949000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-50734000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-12463000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-16655999.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>3695000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-7609000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-9555000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-24900000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>98572000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-38146000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-34415000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-24193000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>43512000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-23224000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-22064000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6358000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>32101000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-37243000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>837000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-13232000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>33494000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-34859000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-17307000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-6381000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>26549000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-31447000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-2083000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6999000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>32042000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-37840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1614500.0</v>
       </c>
       <c r="AZ9">
         <v>-1614500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:52">
+      <c r="BA9">
+        <v>-1614500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:53">
       <c r="A10" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>89156000.0</v>
       </c>
-      <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>71523000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-160679000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>31796000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>35798000.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>50805000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-86603000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17270000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>67629000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-25801000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-39116000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-113825000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>26473000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>117788000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-97282000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-10261000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>37182000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>89277000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-136234000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>22985000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>51266000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>60672000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-143905000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>44267000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>25555000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>87203000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-117342000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13666000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>54349000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>83831000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-135534000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14691000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1877000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>56821000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-138630000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>52037000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>49973000.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
-    </row>
-    <row r="11" spans="1:52">
+      <c r="BA10"/>
+    </row>
+    <row r="11" spans="1:53">
       <c r="A11" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>128507000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9795000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>80679000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>34815000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-45098000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>28302000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>76303000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>54603000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-36737000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2094000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>31275000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-10908000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>10665000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>0.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-37665000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-94369000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>123146000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>9612000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-20949000.0</v>
       </c>
-      <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
-    </row>
-    <row r="12" spans="1:52">
+      <c r="BA11"/>
+    </row>
+    <row r="12" spans="1:53">
       <c r="A12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1651000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-33514000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27088000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>36439000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-13019000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>71930000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>42252000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25293000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-15881000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-69331000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>4355000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>16395000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5201000.0</v>
       </c>
       <c r="Y12">
         <v>5201000.0</v>
       </c>
       <c r="Z12">
+        <v>5201000.0</v>
+      </c>
+      <c r="AA12">
         <v>106939000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>9523000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>14582000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>8762000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>26344000.0</v>
       </c>
-      <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
-    </row>
-    <row r="13" spans="1:52">
+      <c r="BA12"/>
+    </row>
+    <row r="13" spans="1:53">
       <c r="A13" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-171602000.0</v>
       </c>
       <c r="N13">
         <v>-171602000.0</v>
       </c>
       <c r="O13">
+        <v>-171602000.0</v>
+      </c>
+      <c r="P13">
         <v>86573000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-108079000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-33289000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>60365000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>95358000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-95358000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>27603000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>84418000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-23883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-38707000.0</v>
       </c>
       <c r="Y13">
         <v>-38707000.0</v>
       </c>
       <c r="Z13">
+        <v>-38707000.0</v>
+      </c>
+      <c r="AA13">
         <v>26110000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>117233000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-97336000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-10261000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>37182000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
-    </row>
-    <row r="14" spans="1:52">
+      <c r="BA13"/>
+    </row>
+    <row r="14" spans="1:53">
       <c r="A14" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B14">
-        <v>790000.0</v>
+        <v>788000.0</v>
       </c>
       <c r="C14">
         <v>790000.0</v>
       </c>
       <c r="D14">
+        <v>790000.0</v>
+      </c>
+      <c r="E14">
         <v>811000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>822000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>823000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>791000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>782000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>792000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>788000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>790000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>794000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>874000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>840000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>838000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1024999.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1195000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1206000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1215000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1426000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>734000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>1573000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1607000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1660000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>6493000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>5573000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4920000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>28991000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>30401000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>28936000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30166000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>29690000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>30967000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>30429000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>30544000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>30546000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>28777000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>26535000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>25966000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>26110000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>25543000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>25794000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>25905000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>25240000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>23639000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>25556000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>25024000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>34539000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>26460000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>25975000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19637000.0</v>
       </c>
       <c r="AZ14">
         <v>19637000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:52">
+      <c r="BA14">
+        <v>19637000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:53">
       <c r="A15" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B15">
+        <v>812000.0</v>
+      </c>
+      <c r="C15">
         <v>472000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>132000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>340000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1200000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>600000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>160000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>440000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>19000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>34000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>111000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>537000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>99000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>141000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>170683000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
-    </row>
-    <row r="16" spans="1:52">
+      <c r="BA15"/>
+    </row>
+    <row r="16" spans="1:53">
       <c r="A16" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B16">
+        <v>164511000.0</v>
+      </c>
+      <c r="C16">
         <v>107039000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>81302000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>57276000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>153188000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>105036000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>115853000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>58084000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>94907000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>44784000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>41232000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>52419000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>40459000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>65835000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>45158000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>81036000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>91018000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>50155000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>55560000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>40278000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>72036000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>78024000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>80262000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>26206000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>90673000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1045137000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1043104000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>983535000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1117901000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1182093000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1251578000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1101213000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>1225638000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1176554000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1125647000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1163947000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1238114000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1140903000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1410345000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1294081000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1444317000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1451687000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1558897000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1467093000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>14211000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>14141000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>18057000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>5203000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>6143000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>6078000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>15181000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6452000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:52">
+    <row r="17" spans="1:53">
       <c r="A17" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18673,1874 +19206,1912 @@
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
-    </row>
-    <row r="18" spans="1:52">
+      <c r="BA17"/>
+    </row>
+    <row r="18" spans="1:53">
       <c r="A18" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B18">
+        <v>52550000.0</v>
+      </c>
+      <c r="C18">
         <v>58980000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>31588000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-85325000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>49350000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>7155000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>61246000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-26517000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>107984000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>3943000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>33285000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-54532000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>37524000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>82853000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>29901000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1014000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>113777000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>39694000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>43144000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-19491000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>19012000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-33030000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>35791000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-57565000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-127797000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-120947000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>17057000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-127220000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-7703000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>32656000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>34153000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-86687000.0</v>
       </c>
-      <c r="AG18">
-[...1 lines deleted...]
-      </c>
       <c r="AH18">
-        <v>76484000.0</v>
+        <v>19811000.0</v>
       </c>
       <c r="AI18">
-        <v>-12523000.0</v>
+        <v>80989000.0</v>
       </c>
       <c r="AJ18">
+        <v>-23446000.0</v>
+      </c>
+      <c r="AK18">
         <v>-51894000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>96603000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-12370000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>118158000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-29992000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>34077000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-32609000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>108629000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-56028000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>38540000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-29938000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>43957000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-47290000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>29157000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-109815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-43572500.0</v>
       </c>
       <c r="AZ18">
         <v>-43572500.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:52">
+      <c r="BA18">
+        <v>-43572500.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:53">
       <c r="A19" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B19">
+        <v>-143000.0</v>
+      </c>
+      <c r="C19">
         <v>-743000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-38000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1848000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1571000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-3047000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1139000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1163000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3209000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-451000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-3509000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1729000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-7393000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-9052000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1043000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-271000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1796000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-509000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-321000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-306000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-29000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-296000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-61000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-80000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-20232000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-350718000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-69677000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-74236000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-73135000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-143882000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-    </row>
-    <row r="20" spans="1:52">
+      <c r="BA19"/>
+    </row>
+    <row r="20" spans="1:53">
       <c r="A20" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>0.0</v>
       </c>
-      <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>0.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
-    </row>
-    <row r="21" spans="1:52">
+      <c r="BA20"/>
+    </row>
+    <row r="21" spans="1:53">
       <c r="A21" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-19935000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>75000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-55000000.0</v>
       </c>
       <c r="N21">
         <v>-55000000.0</v>
       </c>
       <c r="O21">
-        <v>185000000.0</v>
+        <v>-55000000.0</v>
       </c>
       <c r="P21">
         <v>185000000.0</v>
       </c>
       <c r="Q21">
+        <v>185000000.0</v>
+      </c>
+      <c r="R21">
         <v>70000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-45099000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-27737000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25000000.0</v>
       </c>
       <c r="U21">
         <v>-25000000.0</v>
       </c>
       <c r="V21">
+        <v>-25000000.0</v>
+      </c>
+      <c r="W21">
         <v>29984000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>25454000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="Y21">
         <v>30000000.0</v>
       </c>
       <c r="Z21">
+        <v>30000000.0</v>
+      </c>
+      <c r="AA21">
         <v>348750000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-16250000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-51534000.0</v>
       </c>
       <c r="AD21">
         <v>-51534000.0</v>
       </c>
-      <c r="AE21"/>
+      <c r="AE21">
+        <v>-51534000.0</v>
+      </c>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
-    </row>
-    <row r="22" spans="1:52">
+      <c r="BA21"/>
+    </row>
+    <row r="22" spans="1:53">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>28297000.0</v>
+      </c>
+      <c r="C22">
         <v>-19983000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8243000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-8798000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1780000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-14227000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1111000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-7542000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>25491000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>37877000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>14224000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-18821000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-9494000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>51813000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>21836000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-17820000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>27188000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>24503000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>15845000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-16405000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>49620000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>5468000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-40625000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-28417000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-78334000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4968000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>94141000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-80666000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-73231000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>35271000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>81599000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-32212000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-46053000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9141000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>189613000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-11107000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-84278000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-17545000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>57726000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-28626000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-58419000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-60756000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>43488000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1603000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-1119000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-11471000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>9636000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-37730000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-56459000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-46570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6952000.0</v>
       </c>
       <c r="AZ22">
         <v>-6952000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:52">
+      <c r="BA22">
+        <v>-6952000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:53">
       <c r="A23" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B23">
+        <v>5065000.0</v>
+      </c>
+      <c r="C23">
         <v>-32028000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-7392000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-8770000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1833000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>567000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2711000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-9062000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-8084000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-451000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1451000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>68367000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-556000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1706000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>135556000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-10996000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-6164000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-99000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2737000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-12142000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-30808000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>30808000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>25454000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-200000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-827076000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-735000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1324000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-470000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2051000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3322000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>626000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-8513000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-11531000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-66000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-1255000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1902000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-6207000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-202000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>699000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1525241000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-32566000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>50744000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-25103000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>48297000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>10536000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>125758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125592000.0</v>
       </c>
       <c r="AZ23">
         <v>125592000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:52">
+      <c r="BA23">
+        <v>125592000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:53">
       <c r="A24" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B24">
+        <v>4412000.0</v>
+      </c>
+      <c r="C24">
         <v>-2027000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4591000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>100000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-5349000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-2302000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-2842000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-357000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2910000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-1338000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-3024000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-8681000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-652000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-271000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-1750000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-2682000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-125000.0</v>
       </c>
       <c r="T24">
         <v>-125000.0</v>
       </c>
       <c r="U24">
         <v>-125000.0</v>
       </c>
       <c r="V24">
-        <v>-437000.0</v>
+        <v>-125000.0</v>
       </c>
       <c r="W24">
         <v>-437000.0</v>
       </c>
       <c r="X24">
+        <v>-437000.0</v>
+      </c>
+      <c r="Y24">
         <v>-80000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-344550000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-2000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>58797999.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-774000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-1265000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5042000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>117663000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>36966000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>34123000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-3000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>1900000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>800000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7975000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-1500000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-123000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-24099000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-9085000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>485000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1043000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-16331000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>4321000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-3000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-6000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1947000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-11000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>10712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-75567500.0</v>
       </c>
       <c r="AZ24">
         <v>-75567500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:52">
+      <c r="BA24">
+        <v>-75567500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:53">
       <c r="A25" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B25">
+        <v>-3950000.0</v>
+      </c>
+      <c r="C25">
         <v>19268000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2943000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-13888000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1951000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19954000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7043000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2285000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>4750000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2056000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2155000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12672000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-5070000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-18733000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>286000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-420999.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-254000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-298000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>177000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-43000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-186000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>62000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-264000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-646000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>646000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3696000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>15793000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-759999.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>7234000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>878000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1986000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-15165000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4068000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1231000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2789000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-3130000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>36714000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>27115000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1179000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>500000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>13953000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>46958000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>6603000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-2787000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>5522000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2365000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>30059000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2702000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1224000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46435500.0</v>
       </c>
       <c r="AZ25">
         <v>46435500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:52">
+      <c r="BA25">
+        <v>46435500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:53">
       <c r="A26" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B26">
+        <v>-8770000.0</v>
+      </c>
+      <c r="C26">
         <v>8770000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>-8770000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>11773000.0</v>
       </c>
-      <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>-2711000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-9062000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>8084000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-1451000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-6633000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>60000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-60000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-75000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-10996000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-6164000.0</v>
       </c>
-      <c r="R26"/>
       <c r="S26"/>
-      <c r="T26">
+      <c r="T26"/>
+      <c r="U26">
         <v>-12142000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>808000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-7189000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-6702000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-330000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-183000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-2818000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-23446000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
         <v>-2813000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-16712000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-804000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-21357000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-8069000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-3761000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-301000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-75690000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-827000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-72277000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-27735000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-62285000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-15716000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
-    </row>
-    <row r="27" spans="1:52">
+      <c r="BA26"/>
+    </row>
+    <row r="27" spans="1:53">
       <c r="A27" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B27">
+        <v>9688000.0</v>
+      </c>
+      <c r="C27">
         <v>-4844000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6188000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4844000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3776000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-10259000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5991000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4268000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3222000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7350000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6570000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4149000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3144000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3220000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>11619000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7220000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5067000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6973000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7354000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4851000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>4244000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3867000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>15981000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>6345000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>9556000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>13855000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>16694000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>16891000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>13490000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>15580000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>20215000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>10189000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>10671000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>10076000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>13912000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>12904000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>10664000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>10367000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>11743000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>8355000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>6829000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>7388000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>7154000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3105000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2434000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>785000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4772000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>2315000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>3179000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2723000.0</v>
       </c>
       <c r="AZ27">
         <v>2723000.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:52">
+      <c r="BA27">
+        <v>2723000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:53">
       <c r="A28" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B28">
+        <v>5065000.0</v>
+      </c>
+      <c r="C28">
         <v>-32500000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-7524000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-9110000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26406000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-14033000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2871000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-9502000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-55019000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-34000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-41562000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>67830000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-55655000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-53495000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-65127000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-10996000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-71164000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-45099000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-27737000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-12142000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-25000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>30792000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18265000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-6902000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-827406000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>350567000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-19803000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-23946000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-53195000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-470000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1449000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-16632000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-866000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-18357000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-16582000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-15292000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-367000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-76945000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1169000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-80044000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-27937000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-61586000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-15707000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1525241000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-32566000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>50744000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-25103000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>48297000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10536000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>125758000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125592000.0</v>
       </c>
       <c r="AZ28">
         <v>125592000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:52">
+      <c r="BA28">
+        <v>125592000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:53">
       <c r="A29" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B29">
+        <v>52586000.0</v>
+      </c>
+      <c r="C29">
         <v>59123000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>32445000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-84954000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>49723000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6263000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>61779000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-26158000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>108351000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>4037000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>33884000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-54141000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>37672000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>83224000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>30292000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1285000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>113823000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>40203000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>43340000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-19310000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>19041000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-32734000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>35852000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-57485000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-107565000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-39000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>145406000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-34234000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>63909000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>68825000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>73191000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-44672000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>52612000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>112418000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>84699000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-32355000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>109065000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-2374000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>131582000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-21650000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>41764000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-28261000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>116028000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-3746000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>46896000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-12545000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>75305000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-40304000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>92450000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-62297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53455000.0</v>
       </c>
       <c r="AZ29">
         <v>53455000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:52">
+      <c r="BA29">
+        <v>53455000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:53">
       <c r="A30" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B30">
+        <v>-179000.0</v>
+      </c>
+      <c r="C30">
         <v>-886000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-895000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1848000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1571000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-3047000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1139000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1163000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3209000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-451000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-3509000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-1729000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-7393000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-9052000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1043000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-271000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1796000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-509000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-321000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-306000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-29000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-296000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-61000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-80000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-20232000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-350718000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-69677000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-74236000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-73135000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-143348000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>78625000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-94503000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1076000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-39561000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-117352000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-26520000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-11487000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-190123000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-14149000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-48542000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-21197000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-17363000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-8517000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-68613000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-14260000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-42115000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-37348000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-8933000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-102921000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-72564000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-172595000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-172595000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>