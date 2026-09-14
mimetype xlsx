--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="153">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
   <si>
     <t>2017-06-30</t>
@@ -235,50 +238,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -848,12807 +854,13652 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J62"/>
+  <dimension ref="A1:K62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>13880000.0</v>
+      </c>
+      <c r="C2">
         <v>12102000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>26594000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>15628000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>83924000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2465000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>17258000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23974000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>28285000.0</v>
       </c>
-      <c r="J2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:10">
+      <c r="K2"/>
+    </row>
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
-    </row>
-    <row r="4" spans="1:10">
+      <c r="K3"/>
+    </row>
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>-1495000.0</v>
+      </c>
+      <c r="C5">
         <v>-31503000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-32262000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-34021000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-34740000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-33598000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-51856999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-46923000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-46918000.0</v>
       </c>
-      <c r="J5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-    </row>
-    <row r="7" spans="1:10">
+      <c r="K6"/>
+    </row>
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>604562000.0</v>
+      </c>
+      <c r="C7">
         <v>601584000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>454750000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>256484000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>493281000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>293273000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>227607000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
+        <v>534000.0</v>
+      </c>
+      <c r="C8">
         <v>530000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>525000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>519000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>342000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>241000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>240000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2618971000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>17727000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2301970000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2744866000.0</v>
       </c>
-      <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-    </row>
-    <row r="10" spans="1:10">
+      <c r="K9"/>
+    </row>
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>552019000.0</v>
+      </c>
+      <c r="C10">
         <v>43017000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>33255000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>76089000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>58102000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>317819000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>906555000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1082055000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1225645000.0</v>
       </c>
-      <c r="J10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:10">
+      <c r="K10"/>
+    </row>
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-    </row>
-    <row r="12" spans="1:10">
+      <c r="K11"/>
+    </row>
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>552019000.0</v>
+      </c>
+      <c r="C12">
         <v>43017000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>33255000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>76089000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>58102000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>317819000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1243747000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1190471000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1225645000.0</v>
       </c>
-      <c r="J12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:10">
+      <c r="K12"/>
+    </row>
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>370000.0</v>
+      </c>
+      <c r="C13">
         <v>530000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>525000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>519000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>342000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>529500000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>240000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2618971000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2525031000.0</v>
       </c>
-      <c r="J13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:10">
+      <c r="K13"/>
+    </row>
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>48002000.0</v>
+      </c>
+      <c r="C14">
         <v>48330000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>48589000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>51050947.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>44900926.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24170000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24043254.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23992000.0</v>
       </c>
       <c r="I14">
         <v>23992000.0</v>
       </c>
       <c r="J14">
+        <v>23992000.0</v>
+      </c>
+      <c r="K14">
         <v>23767000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>519000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>342000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>241000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>240000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2618971000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2525031000.0</v>
       </c>
-      <c r="J15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>158443000.0</v>
+      </c>
+      <c r="C16">
         <v>228642000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>215581000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>225855000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>202678000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>198505000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>189308000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>186883000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>216338000.0</v>
       </c>
-      <c r="J16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:10">
+      <c r="K16"/>
+    </row>
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>163441000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>207000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>248000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>333000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>102000.0</v>
       </c>
-      <c r="J18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:10">
+      <c r="K18"/>
+    </row>
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
-        <v>69041000.0</v>
+        <v>344772000.0</v>
       </c>
       <c r="C20">
         <v>69041000.0</v>
       </c>
       <c r="D20">
         <v>69041000.0</v>
       </c>
       <c r="E20">
         <v>69041000.0</v>
       </c>
       <c r="F20">
         <v>69041000.0</v>
       </c>
       <c r="G20">
+        <v>69041000.0</v>
+      </c>
+      <c r="H20">
         <v>74309000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>165558000.0</v>
       </c>
       <c r="I20">
         <v>165558000.0</v>
       </c>
-      <c r="J20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:10">
+      <c r="J20">
+        <v>165558000.0</v>
+      </c>
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
-        <v>63801000.0</v>
+        <v>18506000.0</v>
       </c>
       <c r="C21">
         <v>63801000.0</v>
       </c>
       <c r="D21">
         <v>63801000.0</v>
       </c>
       <c r="E21">
+        <v>63801000.0</v>
+      </c>
+      <c r="F21">
         <v>65439000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>71277000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>214227000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>279812000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>297947000.0</v>
       </c>
-      <c r="J21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:10">
+      <c r="K21"/>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>17628000.0</v>
+      </c>
+      <c r="C22">
         <v>3751000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3871000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>2557000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>2752000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2233000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>79876000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>34077000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18379000.0</v>
       </c>
-      <c r="J22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>4035968000.0</v>
+      </c>
+      <c r="C23">
         <v>1669842000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1552707000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1401157000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1526701000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1697289000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3719206000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3315759000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3287771000.0</v>
       </c>
-      <c r="J23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:10">
+      <c r="K23"/>
+    </row>
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>540334000.0</v>
+      </c>
+      <c r="C24">
         <v>568780000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>599248000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>630184000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1669245000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>655093000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>28126000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>48556000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>101335000.0</v>
       </c>
-      <c r="J24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>1669245000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>655093000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>48556000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>101335000.0</v>
       </c>
-      <c r="J25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:10">
+      <c r="K25"/>
+    </row>
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
+        <v>8779000.0</v>
+      </c>
+      <c r="C26">
         <v>7088000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>6320000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>31641000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>43804000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>45969000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>52622000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>84560000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>209951000.0</v>
       </c>
-      <c r="J26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>361287000.0</v>
+      </c>
+      <c r="C28">
         <v>1157816000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1036993000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>826829000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>898692000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>418103000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-645393000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1027457000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1119945000.0</v>
       </c>
-      <c r="J28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:10">
+      <c r="K28"/>
+    </row>
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>616584000.0</v>
+      </c>
+      <c r="C29">
         <v>585949000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>592333000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>576962000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3706309000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3108662000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2875192000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2626646000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2583813000.0</v>
       </c>
-      <c r="J29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:10">
+      <c r="K29"/>
+    </row>
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
+        <v>161136000.0</v>
+      </c>
+      <c r="C30">
         <v>96916000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>102572000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>144618000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>204942000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>170300000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>57184000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>82766000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>82423000.0</v>
       </c>
-      <c r="J30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:10">
+      <c r="K30"/>
+    </row>
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-133273000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1419347000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>2134902000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>2553101000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>2126678000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2014608000.0</v>
       </c>
-      <c r="J31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:10">
+      <c r="K31"/>
+    </row>
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>-226105000.0</v>
+      </c>
+      <c r="C32">
         <v>-265269000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-286739000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-245359000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>262225000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>759272000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>916533000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>872697000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>869485000.0</v>
       </c>
-      <c r="J32"/>
-[...1 lines deleted...]
-    <row r="33" spans="1:10">
+      <c r="K32"/>
+    </row>
+    <row r="33" spans="1:11">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>3251925000.0</v>
+      </c>
+      <c r="C33">
         <v>1432710000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1333623000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1105876000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1185248000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1152468000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2292704000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1969015000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1934423000.0</v>
       </c>
-      <c r="J33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:10">
+      <c r="K33"/>
+    </row>
+    <row r="34" spans="1:11">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
+        <v>40782000.0</v>
+      </c>
+      <c r="C34">
         <v>45477000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>43787000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>56332000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>573467000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>73790000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>78279000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>59525000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>49541000.0</v>
       </c>
-      <c r="J34"/>
-[...1 lines deleted...]
-    <row r="35" spans="1:10">
+      <c r="K34"/>
+    </row>
+    <row r="35" spans="1:11">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>1167698000.0</v>
+      </c>
+      <c r="C35">
         <v>1180741000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1070049000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>929989000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>983200000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>769390000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>334797001.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>188247000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>237606000.0</v>
       </c>
-      <c r="J35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:10">
+      <c r="K35"/>
+    </row>
+    <row r="36" spans="1:11">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
+        <v>-781725000.0</v>
+      </c>
+      <c r="C36">
         <v>133089000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>103963000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>73286000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-2150000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>127490000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>85103000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>89963000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>35960000.0</v>
       </c>
-      <c r="J36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:10">
+      <c r="K36"/>
+    </row>
+    <row r="37" spans="1:11">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
-      <c r="E37">
+      <c r="E37"/>
+      <c r="F37">
         <v>12163000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>11904000.0</v>
       </c>
-      <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
-    </row>
-    <row r="38" spans="1:10">
+      <c r="K37"/>
+    </row>
+    <row r="38" spans="1:11">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>76715000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>109662000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>41905000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>85103000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>89963000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>35960000.0</v>
       </c>
-      <c r="J38"/>
-[...1 lines deleted...]
-    <row r="39" spans="1:10">
+      <c r="K38"/>
+    </row>
+    <row r="39" spans="1:11">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
+        <v>53260000.0</v>
+      </c>
+      <c r="C39">
         <v>93448000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>79386000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>72017000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>2320000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>54469000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>125571000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>39430000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>26901000.0</v>
       </c>
-      <c r="J39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:10">
+      <c r="K39"/>
+    </row>
+    <row r="40" spans="1:11">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>395741000.0</v>
+      </c>
+      <c r="C40">
         <v>196088000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>219662000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>246378000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>210720000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>180851000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>433894000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>-23974000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>-28285000.0</v>
       </c>
-      <c r="J40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:10">
+      <c r="K40"/>
+    </row>
+    <row r="41" spans="1:11">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>79850000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>308937000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>136863000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>132452000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>139691000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>136271000.0</v>
       </c>
-      <c r="J41"/>
-[...1 lines deleted...]
-    <row r="42" spans="1:10">
+      <c r="K41"/>
+    </row>
+    <row r="42" spans="1:11">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>2449291000.0</v>
+      </c>
+      <c r="C42">
         <v>-135361000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-107031000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-7273000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>323659000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>529500000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>2751317999.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>46923000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>46918000.0</v>
       </c>
-      <c r="J42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:10">
+      <c r="K42"/>
+    </row>
+    <row r="43" spans="1:11">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
-    </row>
-    <row r="44" spans="1:10">
+      <c r="K43"/>
+    </row>
+    <row r="44" spans="1:11">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
-    </row>
-    <row r="45" spans="1:10">
+      <c r="K44"/>
+    </row>
+    <row r="45" spans="1:11">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>1985340000.0</v>
+      </c>
+      <c r="C45">
         <v>2071692000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1954269000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>864678000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1829710000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2367915000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1866443000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1349122000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1225007000.0</v>
       </c>
-      <c r="J45"/>
-[...1 lines deleted...]
-    <row r="46" spans="1:10">
+      <c r="K45"/>
+    </row>
+    <row r="46" spans="1:11">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>3633063000.0</v>
+      </c>
+      <c r="C46">
         <v>1105619000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1022191000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>864678000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>967233000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>838691000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1866443000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1349122000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1225007000.0</v>
       </c>
-      <c r="J46"/>
-[...1 lines deleted...]
-    <row r="47" spans="1:10">
+      <c r="K46"/>
+    </row>
+    <row r="47" spans="1:11">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>628888000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2939052000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2367915000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1866443000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1349122000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1225007000.0</v>
       </c>
-      <c r="J47"/>
-[...1 lines deleted...]
-    <row r="48" spans="1:10">
+      <c r="K47"/>
+    </row>
+    <row r="48" spans="1:11">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-220308000.0</v>
+      </c>
+      <c r="C48">
         <v>153034000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>115603000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-28697000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-290736000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-270146000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>141936000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-46923000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-46918000.0</v>
       </c>
-      <c r="J48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:10">
+      <c r="K48"/>
+    </row>
+    <row r="49" spans="1:11">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-28697000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-290736000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>-270146000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-    </row>
-    <row r="50" spans="1:10">
+      <c r="K49"/>
+    </row>
+    <row r="50" spans="1:11">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
         <v>30469000.0</v>
       </c>
       <c r="C50">
-        <v>16250000.0</v>
+        <v>30469000.0</v>
       </c>
       <c r="D50">
         <v>16250000.0</v>
       </c>
       <c r="E50">
+        <v>16250000.0</v>
+      </c>
+      <c r="F50">
         <v>73843000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>5728000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>5429000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6042000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4365000.0</v>
       </c>
-      <c r="J50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:10">
+      <c r="K50"/>
+    </row>
+    <row r="51" spans="1:11">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>913306000.0</v>
+      </c>
+      <c r="C51">
         <v>1200833000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1070248000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>902918000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1717013000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>735922000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>261162000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>54598000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>105700000.0</v>
       </c>
-      <c r="J51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:10">
+      <c r="K51"/>
+    </row>
+    <row r="52" spans="1:11">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>72348000.0</v>
+      </c>
+      <c r="C52">
         <v>65569000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>43986000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>52779000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>47768000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>47426000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>58817000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6042000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4365000.0</v>
       </c>
-      <c r="J52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:10">
+      <c r="K52"/>
+    </row>
+    <row r="53" spans="1:11">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53">
         <v>45969000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>337192000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>108416000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>-6977000.0</v>
       </c>
-      <c r="J53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:10">
+      <c r="K53"/>
+    </row>
+    <row r="54" spans="1:11">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
-    </row>
-    <row r="55" spans="1:10">
+      <c r="K54"/>
+    </row>
+    <row r="55" spans="1:11">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>4035968000.0</v>
+      </c>
+      <c r="C55">
         <v>1669842000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1552707000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1401157000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1526701000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1697289000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3719206000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3315759000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3287771000.0</v>
       </c>
-      <c r="J55"/>
-[...1 lines deleted...]
-    <row r="56" spans="1:10">
+      <c r="K55"/>
+    </row>
+    <row r="56" spans="1:11">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>784043000.0</v>
+      </c>
+      <c r="C56">
         <v>237132000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>219084000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>295281000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>341453000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>544821000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1426502000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1346744000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1353348000.0</v>
       </c>
-      <c r="J56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:10">
+      <c r="K56"/>
+    </row>
+    <row r="57" spans="1:11">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>640412000.0</v>
+      </c>
+      <c r="C57">
         <v>502401000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>505823000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>540640000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>545090000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>429247000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>509969000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>474047000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>483863000.0</v>
       </c>
-      <c r="J57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:10">
+      <c r="K57"/>
+    </row>
+    <row r="58" spans="1:11">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>1808110000.0</v>
+      </c>
+      <c r="C58">
         <v>1683142000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1575872000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1470629000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1528290000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1198637000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>844766001.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>662294000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>721469000.0</v>
       </c>
-      <c r="J58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:10">
+      <c r="K58"/>
+    </row>
+    <row r="59" spans="1:11">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
-    </row>
-    <row r="60" spans="1:10">
+      <c r="K59"/>
+    </row>
+    <row r="60" spans="1:11">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>2227858000.0</v>
+      </c>
+      <c r="C60">
         <v>-13300000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-23165000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-69472000.0</v>
       </c>
-      <c r="E60">
-[...1 lines deleted...]
-      </c>
       <c r="F60">
+        <v>-1589000.0</v>
+      </c>
+      <c r="G60">
         <v>495902000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2841637000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>2572048000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>2478113000.0</v>
       </c>
-      <c r="J60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:10">
+      <c r="K60"/>
+    </row>
+    <row r="61" spans="1:11">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
-    </row>
-    <row r="62" spans="1:10">
+      <c r="K61"/>
+    </row>
+    <row r="62" spans="1:11">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
-      <c r="E62">
+      <c r="E62"/>
+      <c r="F62">
         <v>184192000.0</v>
       </c>
-      <c r="F62">
+      <c r="G62">
         <v>137834000.0</v>
       </c>
-      <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
+      <c r="K62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AD62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:30">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:30">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B2">
+        <v>13880000.0</v>
+      </c>
+      <c r="C2">
+        <v>36484000.0</v>
+      </c>
+      <c r="D2">
         <v>227943000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>14268000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>184360000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>20778000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>27126000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>21018000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>26594000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>23498000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>34676000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>18715000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15628000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>242416000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>93718000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>517265000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>83924000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>40380000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>43815000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>26465000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2465000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10390000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4952000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>7734000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>17258000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>18766000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>40703000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>40703000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>23974000.0</v>
       </c>
-      <c r="AC2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:30">
+      <c r="AE2"/>
+      <c r="AF2"/>
+    </row>
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
-    </row>
-    <row r="4" spans="1:30">
+      <c r="AE3"/>
+      <c r="AF3"/>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-    </row>
-    <row r="5" spans="1:30">
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B5">
+        <v>-1495000.0</v>
+      </c>
+      <c r="C5">
+        <v>-1141000.0</v>
+      </c>
+      <c r="D5">
         <v>-31117000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-31310000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-34000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-31194000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-31550000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-31906000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-32262000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-32907000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-33279000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-33824000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-34021000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-33862000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-34129000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-60981000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-34740000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-37010000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-32632000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-35059999.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-33598000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-23591999.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-25380999.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-37554000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-51856999.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-52606999.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-33070000.0</v>
       </c>
-      <c r="AA5"/>
-      <c r="AB5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-46923000.0</v>
       </c>
-      <c r="AC5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:30">
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-    </row>
-    <row r="7" spans="1:30">
+      <c r="AE6"/>
+      <c r="AF6"/>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B7">
+        <v>604562000.0</v>
+      </c>
+      <c r="C7">
+        <v>609272000.0</v>
+      </c>
+      <c r="D7">
         <v>610454000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>603079000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>601584000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>598742000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>479900000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>478085000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>454750000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>362472000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>346491000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>251231000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>256484000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>267799000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>547766000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>504431000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>493281000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>507331000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>515682000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>450140000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>293273000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>226876000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>210403000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>217635000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>227607000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>246268000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>239956000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-    </row>
-    <row r="8" spans="1:30">
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B8">
         <v>534000.0</v>
       </c>
       <c r="C8">
         <v>534000.0</v>
       </c>
       <c r="D8">
+        <v>534000.0</v>
+      </c>
+      <c r="E8">
+        <v>534000.0</v>
+      </c>
+      <c r="F8">
         <v>530000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>529000.0</v>
       </c>
       <c r="G8">
         <v>529000.0</v>
       </c>
       <c r="H8">
+        <v>529000.0</v>
+      </c>
+      <c r="I8">
+        <v>529000.0</v>
+      </c>
+      <c r="J8">
         <v>525000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>524000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>524000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>523000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>519000.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="O8"/>
+      <c r="P8">
         <v>346000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>342000.0</v>
       </c>
       <c r="Q8">
         <v>342000.0</v>
       </c>
       <c r="R8">
         <v>342000.0</v>
       </c>
       <c r="S8">
         <v>342000.0</v>
       </c>
       <c r="T8">
+        <v>342000.0</v>
+      </c>
+      <c r="U8">
+        <v>342000.0</v>
+      </c>
+      <c r="V8">
         <v>241000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-    </row>
-    <row r="9" spans="1:30">
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>17727000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2391409000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>2322007000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>2303135000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2301970000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>2334271000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>2758843000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>2279180000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2744866000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>2781240000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2782042000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-    </row>
-    <row r="10" spans="1:30">
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B10">
+        <v>552019000.0</v>
+      </c>
+      <c r="C10">
+        <v>630151000.0</v>
+      </c>
+      <c r="D10">
         <v>157577000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>29950000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>43017000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>88953000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>54919000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>37307000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>33255000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>28008000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>35229000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>37179000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>76089000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>122981000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>50000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>458893000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>58102000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>999063000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1258105000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1331450000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>317819000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1277698000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1451352000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>925779000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>906555000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1003893000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>997677000.0</v>
       </c>
-      <c r="AA10"/>
-      <c r="AB10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>1082055000.0</v>
       </c>
-      <c r="AC10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:30">
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
-    </row>
-    <row r="12" spans="1:30">
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B12">
+        <v>552019000.0</v>
+      </c>
+      <c r="C12">
+        <v>630151000.0</v>
+      </c>
+      <c r="D12">
         <v>157577000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>29950000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>368927000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>88953000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>54919000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>37307000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>33255000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>28008000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>35229000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>37179000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>76089000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>122981000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>50000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>458893000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>58102000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>999063000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1258105000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1331450000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>317819000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1277698000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1451352000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>964667000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1243747000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1334912000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1110697000.0</v>
       </c>
-      <c r="AA12"/>
-      <c r="AB12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>1190471000.0</v>
       </c>
-      <c r="AC12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:30">
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B13">
+        <v>370000.0</v>
+      </c>
+      <c r="C13">
+        <v>368000.0</v>
+      </c>
+      <c r="D13">
         <v>534000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>534000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>360000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>529000.0</v>
       </c>
       <c r="G13">
         <v>529000.0</v>
       </c>
       <c r="H13">
+        <v>529000.0</v>
+      </c>
+      <c r="I13">
+        <v>529000.0</v>
+      </c>
+      <c r="J13">
         <v>525000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>524000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>524000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>523000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>519000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>77365000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>516000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>342000.0</v>
       </c>
       <c r="Q13">
         <v>342000.0</v>
       </c>
       <c r="R13">
         <v>342000.0</v>
       </c>
       <c r="S13">
         <v>342000.0</v>
       </c>
       <c r="T13">
+        <v>342000.0</v>
+      </c>
+      <c r="U13">
+        <v>342000.0</v>
+      </c>
+      <c r="V13">
         <v>529500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="W13">
         <v>241000.0</v>
       </c>
       <c r="X13">
+        <v>241000.0</v>
+      </c>
+      <c r="Y13">
+        <v>241000.0</v>
+      </c>
+      <c r="Z13">
         <v>240000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>2851522000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2638955000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>2638955000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>2618971000.0</v>
       </c>
-      <c r="AC13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:30">
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B14">
+        <v>48002000.0</v>
+      </c>
+      <c r="C14">
+        <v>48132000.0</v>
+      </c>
+      <c r="D14">
         <v>47842000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>47482000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>47611000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>48271000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>48611000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>48589000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>47599000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>48447000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>47989000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>50437000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>51050947.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>51767680.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>34710000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>34550000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>34331000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>34320000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>34436000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>34095000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>24171000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>24169000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>24146000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>24334000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>24095000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>23991508.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>23991508.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23870000.0</v>
       </c>
       <c r="AC14">
         <v>23992000.0</v>
       </c>
-      <c r="AD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:30">
+      <c r="AD14">
+        <v>23870000.0</v>
+      </c>
+      <c r="AE14">
+        <v>23992000.0</v>
+      </c>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>519000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>346000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>346000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>342000.0</v>
       </c>
       <c r="Q15">
         <v>342000.0</v>
       </c>
       <c r="R15">
-        <v>241000.0</v>
+        <v>342000.0</v>
       </c>
       <c r="S15">
         <v>342000.0</v>
       </c>
       <c r="T15">
         <v>241000.0</v>
       </c>
       <c r="U15">
-        <v>241000.0</v>
+        <v>342000.0</v>
       </c>
       <c r="V15">
         <v>241000.0</v>
       </c>
       <c r="W15">
         <v>241000.0</v>
       </c>
       <c r="X15">
+        <v>241000.0</v>
+      </c>
+      <c r="Y15">
+        <v>241000.0</v>
+      </c>
+      <c r="Z15">
         <v>240000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>2851522000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>2638955000.0</v>
       </c>
-      <c r="AA15"/>
-      <c r="AB15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>2618971000.0</v>
       </c>
-      <c r="AC15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:30">
+      <c r="AE15"/>
+      <c r="AF15"/>
+    </row>
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B16">
+        <v>158443000.0</v>
+      </c>
+      <c r="C16">
+        <v>193510000.0</v>
+      </c>
+      <c r="D16">
         <v>250009000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>285681000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>83227000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>230873000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>224289000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>270955000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>215581000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>251270000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>236349000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>289027000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>225855000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>258132000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>188842000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>253781000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>202678000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>263494000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>256154000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>265950000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>198505000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>215448000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>205641000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>202008000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>189308000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>206045000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>186438000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AC16"/>
+      <c r="AD16">
         <v>186883000.0</v>
       </c>
-      <c r="AC16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:30">
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-    </row>
-    <row r="18" spans="1:30">
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
-[...1 lines deleted...]
-      </c>
+      <c r="K18"/>
       <c r="L18"/>
       <c r="M18">
+        <v>4111000.0</v>
+      </c>
+      <c r="N18"/>
+      <c r="O18">
         <v>209742000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>165467000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>161509000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>163441000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>185481000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>11972000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>167180000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>207000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>11037000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>12927000.0</v>
       </c>
-      <c r="W18"/>
-      <c r="X18">
+      <c r="Y18"/>
+      <c r="Z18">
         <v>248000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>269000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>290000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>290000.0</v>
       </c>
-      <c r="AB18"/>
-      <c r="AC18"/>
       <c r="AD18"/>
-    </row>
-    <row r="19" spans="1:30">
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
-    </row>
-    <row r="20" spans="1:30">
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B20">
+        <v>344772000.0</v>
+      </c>
+      <c r="C20">
+        <v>344772000.0</v>
+      </c>
+      <c r="D20">
         <v>69041000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>410172000.0</v>
       </c>
       <c r="E20">
         <v>69041000.0</v>
       </c>
       <c r="F20">
-        <v>69041000.0</v>
+        <v>410172000.0</v>
       </c>
       <c r="G20">
         <v>69041000.0</v>
       </c>
       <c r="H20">
         <v>69041000.0</v>
       </c>
       <c r="I20">
         <v>69041000.0</v>
       </c>
       <c r="J20">
         <v>69041000.0</v>
       </c>
       <c r="K20">
         <v>69041000.0</v>
       </c>
       <c r="L20">
         <v>69041000.0</v>
       </c>
       <c r="M20">
         <v>69041000.0</v>
       </c>
       <c r="N20">
         <v>69041000.0</v>
       </c>
       <c r="O20">
-        <v>500181000.0</v>
+        <v>69041000.0</v>
       </c>
       <c r="P20">
         <v>69041000.0</v>
       </c>
       <c r="Q20">
         <v>500181000.0</v>
       </c>
       <c r="R20">
-        <v>500181000.0</v>
+        <v>69041000.0</v>
       </c>
       <c r="S20">
         <v>500181000.0</v>
       </c>
       <c r="T20">
+        <v>500181000.0</v>
+      </c>
+      <c r="U20">
+        <v>500181000.0</v>
+      </c>
+      <c r="V20">
         <v>69041000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>74309000.0</v>
       </c>
       <c r="W20">
         <v>74309000.0</v>
       </c>
       <c r="X20">
         <v>74309000.0</v>
       </c>
       <c r="Y20">
+        <v>74309000.0</v>
+      </c>
+      <c r="Z20">
+        <v>74309000.0</v>
+      </c>
+      <c r="AA20">
         <v>81996000.0</v>
       </c>
-      <c r="Z20">
-[...2 lines deleted...]
-      <c r="AA20"/>
       <c r="AB20">
         <v>165558000.0</v>
       </c>
       <c r="AC20"/>
-      <c r="AD20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:30">
+      <c r="AD20">
+        <v>165558000.0</v>
+      </c>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B21">
+        <v>18506000.0</v>
+      </c>
+      <c r="C21">
+        <v>20161000.0</v>
+      </c>
+      <c r="D21">
         <v>63801000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>25129000.0</v>
       </c>
       <c r="E21">
         <v>63801000.0</v>
       </c>
       <c r="F21">
-        <v>63801000.0</v>
+        <v>25129000.0</v>
       </c>
       <c r="G21">
         <v>63801000.0</v>
       </c>
       <c r="H21">
         <v>63801000.0</v>
       </c>
       <c r="I21">
         <v>63801000.0</v>
       </c>
       <c r="J21">
         <v>63801000.0</v>
       </c>
       <c r="K21">
         <v>63801000.0</v>
       </c>
       <c r="L21">
         <v>63801000.0</v>
       </c>
       <c r="M21">
         <v>63801000.0</v>
       </c>
       <c r="N21">
         <v>63801000.0</v>
       </c>
       <c r="O21">
+        <v>63801000.0</v>
+      </c>
+      <c r="P21">
+        <v>63801000.0</v>
+      </c>
+      <c r="Q21">
         <v>222005000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>65439000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>240870000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>245807000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>249970000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>71277000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>191408000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>208459000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>211343000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>214227000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>220829000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>227919000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21">
+      <c r="AC21"/>
+      <c r="AD21">
         <v>279812000.0</v>
       </c>
-      <c r="AC21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:30">
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B22">
+        <v>17628000.0</v>
+      </c>
+      <c r="C22">
+        <v>3049000.0</v>
+      </c>
+      <c r="D22">
         <v>3773000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4612000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>3751000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>4068000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>3031000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>4087000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>3871000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4314000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>4815000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>3361000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>2557000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>3231000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>2487000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>14383000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>2752000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>102652000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>95240000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>96518000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>2233000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>82821000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>82273000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>89998000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>79876000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>166365000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>50880000.0</v>
       </c>
-      <c r="AA22"/>
-      <c r="AB22">
+      <c r="AC22"/>
+      <c r="AD22">
         <v>34077000.0</v>
       </c>
-      <c r="AC22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:30">
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B23">
+        <v>4035968000.0</v>
+      </c>
+      <c r="C23">
+        <v>4222686000.0</v>
+      </c>
+      <c r="D23">
         <v>1823385000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1679827000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4199061000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1739412000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1588438000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1610327000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1552707000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1458571000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1420275000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1348537000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1401157000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1545733000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1398847000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>5228619000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1526701000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>5580419000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>5523074000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>5279366000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>1697289000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>4104196000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>4121839000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3586238000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3719206000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>3827165000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3579993000.0</v>
       </c>
-      <c r="AA23"/>
-      <c r="AB23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>3315759000.0</v>
       </c>
-      <c r="AC23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:30">
+      <c r="AE23"/>
+      <c r="AF23"/>
+    </row>
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B24">
+        <v>540334000.0</v>
+      </c>
+      <c r="C24">
+        <v>547450000.0</v>
+      </c>
+      <c r="D24">
         <v>554571000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>581682000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>568780000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>577409000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>584701000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>646975000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>599248000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>602468000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>605685000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>699427000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>630184000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>1781748000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>1885251000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1652638000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1669245000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1584072000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1621194000.0</v>
       </c>
       <c r="T24">
         <v>655093000.0</v>
       </c>
       <c r="U24">
+        <v>1621194000.0</v>
+      </c>
+      <c r="V24">
+        <v>655093000.0</v>
+      </c>
+      <c r="W24">
         <v>656956000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>649445000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>26845000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>28126000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>29962000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>31160000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>48556000.0</v>
       </c>
-      <c r="AC24"/>
-[...2 lines deleted...]
-    <row r="25" spans="1:30">
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25">
         <v>1135264000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1147172000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1037860000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1098046000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1026262000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>602468000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>605685000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>699427000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>630184000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1781748000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1885251000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1652638000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1669245000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1584072000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1621194000.0</v>
       </c>
       <c r="T25">
         <v>655093000.0</v>
       </c>
       <c r="U25">
+        <v>1621194000.0</v>
+      </c>
+      <c r="V25">
+        <v>655093000.0</v>
+      </c>
+      <c r="W25">
         <v>656956000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>649445000.0</v>
       </c>
-      <c r="W25"/>
-[...1 lines deleted...]
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>29962000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>31160000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
-    </row>
-    <row r="26" spans="1:30">
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B26">
+        <v>8779000.0</v>
+      </c>
+      <c r="C26">
+        <v>7736000.0</v>
+      </c>
+      <c r="D26">
         <v>7983000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>7880000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>7088000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>6551000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>6872000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>7042000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>6320000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>23968000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>18038000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>14895000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>31641000.0</v>
       </c>
-      <c r="M26"/>
-      <c r="N26"/>
       <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26">
         <v>43804000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>44697000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>48140000.0</v>
       </c>
       <c r="T26">
         <v>45969000.0</v>
       </c>
       <c r="U26">
+        <v>48140000.0</v>
+      </c>
+      <c r="V26">
+        <v>45969000.0</v>
+      </c>
+      <c r="W26">
         <v>56804000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>49626000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>50982000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>52622000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>61998000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>63241000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>84560000.0</v>
       </c>
-      <c r="AC26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:30">
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
-    </row>
-    <row r="28" spans="1:30">
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B28">
+        <v>361287000.0</v>
+      </c>
+      <c r="C28">
+        <v>-444483000.0</v>
+      </c>
+      <c r="D28">
         <v>1607158000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1185280000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1168501000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>1115636000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>1034057000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1108066000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1036993000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>953182000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>933197000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>933792000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>826829000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>804379000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>889285000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1784344000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>898692000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>1158329000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>920819000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>795112000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>418103000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-389388000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-586389000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-675901000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-645393000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-722871000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-721769000.0</v>
       </c>
-      <c r="AA28"/>
-      <c r="AB28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>-1027457000.0</v>
       </c>
-      <c r="AC28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:30">
+      <c r="AE28"/>
+      <c r="AF28"/>
+    </row>
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B29">
+        <v>616584000.0</v>
+      </c>
+      <c r="C29">
+        <v>625924000.0</v>
+      </c>
+      <c r="D29">
         <v>621053000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>546353000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>585949000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>615373000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>619404000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>618590000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>592333000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>524155000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>519888000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>484539000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>576962000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>703064000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3993632000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>3645809000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3706309000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>3756871000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>3775065000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3711335000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3108662000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>3266945000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>3338694000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2804176000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2875192000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2833669000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
-    </row>
-    <row r="30" spans="1:30">
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B30">
-        <v>159407000.0</v>
+        <v>161136000.0</v>
       </c>
       <c r="C30">
+        <v>201764000.0</v>
+      </c>
+      <c r="D30">
+        <v>167353000.0</v>
+      </c>
+      <c r="E30">
         <v>111358000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>89268000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>125176000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>127558000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>123548000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>102572000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>146834000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>151162000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>155356000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>144618000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>211105000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>150498000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>202304000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>204942000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>309688000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>190491000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>178449000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>170300000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>108225000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>73711000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>63710000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>57184000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>105212000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>92350000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>103329000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>82766000.0</v>
       </c>
-      <c r="AC30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:30">
+      <c r="AE30"/>
+      <c r="AF30"/>
+    </row>
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-368043000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-133273000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1578065000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1478741000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1370528000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1235155000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1503537000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>2321964000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1425172000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>2134902000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>2356294000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>2415909000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>2486281000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>2553101000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>2496090000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>2212408000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>2126678000.0</v>
       </c>
-      <c r="AB31"/>
-[...1 lines deleted...]
-      <c r="AD31">
+      <c r="AD31"/>
+      <c r="AE31"/>
+      <c r="AF31">
         <v>2014608000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:30">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B32">
+        <v>-226105000.0</v>
+      </c>
+      <c r="C32">
+        <v>-214585000.0</v>
+      </c>
+      <c r="D32">
         <v>-198345000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-283440000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-265269000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-229976000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-231850000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-260818000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>-286739000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>-294964000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-287818000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-321073000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-245359000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>-146721000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-48314000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>-79189000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>262225000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>493265000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>765558000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>935276000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>759272000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1027411000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1190015000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>728063000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>916533000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1023664000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
-    </row>
-    <row r="33" spans="1:30">
+      <c r="AE32"/>
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B33">
+        <v>3251925000.0</v>
+      </c>
+      <c r="C33">
+        <v>3319116000.0</v>
+      </c>
+      <c r="D33">
         <v>1403238000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1415610000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3603636000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1431818000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1318603000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1349931000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1333623000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1202773000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1170022000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>1064958000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1105876000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1137358000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1129645000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>4585141000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1185248000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>4122245000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>3887672000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>3590245000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1152468000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>2563440000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2459546000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>2407173000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>2292704000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>2177807000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>2281782000.0</v>
       </c>
-      <c r="AA33"/>
-      <c r="AB33">
+      <c r="AC33"/>
+      <c r="AD33">
         <v>1969015000.0</v>
       </c>
-      <c r="AC33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:30">
+      <c r="AE33"/>
+      <c r="AF33"/>
+    </row>
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B34">
+        <v>40782000.0</v>
+      </c>
+      <c r="C34">
+        <v>43672000.0</v>
+      </c>
+      <c r="D34">
         <v>45068000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>45517000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>45477000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>45144000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>38565000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>39765000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>43787000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>44851000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>43544000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>43739000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>56332000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>342629000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>625332000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>587368000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>573467000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>586557000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>349620000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>548683000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>73790000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>290194000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>277341000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>80190000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>78279000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>77770000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>54971000.0</v>
       </c>
-      <c r="AA34"/>
-      <c r="AB34">
+      <c r="AC34"/>
+      <c r="AD34">
         <v>59525000.0</v>
       </c>
-      <c r="AC34"/>
-[...2 lines deleted...]
-    <row r="35" spans="1:30">
+      <c r="AE34"/>
+      <c r="AF34"/>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B35">
+        <v>1167698000.0</v>
+      </c>
+      <c r="C35">
+        <v>1232096000.0</v>
+      </c>
+      <c r="D35">
         <v>1168880000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1197968000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>1358435000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1192316000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>1076425000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1137811000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1070049000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1002372000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>984251000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>979086000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>929989000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>947134000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>961691000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>2401515000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>983200000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>2356110000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>2383411001.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>2337057000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>769390000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>958187000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>939713000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>334232000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>334797001.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>362554000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>349271000.0</v>
       </c>
-      <c r="AA35"/>
-      <c r="AB35">
+      <c r="AC35"/>
+      <c r="AD35">
         <v>188247000.0</v>
       </c>
-      <c r="AC35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:30">
+      <c r="AE35"/>
+      <c r="AF35"/>
+    </row>
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B36">
-        <v>162285000.0</v>
+        <v>-781725000.0</v>
       </c>
       <c r="C36">
+        <v>198243000.0</v>
+      </c>
+      <c r="D36">
+        <v>154302000.0</v>
+      </c>
+      <c r="E36">
         <v>125509000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>186281000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>175686000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>112197000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>94918000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>103963000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>102514000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>82751000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>68255000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>73286000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>29327000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>91817000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>178449000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>39731000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>166825000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>150326000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>152316000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>127490000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>123454000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>91616000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>122005000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>85103000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>37438000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>49157000.0</v>
       </c>
-      <c r="AA36"/>
-      <c r="AB36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>89963000.0</v>
       </c>
-      <c r="AC36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:30">
+      <c r="AE36"/>
+      <c r="AF36"/>
+    </row>
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37">
         <v>13426000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>13039000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>11723000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>12163000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>14812000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13141000.0</v>
       </c>
       <c r="T37">
         <v>11904000.0</v>
       </c>
       <c r="U37">
+        <v>13141000.0</v>
+      </c>
+      <c r="V37">
+        <v>11904000.0</v>
+      </c>
+      <c r="W37">
         <v>10653000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>11171000.0</v>
       </c>
-      <c r="W37"/>
-      <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-    </row>
-    <row r="38" spans="1:30">
+      <c r="AE37"/>
+      <c r="AF37"/>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>68255000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>76715000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="O38"/>
+      <c r="P38">
         <v>79959000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>178449000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>146083000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>108864000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>150326000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>152316000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>41905000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>35706000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>91616000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>31286000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>85103000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>37438000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>49157000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>49157000.0</v>
       </c>
-      <c r="AB38"/>
-      <c r="AC38"/>
       <c r="AD38"/>
-    </row>
-    <row r="39" spans="1:30">
+      <c r="AE38"/>
+      <c r="AF38"/>
+    </row>
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B39">
-        <v>103163000.0</v>
+        <v>53260000.0</v>
       </c>
       <c r="C39">
+        <v>71655000.0</v>
+      </c>
+      <c r="D39">
+        <v>91444000.0</v>
+      </c>
+      <c r="E39">
         <v>118297000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>137230000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>89397000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>84327000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>95454000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>79386000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>76642000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>59047000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>87683000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>72017000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>5786000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>13954000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>382019000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>2320000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>149423000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>186806000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>179222000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>54469000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>154833000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>137230000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>150688000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>125571000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>209234000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>44284000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>51203000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>39430000.0</v>
       </c>
-      <c r="AC39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:30">
+      <c r="AE39"/>
+      <c r="AF39"/>
+    </row>
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B40">
+        <v>395741000.0</v>
+      </c>
+      <c r="C40">
+        <v>438464000.0</v>
+      </c>
+      <c r="D40">
         <v>68858000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>184929000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>183098000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>228502000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>199154000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>181914000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>219662000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>228174000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>215257000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>238386000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>246378000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>49507000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>152948000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>517265000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>210720000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>528034000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>703883000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>618581000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>180851000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>440062000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>407248000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>384514000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>433894000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>547630000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>-40703000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>275783000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>-23974000.0</v>
       </c>
-      <c r="AC40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:30">
+      <c r="AE40"/>
+      <c r="AF40"/>
+    </row>
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>66639000.0</v>
       </c>
-      <c r="L41"/>
-[...1 lines deleted...]
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>75279000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>307333000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>308937000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>331719000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>326633000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>319294000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>136863000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>132770000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>134828000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>143108000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>132452000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>140830000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>128984000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>128984000.0</v>
       </c>
-      <c r="AB41"/>
-      <c r="AC41"/>
       <c r="AD41"/>
-    </row>
-    <row r="42" spans="1:30">
+      <c r="AE41"/>
+      <c r="AF41"/>
+    </row>
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B42">
+        <v>2449291000.0</v>
+      </c>
+      <c r="C42">
+        <v>2430681000.0</v>
+      </c>
+      <c r="D42">
         <v>-157499000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>-166402000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>2327984000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>-140020000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>-130826000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>-113603000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-107031000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>-110856000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>-115173000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>-122532000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-7273000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>77365000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>-34129000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>2303135000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>323659000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>2334271000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>2317414999.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>2279179999.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>2744866000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>2781239999.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>2782041999.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>2757155000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>2751317999.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-1.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>779319000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-33070000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>732268000.0</v>
       </c>
-      <c r="AC42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:30">
+      <c r="AE42"/>
+      <c r="AF42"/>
+    </row>
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
-    </row>
-    <row r="44" spans="1:30">
+      <c r="AE43"/>
+      <c r="AF43"/>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-    </row>
-    <row r="45" spans="1:30">
+      <c r="AE44"/>
+      <c r="AF44"/>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B45">
+        <v>1985340000.0</v>
+      </c>
+      <c r="C45">
+        <v>1052308000.0</v>
+      </c>
+      <c r="D45">
         <v>1065445000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>2056616000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>2071692000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2091154000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1983826000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1979256000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1954269000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1876786000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1856558000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>848966000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>864678000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>3690234000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1784501000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>2367915000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>2127079000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>2035536000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>1948534000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>1866443000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1775907000.0</v>
       </c>
       <c r="AA45"/>
       <c r="AB45">
+        <v>1775907000.0</v>
+      </c>
+      <c r="AC45"/>
+      <c r="AD45">
         <v>1349122000.0</v>
       </c>
-      <c r="AC45"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:30">
+      <c r="AE45"/>
+      <c r="AF45"/>
+    </row>
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B46">
+        <v>3633063000.0</v>
+      </c>
+      <c r="C46">
+        <v>2718290000.0</v>
+      </c>
+      <c r="D46">
         <v>1065445000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1076563000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>2940743000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>1116739000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1023783000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1033396000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1022191000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>943449000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>936391000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>848966000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>864678000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>886010000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>904986000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>3684506000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>967233000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>3169672000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2944946000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>2639638000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>838691000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>2127079000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>2035536000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>1948534000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>1866443000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>1775546000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>1775907000.0</v>
       </c>
-      <c r="AA46"/>
-      <c r="AB46">
+      <c r="AC46"/>
+      <c r="AD46">
         <v>1349122000.0</v>
       </c>
-      <c r="AC46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:30">
+      <c r="AE46"/>
+      <c r="AF46"/>
+    </row>
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>848966000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>628888000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>3690234000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>3509473000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3226436000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>3385551000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2707193000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2148575000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2226175000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2367915000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1915708000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1837072000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>1948534000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>1866443000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>1775546000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>1775907000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>1775907000.0</v>
       </c>
-      <c r="AB47"/>
-      <c r="AC47"/>
       <c r="AD47"/>
-    </row>
-    <row r="48" spans="1:30">
+      <c r="AE47"/>
+      <c r="AF47"/>
+    </row>
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B48">
+        <v>-220308000.0</v>
+      </c>
+      <c r="C48">
+        <v>-181981000.0</v>
+      </c>
+      <c r="D48">
         <v>224095000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>131380000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-149984000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>180211000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>172175000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>96282000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>115603000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>48676000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>45881000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-79368000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-28697000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-324756000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-17612000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-335493000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-290736000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-190793000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-173302000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-209549000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-270146000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-152378000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-72768000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>52091000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>141936000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-52607000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-33070000.0</v>
       </c>
-      <c r="AA48"/>
-      <c r="AB48">
+      <c r="AC48"/>
+      <c r="AD48">
         <v>-46923000.0</v>
       </c>
-      <c r="AC48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:30">
+      <c r="AE48"/>
+      <c r="AF48"/>
+    </row>
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-28697000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-324756000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-267909000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-335493000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-290736000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-190793000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-234895000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-209549000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-270146000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-152378000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>-72768000.0</v>
       </c>
-      <c r="W49"/>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-    </row>
-    <row r="50" spans="1:30">
+      <c r="AE49"/>
+      <c r="AF49"/>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B50">
         <v>30469000.0</v>
       </c>
       <c r="C50">
         <v>30469000.0</v>
       </c>
       <c r="D50">
         <v>30469000.0</v>
       </c>
       <c r="E50">
+        <v>30469000.0</v>
+      </c>
+      <c r="F50">
+        <v>30469000.0</v>
+      </c>
+      <c r="G50">
         <v>28438000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>24375000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>20313000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16250000.0</v>
       </c>
       <c r="J50">
         <v>16250000.0</v>
       </c>
       <c r="K50">
-        <v>20313000.0</v>
+        <v>16250000.0</v>
       </c>
       <c r="L50">
         <v>16250000.0</v>
       </c>
       <c r="M50">
+        <v>20313000.0</v>
+      </c>
+      <c r="N50">
         <v>16250000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
+        <v>16250000.0</v>
+      </c>
+      <c r="P50">
         <v>102500000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>86168000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>73843000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>65989000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>56483000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>55228000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>5728000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>4478000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>5115000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>5398000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>5429000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>4792000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>4792000.0</v>
       </c>
-      <c r="AA50"/>
-      <c r="AB50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>6042000.0</v>
       </c>
-      <c r="AC50"/>
-[...2 lines deleted...]
-    <row r="51" spans="1:30">
+      <c r="AE50"/>
+      <c r="AF50"/>
+    </row>
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B51">
+        <v>913306000.0</v>
+      </c>
+      <c r="C51">
+        <v>185668000.0</v>
+      </c>
+      <c r="D51">
         <v>1764735000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1215230000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1211518000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>1204589000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1088976000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1145373000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1070248000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>981190000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>968426000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>970971000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>902918000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1836296000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1938124000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>2243237000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1717013000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>2157392000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>2178924000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>2126562000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>735922000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>888310000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>864963000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>249878000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>261162000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>281022000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>275908000.0</v>
       </c>
-      <c r="AA51"/>
-      <c r="AB51">
+      <c r="AC51"/>
+      <c r="AD51">
         <v>54598000.0</v>
       </c>
-      <c r="AC51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:30">
+      <c r="AE51"/>
+      <c r="AF51"/>
+    </row>
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B52">
+        <v>72348000.0</v>
+      </c>
+      <c r="C52">
+        <v>74205000.0</v>
+      </c>
+      <c r="D52">
         <v>71682000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>62779000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>76254000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>57417000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>51116000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>47327000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>43986000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>47820000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>51789000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>58524000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>52779000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>54548000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>52873000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>149055000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>47768000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>133001000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>122146000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>108799000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>47426000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>62893000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>60078000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>58754000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>58817000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>59298000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>55621000.0</v>
       </c>
-      <c r="AA52"/>
-      <c r="AB52">
+      <c r="AC52"/>
+      <c r="AD52">
         <v>6042000.0</v>
       </c>
-      <c r="AC52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:30">
+      <c r="AE52"/>
+      <c r="AF52"/>
+    </row>
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
         <v>300000.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>32868000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>35893000.0</v>
       </c>
-      <c r="L53"/>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53"/>
+      <c r="V53">
         <v>45969000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>47190000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>-11394000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>38888000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>337192000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>331019000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>113020000.0</v>
       </c>
-      <c r="AA53"/>
-      <c r="AB53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>108416000.0</v>
       </c>
-      <c r="AC53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:30">
+      <c r="AE53"/>
+      <c r="AF53"/>
+    </row>
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-    </row>
-    <row r="55" spans="1:30">
+      <c r="AE54"/>
+      <c r="AF54"/>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B55">
+        <v>4035968000.0</v>
+      </c>
+      <c r="C55">
+        <v>4222686000.0</v>
+      </c>
+      <c r="D55">
         <v>1823385000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1679827000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>4199061000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1739412000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1588438000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1610327000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1552707000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1458571000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1420275000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1348537000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1401157000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1545733000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1398847000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>5426053000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1526701000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>5580419000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>5523074000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>5279366000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>1697289000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>4104196000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>4121839000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>3586238000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>3719206000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>3827165000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>3579993000.0</v>
       </c>
-      <c r="AA55"/>
-      <c r="AB55">
+      <c r="AC55"/>
+      <c r="AD55">
         <v>3315759000.0</v>
       </c>
-      <c r="AC55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:30">
+      <c r="AE55"/>
+      <c r="AF55"/>
+    </row>
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B56">
+        <v>784043000.0</v>
+      </c>
+      <c r="C56">
+        <v>903570000.0</v>
+      </c>
+      <c r="D56">
         <v>420147000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>264217000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>595425000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>307594000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>269835000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>260396000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>219084000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>255798000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>250253000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>283579000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>295281000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>408375000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>269202000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>840912000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>341453000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1458174000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1635402000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1689121000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>544821000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1540756000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1662293000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1179065000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1426502000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>1649358000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1298211000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1298211000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1346744000.0</v>
       </c>
-      <c r="AC56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:30">
+      <c r="AE56"/>
+      <c r="AF56"/>
+    </row>
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B57">
+        <v>640412000.0</v>
+      </c>
+      <c r="C57">
+        <v>742663000.0</v>
+      </c>
+      <c r="D57">
         <v>618492000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>547657000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>526939000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>537570000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>501685000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>521214000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>505823000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>550762000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>538071000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>604652000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>540640000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>555096000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>488381000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>920101000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>545090000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>964909000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>869844000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>753845000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>429247000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>513345000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>472278000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>451002000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>509969000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>625694000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>541807000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>541807000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>474047000.0</v>
       </c>
-      <c r="AC57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:30">
+      <c r="AE57"/>
+      <c r="AF57"/>
+    </row>
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B58">
+        <v>1808110000.0</v>
+      </c>
+      <c r="C58">
+        <v>1974759000.0</v>
+      </c>
+      <c r="D58">
         <v>1787372000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>1745625000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>1885374000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1729886000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1578110000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1659025000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1575872000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1553134000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1522322000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1583738000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1470629000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>1502230000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>1450072000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>3321616000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>1528290000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>3321019000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>3253255001.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>3090902000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1198637000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1471532000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1411991000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>785234000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>844766001.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>988248000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>891078000.0</v>
       </c>
-      <c r="AA58"/>
-      <c r="AB58">
+      <c r="AC58"/>
+      <c r="AD58">
         <v>662294000.0</v>
       </c>
-      <c r="AC58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:30">
+      <c r="AE58"/>
+      <c r="AF58"/>
+    </row>
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-    </row>
-    <row r="60" spans="1:30">
+      <c r="AE59"/>
+      <c r="AF59"/>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B60">
+        <v>2227858000.0</v>
+      </c>
+      <c r="C60">
+        <v>2247927000.0</v>
+      </c>
+      <c r="D60">
         <v>36013000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-65798000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>2313687000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>9526000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>10328000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-48698000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-23165000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-94563000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-102047000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-235201000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-69472000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>43503000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-51225000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1907003000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-1475000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>2106810000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>2111822999.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>2034913000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>495902000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2605511000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>2684134000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>2771933000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2841637000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2798915000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>2605885000.0</v>
       </c>
-      <c r="AA60"/>
-      <c r="AB60">
+      <c r="AC60"/>
+      <c r="AD60">
         <v>2572048000.0</v>
       </c>
-      <c r="AC60"/>
-[...2 lines deleted...]
-    <row r="61" spans="1:30">
+      <c r="AE60"/>
+      <c r="AF60"/>
+    </row>
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-    </row>
-    <row r="62" spans="1:30">
+      <c r="AE61"/>
+      <c r="AF61"/>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62">
         <v>138812000.0</v>
       </c>
-      <c r="N62">
+      <c r="P62">
         <v>190222000.0</v>
       </c>
-      <c r="O62">
+      <c r="Q62">
         <v>185711000.0</v>
       </c>
-      <c r="P62">
+      <c r="R62">
         <v>184192000.0</v>
       </c>
-      <c r="Q62">
+      <c r="S62">
         <v>137778000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>140410000.0</v>
       </c>
       <c r="T62">
         <v>137834000.0</v>
       </c>
       <c r="U62">
+        <v>140410000.0</v>
+      </c>
+      <c r="V62">
+        <v>137834000.0</v>
+      </c>
+      <c r="W62">
         <v>16500000.0</v>
       </c>
-      <c r="V62">
+      <c r="X62">
         <v>14543000.0</v>
       </c>
-      <c r="W62"/>
-      <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J32"/>
+  <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B2">
+        <v>582299000.0</v>
+      </c>
+      <c r="C2">
         <v>535643000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>547049000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>499929000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>394794000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>75851000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>380526000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>670641000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>635218000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>517078000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B3">
+        <v>330964000.0</v>
+      </c>
+      <c r="C3">
         <v>57768000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>53876000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>73270000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>69534000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>71576000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>88132000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>109343000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>112058000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>98069000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B5">
+        <v>-56980000.0</v>
+      </c>
+      <c r="C5">
         <v>116067000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>126148000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>129641000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>369000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-222856000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>271266000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-9832000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-16793000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-118496000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:10">
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B6">
+        <v>273984000.0</v>
+      </c>
+      <c r="C6">
         <v>173835000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>180024000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>202911000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>69903000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-151280000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>359398000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>99511000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>95265000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-20427000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-    </row>
-    <row r="8" spans="1:10">
+      <c r="K7"/>
+    </row>
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B9">
+        <v>478485000.0</v>
+      </c>
+      <c r="C9">
         <v>407091000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>412216000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>351567000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>258696000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>5961000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>204075000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>378268000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>353772000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>193944000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>106976000.0</v>
+      </c>
+      <c r="C10">
         <v>65561000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>52291000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>77772000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-136270000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-213959000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>270841000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-29695000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-28943000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-120422000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B11">
+        <v>40790000.0</v>
+      </c>
+      <c r="C11">
         <v>28130000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-92009000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1728000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-70000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5349000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>100182000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>443000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-30830000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-7811000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B12">
+        <v>39962000.0</v>
+      </c>
+      <c r="C12">
         <v>50506000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>57954000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>51869000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>53110000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>33735000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>425000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>15262000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>12150000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1926000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B13">
+        <v>6195000.0</v>
+      </c>
+      <c r="C13">
         <v>2328000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2976000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>7244000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4210000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1273000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17993000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>30163000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>21348000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>11757000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>107</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
+        <v>0.0</v>
+      </c>
+      <c r="E14">
         <v>553000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4248000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>149738000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>32803000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>81417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88189000.0</v>
       </c>
       <c r="J14">
         <v>88189000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:10">
+      <c r="K14">
+        <v>88189000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>66186000.0</v>
+      </c>
+      <c r="C15">
         <v>37431000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>144300000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>76597000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-133336000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-218614000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>171730000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-17894000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6898000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-108545000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:10">
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>76597000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-194395000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-420810000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>17234000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-17894000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>6898000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-108545000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>66186000.0</v>
+      </c>
+      <c r="C17">
         <v>37431000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>144300000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>76044000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-190147000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-430450000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-14687000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-30138000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1887000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-112611000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:10">
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B18">
+        <v>-33767000.0</v>
+      </c>
+      <c r="C18">
         <v>-48178000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-54978000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-44625000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-22945000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-33825000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>15693000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>14901000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>9198000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>9831000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>24633000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-86080000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>45477000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-    </row>
-    <row r="20" spans="1:10">
+      <c r="K19"/>
+    </row>
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>10241000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>14690000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>21299000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B21">
-        <v>122092000.0</v>
+        <v>141536000.0</v>
       </c>
       <c r="C21">
+        <v>134349000.0</v>
+      </c>
+      <c r="D21">
         <v>111941000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>105008000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5648000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-237288000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>225332000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-45597000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-31282000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-98406000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:10">
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
-    </row>
-    <row r="23" spans="1:10">
+      <c r="K22"/>
+    </row>
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B23">
-        <v>820642000.0</v>
+        <v>919248000.0</v>
       </c>
       <c r="C23">
+        <v>808385000.0</v>
+      </c>
+      <c r="D23">
         <v>847324000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>746488000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>659138000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>319100000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>359269000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1094506000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1020272000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>809428000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-    </row>
-    <row r="25" spans="1:10">
+      <c r="K24"/>
+    </row>
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>56069000.0</v>
+      </c>
+      <c r="C25">
         <v>57768000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>53876000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>60463000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>124629000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>114664000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>104899000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>109343000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>112058000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>98069000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>120</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>10397000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>11027000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>8832000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7995000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>269000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10895000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
-    </row>
-    <row r="28" spans="1:10">
+      <c r="K27"/>
+    </row>
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>253112000.0</v>
+      </c>
+      <c r="C28">
         <v>230266000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>221165000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>171384000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>180798000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>156972000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>127040000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>314522000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>272996000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>194281000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B29">
+        <v>40790000.0</v>
+      </c>
+      <c r="C29">
         <v>28130000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-92009000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1728000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-25785000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-9371000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5046000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>443000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-30830000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-7811000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B30">
-        <v>284999000.0</v>
+        <v>336949000.0</v>
       </c>
       <c r="C30">
+        <v>272742000.0</v>
+      </c>
+      <c r="D30">
         <v>300275000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>246559000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>264344000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>243249000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-21257000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>423865000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>385054000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>292350000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:10">
+    <row r="31" spans="1:11">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B31">
-        <v>-56531000.0</v>
+        <v>-34560000.0</v>
       </c>
       <c r="C31">
+        <v>-68788000.0</v>
+      </c>
+      <c r="D31">
         <v>-59650000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-27236000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-130622000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>23329000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>45509000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>22713000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>2339000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-22016000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:10">
+    <row r="32" spans="1:11">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>1060784000.0</v>
+      </c>
+      <c r="C32">
         <v>942734000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>959265000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>851496000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>653490000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>81812000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>584601000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1048909000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>988990000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>711022000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>124</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:31">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B2">
-        <v>226640000.0</v>
+        <v>120480000.0</v>
       </c>
       <c r="C2">
+        <v>146793000.0</v>
+      </c>
+      <c r="D2">
+        <v>212656000.0</v>
+      </c>
+      <c r="E2">
         <v>102370000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>78859000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>138870000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>197074000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>97709000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>100590000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>142021000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>202761000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>101677000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>81456000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>115133000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>180603000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>101662000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>102596000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>109962000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>16475000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>165761000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>66671000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>35630000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>35464000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>34159000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>35540000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>132809000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>210194000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>131522000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>163392000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>158710000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>348539000.0</v>
       </c>
-      <c r="AE2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B3">
+        <v>289118000.0</v>
+      </c>
+      <c r="C3">
+        <v>13788000.0</v>
+      </c>
+      <c r="D3">
         <v>13984000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>-84102000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>15432000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>14372000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>14183000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>13781000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>13904000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>13183000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>13204000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>13585000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>14094000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>14798000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>15586000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>15985000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>20368000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>18884000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3729000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>29430000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>26429000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>37778000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>23875000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>26582000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>24628000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>26756973.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>27434000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>26820000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>27737000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>26768000.0</v>
       </c>
-      <c r="AD3"/>
-[...2 lines deleted...]
-    <row r="4" spans="1:31">
+      <c r="AF3"/>
+      <c r="AG3"/>
+    </row>
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-4576000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B5">
+        <v>-209190000.0</v>
+      </c>
+      <c r="C5">
+        <v>17646000.0</v>
+      </c>
+      <c r="D5">
         <v>163955000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-75084000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-23194000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>27088000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>138321000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-18879000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-6900000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>18312000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>137247000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-37043000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-25418000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>35216000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>113083000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-8913000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-5270000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>8867000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>59975000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-75520000.0</v>
       </c>
-      <c r="T5">
-[...2 lines deleted...]
-      <c r="U5">
+      <c r="V5">
+        <v>-105636000.0</v>
+      </c>
+      <c r="W5">
         <v>-108625000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-111152000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-106688000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>119967000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-43330000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>69590000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-68146000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-57654000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-18619000.0</v>
       </c>
-      <c r="AD5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B6">
+        <v>79928000.0</v>
+      </c>
+      <c r="C6">
+        <v>31434000.0</v>
+      </c>
+      <c r="D6">
         <v>177939000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-159186000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-7762000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>41460000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>152504000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-5098000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>7004000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>31495000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>150451000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-23458000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-11324000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>50014000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>128669000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>7072000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>15098000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>27751000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>63704000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-46090000.0</v>
       </c>
-      <c r="T6">
-[...2 lines deleted...]
-      <c r="U6">
+      <c r="V6">
+        <v>-79207000.0</v>
+      </c>
+      <c r="W6">
         <v>-70847000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-87277000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-80106000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>144595000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-16573027.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>97024000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-41326000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-29917000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>8149000.0</v>
       </c>
-      <c r="AD6"/>
-[...2 lines deleted...]
-    <row r="7" spans="1:31">
+      <c r="AF6"/>
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B9">
-        <v>233300000.0</v>
+        <v>75842000.0</v>
       </c>
       <c r="C9">
+        <v>99467000.0</v>
+      </c>
+      <c r="D9">
+        <v>247284000.0</v>
+      </c>
+      <c r="E9">
         <v>55892000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>75279000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>103595000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>210343000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>41005000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>85484000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>86292000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>199905000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>40535000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>66479000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>86096000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>175277000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>44790000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>75744000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>84026000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-29823000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>128749000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>33113000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>7472000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-12327000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-19781000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-39642000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>67052000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>183878000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>46441000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>53133000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>91308000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>233827000.0</v>
       </c>
-      <c r="AE9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:31">
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B10">
+        <v>-14362000.0</v>
+      </c>
+      <c r="C10">
+        <v>8225000.0</v>
+      </c>
+      <c r="D10">
         <v>153532000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-136707000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-42171000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>15288000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>125366000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-32922000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-25479000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2797000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>126303000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-51330000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-23559000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>21793000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>99878000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-20340000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-73759000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4142000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>46522000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-63661001.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-117793000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-75329001.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-128780000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-94201000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>127599000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-160964000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>83899000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-56378000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-67143000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-12147000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>49595000.0</v>
       </c>
-      <c r="AE10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:31">
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B11">
+        <v>-4377000.0</v>
+      </c>
+      <c r="C11">
+        <v>3115000.0</v>
+      </c>
+      <c r="D11">
         <v>60817000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>-35511000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-14994000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>7252000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>49473000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-13601000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-92406000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1054000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-659000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>924000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>73000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2797000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-2066000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-70000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>6315000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>20615000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>20614999.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2001999.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>11858999.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>323000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>163000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>13732000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-10126000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1255000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>185000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-810000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>469000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>392000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>392000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B12">
+        <v>9090000.0</v>
+      </c>
+      <c r="C12">
+        <v>9421000.0</v>
+      </c>
+      <c r="D12">
         <v>10423000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>9399000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>11708000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>11800000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>12955000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>14043000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>14193000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>14425000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>15049000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>14287000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>13814000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>13423000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>13205000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>11427000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>13306000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>13009000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8167000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>18574000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>12157000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>14857000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>7675000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>409000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>446000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>605000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>144000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>1105000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>5186000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3247000.0</v>
       </c>
-      <c r="AD12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:31">
+      <c r="AF12"/>
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B13">
+        <v>2617000.0</v>
+      </c>
+      <c r="C13">
+        <v>2245000.0</v>
+      </c>
+      <c r="D13">
         <v>813000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>520000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>881000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>710000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>365000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>372000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>701000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>341000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1083000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>851000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1440000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2482000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>3603000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>3954000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1888000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>774000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>773000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>775000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>318000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>311000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>349000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>295000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>751000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3659000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>9691000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>7315000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>8143000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>1859000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>27216000.0</v>
       </c>
-      <c r="AE13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:31">
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
-[...4 lines deleted...]
-      </c>
+      <c r="H14"/>
+      <c r="I14"/>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14">
+        <v>0.0</v>
+      </c>
+      <c r="N14">
+        <v>0.0</v>
+      </c>
+      <c r="O14">
         <v>-1708000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>2973000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>714000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>738000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>-1815000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2577000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2577000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>149738000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-7578000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-4244000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>29071000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>32803000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>83030000.0</v>
       </c>
       <c r="AA14">
         <v>40002000.0</v>
       </c>
-      <c r="AB14"/>
+      <c r="AB14">
+        <v>83030000.0</v>
+      </c>
       <c r="AC14">
-        <v>83030000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>40002000.0</v>
+      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>83030000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:31">
+      <c r="AF14">
+        <v>83030000.0</v>
+      </c>
+      <c r="AG14">
+        <v>83030000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B15">
+        <v>-9985000.0</v>
+      </c>
+      <c r="C15">
+        <v>5110000.0</v>
+      </c>
+      <c r="D15">
         <v>92715000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-101196000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-27177000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>8036000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>75893000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-19321000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>66927000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>2795000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>125249000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-50671000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-24483000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>21720000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>97262000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-17902000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-71404000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-3930000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>26274000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-84276000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-117768000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-79610000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-124859000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-89845000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>121975000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-128586000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>81306000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-55967000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-60872000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-11929000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>54907000.0</v>
       </c>
-      <c r="AE15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:31">
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-50671000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-50671000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-56847000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>67584000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-44757000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-99943000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-17491000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-79232000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-86853000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-117768000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-79610000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-124859000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-89845000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>121975000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-128586000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>11922500.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-55967000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-60872000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-11929000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>54907000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>27453500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B17">
+        <v>-9985000.0</v>
+      </c>
+      <c r="C17">
+        <v>5110000.0</v>
+      </c>
+      <c r="D17">
         <v>92715000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-21654000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-27177000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>8036000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>75893000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-19321000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>66927000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>2795000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>125249000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-50671000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-24483000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-53979000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>70557000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-44043000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-61385000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-19306000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-114475000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-84276000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-119795000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-87188000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-129103000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-94364000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>113867000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-150838000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>78847000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-56563000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-66333000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-12616000.0</v>
       </c>
-      <c r="AD17"/>
-[...2 lines deleted...]
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B18">
+        <v>-6473000.0</v>
+      </c>
+      <c r="C18">
+        <v>-7176000.0</v>
+      </c>
+      <c r="D18">
         <v>-9610000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-10508000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-10827000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-11090000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-12590000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-13671000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-13492000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-14084000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-13966000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-13436000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-12374000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-10941000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2709000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1787000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2021000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5057000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-7394000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-17799000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-11839000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-14546000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-7326000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-114000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>305000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>3054000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>6124000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>6210000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>2957000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>4740000.0</v>
       </c>
-      <c r="AD18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19">
         <v>7634000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-250000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>5479000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-55797000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-9203000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2979000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-2979000.0</v>
       </c>
-      <c r="T19"/>
-      <c r="U19">
+      <c r="V19"/>
+      <c r="W19">
         <v>24435000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-8581000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>20498000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>13682000.0</v>
       </c>
-      <c r="O20"/>
-      <c r="P20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>-7818000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>14690000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>7818000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>7818000.0</v>
       </c>
-      <c r="T20"/>
-[...1 lines deleted...]
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
         <v>1372000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B21">
+        <v>-33362000.0</v>
+      </c>
+      <c r="C21">
+        <v>24724000.0</v>
+      </c>
+      <c r="D21">
         <v>164941000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-101196000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-25754000.0</v>
       </c>
-      <c r="E21">
-[...4 lines deleted...]
-      </c>
       <c r="G21">
+        <v>37111000.0</v>
+      </c>
+      <c r="H21">
+        <v>138971000.0</v>
+      </c>
+      <c r="I21">
         <v>-18482000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-8860000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>16803000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>137423000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-33425000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-21790000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>24664000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>113443000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-11309000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-5538000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>15821000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>67407000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-83338000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-102436000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-108625000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-112524000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-126615000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>86240000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-145541000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>69590000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-68146000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-58088000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-18619000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>31110000.0</v>
       </c>
-      <c r="AE21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:31">
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22"/>
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B23">
+        <v>229684000.0</v>
+      </c>
+      <c r="C23">
+        <v>221536000.0</v>
+      </c>
+      <c r="D23">
         <v>294999000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>173029000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>179892000.0</v>
       </c>
-      <c r="E23">
-[...4 lines deleted...]
-      </c>
       <c r="G23">
+        <v>205354000.0</v>
+      </c>
+      <c r="H23">
+        <v>268446000.0</v>
+      </c>
+      <c r="I23">
         <v>157196000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>194934000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>211510000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>265243000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>175637000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>169725000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>176565000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>242437000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>157761000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>183878000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>178167000.0</v>
       </c>
-      <c r="R23">
-[...2 lines deleted...]
-      <c r="S23">
+      <c r="T23">
+        <v>80755000.0</v>
+      </c>
+      <c r="U23">
         <v>377848000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>202220000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>151727000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>135661000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>140993000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>146835000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>345402000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>324482000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>246109000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>274613000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>268637000.0</v>
       </c>
-      <c r="AD23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:31">
+      <c r="AF23"/>
+      <c r="AG23"/>
+    </row>
+    <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24"/>
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B25">
+        <v>14223000.0</v>
+      </c>
+      <c r="C25">
+        <v>13788000.0</v>
+      </c>
+      <c r="D25">
         <v>13984000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>14074000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>15432000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>14372000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>14183000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>13781000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>13904000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>13183000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>13204000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>13585000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>14094000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>14798000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>36700000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>37535000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>36027000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>28639000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>30533000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>29430000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>26429000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>37778000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>23875000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>26582000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>24628000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>26196000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>27255000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>26820000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>27737000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>26768000.0</v>
       </c>
-      <c r="AD25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:31">
+      <c r="AF25"/>
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
-      <c r="D27">
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27">
         <v>10397000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
         <v>11027000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
-      <c r="L27">
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27">
         <v>8832000.0</v>
       </c>
-      <c r="M27"/>
-      <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27">
         <v>7995000.0</v>
       </c>
-      <c r="Q27"/>
-      <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
-[...2 lines deleted...]
-      <c r="Y27">
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27">
         <v>26196000.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27"/>
+      <c r="AA27">
+        <v>26196000.0</v>
+      </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B28">
+        <v>67213000.0</v>
+      </c>
+      <c r="C28">
+        <v>60955000.0</v>
+      </c>
+      <c r="D28">
         <v>68359000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>56585000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>72644000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>52112000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>57189000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>45746000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>67453000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>53945000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>48389000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>48822000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>68971000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>179870000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>182433000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>164410000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>52651000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>157598000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>174839000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>174839000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>109120000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>78319000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>74950000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>60325000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>84186000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>84186000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>173784000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>87767000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>83484000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>83159000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>147879000.0</v>
       </c>
-      <c r="AE28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:31">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B29">
+        <v>-4377000.0</v>
+      </c>
+      <c r="C29">
+        <v>3115000.0</v>
+      </c>
+      <c r="D29">
         <v>60817000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-18765000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-14994000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>7252000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>49473000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-13601000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-92406000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1054000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-659000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>924000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>73000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2249000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2507000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-17253000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>6315000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>4063000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-20615000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>2002000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-11859000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>323000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>163000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>13732000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-10126000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>1440000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>185000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-810000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>469000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>784000.0</v>
       </c>
-      <c r="AE29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:31">
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B30">
-        <v>68359000.0</v>
+        <v>109204000.0</v>
       </c>
       <c r="C30">
+        <v>74743000.0</v>
+      </c>
+      <c r="D30">
+        <v>82343000.0</v>
+      </c>
+      <c r="E30">
         <v>99692000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>101033000.0</v>
       </c>
-      <c r="E30">
-[...4 lines deleted...]
-      </c>
       <c r="G30">
+        <v>66484000.0</v>
+      </c>
+      <c r="H30">
+        <v>71372000.0</v>
+      </c>
+      <c r="I30">
         <v>59487000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>94344000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>69489000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>62482000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>73960000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>88269000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>61432000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>61834000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>56099000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>81282000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>68205000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-97230000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>212087000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>135549000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>116097000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>100197000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>106834000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>111295000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>212593000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>114288000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>114587000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>111221000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>109927000.0</v>
       </c>
-      <c r="AD30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:31">
+      <c r="AF30"/>
+      <c r="AG30"/>
+    </row>
+    <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B31">
+        <v>19000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-16499000.0</v>
+      </c>
+      <c r="D31">
         <v>-11409000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-35511000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-16417000.0</v>
       </c>
-      <c r="E31">
-[...4 lines deleted...]
-      </c>
       <c r="G31">
+        <v>-21823000.0</v>
+      </c>
+      <c r="H31">
+        <v>-13605000.0</v>
+      </c>
+      <c r="I31">
         <v>-14440000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-16619000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-14006000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-11120000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-17905000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1769000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-2871000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-13565000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-9031000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-68221000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-19963000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-20885000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>19676999.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-15357000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>33295999.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-16256000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>32414000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>39461000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-15423000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>14309000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>11768000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-9054000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>6472000.0</v>
       </c>
-      <c r="AD31"/>
-[...2 lines deleted...]
-    <row r="32" spans="1:31">
+      <c r="AF31"/>
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B32">
+        <v>196322000.0</v>
+      </c>
+      <c r="C32">
+        <v>246260000.0</v>
+      </c>
+      <c r="D32">
         <v>459940000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>158262000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>154138000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>242465000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>407417000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>138714000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>186074000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>228313000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>402666000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>142212000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>147935000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>201229000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>355880000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>146452000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>178340000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>193988000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>-13348000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>294510000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>99784000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>43102000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>23137000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>14378000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>-4102000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>199861000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>394072000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>177963000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>216525000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>250018000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>582366000.0</v>
       </c>
-      <c r="AE32"/>
+      <c r="AG32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J30"/>
+  <dimension ref="A1:K30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:10">
+    <row r="1" spans="1:11">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
-    </row>
-    <row r="2" spans="1:10">
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="2" spans="1:11">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>521264000.0</v>
+      </c>
+      <c r="C2">
         <v>33555000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>84355000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>62573000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>318069000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3038000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10501000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1232356000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1241908000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1444273000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:10">
+    <row r="3" spans="1:11">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>19365000</v>
+      </c>
+      <c r="C3">
         <v>22222000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>24181000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>15188000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>15797000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>10315000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>29644000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>184002000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>187362000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>41831000</v>
       </c>
     </row>
-    <row r="4" spans="1:10">
+    <row r="4" spans="1:11">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>21782000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-693216000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>259413000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-    </row>
-    <row r="5" spans="1:10">
+      <c r="K4"/>
+    </row>
+    <row r="5" spans="1:11">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-27398000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>28924000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-57393000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-    </row>
-    <row r="6" spans="1:10">
+      <c r="K5"/>
+    </row>
+    <row r="6" spans="1:11">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>30755000.0</v>
+      </c>
+      <c r="C6">
         <v>9983000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-50800000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>21782000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-255496000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>315031000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-7463000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-140291000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-9552000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-202365000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:10">
+    <row r="7" spans="1:11">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>-60988000.0</v>
+      </c>
+      <c r="C7">
         <v>-43874000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-31518000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-25855000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>21882000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5238000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-140992000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-27330000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>28044000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>24611000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:10">
+    <row r="8" spans="1:11">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-4193000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-15971000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>850000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-    </row>
-    <row r="9" spans="1:10">
+      <c r="K8"/>
+    </row>
+    <row r="9" spans="1:11">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>19314000.0</v>
+      </c>
+      <c r="C9">
         <v>9589000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-13940000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>38844000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-34861000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-18819000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>8400000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-345000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4067000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-16394000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:10">
+    <row r="10" spans="1:11">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
-      <c r="D10">
+      <c r="D10"/>
+      <c r="E10">
         <v>-45220000.0</v>
       </c>
-      <c r="E10"/>
-      <c r="F10">
+      <c r="F10"/>
+      <c r="G10">
         <v>-13326000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-115218000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-26449000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6629000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>35953000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:10">
+    <row r="11" spans="1:11">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-696000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>97014000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>10088000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-6264000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-536000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>25482000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>5052000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:10">
+    <row r="12" spans="1:11">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>28253000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>88163000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-4895000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-10005000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>22909000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-7489000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>47739000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:10">
+    <row r="13" spans="1:11">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-88257000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>68723000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>23121000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-25225000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-26449000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6629000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>35953000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:10">
+    <row r="14" spans="1:11">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>168675000.0</v>
+      </c>
+      <c r="C14">
         <v>57768000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>53876000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>60463000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>81251000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>77036000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>88132000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>109343000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>112058000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>98069000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:10">
+    <row r="15" spans="1:11">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>2256000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1771000.0</v>
       </c>
-      <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-    </row>
-    <row r="16" spans="1:10">
+      <c r="K15"/>
+    </row>
+    <row r="16" spans="1:11">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>552019000.0</v>
+      </c>
+      <c r="C16">
         <v>43538000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>33555000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>84355000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>62573000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>318069000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3038000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1092065000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1232356000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1241908000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:10">
+    <row r="17" spans="1:11">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
-    </row>
-    <row r="18" spans="1:10">
+      <c r="K17"/>
+    </row>
+    <row r="18" spans="1:11">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>83218000.0</v>
+      </c>
+      <c r="C18">
         <v>93075000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>87085000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>120506000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>79554000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-158433000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>1884000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-92278000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-42977000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>54484000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:10">
+    <row r="19" spans="1:11">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>-23693000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-62371000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>30305000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-48507000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-84440000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-210341000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-39650000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11255000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-30604000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:10">
+    <row r="20" spans="1:11">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-    </row>
-    <row r="21" spans="1:10">
+      <c r="K20"/>
+    </row>
+    <row r="21" spans="1:11">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-30469000.0</v>
+      </c>
+      <c r="C21">
         <v>-16251000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-33654000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-19822000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-6242000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>637250000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-21250000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-53706000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-688000.0</v>
       </c>
       <c r="J21">
         <v>-688000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:10">
+      <c r="K21">
+        <v>-688000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:11">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>-33867000.0</v>
+      </c>
+      <c r="C22">
         <v>37431000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>144300000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>76044000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-136200000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-219308000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>170659000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-30138000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1887000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-112611000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:10">
+    <row r="23" spans="1:11">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-9622000.0</v>
+      </c>
+      <c r="C23">
         <v>-25678000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-15167000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-99395000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>252719000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>478509000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-315379000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-8621000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15356000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-38625000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:10">
+    <row r="24" spans="1:11">
       <c r="A24" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B24">
+        <v>-262000.0</v>
+      </c>
+      <c r="C24">
         <v>-1526000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-66655000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-163552000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1060000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6525000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>306032000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-188413000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>35100000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4475000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:10">
+    <row r="25" spans="1:11">
       <c r="A25" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B25">
+        <v>33798000.0</v>
+      </c>
+      <c r="C25">
         <v>21438000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>5637000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-7491000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>88836000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-52313000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-129810000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4819000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6380000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>71875000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:10">
+    <row r="26" spans="1:11">
       <c r="A26" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B26">
+        <v>50000000.0</v>
+      </c>
+      <c r="C26">
         <v>-39692000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-50874000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-25000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-598000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>18537000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-    </row>
-    <row r="27" spans="1:10">
+      <c r="K26"/>
+    </row>
+    <row r="27" spans="1:11">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>31632000.0</v>
+      </c>
+      <c r="C27">
         <v>27694000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>31168000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>31813000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>39357000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>40663000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>26110000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>35401000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>27286000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>22182000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:10">
+    <row r="28" spans="1:11">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>-52128000.0</v>
+      </c>
+      <c r="C28">
         <v>-81621000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-99695000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-144217000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-396287000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>473488000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-315379000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-8621000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15356000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-38625000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:10">
+    <row r="29" spans="1:11">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>102583000.0</v>
+      </c>
+      <c r="C29">
         <v>115297000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>111266000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>135694000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>95351000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-148118000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>31528000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>91724000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>144385000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>96315000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:10">
+    <row r="30" spans="1:11">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-19627000.0</v>
+      </c>
+      <c r="C30">
         <v>-23693000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-62371000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30305000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-804164000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-84440000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>276388000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-228063000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-169624000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-260055000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AG30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:33">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>71</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>72</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>73</v>
       </c>
       <c r="E1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F1" t="s">
-        <v>74</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>75</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>76</v>
       </c>
       <c r="I1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="J1" t="s">
-        <v>77</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>78</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>79</v>
       </c>
       <c r="M1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="N1" t="s">
-        <v>80</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>81</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>82</v>
       </c>
       <c r="Q1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="R1" t="s">
-        <v>83</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>84</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>85</v>
       </c>
       <c r="U1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="V1" t="s">
-        <v>86</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>87</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>88</v>
       </c>
       <c r="Y1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="Z1" t="s">
-        <v>89</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>90</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>91</v>
       </c>
       <c r="AC1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="AD1" t="s">
-        <v>124</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:31">
+        <v>93</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B2">
+        <v>521264000.0</v>
+      </c>
+      <c r="C2">
+        <v>157577000.0</v>
+      </c>
+      <c r="D2">
         <v>30471000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>43538000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>89474000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>55219000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>37613000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>33555000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>28308000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>37572000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>39516000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>84355000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>122981000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>153746000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>106307000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>62573000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1020753000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>231759000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1355479000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1539976000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1302308000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1477559000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>953586000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>924304000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1021848000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>1015575000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>969048000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1092065000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1159489000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1234097000.0</v>
       </c>
-      <c r="AD2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:31">
+      <c r="AF2"/>
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B3">
+        <v>19365000</v>
+      </c>
+      <c r="C3">
+        <v>9963000</v>
+      </c>
+      <c r="D3">
         <v>5953000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>5953000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>4067000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2963000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9287000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5905000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>4535000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>8431000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>7881000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3334000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>3001000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>2979000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>4353000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>4855000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5072000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>3489000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>195731000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>137271000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>130537000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>102321000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>107238000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>112058000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>125830000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>118474000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>121762000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>86360000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>69689000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>35390000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>78923000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4">
         <v>-195406000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>94655000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-386424000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-173971000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-261860000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-184111000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-184111000.0</v>
       </c>
-      <c r="T4"/>
-      <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>14781000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-26092000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-6472000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-37122000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-22618000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>42540000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>98839000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
-    </row>
-    <row r="6" spans="1:31">
+      <c r="AF5"/>
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B6">
+        <v>30755000.0</v>
+      </c>
+      <c r="C6">
+        <v>166076000.0</v>
+      </c>
+      <c r="D6">
         <v>127106000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-13067000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-45936000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>34255000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>17606000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>4058000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>5247000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-9264000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-1944000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-44839000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-38626000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-30765000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>47439000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>43734000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>62573000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-16447000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-73460000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-184497000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-110564000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-175251000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>523973000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>29282000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-97544000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>6273000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>57977000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-123017000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-67424000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-74608000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>1741000.0</v>
       </c>
-      <c r="AE6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:31">
+      <c r="AG6"/>
+    </row>
+    <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B7">
+        <v>-60988000.0</v>
+      </c>
+      <c r="C7">
+        <v>162927000.0</v>
+      </c>
+      <c r="D7">
         <v>16583000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>24758000.0</v>
       </c>
-      <c r="D7">
-[...2 lines deleted...]
-      <c r="E7">
+      <c r="F7">
+        <v>-17812000.0</v>
+      </c>
+      <c r="G7">
         <v>16056000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-26827000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-15291000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3119000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-15156000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-43714000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>21140000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>13833000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>33026000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>2054000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-64710000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>18020000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-32110000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>46828000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>40704000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>77732000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-12409000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>20034000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-77180000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-63534000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>42313000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>4430000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>694000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>66033000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-4635000.0</v>
       </c>
-      <c r="AD7"/>
-[...2 lines deleted...]
-    <row r="8" spans="1:31">
+      <c r="AF7"/>
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
         <v>-33502000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-4872000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>14293000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>22542000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>-34067000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-8634000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-8634000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B9">
+        <v>19314000.0</v>
+      </c>
+      <c r="C9">
+        <v>31011000.0</v>
+      </c>
+      <c r="D9">
         <v>-39931000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-14432000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>17567000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>8920000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1462000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-18360000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>30880000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-6458000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-1752000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-36610000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>66734000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-29877000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-7947000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>9934000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>15641000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-38051000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-26403000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>5546000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>26316000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-34052000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-10078000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-7218000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>46805000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-21830000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>2303000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-11886000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>70091000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-36361000.0</v>
       </c>
-      <c r="AD9"/>
-[...2 lines deleted...]
-    <row r="10" spans="1:31">
+      <c r="AF9"/>
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
+      <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
+        <v>-14973000.0</v>
+      </c>
+      <c r="K10"/>
+      <c r="L10">
         <v>-11413000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>26386000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2995000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10">
         <v>27060000.0</v>
       </c>
-      <c r="Q10"/>
-[...1 lines deleted...]
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10">
         <v>-27060000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>56134000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>3630000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>26051000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-72913000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-68253000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>40764000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>30989000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-29462000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>13992000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>8886000.0</v>
       </c>
-      <c r="AD10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:31">
+      <c r="AF10"/>
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>21988000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-12161000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>111340000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>49900000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-92590000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>73111000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>974000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>9258000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-47041000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-6712000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>14448000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>54000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>2298000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-43784000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>23738000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>6891000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>42111000.0</v>
       </c>
-      <c r="AB11"/>
-      <c r="AC11">
+      <c r="AD11"/>
+      <c r="AE11">
         <v>22840000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-2663000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-2663000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>20174000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>9072000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>16823000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>16266000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>16570000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>37606000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>17612000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>8865000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>7160000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1881000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-12537000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>29159000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-23398000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-123989000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>101428000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>6278000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>9282000.0</v>
       </c>
-      <c r="AB12"/>
-      <c r="AC12">
+      <c r="AD12"/>
+      <c r="AE12">
         <v>10070000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1837500.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1837500.0</v>
       </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>32100000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-40740000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-40740000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-7760000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-38410000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>55998000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-22808000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>21332000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-21332000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>58128000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>7195000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>30058000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>-72260000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-66555000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>40405000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>462500.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-29531000.0</v>
       </c>
-      <c r="AB13"/>
-      <c r="AC13">
+      <c r="AD13"/>
+      <c r="AE13">
         <v>8886000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-24663500.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>-24663500.0</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B14">
+        <v>168675000.0</v>
+      </c>
+      <c r="C14">
+        <v>13788000.0</v>
+      </c>
+      <c r="D14">
         <v>13984000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>14074000.0</v>
       </c>
-      <c r="D14">
-[...2 lines deleted...]
-      <c r="E14">
+      <c r="F14">
+        <v>15432000.0</v>
+      </c>
+      <c r="G14">
         <v>14372000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>14183000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>13781000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>13904000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>13183000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>13205000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>13585000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4119000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>14798000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>15586000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>15985000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>24024000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>18884000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>30533000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>29430000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>26429000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>37778000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>23875000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>26582000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>24628000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>26196000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>27434000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>26820000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>27737000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>26768000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>54838000.0</v>
       </c>
-      <c r="AE14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:31">
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15"/>
       <c r="N15">
+        <v>571000.0</v>
+      </c>
+      <c r="O15"/>
+      <c r="P15">
         <v>0.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>571000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>2256000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1740000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>516000.0</v>
       </c>
-      <c r="S15">
-[...2 lines deleted...]
-      <c r="T15">
+      <c r="U15">
+        <v>516000.0</v>
+      </c>
+      <c r="V15">
         <v>0.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-    </row>
-    <row r="16" spans="1:31">
+      <c r="AF15"/>
+      <c r="AG15"/>
+    </row>
+    <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B16">
+        <v>552019000.0</v>
+      </c>
+      <c r="C16">
+        <v>323653000.0</v>
+      </c>
+      <c r="D16">
         <v>157577000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>30471000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>43538000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>89474000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>55219000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>37613000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>33555000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>28308000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>37572000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>39516000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>84355000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>122981000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>153746000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>106307000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>62573000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>215312000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1282019000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1355479000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1191744000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1302308000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1477559000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>953586000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>924304000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1021848000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>1027025000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>969048000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1092065000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1159489000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1234097000.0</v>
       </c>
-      <c r="AE16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:31">
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
-    </row>
-    <row r="18" spans="1:31">
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B18">
+        <v>83218000.0</v>
+      </c>
+      <c r="C18">
+        <v>173896000.0</v>
+      </c>
+      <c r="D18">
         <v>170339000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>13855000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-31078000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>53846000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>103571000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-33264000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-4323000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2609000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>95973000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1956000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>352000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>60026000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>122309000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-62181000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>29941000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1328000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-60607000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-139609000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-126195000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-180511000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-159029000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-275899000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-166750000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-77123000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>122929000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-105531000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-22931000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-15116000.0</v>
       </c>
-      <c r="AD18"/>
-[...2 lines deleted...]
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-6798000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-4314000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-3097000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-9592000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-6690000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>10254000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-9894000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-7241000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-55490000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>17044000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-42359000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1965000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-16647000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-16305000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-12276000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-19926000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-136976000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-130477000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>1496000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-47648000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>194330000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>88327000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-348284000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-63090000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-66610000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-71212000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-143103000.0</v>
       </c>
-      <c r="AD19"/>
-[...2 lines deleted...]
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B21">
+        <v>-7617000.0</v>
+      </c>
+      <c r="C21">
+        <v>-7618000.0</v>
+      </c>
+      <c r="D21">
         <v>-27617000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>12383000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-4063000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-4063000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-59062000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>50937000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>73126000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-13927000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-27476000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>248718000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-5455000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>54508000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-15250000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-30250000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-30250000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-2375000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>5125000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>635750000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1250000.0</v>
       </c>
       <c r="Y21">
         <v>-1250000.0</v>
       </c>
       <c r="Z21">
+        <v>-1250000.0</v>
+      </c>
+      <c r="AA21">
+        <v>-1250000.0</v>
+      </c>
+      <c r="AB21">
         <v>-9375000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-2500000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21">
+      <c r="AD21"/>
+      <c r="AE21">
         <v>-9375000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-1661500.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-1661500.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22">
+        <v>-33867000.0</v>
+      </c>
+      <c r="C22">
+        <v>5110000.0</v>
+      </c>
+      <c r="D22">
         <v>92715000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-21654000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-27177000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>8036000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>75893000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-19321000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>66927000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>2795000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>125249000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-50671000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-24483000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>21720000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>97081000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-18274000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-71404000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-4142000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>12640000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-84276000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-119795000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-87188000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-129103000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-94364000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>113867000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-150838000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>81306000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-56563000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-66333000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-12616000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>48811000.0</v>
       </c>
-      <c r="AE22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:31">
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B23">
+        <v>-9622000.0</v>
+      </c>
+      <c r="C23">
+        <v>-7618000.0</v>
+      </c>
+      <c r="D23">
         <v>-1171000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-13460000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-9348000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-702000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1598000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
+        <v>-1.0</v>
+      </c>
+      <c r="J23">
+        <v>-1000.0</v>
+      </c>
+      <c r="K23">
+        <v>-1130000.0</v>
+      </c>
+      <c r="L23">
+        <v>-413000.0</v>
+      </c>
+      <c r="M23">
+        <v>-11834000.0</v>
+      </c>
+      <c r="N23">
+        <v>-44389000.0</v>
+      </c>
+      <c r="O23">
+        <v>-78746000.0</v>
+      </c>
+      <c r="P23">
+        <v>-102649000.0</v>
+      </c>
+      <c r="Q23">
+        <v>102096000.0</v>
+      </c>
+      <c r="R23">
+        <v>-267417000.0</v>
+      </c>
+      <c r="S23">
+        <v>-6714000.0</v>
+      </c>
+      <c r="T23">
+        <v>-12842000.0</v>
+      </c>
+      <c r="U23">
+        <v>-44281000.0</v>
+      </c>
+      <c r="V23">
+        <v>15462000.0</v>
+      </c>
+      <c r="W23">
+        <v>3461000.0</v>
+      </c>
+      <c r="X23">
+        <v>621431000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-7021000.0</v>
+      </c>
+      <c r="Z23">
+        <v>-266900000.0</v>
+      </c>
+      <c r="AA23">
+        <v>310983000.0</v>
+      </c>
+      <c r="AB23">
+        <v>-5599000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-35286000.0</v>
+      </c>
+      <c r="AD23">
+        <v>-41199000.0</v>
+      </c>
+      <c r="AE23">
+        <v>42179000.0</v>
+      </c>
+      <c r="AF23">
+        <v>-6278000.0</v>
+      </c>
+      <c r="AG23">
+        <v>-3139000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
+      <c r="A24" t="s">
+        <v>148</v>
+      </c>
+      <c r="B24">
+        <v>-262000.0</v>
+      </c>
+      <c r="C24">
+        <v>-202000.0</v>
+      </c>
+      <c r="D24">
+        <v>-163000.0</v>
+      </c>
+      <c r="E24">
+        <v>-845000.0</v>
+      </c>
+      <c r="F24">
+        <v>-247000.0</v>
+      </c>
+      <c r="G24">
+        <v>-134000.0</v>
+      </c>
+      <c r="H24">
+        <v>-305000.0</v>
+      </c>
+      <c r="I24">
+        <v>-840000.0</v>
+      </c>
+      <c r="J24">
+        <v>-192000.0</v>
+      </c>
+      <c r="K24">
+        <v>-1463000.0</v>
+      </c>
+      <c r="L24">
+        <v>640000.0</v>
+      </c>
+      <c r="M24">
+        <v>-65000000.0</v>
+      </c>
+      <c r="N24">
+        <v>-65000000.0</v>
+      </c>
+      <c r="O24">
+        <v>-6700000.0</v>
+      </c>
+      <c r="P24">
+        <v>27904000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-2302000.0</v>
+      </c>
+      <c r="R24">
+        <v>-4695000.0</v>
+      </c>
+      <c r="S24">
+        <v>-6780000.0</v>
+      </c>
+      <c r="T24">
+        <v>175000.0</v>
+      </c>
+      <c r="U24">
+        <v>295000.0</v>
+      </c>
+      <c r="V24">
+        <v>60000.0</v>
+      </c>
+      <c r="W24">
+        <v>180000.0</v>
+      </c>
+      <c r="X24">
+        <v>-103000.0</v>
+      </c>
+      <c r="Y24">
+        <v>6388000.0</v>
+      </c>
+      <c r="Z24">
+        <v>2628000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-348378000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-62996000.0</v>
+      </c>
+      <c r="AC24">
+        <v>1226000.0</v>
+      </c>
+      <c r="AD24">
+        <v>-1415000.0</v>
+      </c>
+      <c r="AE24">
+        <v>4765000.0</v>
+      </c>
+      <c r="AF24">
+        <v>65175000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-3880500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
+      <c r="A25" t="s">
+        <v>149</v>
+      </c>
+      <c r="B25">
+        <v>33798000.0</v>
+      </c>
+      <c r="C25">
+        <v>767000.0</v>
+      </c>
+      <c r="D25">
+        <v>800000.0</v>
+      </c>
+      <c r="E25">
+        <v>14183000.0</v>
+      </c>
+      <c r="F25">
+        <v>8268000.0</v>
+      </c>
+      <c r="G25">
+        <v>10699000.0</v>
+      </c>
+      <c r="H25">
+        <v>1649000.0</v>
+      </c>
+      <c r="I25">
+        <v>822000.0</v>
+      </c>
+      <c r="J25">
+        <v>3874000.0</v>
+      </c>
+      <c r="K25">
+        <v>-451000.0</v>
+      </c>
+      <c r="L25">
+        <v>8061000.0</v>
+      </c>
+      <c r="M25">
+        <v>5018000.0</v>
+      </c>
+      <c r="N25">
+        <v>13286000.0</v>
+      </c>
+      <c r="O25">
+        <v>-14554000.0</v>
+      </c>
+      <c r="P25">
+        <v>3093000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2263000.0</v>
+      </c>
+      <c r="R25">
+        <v>64148000.0</v>
+      </c>
+      <c r="S25">
+        <v>9128000.0</v>
+      </c>
+      <c r="T25">
+        <v>16384000.0</v>
+      </c>
+      <c r="U25">
+        <v>14017000.0</v>
+      </c>
+      <c r="V25">
+        <v>9329000.0</v>
+      </c>
+      <c r="W25">
+        <v>-22594000.0</v>
+      </c>
+      <c r="X25">
+        <v>9547000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-30590000.0</v>
+      </c>
+      <c r="Z25">
+        <v>-128098000.0</v>
+      </c>
+      <c r="AA25">
+        <v>125201000.0</v>
+      </c>
+      <c r="AB25">
+        <v>3816000.0</v>
+      </c>
+      <c r="AC25">
+        <v>-320000.0</v>
+      </c>
+      <c r="AD25">
+        <v>13014000.0</v>
+      </c>
+      <c r="AE25">
+        <v>1771000.0</v>
+      </c>
+      <c r="AF25"/>
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
+      <c r="A26" t="s">
+        <v>150</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26">
+        <v>25000000.0</v>
+      </c>
+      <c r="E26">
+        <v>-25000000.0</v>
+      </c>
+      <c r="F26">
+        <v>-1200000.0</v>
+      </c>
+      <c r="G26">
+        <v>-14692000.0</v>
+      </c>
+      <c r="H26">
+        <v>-25000000.0</v>
+      </c>
+      <c r="I26">
         <v>-12830000.0</v>
       </c>
-      <c r="H23">
-[...265 lines deleted...]
-      <c r="C26">
+      <c r="J26">
+        <v>-1156000.0</v>
+      </c>
+      <c r="K26">
+        <v>-1131000.0</v>
+      </c>
+      <c r="L26">
+        <v>512000.0</v>
+      </c>
+      <c r="M26">
+        <v>-51386000.0</v>
+      </c>
+      <c r="N26">
         <v>-25000000.0</v>
       </c>
-      <c r="D26">
-[...26 lines deleted...]
-      <c r="M26">
+      <c r="O26">
         <v>-2397000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>705000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-30000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-2631000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-1584000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>872000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>872000.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B27">
+        <v>31632000.0</v>
+      </c>
+      <c r="C27">
+        <v>6689000.0</v>
+      </c>
+      <c r="D27">
         <v>10037000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>7293000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5860000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>6250000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>9322000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6262000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4982000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5448000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>7773000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>12965000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>7540000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>8015000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>8848000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>7410000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>7877000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>10401000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>24171000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>19528000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>9713000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>8113000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>23562000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>11529000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>12896000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>8836000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>10373000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>10085000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>7472000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>8726000.0</v>
       </c>
-      <c r="AD27"/>
-[...2 lines deleted...]
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B28">
+        <v>-52128000.0</v>
+      </c>
+      <c r="C28">
+        <v>-7618000.0</v>
+      </c>
+      <c r="D28">
         <v>-28788000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-26077000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-14611000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-19457000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-85660000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>38107000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-5219000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-5192000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-98557000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>9273000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-59023000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-84641000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-102649000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>102096000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-246252000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-8339000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-12842000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-44797000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>15462000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3461000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>621431000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-7021000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-143962000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>310983000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-5599000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-35286000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-41199000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>42179000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-9601000.0</v>
       </c>
-      <c r="AE28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:31">
+      <c r="AG28"/>
+    </row>
+    <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B29">
+        <v>102583000.0</v>
+      </c>
+      <c r="C29">
+        <v>183859000.0</v>
+      </c>
+      <c r="D29">
         <v>164386000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>19808000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-27011000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>56809000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>112858000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-27359000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>212000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>5822000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>103854000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1378000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>3353000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>63005000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>126662000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-57326000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>35013000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2161000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>135124000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-2338000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>4342000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-78190000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-51791000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-163841000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-40920000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>41351000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>122929000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-19171000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>46758000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>20274000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>24692000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>12346000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B30">
+        <v>-19627000.0</v>
+      </c>
+      <c r="C30">
+        <v>-10165000.0</v>
+      </c>
+      <c r="D30">
         <v>-8492000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-6798000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-4314000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-3097000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-9592000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-6690000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>10254000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-9894000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-7241000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-55490000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>17044000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-9129000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>23426000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1036000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>58500000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-10269000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-195556000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-136976000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-130477000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-100645000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-47648000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>194330000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>88327000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-348284000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-62996000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-66610000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-71212000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-143103000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-13748000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-6874000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>