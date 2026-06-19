--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -279,50 +279,53 @@
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
   </si>
   <si>
+    <t>2026-03-31</t>
+  </si>
+  <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2023-03-31</t>
@@ -441,53 +444,50 @@
   <si>
     <t>2010-06-30</t>
   </si>
   <si>
     <t>2010-03-31</t>
   </si>
   <si>
     <t>2009-09-30</t>
   </si>
   <si>
     <t>2009-06-30</t>
   </si>
   <si>
     <t>2009-03-31</t>
   </si>
   <si>
     <t>2008-09-30</t>
   </si>
   <si>
     <t>2008-06-30</t>
   </si>
   <si>
     <t>2008-03-31</t>
   </si>
   <si>
-    <t>2007-09-30</t>
-[...1 lines deleted...]
-  <si>
     <t>2007-06-30</t>
   </si>
   <si>
     <t>2007-03-31</t>
   </si>
   <si>
     <t>2006-09-30</t>
   </si>
   <si>
     <t>2006-06-30</t>
   </si>
   <si>
     <t>2006-03-31</t>
   </si>
   <si>
     <t>2005-09-30</t>
   </si>
   <si>
     <t>2005-06-30</t>
   </si>
   <si>
     <t>2005-03-31</t>
   </si>
   <si>
     <t>costOfRevenue</t>
@@ -559,50 +559,53 @@
     <t>preferredStockAndOtherAdjustments</t>
   </si>
   <si>
     <t>reconciledDepreciation</t>
   </si>
   <si>
     <t>researchDevelopment</t>
   </si>
   <si>
     <t>sellingAndMarketingExpenses</t>
   </si>
   <si>
     <t>sellingGeneralAdministrative</t>
   </si>
   <si>
     <t>taxProvision</t>
   </si>
   <si>
     <t>totalOperatingExpenses</t>
   </si>
   <si>
     <t>totalOtherIncomeExpenseNet</t>
   </si>
   <si>
     <t>totalRevenue</t>
+  </si>
+  <si>
+    <t>2007-09-30</t>
   </si>
   <si>
     <t>beginPeriodCashFlow</t>
   </si>
   <si>
     <t>capitalExpenditures</t>
   </si>
   <si>
     <t>cashAndCashEquivalentsChanges</t>
   </si>
   <si>
     <t>cashFlowsOtherOperating</t>
   </si>
   <si>
     <t>changeInCash</t>
   </si>
   <si>
     <t>changeInWorkingCapital</t>
   </si>
   <si>
     <t>changeReceivables</t>
   </si>
   <si>
     <t>changeToAccountReceivables</t>
   </si>
@@ -2507,51 +2510,51 @@
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
-        <v>5794485000.0</v>
+        <v>5823074000.0</v>
       </c>
       <c r="C28">
         <v>4250966000.0</v>
       </c>
       <c r="D28">
         <v>4170047000.0</v>
       </c>
       <c r="E28">
         <v>3650325000.0</v>
       </c>
       <c r="F28">
         <v>2913326000.0</v>
       </c>
       <c r="G28">
         <v>2218598000.0</v>
       </c>
       <c r="H28">
         <v>1729503000.0</v>
       </c>
       <c r="I28">
         <v>1671326000.0</v>
       </c>
       <c r="J28">
         <v>1188591000.0</v>
       </c>
@@ -3235,51 +3238,51 @@
         <v>88155000.0</v>
       </c>
       <c r="R39">
         <v>53976000.0</v>
       </c>
       <c r="S39">
         <v>36690000.0</v>
       </c>
       <c r="T39">
         <v>167210000.0</v>
       </c>
       <c r="U39">
         <v>337669000.0</v>
       </c>
       <c r="V39">
         <v>257521000.0</v>
       </c>
       <c r="W39"/>
       <c r="X39"/>
     </row>
     <row r="40" spans="1:24">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
-        <v>582598000.0</v>
+        <v>554009000.0</v>
       </c>
       <c r="C40">
         <v>384874000.0</v>
       </c>
       <c r="D40">
         <v>387738000.0</v>
       </c>
       <c r="E40">
         <v>335831000.0</v>
       </c>
       <c r="F40">
         <v>329618000.0</v>
       </c>
       <c r="G40">
         <v>282762000.0</v>
       </c>
       <c r="H40">
         <v>305422000.0</v>
       </c>
       <c r="I40">
         <v>250886000.0</v>
       </c>
       <c r="J40">
         <v>231694000.0</v>
       </c>
@@ -3873,51 +3876,51 @@
         <v>2075201000.0</v>
       </c>
       <c r="L50">
         <v>1579404000.0</v>
       </c>
       <c r="M50">
         <v>788358000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
     </row>
     <row r="51" spans="1:24">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
-        <v>6309817000.0</v>
+        <v>6338406000.0</v>
       </c>
       <c r="C51">
         <v>4656820000.0</v>
       </c>
       <c r="D51">
         <v>4627862000.0</v>
       </c>
       <c r="E51">
         <v>4643521000.0</v>
       </c>
       <c r="F51">
         <v>4334775000.0</v>
       </c>
       <c r="G51">
         <v>3519119000.0</v>
       </c>
       <c r="H51">
         <v>3236070000.0</v>
       </c>
       <c r="I51">
         <v>2575502000.0</v>
       </c>
       <c r="J51">
         <v>2078093000.0</v>
       </c>
@@ -3938,51 +3941,53 @@
       </c>
       <c r="P51">
         <v>1076887000.0</v>
       </c>
       <c r="Q51">
         <v>1262797000.0</v>
       </c>
       <c r="R51">
         <v>379710000.0</v>
       </c>
       <c r="S51">
         <v>401795000.0</v>
       </c>
       <c r="T51">
         <v>425000000.0</v>
       </c>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
     </row>
     <row r="52" spans="1:24">
       <c r="A52" t="s">
         <v>74</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>28589000.0</v>
+      </c>
       <c r="C52">
         <v>24851000.0</v>
       </c>
       <c r="D52">
         <v>10902000.0</v>
       </c>
       <c r="E52">
         <v>8713000.0</v>
       </c>
       <c r="F52">
         <v>23324000.0</v>
       </c>
       <c r="G52">
         <v>22689000.0</v>
       </c>
       <c r="H52">
         <v>22144000.0</v>
       </c>
       <c r="I52"/>
       <c r="J52">
         <v>2078093000.0</v>
       </c>
       <c r="K52">
         <v>2075201000.0</v>
       </c>
@@ -4613,529 +4618,531 @@
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:86">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
       <c r="BZ1" t="s">
         <v>20</v>
       </c>
       <c r="CA1" t="s">
         <v>142</v>
       </c>
       <c r="CB1" t="s">
         <v>143</v>
       </c>
       <c r="CC1" t="s">
         <v>144</v>
       </c>
       <c r="CD1" t="s">
         <v>21</v>
       </c>
       <c r="CE1" t="s">
         <v>145</v>
       </c>
       <c r="CF1" t="s">
         <v>146</v>
       </c>
       <c r="CG1" t="s">
         <v>147</v>
       </c>
       <c r="CH1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:86">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>10300000.0</v>
+      </c>
+      <c r="C2">
         <v>15339000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16048000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>11761000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10656000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>14517000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8748000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>12922000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>12048000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>9812000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10224000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7277000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10746000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15039000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5303000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9295000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>12956000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>13448000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>9884000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>11253000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>7259000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>14253000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4718000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6996000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5864000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6498000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2396000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3489000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2099000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3892000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2200000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1237000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1382000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1612000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2385000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>329000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1138000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>568000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1249000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1732000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1514000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2512000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1806000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2170000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1139000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2835000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1695000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1859000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1542000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1198000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1319000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>979000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1138000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2985000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1694000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>657000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>166000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>239000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>431000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>625000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>471000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2162000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1462000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>534000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>406000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1878000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>33946000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38606000.0</v>
       </c>
       <c r="BQ2">
         <v>38606000.0</v>
       </c>
       <c r="BR2">
+        <v>38606000.0</v>
+      </c>
+      <c r="BS2">
         <v>513000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2060000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>56247000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>35465000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>70000.0</v>
       </c>
-      <c r="BW2"/>
       <c r="BX2">
         <v>51098000.0</v>
       </c>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
     </row>
     <row r="3" spans="1:86">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
@@ -5291,270 +5298,270 @@
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
     </row>
     <row r="5" spans="1:86">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5">
+        <v>-59000000.0</v>
+      </c>
+      <c r="C5">
         <v>-51569000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-53766000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-50105000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-63668000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-71040000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-52980000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-64835000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-63557000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-61352000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-61022000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-56645000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-57436000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-60211000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-74012000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-64701000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-60817000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-58795000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-61675000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-59009000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-59816000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-58859000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-65296000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-71068000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-72204000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-62579000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-62098000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-57759000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-57202000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-58399000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-58209000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-54883000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-44335000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-48347000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-50082000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-53365000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-57856000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-60735000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-50902000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-48157000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-35738000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-35745000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-31315000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-24860000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-31570000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-24971000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-12276000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1543000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-21000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-650000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-2701000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-6775000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-5723000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-2796000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2357000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-4176000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2954000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-5094000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-4355000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>89000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>289000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1966000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-4374000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-3987000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-6348000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-7590000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-8457000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8603000.0</v>
       </c>
       <c r="BQ5">
         <v>-8603000.0</v>
       </c>
       <c r="BR5">
+        <v>-8603000.0</v>
+      </c>
+      <c r="BS5">
         <v>-8260000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>985000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>2735000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-661000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13404000.0</v>
       </c>
       <c r="BX5">
         <v>-1828000.0</v>
       </c>
       <c r="BY5">
         <v>-2736000.0</v>
       </c>
       <c r="BZ5"/>
       <c r="CA5">
         <v>-322000.0</v>
       </c>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5">
         <v>-2372000.0</v>
       </c>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
     </row>
     <row r="6" spans="1:86">
       <c r="A6" t="s">
         <v>28</v>
       </c>
@@ -5565,53 +5572,51 @@
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5658,169 +5663,173 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
+      <c r="BK6"/>
       <c r="BL6">
         <v>0.0</v>
       </c>
-      <c r="BM6"/>
+      <c r="BM6">
+        <v>0.0</v>
+      </c>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
     </row>
     <row r="7" spans="1:86">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7">
+        <v>143900000.0</v>
+      </c>
+      <c r="C7">
         <v>107531000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>111742000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>115401000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>118446000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>121153000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>123939000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>130559000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>135043000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>120134000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>121941000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>127225000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>130571000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>131575000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>137265000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>132494000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>139895000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>150029000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>150519000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>145285000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>149296000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>152342000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>152812000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>156662000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>161550000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>164144000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>163567000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>166391000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>168487000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -5839,107 +5848,109 @@
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
     </row>
     <row r="8" spans="1:86">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
-        <v>1343000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C8">
         <v>1343000.0</v>
       </c>
       <c r="D8">
         <v>1343000.0</v>
       </c>
       <c r="E8">
         <v>1343000.0</v>
       </c>
       <c r="F8">
-        <v>1341000.0</v>
+        <v>1343000.0</v>
       </c>
       <c r="G8">
         <v>1341000.0</v>
       </c>
       <c r="H8">
         <v>1341000.0</v>
       </c>
       <c r="I8">
         <v>1341000.0</v>
       </c>
       <c r="J8">
-        <v>1338000.0</v>
+        <v>1341000.0</v>
       </c>
       <c r="K8">
         <v>1338000.0</v>
       </c>
       <c r="L8">
         <v>1338000.0</v>
       </c>
       <c r="M8">
         <v>1338000.0</v>
       </c>
       <c r="N8">
-        <v>1336000.0</v>
+        <v>1338000.0</v>
       </c>
       <c r="O8">
         <v>1336000.0</v>
       </c>
       <c r="P8">
         <v>1336000.0</v>
       </c>
       <c r="Q8">
         <v>1336000.0</v>
       </c>
       <c r="R8">
-        <v>1332000.0</v>
+        <v>1336000.0</v>
       </c>
       <c r="S8">
         <v>1332000.0</v>
       </c>
       <c r="T8">
+        <v>1332000.0</v>
+      </c>
+      <c r="U8">
         <v>1331000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5976,452 +5987,452 @@
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
     </row>
     <row r="9" spans="1:86">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1553365000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1536906000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1515874000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>1504274000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1492334000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>1480454000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1457623000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1446001000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1433717000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1421445000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1402537000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1391837000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1380772000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1366442000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1351031000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>1338194000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>1327598000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>1316837000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1306428000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1295450000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1285375000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1276109000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1264849000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1255616000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1246779000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1237106000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1225565000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1215661000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1205589000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1195740000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1173183000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1166894000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1161410000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1038635000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1022221000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1017305000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1097549000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1057386000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1073893000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1036732000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1024510000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1016899000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>1000014000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1028798000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>1020046000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1011036000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>995665000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>984253000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>976667000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>963091000.0</v>
       </c>
-      <c r="BJ9"/>
-      <c r="BK9">
+      <c r="BK9"/>
+      <c r="BL9">
         <v>938014000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>914839000.0</v>
       </c>
-      <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
     </row>
     <row r="10" spans="1:86">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>385300000.0</v>
+      </c>
+      <c r="C10">
         <v>515332000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>400089000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>343683000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>357106000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>405854000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>497070000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>447518000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>515473000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>457815000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>924713000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>788444000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1076737000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>993196000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>867112000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>842300000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>679315000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1421449000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1284664000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1972002000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1747147000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1300521000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1302858000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1384977000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1066856000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1506567000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>881150000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>771117000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>642781000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>904176000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1398398000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1367596000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>849828000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>889502000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>799015000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>750581000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>696972000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>791834000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>974062000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>404614000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>445014000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>777706000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>993488000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>455021000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>537751000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>508799000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>448193000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>683239000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>260450000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>358434000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>283750000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>334701000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>263029000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>183309000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>340458000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>273307000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>266022000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>252211000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>221575000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>175895000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>127640000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>226575000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>197735000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>152148000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>84349000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>176024000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>111701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72769000.0</v>
       </c>
       <c r="BQ10">
         <v>72769000.0</v>
       </c>
       <c r="BR10">
+        <v>72769000.0</v>
+      </c>
+      <c r="BS10">
         <v>276881000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>246452000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>32294000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>21929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33818000.0</v>
       </c>
       <c r="BW10">
         <v>33818000.0</v>
       </c>
       <c r="BX10">
         <v>21599000.0</v>
       </c>
       <c r="BY10">
         <v>29951000.0</v>
       </c>
       <c r="BZ10"/>
       <c r="CA10">
         <v>24362000.0</v>
       </c>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10">
         <v>23411000.0</v>
       </c>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
     </row>
     <row r="11" spans="1:86">
@@ -6497,759 +6508,759 @@
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
     </row>
     <row r="12" spans="1:86">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
+        <v>385300000.0</v>
+      </c>
+      <c r="C12">
         <v>515332000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>400089000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>343683000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>357106000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>405854000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>497070000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>447518000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>515473000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>457815000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>924713000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>788444000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1076737000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>993196000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>867112000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>842300000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>679315000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1421449000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1284664000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1972002000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1747147000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1300521000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1302858000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1384977000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1066856000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1506567000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>881150000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>771117000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>642781000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>904176000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1398398000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1367596000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>849828000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>889502000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>799015000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>750581000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>696972000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>791834000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>974062000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>404614000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>445014000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>777706000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>993488000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>455021000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>537751000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>508799000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>448193000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>683239000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>260450000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>358434000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>283750000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>334701000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>263029000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>254207000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>434343000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>359767000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>460179000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>392701000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>364329000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>287062000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>177801000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>300466000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>240328000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>213547000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>442494000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>471328000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>361762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317647000.0</v>
       </c>
       <c r="BQ12">
         <v>317647000.0</v>
       </c>
       <c r="BR12">
+        <v>317647000.0</v>
+      </c>
+      <c r="BS12">
         <v>276881000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>246452000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>32294000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>21929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33818000.0</v>
       </c>
       <c r="BW12">
         <v>33818000.0</v>
       </c>
       <c r="BX12">
         <v>21599000.0</v>
       </c>
       <c r="BY12">
         <v>29951000.0</v>
       </c>
       <c r="BZ12"/>
       <c r="CA12">
         <v>24362000.0</v>
       </c>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12">
         <v>23411000.0</v>
       </c>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
     </row>
     <row r="13" spans="1:86">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
-        <v>1343000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="C13">
         <v>1343000.0</v>
       </c>
       <c r="D13">
         <v>1343000.0</v>
       </c>
       <c r="E13">
         <v>1343000.0</v>
       </c>
       <c r="F13">
-        <v>1341000.0</v>
+        <v>1343000.0</v>
       </c>
       <c r="G13">
         <v>1341000.0</v>
       </c>
       <c r="H13">
         <v>1341000.0</v>
       </c>
       <c r="I13">
         <v>1341000.0</v>
       </c>
       <c r="J13">
-        <v>1338000.0</v>
+        <v>1341000.0</v>
       </c>
       <c r="K13">
         <v>1338000.0</v>
       </c>
       <c r="L13">
         <v>1338000.0</v>
       </c>
       <c r="M13">
         <v>1338000.0</v>
       </c>
       <c r="N13">
-        <v>1336000.0</v>
+        <v>1338000.0</v>
       </c>
       <c r="O13">
         <v>1336000.0</v>
       </c>
       <c r="P13">
         <v>1336000.0</v>
       </c>
       <c r="Q13">
         <v>1336000.0</v>
       </c>
       <c r="R13">
-        <v>1332000.0</v>
+        <v>1336000.0</v>
       </c>
       <c r="S13">
         <v>1332000.0</v>
       </c>
       <c r="T13">
-        <v>1331000.0</v>
+        <v>1332000.0</v>
       </c>
       <c r="U13">
         <v>1331000.0</v>
       </c>
       <c r="V13">
-        <v>1328000.0</v>
+        <v>1331000.0</v>
       </c>
       <c r="W13">
         <v>1328000.0</v>
       </c>
       <c r="X13">
         <v>1328000.0</v>
       </c>
       <c r="Y13">
         <v>1328000.0</v>
       </c>
       <c r="Z13">
+        <v>1328000.0</v>
+      </c>
+      <c r="AA13">
         <v>1324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323000.0</v>
       </c>
       <c r="AB13">
         <v>1323000.0</v>
       </c>
       <c r="AC13">
         <v>1323000.0</v>
       </c>
       <c r="AD13">
-        <v>1300000.0</v>
+        <v>1323000.0</v>
       </c>
       <c r="AE13">
         <v>1300000.0</v>
       </c>
       <c r="AF13">
         <v>1300000.0</v>
       </c>
       <c r="AG13">
         <v>1300000.0</v>
       </c>
       <c r="AH13">
-        <v>1295000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="AI13">
         <v>1295000.0</v>
       </c>
       <c r="AJ13">
         <v>1295000.0</v>
       </c>
       <c r="AK13">
+        <v>1295000.0</v>
+      </c>
+      <c r="AL13">
         <v>1294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1290000.0</v>
       </c>
       <c r="AM13">
         <v>1290000.0</v>
       </c>
       <c r="AN13">
+        <v>1290000.0</v>
+      </c>
+      <c r="AO13">
         <v>1289000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>1288000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1282000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1281000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1280000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1266000.0</v>
       </c>
       <c r="AU13">
         <v>1266000.0</v>
       </c>
       <c r="AV13">
+        <v>1266000.0</v>
+      </c>
+      <c r="AW13">
         <v>1264000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>1261000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1256000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>1253000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>1251000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>1249000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>1240000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>1236000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>1233000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>1231000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>1227000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>1217000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>1216000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>1212000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>1205000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>1193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057000.0</v>
       </c>
       <c r="BM13">
         <v>1057000.0</v>
       </c>
       <c r="BN13">
+        <v>1057000.0</v>
+      </c>
+      <c r="BO13">
         <v>1054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1002000.0</v>
       </c>
       <c r="BP13">
         <v>1002000.0</v>
       </c>
       <c r="BQ13">
         <v>1002000.0</v>
       </c>
       <c r="BR13">
-        <v>1001000.0</v>
+        <v>1002000.0</v>
       </c>
       <c r="BS13">
         <v>1001000.0</v>
       </c>
       <c r="BT13">
         <v>1001000.0</v>
       </c>
       <c r="BU13">
-        <v>1000000.0</v>
+        <v>1001000.0</v>
       </c>
       <c r="BV13">
         <v>1000000.0</v>
       </c>
       <c r="BW13">
         <v>1000000.0</v>
       </c>
       <c r="BX13">
         <v>29000.0</v>
       </c>
       <c r="BY13">
         <v>29000.0</v>
       </c>
       <c r="BZ13"/>
       <c r="CA13">
         <v>29000.0</v>
       </c>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13">
         <v>29000.0</v>
       </c>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
     </row>
     <row r="14" spans="1:86">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
-        <v>77290000.0</v>
+        <v>73400000.0</v>
       </c>
       <c r="C14">
         <v>77290000.0</v>
       </c>
       <c r="D14">
+        <v>77290000.0</v>
+      </c>
+      <c r="E14">
         <v>77496000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>77807000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>78365000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>78729000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>79245000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>79508000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>79499000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>79500000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>79905000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>80482000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>80424000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>80874000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>81295000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>82286000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>83578001.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>83554001.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>83295000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>83493001.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>83707001.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>84479001.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>84349001.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>85548001.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>85546001.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>85550001.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>85393001.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>85649001.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>89495001.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>91372001.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>91585001.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>92587001.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>92467001.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>91868001.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>91708001.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>91624001.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>93845001.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>95473001.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>96888001.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>99998001.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>103590001.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>109440001.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>112931001.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>113522001.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>113289001.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>117163001.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>117664001.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>118597001.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>119877001.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>120578001.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>122069001.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>121702001.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>122995001.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>123450001.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>123295001.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>123113001.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>121754000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>122303001.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>122235001.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>122013001.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>118339000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>120341001.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>106003001.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>105844001.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>100402000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>100833001.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>100371001.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>101915000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>100286001.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>101698001.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>101282001.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>100728001.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83900000.0</v>
       </c>
       <c r="BW14">
         <v>83900000.0</v>
       </c>
       <c r="BX14">
         <v>83900001.0</v>
       </c>
       <c r="BY14">
         <v>83900001.0</v>
       </c>
       <c r="BZ14">
         <v>83900001.0</v>
       </c>
       <c r="CA14">
         <v>83900000.0</v>
       </c>
       <c r="CB14">
         <v>83900001.0</v>
       </c>
       <c r="CC14">
         <v>83900001.0</v>
       </c>
       <c r="CD14">
         <v>83900001.0</v>
       </c>
@@ -7258,484 +7269,482 @@
       </c>
       <c r="CF14">
         <v>83900001.0</v>
       </c>
       <c r="CG14">
         <v>83900001.0</v>
       </c>
       <c r="CH14">
         <v>83900001.0</v>
       </c>
     </row>
     <row r="15" spans="1:86">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>1338000.0</v>
       </c>
       <c r="N15">
-        <v>1336000.0</v>
+        <v>1338000.0</v>
       </c>
       <c r="O15">
         <v>1336000.0</v>
       </c>
       <c r="P15">
         <v>1336000.0</v>
       </c>
       <c r="Q15">
         <v>1336000.0</v>
       </c>
       <c r="R15">
-        <v>1332000.0</v>
+        <v>1336000.0</v>
       </c>
       <c r="S15">
         <v>1332000.0</v>
       </c>
       <c r="T15">
-        <v>1331000.0</v>
+        <v>1332000.0</v>
       </c>
       <c r="U15">
         <v>1331000.0</v>
       </c>
       <c r="V15">
-        <v>1328000.0</v>
+        <v>1331000.0</v>
       </c>
       <c r="W15">
         <v>1328000.0</v>
       </c>
       <c r="X15">
         <v>1328000.0</v>
       </c>
       <c r="Y15">
         <v>1328000.0</v>
       </c>
       <c r="Z15">
+        <v>1328000.0</v>
+      </c>
+      <c r="AA15">
         <v>1324000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1323000.0</v>
       </c>
       <c r="AB15">
         <v>1323000.0</v>
       </c>
       <c r="AC15">
         <v>1323000.0</v>
       </c>
       <c r="AD15">
-        <v>1300000.0</v>
+        <v>1323000.0</v>
       </c>
       <c r="AE15">
         <v>1300000.0</v>
       </c>
       <c r="AF15">
         <v>1300000.0</v>
       </c>
       <c r="AG15">
         <v>1300000.0</v>
       </c>
       <c r="AH15">
-        <v>1295000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="AI15">
         <v>1295000.0</v>
       </c>
       <c r="AJ15">
         <v>1295000.0</v>
       </c>
       <c r="AK15">
+        <v>1295000.0</v>
+      </c>
+      <c r="AL15">
         <v>1294000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1290000.0</v>
       </c>
       <c r="AM15">
         <v>1290000.0</v>
       </c>
       <c r="AN15">
+        <v>1290000.0</v>
+      </c>
+      <c r="AO15">
         <v>1289000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1288000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1282000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1281000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1280000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1272000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1266000.0</v>
       </c>
       <c r="AU15">
         <v>1266000.0</v>
       </c>
       <c r="AV15">
+        <v>1266000.0</v>
+      </c>
+      <c r="AW15">
         <v>1264000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1261000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1256000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1253000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1251000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1249000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1240000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1236000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1233000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1231000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1227000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1217000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1216000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1212000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1205000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1193000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1057000.0</v>
       </c>
       <c r="BM15">
         <v>1057000.0</v>
       </c>
       <c r="BN15">
+        <v>1057000.0</v>
+      </c>
+      <c r="BO15">
         <v>1054000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1001000.0</v>
       </c>
       <c r="BQ15">
         <v>1001000.0</v>
       </c>
       <c r="BR15">
         <v>1001000.0</v>
       </c>
       <c r="BS15">
         <v>1001000.0</v>
       </c>
       <c r="BT15">
         <v>1001000.0</v>
       </c>
       <c r="BU15">
-        <v>1000000.0</v>
+        <v>1001000.0</v>
       </c>
       <c r="BV15">
         <v>1000000.0</v>
       </c>
       <c r="BW15">
         <v>1000000.0</v>
       </c>
       <c r="BX15">
         <v>29000.0</v>
       </c>
       <c r="BY15">
         <v>29000.0</v>
       </c>
       <c r="BZ15"/>
       <c r="CA15">
         <v>29000.0</v>
       </c>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15">
         <v>29000.0</v>
       </c>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
     </row>
     <row r="16" spans="1:86">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16">
+        <v>1184000000.0</v>
+      </c>
+      <c r="C16">
         <v>1231776000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>974662000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1060335000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1082542000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1123423000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>942840000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1017997000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1053961000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1083864000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>837479000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>909623000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>920255000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>882886000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>735710000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>808020000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>832203000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>824912000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>643352000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>662168000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>672054000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>675870000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>531487000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>587113000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>574472000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>574656000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>479371000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>528919000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>524988000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>537977000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>441884000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>483229000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>503298000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>374365000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>374730000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>399116000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>378422000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>334358000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>343264000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>365242000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>359870000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>317552000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>328051000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>338763000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>344267000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>310776000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>321025000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>323963000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>314247000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>319735000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>334094000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>347470000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>350470000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>308022000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>323503000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>333890000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>330050000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>289217000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>291045000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>296793000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>284119000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>271300000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>283834000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>181906000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>168311000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>152944000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>166215000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176029000.0</v>
       </c>
       <c r="BQ16">
         <v>176029000.0</v>
       </c>
       <c r="BR16">
+        <v>176029000.0</v>
+      </c>
+      <c r="BS16">
         <v>176805000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>158697000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>168824000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>167336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125230000.0</v>
       </c>
       <c r="BW16">
         <v>125230000.0</v>
       </c>
       <c r="BX16">
         <v>131416000.0</v>
       </c>
       <c r="BY16">
         <v>139497000.0</v>
       </c>
       <c r="BZ16"/>
       <c r="CA16">
         <v>102368000.0</v>
       </c>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16">
         <v>87952000.0</v>
       </c>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
     </row>
     <row r="17" spans="1:86">
@@ -7749,87 +7758,87 @@
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>11860000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>11666000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>11876000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>12013000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>11091000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>9992000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>9687000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>9531000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>9793000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>9242000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>8507000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>9180000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
@@ -7843,211 +7852,211 @@
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
     </row>
     <row r="18" spans="1:86">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18">
         <v>1200000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>17661000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>27433000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1600000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>47142000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>3841000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>3347000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1500000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>1700000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1800000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14414000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>12774000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>63845000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>54582000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>58393000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>66639000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>72960000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>77837000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>79598000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>82008000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>70629000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>73549000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>76768000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>78027000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>84432000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>87422000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>91845000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>94067000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>102499000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>105006000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>106000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>110937000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>123011000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>128366000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>136793000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>137838000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>171681000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>172241000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>159141000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>221054000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>229877000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>235066000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>234500000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>234245000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>226796000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>230232000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>235429000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>240456000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>236372000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>241538000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>246897000.0</v>
       </c>
-      <c r="BJ18"/>
-      <c r="BK18">
+      <c r="BK18"/>
+      <c r="BL18">
         <v>240944000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>223736000.0</v>
       </c>
-      <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
     </row>
     <row r="19" spans="1:86">
       <c r="A19" t="s">
         <v>41</v>
@@ -8121,237 +8130,237 @@
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
     </row>
     <row r="20" spans="1:86">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20">
+        <v>2962300000.0</v>
+      </c>
+      <c r="C20">
         <v>2923362000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>2923468000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>2925600000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>2918559000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>2915167000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>2916102000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2909415000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2890519000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2887692000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>2230389000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>2232459000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2231037000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>2229670000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>2226141000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>2231154000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>2235199000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>2236386000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>2230404000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>1566612000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>1566541000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1566022000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1562377000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>1559565000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>1559425000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1562868000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1544078000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>1545724000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>1546961000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>1545761000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>1547002000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>1556353000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>1562660000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1560621000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>1560169000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1558429000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1556453000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1555850000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1558431000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1560083000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1564186000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1565621000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1563087000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1565453000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1561852000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1564904000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1567443000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1561120000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1547173000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>1798821000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>1797223000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>1792310000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1799453000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>1783410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1708585000.0</v>
       </c>
       <c r="BD20">
         <v>1708585000.0</v>
       </c>
       <c r="BE20">
         <v>1708585000.0</v>
       </c>
       <c r="BF20">
         <v>1708585000.0</v>
       </c>
       <c r="BG20">
         <v>1708585000.0</v>
       </c>
       <c r="BH20">
         <v>1708585000.0</v>
       </c>
       <c r="BI20">
-        <v>1706671000.0</v>
+        <v>1708585000.0</v>
       </c>
       <c r="BJ20">
         <v>1706671000.0</v>
       </c>
       <c r="BK20">
+        <v>1706671000.0</v>
+      </c>
+      <c r="BL20">
         <v>1703486000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>441623000.0</v>
       </c>
       <c r="BM20">
         <v>441623000.0</v>
       </c>
       <c r="BN20">
         <v>441623000.0</v>
       </c>
       <c r="BO20">
         <v>441623000.0</v>
       </c>
       <c r="BP20">
         <v>441623000.0</v>
       </c>
       <c r="BQ20">
         <v>441623000.0</v>
       </c>
       <c r="BR20">
         <v>441623000.0</v>
       </c>
       <c r="BS20">
         <v>441623000.0</v>
       </c>
       <c r="BT20">
         <v>441623000.0</v>
       </c>
@@ -8367,924 +8376,926 @@
       <c r="BX20">
         <v>441623000.0</v>
       </c>
       <c r="BY20">
         <v>441623000.0</v>
       </c>
       <c r="BZ20"/>
       <c r="CA20">
         <v>441623000.0</v>
       </c>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20">
         <v>441623000.0</v>
       </c>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
     </row>
     <row r="21" spans="1:86">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21">
+        <v>851000000.0</v>
+      </c>
+      <c r="C21">
         <v>832513000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>849611000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>869190000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>886750000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>907613000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>931428000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>949166000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>948479000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>956234000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>536129000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>546425000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>551012000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>558517000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>565581000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>576362000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>585058000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>593341000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>597644000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>208473000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>229595000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>234748000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>240858000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>246868000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>253398000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>261487000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>261942000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>268091000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>274576000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>280803000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>287445000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>298966000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>316259000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>321836000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>328326000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>332624000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>339107000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>347640000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>358431000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>368715000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>380860000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>391490000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>399943000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>410199000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>417610000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>433628000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>445034000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>454525000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>462348000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>595707000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>607766000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>616825000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>631385000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>641074000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>597004000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>612963000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>628922000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>644881000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>661149000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>677571000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>693994000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>716250000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>732934000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>111634000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>115911000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>120189000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>126458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>132887000.0</v>
       </c>
       <c r="BQ21">
         <v>132887000.0</v>
       </c>
       <c r="BR21">
+        <v>132887000.0</v>
+      </c>
+      <c r="BS21">
         <v>139477000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>153032000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>160157000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>167282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>174407000.0</v>
       </c>
       <c r="BW21">
         <v>174407000.0</v>
       </c>
       <c r="BX21">
         <v>181532000.0</v>
       </c>
       <c r="BY21">
         <v>188229000.0</v>
       </c>
       <c r="BZ21"/>
       <c r="CA21">
         <v>200760000.0</v>
       </c>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21">
         <v>226916000.0</v>
       </c>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
     </row>
     <row r="22" spans="1:86">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22">
         <v>1000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>62880000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-103711000.0</v>
       </c>
-      <c r="L22"/>
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22">
         <v>37387000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>36654000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>82678000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15900000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>13050000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5951000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16578000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>57638000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>13657000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>20097000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>63460000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>18829000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>27836000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>31590000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>55020000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>80828000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-35541000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>19273000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>40271000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>23636000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1153000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>15103000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7420000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>16201000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12389000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>20585000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>56158000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>27648000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>46115000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>47839000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>70402000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>34136000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>51389000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>87151000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>79593000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>508695000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>80221000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>97763000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>98893000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>69128000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>152881000.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22"/>
       <c r="BL22">
         <v>0.0</v>
       </c>
-      <c r="BM22"/>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
     </row>
     <row r="23" spans="1:86">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>5545300000.0</v>
+      </c>
+      <c r="C23">
         <v>5702459000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5389140000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5373676000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5344374000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5445439000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5408949000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5456833000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5478589000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5518219000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4865494000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>4762828000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5058700000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4997535000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4777527000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4833352000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4691829000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5506703000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>5142669000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4791076000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4565529000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4198647000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4111719000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4187418000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3911799000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4204439000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3479742000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3425090000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2784868000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>3387952000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3806405000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>3785803000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3344494000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3275668000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>3154472000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3090097000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3005138000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3082578000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3307084000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>2790986000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2831634000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3146987000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3366791000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2875628000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>2896527000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2894175000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2880279000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3133235000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3093818000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3134537000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3081589000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3105098000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3031860000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3019639000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3053191000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2994890000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3113047000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3092996000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>3064214000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3009587000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2910484000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>3023166000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2948455000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>947931000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1195874000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1200269000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1082565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063861000.0</v>
       </c>
       <c r="BQ23">
         <v>1063861000.0</v>
       </c>
       <c r="BR23">
+        <v>1063861000.0</v>
+      </c>
+      <c r="BS23">
         <v>1030058000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>993459000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1002777000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>962266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>904679000.0</v>
       </c>
       <c r="BW23">
         <v>904679000.0</v>
       </c>
       <c r="BX23">
         <v>794842000.0</v>
       </c>
       <c r="BY23">
         <v>1139559000.0</v>
       </c>
       <c r="BZ23"/>
       <c r="CA23">
         <v>1112775000.0</v>
       </c>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23">
         <v>1047519000.0</v>
       </c>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
     </row>
     <row r="24" spans="1:86">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24">
+        <v>6403800000.0</v>
+      </c>
+      <c r="C24">
         <v>6202286000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5507771000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4513028000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>4546859000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4510816000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4484773000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4508730000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>4507686000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>4496826000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>4500063000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>4501119000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>4502176000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>4503233000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>4504291000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>4505338000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>4162465000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4161422000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>4160379000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>3963622000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3369469000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3366777000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>3365783000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>3364789000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3170061000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>3071926000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>2578159000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2577273000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2576388000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>2575502000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2574616000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2573730000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>2078816000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>2078093000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>2077370000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>2076647000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>2075924000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2075201000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2074478000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1580515000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1579960000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1579404000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>1578849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000000.0</v>
       </c>
       <c r="AS24">
         <v>800000000.0</v>
       </c>
       <c r="AT24">
         <v>800000000.0</v>
       </c>
       <c r="AU24">
+        <v>800000000.0</v>
+      </c>
+      <c r="AV24">
         <v>773173000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>778119000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>783065000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>788010000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>753285000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>775072000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>785856000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>811623000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>822401000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>833175000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>1063962000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1066548000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1104116000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1106700000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1109284000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24">
         <v>1207881000.0</v>
       </c>
       <c r="BL24">
         <v>1254048000.0</v>
       </c>
       <c r="BM24">
         <v>62325000.0</v>
       </c>
       <c r="BN24">
         <v>327099000.0</v>
       </c>
       <c r="BO24">
         <v>337622000.0</v>
       </c>
       <c r="BP24">
         <v>348144000.0</v>
       </c>
       <c r="BQ24">
         <v>358665000.0</v>
       </c>
       <c r="BR24">
         <v>369188000.0</v>
       </c>
       <c r="BS24">
@@ -9306,289 +9317,289 @@
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
     </row>
     <row r="25" spans="1:86">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>4501119000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4502176000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>4504291000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>4505338000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>4162465000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4161422000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4160379000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3963622000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3369469000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3366777000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3365783000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3364789000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>3170061000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>3071926000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2578159000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2577273000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2576388000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2575502000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2574616000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2573730000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2078816000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2078093000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2077370000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2076647000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2075924000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2075201000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2074478000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1580515000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>1579960000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1579404000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1578849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000000.0</v>
       </c>
       <c r="AS25">
         <v>800000000.0</v>
       </c>
       <c r="AT25">
         <v>800000000.0</v>
       </c>
       <c r="AU25">
+        <v>800000000.0</v>
+      </c>
+      <c r="AV25">
         <v>773173000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>778119000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>783065000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>788010000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>753285000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>775072000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>785856000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>811623000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>822401000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>833175000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1063962000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1066548000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1104116000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1106700000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1109284000.0</v>
       </c>
-      <c r="BJ25"/>
-      <c r="BK25">
+      <c r="BK25"/>
+      <c r="BL25">
         <v>1207881000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1254048000.0</v>
       </c>
-      <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
     </row>
     <row r="26" spans="1:86">
       <c r="A26" t="s">
         <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
+      <c r="J26"/>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>210657000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>210496000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>211924000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>214389000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>215370000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>216554000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>218128000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>218763000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>186502000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>187452000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>187889000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>190898000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>190206000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>190856000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>190822000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
@@ -9701,368 +9712,370 @@
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
     </row>
     <row r="28" spans="1:86">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
-        <v>5794485000.0</v>
+        <v>6187500000.0</v>
       </c>
       <c r="C28">
+        <v>5823074000.0</v>
+      </c>
+      <c r="D28">
         <v>5219424000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>4311826000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4334243000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4250966000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4137107000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4216962000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4147160000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4170047000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3706010000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3848617000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3564725000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>3650325000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3783155000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3802064000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>3623045000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>2890002000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>3026234000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2136905000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2268043000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2218598000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2215737000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2136474000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2264755000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>1729503000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1860576000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1972547000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1933607000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1671326000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1176218000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1206134000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1228988000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1188591000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1278355000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1326066000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1378952000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1283367000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1100416000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>1175901000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>1134946000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>801698000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>585361000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>344979000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>262249000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>291201000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>344761000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>114658000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>542390000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>449348000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>523665000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>483489000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>565933000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>671407000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>525025000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>602938000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>808282000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>824676000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>892875000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>941136000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>991973000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1036222000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1067976000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-81578000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>284838000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>203686000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>273530000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317983000.0</v>
       </c>
       <c r="BQ28">
         <v>317983000.0</v>
       </c>
       <c r="BR28">
+        <v>317983000.0</v>
+      </c>
+      <c r="BS28">
         <v>119393000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>160865000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>381581000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>397509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>391182000.0</v>
       </c>
       <c r="BW28">
         <v>391182000.0</v>
       </c>
       <c r="BX28">
         <v>604302000.0</v>
       </c>
       <c r="BY28">
         <v>-29951000.0</v>
       </c>
       <c r="BZ28"/>
       <c r="CA28">
         <v>-24362000.0</v>
       </c>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28">
         <v>-23411000.0</v>
       </c>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
     </row>
     <row r="29" spans="1:86">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29">
+        <v>3629700000.0</v>
+      </c>
+      <c r="C29">
         <v>3547746000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3591796000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3626820000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3588289000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3570819000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3733775000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3774247000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3857169000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3767964000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>4508782000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3316168000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3609527000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3504021000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3435611000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3485424000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3283276000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3997955000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3880354000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3595815000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3384312000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2923543000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2979197000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3053857000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>2815730000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -10085,564 +10098,566 @@
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
     </row>
     <row r="30" spans="1:86">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>883200000.0</v>
+      </c>
+      <c r="C30">
         <v>986712000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>745852000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>790576000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>749247000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>820709000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>643807000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>709487000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>745611000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>839555000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>603266000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>612885000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>641584000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>663236000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>525360000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>586815000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>592326000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>664511000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>496726000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>488570000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>506849000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>558569000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>429804000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>466096000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>481990000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>499268000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>409519000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>438313000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>427099000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>473433000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>378705000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>394886000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>462577000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>327597000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>309196000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>289227000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>262289000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>221504000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>235803000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>247497000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>260168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>208239000.0</v>
       </c>
       <c r="AQ30">
         <v>208239000.0</v>
       </c>
       <c r="AR30">
+        <v>208239000.0</v>
+      </c>
+      <c r="AS30">
         <v>214487000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>184827000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>178717000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>191806000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>213432000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>191905000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>169490000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>179920000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>160101000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>166915000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>153557000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>124309000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>136074000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>172181000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>180566000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>166948000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>177189000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>185714000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>147662000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>114527000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>92530000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>113901000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>77180000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>76511000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>95374000.0</v>
       </c>
       <c r="BQ30">
         <v>95374000.0</v>
       </c>
       <c r="BR30">
+        <v>95374000.0</v>
+      </c>
+      <c r="BS30">
         <v>103861000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>90802000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>108169000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>129426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80375000.0</v>
       </c>
       <c r="BW30">
         <v>80375000.0</v>
       </c>
       <c r="BX30">
         <v>82973000.0</v>
       </c>
       <c r="BY30">
         <v>98446000.0</v>
       </c>
       <c r="BZ30"/>
       <c r="CA30">
         <v>100175000.0</v>
       </c>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30">
         <v>88753000.0</v>
       </c>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
     </row>
     <row r="31" spans="1:86">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>-3815614000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-3972552000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3683413000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3796112000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-3869114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3699446000.0</v>
       </c>
       <c r="Q31">
         <v>-3699446000.0</v>
       </c>
       <c r="R31">
+        <v>-3699446000.0</v>
+      </c>
+      <c r="S31">
         <v>-3108073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2142892000.0</v>
       </c>
       <c r="T31">
         <v>-2142892000.0</v>
       </c>
       <c r="U31">
+        <v>-2142892000.0</v>
+      </c>
+      <c r="V31">
         <v>-2277718000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-2244004000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-2189821000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2117365000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2167154000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1901069000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1953876000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2045617000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2138045000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-1993058000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1456006000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-1508897000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1457545000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-1481445000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1528181000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1583853000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1616722000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1585885000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1365343000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1393645000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1329390000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1055624000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-843925000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-541938000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-523762000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-565699000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-615943000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-348967000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-445790000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-818164000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-882842000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-853307000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-942100000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-999253000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-837526000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-911892000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-972903000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1048034000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1107786000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-1177111000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-1250642000.0</v>
       </c>
-      <c r="BJ31"/>
-      <c r="BK31">
+      <c r="BK31"/>
+      <c r="BL31">
         <v>1080117000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1034200000.0</v>
       </c>
-      <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
     </row>
     <row r="32" spans="1:86">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32">
+        <v>-219100000.0</v>
+      </c>
+      <c r="C32">
         <v>-184944000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-175516000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-198975000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-230793000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-241633000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-92119000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-61390000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-4035000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-98872000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>685620000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>306060000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>601977000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>497447000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>459656000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>368801000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>171995000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>892473000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>830422000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1607871000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>881312000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>903829000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1008238000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1064868000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>821494000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -10665,967 +10680,969 @@
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
     </row>
     <row r="33" spans="1:86">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
+        <v>4151200000.0</v>
+      </c>
+      <c r="C33">
         <v>4057690000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4080419000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4102468000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4108839000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4101418000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>4123153000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>4141781000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4113672000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>4100066000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3226165000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3238643000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3248133000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3249561000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3250618000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3344271000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>3359408000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>3363293000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>3295318000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2232533000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2258890000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2273049000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2268627000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2277547000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2292026000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2122662000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2093654000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2102008000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2117639000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1952863000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1949059000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1966312000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1996137000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2008539000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2001391000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2006659000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2016487000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2026908000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2044721000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2053929000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2067823000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2083716000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2080434000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2098852000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2107895000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2123543000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>2121690000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>2126342000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>2104958000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2497502000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2491494000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2487582000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2508527000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2504804000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2382410000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2389789000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>2399915000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>2415053000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>2431778000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>2448267000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>2461518000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>2486883000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>2502728000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>585545000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>594026000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>597785000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>602664000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610998000.0</v>
       </c>
       <c r="BQ33">
         <v>610998000.0</v>
       </c>
       <c r="BR33">
+        <v>610998000.0</v>
+      </c>
+      <c r="BS33">
         <v>617308000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>626775000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>620147000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>616628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>623276000.0</v>
       </c>
       <c r="BW33">
         <v>623276000.0</v>
       </c>
       <c r="BX33">
         <v>630607000.0</v>
       </c>
       <c r="BY33">
         <v>637296000.0</v>
       </c>
       <c r="BZ33"/>
       <c r="CA33">
         <v>650569000.0</v>
       </c>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33">
         <v>677834000.0</v>
       </c>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
     </row>
     <row r="34" spans="1:86">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34">
+        <v>133900000.0</v>
+      </c>
+      <c r="C34">
         <v>115827000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>118593000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>108885000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>119433000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>120190000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>112039000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>105901000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>99688000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>96970000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>83723000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>219591000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>91294000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>131575000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>236233000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>97845000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>104885000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>254161000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>91575000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>90957000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>237901000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>240561000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>233823000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>233976000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>239397000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>241802000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>231958000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>234825000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>235288000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>87928000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>107669000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>106420000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>111655000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>110865000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>68839000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>66431000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>62183000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>59135000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>61811000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>60608000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>61550000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>57043000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>54862000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>54916000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>52274000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>50592000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>40252000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>40706000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>41230000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>46068000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>44327000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>42666000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>39915000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>38595000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>42426000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>37997000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>27861000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>27755000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>27884000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>28738000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>26263000.0</v>
       </c>
-      <c r="BJ34"/>
-      <c r="BK34">
+      <c r="BK34"/>
+      <c r="BL34">
         <v>27300000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BM34">
         <v>27147000.0</v>
       </c>
-      <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
     </row>
     <row r="35" spans="1:86">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
+        <v>6706200000.0</v>
+      </c>
+      <c r="C35">
         <v>6527286000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>5820878000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>4789701000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>4836616000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>4799782000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>4782032000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>4814874000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>4760154000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4740958000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>4709947000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>4738371000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>4751474000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4754933000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4787666000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4739518000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>4410592000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>4419233000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>4405765000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>4208211000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>3621784000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>3620112000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>3663451000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>3653347000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>3467851000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>3380367000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2883077000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>2889935000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>2576388000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>2745438000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>2752914000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>2753699000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>2267239000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>2266985000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>2230641000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>2230500000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>2229952000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>2228403000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>2238788000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1746129000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1747510000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1747384000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>1756722000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>983282000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>989067000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>988430000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>985106000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>991066000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>983436000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1055132000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1027489000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1052804000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1060271000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1084463000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1091623000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1101404000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>1327252000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1334759000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1368372000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1376976000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1382444000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1476125000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1504931000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>122323000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>387803000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>400713000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>401562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>414901000.0</v>
       </c>
       <c r="BQ35">
         <v>414901000.0</v>
       </c>
       <c r="BR35">
+        <v>414901000.0</v>
+      </c>
+      <c r="BS35">
         <v>425371000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>437383000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>446508000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>451674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>459727000.0</v>
       </c>
       <c r="BW35">
         <v>459727000.0</v>
       </c>
       <c r="BX35">
         <v>59487000.0</v>
       </c>
       <c r="BY35">
         <v>61755000.0</v>
       </c>
       <c r="BZ35"/>
       <c r="CA35">
         <v>66081000.0</v>
       </c>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35">
         <v>75514000.0</v>
       </c>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
     </row>
     <row r="36" spans="1:86">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
+        <v>56800000.0</v>
+      </c>
+      <c r="C36">
         <v>55768000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>67225000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>62405000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>58268000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>47692000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>49819000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>49471000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>47716000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>43903000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>38631000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>37453000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>40868000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>37341000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>29474000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>68473000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>68361000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>63385000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>27674000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>24798000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>24306000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>23978000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>18721000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>17922000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>18461000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>20282000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>19693000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>18507000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>19231000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>20519000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>20007000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>18327000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>19032000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>19632000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>16125000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>16789000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>18084000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>18302000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>18807000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>18081000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>18263000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>18499000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>22440000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>29907000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>30935000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>30937000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>15426000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>15894000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>15679000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>17386000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>12696000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>12465000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>13081000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>12901000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>12809000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>13448000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>22698000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>23964000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>25133000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>26036000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>27788000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>29594000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>30696000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>6901000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>9236000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>6592000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>6683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6635000.0</v>
       </c>
       <c r="BQ36">
         <v>6635000.0</v>
       </c>
       <c r="BR36">
+        <v>6635000.0</v>
+      </c>
+      <c r="BS36">
         <v>6442000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>10143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="BU36">
         <v>3000000.0</v>
       </c>
       <c r="BV36">
         <v>3000000.0</v>
       </c>
       <c r="BW36">
         <v>3000000.0</v>
       </c>
       <c r="BX36">
         <v>3000000.0</v>
       </c>
       <c r="BY36">
         <v>3000000.0</v>
       </c>
       <c r="BZ36"/>
       <c r="CA36">
         <v>3000000.0</v>
       </c>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36">
         <v>3045000.0</v>
@@ -11645,53 +11662,51 @@
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -11738,1223 +11753,1223 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37"/>
       <c r="BL37">
         <v>0.0</v>
       </c>
-      <c r="BM37"/>
+      <c r="BM37">
+        <v>0.0</v>
+      </c>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
     </row>
     <row r="38" spans="1:86">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>-3226165000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>66548000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>132689000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>121973000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6726.59</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>56394000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>52494000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>48437000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>391833000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>42494000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>38586000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>38399000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>41193000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>36277000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>34384000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-402651000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>35422000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>31867000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>29993000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>30908000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1914102000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1915711000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1917834000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1923331000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1931323000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1945462000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1956121000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1971816000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>1984790000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>1985470000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2005559000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2010397000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2029469000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>2027903000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>2031539000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>2025200000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>2411914000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>2417685000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>2421600000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>2443919000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2437385000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2318398000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>2334996000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>2360205000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>2377430000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>2394867000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>2412192000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>2428453000.0</v>
       </c>
-      <c r="BJ38"/>
-      <c r="BK38">
+      <c r="BK38"/>
+      <c r="BL38">
         <v>2452515000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>2467116000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>560158000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>566770000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>568404000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>574764000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>581145000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>587542000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>594346000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>604798000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>604780000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>611905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>619030000.0</v>
       </c>
       <c r="BX38">
         <v>626155000.0</v>
       </c>
       <c r="BY38">
         <v>632852000.0</v>
       </c>
       <c r="BZ38"/>
       <c r="CA38">
         <v>645383000.0</v>
       </c>
       <c r="CB38"/>
       <c r="CC38"/>
       <c r="CD38"/>
       <c r="CE38"/>
       <c r="CF38"/>
       <c r="CG38"/>
       <c r="CH38"/>
     </row>
     <row r="39" spans="1:86">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
+        <v>125600000.0</v>
+      </c>
+      <c r="C39">
         <v>146392000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>166436000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>136949000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>129182000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>117458000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>144919000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>158047000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>103833000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>120783000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>111350000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>122856000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>92246000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>91542000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>134436000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>59966000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>60780000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>57450000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>65961000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>97971000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>52643000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>66508000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>110430000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>58798000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>70927000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>75942000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>95419000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>113652000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>35541000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>57480000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>39972000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>33373000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>34799000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>34927000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>37450000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>27429000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>29390000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>29943000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>52498000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>84946000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>58629000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>31211000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>84630000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>107268000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>66054000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>31727000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>118590000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>110222000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>536505000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>96346000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>126425000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>122714000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>93389000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>107071000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>112129000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>109260000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>80772000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>104676000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>101159000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>97069000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>85451000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>88155000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>90872000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>56309000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>45453000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>53976000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>41628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39842000.0</v>
       </c>
       <c r="BQ39">
         <v>39842000.0</v>
       </c>
       <c r="BR39">
+        <v>39842000.0</v>
+      </c>
+      <c r="BS39">
         <v>32008000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>29430000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>242167000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>194283000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>167210000.0</v>
       </c>
       <c r="BW39">
         <v>167210000.0</v>
       </c>
       <c r="BX39">
         <v>59663000.0</v>
       </c>
       <c r="BY39">
         <v>373866000.0</v>
       </c>
       <c r="BZ39"/>
       <c r="CA39">
         <v>337669000.0</v>
       </c>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39">
         <v>257521000.0</v>
       </c>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
     </row>
     <row r="40" spans="1:86">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
-        <v>582598000.0</v>
+        <v>393800000.0</v>
       </c>
       <c r="C40">
+        <v>554009000.0</v>
+      </c>
+      <c r="D40">
         <v>465847000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>371007000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>294630000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>422863000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>323369000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>295413000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>234464000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>387738000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>293677000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>222771000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>241393000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>335831000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>313758000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>257818000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>231678000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>352942000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>327051000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>244943000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>223825000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>305451000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>276610000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>219995000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>201457000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>305422000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>251100000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>223839000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>193712000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>250886000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>5234000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>201216000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>151201000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>231694000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>186402000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>152952000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>116788000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>201644000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>151679000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>86572000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>79436000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>178052000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>127366000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>64017000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>90010000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>159302000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>156138000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>129891000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>211087000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>135003000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>142410000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>104899000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>88137000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>123414000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>125226000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>106213000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>80633000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>114988000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>132084000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>115817000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>83098000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>138546000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>112365000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>58489000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>51605000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>95590000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>74658000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61801000.0</v>
       </c>
       <c r="BQ40">
         <v>61801000.0</v>
       </c>
       <c r="BR40">
+        <v>61801000.0</v>
+      </c>
+      <c r="BS40">
         <v>86821000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>79085000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>88397000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>76792000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>81169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>119701000.0</v>
       </c>
       <c r="BX40">
         <v>63960000.0</v>
       </c>
       <c r="BY40">
         <v>73541000.0</v>
       </c>
       <c r="BZ40"/>
       <c r="CA40">
         <v>118614000.0</v>
       </c>
       <c r="CB40"/>
       <c r="CC40"/>
       <c r="CD40"/>
       <c r="CE40">
         <v>126836000.0</v>
       </c>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
     </row>
     <row r="41" spans="1:86">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>87943000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>120125000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>146110000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>101686000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>108232000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>107782000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>94867000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>99304000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>103019000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>100993000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>144856000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>131896000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>136240000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>144297000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>141351000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>146271000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>146399000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>169936000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>178298000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>179969000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>188423000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>110865000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>68839000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>66431000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>62183000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>59135000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>61811000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>60608000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>61550000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>57043000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>54862000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>54916000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>52274000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>50592000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>40252000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>40706000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>41230000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>46068000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>44327000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>42666000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>39915000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>38595000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>42426000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>37997000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>27861000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>27755000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>27884000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>28738000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>26263000.0</v>
       </c>
-      <c r="BJ41"/>
-      <c r="BK41">
+      <c r="BK41"/>
+      <c r="BL41">
         <v>27300000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>27147000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>23286000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>22261000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>23011000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>10395000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>10402000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>9288000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>8499000.0</v>
       </c>
-      <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
     </row>
     <row r="42" spans="1:86">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
+        <v>-8401100000.0</v>
+      </c>
+      <c r="C42">
         <v>-8031914000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-7141944000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-5928600000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-5823753000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-5650598000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-5299719000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-5116634000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-4894492000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-4859431000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-4875600000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-4874737000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-4445200000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-4422242000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-4363607000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-4206735000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-3937368000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-3082521000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-3088809000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-3095856000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-3108264000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-2939998000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-2785726000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-2587772000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-2572272000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-2214753000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>-2221769000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>-2231247000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-2240635000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-1966346000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-1320586000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-1284153000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-1137509000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-1057487000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-1066328000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-1066057000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-1034006000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-945174000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-679366000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-660130000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-546677000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-222512000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>27281000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>375623000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>439900000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>433843000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>429186000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>719923000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>711836000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>804766000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>800596000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>893663000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>886576000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>879088000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>975937000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>967626000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>958900000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>945838000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>946111000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>938552000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>924994000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>904695000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>891464000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>443766000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>439421000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>429579000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>376535000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309484000.0</v>
       </c>
       <c r="BQ42">
         <v>309484000.0</v>
       </c>
       <c r="BR42">
+        <v>309484000.0</v>
+      </c>
+      <c r="BS42">
         <v>301501000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>281984000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>276616000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>269952000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>265098000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>278309000.0</v>
       </c>
       <c r="BX42">
         <v>10698000.0</v>
       </c>
       <c r="BY42">
         <v>649884000.0</v>
       </c>
       <c r="BZ42"/>
       <c r="CA42">
         <v>649884000.0</v>
       </c>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42">
         <v>649884000.0</v>
       </c>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
     </row>
     <row r="43" spans="1:86">
       <c r="A43" t="s">
         <v>65</v>
       </c>
@@ -13055,53 +13070,51 @@
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -13148,1862 +13161,1864 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
+      <c r="BK44"/>
       <c r="BL44">
         <v>0.0</v>
       </c>
-      <c r="BM44"/>
+      <c r="BM44">
+        <v>0.0</v>
+      </c>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
     </row>
     <row r="45" spans="1:86">
       <c r="A45" t="s">
         <v>67</v>
       </c>
       <c r="B45">
+        <v>234100000.0</v>
+      </c>
+      <c r="C45">
         <v>381169000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>198574000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>202787000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>204218000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>370225000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>363703000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>377466000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>376640000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>382899000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>385168000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>391729000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>387835000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>378785000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>380034000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>217502000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>226428000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>233776000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>232692000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>241672000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>249982000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>257114000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>251357000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>253809000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>256660000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>90877000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>82745000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>81000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>86310000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>94437000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>85680000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>88825000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>93156000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>95585000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>99259000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>97808000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>96007000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>98926000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>94964000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>93293000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>97498000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>94074000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>93787000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>94803000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>79758000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>85588000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>73809000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>65982000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>64608000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>67419000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>64012000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>54793000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>39710000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>37623000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>36911000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>36075000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>33065000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>34368000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>35612000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>25387000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>27256000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>29381000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>27900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29766000.0</v>
       </c>
       <c r="BQ45">
         <v>29766000.0</v>
       </c>
       <c r="BR45">
+        <v>29766000.0</v>
+      </c>
+      <c r="BS45">
         <v>28447000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>21977000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>15367000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4723000.0</v>
       </c>
       <c r="BV45">
         <v>4723000.0</v>
       </c>
       <c r="BW45">
-        <v>4246000.0</v>
+        <v>4723000.0</v>
       </c>
       <c r="BX45">
         <v>4452000.0</v>
       </c>
       <c r="BY45">
         <v>4444000.0</v>
       </c>
       <c r="BZ45"/>
       <c r="CA45">
         <v>5186000.0</v>
       </c>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45">
         <v>6250000.0</v>
       </c>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
     </row>
     <row r="46" spans="1:86">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46">
+        <v>234100000.0</v>
+      </c>
+      <c r="C46">
         <v>200172000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>198574000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>202787000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>204218000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>190320000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>184043000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>193516000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>188072000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>171163000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>175569000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>183381000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>184435000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>180437000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>186113000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>187512000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>199050000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>211299000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>224374000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>217502000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>226428000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>233776000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>232692000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>241672000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>249982000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>257114000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>251357000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>253809000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>256660000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>90877000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>82745000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>81000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>86310000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>94437000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>85680000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>88825000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>93156000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>95585000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>99259000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>97808000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>96007000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>98926000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>94964000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>93293000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>97498000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>94074000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>93787000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>94803000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>79758000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>85588000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>73809000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>65982000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>64608000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>67419000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>64012000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>54793000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>39710000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>37623000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>36911000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>36075000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>33065000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>34368000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>35612000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>25387000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>27256000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>29381000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>27900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29853000.0</v>
       </c>
       <c r="BQ46">
         <v>29853000.0</v>
       </c>
       <c r="BR46">
+        <v>29853000.0</v>
+      </c>
+      <c r="BS46">
         <v>29766000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>21977000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>15367000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>4723000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4246000.0</v>
       </c>
       <c r="BW46">
         <v>4246000.0</v>
       </c>
       <c r="BX46">
         <v>4452000.0</v>
       </c>
       <c r="BY46">
         <v>4444000.0</v>
       </c>
       <c r="BZ46"/>
       <c r="CA46">
         <v>5186000.0</v>
       </c>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46">
         <v>6250000.0</v>
       </c>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
     </row>
     <row r="47" spans="1:86">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>175569000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>60966000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>58839000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>53853000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>54341000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>59390000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>64682000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>211299000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>224374000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>217502000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>75712000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>80446000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>78965000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>83264000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>86278000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>90708000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>86415000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>85875000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>86087000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>90877000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>82745000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>81000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>86310000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>94437000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>85680000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>88825000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>93156000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>95585000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>99259000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>97808000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>96007000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>98926000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>94964000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>93293000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>97498000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>94074000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>93787000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>94803000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>79758000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>85588000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>73809000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>65982000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>64608000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>67419000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>64012000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>54793000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>39710000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>37623000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>36911000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>36075000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>33065000.0</v>
       </c>
-      <c r="BJ47"/>
-      <c r="BK47">
+      <c r="BK47"/>
+      <c r="BL47">
         <v>34368000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>35612000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>25387000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>27256000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>29381000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>27900000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>29853000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>29766000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>28447000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>21977000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>15367000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>4723000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4246000.0</v>
       </c>
       <c r="BX47">
         <v>4452000.0</v>
       </c>
       <c r="BY47">
         <v>4444000.0</v>
       </c>
       <c r="BZ47"/>
       <c r="CA47">
         <v>5186000.0</v>
       </c>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
     </row>
     <row r="48" spans="1:86">
       <c r="A48" t="s">
         <v>70</v>
       </c>
       <c r="B48">
+        <v>5684700000.0</v>
+      </c>
+      <c r="C48">
         <v>5427600000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>5278392000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>5091154000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4927508000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>4780300000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4600360000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>4445645000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>4306191000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>4179681000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3886188000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3736376000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3599934000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>3473192000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>3358892000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>3243654000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>3117660000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>2976517000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2869127000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2785727000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>2685167000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>2554295000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>2463108000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>2346580000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>2288817000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>2199294000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>2134688000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>2055881000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1979804000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1856951000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1755727000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1684158000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1601583000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1505204000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1475347000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1424962000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1369406000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1322224000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1280497000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1242151000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1196783000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1158462000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1121858000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1081671000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1046098000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1022695000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>978358000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>947034000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>850655000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>770256000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>722999000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>667689000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>606636000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>547699000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>493247000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>444973000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>407427000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>363461000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>318975000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>269188000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>223528000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>176183000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>145917000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>135598000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>111531000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>84013000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>59478000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38554000.0</v>
       </c>
       <c r="BQ48">
         <v>38554000.0</v>
       </c>
       <c r="BR48">
+        <v>38554000.0</v>
+      </c>
+      <c r="BS48">
         <v>18936000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-10613000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>-29491000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-48122000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-65884000.0</v>
       </c>
       <c r="BW48">
         <v>-65884000.0</v>
       </c>
       <c r="BX48">
         <v>-84123000.0</v>
       </c>
       <c r="BY48">
         <v>217589000.0</v>
       </c>
       <c r="BZ48"/>
       <c r="CA48">
         <v>176121000.0</v>
       </c>
       <c r="CB48"/>
       <c r="CC48"/>
       <c r="CD48"/>
       <c r="CE48">
         <v>109676000.0</v>
       </c>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
     </row>
     <row r="49" spans="1:86">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>3736376000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>3599934000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>3473192000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>3358892000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>3243654000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>3117660000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>2976517000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>2869127000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>2785727000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>2685167000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>2554295000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>2463108000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>2346580000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>2288817000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>2199294000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>2134688000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>2055881000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1979804000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1856951000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>1755727000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>1684158000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>1601583000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>1505204000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>1475347000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>1424962000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>1369406000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>1322224000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>1280497000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>1242151000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>1196783000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>1158462000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>1121858000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>1081671000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>1046098000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>1022695000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>978358000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>947034000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>850655000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>770256000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>722999000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>667689000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>606636000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>547699000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>493247000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>444973000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>407427000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>363461000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>318975000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>269188000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>223528000.0</v>
       </c>
-      <c r="BJ49"/>
-      <c r="BK49">
+      <c r="BK49"/>
+      <c r="BL49">
         <v>176183000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BM49">
         <v>145917000.0</v>
       </c>
-      <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
     </row>
     <row r="50" spans="1:86">
       <c r="A50" t="s">
         <v>72</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
-      <c r="J50">
+      <c r="J50"/>
+      <c r="K50">
         <v>10902000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>8719000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>8717000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>8715000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>8713000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>8711000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>6532000.0</v>
       </c>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>496425000.0</v>
       </c>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>22251000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>2573730000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>2078816000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>2078093000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>2077370000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>2076647000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>2075924000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>2075201000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>1579404000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>788358000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
     </row>
     <row r="51" spans="1:86">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
-        <v>6309817000.0</v>
+        <v>6572800000.0</v>
       </c>
       <c r="C51">
+        <v>6338406000.0</v>
+      </c>
+      <c r="D51">
         <v>5619513000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>4655509000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4691349000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4656820000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>4634177000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>4664480000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4666475000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4627862000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>4630723000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4637061000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4641462000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4643521000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4650267000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>4644364000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>4302360000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>4311451000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>4310898000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>4108907000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4015190000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>3519119000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>3518595000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3521451000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>3331611000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>3236070000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>2741726000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>2743664000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>2772199000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>2575502000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>2800348000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>2573730000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2078816000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2078093000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2077370000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>2076647000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>2075924000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>2075201000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2074478000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1580515000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1579960000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1579404000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>1578849000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000000.0</v>
       </c>
       <c r="AS51">
         <v>800000000.0</v>
       </c>
       <c r="AT51">
+        <v>800000000.0</v>
+      </c>
+      <c r="AU51">
         <v>800001000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>792954000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>797897000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>802840000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>807782000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>807415000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>818190000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>828962000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>854716000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>865483000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>876245000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>1074304000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>1076887000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>1114450000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>1117031000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>1119613000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>1262797000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>1265711000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>1262293000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>369187000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>379710000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>385231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>390752000.0</v>
       </c>
       <c r="BQ51">
         <v>390752000.0</v>
       </c>
       <c r="BR51">
+        <v>390752000.0</v>
+      </c>
+      <c r="BS51">
         <v>396274000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>407317000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>413875000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>419438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>425000000.0</v>
       </c>
       <c r="BW51">
         <v>425000000.0</v>
       </c>
       <c r="BX51">
         <v>625901000.0</v>
       </c>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
     </row>
     <row r="52" spans="1:86">
       <c r="A52" t="s">
         <v>74</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>25100000.0</v>
+      </c>
       <c r="C52">
+        <v>28589000.0</v>
+      </c>
+      <c r="D52">
         <v>27680000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>27080000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>26044000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>24851000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>25465000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>25191000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>23746000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>10902000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>8719000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>8717000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>8715000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>8713000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>8711000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>6532000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>23026000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>23324000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>23412000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>21377000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>496425000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>26195000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>21491000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>21208000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>21821000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>14210000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>20824000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>21074000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>195811000.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>225732000.0</v>
       </c>
-      <c r="AF52">
-[...1 lines deleted...]
-      </c>
       <c r="AG52">
-        <v>2078816000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH52">
-        <v>2078093000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI52">
-        <v>2077370000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ52">
-        <v>2076647000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AK52">
-        <v>2075924000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AL52">
-        <v>2075201000.0</v>
-[...1 lines deleted...]
-      <c r="AM52"/>
+        <v>0.0</v>
+      </c>
+      <c r="AM52">
+        <v>0.0</v>
+      </c>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
-[...2 lines deleted...]
-      <c r="AQ52"/>
+      <c r="AP52"/>
+      <c r="AQ52">
+        <v>0.0</v>
+      </c>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>1000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>19781000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>19778000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>19775000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>19772000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>54130000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>43118000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>43106000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>43093000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>43082000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>43070000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>10342000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>10339000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>10334000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>10331000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>10329000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>54916000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>11663000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>8245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42088000.0</v>
       </c>
       <c r="BN52">
         <v>42088000.0</v>
       </c>
       <c r="BO52">
+        <v>42088000.0</v>
+      </c>
+      <c r="BP52">
         <v>37087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32087000.0</v>
       </c>
       <c r="BQ52">
         <v>32087000.0</v>
       </c>
       <c r="BR52">
+        <v>32087000.0</v>
+      </c>
+      <c r="BS52">
         <v>27086000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22250000.0</v>
       </c>
       <c r="BT52">
         <v>22250000.0</v>
       </c>
       <c r="BU52">
+        <v>22250000.0</v>
+      </c>
+      <c r="BV52">
         <v>22236000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>22250000.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52">
         <v>625901000.0</v>
       </c>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
     </row>
     <row r="53" spans="1:86">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>186502000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>187452000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>187.89</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>190898000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>190206000.0</v>
       </c>
-      <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
@@ -15024,111 +15039,111 @@
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
-        <v>70898000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB53">
         <v>70898000.0</v>
       </c>
       <c r="BC53">
+        <v>70898000.0</v>
+      </c>
+      <c r="BD53">
         <v>93885000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>86460000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>194157000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>140490000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>142754000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>111167000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>50161000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>73891000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>42593000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>61399000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>358145000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>295304000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>250061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244878000.0</v>
       </c>
       <c r="BQ53">
         <v>244878000.0</v>
       </c>
-      <c r="BR53"/>
+      <c r="BR53">
+        <v>244878000.0</v>
+      </c>
       <c r="BS53"/>
       <c r="BT53"/>
-      <c r="BU53">
+      <c r="BU53"/>
+      <c r="BV53">
         <v>203315000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>164099000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>137625000.0</v>
       </c>
       <c r="BX53">
         <v>51799000.0</v>
       </c>
       <c r="BY53">
         <v>367010000.0</v>
       </c>
       <c r="BZ53"/>
       <c r="CA53">
         <v>330231000.0</v>
       </c>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
     </row>
     <row r="54" spans="1:86">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
@@ -15137,53 +15152,51 @@
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -15230,1040 +15243,1042 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54"/>
       <c r="BL54">
         <v>0.0</v>
       </c>
-      <c r="BM54"/>
+      <c r="BM54">
+        <v>0.0</v>
+      </c>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
     </row>
     <row r="55" spans="1:86">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>5545300000.0</v>
+      </c>
+      <c r="C55">
         <v>5702459000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5389140000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5373676000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5344374000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5445439000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5408949000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5456833000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5478589000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5518219000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4865494000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>4762828000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5058700000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4997535000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4777527000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4833352000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4691829000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>5506703000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>5142669000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4791076000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4565529000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4198647000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4111719000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4187418000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3911799000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>4204439000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3479742000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>3425090000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2784868000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3387952000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3806405000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>3785803000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>3344494000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>3275668000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>3154472000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>3090097000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>3005138000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3082578000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>3307084000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>2790986000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2831634000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>3146987000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>3366791000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2875628000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>2896527000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>2894175000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>2880279000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3133235000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3093818000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3134537000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>3081589000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3105098000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3031860000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3019639000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3053191000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2994890000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3113047000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3092996000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>3064214000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>3009587000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2910484000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>3023166000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>2948455000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>947931000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1195874000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1200269000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1082565000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063861000.0</v>
       </c>
       <c r="BQ55">
         <v>1063861000.0</v>
       </c>
       <c r="BR55">
+        <v>1063861000.0</v>
+      </c>
+      <c r="BS55">
         <v>1030058000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>993459000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1002777000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>962266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>904679000.0</v>
       </c>
       <c r="BW55">
         <v>904679000.0</v>
       </c>
       <c r="BX55">
         <v>794842000.0</v>
       </c>
       <c r="BY55">
         <v>1139559000.0</v>
       </c>
       <c r="BZ55"/>
       <c r="CA55">
         <v>1112775000.0</v>
       </c>
       <c r="CB55"/>
       <c r="CC55"/>
       <c r="CD55"/>
       <c r="CE55">
         <v>1047519000.0</v>
       </c>
       <c r="CF55"/>
       <c r="CG55"/>
       <c r="CH55"/>
     </row>
     <row r="56" spans="1:86">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
+        <v>1394100000.0</v>
+      </c>
+      <c r="C56">
         <v>1644769000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1308721000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1271208000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1235535000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1344021000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1285796000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1315052000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1364917000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1418153000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1639329000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1524185000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1810567000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1747974000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1526908000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1489081000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1332421000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2143410000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1847351000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>2558543000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>2306639000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1925598000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1843092000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1909871000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1619773000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2081777000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1386088000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1323082000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>1069880000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>1435089000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>1857346000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>1819491000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>1348357000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>1267129000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>1153081000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>1083438000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>988651000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>1055670000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>1262363000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>737057000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>763811000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>1063271000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1286357000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>776776000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>788632000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>770632000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>758589000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>1006893000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>988860000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>637035000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>590095000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>617516000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>523333000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>514835000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>670781000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>605101000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>713132000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>677943000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>632436000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>561320000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>448966000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>536283000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>445727000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>362386000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>601848000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>602484000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>479901000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>452863000.0</v>
       </c>
       <c r="BQ56">
         <v>452863000.0</v>
       </c>
       <c r="BR56">
+        <v>452863000.0</v>
+      </c>
+      <c r="BS56">
         <v>412750000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>366684000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>382630000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>345638000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281403000.0</v>
       </c>
       <c r="BW56">
         <v>281403000.0</v>
       </c>
       <c r="BX56">
         <v>164235000.0</v>
       </c>
       <c r="BY56">
         <v>502263000.0</v>
       </c>
       <c r="BZ56"/>
       <c r="CA56">
         <v>462206000.0</v>
       </c>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56">
         <v>369685000.0</v>
       </c>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
     </row>
     <row r="57" spans="1:86">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
+        <v>1613200000.0</v>
+      </c>
+      <c r="C57">
         <v>1829713000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>1484237000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>1470183000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1466328000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1585654000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1377915000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1376442000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1368952000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1517025000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>1204643000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>1218125000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>1208590000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>1250527000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>1067252000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1120280000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1160426000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1250937000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1016929000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>950672000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1425327000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1021769000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>834854000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>845003000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>798279000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>900786000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>744521000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>766957000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>524988000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>809008000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>675050000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>685682000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>655881000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>607671000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>563517000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>552397000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>496348000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>536570000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>516777000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>509704000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>468468000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>498116000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>490964000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>458632000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>451760000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>472912000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>498639000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>475491000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>546651000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>503041000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>531953000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>496466000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>482851000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>509945000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>493505000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>483830000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>421191000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>452805000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>433894000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>423566000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>378017000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>466924000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>409324000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>249174000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>262410000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>292500000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>311923000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308523000.0</v>
       </c>
       <c r="BQ57">
         <v>308523000.0</v>
       </c>
       <c r="BR57">
+        <v>308523000.0</v>
+      </c>
+      <c r="BS57">
         <v>291509000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>282719000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>305408000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>288423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244931000.0</v>
       </c>
       <c r="BW57">
         <v>244931000.0</v>
       </c>
       <c r="BX57">
         <v>821277000.0</v>
       </c>
       <c r="BY57">
         <v>213038000.0</v>
       </c>
       <c r="BZ57"/>
       <c r="CA57">
         <v>220982000.0</v>
       </c>
       <c r="CB57"/>
       <c r="CC57"/>
       <c r="CD57"/>
       <c r="CE57">
         <v>214788000.0</v>
       </c>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
     </row>
     <row r="58" spans="1:86">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>8319400000.0</v>
+      </c>
+      <c r="C58">
         <v>8356999000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7305115000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>6259884000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>6302944000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>6385436000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6159947000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>6191316000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6129106000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6257983000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5914590000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>5956496000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>5960064000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>6005460000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>5854918000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5859798000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5571018000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5670170000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>5422694000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>5158883000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5047111000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4641881000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4498305000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4498350000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4266130000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4281153000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3627598000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3656892000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3101376000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3554446000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3427964000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3439381000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2923120000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2874656000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2794158000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2782897000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2726300000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>2764973000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>2755565000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>2255833000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>2215978000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>2245500000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>2247686000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1441914000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1440827000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1461342000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1483745000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1466557000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1530087000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1558173000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1559442000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1549270000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1543122000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1594408000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1585128000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1585234000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1748443000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1787564000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1802266000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>1800542000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>1760461000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>1943049000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>1914255000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>371497000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>650213000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>693213000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>713485000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>723424000.0</v>
       </c>
       <c r="BQ58">
         <v>723424000.0</v>
       </c>
       <c r="BR58">
+        <v>723424000.0</v>
+      </c>
+      <c r="BS58">
         <v>716880000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>720102000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>751916000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>740097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>704658000.0</v>
       </c>
       <c r="BW58">
         <v>704658000.0</v>
       </c>
       <c r="BX58">
         <v>880764000.0</v>
       </c>
       <c r="BY58">
         <v>274793000.0</v>
       </c>
       <c r="BZ58"/>
       <c r="CA58">
         <v>287063000.0</v>
       </c>
       <c r="CB58"/>
       <c r="CC58"/>
       <c r="CD58"/>
       <c r="CE58">
         <v>290302000.0</v>
       </c>
       <c r="CF58"/>
       <c r="CG58"/>
       <c r="CH58"/>
     </row>
     <row r="59" spans="1:86">
@@ -16277,53 +16292,51 @@
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -16370,302 +16383,304 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59"/>
       <c r="BL59">
         <v>0.0</v>
       </c>
-      <c r="BM59"/>
+      <c r="BM59">
+        <v>0.0</v>
+      </c>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
     </row>
     <row r="60" spans="1:86">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>-2774100000.0</v>
+      </c>
+      <c r="C60">
         <v>-2654540000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-1915975000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-886208000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-958570000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-939997000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-750998000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-734483000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-650517000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-739764000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-1049096000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-1193668000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-901364000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-1007925000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-1077391000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>-1026446000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>-879189000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-163467000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-280025000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>-367807000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>-481582000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-443234000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-386586000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-310932000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-354331000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-76714000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>-147856000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>-231802000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>-316508000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>-166494000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>378441000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>346422000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>421374000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>401012000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>360314000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>307200000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>278838000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>317605000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>551519000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>535153000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>615656000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>901487000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1119105000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1433714000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1455700000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1432833000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>1396534000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>1666678000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>1563731000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1576364000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>1522147000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>1555828000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>1488738000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1425231000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1468063000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1409656000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1364604000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1305432000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1261948000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1209045000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1150023000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1080117000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>1034200000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>576434000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>545661000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>507056000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>369080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>340437000.0</v>
       </c>
       <c r="BQ60">
         <v>340437000.0</v>
       </c>
       <c r="BR60">
+        <v>340437000.0</v>
+      </c>
+      <c r="BS60">
         <v>313178000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>273357000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>250861000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>222169000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200021000.0</v>
       </c>
       <c r="BW60">
         <v>200021000.0</v>
       </c>
       <c r="BX60">
         <v>-85922000.0</v>
       </c>
       <c r="BY60">
         <v>864766000.0</v>
       </c>
       <c r="BZ60"/>
       <c r="CA60">
         <v>825712000.0</v>
       </c>
       <c r="CB60"/>
       <c r="CC60"/>
       <c r="CD60"/>
       <c r="CE60">
         <v>757217000.0</v>
       </c>
       <c r="CF60"/>
       <c r="CG60"/>
       <c r="CH60"/>
     </row>
     <row r="61" spans="1:86">
@@ -16673,196 +16688,196 @@
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
+      <c r="Y61"/>
+      <c r="Z61">
         <v>-3938714000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-3565784000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-3559963000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-3558845000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-3557270000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-3272774000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-2615827000.0</v>
       </c>
-      <c r="AF61">
+      <c r="AG61">
         <v>-2569528000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-2413283000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-2321989000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-2321862000.0</v>
       </c>
-      <c r="AJ61">
+      <c r="AK61">
         <v>-2312471000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-2271112000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-2170739000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-1895027000.0</v>
       </c>
-      <c r="AN61">
+      <c r="AO61">
         <v>-1865719000.0</v>
       </c>
-      <c r="AO61">
+      <c r="AP61">
         <v>-1742417000.0</v>
       </c>
-      <c r="AP61">
+      <c r="AQ61">
         <v>-1395695000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-1139613000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-785787000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-598735000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-588378000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-588119000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-377626000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-345550000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-268391000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-236136000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-130847000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-130323000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-120926000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-52861000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-52420000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-52136000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-49827000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-38142000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-38115000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-38097000.0</v>
       </c>
-      <c r="BJ61"/>
-      <c r="BK61">
+      <c r="BK61"/>
+      <c r="BL61">
         <v>-33319000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-23375000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-21618000.0</v>
       </c>
-      <c r="BN61">
+      <c r="BO61">
         <v>-21614000.0</v>
       </c>
-      <c r="BO61">
+      <c r="BP61">
         <v>-19168000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-1395000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-1286000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-791000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-681000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-586000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-557000.0</v>
       </c>
-      <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
     </row>
     <row r="62" spans="1:86">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
@@ -18870,949 +18885,956 @@
       <c r="X32">
         <v>91277000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH32"/>
+  <dimension ref="A1:CI32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BX1" t="s">
+        <v>179</v>
+      </c>
+      <c r="BY1" t="s">
         <v>140</v>
       </c>
-      <c r="BY1" t="s">
+      <c r="BZ1" t="s">
         <v>141</v>
       </c>
-      <c r="BZ1" t="s">
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
-      <c r="CA1" t="s">
+      <c r="CB1" t="s">
         <v>142</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>143</v>
       </c>
-      <c r="CC1" t="s">
+      <c r="CD1" t="s">
         <v>144</v>
       </c>
-      <c r="CD1" t="s">
+      <c r="CE1" t="s">
         <v>21</v>
       </c>
-      <c r="CE1" t="s">
+      <c r="CF1" t="s">
         <v>145</v>
       </c>
-      <c r="CF1" t="s">
+      <c r="CG1" t="s">
         <v>146</v>
       </c>
-      <c r="CG1" t="s">
+      <c r="CH1" t="s">
         <v>147</v>
       </c>
-      <c r="CH1" t="s">
+      <c r="CI1" t="s">
         <v>22</v>
       </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>148</v>
       </c>
       <c r="B2">
+        <v>141800000.0</v>
+      </c>
+      <c r="C2">
         <v>143381000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>132528000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>137667000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>136790000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>131567000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>126192000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>128109000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>128514000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>122557000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>105311000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>110066000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>108647000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>102384000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>98418000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>100768000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>102771000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>95903000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>89674000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>87327000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>85780000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>75935000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>70704000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>70456000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>74609000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>70154000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>70486000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>71975000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>82346000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>73757000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>70906000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>71368000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>71304000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>69306000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>68491000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>68595000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>67521000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>63819000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>62986000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>62130000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>63172000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>64804000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>65593000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>76753000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>82653000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>77455000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>78876000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>76816000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>75427000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>84727000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>80040000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>83359000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>80185000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>74191000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>68350000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>73243000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>72291000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>69121000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>68968000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>68840000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>70218000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>69131000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>69741000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>30463000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>29291000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>32214000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>28247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29269000.0</v>
       </c>
       <c r="BQ2">
         <v>29269000.0</v>
       </c>
       <c r="BR2">
+        <v>29269000.0</v>
+      </c>
+      <c r="BS2">
         <v>28935000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>28131000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>30011000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>31586000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29678000.0</v>
       </c>
       <c r="BW2">
         <v>29678000.0</v>
       </c>
       <c r="BX2">
+        <v>29678000.0</v>
+      </c>
+      <c r="BY2">
         <v>29426000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>31304000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>31702000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>44853000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>32058000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>31102000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>33569000.0</v>
       </c>
-      <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>149</v>
       </c>
       <c r="B3">
+        <v>54600000.0</v>
+      </c>
+      <c r="C3">
         <v>48382000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>53094000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>55328000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>54549000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>52738000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>54016000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>51023000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>48498000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>48281000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>37872000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>37157000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>35909000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>36241000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>36566000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>35143000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>34546000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>35329000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>27040000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>43417000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>28339000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>28039000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>27871000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>27553000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>27332000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20778000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>25145000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>25038000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>25226000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>19944000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>19134000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>26914000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>19543000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>19678000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>19939000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>20281000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>20089000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>20945000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>20064000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>20336000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>20008000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>19371000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>19759000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>19760000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>18909000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>19211000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>17916000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>17363000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>17098000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>20802000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>20382000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>19755000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>19566000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>20410000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>20592000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>20621000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>20375000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>20746000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>21091000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>21591000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>21802000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>22224000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>21284000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>7833000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>7671000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>9333000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>9298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9400000.0</v>
       </c>
       <c r="BQ3">
         <v>9400000.0</v>
       </c>
       <c r="BR3">
+        <v>9400000.0</v>
+      </c>
+      <c r="BS3">
         <v>9480000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>8517000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7647000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>7609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7070000.0</v>
       </c>
       <c r="BW3">
         <v>7070000.0</v>
       </c>
       <c r="BX3">
+        <v>7070000.0</v>
+      </c>
+      <c r="BY3">
         <v>7138000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>6266000.0</v>
       </c>
-      <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
         <v>-593000.0</v>
       </c>
-      <c r="AQ4">
-[...1 lines deleted...]
-      </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
         <v>-5797000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>1071000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-10000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>50857000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>33253000.0</v>
       </c>
-      <c r="AX4">
-[...1 lines deleted...]
-      </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
-      <c r="BJ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4"/>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
         <v>0.0</v>
       </c>
       <c r="BR4">
         <v>0.0</v>
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
@@ -19826,602 +19848,609 @@
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
-      <c r="CE4"/>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>151</v>
       </c>
       <c r="B5">
+        <v>458300000.0</v>
+      </c>
+      <c r="C5">
         <v>452431000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>450128000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>424024000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>377562000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>408850000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>403624000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>386627000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>340888000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>514829000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>364558000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>353775000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>322578000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>311272000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>313366000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>301117000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>289657000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>286099000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>242787000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>235252000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>253612000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>232496000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>226579000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>180394000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>203080000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>186822000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>204670000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>195660000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>164207000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>223180000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>182748000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>188084000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>168998000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>155987000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>149823000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>146538000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>130649000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>126134000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>124312000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>125691000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>113141000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>107543000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>104599000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>98511000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>88742000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>85094000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>84036000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>88531000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>82464000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>83647000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>83904000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>90403000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>90571000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>95493000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>66949000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>70883000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>64635000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>17590000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>83412000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>82494000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>53239000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>26975000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>24689000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>42665000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>43995000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>18612000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>31910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36876000.0</v>
       </c>
       <c r="BQ5">
         <v>36876000.0</v>
       </c>
       <c r="BR5">
+        <v>36876000.0</v>
+      </c>
+      <c r="BS5">
         <v>32905000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>29002000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>25801000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>27081000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>40180000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>34101000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>32853000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>26656000.0</v>
       </c>
-      <c r="BZ5">
-[...1 lines deleted...]
-      </c>
       <c r="CA5">
         <v>0.0</v>
       </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
-      <c r="CE5"/>
+      <c r="CE5">
+        <v>0.0</v>
+      </c>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>152</v>
       </c>
       <c r="B6">
+        <v>512900000.0</v>
+      </c>
+      <c r="C6">
         <v>500813000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>503222000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>479352000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>432111000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>461588000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>457640000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>437650000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>389386000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>563110000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>402430000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>390932000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>358487000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>347513000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>349932000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>336260000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>324203000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>321428000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>269827000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>278669000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>281951000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>260535000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>254450000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>207947000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>230412000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>207600000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>229815000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>220698000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>189433000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>243124000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>201882000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>214998000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>188541000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>175665000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>169762000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>166819000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>150738000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>147079000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>144376000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>146027000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>133149000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>126914000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>124358000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>118271000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>107651000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>104305000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>101952000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>105894000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>99562000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>104449000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>104286000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>110158000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>110137000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>115903000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>87541000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>91504000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>85010000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>38336000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>104503000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>104085000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>75041000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>49199000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>45973000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>50498000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>51666000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>27945000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>41208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46276000.0</v>
       </c>
       <c r="BQ6">
         <v>46276000.0</v>
       </c>
       <c r="BR6">
+        <v>46276000.0</v>
+      </c>
+      <c r="BS6">
         <v>42385000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>37519000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>33448000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>34690000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>47250000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>41171000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>39991000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>32922000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>87911000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>-149728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77675000.0</v>
       </c>
       <c r="CC6">
         <v>77675000.0</v>
       </c>
       <c r="CD6">
         <v>77675000.0</v>
       </c>
       <c r="CE6">
+        <v>77675000.0</v>
+      </c>
+      <c r="CF6">
         <v>-135231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69619000.0</v>
       </c>
       <c r="CG6">
         <v>69619000.0</v>
       </c>
       <c r="CH6">
         <v>69619000.0</v>
       </c>
+      <c r="CI6">
+        <v>69619000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>153</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -20471,54 +20500,54 @@
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
-      <c r="BJ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7"/>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0.0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
@@ -20532,93 +20561,94 @@
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
-      <c r="CE7"/>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>9600000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -20665,54 +20695,54 @@
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
-      <c r="BJ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8"/>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
         <v>0.0</v>
       </c>
       <c r="BR8">
         <v>0.0</v>
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
@@ -20726,1168 +20756,1185 @@
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
-      <c r="CE8"/>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>155</v>
       </c>
       <c r="B9">
+        <v>709000000.0</v>
+      </c>
+      <c r="C9">
         <v>679147000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>660898000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>635012000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>609036000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>611942000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>598513000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>579840000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>551451000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>567549000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>520128000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>511091000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>483571000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>473824000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>462221000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>451038000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>457174000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>453939000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>427425000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>410853000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>392643000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>367726000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>354629000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>339160000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>342171000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>336452000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>323765000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>313583000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>289035000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>287931000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>287028000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>291678000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>280012000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>265473000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>253606000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>247494000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>233686000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>228993000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>225447000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>228466000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>215656000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>208089000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>203178000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>193827000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>180116000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>173650000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>172785000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>177410000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>164261000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>182895000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>178198000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>174539000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>171724000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>172889000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>167094000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>165322000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>156761000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>157013000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>156058000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>157643000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>153080000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>144187000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>132992000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>94707000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>92389000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>86576000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>80621000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80106000.0</v>
       </c>
       <c r="BQ9">
         <v>80106000.0</v>
       </c>
       <c r="BR9">
+        <v>80106000.0</v>
+      </c>
+      <c r="BS9">
         <v>76980000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>82268000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>78184000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>73365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>71980000.0</v>
       </c>
       <c r="BW9">
         <v>71980000.0</v>
       </c>
       <c r="BX9">
+        <v>71980000.0</v>
+      </c>
+      <c r="BY9">
         <v>62981000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>56607000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>87911000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>77674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77675000.0</v>
       </c>
       <c r="CC9">
         <v>77675000.0</v>
       </c>
       <c r="CD9">
         <v>77675000.0</v>
       </c>
       <c r="CE9">
+        <v>77675000.0</v>
+      </c>
+      <c r="CF9">
         <v>69618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69619000.0</v>
       </c>
       <c r="CG9">
         <v>69619000.0</v>
       </c>
       <c r="CH9">
         <v>69619000.0</v>
       </c>
+      <c r="CI9">
+        <v>69619000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>156</v>
       </c>
       <c r="B10">
+        <v>389200000.0</v>
+      </c>
+      <c r="C10">
         <v>388838000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>396508000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>377840000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>331070000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>363345000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>356936000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>339994000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>295893000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>467875000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>317656000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>307158000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>276372000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>265662000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>269204000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>260032000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>248943000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>245763000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>200650000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>195695000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>216028000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>195166000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>189043000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>139167000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>162849000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>146533000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>168748000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>159745000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>128292000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>187289000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>146846000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>156323000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>139438000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>126960000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>120803000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>117511000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>101625000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>97095000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>97522000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>100544000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>90777000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>85436000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>99042000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>87416000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>77660000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>70728000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>79996000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>84083000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>73531000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>84564000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>86247000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>91259000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>83551000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>88315000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>75594000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>57261000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>68239000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>70128000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>70299000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>69642000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>53344000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>51079000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>20624000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>37951000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>43837000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>39653000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>33711000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31972000.0</v>
       </c>
       <c r="BQ10">
         <v>31972000.0</v>
       </c>
       <c r="BR10">
+        <v>31972000.0</v>
+      </c>
+      <c r="BS10">
         <v>26385000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>30147000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>30385000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>28735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34101000.0</v>
       </c>
       <c r="BW10">
         <v>34101000.0</v>
       </c>
       <c r="BX10">
+        <v>34101000.0</v>
+      </c>
+      <c r="BY10">
         <v>32919000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>33136000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>34567000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>13816000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>28207000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>30741000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>26705000.0</v>
       </c>
-      <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
+      <c r="CI10"/>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>157</v>
       </c>
       <c r="B11">
+        <v>-16800000.0</v>
+      </c>
+      <c r="C11">
         <v>104169000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>71122000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>74190000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>42470000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>57830000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>76035000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>73236000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>39939000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>64495000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>57997000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>60333000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>37644000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>50691000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>52612000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>49445000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>20520000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>51898000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>30774000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>30272000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>19209000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>38950000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>6685000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>24044000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>14724000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>23750000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>31765000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>34055000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-49900000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>35157000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>23014000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>39494000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>24346000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>62358000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>35650000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>36245000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>28674000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>28845000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>32241000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>33587000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>30410000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>25437000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>34644000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>31399000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>28036000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>27459000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>28272000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>27280000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>26385000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>37307000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>30937000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>30206000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>24614000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>33863000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>27320000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>19715000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>24273000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>25642000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>20512000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>23982000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>19823000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>20813000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>10305000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>13884000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>16319000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>15118000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>12787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12354000.0</v>
       </c>
       <c r="BQ11">
         <v>12354000.0</v>
       </c>
       <c r="BR11">
+        <v>12354000.0</v>
+      </c>
+      <c r="BS11">
         <v>9661000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>11269000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>11754000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>10801000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15862000.0</v>
       </c>
       <c r="BW11">
         <v>15862000.0</v>
       </c>
       <c r="BX11">
+        <v>15862000.0</v>
+      </c>
+      <c r="BY11">
         <v>11540000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>12390000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-20747000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17861000.0</v>
       </c>
       <c r="CB11">
         <v>-17861000.0</v>
       </c>
       <c r="CC11">
         <v>-17861000.0</v>
       </c>
       <c r="CD11">
         <v>-17861000.0</v>
       </c>
       <c r="CE11">
-        <v>-13638000.0</v>
+        <v>-17861000.0</v>
       </c>
       <c r="CF11">
         <v>-13638000.0</v>
       </c>
       <c r="CG11">
         <v>-13638000.0</v>
       </c>
       <c r="CH11">
         <v>-13638000.0</v>
       </c>
+      <c r="CI11">
+        <v>-13638000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>158</v>
       </c>
       <c r="B12">
+        <v>69100000.0</v>
+      </c>
+      <c r="C12">
         <v>63593000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>53620000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>46184000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>46492000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>45505000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>46688000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>46633000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>46674000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>46954000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>46902000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>46617000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>46206000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>45610000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>44162000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>41085000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>40714000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>40336000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>42137000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>39557000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>37584000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>37330000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>37536000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>41227000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>40231000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>40289000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>35922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35915000.0</v>
       </c>
       <c r="AC12">
         <v>35915000.0</v>
       </c>
       <c r="AD12">
+        <v>35915000.0</v>
+      </c>
+      <c r="AE12">
         <v>35891000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>35902000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>31761000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>29560000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>29027000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>29020000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>29027000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>29024000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>29039000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>26790000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>22918000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>22904000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>22896000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>17267000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>11116000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11108000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>15791000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5604000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5366000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>5059000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>6914000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5827000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6504000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>7020000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7178000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7314000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>29581000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>12355000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13267000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>13113000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>12852000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>16587000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>17495000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>20415000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>8991000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>4436000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>4513000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4904000.0</v>
       </c>
       <c r="BQ12">
         <v>4904000.0</v>
       </c>
       <c r="BR12">
+        <v>4904000.0</v>
+      </c>
+      <c r="BS12">
         <v>5638000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>5991000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>6668000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>8463000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>9586000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>7730000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1259000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>502000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>95000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>352000.0</v>
       </c>
-      <c r="CB12">
-[...1 lines deleted...]
-      </c>
       <c r="CC12">
         <v>0.0</v>
       </c>
       <c r="CD12">
         <v>0.0</v>
       </c>
-      <c r="CE12"/>
+      <c r="CE12">
+        <v>0.0</v>
+      </c>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
+      <c r="CI12"/>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>159</v>
       </c>
       <c r="B13">
+        <v>2800000.0</v>
+      </c>
+      <c r="C13">
         <v>4098000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5109000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2929000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3876000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3902000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5217000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>6110000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6048000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3400000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>10314000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>10403000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>10362000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>6609000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3938000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>924000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>298000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>368000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>396000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>347000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>386000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>301000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>475000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>771000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3483000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>5299000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3673000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3345000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>4086000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -21900,86 +21947,85 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>160</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -22029,54 +22075,54 @@
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
-      <c r="BJ14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14"/>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
         <v>0.0</v>
       </c>
       <c r="BR14">
         <v>0.0</v>
       </c>
       <c r="BS14">
         <v>0.0</v>
       </c>
       <c r="BT14">
@@ -22090,741 +22136,748 @@
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
-      <c r="CE14"/>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>161</v>
       </c>
       <c r="B15">
+        <v>406000000.0</v>
+      </c>
+      <c r="C15">
         <v>284669000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>325386000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>303650000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>288600000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>305515000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>280901000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>266758000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>255954000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>403380000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>259659000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>246825000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>238728000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>214971000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>216592000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>210587000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>228423000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>193865000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>169876000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>165423000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>196819000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>156216000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>182358000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>115123000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>148125000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>122783000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>136983000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>125690000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>178192000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>152132000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>123832000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>116829000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>115092000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>64602000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>85153000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>81266000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>72951000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>68250000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>65281000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>66957000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>60367000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>59406000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>64398000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>56017000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>43827000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>44340000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>51714000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>107660000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>80399000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>47257000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>55310000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>61053000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>58937000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>54452000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>48274000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>37546000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>43966000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>44486000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>49787000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>45660000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>33521000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>30266000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>10319000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>24067000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>27518000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>24535000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>20924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19618000.0</v>
       </c>
       <c r="BQ15">
         <v>19618000.0</v>
       </c>
       <c r="BR15">
+        <v>19618000.0</v>
+      </c>
+      <c r="BS15">
         <v>16724000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>18878000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>18631000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>17934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18239000.0</v>
       </c>
       <c r="BW15">
         <v>18239000.0</v>
       </c>
       <c r="BX15">
+        <v>18239000.0</v>
+      </c>
+      <c r="BY15">
         <v>21379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20747000.0</v>
       </c>
       <c r="BZ15">
         <v>20747000.0</v>
       </c>
       <c r="CA15">
-        <v>17861000.0</v>
+        <v>20747000.0</v>
       </c>
       <c r="CB15">
         <v>17861000.0</v>
       </c>
       <c r="CC15">
         <v>17861000.0</v>
       </c>
       <c r="CD15">
         <v>17861000.0</v>
       </c>
       <c r="CE15">
-        <v>13638000.0</v>
+        <v>17861000.0</v>
       </c>
       <c r="CF15">
         <v>13638000.0</v>
       </c>
       <c r="CG15">
         <v>13638000.0</v>
       </c>
       <c r="CH15">
         <v>13638000.0</v>
       </c>
+      <c r="CI15">
+        <v>13638000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>162</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>259659000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>246825000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>238728000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>214971000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>216592000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>210587000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>228423000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>193865000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>169876000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>165423000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>196819000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>156216000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>182358000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>115123000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>148125000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>122783000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>136983000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>125690000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>178192000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>152132000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>123832000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>116829000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>115092000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>64602000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>85153000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>81266000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>72951000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>68250000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>65281000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>66957000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>60367000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>59406000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>64398000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>56017000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>43827000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>44340000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>51714000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>107660000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>80399000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>47257000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>55310000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>61053000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>58937000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>54452000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>48274000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>37546000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>43966000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>44486000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>49787000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>45660000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>33521000.0</v>
       </c>
-      <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>30266000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>10319000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>24067000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>27518000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>24535000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>20924000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>19618000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>16724000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>12825000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>18878000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>18631000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>17934000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>18239000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>21379000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>19851000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>21642000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>8488000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>18075000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>19698000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>17111000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>163</v>
       </c>
       <c r="B17">
+        <v>406000000.0</v>
+      </c>
+      <c r="C17">
         <v>284669000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>325386000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>303650000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>288600000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>305515000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>280901000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>266758000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>255954000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>403380000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>259659000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>246825000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>238728000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>214971000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>216592000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>210587000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>228423000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>193865000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>169876000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>165423000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>196819000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>156216000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>182358000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>115123000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>148125000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>122783000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>136983000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>125690000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>178192000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>152132000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>123832000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>116829000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>115092000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>64602000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>85153000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>81266000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>72951000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>68250000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>65281000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>66957000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>60367000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>59999000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>64398000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>56017000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>49624000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>43269000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>51724000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>56803000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>47146000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>47257000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>55310000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>61053000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>58937000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>54452000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>48274000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>37546000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>43966000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>44486000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>49787000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>45660000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>33521000.0</v>
       </c>
-      <c r="BJ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK17"/>
       <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
         <v>10319000.0</v>
       </c>
-      <c r="BM17">
-[...1 lines deleted...]
-      </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
@@ -22832,144 +22885,149 @@
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
-      <c r="CE17"/>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>164</v>
       </c>
       <c r="B18">
+        <v>-66300000.0</v>
+      </c>
+      <c r="C18">
         <v>-59495000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-48511000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-43255000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-42616000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-41603000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-41471000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-40523000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-40626000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-43554000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-36588000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-36214000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-35844000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-39001000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-40224000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-40161000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-40416000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-39968000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-41741000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-39210000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-37198000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-37029000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-37061000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-40456000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-36748000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-34990000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-32249000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-32570000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-31829000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -22982,278 +23040,278 @@
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>165</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>7822000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>7976000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>2522000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>3835000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>736000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>679000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>5512000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-37443000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-22281000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-763000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1589000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1041000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-34781000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-4804000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-12607000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>3451000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>3282000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1532000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>53362000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>6345000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>14573000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>1832000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>2032000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>1160000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>570000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>47000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>122000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>1052000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-2229000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>540000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>789000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>7207000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>21000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>26000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>1425000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>1564000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>918000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-915000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>107000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-362000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>591000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>44000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>186000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-621000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-279000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-385000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>1762000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>1167000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-197000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-5498000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
-      <c r="BL19">
+      <c r="BL19"/>
+      <c r="BM19">
         <v>-410000.0</v>
       </c>
-      <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -23286,77 +23344,77 @@
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
         <v>-22000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>-29000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>125000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>-1002000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>40000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>4431000.0</v>
       </c>
-      <c r="BJ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BK20"/>
       <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
         <v>6953000.0</v>
       </c>
-      <c r="BM20">
-[...1 lines deleted...]
-      </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
@@ -23364,350 +23422,354 @@
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
-      <c r="CE20"/>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>167</v>
       </c>
       <c r="B21">
+        <v>456900000.0</v>
+      </c>
+      <c r="C21">
         <v>463620000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>447690000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>425234000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>377023000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>405194000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>401334000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>382608000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>339382000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>370745000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>353309000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>345953000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>314602000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>308750000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>309531000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>300381000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>288978000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>280587000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>280230000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>257533000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>254375000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>234085000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>227620000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>215175000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>207884000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>199429000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>201219000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>192378000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>162675000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>169818000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>176403000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>173511000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>167166000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>153955000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>148663000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>145968000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>130602000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>126012000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>123260000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>125691000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>113141000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>107543000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>109102000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>98511000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>88742000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>85094000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>84036000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>88531000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>79505000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>91371000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>92436000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>97172000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>90527000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>95307000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>83529000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>87121000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>80979000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>81633000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>82245000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>82691000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>75429000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>70720000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>41449000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>46697000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>47257000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>43756000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>37798000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>36654000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>31970000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>32784000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>37519000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>33448000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>34690000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40262000.0</v>
       </c>
       <c r="BW21">
         <v>40262000.0</v>
       </c>
       <c r="BX21">
+        <v>40262000.0</v>
+      </c>
+      <c r="BY21">
         <v>32853000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>28115000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>87911000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-149728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77675000.0</v>
       </c>
       <c r="CC21">
         <v>77675000.0</v>
       </c>
       <c r="CD21">
         <v>77675000.0</v>
       </c>
       <c r="CE21">
+        <v>77675000.0</v>
+      </c>
+      <c r="CF21">
         <v>-135231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69619000.0</v>
       </c>
       <c r="CG21">
         <v>69619000.0</v>
       </c>
       <c r="CH21">
         <v>69619000.0</v>
       </c>
+      <c r="CI21">
+        <v>69619000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>168</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -23757,54 +23819,54 @@
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22"/>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
         <v>0.0</v>
       </c>
       <c r="BR22">
         <v>0.0</v>
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
@@ -23818,310 +23880,316 @@
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
-      <c r="CE22"/>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>169</v>
       </c>
       <c r="B23">
+        <v>393900000.0</v>
+      </c>
+      <c r="C23">
         <v>358908000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>345736000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>347445000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>368803000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>338315000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>323371000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>325341000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>340583000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>319361000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>272130000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>275204000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>277616000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>267458000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>251108000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>251425000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>270967000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>269255000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>236869000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>240647000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>224048000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>209576000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>197713000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>194441000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>208896000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>207177000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>193032000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>193180000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>208706000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>191870000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>181531000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>189535000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>184150000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>180824000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>173434000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>170121000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>170605000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>166800000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>165173000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>164905000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>165687000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>165350000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>159669000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>172069000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>174027000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>166011000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>167625000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>165695000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>160183000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>176251000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>165802000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>160726000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>161382000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>151773000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>151915000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>151466000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>148102000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>144376000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>143783000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>143752000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>143438000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>140655000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>154331000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>78473000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>74423000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>75034000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>71070000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72721000.0</v>
       </c>
       <c r="BQ23">
         <v>72721000.0</v>
       </c>
       <c r="BR23">
+        <v>72721000.0</v>
+      </c>
+      <c r="BS23">
         <v>73131000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>72880000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>74747000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>70261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>61396000.0</v>
       </c>
       <c r="BW23">
         <v>61396000.0</v>
       </c>
       <c r="BX23">
+        <v>61396000.0</v>
+      </c>
+      <c r="BY23">
         <v>59554000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>59796000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>57000000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>227402000.0</v>
       </c>
-      <c r="CB23">
-[...1 lines deleted...]
-      </c>
       <c r="CC23">
         <v>0.0</v>
       </c>
       <c r="CD23">
         <v>0.0</v>
       </c>
       <c r="CE23">
+        <v>0.0</v>
+      </c>
+      <c r="CF23">
         <v>204849000.0</v>
       </c>
-      <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
+      <c r="CI23"/>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>170</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
@@ -24166,1064 +24234,1079 @@
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>171</v>
       </c>
       <c r="B25">
+        <v>54600000.0</v>
+      </c>
+      <c r="C25">
         <v>55599000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>53094000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>55328000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>54549000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>52738000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>54016000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>51023000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>48498000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>48281000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>31974000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>31353000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>30127000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>30272000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>36566000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>35143000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>34546000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>28952000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>27040000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>43417000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22211000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>28039000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>27871000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>27553000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>27332000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20778000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>19570000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13835000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>25226000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>19944000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>19134000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>26914000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>19543000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>19678000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>19939000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>20281000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>20089000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>20945000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>20064000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>20336000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>20008000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>19371000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>19759000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>19760000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>18909000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>19211000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>17916000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>17363000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>20057000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>20802000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>20382000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>19755000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>19566000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>20410000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>20592000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>20621000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>20375000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>20746000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>21091000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>21591000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>21802000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>5530000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>22224000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>21284000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>7833000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>7671000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>9333000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>9298000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>9400000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>9697000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>8517000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7647000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7609000.0</v>
       </c>
       <c r="BV25">
         <v>7609000.0</v>
       </c>
       <c r="BW25">
+        <v>7609000.0</v>
+      </c>
+      <c r="BX25">
         <v>7070000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>7138000.0</v>
       </c>
-      <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>172</v>
       </c>
       <c r="B26">
+        <v>49600000.0</v>
+      </c>
+      <c r="C26">
         <v>41124000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>44807000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>44074000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>47591000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>38471000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>38584000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>41073000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>40525000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>39220000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>31438000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>30140000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>31323000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>29026000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>25941000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>23916000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>28322000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>30819000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>28352000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>27531000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>24862000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>27056000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>24901000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>22534000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>26562000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>27100000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>24310000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>23752000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>23172000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>20312000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>20591000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>19801000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>20707000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>20721000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>17983000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>18203000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>18977000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>18960000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>18750000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>18566000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>18928000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>17776000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>15548000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>20807000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>23189000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>17235000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>19021000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>17374000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>17465000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>93600000.0</v>
       </c>
-      <c r="AY26">
-[...1 lines deleted...]
-      </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>95500000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>90300000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
-      <c r="BK26">
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26"/>
+      <c r="BL26">
         <v>73200000.0</v>
       </c>
-      <c r="BL26">
-[...1 lines deleted...]
-      </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
         <v>53000000.0</v>
       </c>
-      <c r="BP26">
-[...1 lines deleted...]
-      </c>
       <c r="BQ26">
         <v>0.0</v>
       </c>
       <c r="BR26">
         <v>0.0</v>
       </c>
       <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
         <v>56500000.0</v>
       </c>
-      <c r="BT26">
-[...1 lines deleted...]
-      </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
         <v>14536000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>12863000.0</v>
       </c>
-      <c r="BY26">
+      <c r="BZ26">
         <v>29601000.0</v>
       </c>
-      <c r="BZ26">
-[...1 lines deleted...]
-      </c>
       <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
         <v>55358000.0</v>
       </c>
-      <c r="CB26">
-[...1 lines deleted...]
-      </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
-      <c r="CE26"/>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>173</v>
       </c>
       <c r="B27">
+        <v>85700000.0</v>
+      </c>
+      <c r="C27">
         <v>83056000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>79856000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>78210000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>78707000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>76835000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>70763000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>71454000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>72168000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>75160000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>66581000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>67988000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>66475000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>71912000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>65545000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>61073000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>66053000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>68708000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>59819000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>58191000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>56467000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>56662000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>52668000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>51617000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>55549000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>59486000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>52107000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>51657000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>56048000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>52949000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>46149000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>47416000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>46409000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>47771000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>44918000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>41594000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>43014000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>41609000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>41514000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>41854000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>41689000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>39809000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>38809000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>42028000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>41648000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>40805000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>41402000.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>174</v>
       </c>
       <c r="B28">
+        <v>69000000.0</v>
+      </c>
+      <c r="C28">
         <v>42965000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>41805000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>38349000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>57097000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>44382000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>41561000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>39706000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>56691000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>40440000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>36826000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>35657000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>41044000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>33864000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>30702000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>36724000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>45567000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>44873000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>38110000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>30182000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>34728000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>27872000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>27613000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>28309000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>30833000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>29659000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>26559000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>26378000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>27497000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>24908000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>24751000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>24036000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>26187000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>23348000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>22103000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>21448000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>21004000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>21467000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>21859000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>22019000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>21890000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>23590000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>19960000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>75556000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>72465000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>69345000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>70833000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>71516000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>67658000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>70722000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>65380000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>57612000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>61631000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>57172000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>62973000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>57602000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>55436000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>54509000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>53724000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>53321000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>51418000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>49300000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>63306000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>40177000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>37461000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>33487000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>33525000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34716000.0</v>
       </c>
       <c r="BQ28">
         <v>34716000.0</v>
       </c>
       <c r="BR28">
+        <v>34716000.0</v>
+      </c>
+      <c r="BS28">
         <v>34640000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>37624000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>37611000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>31550000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24593000.0</v>
       </c>
       <c r="BW28">
         <v>24593000.0</v>
       </c>
       <c r="BX28">
+        <v>24593000.0</v>
+      </c>
+      <c r="BY28">
         <v>23431000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>22227000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>18964000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>28776000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>23572000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>19679000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>13793000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
+      <c r="CI28"/>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>175</v>
       </c>
       <c r="B29">
+        <v>-16800000.0</v>
+      </c>
+      <c r="C29">
         <v>104169000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>71122000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>74190000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>42470000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>57830000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>76035000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>73236000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>39939000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>64495000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>57997000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>60333000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>37644000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>50691000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>52612000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>49445000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>20520000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>51898000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>30774000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>30272000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>19209000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>38950000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6685000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>24044000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>14724000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23750000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>31765000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>34055000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-49900000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -25236,822 +25319,832 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>176</v>
       </c>
       <c r="B30">
+        <v>252100000.0</v>
+      </c>
+      <c r="C30">
         <v>215527000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>213208000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>209778000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>232013000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>206748000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>197179000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>197232000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>212069000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>196804000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>166819000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>165138000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>168969000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>165074000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>152690000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>150657000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>168196000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>173352000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>147195000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>153320000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>138268000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>133641000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>127009000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>123985000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>134287000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>137023000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>122546000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>121205000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>126360000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>118113000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>110625000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>118167000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>112846000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>111518000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>104943000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>101526000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>103084000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>102981000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>102187000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>102775000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>102515000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>100546000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>94076000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>95316000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>91374000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>88556000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>88749000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>88879000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>84756000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>91524000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>85762000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>77367000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>81197000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>77582000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>83565000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>78223000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>75811000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>75255000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>74815000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>74912000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>73220000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>71524000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>84590000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>48010000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>45132000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>42820000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>42823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43452000.0</v>
       </c>
       <c r="BQ30">
         <v>43452000.0</v>
       </c>
       <c r="BR30">
+        <v>43452000.0</v>
+      </c>
+      <c r="BS30">
         <v>44196000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>44749000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>44736000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>38675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31718000.0</v>
       </c>
       <c r="BW30">
         <v>31718000.0</v>
       </c>
       <c r="BX30">
+        <v>31718000.0</v>
+      </c>
+      <c r="BY30">
         <v>30128000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>28492000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>57000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-227402000.0</v>
       </c>
-      <c r="CB30">
-[...1 lines deleted...]
-      </c>
       <c r="CC30">
         <v>0.0</v>
       </c>
       <c r="CD30">
         <v>0.0</v>
       </c>
       <c r="CE30">
+        <v>0.0</v>
+      </c>
+      <c r="CF30">
         <v>-204849000.0</v>
       </c>
-      <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>177</v>
       </c>
       <c r="B31">
+        <v>-67700000.0</v>
+      </c>
+      <c r="C31">
         <v>-74782000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-51182000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-47394000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-45953000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-41849000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-44398000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-42614000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-43489000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>97130000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-35653000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-38795000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-38230000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-43088000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-40327000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-40349000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-40035000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-34824000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-79580000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-61838000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-38347000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-38919000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-38577000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-76008000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-45035000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-52896000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-32471000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-32633000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-34383000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>17471000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-29557000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-17188000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-27728000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-26995000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-27860000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-28457000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-28977000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-28917000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-25738000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-25147000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-22364000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-22107000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-10060000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-11095000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-11082000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-14366000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-4040000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4448000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-5974000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-6807000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>2343000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>1370000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>660000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-6992000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-7935000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-29860000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-12740000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-11505000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-11946000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-13049000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-22085000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-19641000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-20825000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-8746000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-3420000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-4103000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-4087000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4682000.0</v>
       </c>
       <c r="BQ31">
         <v>-4682000.0</v>
       </c>
       <c r="BR31">
+        <v>-4682000.0</v>
+      </c>
+      <c r="BS31">
         <v>-6399000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-7372000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-3063000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-5955000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6161000.0</v>
       </c>
       <c r="BW31">
         <v>-6161000.0</v>
       </c>
       <c r="BX31">
+        <v>-6161000.0</v>
+      </c>
+      <c r="BY31">
         <v>66000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>3590000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-87911000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>149728000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-77675000.0</v>
       </c>
       <c r="CC31">
         <v>-77675000.0</v>
       </c>
       <c r="CD31">
         <v>-77675000.0</v>
       </c>
       <c r="CE31">
+        <v>-77675000.0</v>
+      </c>
+      <c r="CF31">
         <v>135231000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-69619000.0</v>
       </c>
       <c r="CG31">
         <v>-69619000.0</v>
       </c>
       <c r="CH31">
         <v>-69619000.0</v>
       </c>
+      <c r="CI31">
+        <v>-69619000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>178</v>
       </c>
       <c r="B32">
+        <v>850800000.0</v>
+      </c>
+      <c r="C32">
         <v>822528000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>793426000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>772679000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>745826000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>743509000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>724705000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>707949000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>679965000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>690106000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>625439000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>621157000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>592218000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>576208000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>560639000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>551806000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>559945000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>549842000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>517099000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>498180000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>478423000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>443661000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>425333000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>409616000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>416780000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>406606000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>394251000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>385558000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>371381000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>361688000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>357934000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>363046000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>351316000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>334779000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>322097000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>316089000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>301207000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>292812000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>288433000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>290596000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>278828000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>272893000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>268771000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>270580000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>262769000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>251105000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>251661000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>254226000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>239688000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>267622000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>258238000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>257898000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>251909000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>247080000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>235444000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>238565000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>229052000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>226134000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>225026000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>226483000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>223298000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>213318000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>202733000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>125170000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>121680000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>118790000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>108868000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>109375000.0</v>
       </c>
       <c r="BQ32">
         <v>109375000.0</v>
       </c>
       <c r="BR32">
+        <v>109375000.0</v>
+      </c>
+      <c r="BS32">
         <v>105915000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>110399000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>108195000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>104951000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101658000.0</v>
       </c>
       <c r="BW32">
         <v>101658000.0</v>
       </c>
       <c r="BX32">
+        <v>101658000.0</v>
+      </c>
+      <c r="BY32">
         <v>92407000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>87911000.0</v>
       </c>
       <c r="BZ32">
         <v>87911000.0</v>
       </c>
       <c r="CA32">
+        <v>87911000.0</v>
+      </c>
+      <c r="CB32">
         <v>77674000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>77675000.0</v>
       </c>
       <c r="CC32">
         <v>77675000.0</v>
       </c>
       <c r="CD32">
         <v>77675000.0</v>
       </c>
       <c r="CE32">
+        <v>77675000.0</v>
+      </c>
+      <c r="CF32">
         <v>69618000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69619000.0</v>
       </c>
       <c r="CG32">
         <v>69619000.0</v>
       </c>
       <c r="CH32">
+        <v>69619000.0</v>
+      </c>
+      <c r="CI32">
         <v>69619000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -26138,51 +26231,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>409351000.0</v>
       </c>
       <c r="C2">
         <v>461693000.0</v>
       </c>
       <c r="D2">
         <v>993564000.0</v>
       </c>
       <c r="E2">
         <v>1421449000.0</v>
       </c>
       <c r="F2">
         <v>1300521000.0</v>
       </c>
       <c r="G2">
         <v>1506567000.0</v>
       </c>
       <c r="H2">
         <v>904176000.0</v>
       </c>
       <c r="I2">
         <v>889502000.0</v>
       </c>
@@ -26207,51 +26300,51 @@
       <c r="P2">
         <v>269423000.0</v>
       </c>
       <c r="Q2">
         <v>176024000.0</v>
       </c>
       <c r="R2">
         <v>268077000.0</v>
       </c>
       <c r="S2">
         <v>33818000.0</v>
       </c>
       <c r="T2">
         <v>24362000.0</v>
       </c>
       <c r="U2">
         <v>23411000.0</v>
       </c>
       <c r="V2">
         <v>33076000.0</v>
       </c>
       <c r="W2"/>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>39319000</v>
       </c>
       <c r="C3">
         <v>33762000</v>
       </c>
       <c r="D3">
         <v>90851000</v>
       </c>
       <c r="E3">
         <v>72895000</v>
       </c>
       <c r="F3">
         <v>52794000</v>
       </c>
       <c r="G3">
         <v>50975000</v>
       </c>
       <c r="H3">
         <v>53770000</v>
       </c>
       <c r="I3">
         <v>48961000</v>
       </c>
@@ -26278,51 +26371,51 @@
       </c>
       <c r="Q3">
         <v>13190000</v>
       </c>
       <c r="R3">
         <v>13412000</v>
       </c>
       <c r="S3">
         <v>25556000</v>
       </c>
       <c r="T3">
         <v>535000</v>
       </c>
       <c r="U3">
         <v>2435000</v>
       </c>
       <c r="V3">
         <v>346000</v>
       </c>
       <c r="W3">
         <v>2058000</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-409346000.0</v>
       </c>
       <c r="F4">
         <v>129861000.0</v>
       </c>
       <c r="G4">
         <v>-209720000.0</v>
       </c>
       <c r="H4">
         <v>600919000.0</v>
       </c>
       <c r="I4">
         <v>21153000.0</v>
       </c>
       <c r="J4">
         <v>97668000.0</v>
       </c>
       <c r="K4">
         <v>14128000.0</v>
       </c>
@@ -26331,51 +26424,51 @@
       </c>
       <c r="M4">
         <v>150365000.0</v>
       </c>
       <c r="N4">
         <v>175125000.0</v>
       </c>
       <c r="O4">
         <v>-68902000.0</v>
       </c>
       <c r="P4">
         <v>-17212000.0</v>
       </c>
       <c r="Q4">
         <v>50551000.0</v>
       </c>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>68056000.0</v>
       </c>
       <c r="F5">
         <v>105654000.0</v>
       </c>
       <c r="G5">
         <v>117488000.0</v>
       </c>
       <c r="H5">
         <v>20772000.0</v>
       </c>
       <c r="I5">
         <v>156004000.0</v>
       </c>
       <c r="J5">
         <v>404158000.0</v>
       </c>
       <c r="K5">
         <v>30110000.0</v>
       </c>
@@ -26384,51 +26477,51 @@
       </c>
       <c r="M5">
         <v>-24968000.0</v>
       </c>
       <c r="N5">
         <v>13455000.0</v>
       </c>
       <c r="O5">
         <v>15874000.0</v>
       </c>
       <c r="P5">
         <v>-15893000.0</v>
       </c>
       <c r="Q5">
         <v>39118000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>105981000.0</v>
       </c>
       <c r="C6">
         <v>-52342000.0</v>
       </c>
       <c r="D6">
         <v>-531871000.0</v>
       </c>
       <c r="E6">
         <v>-427885000.0</v>
       </c>
       <c r="F6">
         <v>120928000.0</v>
       </c>
       <c r="G6">
         <v>-206046000.0</v>
       </c>
       <c r="H6">
         <v>602391000.0</v>
       </c>
       <c r="I6">
         <v>14674000.0</v>
       </c>
@@ -26453,51 +26546,51 @@
       <c r="P6">
         <v>-17212000.0</v>
       </c>
       <c r="Q6">
         <v>50551000.0</v>
       </c>
       <c r="R6">
         <v>-92053000.0</v>
       </c>
       <c r="S6">
         <v>234259000.0</v>
       </c>
       <c r="T6">
         <v>9456000.0</v>
       </c>
       <c r="U6">
         <v>951000.0</v>
       </c>
       <c r="V6">
         <v>-9665000.0</v>
       </c>
       <c r="W6"/>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7">
         <v>-24023000.0</v>
       </c>
       <c r="C7">
         <v>72743000.0</v>
       </c>
       <c r="D7">
         <v>2457000.0</v>
       </c>
       <c r="E7">
         <v>-19428000.0</v>
       </c>
       <c r="F7">
         <v>60148000.0</v>
       </c>
       <c r="G7">
         <v>51924000.0</v>
       </c>
       <c r="H7">
         <v>1585000.0</v>
       </c>
       <c r="I7">
         <v>39100000.0</v>
       </c>
@@ -26524,102 +26617,102 @@
       </c>
       <c r="Q7">
         <v>-5175000.0</v>
       </c>
       <c r="R7">
         <v>-5373000.0</v>
       </c>
       <c r="S7">
         <v>23368000.0</v>
       </c>
       <c r="T7">
         <v>22776000.0</v>
       </c>
       <c r="U7">
         <v>-8101000.0</v>
       </c>
       <c r="V7">
         <v>32253000.0</v>
       </c>
       <c r="W7">
         <v>-19905000.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-6624000.0</v>
       </c>
       <c r="F8">
         <v>-99203000.0</v>
       </c>
       <c r="G8">
         <v>-57606000.0</v>
       </c>
       <c r="H8">
         <v>-25923000.0</v>
       </c>
       <c r="I8">
         <v>-153942000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8">
         <v>-18494000.0</v>
       </c>
       <c r="L8">
         <v>-30900000.0</v>
       </c>
       <c r="M8">
         <v>-26821000.0</v>
       </c>
       <c r="N8">
         <v>-16412000.0</v>
       </c>
       <c r="O8">
         <v>35473000.0</v>
       </c>
       <c r="P8">
         <v>-42284000.0</v>
       </c>
       <c r="Q8">
         <v>-35851000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
         <v>-164236000.0</v>
       </c>
       <c r="C9">
         <v>10226000.0</v>
       </c>
       <c r="D9">
         <v>-149529000.0</v>
       </c>
       <c r="E9">
         <v>-6624000.0</v>
       </c>
       <c r="F9">
         <v>-99203000.0</v>
       </c>
       <c r="G9">
         <v>-57606000.0</v>
       </c>
       <c r="H9">
         <v>-25923000.0</v>
       </c>
       <c r="I9">
         <v>-153942000.0</v>
       </c>
@@ -26642,51 +26735,51 @@
         <v>35473000.0</v>
       </c>
       <c r="P9">
         <v>-42284000.0</v>
       </c>
       <c r="Q9">
         <v>-35851000.0</v>
       </c>
       <c r="R9">
         <v>8560000.0</v>
       </c>
       <c r="S9">
         <v>-7748000.0</v>
       </c>
       <c r="T9">
         <v>-15530000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9">
         <v>26611000.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-40812000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-309000.0</v>
       </c>
       <c r="G10">
         <v>-49000.0</v>
       </c>
       <c r="H10">
         <v>-39718000.0</v>
       </c>
       <c r="I10">
         <v>20122000.0</v>
       </c>
       <c r="J10">
         <v>8394000.0</v>
       </c>
       <c r="K10">
         <v>61697000.0</v>
       </c>
@@ -26699,51 +26792,51 @@
       <c r="N10">
         <v>3208000.0</v>
       </c>
       <c r="O10">
         <v>-2350000.0</v>
       </c>
       <c r="P10">
         <v>3117000.0</v>
       </c>
       <c r="Q10">
         <v>33580000.0</v>
       </c>
       <c r="R10">
         <v>-24985000.0</v>
       </c>
       <c r="S10">
         <v>29141000.0</v>
       </c>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-55631000.0</v>
       </c>
       <c r="F11">
         <v>114668000.0</v>
       </c>
       <c r="G11">
         <v>16091000.0</v>
       </c>
       <c r="H11">
         <v>29225000.0</v>
       </c>
       <c r="I11">
         <v>37038000.0</v>
       </c>
       <c r="J11">
         <v>39582000.0</v>
       </c>
       <c r="K11">
         <v>52727000.0</v>
       </c>
@@ -26760,51 +26853,51 @@
         <v>12091000.0</v>
       </c>
       <c r="P11">
         <v>16036000.0</v>
       </c>
       <c r="Q11">
         <v>-5196000.0</v>
       </c>
       <c r="R11">
         <v>7702000.0</v>
       </c>
       <c r="S11">
         <v>8318000.0</v>
       </c>
       <c r="T11">
         <v>12076000.0</v>
       </c>
       <c r="U11">
         <v>4354000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>95891000.0</v>
       </c>
       <c r="F12">
         <v>117606000.0</v>
       </c>
       <c r="G12">
         <v>42123000.0</v>
       </c>
       <c r="H12">
         <v>38319000.0</v>
       </c>
       <c r="I12">
         <v>-23473000.0</v>
       </c>
       <c r="J12">
         <v>18378000.0</v>
       </c>
       <c r="K12">
         <v>25119000.0</v>
       </c>
@@ -26815,96 +26908,96 @@
         <v>-63983000.0</v>
       </c>
       <c r="N12">
         <v>6934000.0</v>
       </c>
       <c r="O12">
         <v>-5969000.0</v>
       </c>
       <c r="P12">
         <v>31627000.0</v>
       </c>
       <c r="Q12">
         <v>24674000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12">
         <v>15199000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-5913000.0</v>
       </c>
       <c r="F13">
         <v>-4484000.0</v>
       </c>
       <c r="G13">
         <v>-17466000.0</v>
       </c>
       <c r="H13">
         <v>4998000.0</v>
       </c>
       <c r="I13">
         <v>12624000.0</v>
       </c>
       <c r="J13">
         <v>67505000.0</v>
       </c>
       <c r="K13">
         <v>38575000.0</v>
       </c>
       <c r="L13">
         <v>26585000.0</v>
       </c>
       <c r="M13">
         <v>-1542000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14">
         <v>218570000.0</v>
       </c>
       <c r="C14">
         <v>206275000.0</v>
       </c>
       <c r="D14">
         <v>159219000.0</v>
       </c>
       <c r="E14">
         <v>142496000.0</v>
       </c>
       <c r="F14">
         <v>134125000.0</v>
       </c>
       <c r="G14">
         <v>110795000.0</v>
       </c>
       <c r="H14">
         <v>79409000.0</v>
       </c>
       <c r="I14">
         <v>85535000.0</v>
       </c>
@@ -26931,51 +27024,51 @@
       </c>
       <c r="Q14">
         <v>59012000.0</v>
       </c>
       <c r="R14">
         <v>37511000.0</v>
       </c>
       <c r="S14">
         <v>33470000.0</v>
       </c>
       <c r="T14">
         <v>27828000.0</v>
       </c>
       <c r="U14">
         <v>29655000.0</v>
       </c>
       <c r="V14">
         <v>32077000.0</v>
       </c>
       <c r="W14">
         <v>22841000.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15">
         <v>556521000.0</v>
       </c>
       <c r="C15">
         <v>509109000.0</v>
       </c>
       <c r="D15">
         <v>440993000.0</v>
       </c>
       <c r="E15">
         <v>372915000.0</v>
       </c>
       <c r="F15">
         <v>302449000.0</v>
       </c>
       <c r="G15">
         <v>246444000.0</v>
       </c>
       <c r="H15">
         <v>222922000.0</v>
       </c>
       <c r="I15">
         <v>170938000.0</v>
       </c>
@@ -26998,51 +27091,51 @@
         <v>0.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>920246000.0</v>
       </c>
       <c r="R15">
         <v>597000.0</v>
       </c>
       <c r="S15"/>
       <c r="T15">
         <v>973000000.0</v>
       </c>
       <c r="U15">
         <v>5000000.0</v>
       </c>
       <c r="V15"/>
       <c r="W15">
         <v>177500000.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
         <v>515332000.0</v>
       </c>
       <c r="C16">
         <v>409351000.0</v>
       </c>
       <c r="D16">
         <v>461693000.0</v>
       </c>
       <c r="E16">
         <v>993564000.0</v>
       </c>
       <c r="F16">
         <v>1421449000.0</v>
       </c>
       <c r="G16">
         <v>1300521000.0</v>
       </c>
       <c r="H16">
         <v>1506567000.0</v>
       </c>
       <c r="I16">
         <v>904176000.0</v>
       </c>
@@ -27069,94 +27162,94 @@
       </c>
       <c r="Q16">
         <v>226575000.0</v>
       </c>
       <c r="R16">
         <v>176024000.0</v>
       </c>
       <c r="S16">
         <v>268077000.0</v>
       </c>
       <c r="T16">
         <v>33818000.0</v>
       </c>
       <c r="U16">
         <v>24362000.0</v>
       </c>
       <c r="V16">
         <v>23411000.0</v>
       </c>
       <c r="W16">
         <v>98873000.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>9099000.0</v>
       </c>
       <c r="K17">
         <v>-13305000.0</v>
       </c>
       <c r="L17">
         <v>-8175000.0</v>
       </c>
       <c r="M17">
         <v>-10017000.0</v>
       </c>
       <c r="N17">
         <v>-3595000.0</v>
       </c>
       <c r="O17">
         <v>1360000.0</v>
       </c>
       <c r="P17">
         <v>-3604000.0</v>
       </c>
       <c r="Q17">
         <v>1416000.0</v>
       </c>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>1549127000.0</v>
       </c>
       <c r="C18">
         <v>1467865000.0</v>
       </c>
       <c r="D18">
         <v>1145178000.0</v>
       </c>
       <c r="E18">
         <v>1022474000.0</v>
       </c>
       <c r="F18">
         <v>883275000.0</v>
       </c>
       <c r="G18">
         <v>760134000.0</v>
       </c>
       <c r="H18">
         <v>655753000.0</v>
       </c>
       <c r="I18">
         <v>563801000.0</v>
       </c>
@@ -27183,51 +27276,51 @@
       </c>
       <c r="Q18">
         <v>170164000.0</v>
       </c>
       <c r="R18">
         <v>117530000.0</v>
       </c>
       <c r="S18">
         <v>129525000.0</v>
       </c>
       <c r="T18">
         <v>109690000.0</v>
       </c>
       <c r="U18">
         <v>81230000.0</v>
       </c>
       <c r="V18">
         <v>59535000.0</v>
       </c>
       <c r="W18">
         <v>20024000.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-144255000.0</v>
       </c>
       <c r="D19">
         <v>-96333000.0</v>
       </c>
       <c r="E19">
         <v>-79335000.0</v>
       </c>
       <c r="F19">
         <v>-1035713000.0</v>
       </c>
       <c r="G19">
         <v>-190816000.0</v>
       </c>
       <c r="H19">
         <v>-71937000.0</v>
       </c>
       <c r="I19">
         <v>34874000.0</v>
       </c>
       <c r="J19">
         <v>-48046000.0</v>
@@ -27240,78 +27333,78 @@
       </c>
       <c r="M19">
         <v>6736000.0</v>
       </c>
       <c r="N19">
         <v>70900000.0</v>
       </c>
       <c r="O19">
         <v>69726000.0</v>
       </c>
       <c r="P19">
         <v>-67500000.0</v>
       </c>
       <c r="Q19">
         <v>222134000.0</v>
       </c>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>1704088000.0</v>
       </c>
       <c r="C21">
         <v>-2188000.0</v>
       </c>
       <c r="D21">
         <v>-8750000.0</v>
       </c>
       <c r="E21">
         <v>345252000.0</v>
       </c>
       <c r="F21">
         <v>751940000.0</v>
       </c>
       <c r="G21">
         <v>245925000.0</v>
       </c>
       <c r="H21">
         <v>475094000.0</v>
       </c>
       <c r="I21">
         <v>493738000.0</v>
       </c>
@@ -27397,51 +27490,51 @@
       </c>
       <c r="Q22">
         <v>92170000.0</v>
       </c>
       <c r="R22">
         <v>81801000.0</v>
       </c>
       <c r="S22">
         <v>68268000.0</v>
       </c>
       <c r="T22">
         <v>81111000.0</v>
       </c>
       <c r="U22">
         <v>71445000.0</v>
       </c>
       <c r="V22">
         <v>54554000.0</v>
       </c>
       <c r="W22">
         <v>20907000.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
         <v>-25252000.0</v>
       </c>
       <c r="C23">
         <v>-5745000.0</v>
       </c>
       <c r="D23">
         <v>-819378000.0</v>
       </c>
       <c r="E23">
         <v>352229000.0</v>
       </c>
       <c r="F23">
         <v>-21612000.0</v>
       </c>
       <c r="G23">
         <v>-16693000.0</v>
       </c>
       <c r="H23">
         <v>-11781000.0</v>
       </c>
       <c r="I23">
         <v>-5657000.0</v>
       </c>
@@ -27468,51 +27561,51 @@
       </c>
       <c r="Q23">
         <v>31973000.0</v>
       </c>
       <c r="R23">
         <v>7524000.0</v>
       </c>
       <c r="S23">
         <v>-21000.0</v>
       </c>
       <c r="T23">
         <v>415901000.0</v>
       </c>
       <c r="U23">
         <v>-79764000.0</v>
       </c>
       <c r="V23">
         <v>-63708000.0</v>
       </c>
       <c r="W23">
         <v>46022000.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24">
         <v>-90745000.0</v>
       </c>
       <c r="C24">
         <v>-1670000.0</v>
       </c>
       <c r="D24">
         <v>-1185000.0</v>
       </c>
       <c r="E24">
         <v>-65713000.0</v>
       </c>
       <c r="F24">
         <v>-982919000.0</v>
       </c>
       <c r="G24">
         <v>-29149000.0</v>
       </c>
       <c r="H24">
         <v>-42821000.0</v>
       </c>
       <c r="I24">
         <v>10000.0</v>
       </c>
@@ -27537,51 +27630,51 @@
       <c r="P24">
         <v>-23111000.0</v>
       </c>
       <c r="Q24">
         <v>22000.0</v>
       </c>
       <c r="R24"/>
       <c r="S24">
         <v>137625000.0</v>
       </c>
       <c r="T24">
         <v>192606000.0</v>
       </c>
       <c r="U24">
         <v>-77349000.0</v>
       </c>
       <c r="V24">
         <v>-154009000.0</v>
       </c>
       <c r="W24">
         <v>-31381000.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
         <v>33576000.0</v>
       </c>
       <c r="C25">
         <v>3949000.0</v>
       </c>
       <c r="D25">
         <v>-130634000.0</v>
       </c>
       <c r="E25">
         <v>7198000.0</v>
       </c>
       <c r="F25">
         <v>72265000.0</v>
       </c>
       <c r="G25">
         <v>51119000.0</v>
       </c>
       <c r="H25">
         <v>44449000.0</v>
       </c>
       <c r="I25">
         <v>-57875000.0</v>
       </c>
@@ -27608,51 +27701,51 @@
       </c>
       <c r="Q25">
         <v>4136000.0</v>
       </c>
       <c r="R25">
         <v>-3820000.0</v>
       </c>
       <c r="S25">
         <v>6815000.0</v>
       </c>
       <c r="T25">
         <v>119000.0</v>
       </c>
       <c r="U25">
         <v>654000.0</v>
       </c>
       <c r="V25">
         <v>753000.0</v>
       </c>
       <c r="W25">
         <v>-680000.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26">
         <v>-2484305000.0</v>
       </c>
       <c r="C26">
         <v>-885266000.0</v>
       </c>
       <c r="D26">
         <v>-504188000.0</v>
       </c>
       <c r="E26">
         <v>-1397506000.0</v>
       </c>
       <c r="F26">
         <v>-198374000.0</v>
       </c>
       <c r="G26">
         <v>-778519000.0</v>
       </c>
       <c r="H26">
         <v>-292075000.0</v>
       </c>
       <c r="I26">
         <v>-949888000.0</v>
       </c>
@@ -27671,51 +27764,51 @@
       <c r="N26">
         <v>-112183000.0</v>
       </c>
       <c r="O26">
         <v>-105989000.0</v>
       </c>
       <c r="P26">
         <v>-14626000.0</v>
       </c>
       <c r="Q26">
         <v>-14151000.0</v>
       </c>
       <c r="R26">
         <v>-18487000.0</v>
       </c>
       <c r="S26">
         <v>-681000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
         <v>111343000.0</v>
       </c>
       <c r="C27">
         <v>95204000.0</v>
       </c>
       <c r="D27">
         <v>71653000.0</v>
       </c>
       <c r="E27">
         <v>58094000.0</v>
       </c>
       <c r="F27">
         <v>54917000.0</v>
       </c>
       <c r="G27">
         <v>51094000.0</v>
       </c>
       <c r="H27">
         <v>41199000.0</v>
       </c>
       <c r="I27">
         <v>38897000.0</v>
       </c>
@@ -27740,51 +27833,51 @@
       <c r="P27">
         <v>31723000.0</v>
       </c>
       <c r="Q27">
         <v>32285000.0</v>
       </c>
       <c r="R27">
         <v>35161000.0</v>
       </c>
       <c r="S27">
         <v>30338000.0</v>
       </c>
       <c r="T27">
         <v>1034000.0</v>
       </c>
       <c r="U27">
         <v>25000.0</v>
       </c>
       <c r="V27">
         <v>-7543000.0</v>
       </c>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
         <v>-1361990000.0</v>
       </c>
       <c r="C28">
         <v>-1402308000.0</v>
       </c>
       <c r="D28">
         <v>-953931000.0</v>
       </c>
       <c r="E28">
         <v>-1425380000.0</v>
       </c>
       <c r="F28">
         <v>229505000.0</v>
       </c>
       <c r="G28">
         <v>-779038000.0</v>
       </c>
       <c r="H28">
         <v>-36667000.0</v>
       </c>
       <c r="I28">
         <v>-626483000.0</v>
       </c>
@@ -27809,51 +27902,51 @@
       <c r="P28">
         <v>-177994000.0</v>
       </c>
       <c r="Q28">
         <v>758058000.0</v>
       </c>
       <c r="R28">
         <v>82542000.0</v>
       </c>
       <c r="S28">
         <v>-22952000.0</v>
       </c>
       <c r="T28">
         <v>-292064000.0</v>
       </c>
       <c r="U28">
         <v>-5000000.0</v>
       </c>
       <c r="V28"/>
       <c r="W28">
         <v>-131478000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
         <v>1588446000.0</v>
       </c>
       <c r="C29">
         <v>1501627000.0</v>
       </c>
       <c r="D29">
         <v>1236029000.0</v>
       </c>
       <c r="E29">
         <v>1095369000.0</v>
       </c>
       <c r="F29">
         <v>936069000.0</v>
       </c>
       <c r="G29">
         <v>811109000.0</v>
       </c>
       <c r="H29">
         <v>709523000.0</v>
       </c>
       <c r="I29">
         <v>612762000.0</v>
       </c>
@@ -27880,51 +27973,51 @@
       </c>
       <c r="Q29">
         <v>183354000.0</v>
       </c>
       <c r="R29">
         <v>130942000.0</v>
       </c>
       <c r="S29">
         <v>155081000.0</v>
       </c>
       <c r="T29">
         <v>110225000.0</v>
       </c>
       <c r="U29">
         <v>83665000.0</v>
       </c>
       <c r="V29">
         <v>59881000.0</v>
       </c>
       <c r="W29">
         <v>22082000.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
         <v>-130064000.0</v>
       </c>
       <c r="C30">
         <v>-144255000.0</v>
       </c>
       <c r="D30">
         <v>-819378000.0</v>
       </c>
       <c r="E30">
         <v>-79335000.0</v>
       </c>
       <c r="F30">
         <v>-1035713000.0</v>
       </c>
       <c r="G30">
         <v>-241791000.0</v>
       </c>
       <c r="H30">
         <v>-71937000.0</v>
       </c>
       <c r="I30">
         <v>34874000.0</v>
       </c>
@@ -27970,4060 +28063,4099 @@
       <c r="W30">
         <v>135126000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CD30"/>
+  <dimension ref="A1:CE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:82">
+    <row r="1" spans="1:83">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BX1" t="s">
+        <v>179</v>
+      </c>
+      <c r="BY1" t="s">
         <v>140</v>
       </c>
-      <c r="BY1" t="s">
+      <c r="BZ1" t="s">
         <v>141</v>
       </c>
-      <c r="BZ1" t="s">
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
-      <c r="CA1" t="s">
+      <c r="CB1" t="s">
         <v>142</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>143</v>
       </c>
-      <c r="CC1" t="s">
+      <c r="CD1" t="s">
         <v>144</v>
       </c>
-      <c r="CD1" t="s">
+      <c r="CE1" t="s">
         <v>21</v>
       </c>
     </row>
-    <row r="2" spans="1:82">
+    <row r="2" spans="1:83">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
+        <v>515300000.0</v>
+      </c>
+      <c r="C2">
         <v>400089000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>347318000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>360671000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>409351000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>500979000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>451401000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>519315000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>461693000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>928552000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>792329000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>468675000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>993564000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>867112000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>842300000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>679315000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1421449000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1284664000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1972002000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1747147000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1300521000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1302858000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1384977000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1066856000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1506567000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>881150000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>771117000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>642781000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>904176000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1398398000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1367596000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>849828000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>889502000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>799015000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>750581000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>696972000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>791834000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>974062000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>404614000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>445014000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>777706000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>993488000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>455021000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>537751000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>508799000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>448193000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>683239000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>260450000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>358434000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>283750000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>334701000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>263029000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>183309000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>340458000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>273307000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>266022000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>252211000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>221575000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>175895000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>127640000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>269423000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>197735000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>152148000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>84349000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>176024000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>111701000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>72769000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>276881000.0</v>
       </c>
       <c r="BQ2">
         <v>276881000.0</v>
       </c>
       <c r="BR2">
+        <v>276881000.0</v>
+      </c>
+      <c r="BS2">
         <v>268077000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>32294000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>21929000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>33818000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21599000.0</v>
       </c>
       <c r="BW2">
         <v>21599000.0</v>
       </c>
       <c r="BX2">
+        <v>21599000.0</v>
+      </c>
+      <c r="BY2">
         <v>29951000.0</v>
       </c>
-      <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
+      <c r="CE2"/>
     </row>
-    <row r="3" spans="1:82">
+    <row r="3" spans="1:83">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
+        <v>28800000</v>
+      </c>
+      <c r="C3">
         <v>12439000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>3932000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>11448000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>11500000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>14247000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6626000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>27325000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>24237000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3815000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>20981000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>26465000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21576000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>20458000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>18001000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19098000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>15338000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>16597000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14787000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>11050000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>10360000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>16892000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>11725000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11542000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10816000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18468000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>14765000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12391000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8146000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>22777000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>13107000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>7205000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5872000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>20600000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11553000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>7035000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>9629000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>10535000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>13728000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>12905000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>5460000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>18565000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>12250000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>12017000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>6320000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>8638000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>20273000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>11904000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>10060000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>20812000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>14237000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>3691000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>4800000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>6775000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>18163000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>15654000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>4292000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>6269000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>10110000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2897000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>3835000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>6095000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>2399000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1411000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>3285000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2224000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1669000</v>
-      </c>
-[...1 lines deleted...]
-        <v>3486000</v>
       </c>
       <c r="BQ3">
         <v>3486000</v>
       </c>
       <c r="BR3">
+        <v>3486000</v>
+      </c>
+      <c r="BS3">
         <v>6033000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>13277000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>4859000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>961000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>411000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>535000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>589000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>357000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>2435000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CC3">
         <v>0</v>
       </c>
       <c r="CD3">
         <v>0</v>
       </c>
+      <c r="CE3">
+        <v>0</v>
+      </c>
     </row>
-    <row r="4" spans="1:82">
+    <row r="4" spans="1:83">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-288623000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>84086000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>115952000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>35178000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>176767000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-737243000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>138086000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-683276000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>224412000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>450639000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-10518000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-86363000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>316110000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-428949000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>620646000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>115004000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>127165000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-261896000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-487743000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>30802000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>517768000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-39674000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>90487000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>48434000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>53609000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-94862000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-182228000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>569448000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-40400000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-332692000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-215782000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>538467000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-82730000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>28952000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>60606000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-235046000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>418381000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-93576000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>74684000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-50951000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>71672000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>79720000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-157149000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>67151000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>7285000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>13811000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>30636000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>45680000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>48255000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-141783000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
+      <c r="CE4"/>
     </row>
-    <row r="5" spans="1:82">
+    <row r="5" spans="1:83">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-40511000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>34947000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>182706000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-98257000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-17346000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>953000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>153706000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5706000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-51248000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8902000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>189157000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-103513000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>24330000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7514000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>114389000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-30854000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>19000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-62782000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>170499000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5741000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-23185000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>14431000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>397141000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1745000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-10477000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>15749000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-5299000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>35676000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-26614000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>26347000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-8579000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>15767000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-23000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>18173000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>24462000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>20639000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-5555000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-64514000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>39632000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>19593000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-8091000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-37679000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>22789000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>27358000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>11725000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-45998000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5988000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>31869000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>16279000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-70029000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
+      <c r="CE5"/>
     </row>
-    <row r="6" spans="1:82">
+    <row r="6" spans="1:83">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
+        <v>-130000000.0</v>
+      </c>
+      <c r="C6">
         <v>115243000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>52771000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-13353000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-48680000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-91628000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>49578000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-67914000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>57622000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-466859000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>136223000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-288279000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>87044000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>126452000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>24812000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>162985000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-742134000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>136785000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-687338000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>224855000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>446626000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2337000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-82119000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>318121000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-439711000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>625417000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>110033000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>128336000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-261395000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-494222000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>30802000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>517768000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-39674000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>90487000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>48434000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>53609000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-94862000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-182228000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>569448000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-40400000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-332692000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-215782000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>538467000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-82730000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>28952000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>60606000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-235046000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>422789000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-97984000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>74684000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-50951000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>71672000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>79720000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-157149000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>67151000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>7285000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>13811000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>30636000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>45680000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>48255000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-141783000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>28840000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>45587000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>67799000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-91675000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>64323000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>38932000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-204112000.0</v>
       </c>
       <c r="BQ6">
         <v>-204112000.0</v>
       </c>
       <c r="BR6">
+        <v>-204112000.0</v>
+      </c>
+      <c r="BS6">
         <v>8804000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>214158000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>10365000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-11889000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12219000.0</v>
       </c>
       <c r="BW6">
         <v>12219000.0</v>
       </c>
       <c r="BX6">
+        <v>12219000.0</v>
+      </c>
+      <c r="BY6">
         <v>-8352000.0</v>
       </c>
-      <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
+      <c r="CE6"/>
     </row>
-    <row r="7" spans="1:82">
+    <row r="7" spans="1:83">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7">
+        <v>-116100000.0</v>
+      </c>
+      <c r="C7">
         <v>109972000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>17853000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-58401000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-93447000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>76500000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>66370000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-39844000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-30283000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-173310000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1823000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2143000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-34500000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>69162000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-19348000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-38225000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-31017000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>44502000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>59666000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-9797000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-34223000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>90812000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-28977000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>74166000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-84077000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>76284000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>18705000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>24069000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-117473000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>30721000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-5318000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>68861000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-55164000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>56156000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-9485000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>16012000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-64258000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>49660000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>56780000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>22737000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-47867000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-646000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>52420000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-42320000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-7992000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>31266000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>31411000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-8250000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-53397000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>32392000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-7846000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-10657000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-7852000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-16687000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>26398000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>48878000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>4849000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>-9697000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>31556000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>38459000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-102459000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>5576000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>10127000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>30982000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-51860000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-28538000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>16914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15110000.0</v>
       </c>
       <c r="BQ7">
         <v>15110000.0</v>
       </c>
       <c r="BR7">
+        <v>15110000.0</v>
+      </c>
+      <c r="BS7">
         <v>-8859000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-2000000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>31349000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-6304000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31411000.0</v>
       </c>
       <c r="BW7">
         <v>31411000.0</v>
       </c>
       <c r="BX7">
+        <v>31411000.0</v>
+      </c>
+      <c r="BY7">
         <v>-2574000.0</v>
       </c>
-      <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
+      <c r="CE7"/>
     </row>
-    <row r="8" spans="1:82">
+    <row r="8" spans="1:83">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>28496000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>22489000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-133667000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>56912000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-286000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>70417000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-168527000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>205000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>18489000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>50630000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-127454000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>37717000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>16205000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>15926000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-88254000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>26717000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-11191000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>46805000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-93692000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>11301000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>63250000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-134801000.0</v>
       </c>
-      <c r="AH8"/>
-      <c r="AI8">
+      <c r="AI8"/>
+      <c r="AJ8">
         <v>-20507000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-26079000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-40582000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>12527000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>9360000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>11283000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-51664000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-418000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>5699000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-29000000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-7181000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>11814000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>20446000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-20202000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-38879000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>10350000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-18826000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>6277000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-14213000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-21349000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>12108000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>36140000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>8574000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>-13401000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>9074000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>8992000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-46949000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
+      <c r="CE8"/>
     </row>
-    <row r="9" spans="1:82">
+    <row r="9" spans="1:83">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9">
+        <v>102100000.0</v>
+      </c>
+      <c r="C9">
         <v>-243539000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>42656000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-36557000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>73204000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-184007000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>68969000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>34155000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>91109000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-207661000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>7147000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>28496000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>22489000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-133667000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>56912000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-286000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>70417000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-168527000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>205000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>18489000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>50630000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-127454000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>37717000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>16205000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>15926000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-88254000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>26717000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-11191000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>46805000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-93692000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>11301000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>63250000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-134801000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-18425000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-20507000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-26079000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-40582000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>12527000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>9360000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>11283000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-51664000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-418000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5699000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-29000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-7181000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>11814000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>20446000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-20202000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-38879000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>10350000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-18826000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6277000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-14213000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-21349000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>12108000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>36140000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>8574000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-13401000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>9074000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>8992000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>-46949000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-34051000.0</v>
       </c>
       <c r="BK9">
         <v>-34051000.0</v>
       </c>
       <c r="BL9">
-        <v>0.0</v>
+        <v>-34051000.0</v>
       </c>
       <c r="BM9">
+        <v>0.0</v>
+      </c>
+      <c r="BN9">
         <v>-37680000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-513000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>18423000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4875000.0</v>
       </c>
       <c r="BQ9">
         <v>4875000.0</v>
       </c>
       <c r="BR9">
+        <v>4875000.0</v>
+      </c>
+      <c r="BS9">
         <v>-14225000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-45621000.0</v>
       </c>
-      <c r="BV9"/>
-      <c r="BW9">
+      <c r="BW9"/>
+      <c r="BX9">
         <v>19681000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>17127000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>1522000.0</v>
       </c>
-      <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
+      <c r="CE9"/>
     </row>
-    <row r="10" spans="1:82">
+    <row r="10" spans="1:83">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>-19329000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>16014000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-60744000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10">
         <v>-5834000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>52402000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-67499000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>20622000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>35337000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-47540000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>15940000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3786000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>27266000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>8386000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-9213000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-66157000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>18512000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-13419000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-274000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>15303000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10165000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1330000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-9643000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6542000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>18311000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>38514000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-16319000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>21191000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-14378000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>37177000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-35170000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>26347000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4916000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-7374000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-27216000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>13247000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>16521000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>823000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-36195000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>22059000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>24344000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>20536000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1749000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-45481000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>26128000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>29790000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>16243000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-69044000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>40894000.0</v>
       </c>
-      <c r="BK10">
-[...1 lines deleted...]
-      </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
+        <v>0.0</v>
+      </c>
+      <c r="BN10">
         <v>-10221000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-7228000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3906000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-27151000.0</v>
       </c>
-      <c r="BQ10"/>
-      <c r="BR10">
+      <c r="BR10"/>
+      <c r="BS10">
         <v>5488000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
+      <c r="CE10"/>
     </row>
-    <row r="11" spans="1:82">
+    <row r="11" spans="1:83">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>-64883000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>15676000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-86154000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>26092000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>28061000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-13689000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-96095000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>178947000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-46400000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-7188000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-87627000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>35097000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>42863000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>39659000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-101528000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>55860000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>28417000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>40861000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-95913000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-46086000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-10878000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>28796000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>65206000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>25619000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>9277000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>52568000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-39425000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>25465000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>11744000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>38068000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-22550000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>8351000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>30954000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>9680000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-18984000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-5010000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-9674000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>17507000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>49996000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-17590000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>-8613000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-8843000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>44040000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-18127000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-13068000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1013000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>42273000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-2284000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-10436000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>13106000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>15650000.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>6398000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>7702000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>23170000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>12926000.0</v>
       </c>
-      <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>8318000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1998000.0</v>
       </c>
-      <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>12076000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>4354000.0</v>
       </c>
-      <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
+      <c r="CE11"/>
     </row>
-    <row r="12" spans="1:82">
+    <row r="12" spans="1:83">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-5842000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8703000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>22740000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-6211000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>87998000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-26754000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10829000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>58018000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>25101000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>40794000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>23415000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-40246000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>17436000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>44632000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>20301000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>16970000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6716000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>13689000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>944000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-30607000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5191000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-6334000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>8277000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>18378000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5317000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3809000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7384000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>14971000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3996000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6339000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-187000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2483000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-3148000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-9878000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>11493000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>958000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>5967000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-48532000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-22376000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>-7577000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>585000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>14538000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-612000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>38000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1595000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-6422000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-1180000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>22911000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>-8209000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>-1015000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>17940000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
-      <c r="BP12">
+      <c r="BP12"/>
+      <c r="BQ12">
         <v>459000.0</v>
       </c>
-      <c r="BQ12"/>
-      <c r="BR12">
+      <c r="BR12"/>
+      <c r="BS12">
         <v>656000.0</v>
       </c>
-      <c r="BS12"/>
-      <c r="BT12">
+      <c r="BT12"/>
+      <c r="BU12">
         <v>4415000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>9725000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5847000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>15199000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
+      <c r="CE12"/>
     </row>
-    <row r="13" spans="1:82">
+    <row r="13" spans="1:83">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>32960000.0</v>
       </c>
       <c r="M13">
         <v>32960000.0</v>
       </c>
       <c r="N13">
+        <v>32960000.0</v>
+      </c>
+      <c r="O13">
         <v>3747000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>92983000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>24750000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-127393000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1061000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>59735000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>16903000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-82183000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>20886000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>46958000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>20968000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-106278000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>41292000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>14781000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>38602000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-89677000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>18539000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>28739000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>50574000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-85228000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>67505000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>24893000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>42878000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>15749000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>38575000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>35676000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-26614000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>26347000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>26585000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-1542000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
+      <c r="CE13"/>
     </row>
-    <row r="14" spans="1:82">
+    <row r="14" spans="1:83">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14">
+        <v>54600000.0</v>
+      </c>
+      <c r="C14">
         <v>55599000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>47291000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>55328000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>54549000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>52738000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>54016000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>51023000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>48498000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>48281000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>23375000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>26154000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>35909000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>36241000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>36566000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>35143000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>34546000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>35329000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>27040000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>43417000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>28339000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>28039000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>27871000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>27553000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>27332000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>20778000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19570000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>13835000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>25226000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>19944000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19134000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>26914000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>19543000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>19678000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>19939000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>20281000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>20089000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>20945000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>20064000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>20336000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>20008000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>19371000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>19759000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19760000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18909000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>19211000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>17916000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>17363000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>20057000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>20802000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>20382000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>19755000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>19566000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>20410000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>20592000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>20621000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>20375000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>20746000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>21091000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>21591000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>21802000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>22224000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>21284000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>7833000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>7671000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9333000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>9298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9400000.0</v>
       </c>
       <c r="BQ14">
         <v>9400000.0</v>
       </c>
       <c r="BR14">
+        <v>9400000.0</v>
+      </c>
+      <c r="BS14">
         <v>9480000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8517000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>7647000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>7609000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7070000.0</v>
       </c>
       <c r="BW14">
         <v>7070000.0</v>
       </c>
       <c r="BX14">
+        <v>7070000.0</v>
+      </c>
+      <c r="BY14">
         <v>7138000.0</v>
       </c>
-      <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
+      <c r="CE14"/>
     </row>
-    <row r="15" spans="1:82">
+    <row r="15" spans="1:83">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15">
+        <v>150500000.0</v>
+      </c>
+      <c r="C15">
         <v>135135000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>137858000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>139744000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>143784000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>125129000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>125757000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>126918000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>131305000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>109353000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>109380000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>110115000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>112145000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>100156000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>100823000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>84167000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>87769000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>85953000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>85939000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>64470000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>66087000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>64601000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>65434000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>57031000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>59378000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>57845000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>57846000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>49336000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>57895000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>50405000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>51734000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>33916000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>34883000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>34411000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>34386000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>25431000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>25489000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>26258000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>26652000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>21392000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>21889000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>22754000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>24146000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>20437000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>20406000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>20393000.0</v>
       </c>
-      <c r="AU15">
-[...1 lines deleted...]
-      </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>37083000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
         <v>0.0</v>
       </c>
       <c r="BB15">
+        <v>0.0</v>
+      </c>
+      <c r="BC15">
         <v>10761000.0</v>
       </c>
-      <c r="BC15">
-[...1 lines deleted...]
-      </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15">
         <v>13759000.0</v>
       </c>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
       <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
         <v>14166000.0</v>
       </c>
-      <c r="BK15">
-[...1 lines deleted...]
-      </c>
       <c r="BL15">
         <v>0.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BM15">
+        <v>0.0</v>
+      </c>
+      <c r="BN15"/>
+      <c r="BO15">
         <v>115755000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
-[...1 lines deleted...]
-      </c>
+      <c r="BW15"/>
       <c r="BX15">
         <v>973000000.0</v>
       </c>
-      <c r="BY15"/>
+      <c r="BY15">
+        <v>973000000.0</v>
+      </c>
       <c r="BZ15"/>
-      <c r="CA15">
+      <c r="CA15"/>
+      <c r="CB15">
         <v>5000000.0</v>
       </c>
-      <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
+      <c r="CE15"/>
     </row>
-    <row r="16" spans="1:82">
+    <row r="16" spans="1:83">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
+        <v>385300000.0</v>
+      </c>
+      <c r="C16">
         <v>515332000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>400089000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>347318000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>360671000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>409351000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>500979000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>451401000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>519315000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>461693000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>928552000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>180396000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>1080608000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>993564000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>867112000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>842300000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>679315000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1421449000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1284664000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1972002000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1747147000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>1300521000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1302858000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1384977000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1066856000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>1506567000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>881150000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>771117000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>642781000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>904176000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1398398000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1367596000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>849828000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>889502000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>799015000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>750581000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>696972000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>791834000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>974062000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>404614000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>445014000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>777706000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>993488000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>455021000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>537751000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>508799000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>448193000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>683239000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>260450000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>358434000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>283750000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>334701000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>263029000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>183309000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>340458000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>273307000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>266022000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>252211000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>221575000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>175895000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>127640000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>226575000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>197735000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>152148000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>84349000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>176024000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>111701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>72769000.0</v>
       </c>
       <c r="BQ16">
         <v>72769000.0</v>
       </c>
       <c r="BR16">
+        <v>72769000.0</v>
+      </c>
+      <c r="BS16">
         <v>276881000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>246452000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>32294000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>21929000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33818000.0</v>
       </c>
       <c r="BW16">
         <v>33818000.0</v>
       </c>
       <c r="BX16">
+        <v>33818000.0</v>
+      </c>
+      <c r="BY16">
         <v>21599000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>29951000.0</v>
       </c>
-      <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
+      <c r="CE16"/>
     </row>
-    <row r="17" spans="1:82">
+    <row r="17" spans="1:83">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-2168000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-7618000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3659000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1602000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>1465000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3054000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2978000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-9405000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-834000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-5173000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2107000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-2691000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-2697000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1488000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-4275000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-4832000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-5932000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>181000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>566000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>80000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>2393000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-2270000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-3798000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-1546000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3418000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-3260000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>2748000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-1816000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-5966000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>1824000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>2354000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
+      <c r="CE17"/>
     </row>
-    <row r="18" spans="1:82">
+    <row r="18" spans="1:83">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
+        <v>278000000.0</v>
+      </c>
+      <c r="C18">
         <v>488691000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>445509000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>324690000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>290237000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>416386000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>414983000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>321923000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>275900000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>385138000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>270150000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>265339000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>242565000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>294969000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>305068000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>193591000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>228846000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>263067000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>201104000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>214007000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>205097000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>219036000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>188070000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>251074000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>101954000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>225175000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>173770000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>177079000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>79729000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>150398000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>130718000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>199960000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>82725000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>122553000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>90220000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>115182000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>27386000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>127173000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>133195000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>104172000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>27570000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>62757000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>121713000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>12009000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>60363000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>95416000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>87294000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>56899000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>15189000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>73598000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>55124000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>81938000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>66247000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>52637000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>79434000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>104905000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>65215000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>73798000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>84574000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>103227000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-29713000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>56021000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>63735000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>68454000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-18046000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>7874000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>50018000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43199000.0</v>
       </c>
       <c r="BQ18">
         <v>43199000.0</v>
       </c>
       <c r="BR18">
+        <v>43199000.0</v>
+      </c>
+      <c r="BS18">
         <v>16439000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>17550000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>55137000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>19780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42280000.0</v>
       </c>
       <c r="BW18">
         <v>42280000.0</v>
       </c>
       <c r="BX18">
+        <v>42280000.0</v>
+      </c>
+      <c r="BY18">
         <v>22628000.0</v>
       </c>
-      <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
+      <c r="CE18"/>
     </row>
-    <row r="19" spans="1:82">
+    <row r="19" spans="1:83">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-26147000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-34563000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-32904000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-36733000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-28064000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-47125000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-32333000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-749967000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-20981000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-26668000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-21762000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-26922000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-19103000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-15310000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-49834000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-963558000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-11961000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-10360000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-16892000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-11725000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>6000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-190822000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-36645000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-14765000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-12391000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-8136000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
-      <c r="AH19">
+      <c r="AH19"/>
+      <c r="AI19">
         <v>771000.0</v>
       </c>
-      <c r="AI19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ19"/>
       <c r="AK19">
         <v>771000.0</v>
       </c>
       <c r="AL19">
         <v>771000.0</v>
       </c>
       <c r="AM19">
         <v>771000.0</v>
       </c>
-      <c r="AN19"/>
+      <c r="AN19">
+        <v>771000.0</v>
+      </c>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>6736000.0</v>
       </c>
-      <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19">
         <v>6736000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-      <c r="BA19">
+      <c r="BA19"/>
+      <c r="BB19">
         <v>70900000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>23009000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-7386000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>107739000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-53636000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>2293000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BH19">
         <v>-31547000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>-60956000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>22710000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
+      <c r="CE19"/>
     </row>
-    <row r="20" spans="1:82">
+    <row r="20" spans="1:83">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -32062,2352 +32194,2381 @@
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
+      <c r="CE20"/>
     </row>
-    <row r="21" spans="1:82">
+    <row r="21" spans="1:83">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
+        <v>200000000.0</v>
+      </c>
+      <c r="C21">
         <v>699088000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1004875000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-34875000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>35000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-25000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-2188000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-2187000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2188000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-2189000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-282000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>348282000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-559000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-477000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>166435000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>81755000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>498783000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503750000.0</v>
       </c>
       <c r="W21">
         <v>503750000.0</v>
       </c>
       <c r="X21">
+        <v>503750000.0</v>
+      </c>
+      <c r="Y21">
         <v>153734000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>92191000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>475094000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>486875000.0</v>
       </c>
       <c r="AB21">
         <v>486875000.0</v>
       </c>
       <c r="AC21">
         <v>486875000.0</v>
       </c>
-      <c r="AD21"/>
+      <c r="AD21">
+        <v>486875000.0</v>
+      </c>
       <c r="AE21"/>
-      <c r="AF21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>493738000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>500000000.0</v>
       </c>
-      <c r="AH21"/>
-      <c r="AI21">
+      <c r="AI21"/>
+      <c r="AJ21">
         <v>500000000.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
-      <c r="AL21">
+      <c r="AL21"/>
+      <c r="AM21">
         <v>500000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>492817000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>800000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>789523000.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-9613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5062000.0</v>
       </c>
       <c r="AV21">
         <v>-5062000.0</v>
       </c>
       <c r="AW21">
+        <v>-5062000.0</v>
+      </c>
+      <c r="AX21">
         <v>-5063000.0</v>
       </c>
-      <c r="AX21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY21"/>
       <c r="AZ21">
         <v>-11000000.0</v>
       </c>
       <c r="BA21">
+        <v>-11000000.0</v>
+      </c>
+      <c r="BB21">
         <v>-26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11000000.0</v>
       </c>
       <c r="BC21">
         <v>-11000000.0</v>
       </c>
       <c r="BD21">
+        <v>-11000000.0</v>
+      </c>
+      <c r="BE21">
         <v>-206534000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-2812000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-37813000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-2811000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-2813000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>-143625000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
+      <c r="CE21"/>
     </row>
-    <row r="22" spans="1:82">
+    <row r="22" spans="1:83">
       <c r="A22" t="s">
         <v>161</v>
       </c>
       <c r="B22">
+        <v>406000000.0</v>
+      </c>
+      <c r="C22">
         <v>284669000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>325386000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>303650000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>288600000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>305515000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>280901000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>266758000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>255954000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>403380000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>259659000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>246825000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>238728000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>214971000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>216592000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>210587000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>228423000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>193865000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>169876000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>165423000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>196819000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>156216000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>182358000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>115123000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>148125000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>122783000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>136983000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>125690000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>178192000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>152132000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>123832000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>116829000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>115092000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>64602000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>85153000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>81266000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>72951000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>68250000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>65281000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>66957000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>60367000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>59406000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>64398000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>56017000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>43827000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>44340000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>51714000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>107660000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>80399000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>47257000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>55310000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>61053000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>58937000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>54452000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>48274000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>37546000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>43966000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>44486000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>49787000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>45660000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>33521000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>30266000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>10319000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>24067000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>27518000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>24535000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>20924000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19618000.0</v>
       </c>
       <c r="BQ22">
         <v>19618000.0</v>
       </c>
       <c r="BR22">
+        <v>19618000.0</v>
+      </c>
+      <c r="BS22">
         <v>16724000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>18878000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>18631000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>17934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18239000.0</v>
       </c>
       <c r="BW22">
         <v>18239000.0</v>
       </c>
       <c r="BX22">
+        <v>18239000.0</v>
+      </c>
+      <c r="BY22">
         <v>21379000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>19851000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>21642000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>15676000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>18485000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>20129000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>17155000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:82">
+    <row r="23" spans="1:83">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
+        <v>-500000.0</v>
+      </c>
+      <c r="C23">
         <v>-19692000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-12773000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-7992000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>155000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-2006000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-28064000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-47125000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3739000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-749967000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-20981000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-26668000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2188000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-283000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1796000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-691000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-477000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-10819000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-5349000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-4967000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1142382000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-11725000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-11759000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-4934000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-9597000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>161000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>165000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>726000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>240000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>246000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>493755000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>102000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>854000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>508000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>648000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>625000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1964000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>495200000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1004000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>6295000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2745000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-9330000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>11370000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3622000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-14490000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4027000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5295000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2884000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2525000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2792000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3346000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>4936000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2019000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3126000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>739000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>4605000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>5859000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1457000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>6991000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9387000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>49333000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-21037000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>168000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>3509000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7494000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-6655000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="BQ23">
         <v>30000.0</v>
       </c>
       <c r="BR23">
+        <v>30000.0</v>
+      </c>
+      <c r="BS23">
         <v>-5563000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-21000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-557000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-5562000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>265035000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>55035000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-347099000.0</v>
       </c>
-      <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
+      <c r="CE23"/>
     </row>
-    <row r="24" spans="1:82">
+    <row r="24" spans="1:83">
       <c r="A24" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>201</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-24011000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-22215000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-23115000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-43000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-778000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-463000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-153000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-276000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-728138000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-17417000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-17515000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-15537000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-21317000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>6000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-5000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>28000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-147000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-911000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-9696000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-190816000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-7170000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-7552000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-198025000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-6568000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-6983000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-6113000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>10000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>57226000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-4507000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>21010000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-4360000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-771000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-5164000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>771000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-2307000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>60000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-2204000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-2763000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-2325000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-18565000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-3275000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>55000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-1386000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>14000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-2585000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>7000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>327760000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>29000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-575000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-27968000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>351000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-18163000.0</v>
       </c>
-      <c r="BD24">
-[...1 lines deleted...]
-      </c>
       <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
         <v>-4292000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-6269000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-10110000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-2897000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-3835000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1094848000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-1103320000.0</v>
       </c>
-      <c r="BL24">
-[...1 lines deleted...]
-      </c>
       <c r="BM24">
+        <v>0.0</v>
+      </c>
+      <c r="BN24">
         <v>-3285000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-13412000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>159485000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-244734000.0</v>
       </c>
-      <c r="BQ24"/>
       <c r="BR24"/>
-      <c r="BS24">
+      <c r="BS24"/>
+      <c r="BT24">
         <v>203315000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-39216000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-26474000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-85826000.0</v>
       </c>
-      <c r="BW24"/>
-      <c r="BX24">
+      <c r="BX24"/>
+      <c r="BY24">
         <v>315211000.0</v>
       </c>
-      <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
+      <c r="CE24"/>
     </row>
-    <row r="25" spans="1:82">
+    <row r="25" spans="1:83">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
+        <v>-2900000.0</v>
+      </c>
+      <c r="C25">
         <v>12065000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6302000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14134000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>8632000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-9332000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12289000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1735000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-743000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>78609000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10983000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-123762000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5170000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6279000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-4904000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3487000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2336000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3798000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>40299000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>23698000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>4470000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1171000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2205000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>36351000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11392000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>24007000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7295000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>12361000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>786000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-48907000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1137000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-11275000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1170000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1259000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1607000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>360000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>874000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-228000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-638000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-159000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-2789000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-622000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-6073000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-9646000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1156000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>8724000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1346000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-85002000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-710000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1046000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>675000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>961000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-1272000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1817000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>981000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>19314000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>161000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-1444000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1566000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>243000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>741000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-1356000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>2502000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>4282000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-1292000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-6213000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315000.0</v>
       </c>
       <c r="BQ25">
         <v>315000.0</v>
       </c>
       <c r="BR25">
+        <v>315000.0</v>
+      </c>
+      <c r="BS25">
         <v>1605000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>5673000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>6348000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-462000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1078000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>928000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>601000.0</v>
       </c>
-      <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
+      <c r="CE25"/>
     </row>
-    <row r="26" spans="1:82">
+    <row r="26" spans="1:83">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26">
+        <v>-414800000.0</v>
+      </c>
+      <c r="C26">
         <v>-906822000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1225899000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-138491000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-213093000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-374048000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-199509000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-241718000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-69991000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-27000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-18744000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-441457000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-43960000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-70208000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-168785000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-280856000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-877657000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-5314000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-5286000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-620000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-187154000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-164953000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-208999000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-31673000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-372894000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-5785000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1081000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-743000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-284466000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-656918000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-46270000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-155423000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-91277000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-111000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-9373000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-40615000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-100362000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-275702000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-32118000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-120030000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-346715000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-256075000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-347073000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-87215000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-10352000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-255000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-300493000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-1744000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-107159000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-2255000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-100289000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-242000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-9397000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-103065000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-441000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-174000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-2309000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-11685000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>-27000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-18000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-2896000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-9944000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-1757000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-4000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-2446000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>-17773000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-109000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-495000.0</v>
       </c>
       <c r="BQ26">
         <v>-495000.0</v>
       </c>
       <c r="BR26">
+        <v>-495000.0</v>
+      </c>
+      <c r="BS26">
         <v>-110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-29000.0</v>
       </c>
       <c r="BT26">
         <v>-29000.0</v>
       </c>
-      <c r="BU26"/>
+      <c r="BU26">
+        <v>-29000.0</v>
+      </c>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
+      <c r="CE26"/>
     </row>
-    <row r="27" spans="1:82">
+    <row r="27" spans="1:83">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
+        <v>47700000.0</v>
+      </c>
+      <c r="C27">
         <v>25571000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>22587000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>23181000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>40004000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>22969000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>18503000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>19396000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>34336000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>16278000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>18144000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>154242000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>21088000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>11662000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>12013000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>11562000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>22857000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>11699000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>12362000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>11946000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>18910000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>10713000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>11116000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>14102000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>15163000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>10714000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>10517000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>10427000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>9541000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>10955000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>9870000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>9019000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>9053000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8908000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>8931000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>9343000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>9394000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>8410000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>8318000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>8193000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>7080000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>8006000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>6013000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>7189000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>7350000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>6469000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>7659000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>7286000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5171000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>5854000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>6321000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>6018000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>6811000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>5914000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>7537000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>6029000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>5843000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>7401000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>7860000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>8008000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>8454000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>9341000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>12458000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>5366000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>5120000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>10093000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>8354000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8978000.0</v>
       </c>
       <c r="BQ27">
         <v>8978000.0</v>
       </c>
       <c r="BR27">
+        <v>8978000.0</v>
+      </c>
+      <c r="BS27">
         <v>7736000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>58000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>18000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>4875000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-150000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BX27"/>
+      <c r="BY27">
         <v>140000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
+      <c r="CE27"/>
     </row>
-    <row r="28" spans="1:82">
+    <row r="28" spans="1:83">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
+        <v>-364500000.0</v>
+      </c>
+      <c r="C28">
         <v>-349790000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-369376000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-321102000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-321722000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-476183000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-350266000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-368636000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-207223000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-111567000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-130312000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-553759000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-158293000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-172553000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-269891000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-16819000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-966117000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-91744000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>64391000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>11316000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>245542000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-229554000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-274433000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>65030000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-340081000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>413648000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-58766000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-49914000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-341635000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-707083000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-97758000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>304416000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-126058000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-33668000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-43251000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-65398000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-125226000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-299996000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>436430000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-139399000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-362309000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-276084000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>419451000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-96282000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-27136000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-29951000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-301528000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1511000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-109338000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1006000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-108497000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-7896000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-30461000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-112046000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-8315000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-202099000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-516000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-43639000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-1381000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4160000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-137134000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2173000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1064298000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-298913000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-9500000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>99913000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-5671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6027000.0</v>
       </c>
       <c r="BQ28">
         <v>-6027000.0</v>
       </c>
       <c r="BR28">
+        <v>-6027000.0</v>
+      </c>
+      <c r="BS28">
         <v>-5673000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-5612000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-6120000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-5562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55035000.0</v>
       </c>
       <c r="BW28">
         <v>55035000.0</v>
       </c>
       <c r="BX28">
+        <v>55035000.0</v>
+      </c>
+      <c r="BY28">
         <v>-347099000.0</v>
       </c>
-      <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
+      <c r="CE28"/>
     </row>
-    <row r="29" spans="1:82">
+    <row r="29" spans="1:83">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
+        <v>306800000.0</v>
+      </c>
+      <c r="C29">
         <v>501130000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>449441000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>336138000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>301737000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>430633000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>421609000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>349248000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>300137000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>388953000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>291131000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>291804000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>264141000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>315427000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>323069000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>212689000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>244184000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>279664000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>215891000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>225057000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>215457000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>235928000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>199795000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>262616000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>112770000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>243643000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>188535000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>189470000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>87875000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>173175000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>143825000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>207165000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>88597000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>143153000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>101773000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>122217000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>37015000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>137708000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>146923000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>117077000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>33030000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>81322000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>133963000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>24026000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>66683000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>104054000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>107567000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>68803000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>25249000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>94410000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>69361000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>85629000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>71047000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>59412000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>97597000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>120559000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>69507000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>80067000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>94684000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>106124000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-25878000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>62116000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>66134000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>69865000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-14761000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>10098000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>51687000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46685000.0</v>
       </c>
       <c r="BQ29">
         <v>46685000.0</v>
       </c>
       <c r="BR29">
+        <v>46685000.0</v>
+      </c>
+      <c r="BS29">
         <v>22472000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>30827000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>59996000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>20741000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41869000.0</v>
       </c>
       <c r="BW29">
         <v>41869000.0</v>
       </c>
       <c r="BX29">
+        <v>41869000.0</v>
+      </c>
+      <c r="BY29">
         <v>23217000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>41385000.0</v>
       </c>
-      <c r="BZ29"/>
-      <c r="CA29">
+      <c r="CA29"/>
+      <c r="CB29">
         <v>83665000.0</v>
       </c>
-      <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
+      <c r="CE29"/>
     </row>
-    <row r="30" spans="1:82">
+    <row r="30" spans="1:83">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
+        <v>-70500000.0</v>
+      </c>
+      <c r="C30">
         <v>-36450000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-26147000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-34563000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-32904000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-36733000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-28064000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-47125000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-32333000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-749967000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-20981000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-26668000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-21762000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-26922000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-18000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-19103000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-15310000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-49834000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-963558000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-11961000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-10360000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-16892000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-11725000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-11536000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-201638000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-36645000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-14765000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-12391000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-8136000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>40038000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-13097000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>13805000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-5872000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-20600000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-11553000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6264000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-9629000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-10535000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-13071000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-12905000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-5520000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-18329000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-12250000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-11962000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-6320000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-8665000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-35153000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>350908000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-10053000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-20812000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-14208000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-3791000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>42932000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-102969000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-25549000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>92085000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-57928000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-3976000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-41657000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-63853000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>18875000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-37653000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-1084486000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>295403000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-65541000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-47308000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-6655000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-248220000.0</v>
       </c>
-      <c r="BQ30"/>
-      <c r="BR30">
+      <c r="BR30"/>
+      <c r="BS30">
         <v>-6033000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>190038000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-44075000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-27435000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-85415000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>192071000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>314622000.0</v>
       </c>
-      <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
+      <c r="CE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>