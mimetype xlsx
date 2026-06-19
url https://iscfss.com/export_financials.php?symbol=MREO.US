--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="161">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="163">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -872,15274 +878,16065 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>1333000.0</v>
+      </c>
+      <c r="C2">
         <v>2440000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2346000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3492000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3090050.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4328205.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8144232.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5574307.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2639047.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3209115.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1078155.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>-10823000.0</v>
+      </c>
+      <c r="C5">
         <v>-18849000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-17485000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-21687000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>183584188.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>180403418.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>85234934.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>25592618.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>23359169.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>12667562.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-11361.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>202000.0</v>
+      </c>
+      <c r="C7">
         <v>894000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1558000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1688000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2376000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1794000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11904000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>3135000.0</v>
+      </c>
+      <c r="C8">
         <v>3059000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>2775000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1875000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1755000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>1017000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>294000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>213721.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>121684000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>118492070.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>118226960.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>99975400.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>26212880.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>40992000.0</v>
+      </c>
+      <c r="C10">
         <v>69802000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>57421000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>68182000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>126748887.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>31346324.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20934175.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>25041945.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>50044672.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>53577571.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>79681930.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>40992000.0</v>
+      </c>
+      <c r="C12">
         <v>69802000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>57421000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>68182000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>127518357.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>32094358.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>21654810.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>27541945.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>52544672.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>53577571.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>79681930.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
+        <v>3135000.0</v>
+      </c>
+      <c r="C13">
         <v>3059000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2775000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2478000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2373321.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1390769.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>389460.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>213721.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>213285.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>193022.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>59221.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>159423926.0</v>
+      </c>
+      <c r="C14">
         <v>147924852.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>131890784.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>120639281.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>116734191.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>67790628.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>17884895.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>14228957.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13802470.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>44789895.0</v>
       </c>
-      <c r="K14">
-[...3 lines deleted...]
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>1017000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>294000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>213721.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>213285.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>193022.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>59221.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>6458000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>8365000.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>5447000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-177705.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-163723.0</v>
       </c>
-      <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>516000.0</v>
+      </c>
+      <c r="C21">
         <v>643000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1089000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
+        <v>29009136.0</v>
+      </c>
+      <c r="F21">
         <v>33218386.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>43279316.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>58890699.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>32632229.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33005229.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25812941.0</v>
       </c>
       <c r="K21">
         <v>25812941.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21">
+        <v>25812941.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1247000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2672000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1820000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4638000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-11977000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-293328.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-2500000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-53919688.0</v>
       </c>
-      <c r="K22">
-[...3 lines deleted...]
-    <row r="23" spans="1:11">
+      <c r="L22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>45917000.0</v>
+      </c>
+      <c r="C23">
         <v>76390000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>66499000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>77413000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>170956225.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>86081367.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>114518671.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>67276314.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>96335477.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>86764807.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>107296017.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>4394000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>14384000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>16142000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>5373000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>14646753.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>18812511.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>3126526.0</v>
       </c>
-      <c r="K24">
-[...3 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="L24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>14691000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>14646750.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>18812510.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>3126530.0</v>
       </c>
-      <c r="K25">
-[...3 lines deleted...]
-    <row r="26" spans="1:11">
+      <c r="L25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>-40790000.0</v>
+      </c>
+      <c r="C28">
         <v>-63373000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-51469000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-52813000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-104084007.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-6818463.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>22007179.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3557308.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-29292355.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-50451045.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-76883878.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>40916000.0</v>
+      </c>
+      <c r="C29">
         <v>66504000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>54931000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>72953000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>102386000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1171000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>60768000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>54255417.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>83235807.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>1983000.0</v>
+      </c>
+      <c r="C30">
         <v>3250000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3732000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2748000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1419000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1016000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>11977000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5886273.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>509350.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6098280.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>297338.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>37752000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>63438000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-46619000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-4200000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>139000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>29478261.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>53443801.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>9930304.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>40718000.0</v>
+      </c>
+      <c r="C32">
         <v>60915000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>54274000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>37454000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>86782000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>21161000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>557000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>18317624.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>53559280.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>897000.0</v>
+      </c>
+      <c r="C33">
         <v>1627000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2739000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2216000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>36639756.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>45430427.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>74201539.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>32781164.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>33158590.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>25986810.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>26017458.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34">
+        <v>661000.0</v>
+      </c>
+      <c r="C34">
         <v>565000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>764000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>182000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>80000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>62000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>44000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>34289.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>-1.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3126526.0</v>
       </c>
-      <c r="K34">
-[...3 lines deleted...]
-    <row r="35" spans="1:11">
+      <c r="L34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>699000.0</v>
+      </c>
+      <c r="C35">
         <v>1573000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>6476000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1636000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>34989926.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>94841709.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>21612421.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>18328008.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>24234381.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>4298950.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2939363.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36">
+      <c r="D36"/>
+      <c r="E36">
         <v>-25947000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-33221000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="H36">
         <v>1.0</v>
       </c>
       <c r="I36">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="J36">
         <v>0.0</v>
       </c>
       <c r="K36">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:11">
+      <c r="L36">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-      <c r="H37">
-[...1 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
-[...2 lines deleted...]
-      <c r="E38"/>
+      <c r="D38"/>
+      <c r="E38">
+        <v>0.0</v>
+      </c>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>2045000.0</v>
+      </c>
+      <c r="C39">
         <v>1711000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2607000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>7015000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6798112.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>8556582.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>18662322.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6953000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>10122865.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>55021834.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>1299291.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>2767000.0</v>
+      </c>
+      <c r="C40">
         <v>4396000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>5826000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6993000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>13028251.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6514872.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>7954803.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3604616.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>8274090.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2214214.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4814550.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>311000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>9736000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>52053000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1624000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>3681000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>5421870.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>1172420.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>141311.0</v>
       </c>
     </row>
-    <row r="42" spans="1:11">
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>549622000.0</v>
+      </c>
+      <c r="C42">
         <v>539642000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>484877000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>475186000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>334645084.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>221244445.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>161194347.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>173616346.64</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>168056138.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>99975399.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>15754951.0</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>1466000.0</v>
+      </c>
+      <c r="C45">
         <v>1933000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2450000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3359000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4108000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1573000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>13252000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>148934.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>153361.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>173869.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>204517.0</v>
       </c>
     </row>
-    <row r="46" spans="1:11">
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>381000.0</v>
+      </c>
+      <c r="C46">
         <v>984000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1650000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2216000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3421369.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2151111.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>15310839.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>148935.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>153361.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>173869.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>204517.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1831000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2530000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1573000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>11558000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>149000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>153361.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>173869.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>204520.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-501018000.0</v>
+      </c>
+      <c r="C48">
         <v>-462883000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-419630000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-404575000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-401595737.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-423511794.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-193491767.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-111220794.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-79315920.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-33579241.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-12188961.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
-      <c r="H49">
-[...1 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>60</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>5535000.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>11085000.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>15139000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>6837884.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>1939806.0</v>
       </c>
-      <c r="J50">
-[...1 lines deleted...]
-      </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>202000.0</v>
+      </c>
+      <c r="C51">
         <v>6429000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>5952000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>15369000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>22664880.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>24527861.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>42941354.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>21484637.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>20752317.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3126530.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>2798052.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>202000.0</v>
+      </c>
+      <c r="C52">
         <v>6242000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>652000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>13890000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>841142.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>869743.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>23480241.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>6837884.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1939806.0</v>
       </c>
-      <c r="J52">
-[...1 lines deleted...]
-      </c>
       <c r="K52">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="53" spans="1:11">
+      <c r="L52">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>51104000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>769470.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>748034.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>720634.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="I53">
         <v>2500000.0</v>
       </c>
       <c r="J53">
-        <v>0.0</v>
+        <v>2500000.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>45917000.0</v>
+      </c>
+      <c r="C55">
         <v>76390000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>66499000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>77413000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>170956225.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>86081367.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>114518671.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>67276314.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>96335477.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>86764807.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>107296017.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>45020000.0</v>
+      </c>
+      <c r="C56">
         <v>74763000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>63760000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>75197000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>134316469.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>40650940.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>40317132.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>34495150.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>63176887.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>60777997.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>81278559.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>4302000.0</v>
+      </c>
+      <c r="C57">
         <v>13848000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>9486000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>24375000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>16959443.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>11712820.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>39579276.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>16177526.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>9617606.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>3209115.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2817517.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>5001000.0</v>
+      </c>
+      <c r="C58">
         <v>15421000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>15962000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>26011000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>51949369.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>106554529.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>61191697.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>34505534.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>33851987.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>7508065.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5756880.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>40916000.0</v>
+      </c>
+      <c r="C60">
         <v>60969000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>50537000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>51402000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>119006856.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-20473162.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>53326974.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>32770780.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>62483490.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>79256742.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>101539137.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
+        <v>0.0</v>
+      </c>
+      <c r="L62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AO62"/>
+  <dimension ref="A1:AQ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:41">
+    <row r="1" spans="1:43">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AM1" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:41">
+        <v>102</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:43">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>3226000.0</v>
+      </c>
+      <c r="C2">
+        <v>1333000.0</v>
+      </c>
+      <c r="D2">
         <v>879000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1138000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2924000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2440000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1983000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2700000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2455000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2346000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1922922.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2428486.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1911000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3492000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3492000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3433920.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>2821000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>3090050.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3025189.0</v>
       </c>
       <c r="T2">
         <v>2187000.0</v>
       </c>
       <c r="U2">
+        <v>3025189.0</v>
+      </c>
+      <c r="V2">
+        <v>2187000.0</v>
+      </c>
+      <c r="W2">
         <v>4328205.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3165000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>6801313.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8144232.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6148000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>6148000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>6758235.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>5574307.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4392602.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>47983584.27</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>4983626.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>3819748.6</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>2639047.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>11929976.0</v>
       </c>
       <c r="AJ2"/>
       <c r="AK2">
-        <v>839188.0</v>
+        <v>11929976.0</v>
       </c>
       <c r="AL2"/>
       <c r="AM2">
-        <v>5814830.0</v>
+        <v>839188.0</v>
       </c>
       <c r="AN2"/>
       <c r="AO2">
+        <v>5814830.0</v>
+      </c>
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>1872245.0</v>
       </c>
     </row>
-    <row r="3" spans="1:41">
+    <row r="3" spans="1:43">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...4 lines deleted...]
-      </c>
+      <c r="AA3"/>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3">
         <v>0.0</v>
       </c>
       <c r="AJ3"/>
-      <c r="AK3"/>
+      <c r="AK3">
+        <v>0.0</v>
+      </c>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
-    </row>
-    <row r="4" spans="1:41">
+      <c r="AP3"/>
+      <c r="AQ3"/>
+    </row>
+    <row r="4" spans="1:43">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...4 lines deleted...]
-      </c>
+      <c r="AA4"/>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4"/>
-      <c r="AK4"/>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
-    </row>
-    <row r="5" spans="1:41">
+      <c r="AP4"/>
+      <c r="AQ4"/>
+    </row>
+    <row r="5" spans="1:43">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>-12571000.0</v>
+      </c>
+      <c r="C5">
+        <v>-10823000.0</v>
+      </c>
+      <c r="D5">
         <v>-10910000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-8643000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-15290000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-18849000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-11104000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-18278000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-18283000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-17485000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-14331755.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>178757418.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>51402000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-21687000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-21687000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>166152572.0</v>
       </c>
-      <c r="P5"/>
-      <c r="Q5">
+      <c r="R5"/>
+      <c r="S5">
         <v>183584188.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>81147000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>188261657.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>180403418.0</v>
       </c>
       <c r="V5"/>
       <c r="W5">
+        <v>180403418.0</v>
+      </c>
+      <c r="X5"/>
+      <c r="Y5">
         <v>163709807.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>85234934.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>47319000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AB5"/>
+      <c r="AC5">
         <v>48528958.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>25592618.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>25592618.0</v>
       </c>
-      <c r="AD5">
-[...2 lines deleted...]
-      <c r="AE5">
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
         <v>24746031.0</v>
       </c>
-      <c r="AF5">
-[...2 lines deleted...]
-      <c r="AG5">
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>23359169.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>13374992.0</v>
       </c>
       <c r="AJ5"/>
       <c r="AK5">
-        <v>12667562.0</v>
+        <v>13374992.0</v>
       </c>
       <c r="AL5"/>
       <c r="AM5">
-        <v>10534362.0</v>
+        <v>12667562.0</v>
       </c>
       <c r="AN5"/>
       <c r="AO5">
+        <v>10534362.0</v>
+      </c>
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>-11361.0</v>
       </c>
     </row>
-    <row r="6" spans="1:41">
+    <row r="6" spans="1:43">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...4 lines deleted...]
-      </c>
+      <c r="AA6"/>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6"/>
-      <c r="AK6"/>
+      <c r="AK6">
+        <v>0.0</v>
+      </c>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
-    </row>
-    <row r="7" spans="1:41">
+      <c r="AP6"/>
+      <c r="AQ6"/>
+    </row>
+    <row r="7" spans="1:43">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>0.0</v>
+      </c>
+      <c r="C7">
+        <v>202000.0</v>
+      </c>
+      <c r="D7">
         <v>397000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>601000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>747000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>894000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1130000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1231000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1389000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1558000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1461000.0</v>
       </c>
       <c r="L7"/>
       <c r="M7">
-        <v>1688000.0</v>
+        <v>1461000.0</v>
       </c>
       <c r="N7"/>
       <c r="O7">
-        <v>2036000.0</v>
+        <v>1688000.0</v>
       </c>
       <c r="P7"/>
       <c r="Q7">
-        <v>2376000.0</v>
+        <v>2036000.0</v>
       </c>
       <c r="R7"/>
       <c r="S7">
-        <v>2674000.0</v>
+        <v>2376000.0</v>
       </c>
       <c r="T7"/>
       <c r="U7">
-        <v>1794000.0</v>
+        <v>2674000.0</v>
       </c>
       <c r="V7"/>
       <c r="W7">
-        <v>12060000.0</v>
+        <v>1794000.0</v>
       </c>
       <c r="X7"/>
       <c r="Y7">
-        <v>11904000.0</v>
+        <v>12060000.0</v>
       </c>
       <c r="Z7"/>
       <c r="AA7">
+        <v>11904000.0</v>
+      </c>
+      <c r="AB7"/>
+      <c r="AC7">
         <v>13138521.0</v>
       </c>
-      <c r="AB7">
-[...4 lines deleted...]
-      </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7"/>
-      <c r="AK7"/>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
-    </row>
-    <row r="8" spans="1:41">
+      <c r="AP7"/>
+      <c r="AQ7"/>
+    </row>
+    <row r="8" spans="1:43">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
+        <v>3145000.0</v>
+      </c>
+      <c r="C8">
+        <v>3135000.0</v>
+      </c>
+      <c r="D8">
         <v>3134000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>3132000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>3132000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>3059000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>3051000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>3032000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>2775000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>2775000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1930000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8">
-        <v>1875000.0</v>
+        <v>1930000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8">
-        <v>1755000.0</v>
+        <v>1875000.0</v>
       </c>
       <c r="P8"/>
       <c r="Q8">
         <v>1755000.0</v>
       </c>
       <c r="R8"/>
       <c r="S8">
+        <v>1755000.0</v>
+      </c>
+      <c r="T8"/>
+      <c r="U8">
         <v>1634000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
-    </row>
-    <row r="9" spans="1:41">
+      <c r="AP8"/>
+      <c r="AQ8"/>
+    </row>
+    <row r="9" spans="1:43">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...1 lines deleted...]
-      </c>
+      <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9">
+        <v>121684000.0</v>
+      </c>
+      <c r="AB9"/>
+      <c r="AC9">
         <v>121684150.0</v>
       </c>
-      <c r="AB9">
-[...2 lines deleted...]
-      <c r="AC9">
+      <c r="AD9">
+        <v>0.0</v>
+      </c>
+      <c r="AE9">
         <v>118492070.0</v>
       </c>
-      <c r="AD9">
-[...2 lines deleted...]
-      <c r="AE9">
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+      <c r="AG9">
         <v>118369520.0</v>
       </c>
-      <c r="AF9">
-[...2 lines deleted...]
-      <c r="AG9">
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
+      <c r="AI9">
         <v>118226960.0</v>
       </c>
-      <c r="AH9"/>
-      <c r="AI9">
+      <c r="AJ9"/>
+      <c r="AK9">
         <v>198024600.42</v>
       </c>
-      <c r="AJ9"/>
-      <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
-    </row>
-    <row r="10" spans="1:41">
+      <c r="AP9"/>
+      <c r="AQ9"/>
+    </row>
+    <row r="10" spans="1:43">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>36223000.0</v>
+      </c>
+      <c r="C10">
+        <v>40992000.0</v>
+      </c>
+      <c r="D10">
         <v>48698000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>56125000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>62483000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>69802000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>80522000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>87431000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>48660000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>57421000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>47065696.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>53516921.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68182000.0</v>
       </c>
       <c r="N10">
         <v>68182000.0</v>
       </c>
       <c r="O10">
+        <v>68182000.0</v>
+      </c>
+      <c r="P10">
+        <v>68182000.0</v>
+      </c>
+      <c r="Q10">
         <v>93017735.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="R10"/>
+      <c r="S10">
         <v>126748887.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>110093000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>152287220.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>31346324.0</v>
       </c>
       <c r="V10"/>
       <c r="W10">
+        <v>31346324.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10">
         <v>70405798.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>20934175.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>16347000.0</v>
       </c>
-      <c r="Z10"/>
-      <c r="AA10">
+      <c r="AB10"/>
+      <c r="AC10">
         <v>28289504.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>25041945.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>25041945.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>273551366.18</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>34412363.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>26375690.2</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>50044672.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>52075455.0</v>
       </c>
       <c r="AJ10"/>
       <c r="AK10">
-        <v>53577571.0</v>
+        <v>52075455.0</v>
       </c>
       <c r="AL10"/>
       <c r="AM10">
-        <v>70177639.0</v>
+        <v>53577571.0</v>
       </c>
       <c r="AN10"/>
       <c r="AO10">
+        <v>70177639.0</v>
+      </c>
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>79681930.0</v>
       </c>
     </row>
-    <row r="11" spans="1:41">
+    <row r="11" spans="1:43">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
-    </row>
-    <row r="12" spans="1:41">
+      <c r="AP11"/>
+      <c r="AQ11"/>
+    </row>
+    <row r="12" spans="1:43">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>36223000.0</v>
+      </c>
+      <c r="C12">
+        <v>40992000.0</v>
+      </c>
+      <c r="D12">
         <v>48698000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>56125000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>62483000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>69802000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>80522000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>87431000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>48660000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>57421000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>47065696.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>53516921.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>68182000.0</v>
       </c>
       <c r="N12">
         <v>68182000.0</v>
       </c>
       <c r="O12">
+        <v>68182000.0</v>
+      </c>
+      <c r="P12">
+        <v>68182000.0</v>
+      </c>
+      <c r="Q12">
         <v>93017735.0</v>
       </c>
-      <c r="P12"/>
-      <c r="Q12">
+      <c r="R12"/>
+      <c r="S12">
         <v>127518357.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>110093000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>152287220.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>32094358.0</v>
       </c>
       <c r="V12"/>
       <c r="W12">
+        <v>32094358.0</v>
+      </c>
+      <c r="X12"/>
+      <c r="Y12">
         <v>70405798.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>21654810.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>16347000.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AB12"/>
+      <c r="AC12">
         <v>36117570.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>27541945.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>27541945.0</v>
       </c>
-      <c r="AD12">
-[...2 lines deleted...]
-      <c r="AE12">
+      <c r="AF12">
+        <v>0.0</v>
+      </c>
+      <c r="AG12">
         <v>36912363.0</v>
       </c>
-      <c r="AF12">
-[...2 lines deleted...]
-      <c r="AG12">
+      <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12">
         <v>52544672.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>56575455.0</v>
       </c>
       <c r="AJ12"/>
       <c r="AK12">
-        <v>53577571.0</v>
+        <v>56575455.0</v>
       </c>
       <c r="AL12"/>
       <c r="AM12">
-        <v>70177639.0</v>
+        <v>53577571.0</v>
       </c>
       <c r="AN12"/>
       <c r="AO12">
+        <v>70177639.0</v>
+      </c>
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>79681930.0</v>
       </c>
     </row>
-    <row r="13" spans="1:41">
+    <row r="13" spans="1:43">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
+        <v>3145000.0</v>
+      </c>
+      <c r="C13">
+        <v>3135000.0</v>
+      </c>
+      <c r="D13">
         <v>3134000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>3132000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>3132000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>3059000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>3051000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>3032000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>2775000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>2775000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2274556.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>2452631.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1930000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2478000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2478000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>2136309.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>1755000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2373321.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2260246.0</v>
       </c>
       <c r="T13">
         <v>1634000.0</v>
       </c>
       <c r="U13">
+        <v>2260246.0</v>
+      </c>
+      <c r="V13">
+        <v>1634000.0</v>
+      </c>
+      <c r="W13">
         <v>1390769.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1017000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1258905.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>389460.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>294000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>294000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>293879.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>213721.0</v>
       </c>
       <c r="AD13">
         <v>213721.0</v>
       </c>
       <c r="AE13">
+        <v>213721.0</v>
+      </c>
+      <c r="AF13">
+        <v>213721.0</v>
+      </c>
+      <c r="AG13">
         <v>213435.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>163589.33</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>213285.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>211813.0</v>
       </c>
       <c r="AJ13"/>
       <c r="AK13">
-        <v>193022.0</v>
+        <v>211813.0</v>
       </c>
       <c r="AL13"/>
       <c r="AM13">
         <v>193022.0</v>
       </c>
       <c r="AN13"/>
       <c r="AO13">
+        <v>193022.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>59221.0</v>
       </c>
     </row>
-    <row r="14" spans="1:41">
+    <row r="14" spans="1:43">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
+        <v>160361114.0</v>
+      </c>
+      <c r="C14">
+        <v>159423926.0</v>
+      </c>
+      <c r="D14">
         <v>159989402.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>159887066.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>156855877.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>155145606.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>154029318.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>142354161.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>140052698.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>138364018.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>138364018.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>125684213.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>124785127.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>124500073.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>124500073.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>116778489.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>116778489.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>116734191.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>112657096.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>108580000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>88185314.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>67543172.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>45551586.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>23560000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>23560000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>97959622.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>21020700.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>14749090.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>14749090.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>104963000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>14301628.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>14156286.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>14156286.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>14161176.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>14161176.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>195022600.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>13443764.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>12932970.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>12932970.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>4982988.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>4982988.0</v>
       </c>
-      <c r="AO14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:41">
+      <c r="AQ14"/>
+    </row>
+    <row r="15" spans="1:43">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15"/>
       <c r="W15">
-        <v>1016000.0</v>
+        <v>1017000.0</v>
       </c>
       <c r="X15"/>
       <c r="Y15">
-        <v>294000.0</v>
+        <v>1016000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15">
+        <v>294000.0</v>
+      </c>
+      <c r="AB15"/>
+      <c r="AC15">
         <v>293879.0</v>
       </c>
-      <c r="AB15">
-[...2 lines deleted...]
-      <c r="AC15">
+      <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>213721.0</v>
       </c>
-      <c r="AD15">
-[...2 lines deleted...]
-      <c r="AE15">
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
+      <c r="AG15">
         <v>213435.0</v>
       </c>
-      <c r="AF15">
-[...2 lines deleted...]
-      <c r="AG15">
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>213285.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>211813.0</v>
       </c>
       <c r="AJ15"/>
       <c r="AK15">
-        <v>193022.0</v>
+        <v>211813.0</v>
       </c>
       <c r="AL15"/>
       <c r="AM15">
         <v>193022.0</v>
       </c>
       <c r="AN15"/>
       <c r="AO15">
+        <v>193022.0</v>
+      </c>
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>59221.0</v>
       </c>
     </row>
-    <row r="16" spans="1:41">
+    <row r="16" spans="1:43">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
-[...1 lines deleted...]
-      </c>
+      <c r="F16"/>
       <c r="G16"/>
       <c r="H16">
+        <v>2511000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16">
         <v>3220000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6458000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="L16"/>
+      <c r="M16">
         <v>9487000.0</v>
       </c>
-      <c r="L16"/>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>8365000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5462000.0</v>
       </c>
-      <c r="S16">
-[...2 lines deleted...]
-      <c r="T16"/>
       <c r="U16">
         <v>5462000.0</v>
       </c>
       <c r="V16"/>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="W16">
+        <v>5462000.0</v>
+      </c>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16">
         <v>5651000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>5651000.0</v>
       </c>
-      <c r="Z16"/>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-    </row>
-    <row r="17" spans="1:41">
+      <c r="AP16"/>
+      <c r="AQ16"/>
+    </row>
+    <row r="17" spans="1:43">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...4 lines deleted...]
-      </c>
+      <c r="AA17"/>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17">
         <v>0.0</v>
       </c>
       <c r="AJ17"/>
-      <c r="AK17"/>
+      <c r="AK17">
+        <v>0.0</v>
+      </c>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
-    </row>
-    <row r="18" spans="1:41">
+      <c r="AP17"/>
+      <c r="AQ17"/>
+    </row>
+    <row r="18" spans="1:43">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...4 lines deleted...]
-      </c>
+      <c r="AA18"/>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18"/>
-      <c r="AK18"/>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
-    </row>
-    <row r="19" spans="1:41">
+      <c r="AP18"/>
+      <c r="AQ18"/>
+    </row>
+    <row r="19" spans="1:43">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-    </row>
-    <row r="20" spans="1:41">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+    </row>
+    <row r="20" spans="1:43">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...4 lines deleted...]
-      </c>
+      <c r="AA20"/>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20"/>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-    </row>
-    <row r="21" spans="1:41">
+      <c r="AP20"/>
+      <c r="AQ20"/>
+    </row>
+    <row r="21" spans="1:43">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>381000.0</v>
+      </c>
+      <c r="C21">
+        <v>516000.0</v>
+      </c>
+      <c r="D21">
         <v>643000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>470000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>554000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>643000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>799000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>866000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>972000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>1089000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>892609.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>31572861.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="N21"/>
+      <c r="O21">
         <v>24116000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>24116000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>29355698.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21">
+      <c r="R21"/>
+      <c r="S21">
         <v>33218386.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>22192000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>30697301.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>43279316.0</v>
       </c>
       <c r="V21"/>
       <c r="W21">
+        <v>43279316.0</v>
+      </c>
+      <c r="X21"/>
+      <c r="Y21">
         <v>39496933.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>58890699.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>44456000.0</v>
       </c>
-      <c r="Z21"/>
-      <c r="AA21">
+      <c r="AB21"/>
+      <c r="AC21">
         <v>45156708.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>32632229.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>32632229.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>356465555.07</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>32690229.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>25055743.85</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>33005229.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>25812941.0</v>
       </c>
       <c r="AJ21"/>
       <c r="AK21">
         <v>25812941.0</v>
       </c>
       <c r="AL21"/>
       <c r="AM21">
         <v>25812941.0</v>
       </c>
       <c r="AN21"/>
       <c r="AO21">
         <v>25812941.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:41">
+      <c r="AP21"/>
+      <c r="AQ21">
+        <v>25812941.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:43">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1822000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>1247000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-2846000.0</v>
       </c>
       <c r="L22"/>
       <c r="M22">
+        <v>-2846000.0</v>
+      </c>
+      <c r="N22"/>
+      <c r="O22">
         <v>-2379000.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...4 lines deleted...]
-      </c>
+      <c r="AA22"/>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AH22"/>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22"/>
       <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22"/>
+      <c r="AM22">
         <v>-53622760.0</v>
       </c>
-      <c r="AL22"/>
-      <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
-    </row>
-    <row r="23" spans="1:41">
+      <c r="AP22"/>
+      <c r="AQ22"/>
+    </row>
+    <row r="23" spans="1:43">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>40614000.0</v>
+      </c>
+      <c r="C23">
+        <v>45917000.0</v>
+      </c>
+      <c r="D23">
         <v>53602000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>62631000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>68322000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>76390000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>88746000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>96129000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>55937000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>66498999.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>54506569.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>102474235.0</v>
       </c>
-      <c r="L23"/>
-      <c r="M23">
+      <c r="N23"/>
+      <c r="O23">
         <v>77413000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>77413000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>131509050.0</v>
       </c>
-      <c r="P23"/>
-      <c r="Q23">
+      <c r="R23"/>
+      <c r="S23">
         <v>170956225.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>144917000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>200457858.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>86081367.0</v>
       </c>
       <c r="V23"/>
       <c r="W23">
+        <v>86081367.0</v>
+      </c>
+      <c r="X23"/>
+      <c r="Y23">
         <v>136028746.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>114518671.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>86449000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AB23"/>
+      <c r="AC23">
         <v>107141385.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>67276314.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>67276314.0</v>
       </c>
-      <c r="AD23">
-[...2 lines deleted...]
-      <c r="AE23">
+      <c r="AF23">
+        <v>0.0</v>
+      </c>
+      <c r="AG23">
         <v>82082142.0</v>
       </c>
-      <c r="AF23">
-[...2 lines deleted...]
-      <c r="AG23">
+      <c r="AH23">
+        <v>0.0</v>
+      </c>
+      <c r="AI23">
         <v>96335476.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>89725797.0</v>
       </c>
       <c r="AJ23"/>
       <c r="AK23">
-        <v>86764807.0</v>
+        <v>89725797.0</v>
       </c>
       <c r="AL23"/>
       <c r="AM23">
-        <v>100760469.0</v>
+        <v>86764807.0</v>
       </c>
       <c r="AN23"/>
       <c r="AO23">
+        <v>100760469.0</v>
+      </c>
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>107296017.0</v>
       </c>
     </row>
-    <row r="24" spans="1:41">
+    <row r="24" spans="1:43">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
+      <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
+        <v>4394000.0</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24">
         <v>3665000.0</v>
       </c>
-      <c r="L24"/>
-      <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
+      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24">
-        <v>17933000.0</v>
+        <v>14384000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24">
-        <v>16142000.0</v>
+        <v>17933000.0</v>
       </c>
       <c r="V24"/>
       <c r="W24">
-        <v>14506000.0</v>
+        <v>16142000.0</v>
       </c>
       <c r="X24"/>
       <c r="Y24">
-        <v>5373000.0</v>
+        <v>14506000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
+        <v>5373000.0</v>
+      </c>
+      <c r="AB24"/>
+      <c r="AC24">
         <v>11720999.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>133262288.63</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>14646750.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>159997128.51</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>15260750.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>11696752.51</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>18812510.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>3298050.68</v>
       </c>
-      <c r="AJ24"/>
-      <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
-    </row>
-    <row r="25" spans="1:41">
+      <c r="AP24"/>
+      <c r="AQ24"/>
+    </row>
+    <row r="25" spans="1:43">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
-[...1 lines deleted...]
-      </c>
+      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25">
+        <v>14691000.0</v>
+      </c>
+      <c r="AB25"/>
+      <c r="AC25">
         <v>24859520.0</v>
       </c>
-      <c r="AB25">
-[...2 lines deleted...]
-      <c r="AC25">
+      <c r="AD25">
+        <v>0.0</v>
+      </c>
+      <c r="AE25">
         <v>14646750.0</v>
       </c>
-      <c r="AD25">
-[...2 lines deleted...]
-      <c r="AE25">
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+      <c r="AG25">
         <v>15260750.0</v>
       </c>
-      <c r="AF25">
-[...2 lines deleted...]
-      <c r="AG25">
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
+      <c r="AI25">
         <v>18812510.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>3298050.68</v>
       </c>
-      <c r="AJ25"/>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
-    </row>
-    <row r="26" spans="1:41">
+      <c r="AP25"/>
+      <c r="AQ25"/>
+    </row>
+    <row r="26" spans="1:43">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...4 lines deleted...]
-      </c>
+      <c r="AA26"/>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AH26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26"/>
-      <c r="AK26"/>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-    </row>
-    <row r="27" spans="1:41">
+      <c r="AP26"/>
+      <c r="AQ26"/>
+    </row>
+    <row r="27" spans="1:43">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...4 lines deleted...]
-      </c>
+      <c r="AA27"/>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27">
         <v>0.0</v>
       </c>
       <c r="AJ27"/>
-      <c r="AK27"/>
+      <c r="AK27">
+        <v>0.0</v>
+      </c>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-    </row>
-    <row r="28" spans="1:41">
+      <c r="AP27"/>
+      <c r="AQ27"/>
+    </row>
+    <row r="28" spans="1:43">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>-36223000.0</v>
+      </c>
+      <c r="C28">
+        <v>-40790000.0</v>
+      </c>
+      <c r="D28">
         <v>-48301000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-55524000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-61736000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-63373000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-73841000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-81269000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-42641000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-51469000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-42187081.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-41683293.0</v>
       </c>
-      <c r="L28"/>
-      <c r="M28">
+      <c r="N28"/>
+      <c r="O28">
         <v>-52813000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-52813000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-71121472.0</v>
       </c>
-      <c r="P28"/>
-      <c r="Q28">
+      <c r="R28"/>
+      <c r="S28">
         <v>-104084007.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-89486000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-123782387.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-6818463.0</v>
       </c>
       <c r="V28"/>
       <c r="W28">
+        <v>-6818463.0</v>
+      </c>
+      <c r="X28"/>
+      <c r="Y28">
         <v>-21065610.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>22007179.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>16069000.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AB28"/>
+      <c r="AC28">
         <v>4581253.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-3557308.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-3557308.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-13507241.0</v>
       </c>
       <c r="AF28"/>
       <c r="AG28">
-        <v>-29292355.0</v>
+        <v>-13507241.0</v>
       </c>
       <c r="AH28"/>
       <c r="AI28">
-        <v>-50131707.0</v>
+        <v>-29292355.0</v>
       </c>
       <c r="AJ28"/>
       <c r="AK28">
-        <v>-50451045.0</v>
+        <v>-50131707.0</v>
       </c>
       <c r="AL28"/>
       <c r="AM28">
-        <v>-67220630.0</v>
+        <v>-50451045.0</v>
       </c>
       <c r="AN28"/>
       <c r="AO28">
+        <v>-67220630.0</v>
+      </c>
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>-76883878.0</v>
       </c>
     </row>
-    <row r="29" spans="1:41">
+    <row r="29" spans="1:43">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>34054000.0</v>
+      </c>
+      <c r="C29">
+        <v>40916000.0</v>
+      </c>
+      <c r="D29">
         <v>46598000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>54177000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>60081000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>66504000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>78087000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>83581000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>47468000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>54931000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>65596000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29">
-        <v>72953000.0</v>
+        <v>65596000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29">
-        <v>85537000.0</v>
+        <v>72953000.0</v>
       </c>
       <c r="P29"/>
       <c r="Q29">
-        <v>102386000.0</v>
+        <v>85537000.0</v>
       </c>
       <c r="R29"/>
       <c r="S29">
-        <v>98614000.0</v>
+        <v>102386000.0</v>
       </c>
       <c r="T29"/>
       <c r="U29">
-        <v>1171000.0</v>
+        <v>98614000.0</v>
       </c>
       <c r="V29"/>
       <c r="W29">
+        <v>1171000.0</v>
+      </c>
+      <c r="X29"/>
+      <c r="Y29">
         <v>52002000.0</v>
       </c>
-      <c r="X29"/>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
-    </row>
-    <row r="30" spans="1:41">
+      <c r="AP29"/>
+      <c r="AQ29"/>
+    </row>
+    <row r="30" spans="1:43">
       <c r="A30" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>40</v>
+      </c>
+      <c r="B30">
+        <v>1879000.0</v>
+      </c>
       <c r="C30">
+        <v>1497000.0</v>
+      </c>
+      <c r="D30"/>
+      <c r="E30">
         <v>3747000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2398000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>3250000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2843000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2673000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2150000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>3732000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="L30"/>
+      <c r="M30">
         <v>10030372.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10739000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2379000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1225014.0</v>
       </c>
       <c r="P30">
         <v>2650000.0</v>
       </c>
       <c r="Q30">
+        <v>1225014.0</v>
+      </c>
+      <c r="R30">
+        <v>2650000.0</v>
+      </c>
+      <c r="S30">
         <v>842173.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1425526.0</v>
       </c>
       <c r="T30">
         <v>5822000.0</v>
       </c>
       <c r="U30">
+        <v>1425526.0</v>
+      </c>
+      <c r="V30">
+        <v>5822000.0</v>
+      </c>
+      <c r="W30">
         <v>325715.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>4231000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2259914.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>13111.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>11684000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>11684000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>2476125.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>608893.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>5592945.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>61095803.38</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>764591.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>8509090.21</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>512950.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>5030783.0</v>
       </c>
       <c r="AJ30"/>
       <c r="AK30">
-        <v>525703.0</v>
+        <v>5030783.0</v>
       </c>
       <c r="AL30"/>
       <c r="AM30">
-        <v>1666554.0</v>
+        <v>525703.0</v>
       </c>
       <c r="AN30"/>
       <c r="AO30">
+        <v>1666554.0</v>
+      </c>
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>1342703.0</v>
       </c>
     </row>
-    <row r="31" spans="1:41">
+    <row r="31" spans="1:43">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>32900000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>32900000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>37752000.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="P31"/>
+      <c r="Q31">
         <v>45469000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>45469000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>63438000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>63438000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>58489000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>58489000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-46619000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-46619000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-7634000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-7634000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-4200000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-4200000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>13874767.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>13874767.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>138551.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>138551.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>18333569.08</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>11082363.76</v>
       </c>
-      <c r="AG31">
-[...2 lines deleted...]
-      <c r="AH31"/>
       <c r="AI31">
         <v>0.0</v>
       </c>
       <c r="AJ31"/>
-      <c r="AK31"/>
+      <c r="AK31">
+        <v>0.0</v>
+      </c>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
-    </row>
-    <row r="32" spans="1:41">
+      <c r="AP31"/>
+      <c r="AQ31"/>
+    </row>
+    <row r="32" spans="1:43">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>33857000.0</v>
+      </c>
+      <c r="C32">
+        <v>40718000.0</v>
+      </c>
+      <c r="D32">
         <v>46391000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>53864000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>59402000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>60915000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>72515000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>78474000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>42492000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>54274000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>36770000.0</v>
       </c>
       <c r="L32"/>
       <c r="M32">
-        <v>37454000.0</v>
+        <v>36770000.0</v>
       </c>
       <c r="N32"/>
       <c r="O32">
-        <v>46599000.0</v>
+        <v>37454000.0</v>
       </c>
       <c r="P32"/>
       <c r="Q32">
-        <v>86782000.0</v>
+        <v>46599000.0</v>
       </c>
       <c r="R32"/>
       <c r="S32">
-        <v>110463000.0</v>
+        <v>86782000.0</v>
       </c>
       <c r="T32"/>
       <c r="U32">
-        <v>21161000.0</v>
+        <v>110463000.0</v>
       </c>
       <c r="V32"/>
       <c r="W32">
+        <v>21161000.0</v>
+      </c>
+      <c r="X32"/>
+      <c r="Y32">
         <v>44313000.0</v>
       </c>
-      <c r="X32"/>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
-    </row>
-    <row r="33" spans="1:41">
+      <c r="AP32"/>
+      <c r="AQ32"/>
+    </row>
+    <row r="33" spans="1:43">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>580000.0</v>
+      </c>
+      <c r="C33">
+        <v>897000.0</v>
+      </c>
+      <c r="D33">
         <v>1195000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1210000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>1423000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>1627000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>2023000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>2189000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>2441000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2738999.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>2245049.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>33561653.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>-68182000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>2216000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>2216000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>31929009.0</v>
       </c>
-      <c r="P33"/>
-      <c r="Q33">
+      <c r="R33"/>
+      <c r="S33">
         <v>36639756.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>24582000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>34003292.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>45430427.0</v>
       </c>
       <c r="V33"/>
       <c r="W33">
+        <v>45430427.0</v>
+      </c>
+      <c r="X33"/>
+      <c r="Y33">
         <v>53405613.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>74201539.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>56014000.0</v>
       </c>
-      <c r="Z33"/>
-      <c r="AA33">
+      <c r="AB33"/>
+      <c r="AC33">
         <v>58256969.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>32781164.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>32781164.0</v>
       </c>
-      <c r="AD33">
-[...2 lines deleted...]
-      <c r="AE33">
+      <c r="AF33">
+        <v>0.0</v>
+      </c>
+      <c r="AG33">
         <v>32842225.0</v>
       </c>
-      <c r="AF33">
-[...2 lines deleted...]
-      <c r="AG33">
+      <c r="AH33">
+        <v>0.0</v>
+      </c>
+      <c r="AI33">
         <v>33158590.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>25981204.0</v>
       </c>
       <c r="AJ33"/>
       <c r="AK33">
-        <v>25986810.0</v>
+        <v>25981204.0</v>
       </c>
       <c r="AL33"/>
       <c r="AM33">
-        <v>26002132.0</v>
+        <v>25986810.0</v>
       </c>
       <c r="AN33"/>
       <c r="AO33">
+        <v>26002132.0</v>
+      </c>
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>26017458.0</v>
       </c>
     </row>
-    <row r="34" spans="1:41">
+    <row r="34" spans="1:43">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34">
+        <v>362000.0</v>
+      </c>
+      <c r="C34">
+        <v>661000.0</v>
+      </c>
+      <c r="D34">
         <v>652000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>352000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>325000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>565000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>568000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>536000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>513000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>764000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>220000.0</v>
       </c>
       <c r="L34"/>
       <c r="M34">
-        <v>182000.0</v>
+        <v>220000.0</v>
       </c>
       <c r="N34"/>
       <c r="O34">
-        <v>177000.0</v>
+        <v>182000.0</v>
       </c>
       <c r="P34"/>
       <c r="Q34">
-        <v>80000.0</v>
+        <v>177000.0</v>
       </c>
       <c r="R34"/>
       <c r="S34">
-        <v>78000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="T34"/>
       <c r="U34">
-        <v>62000.0</v>
+        <v>78000.0</v>
       </c>
       <c r="V34"/>
       <c r="W34">
-        <v>44000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="X34"/>
       <c r="Y34">
         <v>44000.0</v>
       </c>
       <c r="Z34"/>
       <c r="AA34">
+        <v>44000.0</v>
+      </c>
+      <c r="AB34"/>
+      <c r="AC34">
         <v>34289.0</v>
       </c>
-      <c r="AB34">
-[...4 lines deleted...]
-      </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34">
         <v>0.0</v>
       </c>
       <c r="AJ34"/>
-      <c r="AK34"/>
+      <c r="AK34">
+        <v>0.0</v>
+      </c>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
-    </row>
-    <row r="35" spans="1:41">
+      <c r="AP34"/>
+      <c r="AQ34"/>
+    </row>
+    <row r="35" spans="1:43">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>383000.0</v>
+      </c>
+      <c r="C35">
+        <v>699000.0</v>
+      </c>
+      <c r="D35">
         <v>988000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>897000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>744000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1573000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2002000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>2013000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>2095000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>6475999.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>5308118.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>6906763.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>-51402000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1636000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1636000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>3948826.0</v>
       </c>
-      <c r="P35"/>
-      <c r="Q35">
+      <c r="R35"/>
+      <c r="S35">
         <v>34989926.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>54364000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>75199535.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>94841709.0</v>
       </c>
       <c r="V35"/>
       <c r="W35">
+        <v>94841709.0</v>
+      </c>
+      <c r="X35"/>
+      <c r="Y35">
         <v>78275201.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>21612421.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>16315000.0</v>
       </c>
-      <c r="Z35"/>
-      <c r="AA35">
+      <c r="AB35"/>
+      <c r="AC35">
         <v>27046198.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>18328008.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>18328008.0</v>
       </c>
-      <c r="AD35">
-[...2 lines deleted...]
-      <c r="AE35">
+      <c r="AF35">
+        <v>0.0</v>
+      </c>
+      <c r="AG35">
         <v>20788775.0</v>
       </c>
-      <c r="AF35">
-[...2 lines deleted...]
-      <c r="AG35">
+      <c r="AH35">
+        <v>0.0</v>
+      </c>
+      <c r="AI35">
         <v>24234380.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3759748.0</v>
       </c>
       <c r="AJ35"/>
       <c r="AK35">
-        <v>4298950.0</v>
+        <v>3759748.0</v>
       </c>
       <c r="AL35"/>
       <c r="AM35">
-        <v>4059845.0</v>
+        <v>4298950.0</v>
       </c>
       <c r="AN35"/>
       <c r="AO35">
+        <v>4059845.0</v>
+      </c>
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>2939363.0</v>
       </c>
     </row>
-    <row r="36" spans="1:41">
+    <row r="36" spans="1:43">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36"/>
       <c r="H36"/>
-      <c r="I36">
+      <c r="I36"/>
+      <c r="J36"/>
+      <c r="K36">
         <v>-1.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>1.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>1000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-68182000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-25947000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-24116000.0</v>
       </c>
-      <c r="O36">
-[...2 lines deleted...]
-      <c r="P36"/>
       <c r="Q36">
         <v>1.0</v>
       </c>
       <c r="R36"/>
       <c r="S36">
         <v>1.0</v>
       </c>
       <c r="T36"/>
-      <c r="U36"/>
+      <c r="U36">
+        <v>1.0</v>
+      </c>
       <c r="V36"/>
-      <c r="W36">
+      <c r="W36"/>
+      <c r="X36"/>
+      <c r="Y36">
         <v>1.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>1.0</v>
       </c>
-      <c r="Y36"/>
-[...1 lines deleted...]
-      <c r="AA36">
+      <c r="AA36"/>
+      <c r="AB36"/>
+      <c r="AC36">
         <v>58256969.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>1.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>1.0</v>
       </c>
-      <c r="AD36">
-[...4 lines deleted...]
-      </c>
       <c r="AF36">
         <v>0.0</v>
       </c>
       <c r="AG36">
         <v>0.0</v>
       </c>
-      <c r="AH36"/>
+      <c r="AH36">
+        <v>0.0</v>
+      </c>
       <c r="AI36">
         <v>0.0</v>
       </c>
       <c r="AJ36"/>
-      <c r="AK36"/>
+      <c r="AK36">
+        <v>0.0</v>
+      </c>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
-    </row>
-    <row r="37" spans="1:41">
+      <c r="AP36"/>
+      <c r="AQ36"/>
+    </row>
+    <row r="37" spans="1:43">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...4 lines deleted...]
-      </c>
+      <c r="AA37"/>
+      <c r="AB37"/>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37"/>
-      <c r="AK37"/>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
-    </row>
-    <row r="38" spans="1:41">
+      <c r="AP37"/>
+      <c r="AQ37"/>
+    </row>
+    <row r="38" spans="1:43">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
-[...1 lines deleted...]
-      </c>
+      <c r="M38"/>
       <c r="N38"/>
-      <c r="O38"/>
+      <c r="O38">
+        <v>0.0</v>
+      </c>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
-      <c r="AA38">
-[...4 lines deleted...]
-      </c>
+      <c r="AA38"/>
+      <c r="AB38"/>
       <c r="AC38">
+        <v>0.0</v>
+      </c>
+      <c r="AD38">
+        <v>0.0</v>
+      </c>
+      <c r="AE38">
         <v>1.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>1.0</v>
       </c>
-      <c r="AE38">
-[...4 lines deleted...]
-      </c>
       <c r="AG38">
         <v>0.0</v>
       </c>
-      <c r="AH38"/>
+      <c r="AH38">
+        <v>0.0</v>
+      </c>
       <c r="AI38">
         <v>0.0</v>
       </c>
       <c r="AJ38"/>
-      <c r="AK38"/>
+      <c r="AK38">
+        <v>0.0</v>
+      </c>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
-    </row>
-    <row r="39" spans="1:41">
+      <c r="AP38"/>
+      <c r="AQ38"/>
+    </row>
+    <row r="39" spans="1:43">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
-        <v>3709000.0</v>
+        <v>1932000.0</v>
       </c>
       <c r="C39">
-        <v>1549000.0</v>
+        <v>4435000.0</v>
       </c>
       <c r="D39">
+        <v>5883000.0</v>
+      </c>
+      <c r="E39">
+        <v>1951000.0</v>
+      </c>
+      <c r="F39">
         <v>2018000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>1711000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>6201000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>3836000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>4836000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>6339000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>5195825.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>5365289.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>-68182000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>7015000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>7015000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>6562306.0</v>
       </c>
-      <c r="P39"/>
-      <c r="Q39">
+      <c r="R39"/>
+      <c r="S39">
         <v>6798112.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>4420000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>14167346.0</v>
       </c>
-      <c r="T39"/>
-      <c r="U39">
+      <c r="V39"/>
+      <c r="W39">
         <v>8556582.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>407000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>12217335.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>18662322.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2404000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>293000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>10290721.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>6344107.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1360260.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>3204234.89</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>11562963.0</v>
       </c>
-      <c r="AF39">
-[...2 lines deleted...]
-      <c r="AG39">
+      <c r="AH39">
+        <v>0.0</v>
+      </c>
+      <c r="AI39">
         <v>10119265.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2138355.0</v>
       </c>
       <c r="AJ39"/>
       <c r="AK39">
-        <v>6674723.0</v>
+        <v>2138355.0</v>
       </c>
       <c r="AL39"/>
       <c r="AM39">
-        <v>2914144.0</v>
+        <v>6674723.0</v>
       </c>
       <c r="AN39"/>
       <c r="AO39">
+        <v>2914144.0</v>
+      </c>
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>688492.0</v>
       </c>
     </row>
-    <row r="40" spans="1:41">
+    <row r="40" spans="1:43">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
-        <v>4740000.0</v>
+        <v>2951000.0</v>
       </c>
       <c r="C40">
+        <v>4532000.0</v>
+      </c>
+      <c r="D40">
+        <v>6704000.0</v>
+      </c>
+      <c r="E40">
         <v>5333000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3456000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>4396000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>5938000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>4859000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3257000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>6488000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>5317954.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>13817336.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>6087000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>6993000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>6993000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>19298610.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>10766000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>13028251.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1499000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>9628871.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>2755000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>6514872.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>440000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>3385169.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>7954803.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>354000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>684000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>11924202.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>3604616.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>4947040.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>3812380.71</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>7863765.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>224572.7</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>8274090.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3591114.0</v>
       </c>
       <c r="AJ40"/>
       <c r="AK40">
+        <v>3591114.0</v>
+      </c>
+      <c r="AL40"/>
+      <c r="AM40">
         <v>3007038.0</v>
       </c>
-      <c r="AL40"/>
-      <c r="AM40"/>
       <c r="AN40"/>
-      <c r="AO40">
+      <c r="AO40"/>
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>4020459.0</v>
       </c>
     </row>
-    <row r="41" spans="1:41">
+    <row r="41" spans="1:43">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>797000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>797000.0</v>
       </c>
-      <c r="M41"/>
-[...1 lines deleted...]
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41">
         <v>1788000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>1788000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>9736000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>9736000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>34481000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>34481000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>52053000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>52053000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>37499000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>37499000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>1624000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>1624000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>2186678.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>2186678.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>3681255.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>3681255.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>7009284.99</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>4237006.21</v>
       </c>
-      <c r="AG41">
-[...2 lines deleted...]
-      <c r="AH41"/>
       <c r="AI41">
         <v>0.0</v>
       </c>
       <c r="AJ41"/>
-      <c r="AK41"/>
+      <c r="AK41">
+        <v>0.0</v>
+      </c>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
-    </row>
-    <row r="42" spans="1:41">
+      <c r="AP41"/>
+      <c r="AQ41"/>
+    </row>
+    <row r="42" spans="1:43">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>551018000.0</v>
+      </c>
+      <c r="C42">
+        <v>549622000.0</v>
+      </c>
+      <c r="D42">
         <v>548041000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>546331000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>544266000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>539642000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>536426000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>534732000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>486927000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>484877000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>397434282.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>327029775.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>140666000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>475186000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>475186000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>301225793.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>136496000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>334645084.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>295505000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>332745909.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>136100000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>221244445.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>131920000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>200464655.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>161194347.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>138708000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>64343000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>187383258.48</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>173616346.64</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>118185235.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>25285780.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>162428082.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>18966836.05</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>168056138.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>116708428.0</v>
       </c>
       <c r="AJ42"/>
       <c r="AK42">
-        <v>125506123.0</v>
+        <v>116708428.0</v>
       </c>
       <c r="AL42"/>
       <c r="AM42">
-        <v>137169216.0</v>
+        <v>125506123.0</v>
       </c>
       <c r="AN42"/>
       <c r="AO42">
+        <v>137169216.0</v>
+      </c>
+      <c r="AP42"/>
+      <c r="AQ42">
         <v>32965446.0</v>
       </c>
     </row>
-    <row r="43" spans="1:41">
+    <row r="43" spans="1:43">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...4 lines deleted...]
-      </c>
+      <c r="AA43"/>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43">
         <v>0.0</v>
       </c>
       <c r="AJ43"/>
-      <c r="AK43"/>
+      <c r="AK43">
+        <v>0.0</v>
+      </c>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
-    </row>
-    <row r="44" spans="1:41">
+      <c r="AP43"/>
+      <c r="AQ43"/>
+    </row>
+    <row r="44" spans="1:43">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...4 lines deleted...]
-      </c>
+      <c r="AA44"/>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44"/>
-      <c r="AK44"/>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
-    </row>
-    <row r="45" spans="1:41">
+      <c r="AP44"/>
+      <c r="AQ44"/>
+    </row>
+    <row r="45" spans="1:43">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>199000.0</v>
+      </c>
+      <c r="C45">
+        <v>1466000.0</v>
+      </c>
+      <c r="D45">
         <v>1599000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1850000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1885000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1933000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>2188000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>2200000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>2305000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>2450000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>3359000.0</v>
       </c>
       <c r="L45"/>
       <c r="M45">
         <v>3359000.0</v>
       </c>
       <c r="N45"/>
-      <c r="O45"/>
+      <c r="O45">
+        <v>3359000.0</v>
+      </c>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
         <v>1573000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45"/>
       <c r="X45"/>
-      <c r="Y45">
-[...1 lines deleted...]
-      </c>
+      <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45">
+        <v>11558000.0</v>
+      </c>
+      <c r="AB45"/>
+      <c r="AC45">
         <v>13100261.0</v>
       </c>
-      <c r="AB45">
-[...2 lines deleted...]
-      <c r="AC45">
+      <c r="AD45">
+        <v>0.0</v>
+      </c>
+      <c r="AE45">
         <v>148934.0</v>
       </c>
-      <c r="AD45">
-[...2 lines deleted...]
-      <c r="AE45">
+      <c r="AF45">
+        <v>0.0</v>
+      </c>
+      <c r="AG45">
         <v>151996.0</v>
       </c>
-      <c r="AF45">
-[...2 lines deleted...]
-      <c r="AG45">
+      <c r="AH45">
+        <v>0.0</v>
+      </c>
+      <c r="AI45">
         <v>153361.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>168263.0</v>
       </c>
       <c r="AJ45"/>
       <c r="AK45">
-        <v>173869.0</v>
+        <v>168263.0</v>
       </c>
       <c r="AL45"/>
       <c r="AM45">
-        <v>189191.0</v>
+        <v>173869.0</v>
       </c>
       <c r="AN45"/>
       <c r="AO45">
+        <v>189191.0</v>
+      </c>
+      <c r="AP45"/>
+      <c r="AQ45">
         <v>204517.0</v>
       </c>
     </row>
-    <row r="46" spans="1:41">
+    <row r="46" spans="1:43">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>199000.0</v>
+      </c>
+      <c r="C46">
+        <v>381000.0</v>
+      </c>
+      <c r="D46">
         <v>552000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>740000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>869000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>984000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>1224000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>1323000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>1469000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>1650000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>1352439.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>1988792.0</v>
       </c>
-      <c r="L46"/>
-      <c r="M46">
+      <c r="N46"/>
+      <c r="O46">
         <v>2216000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>2216000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>2573310.0</v>
       </c>
-      <c r="P46"/>
-      <c r="Q46">
+      <c r="R46"/>
+      <c r="S46">
         <v>3421369.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>2390000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>3305990.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>2151111.0</v>
       </c>
       <c r="V46"/>
       <c r="W46">
+        <v>2151111.0</v>
+      </c>
+      <c r="X46"/>
+      <c r="Y46">
         <v>13908679.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>15310839.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>11558000.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AB46"/>
+      <c r="AC46">
         <v>13100261.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>148934.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>148934.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>151996.0</v>
       </c>
       <c r="AF46"/>
       <c r="AG46">
-        <v>153361.0</v>
+        <v>151996.0</v>
       </c>
       <c r="AH46"/>
       <c r="AI46">
-        <v>168263.0</v>
+        <v>153361.0</v>
       </c>
       <c r="AJ46"/>
       <c r="AK46">
-        <v>173869.0</v>
+        <v>168263.0</v>
       </c>
       <c r="AL46"/>
       <c r="AM46">
-        <v>189191.0</v>
+        <v>173869.0</v>
       </c>
       <c r="AN46"/>
       <c r="AO46">
+        <v>189191.0</v>
+      </c>
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>204517.0</v>
       </c>
     </row>
-    <row r="47" spans="1:41">
+    <row r="47" spans="1:43">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>1565000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>1565000.0</v>
       </c>
-      <c r="M47"/>
-[...1 lines deleted...]
-      <c r="O47">
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47">
         <v>2114000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2114000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2530000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>2530000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>2390000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>2390000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1573000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>1573000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>11225000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>11225000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>11558000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>11558000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>13100261.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>13100261.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>148940.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>148934.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>152000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>116498.81</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>153360.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47">
+      <c r="AJ47"/>
+      <c r="AK47">
         <v>285494.54</v>
       </c>
-      <c r="AJ47"/>
-      <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
-    </row>
-    <row r="48" spans="1:41">
+      <c r="AP47"/>
+      <c r="AQ47"/>
+    </row>
+    <row r="48" spans="1:43">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-507538000.0</v>
+      </c>
+      <c r="C48">
+        <v>-501018000.0</v>
+      </c>
+      <c r="D48">
         <v>-493667000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-486643000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-472027000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-462883000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-455837000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-440836000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-428581000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-419630000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-343953925.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-434857862.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-342194000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-404575000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-404575000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-384810897.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-316126000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-401595737.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-411665029.0</v>
       </c>
       <c r="T48">
         <v>-297605000.0</v>
       </c>
       <c r="U48">
+        <v>-411665029.0</v>
+      </c>
+      <c r="V48">
+        <v>-297605000.0</v>
+      </c>
+      <c r="W48">
         <v>-423511794.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-309693000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-335395576.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-193491767.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-146065000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-146065000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-127356393.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-111220794.0</v>
       </c>
       <c r="AD48">
         <v>-111220794.0</v>
       </c>
       <c r="AE48">
+        <v>-111220794.0</v>
+      </c>
+      <c r="AF48">
+        <v>-111220794.0</v>
+      </c>
+      <c r="AG48">
         <v>-96179599.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-73717788.76</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-79315920.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-56259160.0</v>
       </c>
       <c r="AJ48"/>
       <c r="AK48">
-        <v>-33579241.0</v>
+        <v>-56259160.0</v>
       </c>
       <c r="AL48"/>
       <c r="AM48">
-        <v>-19915382.0</v>
+        <v>-33579241.0</v>
       </c>
       <c r="AN48"/>
       <c r="AO48">
+        <v>-19915382.0</v>
+      </c>
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>-12188961.0</v>
       </c>
     </row>
-    <row r="49" spans="1:41">
+    <row r="49" spans="1:43">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...4 lines deleted...]
-      </c>
+      <c r="AA49"/>
+      <c r="AB49"/>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49"/>
-      <c r="AK49"/>
+      <c r="AK49">
+        <v>0.0</v>
+      </c>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
-    </row>
-    <row r="50" spans="1:41">
+      <c r="AP49"/>
+      <c r="AQ49"/>
+    </row>
+    <row r="50" spans="1:43">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50">
         <v>5535000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>5551000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>4931000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>4630000.0</v>
       </c>
-      <c r="I50"/>
-[...3 lines deleted...]
-      </c>
+      <c r="K50"/>
       <c r="L50"/>
       <c r="M50">
-        <v>11085000.0</v>
+        <v>4186000.0</v>
       </c>
       <c r="N50"/>
       <c r="O50">
+        <v>11085000.0</v>
+      </c>
+      <c r="P50"/>
+      <c r="Q50">
         <v>15952000.0</v>
       </c>
-      <c r="P50"/>
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-      <c r="W50">
-[...1 lines deleted...]
-      </c>
+      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50">
-        <v>15139000.0</v>
+        <v>13254000.0</v>
       </c>
       <c r="Z50"/>
       <c r="AA50">
+        <v>15139000.0</v>
+      </c>
+      <c r="AB50"/>
+      <c r="AC50">
         <v>8011237.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>91084025.97</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>61245529.93</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>74695176.86</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>7156807.79</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>4326181.5</v>
       </c>
-      <c r="AG50">
-[...2 lines deleted...]
-      <c r="AH50"/>
       <c r="AI50">
         <v>0.0</v>
       </c>
       <c r="AJ50"/>
-      <c r="AK50"/>
+      <c r="AK50">
+        <v>0.0</v>
+      </c>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-    </row>
-    <row r="51" spans="1:41">
+      <c r="AP50"/>
+      <c r="AQ50"/>
+    </row>
+    <row r="51" spans="1:43">
       <c r="A51" t="s">
-        <v>60</v>
-[...1 lines deleted...]
-      <c r="B51">
+        <v>61</v>
+      </c>
+      <c r="B51"/>
+      <c r="C51">
+        <v>202000.0</v>
+      </c>
+      <c r="D51">
         <v>397000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>601000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>747000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>6429000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>6681000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>6162000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>6019000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>5952000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>4878615.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>11833628.0</v>
       </c>
-      <c r="L51"/>
-      <c r="M51">
+      <c r="N51"/>
+      <c r="O51">
         <v>15369000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>15369000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>21896263.0</v>
       </c>
-      <c r="P51"/>
-      <c r="Q51">
+      <c r="R51"/>
+      <c r="S51">
         <v>22664880.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>20607000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>28504833.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>24527861.0</v>
       </c>
       <c r="V51"/>
       <c r="W51">
+        <v>24527861.0</v>
+      </c>
+      <c r="X51"/>
+      <c r="Y51">
         <v>49340188.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>42941354.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>32416000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51">
+      <c r="AB51"/>
+      <c r="AC51">
         <v>32870757.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>21484637.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>21484637.0</v>
       </c>
-      <c r="AD51">
-[...2 lines deleted...]
-      <c r="AE51">
+      <c r="AF51">
+        <v>0.0</v>
+      </c>
+      <c r="AG51">
         <v>20905122.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>20752317.0</v>
       </c>
       <c r="AH51"/>
       <c r="AI51">
-        <v>3298050.68</v>
+        <v>20752317.0</v>
       </c>
       <c r="AJ51"/>
       <c r="AK51">
-        <v>3126526.0</v>
+        <v>3298050.68</v>
       </c>
       <c r="AL51"/>
       <c r="AM51">
-        <v>2957009.0</v>
+        <v>3126526.0</v>
       </c>
       <c r="AN51"/>
       <c r="AO51">
+        <v>2957009.0</v>
+      </c>
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>2798052.0</v>
       </c>
     </row>
-    <row r="52" spans="1:41">
+    <row r="52" spans="1:43">
       <c r="A52" t="s">
-        <v>61</v>
-[...3 lines deleted...]
-      </c>
+        <v>62</v>
+      </c>
+      <c r="B52"/>
       <c r="C52">
+        <v>404000.0</v>
+      </c>
+      <c r="D52">
+        <v>794000.0</v>
+      </c>
+      <c r="E52">
         <v>601000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>747000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>6242000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>6287000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>5610000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>5292000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>652000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>534418.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>5939688.0</v>
       </c>
-      <c r="L52"/>
-      <c r="M52">
+      <c r="N52"/>
+      <c r="O52">
         <v>13890000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>13890000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>20123917.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="R52"/>
+      <c r="S52">
         <v>841142.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>724000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>1001480.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>869743.0</v>
       </c>
       <c r="V52"/>
       <c r="W52">
+        <v>869743.0</v>
+      </c>
+      <c r="X52"/>
+      <c r="Y52">
         <v>17529272.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>23480241.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>17725000.0</v>
       </c>
-      <c r="Z52"/>
-      <c r="AA52">
+      <c r="AB52"/>
+      <c r="AC52">
         <v>8011237.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>6837884.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>6837884.0</v>
       </c>
-      <c r="AD52">
-[...2 lines deleted...]
-      <c r="AE52">
+      <c r="AF52">
+        <v>0.0</v>
+      </c>
+      <c r="AG52">
         <v>5644369.0</v>
       </c>
-      <c r="AF52">
-[...2 lines deleted...]
-      <c r="AG52">
+      <c r="AH52">
+        <v>0.0</v>
+      </c>
+      <c r="AI52">
         <v>1939806.0</v>
       </c>
-      <c r="AH52"/>
-[...2 lines deleted...]
-      </c>
       <c r="AJ52"/>
-      <c r="AK52"/>
+      <c r="AK52">
+        <v>0.0</v>
+      </c>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-    </row>
-    <row r="53" spans="1:41">
+      <c r="AP52"/>
+      <c r="AQ52"/>
+    </row>
+    <row r="53" spans="1:43">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
-      <c r="M53">
+      <c r="M53"/>
+      <c r="N53"/>
+      <c r="O53">
         <v>51104000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>51104000.0</v>
       </c>
-      <c r="O53"/>
-[...1 lines deleted...]
-      <c r="Q53">
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
         <v>769470.0</v>
       </c>
-      <c r="R53"/>
-      <c r="S53"/>
       <c r="T53"/>
-      <c r="U53">
-[...1 lines deleted...]
-      </c>
+      <c r="U53"/>
       <c r="V53"/>
       <c r="W53">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="X53">
+        <v>748034.0</v>
+      </c>
+      <c r="X53"/>
+      <c r="Y53">
+        <v>0.0</v>
+      </c>
+      <c r="Z53">
         <v>720634.0</v>
       </c>
-      <c r="Y53"/>
-[...1 lines deleted...]
-      <c r="AA53">
+      <c r="AA53"/>
+      <c r="AB53"/>
+      <c r="AC53">
         <v>7828066.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>2500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27309317.01</v>
       </c>
       <c r="AE53">
         <v>2500000.0</v>
       </c>
       <c r="AF53">
-        <v>1916149.31</v>
+        <v>27309317.01</v>
       </c>
       <c r="AG53">
         <v>2500000.0</v>
       </c>
-      <c r="AH53"/>
+      <c r="AH53">
+        <v>1916149.31</v>
+      </c>
       <c r="AI53">
+        <v>2500000.0</v>
+      </c>
+      <c r="AJ53"/>
+      <c r="AK53">
         <v>4500000.0</v>
       </c>
-      <c r="AJ53"/>
-      <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
-    </row>
-    <row r="54" spans="1:41">
+      <c r="AP53"/>
+      <c r="AQ53"/>
+    </row>
+    <row r="54" spans="1:43">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...4 lines deleted...]
-      </c>
+      <c r="AA54"/>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54"/>
-      <c r="AK54"/>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
-    </row>
-    <row r="55" spans="1:41">
+      <c r="AP54"/>
+      <c r="AQ54"/>
+    </row>
+    <row r="55" spans="1:43">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>40614000.0</v>
+      </c>
+      <c r="C55">
+        <v>45917000.0</v>
+      </c>
+      <c r="D55">
         <v>53602000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>62631000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>68322000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>76390000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>88746000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>96129000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>55937000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>66498999.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>54506570.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>102474235.0</v>
       </c>
-      <c r="L55"/>
-      <c r="M55">
+      <c r="N55"/>
+      <c r="O55">
         <v>77413000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>77413000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>131509050.0</v>
       </c>
-      <c r="P55"/>
-      <c r="Q55">
+      <c r="R55"/>
+      <c r="S55">
         <v>170956225.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>144917000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>200457858.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>86081367.0</v>
       </c>
       <c r="V55"/>
       <c r="W55">
+        <v>86081367.0</v>
+      </c>
+      <c r="X55"/>
+      <c r="Y55">
         <v>136028746.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>114518671.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>86449000.0</v>
       </c>
-      <c r="Z55"/>
-      <c r="AA55">
+      <c r="AB55"/>
+      <c r="AC55">
         <v>107141385.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>67276314.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>67276314.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>734908075.51</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>82082142.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>62912655.78</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>96335476.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>89725797.0</v>
       </c>
       <c r="AJ55"/>
       <c r="AK55">
-        <v>86764807.0</v>
+        <v>89725797.0</v>
       </c>
       <c r="AL55"/>
       <c r="AM55">
-        <v>100760469.0</v>
+        <v>86764807.0</v>
       </c>
       <c r="AN55"/>
       <c r="AO55">
+        <v>100760469.0</v>
+      </c>
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>107296017.0</v>
       </c>
     </row>
-    <row r="56" spans="1:41">
+    <row r="56" spans="1:43">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>40034000.0</v>
+      </c>
+      <c r="C56">
+        <v>45020000.0</v>
+      </c>
+      <c r="D56">
         <v>52407000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>61421000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>66899000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>74763000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>86723000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>93940000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>53496000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>63760000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>52261521.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>68912582.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>68182000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>75197000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>75197000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>99580041.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>81806000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>134316469.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>166454566.0</v>
       </c>
       <c r="T56">
         <v>120335000.0</v>
       </c>
       <c r="U56">
+        <v>166454566.0</v>
+      </c>
+      <c r="V56">
+        <v>120335000.0</v>
+      </c>
+      <c r="W56">
         <v>40650940.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>29726000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>82623133.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>40317132.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>30435000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>30435000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>48884416.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>34495150.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>34495150.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>376815595.06</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>49239917.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>37740413.12</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>63176886.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>63744593.0</v>
       </c>
       <c r="AJ56"/>
       <c r="AK56">
-        <v>60777997.0</v>
+        <v>63744593.0</v>
       </c>
       <c r="AL56"/>
       <c r="AM56">
-        <v>74758337.0</v>
+        <v>60777997.0</v>
       </c>
       <c r="AN56"/>
       <c r="AO56">
+        <v>74758337.0</v>
+      </c>
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>81278559.0</v>
       </c>
     </row>
-    <row r="57" spans="1:41">
+    <row r="57" spans="1:43">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>6177000.0</v>
+      </c>
+      <c r="C57">
+        <v>4302000.0</v>
+      </c>
+      <c r="D57">
         <v>6016000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>7557000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>7497000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>13848000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>14208000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>15466000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>11004000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>9486000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>7775294.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>22185510.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>17458000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>24375000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>24375000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>42856447.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>35207000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>16959443.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>13655540.0</v>
       </c>
       <c r="T57">
         <v>9872000.0</v>
       </c>
       <c r="U57">
+        <v>13655540.0</v>
+      </c>
+      <c r="V57">
+        <v>9872000.0</v>
+      </c>
+      <c r="W57">
         <v>11712820.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>8565000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>27715754.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>39579276.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>29878000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>29878000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>21063712.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>16177526.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>16177526.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>176718874.62</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>14143978.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>10840789.45</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>9617606.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>11929976.0</v>
       </c>
       <c r="AJ57"/>
       <c r="AK57">
-        <v>3209115.0</v>
+        <v>11929976.0</v>
       </c>
       <c r="AL57"/>
       <c r="AM57">
-        <v>5814830.0</v>
+        <v>3209115.0</v>
       </c>
       <c r="AN57"/>
       <c r="AO57">
+        <v>5814830.0</v>
+      </c>
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>2817517.0</v>
       </c>
     </row>
-    <row r="58" spans="1:41">
+    <row r="58" spans="1:43">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>6560000.0</v>
+      </c>
+      <c r="C58">
+        <v>5001000.0</v>
+      </c>
+      <c r="D58">
         <v>7004000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>8454000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>8241000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>15421000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>16210000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>17479000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>13099000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>15961999.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>13083412.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>29092273.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>-51402000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>26011000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>26011000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>46805273.0</v>
       </c>
-      <c r="P58"/>
-      <c r="Q58">
+      <c r="R58"/>
+      <c r="S58">
         <v>51949369.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>64236000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>88855075.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>106554529.0</v>
       </c>
       <c r="V58"/>
       <c r="W58">
+        <v>106554529.0</v>
+      </c>
+      <c r="X58"/>
+      <c r="Y58">
         <v>105990955.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>61191697.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>46193000.0</v>
       </c>
-      <c r="Z58"/>
-      <c r="AA58">
+      <c r="AB58"/>
+      <c r="AC58">
         <v>48109910.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>34505534.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>34505534.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>376929027.12</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>34932753.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>26774548.17</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>33851986.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>15689724.0</v>
       </c>
       <c r="AJ58"/>
       <c r="AK58">
-        <v>7508065.0</v>
+        <v>15689724.0</v>
       </c>
       <c r="AL58"/>
       <c r="AM58">
-        <v>9874675.0</v>
+        <v>7508065.0</v>
       </c>
       <c r="AN58"/>
       <c r="AO58">
+        <v>9874675.0</v>
+      </c>
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>5756880.0</v>
       </c>
     </row>
-    <row r="59" spans="1:41">
+    <row r="59" spans="1:43">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...4 lines deleted...]
-      </c>
+      <c r="AA59"/>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59"/>
-      <c r="AK59"/>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
-    </row>
-    <row r="60" spans="1:41">
+      <c r="AP59"/>
+      <c r="AQ59"/>
+    </row>
+    <row r="60" spans="1:43">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>34054000.0</v>
+      </c>
+      <c r="C60">
+        <v>40916000.0</v>
+      </c>
+      <c r="D60">
         <v>46598000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>54177000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>60081000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>60969000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>72536000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>78650000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>42838000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>50537000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>41423157.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>73381962.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>51402000.0</v>
       </c>
       <c r="N60">
         <v>51402000.0</v>
       </c>
       <c r="O60">
+        <v>51402000.0</v>
+      </c>
+      <c r="P60">
+        <v>51402000.0</v>
+      </c>
+      <c r="Q60">
         <v>84703777.0</v>
       </c>
-      <c r="P60"/>
-      <c r="Q60">
+      <c r="R60"/>
+      <c r="S60">
         <v>119006856.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>80681000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>111602783.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-20473162.0</v>
       </c>
       <c r="V60"/>
       <c r="W60">
+        <v>-20473162.0</v>
+      </c>
+      <c r="X60"/>
+      <c r="Y60">
         <v>30037791.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>53326974.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>40256000.0</v>
       </c>
-      <c r="Z60"/>
-      <c r="AA60">
+      <c r="AB60"/>
+      <c r="AC60">
         <v>59031475.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>32770780.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>32770780.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>357979048.32</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>47149389.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>36138107.61</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>62483490.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>74036073.0</v>
       </c>
       <c r="AJ60"/>
       <c r="AK60">
-        <v>79256742.0</v>
+        <v>74036073.0</v>
       </c>
       <c r="AL60"/>
       <c r="AM60">
-        <v>90885794.0</v>
+        <v>79256742.0</v>
       </c>
       <c r="AN60"/>
       <c r="AO60">
+        <v>90885794.0</v>
+      </c>
+      <c r="AP60"/>
+      <c r="AQ60">
         <v>101539137.0</v>
       </c>
     </row>
-    <row r="61" spans="1:41">
+    <row r="61" spans="1:43">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...4 lines deleted...]
-      </c>
+      <c r="AA61"/>
+      <c r="AB61"/>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61"/>
-      <c r="AK61"/>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
-    </row>
-    <row r="62" spans="1:41">
+      <c r="AP61"/>
+      <c r="AQ61"/>
+    </row>
+    <row r="62" spans="1:43">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...4 lines deleted...]
-      </c>
+      <c r="AA62"/>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62">
         <v>0.0</v>
       </c>
       <c r="AJ62"/>
-      <c r="AK62"/>
+      <c r="AK62">
+        <v>0.0</v>
+      </c>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>133000.0</v>
+      </c>
+      <c r="C2">
         <v>1088457.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2574000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>-257442.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24169298.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2050485.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2011840.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>22703553.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34606649.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24562502.0</v>
       </c>
-      <c r="K2">
-[...3 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="L2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B3">
+        <v>1149000.0</v>
+      </c>
+      <c r="C3">
         <v>1088000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1061000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>895504.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>866466.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2050485.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2011840.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>37796.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>36076.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>32940.0</v>
       </c>
-      <c r="K3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B5">
+        <v>-41623000.0</v>
+      </c>
+      <c r="C5">
         <v>-41883000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-27117000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-40874160.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>24620078.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-205463991.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-46579781.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-34901609.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-44476988.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-38441944.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-518242849.99</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B6">
+        <v>-40474000.0</v>
+      </c>
+      <c r="C6">
         <v>-40795000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-26056000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-39978656.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>25486544.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-203413506.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-44567941.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-34863813.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-44440912.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-38409004.0</v>
       </c>
-      <c r="K6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>367000.0</v>
+      </c>
+      <c r="C9">
         <v>-1088457.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>7426000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>257442.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>25043863.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-2050485.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2011840.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-22703553.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-37891943.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-24562502.0</v>
       </c>
-      <c r="K9">
-[...3 lines deleted...]
-    <row r="10" spans="1:11">
+      <c r="L9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-41878000.0</v>
+      </c>
+      <c r="C10">
         <v>-43253000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-29998000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-44458642.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>19220179.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-213447926.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-52455835.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-37306120.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-46951138.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-33721551.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-13135640.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B11">
+        <v>-1854323.0</v>
+      </c>
+      <c r="C11">
         <v>18200.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-532000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-2336687.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2046049.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3618804.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-8003986.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-5277380.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-8152084.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-5331271.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-1136017.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>255000.0</v>
+      </c>
+      <c r="C12">
         <v>1370576.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2881000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3361000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5222028.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6383000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3496000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2360648.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1089925.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>179765.0</v>
       </c>
-      <c r="K12">
-[...3 lines deleted...]
-    <row r="13" spans="1:11">
+      <c r="L12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>2173000.0</v>
+      </c>
+      <c r="C13">
         <v>3041000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2131000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>696000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>183000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>306831.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>826855.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>374906.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>25720.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
+      <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-41878000.0</v>
+      </c>
+      <c r="C15">
         <v>-43253000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-29466000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-42121955.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>17174130.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-209829121.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-44451849.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-32028740.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-38799054.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-28390280.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-12188960.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-34196000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12725000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-163628000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-34844000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-32029000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-38799000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-28390280.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-12188960.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>-41878000.0</v>
+      </c>
+      <c r="C17">
         <v>-43253000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-29466000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-34196000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>12725000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-163628000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-34844000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-32028740.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-38799054.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-28390280.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-479953606.75</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>1918000.0</v>
+      </c>
+      <c r="C18">
         <v>1671000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-750000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-2665000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4021000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6339000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3575000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-2031915.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>75209.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>195141.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>-38257000.0</v>
+      </c>
+      <c r="C21">
         <v>-47364000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-28416000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-53667430.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-28255999.14</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-48176780.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-50413377.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-35208440.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-45303843.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-36179318.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-13161360.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B23">
+        <v>38757000.0</v>
+      </c>
+      <c r="C23">
         <v>47364000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>38416000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>53667430.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>77469160.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>48176780.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>50413377.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>35208440.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>45303843.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>36179318.0</v>
       </c>
-      <c r="K23">
-[...3 lines deleted...]
-    <row r="24" spans="1:11">
+      <c r="L23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>1149000.0</v>
+      </c>
+      <c r="C25">
         <v>1088000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1061000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>727000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>642000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1599000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1577000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>37796.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>36076.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B26">
+        <v>17766000.0</v>
+      </c>
+      <c r="C26">
         <v>20930000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>17418000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>30747696.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>31796096.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>20962650.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>30117645.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>22703553.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>34606649.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>24562502.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>214403395.28</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>23008000.0</v>
+      </c>
+      <c r="C28">
         <v>26434000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>18424000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>26107000.0</v>
+      </c>
+      <c r="F28">
         <v>21503765.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>21222000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15909000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12504887.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10697194.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11616816.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>7667820.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
+        <v>0.0</v>
+      </c>
+      <c r="D29">
         <v>-532000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1897000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1516000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2822000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6274000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-5277380.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-8152084.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5331271.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-946680.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>38624000.0</v>
+      </c>
+      <c r="C30">
         <v>47364000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35842000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>53924872.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>53299862.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>46126295.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>48401536.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12504887.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>10697194.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>11616816.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>518242849.99</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B31">
+        <v>-3621000.0</v>
+      </c>
+      <c r="C31">
         <v>4111000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-1582000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>9208788.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>47476178.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-165271145.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2042458.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2097680.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1647295.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>2457767.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1012621.61</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B32">
-        <v>0.0</v>
+        <v>500000.0</v>
       </c>
       <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
         <v>10000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1507000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>49213161.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>393000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-122000.0</v>
       </c>
-      <c r="H32">
-[...1 lines deleted...]
-      </c>
       <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
         <v>-3285294.0</v>
       </c>
-      <c r="J32">
-[...1 lines deleted...]
-      </c>
       <c r="K32">
+        <v>0.0</v>
+      </c>
+      <c r="L32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN32"/>
+  <dimension ref="A1:AP32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AM1" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B2">
+        <v>304488.0</v>
+      </c>
+      <c r="C2">
+        <v>591144.0</v>
+      </c>
+      <c r="D2">
         <v>1000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>132000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>271036.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>271459.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>284892.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>257288.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>274842.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>-273000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>172897.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3430000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1227500.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>-322930.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>337495.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>85551.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>231195.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>520522.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>154291.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12544091.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12500861.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>758637.0</v>
       </c>
-      <c r="V2"/>
-      <c r="W2">
+      <c r="X2"/>
+      <c r="Y2">
         <v>1281934.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1073495.0</v>
       </c>
-      <c r="Y2"/>
-[...1 lines deleted...]
-      <c r="AA2">
+      <c r="AA2"/>
+      <c r="AB2"/>
+      <c r="AC2">
         <v>936906.0</v>
       </c>
-      <c r="AB2">
-[...4 lines deleted...]
-      </c>
       <c r="AD2">
         <v>0.0</v>
       </c>
       <c r="AE2">
         <v>0.0</v>
       </c>
       <c r="AF2">
         <v>0.0</v>
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
-      <c r="AH2"/>
+      <c r="AH2">
+        <v>0.0</v>
+      </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2"/>
-      <c r="AK2"/>
+      <c r="AK2">
+        <v>0.0</v>
+      </c>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
-    </row>
-    <row r="3" spans="1:40">
+      <c r="AO2"/>
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B3">
+        <v>304488.0</v>
+      </c>
+      <c r="C3">
+        <v>592000.0</v>
+      </c>
+      <c r="D3">
         <v>54000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>298000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>270000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>271459.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>282000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>257000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>275000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>281000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>242119.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>271000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>227000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>362856.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>32314.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>541824.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>286367.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>520522.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>32340.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>179823.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>179203.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1127521.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>333118.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>630692.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>632833.0</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3">
+      <c r="AA3"/>
+      <c r="AB3">
         <v>163128.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>936906.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>471471.0</v>
       </c>
-      <c r="AC3"/>
-      <c r="AD3">
+      <c r="AE3"/>
+      <c r="AF3">
         <v>12253.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>13327.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>14168.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>12559.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>12464.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>11376.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>10945.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>10037.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>10557.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>11067.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>11992.0</v>
       </c>
     </row>
-    <row r="4" spans="1:40">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...4 lines deleted...]
-      </c>
+      <c r="AA4"/>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4"/>
-      <c r="AK4"/>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B5">
+        <v>-8751307.0</v>
+      </c>
+      <c r="C5">
+        <v>-7328000.0</v>
+      </c>
+      <c r="D5">
         <v>-9869000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-14592000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-12707000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-7179802.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-14648000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-11924000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-8641000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-9288000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-7521945.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-722000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-11032000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-25551406.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-14197634.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-13274336.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-14324934.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-14018148.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-13968467.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-141092.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-140606.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-14275555.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-13469677.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-10340747.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-10375845.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-12497079.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-11960124.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-12266055.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-87140575.71</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-12193359.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-10404311.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-11060493.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-12728754.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-12632058.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-17224739.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-16568858.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-11197736.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-11616534.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-12052487.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-13057498.0</v>
       </c>
     </row>
-    <row r="6" spans="1:40">
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B6">
+        <v>-8446819.0</v>
+      </c>
+      <c r="C6">
+        <v>-6736000.0</v>
+      </c>
+      <c r="D6">
         <v>-9815000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-14294000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-12437000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-6908343.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-14366000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-11667000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-8366000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-9007000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-7279826.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-451000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-10805000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-25188550.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-14165320.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-12732512.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-14038567.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-13497626.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-13936127.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>38731.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>38597.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-13148034.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-13136559.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-9710055.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-9743012.0</v>
       </c>
-      <c r="Y6"/>
-      <c r="Z6">
+      <c r="AA6"/>
+      <c r="AB6">
         <v>-12333951.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-11023218.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-11794584.0</v>
       </c>
-      <c r="AC6"/>
-      <c r="AD6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>-12181106.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-10390984.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-11046325.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-12716195.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-12619594.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-17213363.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-16557913.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-11187699.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-11605977.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-12041420.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-13045506.0</v>
       </c>
     </row>
-    <row r="7" spans="1:40">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...4 lines deleted...]
-      </c>
+      <c r="AA7"/>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7"/>
-      <c r="AK7"/>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
-    </row>
-    <row r="8" spans="1:40">
+      <c r="AO7"/>
+      <c r="AP7"/>
+    </row>
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...4 lines deleted...]
-      </c>
+      <c r="AA8"/>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8"/>
-      <c r="AK8"/>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B9">
+        <v>-304488.0</v>
+      </c>
+      <c r="C9">
+        <v>-591144.0</v>
+      </c>
+      <c r="D9">
         <v>-1000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>368000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-271036.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-271459.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-284892.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-257288.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-274842.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1273000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>360532.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>5570000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>2336500.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1154940.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>337495.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-85551.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>231195.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-520522.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>154291.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>12675501.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>12631818.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-758637.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>-1281934.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-1073495.0</v>
       </c>
-      <c r="Y9"/>
-[...1 lines deleted...]
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9">
         <v>-936906.0</v>
       </c>
-      <c r="AB9">
-[...4 lines deleted...]
-      </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9"/>
-      <c r="AK9"/>
+      <c r="AK9">
+        <v>0.0</v>
+      </c>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
-    </row>
-    <row r="10" spans="1:40">
+      <c r="AO9"/>
+      <c r="AP9"/>
+    </row>
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B10">
+        <v>-6802579.0</v>
+      </c>
+      <c r="C10">
+        <v>-7351000.0</v>
+      </c>
+      <c r="D10">
         <v>-7024000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-14616000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-12887000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-7551327.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-15001000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-12255000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-8951000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-9641000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-6324123.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1751000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-5968500.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-19023526.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-9300276.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-12612963.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-13065838.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>4109800.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2248349.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>9179311.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>9147677.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-27589059.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-26031612.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-78124651.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-78389819.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-22435800.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-13793082.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-24168681.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-12166421.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-17953670.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-11699173.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-12771026.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-13576473.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-13273231.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-13172398.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-17772274.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-17095544.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-10366416.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-10905101.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-11231974.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-12168565.0</v>
       </c>
     </row>
-    <row r="11" spans="1:40">
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-      <c r="C11"/>
+        <v>113</v>
+      </c>
+      <c r="B11">
+        <v>-94840.0</v>
+      </c>
+      <c r="C11">
+        <v>-472316.0</v>
+      </c>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11">
         <v>-570659.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-15001000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-369413.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-476727.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-532000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>235580.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-1118490.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>453500.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-1364527.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>45224.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-952728.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-482752.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>3679087.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1819161.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>818889.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>816067.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-916239.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-864516.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-918158.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-921275.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1907716.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-2345469.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-3180585.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-1601307.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-1456238.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-1897625.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-1560642.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>-1659069.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-2434468.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-2415974.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-2960500.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-2847772.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-1947319.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-2048510.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-1443008.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>-1563337.0</v>
       </c>
     </row>
-    <row r="12" spans="1:40">
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B12">
+        <v>20000.0</v>
+      </c>
+      <c r="C12">
+        <v>23000.0</v>
+      </c>
+      <c r="D12">
         <v>27831.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>24000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>180000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>375000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>353000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>331000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>310000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4241192.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>700000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1029000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>800000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1425590.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2198405.0</v>
       </c>
-      <c r="O12">
-[...2 lines deleted...]
-      <c r="P12"/>
       <c r="Q12">
         <v>2198405.0</v>
       </c>
       <c r="R12"/>
-      <c r="S12"/>
+      <c r="S12">
+        <v>2198405.0</v>
+      </c>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
-      <c r="W12">
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12">
         <v>1406500.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1406500.0</v>
       </c>
-      <c r="Y12"/>
-[...1 lines deleted...]
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12">
         <v>8230448.31</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>11369533.36</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>4589506.9</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>5597372.21</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1006217.66</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>608243.27</v>
       </c>
-      <c r="AG12">
-[...2 lines deleted...]
-      <c r="AH12"/>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12"/>
-      <c r="AK12"/>
+      <c r="AK12">
+        <v>0.0</v>
+      </c>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12"/>
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B13">
+        <v>327000.0</v>
+      </c>
+      <c r="C13">
+        <v>421000.0</v>
+      </c>
+      <c r="D13">
         <v>504000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>589000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>659000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>881000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>983000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>559000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>617000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>763000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>689000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>284290.48</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>306000.0</v>
       </c>
-      <c r="M13"/>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
-[...1 lines deleted...]
-      </c>
+      <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13">
-        <v>1337330.0</v>
+        <v>1298670.0</v>
       </c>
       <c r="AB13"/>
       <c r="AC13">
-        <v>711300.0</v>
+        <v>1337330.0</v>
       </c>
       <c r="AD13"/>
       <c r="AE13">
-        <v>1386380.0</v>
+        <v>711300.0</v>
       </c>
       <c r="AF13"/>
       <c r="AG13">
+        <v>1386380.0</v>
+      </c>
+      <c r="AH13"/>
+      <c r="AI13">
         <v>806600.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
-      <c r="AA14">
-[...4 lines deleted...]
-      </c>
+      <c r="AA14"/>
+      <c r="AB14"/>
       <c r="AC14">
         <v>0.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
-      <c r="AH14"/>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14"/>
-      <c r="AK14"/>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
-    </row>
-    <row r="15" spans="1:40">
+      <c r="AO14"/>
+      <c r="AP14"/>
+    </row>
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B15">
+        <v>-6707738.0</v>
+      </c>
+      <c r="C15">
+        <v>-7351000.0</v>
+      </c>
+      <c r="D15">
         <v>-7024000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-14616000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-12887000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-6980668.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-15001000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-12255000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-8951000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-9109000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-6559704.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1751000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-5515000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-17659000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-9345501.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-24833168.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-12583085.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>867992.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>429187.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>8360422.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>8331610.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-26672820.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-25167096.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-77206492.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-77468544.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-18620370.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-11447612.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-20988096.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-10565113.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-15041200.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-9801548.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-11210384.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-11917403.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-10838762.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-10756424.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-14811773.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-14247772.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-8419098.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-8856589.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-9788964.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-10605229.0</v>
       </c>
     </row>
-    <row r="16" spans="1:40">
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-5515000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-5515000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-7519000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-7519000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-9579000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-9579000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>318500.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>318500.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>6044000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>6044000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-19504500.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-19504500.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-62309500.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-62309500.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-9310184.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-9310184.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-8111816.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-8111816.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-15041200.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-7520598.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>-16987540.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-6510134.13</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-16056760.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-29623928.62</v>
       </c>
-      <c r="AJ16"/>
-      <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
-    </row>
-    <row r="17" spans="1:40">
+      <c r="AO16"/>
+      <c r="AP16"/>
+    </row>
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B17">
+        <v>-6719000.0</v>
+      </c>
+      <c r="C17">
+        <v>-7351000.0</v>
+      </c>
+      <c r="D17">
         <v>-7024000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-14616000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-12887000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-7046000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-15001000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-12255000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-8951000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-9109000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-6531000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-1836187.98</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-12076000.0</v>
       </c>
-      <c r="M17"/>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17">
         <v>-66763882.47</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-92227562.24</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-67360459.8</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-82152958.03</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-10769723.54</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>-6510134.13</v>
       </c>
-      <c r="AG17">
-[...2 lines deleted...]
-      <c r="AH17"/>
       <c r="AI17">
         <v>0.0</v>
       </c>
       <c r="AJ17"/>
-      <c r="AK17"/>
+      <c r="AK17">
+        <v>0.0</v>
+      </c>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B18">
+        <v>307000.0</v>
+      </c>
+      <c r="C18">
+        <v>398000.0</v>
+      </c>
+      <c r="D18">
         <v>476000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>565000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>479000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>506000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>630000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>228000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>307000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>410000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-11000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-805143.57</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-494000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
-    </row>
-    <row r="19" spans="1:40">
+      <c r="AO18"/>
+      <c r="AP18"/>
+    </row>
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...4 lines deleted...]
-      </c>
+      <c r="AA19"/>
+      <c r="AB19"/>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19">
         <v>0.0</v>
       </c>
       <c r="AJ19"/>
-      <c r="AK19"/>
+      <c r="AK19">
+        <v>0.0</v>
+      </c>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...4 lines deleted...]
-      </c>
+      <c r="AA20"/>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20"/>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B21">
+        <v>-8751307.0</v>
+      </c>
+      <c r="C21">
+        <v>-8390000.0</v>
+      </c>
+      <c r="D21">
         <v>-10015000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-10499000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-11202000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-15133368.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-9373000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-12814000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-9900000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-7128000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-6165437.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-811000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-4954500.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-25551410.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-12713839.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-28247440.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-14324934.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-28561980.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-13968467.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-141092.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-140606.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-14275555.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-13469677.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-10340747.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-10375845.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-21137140.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-12497079.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-23778050.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-12266055.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-17242370.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-12193359.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-10404311.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-11060493.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-12728754.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-12632058.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-17224739.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-16568858.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-11197736.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-11616534.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-12052487.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-13057498.0</v>
       </c>
     </row>
-    <row r="22" spans="1:40">
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...4 lines deleted...]
-      </c>
+      <c r="AA22"/>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AH22"/>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22"/>
-      <c r="AK22"/>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
-    </row>
-    <row r="23" spans="1:40">
+      <c r="AO22"/>
+      <c r="AP22"/>
+    </row>
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B23">
+        <v>8751307.0</v>
+      </c>
+      <c r="C23">
+        <v>8390000.0</v>
+      </c>
+      <c r="D23">
         <v>10015000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>10999000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>11202000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>15133368.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>9373000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>12814000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>9900000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>8128000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>7203550.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>9811000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>9225000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>25551414.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>9233908.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>28247438.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>12538422.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>28561980.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3514350.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>25360684.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>25273285.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>14275555.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>13469677.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>10340747.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>10375845.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>12253003.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>23778049.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>10917414.0</v>
       </c>
-      <c r="AC23">
-[...2 lines deleted...]
-      <c r="AD23">
+      <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
         <v>11132696.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>11823594.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>12569286.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>13361145.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>13259645.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>17902168.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>17220493.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>10481235.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>11025888.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>11237819.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>12174898.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...4 lines deleted...]
-      </c>
+      <c r="AA24"/>
+      <c r="AB24"/>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24"/>
-      <c r="AK24"/>
+      <c r="AK24">
+        <v>0.0</v>
+      </c>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-    </row>
-    <row r="25" spans="1:40">
+      <c r="AO24"/>
+      <c r="AP24"/>
+    </row>
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B25">
+        <v>305000.0</v>
+      </c>
+      <c r="C25">
+        <v>592000.0</v>
+      </c>
+      <c r="D25">
         <v>-11000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>298000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>270000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>274000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>282000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>257000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>275000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>281000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>282000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>282566.99</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>227000.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-      <c r="W25">
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25">
         <v>509000.0</v>
       </c>
-      <c r="X25"/>
-      <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
-    </row>
-    <row r="26" spans="1:40">
+      <c r="AO25"/>
+      <c r="AP25"/>
+    </row>
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B26">
+        <v>4739043.0</v>
+      </c>
+      <c r="C26">
+        <v>4193000.0</v>
+      </c>
+      <c r="D26">
         <v>3824000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>5373000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>3930000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>8739210.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>3170000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>4946000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>3994000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>4804000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3188455.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>3712000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>3949000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>13668755.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>6546205.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>17268372.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>8749967.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>18669323.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>9231235.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>6818087.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>6794590.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>5379829.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>5076129.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>5253082.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>5270912.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>7187035.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>15418637.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>7761034.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>53020844.77</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>7714511.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>7169552.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>7621723.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>8910385.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>8842696.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>13941868.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>13410992.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>8281772.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>8712129.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>7392708.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>8009157.0</v>
       </c>
     </row>
-    <row r="27" spans="1:40">
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27"/>
       <c r="I27">
-        <v>6502159.0</v>
+        <v>248468.0</v>
       </c>
       <c r="J27"/>
       <c r="K27">
         <v>6502159.0</v>
       </c>
       <c r="L27"/>
       <c r="M27">
+        <v>6502159.0</v>
+      </c>
+      <c r="N27"/>
+      <c r="O27">
         <v>5812933.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>6473514.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>6473514.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>4463212.0</v>
       </c>
       <c r="R27"/>
       <c r="S27">
-        <v>5684917.0</v>
+        <v>4463212.0</v>
       </c>
       <c r="T27"/>
       <c r="U27">
+        <v>5684917.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27">
         <v>7333378.0</v>
       </c>
-      <c r="V27"/>
-[...1 lines deleted...]
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27">
         <v>5098177.0</v>
       </c>
-      <c r="Y27"/>
-[...1 lines deleted...]
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27">
         <v>3029846.0</v>
       </c>
-      <c r="AB27"/>
-      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
-    </row>
-    <row r="28" spans="1:40">
+      <c r="AO27"/>
+      <c r="AP27"/>
+    </row>
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B28">
+        <v>4019000.0</v>
+      </c>
+      <c r="C28">
+        <v>4197000.0</v>
+      </c>
+      <c r="D28">
         <v>6045000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>5494000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>7272000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>6454000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6203000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>7868000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>5906000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3597000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>2775542.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>2669000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>4774000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>6392655.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>7278833.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4420000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>5806163.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4908921.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>4891524.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>5998506.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>5977833.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>8895726.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>8393548.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>5087664.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>5104933.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>9447240.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>5310044.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4392659.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4505020.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5403130.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4478847.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>3234759.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>3438769.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>3818368.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>3789361.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>3282871.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>3157866.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>2915963.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2904405.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>4659779.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>5048340.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
+        <v>0.0</v>
+      </c>
+      <c r="J29">
+        <v>0.0</v>
+      </c>
+      <c r="K29">
         <v>-532000.0</v>
       </c>
-      <c r="J29">
-[...2 lines deleted...]
-      <c r="K29">
+      <c r="L29">
+        <v>0.0</v>
+      </c>
+      <c r="M29">
         <v>-1144003.13</v>
       </c>
-      <c r="L29">
-[...3 lines deleted...]
-      <c r="N29"/>
+      <c r="N29">
+        <v>0.0</v>
+      </c>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
-      <c r="Y29">
-[...1 lines deleted...]
-      </c>
+      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29">
-        <v>-2458570.0</v>
+        <v>-3815430.0</v>
       </c>
       <c r="AB29"/>
       <c r="AC29">
-        <v>-2912480.0</v>
+        <v>-2458570.0</v>
       </c>
       <c r="AD29"/>
       <c r="AE29">
-        <v>-2364900.0</v>
+        <v>-2912480.0</v>
       </c>
       <c r="AF29"/>
       <c r="AG29">
-        <v>-3606470.0</v>
+        <v>-2364900.0</v>
       </c>
       <c r="AH29"/>
       <c r="AI29">
+        <v>-3606470.0</v>
+      </c>
+      <c r="AJ29"/>
+      <c r="AK29">
         <v>-4545610.0</v>
       </c>
-      <c r="AJ29"/>
-      <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
-    </row>
-    <row r="30" spans="1:40">
+      <c r="AO29"/>
+      <c r="AP29"/>
+    </row>
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B30">
+        <v>8446819.0</v>
+      </c>
+      <c r="C30">
+        <v>8390000.0</v>
+      </c>
+      <c r="D30">
         <v>10014000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>10867000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>11202000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>14861908.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>9373000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>12814000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9900000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>8401000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>7030653.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>6381000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7997500.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>25874344.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>8896413.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>28161886.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>12307227.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>28041457.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>3360059.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>12816593.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>12772424.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>14275555.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>13469677.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>10340747.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>10375845.0</v>
       </c>
-      <c r="Y30"/>
-      <c r="Z30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>12253003.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>22841143.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>10917414.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>87140575.71</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>11132696.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>11823594.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>12569286.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>13361145.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>13259645.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>17902168.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>17220493.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>10481235.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>11025888.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>11237819.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>12174898.0</v>
       </c>
     </row>
-    <row r="31" spans="1:40">
+    <row r="31" spans="1:42">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B31">
+        <v>1948728.0</v>
+      </c>
+      <c r="C31">
+        <v>1039000.0</v>
+      </c>
+      <c r="D31">
         <v>2991000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-4117000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1685000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>7582040.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-5628000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>559000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>949000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-2513000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1550108.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-940000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-666000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-4949872.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2328155.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>15634477.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1259096.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>32671780.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>16216816.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>9320403.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>9288283.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-13313504.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-12561935.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-67783904.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-68013974.0</v>
       </c>
-      <c r="Y31"/>
-      <c r="Z31">
+      <c r="AA31"/>
+      <c r="AB31">
         <v>-1078363.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-390631.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>99634.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>6736889.7</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>494186.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-914895.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-972597.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-544477.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-540340.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-547535.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-526686.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>831320.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>711433.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>820513.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>888933.0</v>
       </c>
     </row>
-    <row r="32" spans="1:40">
+    <row r="32" spans="1:42">
       <c r="A32" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B32">
         <v>0.0</v>
       </c>
       <c r="C32">
+        <v>0.0</v>
+      </c>
+      <c r="D32">
+        <v>0.0</v>
+      </c>
+      <c r="E32">
         <v>500000.0</v>
       </c>
-      <c r="D32">
-[...2 lines deleted...]
-      <c r="E32">
+      <c r="F32">
+        <v>0.0</v>
+      </c>
+      <c r="G32">
         <v>1064260.0</v>
       </c>
-      <c r="F32">
-[...4 lines deleted...]
-      </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
+        <v>0.0</v>
+      </c>
+      <c r="J32">
+        <v>0.0</v>
+      </c>
+      <c r="K32">
         <v>1000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>533429.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>9000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>3564000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>832010.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>674990.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>462390.0</v>
       </c>
       <c r="Q32"/>
       <c r="R32">
+        <v>462390.0</v>
+      </c>
+      <c r="S32"/>
+      <c r="T32">
         <v>308582.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>25219592.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>25132679.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>50638815.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
-      <c r="AA32">
-[...4 lines deleted...]
-      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
       <c r="AC32">
         <v>0.0</v>
       </c>
       <c r="AD32">
         <v>0.0</v>
       </c>
       <c r="AE32">
         <v>0.0</v>
       </c>
       <c r="AF32">
         <v>0.0</v>
       </c>
       <c r="AG32">
         <v>0.0</v>
       </c>
-      <c r="AH32"/>
+      <c r="AH32">
+        <v>0.0</v>
+      </c>
       <c r="AI32">
         <v>0.0</v>
       </c>
       <c r="AJ32"/>
-      <c r="AK32"/>
+      <c r="AK32">
+        <v>0.0</v>
+      </c>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...5 lines deleted...]
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>69802000.0</v>
+      </c>
+      <c r="C2">
         <v>57421000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>68182000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>127398000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>31674629.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22278098.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32834216.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50044672.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>53577571.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12247986.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:11">
+      <c r="L2"/>
+    </row>
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>20000</v>
+      </c>
+      <c r="C3">
         <v>699000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>419000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>13000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>722055.77</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21805.2</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27534.48</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>35536</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2295568</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3467</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>215880</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...1 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-28810000.0</v>
+      </c>
+      <c r="C6">
         <v>12381000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-10761000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-59216000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>95590736.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>9706038.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-11400587.4</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-25002727.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-3532899.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>41329585.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12247990.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>-3210484.0</v>
+      </c>
+      <c r="C7">
         <v>-369000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1593000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-2352000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2490080.17</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4647232.78</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-10051397.7</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2408134.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3020661.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1987604.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B9">
+        <v>1399262.0</v>
+      </c>
+      <c r="C9">
         <v>-1649000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>456000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3467000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-794936.16</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>192158.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1227251.27</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>7204004.58</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-12528444.72</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-7710742.83</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-25592423.51</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
-      <c r="H10">
-[...1 lines deleted...]
-      </c>
+      <c r="H10"/>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1126000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1256000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3551000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-6730000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1602000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>3860000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-768402.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>4773020.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>-16761000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>137098000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-4998000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6445000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3594000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>682770.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2581414.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
-[...1 lines deleted...]
-      </c>
+      <c r="H13"/>
       <c r="I13">
         <v>0.0</v>
       </c>
       <c r="J13">
         <v>0.0</v>
       </c>
       <c r="K13">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>622000.0</v>
+      </c>
+      <c r="C14">
         <v>1088000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>1061000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>889000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>866466.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2179156.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2067708.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37796.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>36076.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>32940.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>11360.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
-[...1 lines deleted...]
-      </c>
+      <c r="D15"/>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>40991999.0</v>
+      </c>
+      <c r="C16">
         <v>69802000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>57421000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>68182000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>127265365.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>31984136.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>21433628.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>25041945.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>50044672.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>53577571.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12247986.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>-30991000.0</v>
+      </c>
+      <c r="C18">
         <v>-33533000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-21551000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-48834000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7792803.74</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-38645624.65</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-60250694.92</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-23172649.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-34443539.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-27403015.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>152</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-699000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-419000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>1497000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-421000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1495000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>43295000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>251558.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3743948.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>372614.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-82033518.78</v>
       </c>
     </row>
-    <row r="20" spans="1:11">
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B20">
+        <v>39000.0</v>
+      </c>
+      <c r="C20">
         <v>47000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>11605000.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>78532000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>20136000.0</v>
       </c>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
       <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
         <v>273064.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>152</v>
-[...3 lines deleted...]
-      </c>
+        <v>154</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-3188000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-937000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-692000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>22487000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-2212000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>455000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3463563.0</v>
       </c>
       <c r="K21">
         <v>3463563.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21">
+        <v>3463563.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-41878000.0</v>
+      </c>
+      <c r="C22">
         <v>-43253000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-29466000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-42220000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>19220179.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-226842198.51</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-53912519.01</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-37306120.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-46951138.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-33721551.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-13135640.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B23">
+        <v>-764.0</v>
+      </c>
+      <c r="C23">
         <v>-853000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-444001.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>200000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-253731.75</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-10747236.87</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-3277914.72</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2607518.17</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1698717.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3696315.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-868000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>154</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>156</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-699000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-419000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>153858.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2541668.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>494309.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>287094.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>1051620.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>376081.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>25720.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>5897484.0</v>
+      </c>
+      <c r="C25">
         <v>2310000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3942000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-9906000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-29123815.69</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>188563173.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-472019.72</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1917649.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>751646.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>179765.0</v>
       </c>
-      <c r="K25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
+      <c r="E26"/>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>-1308543.56</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-306838.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>15000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>67888820.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>20005000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>7598000.0</v>
+      </c>
+      <c r="C27">
         <v>7390000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4924000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4768000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4456501.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2123281.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2145067.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2189293.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3651898.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6494018.0</v>
       </c>
-      <c r="K27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28">
+        <v>327000.0</v>
+      </c>
+      <c r="C28">
         <v>46147000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>7973000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>200000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>104802008.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>47340447.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-7486757.22</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-2073309.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>33743245.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>68356519.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19137000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>-30971000.0</v>
+      </c>
+      <c r="C29">
         <v>-32834000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-21132000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-48821000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-7070747.97</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-38623819.45</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-60223160.43</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-23137113.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-32147971.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-27399548.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-6698850.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30">
+        <v>-20000.0</v>
+      </c>
+      <c r="C30">
         <v>-699000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-419000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1987000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-568197.15</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2037423.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>56766927.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>251558.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3743948.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>372614.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-190160.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AN30"/>
+  <dimension ref="A1:AP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:40">
+    <row r="1" spans="1:42">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>99</v>
       </c>
       <c r="AL1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AM1" t="s">
-        <v>100</v>
+        <v>10</v>
       </c>
       <c r="AN1" t="s">
         <v>101</v>
       </c>
-    </row>
-    <row r="2" spans="1:40">
+      <c r="AO1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="2" spans="1:42">
       <c r="A2" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B2">
+        <v>40991999.0</v>
+      </c>
+      <c r="C2">
+        <v>48697999.0</v>
+      </c>
+      <c r="D2">
         <v>56125000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>62483000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>69802000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>80522000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>87431000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>48660000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>57421000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>62529000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>52967000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>59808000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>68182000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>92802196.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>93017735.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>127719217.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>92802196.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>152087974.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>152287220.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>32080949.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>32094358.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>70208027.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>70405798.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>21655688.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>21654810.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>28583511.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>35926090.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>31980935.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>31923817.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>39312393.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>45418669.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>55734710.0</v>
       </c>
-      <c r="AF2"/>
-      <c r="AG2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>66471773.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>67832195.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>68810502.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>66024512.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>76252779.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>93297135.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>54790065.0</v>
       </c>
-      <c r="AN2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:40">
+      <c r="AP2"/>
+    </row>
+    <row r="3" spans="1:42">
       <c r="A3" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B3">
+        <v>300000</v>
+      </c>
+      <c r="C3">
+        <v>1521</v>
+      </c>
+      <c r="D3">
         <v>0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>320000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>382</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>699218</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>381.25</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>700000</v>
-      </c>
-[...4 lines deleted...]
-        <v>0</v>
       </c>
       <c r="K3">
         <v>415580</v>
       </c>
       <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>415580</v>
+      </c>
+      <c r="N3">
         <v>419000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1219.38</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>929</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>12962</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>6568.06</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>729004</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>360463</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>267500</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>267500</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>20891</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>10322.58</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>8000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>26435</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>21000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>12910.84</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>12910.84</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>7702.41</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>35540</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>10479.6</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>13142.93</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>13973.23</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2500.3</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2481.31</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>7725.57</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>7432.65</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1319.81</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1388.39</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>880.09</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>954.92</v>
       </c>
     </row>
-    <row r="4" spans="1:40">
+    <row r="4" spans="1:42">
       <c r="A4" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...4 lines deleted...]
-      </c>
+      <c r="AA4"/>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4"/>
-      <c r="AK4"/>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
-    </row>
-    <row r="5" spans="1:40">
+      <c r="AO4"/>
+      <c r="AP4"/>
+    </row>
+    <row r="5" spans="1:42">
       <c r="A5" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...4 lines deleted...]
-      </c>
+      <c r="AA5"/>
+      <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5"/>
-      <c r="AK5"/>
+      <c r="AK5">
+        <v>0.0</v>
+      </c>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
-    </row>
-    <row r="6" spans="1:40">
+      <c r="AO5"/>
+      <c r="AP5"/>
+    </row>
+    <row r="6" spans="1:42">
       <c r="A6" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B6">
+        <v>-4768999.0</v>
+      </c>
+      <c r="C6">
+        <v>-7706000.0</v>
+      </c>
+      <c r="D6">
         <v>-7427000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-6358000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-7319000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-10720000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-6909000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>38771000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-8761000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-5108000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>9562000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-6841000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8374000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-25038028.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-34195231.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-34917021.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-11744346.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-24368757.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-10643443.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>120007025.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>59705277.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-38127078.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-21517417.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>48552339.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>25160382.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-8695000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-7342579.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>4023116.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>2115106.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-25002730.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-6106276.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-10316041.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-10966654.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-1370834.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-1360422.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-978307.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-941057.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-10228267.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-10759772.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>38507070.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>41718028.0</v>
       </c>
     </row>
-    <row r="7" spans="1:40">
+    <row r="7" spans="1:42">
       <c r="A7" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B7">
+        <v>2157378.0</v>
+      </c>
+      <c r="C7">
+        <v>-2250037.0</v>
+      </c>
+      <c r="D7">
         <v>636000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-843000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-514000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>857000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-1381000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1420000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-1506000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-2103000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>9167000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-6722000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>371000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-58724.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1668915.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>2197109.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>217402.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1391078.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>731707.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-3905121.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-1154487.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>435888.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>447741.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-4888478.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-343768.0</v>
       </c>
-      <c r="Y7"/>
-      <c r="Z7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>336296.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-9188401.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>-965733.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7">
+      <c r="AE7"/>
+      <c r="AF7">
         <v>54203.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>475680.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>505682.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-57635.24</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-57197.41</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-491311.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>-472603.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-250149.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-263147.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-540564.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-585640.0</v>
       </c>
     </row>
-    <row r="8" spans="1:40">
+    <row r="8" spans="1:42">
       <c r="A8" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...4 lines deleted...]
-      </c>
+      <c r="AA8"/>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8"/>
-      <c r="AK8"/>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
-    </row>
-    <row r="9" spans="1:40">
+      <c r="AO8"/>
+      <c r="AP8"/>
+    </row>
+    <row r="9" spans="1:42">
       <c r="A9" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>142</v>
+      </c>
+      <c r="B9">
+        <v>-94840.0</v>
+      </c>
       <c r="C9">
+        <v>-476470.0</v>
+      </c>
+      <c r="D9">
+        <v>1661000.0</v>
+      </c>
+      <c r="E9">
         <v>-744000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>952000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-576000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-226000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-370537.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-477000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>688000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1692000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-6808363.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-499000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>387080.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-184415.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>429052.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>217402.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>1523544.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>731707.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-2326130.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-1154487.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>880485.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>447741.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-696375.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-343768.0</v>
       </c>
-      <c r="Y9"/>
-      <c r="Z9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>336296.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>-1918964.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-965733.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>373883.52</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>54203.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>475680.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>505682.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-57635.24</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>-57197.41</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-491311.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>-472603.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-250149.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-263147.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-540564.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-585640.0</v>
       </c>
     </row>
-    <row r="10" spans="1:40">
+    <row r="10" spans="1:42">
       <c r="A10" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
-      <c r="AA10">
-[...4 lines deleted...]
-      </c>
+      <c r="AA10"/>
+      <c r="AB10"/>
       <c r="AC10">
         <v>0.0</v>
       </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10">
         <v>0.0</v>
       </c>
       <c r="AJ10"/>
-      <c r="AK10"/>
+      <c r="AK10">
+        <v>0.0</v>
+      </c>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
-    </row>
-    <row r="11" spans="1:40">
+      <c r="AO10"/>
+      <c r="AP10"/>
+    </row>
+    <row r="11" spans="1:42">
       <c r="A11" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-423000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-423000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-119000.0</v>
       </c>
-      <c r="N11">
-[...2 lines deleted...]
-      <c r="O11">
+      <c r="P11">
+        <v>0.0</v>
+      </c>
+      <c r="Q11">
         <v>682000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>682000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-59500.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-59500.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-568500.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-568500.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-111000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-111000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1664500.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1664500.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-555391.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>-555391.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-2809609.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-2809609.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>233373.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>233373.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>720884.6</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>435763.78</v>
       </c>
-      <c r="AG11">
-[...2 lines deleted...]
-      <c r="AH11"/>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11"/>
-      <c r="AK11"/>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
-    </row>
-    <row r="12" spans="1:40">
+      <c r="AO11"/>
+      <c r="AP11"/>
+    </row>
+    <row r="12" spans="1:42">
       <c r="A12" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1865500.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1865500.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-2696500.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>-2696500.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-889500.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-889500.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-8563500.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-8563500.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>183000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>183000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>10386500.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>10386500.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>58162500.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>58162500.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>16689.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>16689.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>-2515689.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-2515689.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>3183793.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>3183793.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>49521.26</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>29934.85</v>
       </c>
-      <c r="AG12">
-[...2 lines deleted...]
-      <c r="AH12"/>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12"/>
-      <c r="AK12"/>
+      <c r="AK12">
+        <v>0.0</v>
+      </c>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
-    </row>
-    <row r="13" spans="1:40">
+      <c r="AO12"/>
+      <c r="AP12"/>
+    </row>
+    <row r="13" spans="1:42">
       <c r="A13" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
-[...4 lines deleted...]
-      </c>
+      <c r="O13"/>
+      <c r="P13"/>
       <c r="Q13">
         <v>165500.0</v>
       </c>
       <c r="R13">
         <v>165500.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13"/>
+      <c r="S13">
+        <v>165500.0</v>
+      </c>
+      <c r="T13">
+        <v>165500.0</v>
+      </c>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
-      <c r="AA13">
-[...4 lines deleted...]
-      </c>
+      <c r="AA13"/>
+      <c r="AB13"/>
       <c r="AC13">
         <v>0.0</v>
       </c>
       <c r="AD13">
         <v>0.0</v>
       </c>
       <c r="AE13">
         <v>0.0</v>
       </c>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
-      <c r="AH13"/>
+      <c r="AH13">
+        <v>0.0</v>
+      </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13"/>
-      <c r="AK13"/>
+      <c r="AK13">
+        <v>0.0</v>
+      </c>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
-    </row>
-    <row r="14" spans="1:40">
+      <c r="AO13"/>
+      <c r="AP13"/>
+    </row>
+    <row r="14" spans="1:42">
       <c r="A14" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B14">
+        <v>171000.0</v>
+      </c>
+      <c r="C14">
+        <v>722000.0</v>
+      </c>
+      <c r="D14">
         <v>-11000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>298000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>270000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>274000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>282000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>257000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>275000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>281000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>282000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>271000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>227000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>362856.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>201584.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>541824.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>286367.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>520522.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>257377.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>361070.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>179204.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>758637.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>374838.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1281934.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>632832.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1577000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>524426.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>936906.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>471470.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>37800.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>12253.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>13327.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>14168.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>12559.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>12464.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>11376.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>10944.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>10037.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>10557.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>11067.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>11991.0</v>
       </c>
     </row>
-    <row r="15" spans="1:40">
+    <row r="15" spans="1:42">
       <c r="A15" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...4 lines deleted...]
-      </c>
+      <c r="AA15"/>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15"/>
-      <c r="AK15"/>
+      <c r="AK15">
+        <v>0.0</v>
+      </c>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
-    </row>
-    <row r="16" spans="1:40">
+      <c r="AO15"/>
+      <c r="AP15"/>
+    </row>
+    <row r="16" spans="1:42">
       <c r="A16" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B16">
+        <v>36223000.0</v>
+      </c>
+      <c r="C16">
+        <v>40991999.0</v>
+      </c>
+      <c r="D16">
         <v>48698000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>56125000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>62483000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>69802000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>80522000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>87431000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>48660000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>57421000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>62529000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>52967000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>59808000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>67764168.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>58822504.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>92802196.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-11744346.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>127719217.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>141643777.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>152087974.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>91799635.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>32080949.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>48888381.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>70208027.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>46815192.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>21654810.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>28583511.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>36004051.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>34038923.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>31923817.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>39312393.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>45418669.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-10966654.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-1370834.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>66471773.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>67832195.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>65083455.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>66024512.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>82537363.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>93297135.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>41718028.0</v>
       </c>
     </row>
-    <row r="17" spans="1:40">
+    <row r="17" spans="1:42">
       <c r="A17" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...4 lines deleted...]
-      </c>
+      <c r="AA17"/>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17">
         <v>0.0</v>
       </c>
       <c r="AJ17"/>
-      <c r="AK17"/>
+      <c r="AK17">
+        <v>0.0</v>
+      </c>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
-    </row>
-    <row r="18" spans="1:40">
+      <c r="AO17"/>
+      <c r="AP17"/>
+    </row>
+    <row r="18" spans="1:42">
       <c r="A18" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B18">
+        <v>-4312000.0</v>
+      </c>
+      <c r="C18">
+        <v>-7683521.0</v>
+      </c>
+      <c r="D18">
         <v>-7309000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-7651000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-8649000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-9420000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-7519000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-7904000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-8691000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-6789000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>2659000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-7754000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-9667000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-20614830.62</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-13933732.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-24165610.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-12358458.06</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-21619071.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-10561918.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>13752637.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>6824917.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-26022781.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-11096128.58</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-14733436.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-6936294.0</v>
       </c>
-      <c r="Y18"/>
-      <c r="Z18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>-11262556.84</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-36811796.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-17994686.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>-5293721.6</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-9932589.93</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-10559022.23</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-14622645.3</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-14511562.31</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-6839337.57</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-6578911.65</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>-11781768.81</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>-12393998.39</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>-7009020.09</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-7593477.92</v>
       </c>
     </row>
-    <row r="19" spans="1:40">
+    <row r="19" spans="1:42">
       <c r="A19" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>152</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>300000.0</v>
       </c>
-      <c r="C19">
-[...2 lines deleted...]
-      <c r="D19">
+      <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
         <v>-320000.0</v>
       </c>
-      <c r="E19">
-[...4 lines deleted...]
-      </c>
       <c r="G19">
+        <v>0.0</v>
+      </c>
+      <c r="H19">
+        <v>0.0</v>
+      </c>
+      <c r="I19">
         <v>1000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-700000.0</v>
       </c>
-      <c r="I19">
-[...4 lines deleted...]
-      </c>
       <c r="K19">
+        <v>0.0</v>
+      </c>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
+      <c r="M19">
         <v>584230.88</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-419000.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19">
         <v>98322787.58</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>135823003.16</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>106999896.67</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>130497298.42</v>
       </c>
-      <c r="AE19">
-[...4 lines deleted...]
-      </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19">
         <v>0.0</v>
       </c>
       <c r="AJ19"/>
-      <c r="AK19"/>
+      <c r="AK19">
+        <v>0.0</v>
+      </c>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
-    </row>
-    <row r="20" spans="1:40">
+      <c r="AO19"/>
+      <c r="AP19"/>
+    </row>
+    <row r="20" spans="1:42">
       <c r="A20" t="s">
-        <v>151</v>
-[...17 lines deleted...]
-      <c r="J20">
+        <v>153</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>39000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>11605000.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
-    </row>
-    <row r="21" spans="1:40">
+      <c r="AO20"/>
+      <c r="AP20"/>
+    </row>
+    <row r="21" spans="1:42">
       <c r="A21" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
+      <c r="E21"/>
       <c r="F21"/>
-      <c r="G21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...4 lines deleted...]
-      </c>
+      <c r="K21"/>
+      <c r="L21"/>
       <c r="M21">
         <v>-113000.0</v>
       </c>
       <c r="N21">
         <v>-113000.0</v>
       </c>
       <c r="O21">
+        <v>-113000.0</v>
+      </c>
+      <c r="P21">
+        <v>-113000.0</v>
+      </c>
+      <c r="Q21">
         <v>-222500.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-222500.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-201000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-201000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-145000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-145000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-6208000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-6208000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>17451500.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>17451500.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-718000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-718000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-388000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-388000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>227500.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>227500.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>288459.84</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>174369.59</v>
       </c>
-      <c r="AG21">
-[...2 lines deleted...]
-      <c r="AH21"/>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21"/>
-      <c r="AK21"/>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
-    </row>
-    <row r="22" spans="1:40">
+      <c r="AO21"/>
+      <c r="AP21"/>
+    </row>
+    <row r="22" spans="1:42">
       <c r="A22" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B22">
+        <v>-6719000.0</v>
+      </c>
+      <c r="C22">
+        <v>-7351000.0</v>
+      </c>
+      <c r="D22">
         <v>-7024000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-14616000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-12887000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-7046000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-14999000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-12255000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-8951000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-9109000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-6530000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1751000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-12076000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-17659000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-10436187.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-24833168.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-12583085.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>867992.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>429187.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>16787022.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>8331610.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-50935806.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-25167096.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-156928730.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-77468544.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-41118000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-11447612.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-20988096.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-10565113.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-37306120.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-9801548.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-11210384.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-11917403.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-10838762.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-10756424.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-14811773.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-14247772.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-8419098.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-8856589.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-9788964.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-10605229.0</v>
       </c>
     </row>
-    <row r="23" spans="1:40">
+    <row r="23" spans="1:42">
       <c r="A23" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B23"/>
       <c r="C23">
+        <v>39000.0</v>
+      </c>
+      <c r="D23"/>
+      <c r="E23">
         <v>-134000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>422000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-40000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-594000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>46781000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-699600.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4569880.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-796054.8</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>67000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-565020.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>275914.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>262687.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-177721.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-191787.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-240712.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-239859.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>108332402.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>53766731.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-13987822.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-9558709.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>63132146.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>30804281.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-437399.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-1420807.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-1524541.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-1563538.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-2494540.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-658618.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-499743.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-531263.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>13144738.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>13044881.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>9294113.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>8940213.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-60626.26</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-63776.66</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>45503434.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>49297792.0</v>
       </c>
     </row>
-    <row r="24" spans="1:40">
+    <row r="24" spans="1:42">
       <c r="A24" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B24">
-        <v>300000.0</v>
+        <v>-503.0</v>
       </c>
       <c r="C24"/>
       <c r="D24">
+        <v>300000.0</v>
+      </c>
+      <c r="E24"/>
+      <c r="F24">
         <v>-300000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-618.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-698999.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-700000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-292931.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-289431.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>83181.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>80805.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-98891.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>451768.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1051242.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>646296.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>153976.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>76135.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>691.63</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>689.25</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-96700.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-127741.42</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>2474461.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1282449.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>167183.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>5721961.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>15197790.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>15586539.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>287090.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>104962.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>83756.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>89041.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>339340.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>336762.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-2755654.43</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-2650723.35</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>219992.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>231423.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>12656.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>13714.0</v>
       </c>
     </row>
-    <row r="25" spans="1:40">
+    <row r="25" spans="1:42">
       <c r="A25" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B25">
+        <v>-1526378.0</v>
+      </c>
+      <c r="C25">
+        <v>-345963.0</v>
+      </c>
+      <c r="D25">
         <v>-910000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>5445000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2524000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-5020000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6842000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>586000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>141000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>3327000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-1793000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-495000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>595000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-2922551.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-3050505.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-1403816.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-1879121.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-24152159.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-12658669.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>3557937.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-1744483.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>24376180.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>12841292.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>149062083.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>69676870.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>-1810591.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-3779428.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-6785534.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>4890096.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-132866.7</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-141248.26</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-5170865.33</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-5131583.75</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>6738952.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>6482344.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-4478502.22</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-4711223.5</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-227552.61</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-246529.93</v>
       </c>
     </row>
-    <row r="26" spans="1:40">
+    <row r="26" spans="1:42">
       <c r="A26" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26">
         <v>34790.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-998000.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>-1291092.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-649900.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-33770.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-200052.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>150230.0</v>
       </c>
-      <c r="AF26">
-[...2 lines deleted...]
-      <c r="AG26">
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>15000000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26">
+      <c r="AJ26"/>
+      <c r="AK26">
         <v>25451194.97</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-    </row>
-    <row r="27" spans="1:40">
+      <c r="AO26"/>
+      <c r="AP26"/>
+    </row>
+    <row r="27" spans="1:42">
       <c r="A27" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B27">
+        <v>1605000.0</v>
+      </c>
+      <c r="C27">
+        <v>1543000.0</v>
+      </c>
+      <c r="D27">
         <v>1712000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2065000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2278000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1515000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1737000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2088000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2050000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>815000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1533000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>943000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1635000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>910417.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1021220.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1488721.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1606547.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1042638.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1038943.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1217268.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>1213073.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>442393.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>417419.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>564401.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>566316.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>1147835.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>-146041.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>-149776.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>-438247.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>934796.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>993752.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>1434558.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>1423660.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>1721143.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1655607.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>1357263.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1427792.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>3537873.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>3832884.0</v>
       </c>
     </row>
-    <row r="28" spans="1:40">
+    <row r="28" spans="1:42">
       <c r="A28" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B28">
         <v>0.0</v>
       </c>
       <c r="C28">
+        <v>38726.0</v>
+      </c>
+      <c r="D28">
+        <v>0.0</v>
+      </c>
+      <c r="E28">
         <v>-134000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>422000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-40000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-594000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>46781000.0</v>
       </c>
-      <c r="H28">
-[...2 lines deleted...]
-      <c r="I28">
+      <c r="J28">
+        <v>0.0</v>
+      </c>
+      <c r="K28">
         <v>4569880.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7906000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>67000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-565020.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-542145.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>262687.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-378499.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-191787.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2521854.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-239859.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>108332402.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>53766731.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-13987822.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-9558709.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>63132146.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>30804281.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-5710000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-1420807.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-3279071.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-2213438.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-2073310.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-858670.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-499743.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-531263.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>13144738.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>13044881.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>9294113.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>8940213.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-60626.26</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-63776.66</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>45503434.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>49297792.0</v>
       </c>
     </row>
-    <row r="29" spans="1:40">
+    <row r="29" spans="1:42">
       <c r="A29" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B29">
+        <v>-4312000.0</v>
+      </c>
+      <c r="C29">
+        <v>-7682000.0</v>
+      </c>
+      <c r="D29">
         <v>-7309000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-7651000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-8329000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-9420000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-7519000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-7904000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-7991000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-6789000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2659000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-7754000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-9248000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-20616050.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-13932803.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-24152648.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-12351890.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-20890067.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-10201455.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>13752637.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>6824917.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-26001890.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-11085806.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-14733436.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-6936294.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-9148825.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>-11249646.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-36811796.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-17994686.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-23137110.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>-5283242.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-9919447.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>-10545049.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-14620145.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-14509081.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-6831612.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-6571479.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>-11780449.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>-12392610.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>-7008140.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-7592523.0</v>
       </c>
     </row>
-    <row r="30" spans="1:40">
+    <row r="30" spans="1:42">
       <c r="A30" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B30">
-        <v>300000.0</v>
+        <v>-300000.0</v>
       </c>
       <c r="C30">
         <v>-1521.0</v>
       </c>
       <c r="D30">
+        <v>300000.0</v>
+      </c>
+      <c r="E30">
+        <v>-1521.96</v>
+      </c>
+      <c r="F30">
         <v>-320000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-618.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>218.75</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-700000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-292931.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-289431.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-415580.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-419000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-97672.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>450839.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>1038280.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>639728.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-575027.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-284328.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>691.63</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>689.25</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-208341.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-138064.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2102977.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>1062388.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>4642810.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>5709051.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>43941909.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>22146755.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>251560.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>94483.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>70613.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>75068.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>336840.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>334281.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-2763380.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-2658156.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>218673.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>230035.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>11776.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>12759.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>