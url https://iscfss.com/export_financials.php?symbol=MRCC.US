--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -920,2499 +923,2618 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O62"/>
+  <dimension ref="A1:P62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:15">
+    <row r="1" spans="1:16">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
-    </row>
-    <row r="2" spans="1:15">
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>3964000.0</v>
+      </c>
+      <c r="C2">
         <v>4969000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5178000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>6261000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5947000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5091000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>5276000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4980000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3570000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2855000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2117000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1349000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>894000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>273000.0</v>
       </c>
-      <c r="O2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:15">
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
-    </row>
-    <row r="4" spans="1:15">
+      <c r="P3"/>
+    </row>
+    <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-    </row>
-    <row r="5" spans="1:15">
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
+        <v>0.0</v>
+      </c>
+      <c r="F5">
         <v>249471000.0</v>
       </c>
-      <c r="F5">
-[...1 lines deleted...]
-      </c>
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
+        <v>0.0</v>
+      </c>
+      <c r="I5">
         <v>-30000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-14169000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>270000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1589000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-436000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1029000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>160000.0</v>
       </c>
-      <c r="O5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:15">
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
-    </row>
-    <row r="7" spans="1:15">
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
-    </row>
-    <row r="8" spans="1:15">
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8">
         <v>22000.0</v>
       </c>
       <c r="C8">
         <v>22000.0</v>
       </c>
       <c r="D8">
         <v>22000.0</v>
       </c>
       <c r="E8">
         <v>22000.0</v>
       </c>
       <c r="F8">
+        <v>22000.0</v>
+      </c>
+      <c r="G8">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="H8">
         <v>20000.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>20000.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-    </row>
-    <row r="9" spans="1:15">
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>298700000.0</v>
       </c>
-      <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>288850000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>288911000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>286141000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>233526000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>184419000.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-    </row>
-    <row r="10" spans="1:15">
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B10">
+        <v>1925000.0</v>
+      </c>
+      <c r="C10">
         <v>9044000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4958000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5450000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2622000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>6769000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2234000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3744000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4332000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>5958000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5278000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4561000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14603000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4060000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:15">
+    <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
-    </row>
-    <row r="12" spans="1:15">
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B12">
+        <v>1925000.0</v>
+      </c>
+      <c r="C12">
         <v>9044000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4958000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5450000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2622000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6769000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2234000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3744000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4332000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>5958000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>5278000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5737000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14603000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4060000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:15">
+    <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B13">
         <v>22000.0</v>
       </c>
       <c r="C13">
         <v>22000.0</v>
       </c>
       <c r="D13">
         <v>22000.0</v>
       </c>
       <c r="E13">
         <v>22000.0</v>
       </c>
       <c r="F13">
+        <v>22000.0</v>
+      </c>
+      <c r="G13">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="H13">
         <v>20000.0</v>
       </c>
       <c r="I13">
         <v>20000.0</v>
       </c>
       <c r="J13">
+        <v>20000.0</v>
+      </c>
+      <c r="K13">
         <v>17000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="M13">
         <v>10000.0</v>
       </c>
       <c r="N13">
+        <v>10000.0</v>
+      </c>
+      <c r="O13">
         <v>6000.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:15">
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B14">
         <v>21666000.0</v>
       </c>
       <c r="C14">
         <v>21666000.0</v>
       </c>
       <c r="D14">
         <v>21666000.0</v>
       </c>
       <c r="E14">
+        <v>21666000.0</v>
+      </c>
+      <c r="F14">
         <v>21453000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>20924000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>20445000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20337000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18625000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>14546000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>11683000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>9596000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>7624000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>5386000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>5000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:15">
+    <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>22000.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20000.0</v>
       </c>
       <c r="H15">
         <v>20000.0</v>
       </c>
       <c r="I15">
         <v>20000.0</v>
       </c>
       <c r="J15">
+        <v>20000.0</v>
+      </c>
+      <c r="K15">
         <v>17000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="M15">
         <v>10000.0</v>
       </c>
       <c r="N15">
+        <v>10000.0</v>
+      </c>
+      <c r="O15">
         <v>6000.0</v>
       </c>
-      <c r="O15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:15">
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-295687000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-323853000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-326204000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-338416000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-390965000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-313764000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-    </row>
-    <row r="17" spans="1:15">
+      <c r="P16"/>
+    </row>
+    <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
-    </row>
-    <row r="18" spans="1:15">
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
-      <c r="D18">
+      <c r="D18"/>
+      <c r="E18">
         <v>184000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>123000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>562000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>378000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>328000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>494000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>281000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>358000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>2820000.0</v>
       </c>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
-    </row>
-    <row r="19" spans="1:15">
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-    </row>
-    <row r="20" spans="1:15">
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-    </row>
-    <row r="21" spans="1:15">
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-    </row>
-    <row r="22" spans="1:15">
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
-[...3 lines deleted...]
-      <c r="E22">
+      <c r="C22"/>
+      <c r="D22">
+        <v>0.0</v>
+      </c>
+      <c r="E22"/>
+      <c r="F22">
         <v>27557000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>38332000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>8588000.0</v>
       </c>
-      <c r="L22"/>
       <c r="M22"/>
-      <c r="N22">
+      <c r="N22"/>
+      <c r="O22">
         <v>1.0</v>
       </c>
-      <c r="O22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:15">
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B23">
+        <v>372963000.0</v>
+      </c>
+      <c r="C23">
         <v>490671000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>513186000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>564995000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>590458000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>585123000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>655058000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>579829000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>507432000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>424545000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>360879000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>243585000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>225681000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>139231000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:15">
+    <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>330114000.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>396241000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>313764000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>221942000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>177869000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>162607000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>106308000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>83943000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>55000000.0</v>
       </c>
-      <c r="O24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:15">
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>330114000.0</v>
       </c>
-      <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>396241000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>313764000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>221942000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>177869000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>162607000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
-    </row>
-    <row r="26" spans="1:15">
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B26">
+        <v>334855000.0</v>
+      </c>
+      <c r="C26">
         <v>457048000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>488386000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1507000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>562474000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>547039000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>616231000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>553637000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>494138000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>412920000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>341091000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>233535000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
-    </row>
-    <row r="27" spans="1:15">
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
-    </row>
-    <row r="28" spans="1:15">
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B28">
+        <v>188835000.0</v>
+      </c>
+      <c r="C28">
         <v>282931000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>295907000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>324664000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>329529000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>336738000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>394007000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>310020000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>217610000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>171911000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>160898000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>81747000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>69340000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>50940000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:15">
+    <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B29">
+        <v>357250000.0</v>
+      </c>
+      <c r="C29">
         <v>483737000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>504589000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>555133000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>581622000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>577941000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>645598000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>572531000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>500641000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
-    </row>
-    <row r="30" spans="1:15">
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B30">
+        <v>23780000.0</v>
+      </c>
+      <c r="C30">
         <v>23511000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19349000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16457000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>9476000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4606000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>8689000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7774000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>5335000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2643000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1606000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>952000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>638000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>503000.0</v>
       </c>
-      <c r="O30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:15">
+      <c r="P30"/>
+    </row>
+    <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>904971000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>249471000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>234434000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>249357000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>258767000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>278699000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>240850000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>184535000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>133738000.0</v>
       </c>
-      <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
-    </row>
-    <row r="32" spans="1:15">
+      <c r="P31"/>
+    </row>
+    <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
-      <c r="H32">
+      <c r="H32"/>
+      <c r="I32">
         <v>18202000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-216199000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
-    </row>
-    <row r="33" spans="1:15">
+      <c r="P32"/>
+    </row>
+    <row r="33" spans="1:16">
       <c r="A33" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B33">
+        <v>347258000.0</v>
+      </c>
+      <c r="C33">
         <v>457048000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>488879000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>542547000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>578360000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>573748000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>616231000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>568311000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>494898000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>413571000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>341838000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>234417000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>208349000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>132918000.0</v>
       </c>
-      <c r="O33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:15">
+      <c r="P33"/>
+    </row>
+    <row r="34" spans="1:16">
       <c r="A34" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>-1380000.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
-    </row>
-    <row r="35" spans="1:15">
+      <c r="P34"/>
+    </row>
+    <row r="35" spans="1:16">
       <c r="A35" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B35">
+        <v>206473000.0</v>
+      </c>
+      <c r="C35">
         <v>293940000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>304284000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>6261000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>335040000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>345598000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>396241000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>313532000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>336132000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>232000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>40000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>20000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>83943000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>55000000.0</v>
       </c>
-      <c r="O35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:15">
+      <c r="P35"/>
+    </row>
+    <row r="36" spans="1:16">
       <c r="A36" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B36">
+        <v>101948000.0</v>
+      </c>
+      <c r="C36">
         <v>458116000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>488879000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-542547000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>577579000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>534464000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-655058000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>540661000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>760000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>651000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>747000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>882000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>429000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>166000.0</v>
       </c>
-      <c r="O36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:15">
+      <c r="P36"/>
+    </row>
+    <row r="37" spans="1:16">
       <c r="A37" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-    </row>
-    <row r="38" spans="1:15">
+      <c r="P37"/>
+    </row>
+    <row r="38" spans="1:16">
       <c r="A38" t="s">
-        <v>51</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>52</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>1068000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>513186000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>541000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>15886000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>585123000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>27904000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>25500000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>12534000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>651000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>8588000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>9168000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>17332000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>6313000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:15">
+    <row r="39" spans="1:16">
       <c r="A39" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>-24307000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-21907000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-27557000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>-37032000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>-38332000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>13982000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>2867000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>2373000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>3569000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>-6689000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>-15241000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>-4563000.0</v>
       </c>
-      <c r="O39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:15">
+      <c r="P39"/>
+    </row>
+    <row r="40" spans="1:16">
       <c r="A40" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B40">
+        <v>11749000.0</v>
+      </c>
+      <c r="C40">
         <v>-4969000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>-1598000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>-6261000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>330028000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>5488000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>-5276000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2550000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3221000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2971000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>8051000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>22190000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2752000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>324000.0</v>
       </c>
-      <c r="O40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:15">
+      <c r="P40"/>
+    </row>
+    <row r="41" spans="1:16">
       <c r="A41" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
+      <c r="I41"/>
+      <c r="J41">
         <v>-4670000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>-3945000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1728000.0</v>
       </c>
       <c r="L41">
         <v>1728000.0</v>
       </c>
-      <c r="M41"/>
+      <c r="M41">
+        <v>1728000.0</v>
+      </c>
       <c r="N41"/>
       <c r="O41"/>
-    </row>
-    <row r="42" spans="1:15">
+      <c r="P41"/>
+    </row>
+    <row r="42" spans="1:16">
       <c r="A42" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B42">
+        <v>297607000.0</v>
+      </c>
+      <c r="C42">
         <v>297712000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>298127000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>298700000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>298687000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>294897000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>288850000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>288911000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>286141000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>233526000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>184419000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>134803000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>140038000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>84633000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:15">
+    <row r="43" spans="1:16">
       <c r="A43" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
-    </row>
-    <row r="44" spans="1:15">
+      <c r="P43"/>
+    </row>
+    <row r="44" spans="1:16">
       <c r="A44" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
-    </row>
-    <row r="45" spans="1:15">
+      <c r="P44"/>
+    </row>
+    <row r="45" spans="1:16">
       <c r="A45" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
-    </row>
-    <row r="46" spans="1:15">
+      <c r="P45"/>
+    </row>
+    <row r="46" spans="1:16">
       <c r="A46" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B46"/>
       <c r="C46"/>
       <c r="D46"/>
       <c r="E46"/>
       <c r="F46"/>
       <c r="G46"/>
       <c r="H46"/>
       <c r="I46"/>
       <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
-    </row>
-    <row r="47" spans="1:15">
+      <c r="P46"/>
+    </row>
+    <row r="47" spans="1:16">
       <c r="A47" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
-    </row>
-    <row r="48" spans="1:15">
+      <c r="P47"/>
+    </row>
+    <row r="48" spans="1:16">
       <c r="A48" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B48">
+        <v>-131139000.0</v>
+      </c>
+      <c r="C48">
         <v>-105972000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-94425000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-73703000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-49238000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-60484000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-39513000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-30164000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>6707000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>7037000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>1692000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-639000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2985000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-1165000.0</v>
       </c>
-      <c r="O48"/>
-[...1 lines deleted...]
-    <row r="49" spans="1:15">
+      <c r="P48"/>
+    </row>
+    <row r="49" spans="1:16">
       <c r="A49" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-73703000.0</v>
       </c>
-      <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-    </row>
-    <row r="50" spans="1:15">
+      <c r="P49"/>
+    </row>
+    <row r="50" spans="1:16">
       <c r="A50" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>221942000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>177869000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>162607000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>106308000.0</v>
       </c>
-      <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
-    </row>
-    <row r="51" spans="1:15">
+      <c r="P50"/>
+    </row>
+    <row r="51" spans="1:16">
       <c r="A51" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B51">
+        <v>190760000.0</v>
+      </c>
+      <c r="C51">
         <v>291975000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>300865000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>656929000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>332151000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>343507000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>396241000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>313764000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>221942000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>177869000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>328783000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>86308000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>83943000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>55000000.0</v>
       </c>
-      <c r="O51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:15">
+      <c r="P51"/>
+    </row>
+    <row r="52" spans="1:16">
       <c r="A52" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>300865000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>326815000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>332151000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>343507000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>396241000.0</v>
       </c>
-      <c r="H52"/>
-      <c r="I52">
+      <c r="I52"/>
+      <c r="J52">
         <v>221942000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>177869000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>166176000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>86308000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>83943000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>55000000.0</v>
       </c>
-      <c r="O52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:15">
+      <c r="P52"/>
+    </row>
+    <row r="53" spans="1:16">
       <c r="A53" t="s">
-        <v>66</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>67</v>
+      </c>
+      <c r="B53">
+        <v>89545000.0</v>
+      </c>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>183150000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>189109000.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>2867000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2373000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>8588000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1176000.0</v>
       </c>
-      <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
-    </row>
-    <row r="54" spans="1:15">
+      <c r="P53"/>
+    </row>
+    <row r="54" spans="1:16">
       <c r="A54" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
-    </row>
-    <row r="55" spans="1:15">
+      <c r="P54"/>
+    </row>
+    <row r="55" spans="1:16">
       <c r="A55" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B55">
+        <v>372963000.0</v>
+      </c>
+      <c r="C55">
         <v>490671000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>513186000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>564995000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>590458000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>585123000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>655058000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>579829000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>507432000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>424545000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>360879000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>243585000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>225681000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>139231000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:15">
+    <row r="56" spans="1:16">
       <c r="A56" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B56">
+        <v>25705000.0</v>
+      </c>
+      <c r="C56">
         <v>32555000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>24307000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>21907000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>12098000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>11375000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10923000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>11518000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>12534000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>10974000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>19041000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>9168000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>17332000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>6313000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:15">
+    <row r="57" spans="1:16">
       <c r="A57" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B57">
+        <v>15713000.0</v>
+      </c>
+      <c r="C57">
         <v>4969000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>5178000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>6261000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5947000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>5091000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>5276000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7530000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>228733000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>183695000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>176344000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>109847000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>87589000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>55597000.0</v>
       </c>
-      <c r="O57"/>
-[...1 lines deleted...]
-    <row r="58" spans="1:15">
+      <c r="P57"/>
+    </row>
+    <row r="58" spans="1:16">
       <c r="A58" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B58">
+        <v>206473000.0</v>
+      </c>
+      <c r="C58">
         <v>298909000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>309462000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>339976000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>340987000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>350689000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>405701000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>321062000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>228733000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>183695000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>176344000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>109847000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>87589000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>55597000.0</v>
       </c>
-      <c r="O58"/>
-[...1 lines deleted...]
-    <row r="59" spans="1:15">
+      <c r="P58"/>
+    </row>
+    <row r="59" spans="1:16">
       <c r="A59" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
-    </row>
-    <row r="60" spans="1:15">
+      <c r="P59"/>
+    </row>
+    <row r="60" spans="1:16">
       <c r="A60" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B60">
+        <v>166490000.0</v>
+      </c>
+      <c r="C60">
         <v>191762000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>203724000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>225019000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>249471000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>234434000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>249357000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>258767000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>278699000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>240850000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>184535000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>133738000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>138092000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>83634000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:15">
+    <row r="61" spans="1:16">
       <c r="A61" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-    </row>
-    <row r="62" spans="1:15">
+      <c r="P61"/>
+    </row>
+    <row r="62" spans="1:16">
       <c r="A62" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
+      <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BE62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>76</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>77</v>
       </c>
       <c r="D1" t="s">
         <v>78</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>79</v>
       </c>
       <c r="F1" t="s">
-        <v>79</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>80</v>
       </c>
       <c r="H1" t="s">
         <v>81</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>82</v>
       </c>
       <c r="J1" t="s">
-        <v>82</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>83</v>
       </c>
       <c r="L1" t="s">
         <v>84</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>85</v>
       </c>
       <c r="N1" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>86</v>
       </c>
       <c r="P1" t="s">
         <v>87</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>88</v>
       </c>
       <c r="R1" t="s">
-        <v>88</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>89</v>
       </c>
       <c r="T1" t="s">
         <v>90</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>91</v>
       </c>
       <c r="V1" t="s">
-        <v>91</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>92</v>
       </c>
       <c r="X1" t="s">
         <v>93</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>94</v>
       </c>
       <c r="Z1" t="s">
-        <v>94</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>95</v>
       </c>
       <c r="AB1" t="s">
         <v>96</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>97</v>
       </c>
       <c r="AD1" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>98</v>
       </c>
       <c r="AF1" t="s">
         <v>99</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>100</v>
       </c>
       <c r="AH1" t="s">
-        <v>100</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>101</v>
       </c>
       <c r="AJ1" t="s">
         <v>102</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>103</v>
       </c>
       <c r="AL1" t="s">
-        <v>103</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>104</v>
       </c>
       <c r="AN1" t="s">
         <v>105</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>106</v>
       </c>
       <c r="AP1" t="s">
-        <v>106</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>107</v>
       </c>
       <c r="AR1" t="s">
         <v>108</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>109</v>
       </c>
       <c r="AT1" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>110</v>
       </c>
       <c r="AV1" t="s">
         <v>111</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>112</v>
       </c>
       <c r="AX1" t="s">
-        <v>112</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>113</v>
       </c>
       <c r="AZ1" t="s">
         <v>114</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
+        <v>115</v>
       </c>
       <c r="BB1" t="s">
-        <v>115</v>
+        <v>14</v>
       </c>
       <c r="BC1" t="s">
         <v>116</v>
       </c>
       <c r="BD1" t="s">
-        <v>14</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:56">
+        <v>117</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B2">
+        <v>3964000.0</v>
+      </c>
+      <c r="C2">
         <v>3005000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4705000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>3639000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4969000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3441000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1877000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3702000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1598000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3914000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5536000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4002000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>6261000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4801000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5027000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3472000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5947000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3782000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6037000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>3672000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5091000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3766000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5039000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5276000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4601000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5226000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2191000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2088000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3216000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3669000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2822000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3570000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2396000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2787000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2737000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2855000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2501000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2067000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1776000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2043000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2098000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1764000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1554000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1349000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1002000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1066000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>865000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>894000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>439000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>649000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>576000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>273000.0</v>
       </c>
-      <c r="BB2"/>
       <c r="BC2"/>
       <c r="BD2"/>
-    </row>
-    <row r="3" spans="1:56">
+      <c r="BE2"/>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3425,13636 +3547,55 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-[...13580 lines deleted...]
-      </c>
+      <c r="BE3"/>
     </row>
     <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -17071,51 +3612,13950 @@
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
     </row>
     <row r="5" spans="1:57">
       <c r="A5" t="s">
+        <v>19</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5">
+        <v>0.0</v>
+      </c>
+      <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5">
+        <v>0.0</v>
+      </c>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
+      <c r="O5">
+        <v>0.0</v>
+      </c>
+      <c r="P5"/>
+      <c r="Q5">
+        <v>0.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
+      <c r="W5">
+        <v>0.0</v>
+      </c>
+      <c r="X5">
+        <v>0.0</v>
+      </c>
+      <c r="Y5">
+        <v>-84000000.0</v>
+      </c>
+      <c r="Z5">
+        <v>0.0</v>
+      </c>
+      <c r="AA5">
+        <v>0.0</v>
+      </c>
+      <c r="AB5">
+        <v>0.0</v>
+      </c>
+      <c r="AC5">
+        <v>0.0</v>
+      </c>
+      <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
+        <v>0.0</v>
+      </c>
+      <c r="AK5">
+        <v>0.0</v>
+      </c>
+      <c r="AL5">
+        <v>0.0</v>
+      </c>
+      <c r="AM5">
+        <v>0.0</v>
+      </c>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
+      <c r="AO5">
+        <v>0.0</v>
+      </c>
+      <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
+        <v>0.0</v>
+      </c>
+      <c r="AR5">
+        <v>0.0</v>
+      </c>
+      <c r="AS5">
+        <v>0.0</v>
+      </c>
+      <c r="AT5">
+        <v>0.0</v>
+      </c>
+      <c r="AU5">
+        <v>0.0</v>
+      </c>
+      <c r="AV5">
+        <v>0.0</v>
+      </c>
+      <c r="AW5">
+        <v>0.0</v>
+      </c>
+      <c r="AX5">
+        <v>0.0</v>
+      </c>
+      <c r="AY5">
+        <v>0.0</v>
+      </c>
+      <c r="AZ5">
+        <v>0.0</v>
+      </c>
+      <c r="BA5">
+        <v>0.0</v>
+      </c>
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
+      <c r="A6" t="s">
+        <v>20</v>
+      </c>
+      <c r="B6"/>
+      <c r="C6"/>
+      <c r="D6"/>
+      <c r="E6"/>
+      <c r="F6"/>
+      <c r="G6"/>
+      <c r="H6"/>
+      <c r="I6"/>
+      <c r="J6"/>
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6"/>
+      <c r="N6"/>
+      <c r="O6"/>
+      <c r="P6"/>
+      <c r="Q6"/>
+      <c r="R6"/>
+      <c r="S6"/>
+      <c r="T6"/>
+      <c r="U6"/>
+      <c r="V6"/>
+      <c r="W6"/>
+      <c r="X6"/>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
+      <c r="AB6"/>
+      <c r="AC6"/>
+      <c r="AD6"/>
+      <c r="AE6"/>
+      <c r="AF6"/>
+      <c r="AG6"/>
+      <c r="AH6"/>
+      <c r="AI6"/>
+      <c r="AJ6"/>
+      <c r="AK6"/>
+      <c r="AL6"/>
+      <c r="AM6"/>
+      <c r="AN6"/>
+      <c r="AO6"/>
+      <c r="AP6"/>
+      <c r="AQ6"/>
+      <c r="AR6"/>
+      <c r="AS6"/>
+      <c r="AT6"/>
+      <c r="AU6"/>
+      <c r="AV6"/>
+      <c r="AW6"/>
+      <c r="AX6"/>
+      <c r="AY6"/>
+      <c r="AZ6"/>
+      <c r="BA6"/>
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
+      <c r="A7" t="s">
+        <v>21</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+      <c r="AK7"/>
+      <c r="AL7"/>
+      <c r="AM7"/>
+      <c r="AN7"/>
+      <c r="AO7"/>
+      <c r="AP7"/>
+      <c r="AQ7"/>
+      <c r="AR7"/>
+      <c r="AS7"/>
+      <c r="AT7"/>
+      <c r="AU7"/>
+      <c r="AV7"/>
+      <c r="AW7"/>
+      <c r="AX7"/>
+      <c r="AY7"/>
+      <c r="AZ7"/>
+      <c r="BA7"/>
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
+      <c r="A8" t="s">
+        <v>22</v>
+      </c>
+      <c r="B8">
+        <v>22000.0</v>
+      </c>
+      <c r="C8">
+        <v>22000.0</v>
+      </c>
+      <c r="D8">
+        <v>22000.0</v>
+      </c>
+      <c r="E8">
+        <v>22000.0</v>
+      </c>
+      <c r="F8">
+        <v>22000.0</v>
+      </c>
+      <c r="G8">
+        <v>22000.0</v>
+      </c>
+      <c r="H8">
+        <v>22000.0</v>
+      </c>
+      <c r="I8">
+        <v>22000.0</v>
+      </c>
+      <c r="J8">
+        <v>22000.0</v>
+      </c>
+      <c r="K8">
+        <v>22000.0</v>
+      </c>
+      <c r="L8">
+        <v>22000.0</v>
+      </c>
+      <c r="M8">
+        <v>22000.0</v>
+      </c>
+      <c r="N8">
+        <v>22000.0</v>
+      </c>
+      <c r="O8">
+        <v>22000.0</v>
+      </c>
+      <c r="P8">
+        <v>22000.0</v>
+      </c>
+      <c r="Q8">
+        <v>22000.0</v>
+      </c>
+      <c r="R8">
+        <v>22000.0</v>
+      </c>
+      <c r="S8">
+        <v>22000.0</v>
+      </c>
+      <c r="T8">
+        <v>22000.0</v>
+      </c>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
+      <c r="A9" t="s">
+        <v>23</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
+        <v>298700000.0</v>
+      </c>
+      <c r="M9">
+        <v>298700000.0</v>
+      </c>
+      <c r="N9">
+        <v>298700000.0</v>
+      </c>
+      <c r="O9">
+        <v>298687000.0</v>
+      </c>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9">
+        <v>288850000.0</v>
+      </c>
+      <c r="Z9">
+        <v>288850000.0</v>
+      </c>
+      <c r="AA9">
+        <v>288911000.0</v>
+      </c>
+      <c r="AB9">
+        <v>288911000.0</v>
+      </c>
+      <c r="AC9">
+        <v>288911000.0</v>
+      </c>
+      <c r="AD9">
+        <v>288911000.0</v>
+      </c>
+      <c r="AE9"/>
+      <c r="AF9"/>
+      <c r="AG9"/>
+      <c r="AH9"/>
+      <c r="AI9"/>
+      <c r="AJ9"/>
+      <c r="AK9"/>
+      <c r="AL9"/>
+      <c r="AM9"/>
+      <c r="AN9"/>
+      <c r="AO9"/>
+      <c r="AP9"/>
+      <c r="AQ9"/>
+      <c r="AR9"/>
+      <c r="AS9"/>
+      <c r="AT9"/>
+      <c r="AU9"/>
+      <c r="AV9"/>
+      <c r="AW9"/>
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9"/>
+      <c r="BA9"/>
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+      <c r="BE9"/>
+    </row>
+    <row r="10" spans="1:57">
+      <c r="A10" t="s">
+        <v>24</v>
+      </c>
+      <c r="B10">
+        <v>1925000.0</v>
+      </c>
+      <c r="C10">
+        <v>3526000.0</v>
+      </c>
+      <c r="D10">
+        <v>2425000.0</v>
+      </c>
+      <c r="E10">
+        <v>6463000.0</v>
+      </c>
+      <c r="F10">
+        <v>9044000.0</v>
+      </c>
+      <c r="G10">
+        <v>4070000.0</v>
+      </c>
+      <c r="H10">
+        <v>3876000.0</v>
+      </c>
+      <c r="I10">
+        <v>4856000.0</v>
+      </c>
+      <c r="J10">
+        <v>4958000.0</v>
+      </c>
+      <c r="K10">
+        <v>5324000.0</v>
+      </c>
+      <c r="L10">
+        <v>12301000.0</v>
+      </c>
+      <c r="M10">
+        <v>6929000.0</v>
+      </c>
+      <c r="N10">
+        <v>5450000.0</v>
+      </c>
+      <c r="O10">
+        <v>7129000.0</v>
+      </c>
+      <c r="P10">
+        <v>5969000.0</v>
+      </c>
+      <c r="Q10">
+        <v>7337000.0</v>
+      </c>
+      <c r="R10">
+        <v>2622000.0</v>
+      </c>
+      <c r="S10">
+        <v>7031000.0</v>
+      </c>
+      <c r="T10">
+        <v>21129000.0</v>
+      </c>
+      <c r="U10">
+        <v>7723000.0</v>
+      </c>
+      <c r="V10">
+        <v>6769000.0</v>
+      </c>
+      <c r="W10">
+        <v>4405000.0</v>
+      </c>
+      <c r="X10">
+        <v>7443000.0</v>
+      </c>
+      <c r="Y10">
+        <v>9320000.0</v>
+      </c>
+      <c r="Z10">
+        <v>2234000.0</v>
+      </c>
+      <c r="AA10">
+        <v>3199000.0</v>
+      </c>
+      <c r="AB10">
+        <v>2985000.0</v>
+      </c>
+      <c r="AC10">
+        <v>4690000.0</v>
+      </c>
+      <c r="AD10">
+        <v>3744000.0</v>
+      </c>
+      <c r="AE10">
+        <v>3969000.0</v>
+      </c>
+      <c r="AF10">
+        <v>2779000.0</v>
+      </c>
+      <c r="AG10">
+        <v>3070000.0</v>
+      </c>
+      <c r="AH10">
+        <v>4332000.0</v>
+      </c>
+      <c r="AI10">
+        <v>3721000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>9904000.0</v>
+      </c>
+      <c r="AK10">
+        <v>5483000.0</v>
+      </c>
+      <c r="AL10">
+        <v>5958000.0</v>
+      </c>
+      <c r="AM10">
+        <v>5974000.0</v>
+      </c>
+      <c r="AN10">
+        <v>5483000.0</v>
+      </c>
+      <c r="AO10">
+        <v>5770000.0</v>
+      </c>
+      <c r="AP10">
+        <v>5278000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>9109000.0</v>
+      </c>
+      <c r="AR10">
+        <v>4929000.0</v>
+      </c>
+      <c r="AS10">
+        <v>8641000.0</v>
+      </c>
+      <c r="AT10">
+        <v>4561000.0</v>
+      </c>
+      <c r="AU10">
+        <v>14497000.0</v>
+      </c>
+      <c r="AV10">
+        <v>4897000.0</v>
+      </c>
+      <c r="AW10">
+        <v>9395000.0</v>
+      </c>
+      <c r="AX10">
+        <v>14603000.0</v>
+      </c>
+      <c r="AY10">
+        <v>31757000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>2403000.0</v>
+      </c>
+      <c r="BA10">
+        <v>6503000.0</v>
+      </c>
+      <c r="BB10">
+        <v>4060000.0</v>
+      </c>
+      <c r="BC10"/>
+      <c r="BD10"/>
+      <c r="BE10">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:57">
+      <c r="A11" t="s">
+        <v>25</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11"/>
+      <c r="O11"/>
+      <c r="P11"/>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+      <c r="AH11"/>
+      <c r="AI11"/>
+      <c r="AJ11"/>
+      <c r="AK11"/>
+      <c r="AL11"/>
+      <c r="AM11"/>
+      <c r="AN11"/>
+      <c r="AO11"/>
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11"/>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11"/>
+      <c r="AW11"/>
+      <c r="AX11"/>
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11"/>
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+      <c r="BE11"/>
+    </row>
+    <row r="12" spans="1:57">
+      <c r="A12" t="s">
+        <v>26</v>
+      </c>
+      <c r="B12">
+        <v>1925000.0</v>
+      </c>
+      <c r="C12">
+        <v>3526000.0</v>
+      </c>
+      <c r="D12">
+        <v>2425000.0</v>
+      </c>
+      <c r="E12">
+        <v>6463000.0</v>
+      </c>
+      <c r="F12">
+        <v>9044000.0</v>
+      </c>
+      <c r="G12">
+        <v>4070000.0</v>
+      </c>
+      <c r="H12">
+        <v>3876000.0</v>
+      </c>
+      <c r="I12">
+        <v>4856000.0</v>
+      </c>
+      <c r="J12">
+        <v>4958000.0</v>
+      </c>
+      <c r="K12">
+        <v>5324000.0</v>
+      </c>
+      <c r="L12">
+        <v>1384000.0</v>
+      </c>
+      <c r="M12">
+        <v>6929000.0</v>
+      </c>
+      <c r="N12">
+        <v>5450000.0</v>
+      </c>
+      <c r="O12">
+        <v>7129000.0</v>
+      </c>
+      <c r="P12">
+        <v>5969000.0</v>
+      </c>
+      <c r="Q12">
+        <v>7337000.0</v>
+      </c>
+      <c r="R12">
+        <v>2622000.0</v>
+      </c>
+      <c r="S12">
+        <v>7031000.0</v>
+      </c>
+      <c r="T12">
+        <v>21129000.0</v>
+      </c>
+      <c r="U12">
+        <v>7723000.0</v>
+      </c>
+      <c r="V12">
+        <v>6769000.0</v>
+      </c>
+      <c r="W12">
+        <v>4405000.0</v>
+      </c>
+      <c r="X12">
+        <v>7443000.0</v>
+      </c>
+      <c r="Y12">
+        <v>9320000.0</v>
+      </c>
+      <c r="Z12">
+        <v>2234000.0</v>
+      </c>
+      <c r="AA12">
+        <v>3199000.0</v>
+      </c>
+      <c r="AB12">
+        <v>2985000.0</v>
+      </c>
+      <c r="AC12">
+        <v>4690000.0</v>
+      </c>
+      <c r="AD12">
+        <v>3744000.0</v>
+      </c>
+      <c r="AE12">
+        <v>3969000.0</v>
+      </c>
+      <c r="AF12">
+        <v>2779000.0</v>
+      </c>
+      <c r="AG12">
+        <v>3070000.0</v>
+      </c>
+      <c r="AH12">
+        <v>4332000.0</v>
+      </c>
+      <c r="AI12">
+        <v>3721000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>9904000.0</v>
+      </c>
+      <c r="AK12">
+        <v>5483000.0</v>
+      </c>
+      <c r="AL12">
+        <v>5958000.0</v>
+      </c>
+      <c r="AM12">
+        <v>5974000.0</v>
+      </c>
+      <c r="AN12">
+        <v>5483000.0</v>
+      </c>
+      <c r="AO12">
+        <v>5770000.0</v>
+      </c>
+      <c r="AP12">
+        <v>5278000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>9109000.0</v>
+      </c>
+      <c r="AR12">
+        <v>4929000.0</v>
+      </c>
+      <c r="AS12">
+        <v>8641000.0</v>
+      </c>
+      <c r="AT12">
+        <v>5737000.0</v>
+      </c>
+      <c r="AU12">
+        <v>14497000.0</v>
+      </c>
+      <c r="AV12">
+        <v>4897000.0</v>
+      </c>
+      <c r="AW12">
+        <v>234066000.0</v>
+      </c>
+      <c r="AX12">
+        <v>14603000.0</v>
+      </c>
+      <c r="AY12">
+        <v>31757000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>146067000.0</v>
+      </c>
+      <c r="BA12">
+        <v>6503000.0</v>
+      </c>
+      <c r="BB12">
+        <v>4060000.0</v>
+      </c>
+      <c r="BC12"/>
+      <c r="BD12"/>
+      <c r="BE12"/>
+    </row>
+    <row r="13" spans="1:57">
+      <c r="A13" t="s">
+        <v>27</v>
+      </c>
+      <c r="B13">
+        <v>22000.0</v>
+      </c>
+      <c r="C13">
+        <v>22000.0</v>
+      </c>
+      <c r="D13">
+        <v>22000.0</v>
+      </c>
+      <c r="E13">
+        <v>22000.0</v>
+      </c>
+      <c r="F13">
+        <v>22000.0</v>
+      </c>
+      <c r="G13">
+        <v>22000.0</v>
+      </c>
+      <c r="H13">
+        <v>22000.0</v>
+      </c>
+      <c r="I13">
+        <v>22000.0</v>
+      </c>
+      <c r="J13">
+        <v>22000.0</v>
+      </c>
+      <c r="K13">
+        <v>22000.0</v>
+      </c>
+      <c r="L13">
+        <v>22000.0</v>
+      </c>
+      <c r="M13">
+        <v>22000.0</v>
+      </c>
+      <c r="N13">
+        <v>22000.0</v>
+      </c>
+      <c r="O13">
+        <v>22000.0</v>
+      </c>
+      <c r="P13">
+        <v>22000.0</v>
+      </c>
+      <c r="Q13">
+        <v>22000.0</v>
+      </c>
+      <c r="R13">
+        <v>22000.0</v>
+      </c>
+      <c r="S13">
+        <v>22000.0</v>
+      </c>
+      <c r="T13">
+        <v>22000.0</v>
+      </c>
+      <c r="U13">
+        <v>21000.0</v>
+      </c>
+      <c r="V13">
+        <v>21000.0</v>
+      </c>
+      <c r="W13">
+        <v>21000.0</v>
+      </c>
+      <c r="X13">
+        <v>21000.0</v>
+      </c>
+      <c r="Y13">
+        <v>20000.0</v>
+      </c>
+      <c r="Z13">
+        <v>20000.0</v>
+      </c>
+      <c r="AA13">
+        <v>20000.0</v>
+      </c>
+      <c r="AB13">
+        <v>20000.0</v>
+      </c>
+      <c r="AC13">
+        <v>20000.0</v>
+      </c>
+      <c r="AD13">
+        <v>20000.0</v>
+      </c>
+      <c r="AE13">
+        <v>20000.0</v>
+      </c>
+      <c r="AF13">
+        <v>20000.0</v>
+      </c>
+      <c r="AG13">
+        <v>20000.0</v>
+      </c>
+      <c r="AH13">
+        <v>20000.0</v>
+      </c>
+      <c r="AI13">
+        <v>20000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>20000.0</v>
+      </c>
+      <c r="AK13">
+        <v>17000.0</v>
+      </c>
+      <c r="AL13">
+        <v>17000.0</v>
+      </c>
+      <c r="AM13">
+        <v>17000.0</v>
+      </c>
+      <c r="AN13">
+        <v>13000.0</v>
+      </c>
+      <c r="AO13">
+        <v>13000.0</v>
+      </c>
+      <c r="AP13">
+        <v>13000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>13000.0</v>
+      </c>
+      <c r="AR13">
+        <v>12000.0</v>
+      </c>
+      <c r="AS13">
+        <v>10000.0</v>
+      </c>
+      <c r="AT13">
+        <v>10000.0</v>
+      </c>
+      <c r="AU13">
+        <v>10000.0</v>
+      </c>
+      <c r="AV13">
+        <v>10000.0</v>
+      </c>
+      <c r="AW13">
+        <v>10000.0</v>
+      </c>
+      <c r="AX13">
+        <v>10000.0</v>
+      </c>
+      <c r="AY13">
+        <v>10000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>6000.0</v>
+      </c>
+      <c r="BA13">
+        <v>6000.0</v>
+      </c>
+      <c r="BB13">
+        <v>6000.0</v>
+      </c>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
+      <c r="A14" t="s">
+        <v>28</v>
+      </c>
+      <c r="B14">
+        <v>21666000.0</v>
+      </c>
+      <c r="C14">
+        <v>21666000.0</v>
+      </c>
+      <c r="D14">
+        <v>21666000.0</v>
+      </c>
+      <c r="E14">
+        <v>21666000.0</v>
+      </c>
+      <c r="F14">
+        <v>21666000.0</v>
+      </c>
+      <c r="G14">
+        <v>21666000.0</v>
+      </c>
+      <c r="H14">
+        <v>21666000.0</v>
+      </c>
+      <c r="I14">
+        <v>21666000.0</v>
+      </c>
+      <c r="J14">
+        <v>21666000.0</v>
+      </c>
+      <c r="K14">
+        <v>21666000.0</v>
+      </c>
+      <c r="L14">
+        <v>21666000.0</v>
+      </c>
+      <c r="M14">
+        <v>21666000.0</v>
+      </c>
+      <c r="N14">
+        <v>21666000.0</v>
+      </c>
+      <c r="O14">
+        <v>21666000.0</v>
+      </c>
+      <c r="P14">
+        <v>21666000.0</v>
+      </c>
+      <c r="Q14">
+        <v>21666000.0</v>
+      </c>
+      <c r="R14">
+        <v>21599000.0</v>
+      </c>
+      <c r="S14">
+        <v>21544000.0</v>
+      </c>
+      <c r="T14">
+        <v>21361000.0</v>
+      </c>
+      <c r="U14">
+        <v>21304000.0</v>
+      </c>
+      <c r="V14">
+        <v>21304000.0</v>
+      </c>
+      <c r="W14">
+        <v>21303000.0</v>
+      </c>
+      <c r="X14">
+        <v>20637000.0</v>
+      </c>
+      <c r="Y14">
+        <v>20445000.0</v>
+      </c>
+      <c r="Z14">
+        <v>20445000.0</v>
+      </c>
+      <c r="AA14">
+        <v>20445000.0</v>
+      </c>
+      <c r="AB14">
+        <v>20445000.0</v>
+      </c>
+      <c r="AC14">
+        <v>20445000.0</v>
+      </c>
+      <c r="AD14">
+        <v>20445000.0</v>
+      </c>
+      <c r="AE14">
+        <v>20417000.0</v>
+      </c>
+      <c r="AF14">
+        <v>20244000.0</v>
+      </c>
+      <c r="AG14">
+        <v>20240000.0</v>
+      </c>
+      <c r="AH14">
+        <v>20240000.0</v>
+      </c>
+      <c r="AI14">
+        <v>20240000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>17369000.0</v>
+      </c>
+      <c r="AK14">
+        <v>16594000.0</v>
+      </c>
+      <c r="AL14">
+        <v>16578000.0</v>
+      </c>
+      <c r="AM14">
+        <v>15559000.0</v>
+      </c>
+      <c r="AN14">
+        <v>13008000.0</v>
+      </c>
+      <c r="AO14">
+        <v>13008000.0</v>
+      </c>
+      <c r="AP14">
+        <v>12861000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>12545000.0</v>
+      </c>
+      <c r="AR14">
+        <v>11718000.0</v>
+      </c>
+      <c r="AS14">
+        <v>9562000.0</v>
+      </c>
+      <c r="AT14">
+        <v>9596000.0</v>
+      </c>
+      <c r="AU14">
+        <v>9527000.0</v>
+      </c>
+      <c r="AV14">
+        <v>9582000.0</v>
+      </c>
+      <c r="AW14">
+        <v>9761000.0</v>
+      </c>
+      <c r="AX14">
+        <v>7624000.0</v>
+      </c>
+      <c r="AY14">
+        <v>8922000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>5765000.0</v>
+      </c>
+      <c r="BA14">
+        <v>5751000.0</v>
+      </c>
+      <c r="BB14">
+        <v>5386000.0</v>
+      </c>
+      <c r="BC14">
+        <v>5750000.0</v>
+      </c>
+      <c r="BD14">
+        <v>5750000.0</v>
+      </c>
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
+      <c r="A15" t="s">
+        <v>29</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15"/>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15"/>
+      <c r="H15"/>
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
+        <v>22000.0</v>
+      </c>
+      <c r="M15">
+        <v>22000.0</v>
+      </c>
+      <c r="N15">
+        <v>22000.0</v>
+      </c>
+      <c r="O15">
+        <v>22000.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15"/>
+      <c r="T15">
+        <v>22000.0</v>
+      </c>
+      <c r="U15">
+        <v>21000.0</v>
+      </c>
+      <c r="V15">
+        <v>21000.0</v>
+      </c>
+      <c r="W15">
+        <v>21000.0</v>
+      </c>
+      <c r="X15">
+        <v>21000.0</v>
+      </c>
+      <c r="Y15">
+        <v>20000.0</v>
+      </c>
+      <c r="Z15">
+        <v>20000.0</v>
+      </c>
+      <c r="AA15">
+        <v>20000.0</v>
+      </c>
+      <c r="AB15">
+        <v>20000.0</v>
+      </c>
+      <c r="AC15">
+        <v>20000.0</v>
+      </c>
+      <c r="AD15">
+        <v>20000.0</v>
+      </c>
+      <c r="AE15">
+        <v>20000.0</v>
+      </c>
+      <c r="AF15">
+        <v>20000.0</v>
+      </c>
+      <c r="AG15">
+        <v>20000.0</v>
+      </c>
+      <c r="AH15">
+        <v>20000.0</v>
+      </c>
+      <c r="AI15">
+        <v>20000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>20000.0</v>
+      </c>
+      <c r="AK15">
+        <v>17000.0</v>
+      </c>
+      <c r="AL15">
+        <v>17000.0</v>
+      </c>
+      <c r="AM15">
+        <v>17000.0</v>
+      </c>
+      <c r="AN15">
+        <v>13000.0</v>
+      </c>
+      <c r="AO15">
+        <v>13000.0</v>
+      </c>
+      <c r="AP15">
+        <v>13000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>13000.0</v>
+      </c>
+      <c r="AR15">
+        <v>12000.0</v>
+      </c>
+      <c r="AS15">
+        <v>10000.0</v>
+      </c>
+      <c r="AT15">
+        <v>10000.0</v>
+      </c>
+      <c r="AU15">
+        <v>10000.0</v>
+      </c>
+      <c r="AV15">
+        <v>10000.0</v>
+      </c>
+      <c r="AW15">
+        <v>10000.0</v>
+      </c>
+      <c r="AX15">
+        <v>10000.0</v>
+      </c>
+      <c r="AY15">
+        <v>10000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>6000.0</v>
+      </c>
+      <c r="BA15">
+        <v>6000.0</v>
+      </c>
+      <c r="BB15">
+        <v>6000.0</v>
+      </c>
+      <c r="BC15"/>
+      <c r="BD15"/>
+      <c r="BE15"/>
+    </row>
+    <row r="16" spans="1:57">
+      <c r="A16" t="s">
+        <v>30</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16"/>
+      <c r="P16"/>
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+      <c r="AK16"/>
+      <c r="AL16"/>
+      <c r="AM16"/>
+      <c r="AN16"/>
+      <c r="AO16"/>
+      <c r="AP16"/>
+      <c r="AQ16"/>
+      <c r="AR16"/>
+      <c r="AS16"/>
+      <c r="AT16"/>
+      <c r="AU16"/>
+      <c r="AV16"/>
+      <c r="AW16">
+        <v>3387000.0</v>
+      </c>
+      <c r="AX16"/>
+      <c r="AY16"/>
+      <c r="AZ16"/>
+      <c r="BA16"/>
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
+      <c r="A17" t="s">
+        <v>31</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
+      <c r="A18" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18">
+        <v>184000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18">
+        <v>184000.0</v>
+      </c>
+      <c r="O18">
+        <v>182000.0</v>
+      </c>
+      <c r="P18">
+        <v>182000.0</v>
+      </c>
+      <c r="Q18">
+        <v>123000.0</v>
+      </c>
+      <c r="R18">
+        <v>123000.0</v>
+      </c>
+      <c r="S18">
+        <v>137000.0</v>
+      </c>
+      <c r="T18">
+        <v>131000.0</v>
+      </c>
+      <c r="U18">
+        <v>143000.0</v>
+      </c>
+      <c r="V18">
+        <v>562000.0</v>
+      </c>
+      <c r="W18">
+        <v>554000.0</v>
+      </c>
+      <c r="X18">
+        <v>415000.0</v>
+      </c>
+      <c r="Y18">
+        <v>378000.0</v>
+      </c>
+      <c r="Z18">
+        <v>378000.0</v>
+      </c>
+      <c r="AA18">
+        <v>306000.0</v>
+      </c>
+      <c r="AB18">
+        <v>275000.0</v>
+      </c>
+      <c r="AC18">
+        <v>195000.0</v>
+      </c>
+      <c r="AD18">
+        <v>328000.0</v>
+      </c>
+      <c r="AE18">
+        <v>288000.0</v>
+      </c>
+      <c r="AF18">
+        <v>537000.0</v>
+      </c>
+      <c r="AG18">
+        <v>501000.0</v>
+      </c>
+      <c r="AH18">
+        <v>494000.0</v>
+      </c>
+      <c r="AI18">
+        <v>308000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>246000.0</v>
+      </c>
+      <c r="AK18"/>
+      <c r="AL18">
+        <v>281000.0</v>
+      </c>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18">
+        <v>358000.0</v>
+      </c>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18">
+        <v>2820000.0</v>
+      </c>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
+      <c r="A19" t="s">
+        <v>33</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
+      <c r="A20" t="s">
+        <v>34</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+      <c r="AK20"/>
+      <c r="AL20"/>
+      <c r="AM20"/>
+      <c r="AN20"/>
+      <c r="AO20"/>
+      <c r="AP20"/>
+      <c r="AQ20"/>
+      <c r="AR20"/>
+      <c r="AS20"/>
+      <c r="AT20"/>
+      <c r="AU20"/>
+      <c r="AV20"/>
+      <c r="AW20"/>
+      <c r="AX20"/>
+      <c r="AY20"/>
+      <c r="AZ20"/>
+      <c r="BA20"/>
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
+      <c r="A21" t="s">
+        <v>35</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+      <c r="AH21"/>
+      <c r="AI21"/>
+      <c r="AJ21"/>
+      <c r="AK21"/>
+      <c r="AL21"/>
+      <c r="AM21"/>
+      <c r="AN21"/>
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21"/>
+      <c r="AS21"/>
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21"/>
+      <c r="AW21"/>
+      <c r="AX21"/>
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21"/>
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+      <c r="BE21"/>
+    </row>
+    <row r="22" spans="1:57">
+      <c r="A22" t="s">
+        <v>36</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22">
+        <v>0.0</v>
+      </c>
+      <c r="I22">
+        <v>0.0</v>
+      </c>
+      <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
+      <c r="L22">
+        <v>14342000.0</v>
+      </c>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
+        <v>1.0</v>
+      </c>
+      <c r="P22">
+        <v>1.0</v>
+      </c>
+      <c r="Q22"/>
+      <c r="R22">
+        <v>24935000.0</v>
+      </c>
+      <c r="S22">
+        <v>17434000.0</v>
+      </c>
+      <c r="T22">
+        <v>1.0</v>
+      </c>
+      <c r="U22">
+        <v>14109000.0</v>
+      </c>
+      <c r="V22">
+        <v>1.0</v>
+      </c>
+      <c r="W22">
+        <v>-23478000.0</v>
+      </c>
+      <c r="X22">
+        <v>-20851000.0</v>
+      </c>
+      <c r="Y22">
+        <v>-19251000.0</v>
+      </c>
+      <c r="Z22">
+        <v>-29643000.0</v>
+      </c>
+      <c r="AA22">
+        <v>-24058000.0</v>
+      </c>
+      <c r="AB22">
+        <v>-26892000.0</v>
+      </c>
+      <c r="AC22">
+        <v>1.0</v>
+      </c>
+      <c r="AD22">
+        <v>1.0</v>
+      </c>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22">
+        <v>1.0</v>
+      </c>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22">
+        <v>1.0</v>
+      </c>
+      <c r="AK22"/>
+      <c r="AL22"/>
+      <c r="AM22"/>
+      <c r="AN22">
+        <v>1.0</v>
+      </c>
+      <c r="AO22"/>
+      <c r="AP22">
+        <v>8588000.0</v>
+      </c>
+      <c r="AQ22"/>
+      <c r="AR22"/>
+      <c r="AS22"/>
+      <c r="AT22"/>
+      <c r="AU22">
+        <v>-14497000.0</v>
+      </c>
+      <c r="AV22"/>
+      <c r="AW22"/>
+      <c r="AX22"/>
+      <c r="AY22"/>
+      <c r="AZ22">
+        <v>1520000.0</v>
+      </c>
+      <c r="BA22"/>
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
+      <c r="A23" t="s">
+        <v>37</v>
+      </c>
+      <c r="B23">
+        <v>372963000.0</v>
+      </c>
+      <c r="C23">
+        <v>388952000.0</v>
+      </c>
+      <c r="D23">
+        <v>394617000.0</v>
+      </c>
+      <c r="E23">
+        <v>461518000.0</v>
+      </c>
+      <c r="F23">
+        <v>490671000.0</v>
+      </c>
+      <c r="G23">
+        <v>501862000.0</v>
+      </c>
+      <c r="H23">
+        <v>512113000.0</v>
+      </c>
+      <c r="I23">
+        <v>527488000.0</v>
+      </c>
+      <c r="J23">
+        <v>513186000.0</v>
+      </c>
+      <c r="K23">
+        <v>542536000.0</v>
+      </c>
+      <c r="L23">
+        <v>545892000.0</v>
+      </c>
+      <c r="M23">
+        <v>559465000.0</v>
+      </c>
+      <c r="N23">
+        <v>564995000.0</v>
+      </c>
+      <c r="O23">
+        <v>532556000.0</v>
+      </c>
+      <c r="P23">
+        <v>556331000.0</v>
+      </c>
+      <c r="Q23">
+        <v>564842000.0</v>
+      </c>
+      <c r="R23">
+        <v>590458000.0</v>
+      </c>
+      <c r="S23">
+        <v>579451000.0</v>
+      </c>
+      <c r="T23">
+        <v>589551000.0</v>
+      </c>
+      <c r="U23">
+        <v>544473000.0</v>
+      </c>
+      <c r="V23">
+        <v>585123000.0</v>
+      </c>
+      <c r="W23">
+        <v>552726000.0</v>
+      </c>
+      <c r="X23">
+        <v>590097000.0</v>
+      </c>
+      <c r="Y23">
+        <v>620415000.0</v>
+      </c>
+      <c r="Z23">
+        <v>655058000.0</v>
+      </c>
+      <c r="AA23">
+        <v>692798000.0</v>
+      </c>
+      <c r="AB23">
+        <v>668563000.0</v>
+      </c>
+      <c r="AC23">
+        <v>628514000.0</v>
+      </c>
+      <c r="AD23">
+        <v>579829000.0</v>
+      </c>
+      <c r="AE23">
+        <v>499074000.0</v>
+      </c>
+      <c r="AF23">
+        <v>513603000.0</v>
+      </c>
+      <c r="AG23">
+        <v>512704000.0</v>
+      </c>
+      <c r="AH23">
+        <v>507432000.0</v>
+      </c>
+      <c r="AI23">
+        <v>445262000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>465012000.0</v>
+      </c>
+      <c r="AK23">
+        <v>438697000.0</v>
+      </c>
+      <c r="AL23">
+        <v>424545000.0</v>
+      </c>
+      <c r="AM23">
+        <v>387410000.0</v>
+      </c>
+      <c r="AN23">
+        <v>359050000.0</v>
+      </c>
+      <c r="AO23">
+        <v>366538000.0</v>
+      </c>
+      <c r="AP23">
+        <v>357310000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>343504000.0</v>
+      </c>
+      <c r="AR23">
+        <v>291959000.0</v>
+      </c>
+      <c r="AS23">
+        <v>265910000.0</v>
+      </c>
+      <c r="AT23">
+        <v>243585000.0</v>
+      </c>
+      <c r="AU23">
+        <v>252943000.0</v>
+      </c>
+      <c r="AV23">
+        <v>246288000.0</v>
+      </c>
+      <c r="AW23">
+        <v>240001000.0</v>
+      </c>
+      <c r="AX23">
+        <v>225681000.0</v>
+      </c>
+      <c r="AY23">
+        <v>203788000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>148678000.0</v>
+      </c>
+      <c r="BA23">
+        <v>143525000.0</v>
+      </c>
+      <c r="BB23">
+        <v>139231000.0</v>
+      </c>
+      <c r="BC23"/>
+      <c r="BD23"/>
+      <c r="BE23"/>
+    </row>
+    <row r="24" spans="1:57">
+      <c r="A24" t="s">
+        <v>38</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
+        <v>323504000.0</v>
+      </c>
+      <c r="M24">
+        <v>328610000.0</v>
+      </c>
+      <c r="N24">
+        <v>330114000.0</v>
+      </c>
+      <c r="O24">
+        <v>297977000.0</v>
+      </c>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24">
+        <v>416046000.0</v>
+      </c>
+      <c r="Z24">
+        <v>396241000.0</v>
+      </c>
+      <c r="AA24">
+        <v>432134000.0</v>
+      </c>
+      <c r="AB24">
+        <v>403843000.0</v>
+      </c>
+      <c r="AC24">
+        <v>361077000.0</v>
+      </c>
+      <c r="AD24">
+        <v>313764000.0</v>
+      </c>
+      <c r="AE24">
+        <v>228815000.0</v>
+      </c>
+      <c r="AF24">
+        <v>236034000.0</v>
+      </c>
+      <c r="AG24">
+        <v>233916000.0</v>
+      </c>
+      <c r="AH24">
+        <v>221942000.0</v>
+      </c>
+      <c r="AI24">
+        <v>148188000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>174804000.0</v>
+      </c>
+      <c r="AK24">
+        <v>193047000.0</v>
+      </c>
+      <c r="AL24">
+        <v>177869000.0</v>
+      </c>
+      <c r="AM24">
+        <v>142227000.0</v>
+      </c>
+      <c r="AN24">
+        <v>165275000.0</v>
+      </c>
+      <c r="AO24">
+        <v>173561000.0</v>
+      </c>
+      <c r="AP24">
+        <v>166176000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>159043000.0</v>
+      </c>
+      <c r="AR24">
+        <v>93150000.0</v>
+      </c>
+      <c r="AS24">
+        <v>126319000.0</v>
+      </c>
+      <c r="AT24">
+        <v>106308000.0</v>
+      </c>
+      <c r="AU24">
+        <v>110356000.0</v>
+      </c>
+      <c r="AV24">
+        <v>110027000.0</v>
+      </c>
+      <c r="AW24">
+        <v>100681000.0</v>
+      </c>
+      <c r="AX24">
+        <v>83943000.0</v>
+      </c>
+      <c r="AY24">
+        <v>62149000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>61436000.0</v>
+      </c>
+      <c r="BA24">
+        <v>56730000.0</v>
+      </c>
+      <c r="BB24">
+        <v>55000000.0</v>
+      </c>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
+      <c r="A25" t="s">
+        <v>39</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>323504000.0</v>
+      </c>
+      <c r="M25">
+        <v>328610000.0</v>
+      </c>
+      <c r="N25">
+        <v>330114000.0</v>
+      </c>
+      <c r="O25">
+        <v>297977000.0</v>
+      </c>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25">
+        <v>416046000.0</v>
+      </c>
+      <c r="Z25">
+        <v>396241000.0</v>
+      </c>
+      <c r="AA25">
+        <v>432134000.0</v>
+      </c>
+      <c r="AB25">
+        <v>403843000.0</v>
+      </c>
+      <c r="AC25">
+        <v>361077000.0</v>
+      </c>
+      <c r="AD25">
+        <v>313764000.0</v>
+      </c>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
+      <c r="A26" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26">
+        <v>334855000.0</v>
+      </c>
+      <c r="C26">
+        <v>360650000.0</v>
+      </c>
+      <c r="D26">
+        <v>367700000.0</v>
+      </c>
+      <c r="E26">
+        <v>430571000.0</v>
+      </c>
+      <c r="F26">
+        <v>457048000.0</v>
+      </c>
+      <c r="G26">
+        <v>474259000.0</v>
+      </c>
+      <c r="H26">
+        <v>485804000.0</v>
+      </c>
+      <c r="I26">
+        <v>500889000.0</v>
+      </c>
+      <c r="J26">
+        <v>488386000.0</v>
+      </c>
+      <c r="K26">
+        <v>518284000.0</v>
+      </c>
+      <c r="L26">
+        <v>515407000.0</v>
+      </c>
+      <c r="M26">
+        <v>1687000.0</v>
+      </c>
+      <c r="N26">
+        <v>1507000.0</v>
+      </c>
+      <c r="O26">
+        <v>2284000.0</v>
+      </c>
+      <c r="P26">
+        <v>537460000.0</v>
+      </c>
+      <c r="Q26">
+        <v>546354000.0</v>
+      </c>
+      <c r="R26">
+        <v>562474000.0</v>
+      </c>
+      <c r="S26">
+        <v>554607000.0</v>
+      </c>
+      <c r="T26">
+        <v>530322000.0</v>
+      </c>
+      <c r="U26">
+        <v>521600000.0</v>
+      </c>
+      <c r="V26">
+        <v>547039000.0</v>
+      </c>
+      <c r="W26">
+        <v>522267000.0</v>
+      </c>
+      <c r="X26">
+        <v>563311000.0</v>
+      </c>
+      <c r="Y26">
+        <v>590876000.0</v>
+      </c>
+      <c r="Z26">
+        <v>616231000.0</v>
+      </c>
+      <c r="AA26">
+        <v>657533000.0</v>
+      </c>
+      <c r="AB26">
+        <v>630827000.0</v>
+      </c>
+      <c r="AC26">
+        <v>596945000.0</v>
+      </c>
+      <c r="AD26">
+        <v>553621000.0</v>
+      </c>
+      <c r="AE26">
+        <v>482293000.0</v>
+      </c>
+      <c r="AF26">
+        <v>498235000.0</v>
+      </c>
+      <c r="AG26">
+        <v>496034000.0</v>
+      </c>
+      <c r="AH26">
+        <v>494138000.0</v>
+      </c>
+      <c r="AI26">
+        <v>431097000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>445549000.0</v>
+      </c>
+      <c r="AK26">
+        <v>418149000.0</v>
+      </c>
+      <c r="AL26">
+        <v>412920000.0</v>
+      </c>
+      <c r="AM26">
+        <v>376656000.0</v>
+      </c>
+      <c r="AN26">
+        <v>342808000.0</v>
+      </c>
+      <c r="AO26">
+        <v>343468000.0</v>
+      </c>
+      <c r="AP26">
+        <v>341091000.0</v>
+      </c>
+      <c r="AQ26"/>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26">
+        <v>233535000.0</v>
+      </c>
+      <c r="AU26"/>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+    </row>
+    <row r="27" spans="1:57">
+      <c r="A27" t="s">
+        <v>41</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
+      <c r="A28" t="s">
+        <v>42</v>
+      </c>
+      <c r="B28">
+        <v>188835000.0</v>
+      </c>
+      <c r="C28">
+        <v>207672000.0</v>
+      </c>
+      <c r="D28">
+        <v>206153000.0</v>
+      </c>
+      <c r="E28">
+        <v>262629000.0</v>
+      </c>
+      <c r="F28">
+        <v>282931000.0</v>
+      </c>
+      <c r="G28">
+        <v>292676000.0</v>
+      </c>
+      <c r="H28">
+        <v>301343000.0</v>
+      </c>
+      <c r="I28">
+        <v>313936000.0</v>
+      </c>
+      <c r="J28">
+        <v>295907000.0</v>
+      </c>
+      <c r="K28">
+        <v>322210000.0</v>
+      </c>
+      <c r="L28">
+        <v>311203000.0</v>
+      </c>
+      <c r="M28">
+        <v>321681000.0</v>
+      </c>
+      <c r="N28">
+        <v>324664000.0</v>
+      </c>
+      <c r="O28">
+        <v>290848000.0</v>
+      </c>
+      <c r="P28">
+        <v>310288000.0</v>
+      </c>
+      <c r="Q28">
+        <v>306809000.0</v>
+      </c>
+      <c r="R28">
+        <v>329529000.0</v>
+      </c>
+      <c r="S28">
+        <v>317976000.0</v>
+      </c>
+      <c r="T28">
+        <v>315261000.0</v>
+      </c>
+      <c r="U28">
+        <v>294353000.0</v>
+      </c>
+      <c r="V28">
+        <v>336738000.0</v>
+      </c>
+      <c r="W28">
+        <v>311380000.0</v>
+      </c>
+      <c r="X28">
+        <v>354585000.0</v>
+      </c>
+      <c r="Y28">
+        <v>399157000.0</v>
+      </c>
+      <c r="Z28">
+        <v>394007000.0</v>
+      </c>
+      <c r="AA28">
+        <v>428935000.0</v>
+      </c>
+      <c r="AB28">
+        <v>400858000.0</v>
+      </c>
+      <c r="AC28">
+        <v>356387000.0</v>
+      </c>
+      <c r="AD28">
+        <v>310020000.0</v>
+      </c>
+      <c r="AE28">
+        <v>224846000.0</v>
+      </c>
+      <c r="AF28">
+        <v>469289000.0</v>
+      </c>
+      <c r="AG28">
+        <v>464762000.0</v>
+      </c>
+      <c r="AH28">
+        <v>217610000.0</v>
+      </c>
+      <c r="AI28">
+        <v>144467000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>164900000.0</v>
+      </c>
+      <c r="AK28">
+        <v>187564000.0</v>
+      </c>
+      <c r="AL28">
+        <v>171911000.0</v>
+      </c>
+      <c r="AM28">
+        <v>136253000.0</v>
+      </c>
+      <c r="AN28">
+        <v>159792000.0</v>
+      </c>
+      <c r="AO28">
+        <v>167791000.0</v>
+      </c>
+      <c r="AP28">
+        <v>160898000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>149934000.0</v>
+      </c>
+      <c r="AR28">
+        <v>88221000.0</v>
+      </c>
+      <c r="AS28">
+        <v>82878000.0</v>
+      </c>
+      <c r="AT28">
+        <v>81747000.0</v>
+      </c>
+      <c r="AU28">
+        <v>95859000.0</v>
+      </c>
+      <c r="AV28">
+        <v>97130000.0</v>
+      </c>
+      <c r="AW28">
+        <v>85105000.0</v>
+      </c>
+      <c r="AX28">
+        <v>69340000.0</v>
+      </c>
+      <c r="AY28">
+        <v>30392000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>59033000.0</v>
+      </c>
+      <c r="BA28">
+        <v>50227000.0</v>
+      </c>
+      <c r="BB28">
+        <v>50940000.0</v>
+      </c>
+      <c r="BC28"/>
+      <c r="BD28"/>
+      <c r="BE28"/>
+    </row>
+    <row r="29" spans="1:57">
+      <c r="A29" t="s">
+        <v>43</v>
+      </c>
+      <c r="B29">
+        <v>357250000.0</v>
+      </c>
+      <c r="C29">
+        <v>384236000.0</v>
+      </c>
+      <c r="D29">
+        <v>388170000.0</v>
+      </c>
+      <c r="E29">
+        <v>455969000.0</v>
+      </c>
+      <c r="F29">
+        <v>483737000.0</v>
+      </c>
+      <c r="G29">
+        <v>495639000.0</v>
+      </c>
+      <c r="H29">
+        <v>504563000.0</v>
+      </c>
+      <c r="I29">
+        <v>520294000.0</v>
+      </c>
+      <c r="J29">
+        <v>504589000.0</v>
+      </c>
+      <c r="K29">
+        <v>535089000.0</v>
+      </c>
+      <c r="L29">
+        <v>536712000.0</v>
+      </c>
+      <c r="M29">
+        <v>551571000.0</v>
+      </c>
+      <c r="N29">
+        <v>555133000.0</v>
+      </c>
+      <c r="O29">
+        <v>523933000.0</v>
+      </c>
+      <c r="P29">
+        <v>548378000.0</v>
+      </c>
+      <c r="Q29">
+        <v>559047000.0</v>
+      </c>
+      <c r="R29">
+        <v>581622000.0</v>
+      </c>
+      <c r="S29">
+        <v>571657000.0</v>
+      </c>
+      <c r="T29">
+        <v>581187000.0</v>
+      </c>
+      <c r="U29">
+        <v>538239000.0</v>
+      </c>
+      <c r="V29">
+        <v>577941000.0</v>
+      </c>
+      <c r="W29">
+        <v>546468000.0</v>
+      </c>
+      <c r="X29">
+        <v>582624000.0</v>
+      </c>
+      <c r="Y29">
+        <v>613829000.0</v>
+      </c>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
+      <c r="A30" t="s">
+        <v>44</v>
+      </c>
+      <c r="B30">
+        <v>23780000.0</v>
+      </c>
+      <c r="C30">
+        <v>23832000.0</v>
+      </c>
+      <c r="D30">
+        <v>23461000.0</v>
+      </c>
+      <c r="E30">
+        <v>23309000.0</v>
+      </c>
+      <c r="F30">
+        <v>23511000.0</v>
+      </c>
+      <c r="G30">
+        <v>22910000.0</v>
+      </c>
+      <c r="H30">
+        <v>21661000.0</v>
+      </c>
+      <c r="I30">
+        <v>20885000.0</v>
+      </c>
+      <c r="J30">
+        <v>19349000.0</v>
+      </c>
+      <c r="K30">
+        <v>18627000.0</v>
+      </c>
+      <c r="L30">
+        <v>17616000.0</v>
+      </c>
+      <c r="M30">
+        <v>18089000.0</v>
+      </c>
+      <c r="N30">
+        <v>16457000.0</v>
+      </c>
+      <c r="O30">
+        <v>14680000.0</v>
+      </c>
+      <c r="P30">
+        <v>12302000.0</v>
+      </c>
+      <c r="Q30">
+        <v>10431000.0</v>
+      </c>
+      <c r="R30">
+        <v>9476000.0</v>
+      </c>
+      <c r="S30">
+        <v>9389000.0</v>
+      </c>
+      <c r="T30">
+        <v>6900000.0</v>
+      </c>
+      <c r="U30">
+        <v>5944000.0</v>
+      </c>
+      <c r="V30">
+        <v>4606000.0</v>
+      </c>
+      <c r="W30">
+        <v>5822000.0</v>
+      </c>
+      <c r="X30">
+        <v>4859000.0</v>
+      </c>
+      <c r="Y30">
+        <v>9568000.0</v>
+      </c>
+      <c r="Z30">
+        <v>8689000.0</v>
+      </c>
+      <c r="AA30">
+        <v>10714000.0</v>
+      </c>
+      <c r="AB30">
+        <v>10330000.0</v>
+      </c>
+      <c r="AC30">
+        <v>8976000.0</v>
+      </c>
+      <c r="AD30">
+        <v>7774000.0</v>
+      </c>
+      <c r="AE30">
+        <v>6382000.0</v>
+      </c>
+      <c r="AF30">
+        <v>7239000.0</v>
+      </c>
+      <c r="AG30">
+        <v>5756000.0</v>
+      </c>
+      <c r="AH30">
+        <v>5335000.0</v>
+      </c>
+      <c r="AI30">
+        <v>4220000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>3562000.0</v>
+      </c>
+      <c r="AK30">
+        <v>3056000.0</v>
+      </c>
+      <c r="AL30">
+        <v>2643000.0</v>
+      </c>
+      <c r="AM30">
+        <v>2121000.0</v>
+      </c>
+      <c r="AN30">
+        <v>2041000.0</v>
+      </c>
+      <c r="AO30">
+        <v>1876000.0</v>
+      </c>
+      <c r="AP30">
+        <v>1606000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>1580000.0</v>
+      </c>
+      <c r="AR30">
+        <v>1284000.0</v>
+      </c>
+      <c r="AS30">
+        <v>1107000.0</v>
+      </c>
+      <c r="AT30">
+        <v>952000.0</v>
+      </c>
+      <c r="AU30">
+        <v>906000.0</v>
+      </c>
+      <c r="AV30">
+        <v>1018000.0</v>
+      </c>
+      <c r="AW30">
+        <v>3556000.0</v>
+      </c>
+      <c r="AX30">
+        <v>638000.0</v>
+      </c>
+      <c r="AY30">
+        <v>727000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>527000.0</v>
+      </c>
+      <c r="BA30">
+        <v>552000.0</v>
+      </c>
+      <c r="BB30">
+        <v>503000.0</v>
+      </c>
+      <c r="BC30"/>
+      <c r="BD30"/>
+      <c r="BE30"/>
+    </row>
+    <row r="31" spans="1:57">
+      <c r="A31" t="s">
+        <v>45</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>878576000.0</v>
+      </c>
+      <c r="M31">
+        <v>895969000.0</v>
+      </c>
+      <c r="N31">
+        <v>904971000.0</v>
+      </c>
+      <c r="O31">
+        <v>839156000.0</v>
+      </c>
+      <c r="P31">
+        <v>232121000.0</v>
+      </c>
+      <c r="Q31">
+        <v>244901000.0</v>
+      </c>
+      <c r="R31">
+        <v>249471000.0</v>
+      </c>
+      <c r="S31">
+        <v>246650000.0</v>
+      </c>
+      <c r="T31">
+        <v>244797000.0</v>
+      </c>
+      <c r="U31">
+        <v>236163000.0</v>
+      </c>
+      <c r="V31">
+        <v>234434000.0</v>
+      </c>
+      <c r="W31">
+        <v>230683000.0</v>
+      </c>
+      <c r="X31">
+        <v>220596000.0</v>
+      </c>
+      <c r="Y31">
+        <v>205352000.0</v>
+      </c>
+      <c r="Z31">
+        <v>249357000.0</v>
+      </c>
+      <c r="AA31">
+        <v>252385000.0</v>
+      </c>
+      <c r="AB31">
+        <v>255888000.0</v>
+      </c>
+      <c r="AC31">
+        <v>259052000.0</v>
+      </c>
+      <c r="AD31">
+        <v>258767000.0</v>
+      </c>
+      <c r="AE31">
+        <v>264752000.0</v>
+      </c>
+      <c r="AF31">
+        <v>270708000.0</v>
+      </c>
+      <c r="AG31">
+        <v>273005000.0</v>
+      </c>
+      <c r="AH31">
+        <v>278699000.0</v>
+      </c>
+      <c r="AI31">
+        <v>283542000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>284308000.0</v>
+      </c>
+      <c r="AK31">
+        <v>239606000.0</v>
+      </c>
+      <c r="AL31">
+        <v>240850000.0</v>
+      </c>
+      <c r="AM31">
+        <v>239087000.0</v>
+      </c>
+      <c r="AN31">
+        <v>188650000.0</v>
+      </c>
+      <c r="AO31">
+        <v>187926000.0</v>
+      </c>
+      <c r="AP31">
+        <v>184535000.0</v>
+      </c>
+      <c r="AQ31"/>
+      <c r="AR31"/>
+      <c r="AS31"/>
+      <c r="AT31">
+        <v>133738000.0</v>
+      </c>
+      <c r="AU31"/>
+      <c r="AV31"/>
+      <c r="AW31"/>
+      <c r="AX31"/>
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31"/>
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+      <c r="BE31"/>
+    </row>
+    <row r="32" spans="1:57">
+      <c r="A32" t="s">
+        <v>46</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+    </row>
+    <row r="33" spans="1:57">
+      <c r="A33" t="s">
+        <v>47</v>
+      </c>
+      <c r="B33">
+        <v>347258000.0</v>
+      </c>
+      <c r="C33">
+        <v>361594000.0</v>
+      </c>
+      <c r="D33">
+        <v>368731000.0</v>
+      </c>
+      <c r="E33">
+        <v>431746000.0</v>
+      </c>
+      <c r="F33">
+        <v>458116000.0</v>
+      </c>
+      <c r="G33">
+        <v>474882000.0</v>
+      </c>
+      <c r="H33">
+        <v>486576000.0</v>
+      </c>
+      <c r="I33">
+        <v>501747000.0</v>
+      </c>
+      <c r="J33">
+        <v>488879000.0</v>
+      </c>
+      <c r="K33">
+        <v>518585000.0</v>
+      </c>
+      <c r="L33">
+        <v>515407000.0</v>
+      </c>
+      <c r="M33">
+        <v>533787000.0</v>
+      </c>
+      <c r="N33">
+        <v>542547000.0</v>
+      </c>
+      <c r="O33">
+        <v>532556000.0</v>
+      </c>
+      <c r="P33">
+        <v>538060000.0</v>
+      </c>
+      <c r="Q33">
+        <v>547074000.0</v>
+      </c>
+      <c r="R33">
+        <v>578360000.0</v>
+      </c>
+      <c r="S33">
+        <v>563031000.0</v>
+      </c>
+      <c r="T33">
+        <v>561522000.0</v>
+      </c>
+      <c r="U33">
+        <v>530806000.0</v>
+      </c>
+      <c r="V33">
+        <v>573748000.0</v>
+      </c>
+      <c r="W33">
+        <v>542499000.0</v>
+      </c>
+      <c r="X33">
+        <v>577795000.0</v>
+      </c>
+      <c r="Y33">
+        <v>620415000.0</v>
+      </c>
+      <c r="Z33">
+        <v>644135000.0</v>
+      </c>
+      <c r="AA33">
+        <v>678885000.0</v>
+      </c>
+      <c r="AB33">
+        <v>655248000.0</v>
+      </c>
+      <c r="AC33">
+        <v>597533000.0</v>
+      </c>
+      <c r="AD33">
+        <v>554329000.0</v>
+      </c>
+      <c r="AE33">
+        <v>482785000.0</v>
+      </c>
+      <c r="AF33">
+        <v>499333000.0</v>
+      </c>
+      <c r="AG33">
+        <v>496761000.0</v>
+      </c>
+      <c r="AH33">
+        <v>494898000.0</v>
+      </c>
+      <c r="AI33">
+        <v>431632000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>446202000.0</v>
+      </c>
+      <c r="AK33">
+        <v>419603000.0</v>
+      </c>
+      <c r="AL33">
+        <v>413571000.0</v>
+      </c>
+      <c r="AM33">
+        <v>377074000.0</v>
+      </c>
+      <c r="AN33">
+        <v>343387000.0</v>
+      </c>
+      <c r="AO33">
+        <v>344147000.0</v>
+      </c>
+      <c r="AP33">
+        <v>341838000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>330212000.0</v>
+      </c>
+      <c r="AR33">
+        <v>283082000.0</v>
+      </c>
+      <c r="AS33">
+        <v>253493000.0</v>
+      </c>
+      <c r="AT33">
+        <v>234417000.0</v>
+      </c>
+      <c r="AU33">
+        <v>252943000.0</v>
+      </c>
+      <c r="AV33">
+        <v>238156000.0</v>
+      </c>
+      <c r="AW33">
+        <v>421000.0</v>
+      </c>
+      <c r="AX33">
+        <v>208349000.0</v>
+      </c>
+      <c r="AY33">
+        <v>169699000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>143664000.0</v>
+      </c>
+      <c r="BA33">
+        <v>134835000.0</v>
+      </c>
+      <c r="BB33">
+        <v>132918000.0</v>
+      </c>
+      <c r="BC33"/>
+      <c r="BD33"/>
+      <c r="BE33"/>
+    </row>
+    <row r="34" spans="1:57">
+      <c r="A34" t="s">
+        <v>48</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34">
+        <v>-1481000.0</v>
+      </c>
+      <c r="M34">
+        <v>-1692000.0</v>
+      </c>
+      <c r="N34">
+        <v>-1380000.0</v>
+      </c>
+      <c r="O34">
+        <v>-1600000.0</v>
+      </c>
+      <c r="P34"/>
+      <c r="Q34"/>
+      <c r="R34"/>
+      <c r="S34"/>
+      <c r="T34"/>
+      <c r="U34"/>
+      <c r="V34"/>
+      <c r="W34"/>
+      <c r="X34"/>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34"/>
+      <c r="AD34"/>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+    </row>
+    <row r="35" spans="1:57">
+      <c r="A35" t="s">
+        <v>49</v>
+      </c>
+      <c r="B35">
+        <v>206473000.0</v>
+      </c>
+      <c r="C35">
+        <v>215914000.0</v>
+      </c>
+      <c r="D35">
+        <v>210320000.0</v>
+      </c>
+      <c r="E35">
+        <v>271002000.0</v>
+      </c>
+      <c r="F35">
+        <v>293940000.0</v>
+      </c>
+      <c r="G35">
+        <v>299528000.0</v>
+      </c>
+      <c r="H35">
+        <v>305219000.0</v>
+      </c>
+      <c r="I35">
+        <v>322284000.0</v>
+      </c>
+      <c r="J35">
+        <v>300865000.0</v>
+      </c>
+      <c r="K35">
+        <v>331067000.0</v>
+      </c>
+      <c r="L35">
+        <v>323504000.0</v>
+      </c>
+      <c r="M35">
+        <v>332800000.0</v>
+      </c>
+      <c r="N35">
+        <v>6261000.0</v>
+      </c>
+      <c r="O35">
+        <v>306600000.0</v>
+      </c>
+      <c r="P35">
+        <v>319183000.0</v>
+      </c>
+      <c r="Q35">
+        <v>316469000.0</v>
+      </c>
+      <c r="R35">
+        <v>335040000.0</v>
+      </c>
+      <c r="S35">
+        <v>329019000.0</v>
+      </c>
+      <c r="T35">
+        <v>338717000.0</v>
+      </c>
+      <c r="U35">
+        <v>304638000.0</v>
+      </c>
+      <c r="V35">
+        <v>345598000.0</v>
+      </c>
+      <c r="W35">
+        <v>318277000.0</v>
+      </c>
+      <c r="X35">
+        <v>364462000.0</v>
+      </c>
+      <c r="Y35">
+        <v>415063000.0</v>
+      </c>
+      <c r="Z35">
+        <v>400425000.0</v>
+      </c>
+      <c r="AA35">
+        <v>435812000.0</v>
+      </c>
+      <c r="AB35">
+        <v>407449000.0</v>
+      </c>
+      <c r="AC35">
+        <v>361126000.0</v>
+      </c>
+      <c r="AD35">
+        <v>313764000.0</v>
+      </c>
+      <c r="AE35">
+        <v>228815000.0</v>
+      </c>
+      <c r="AF35">
+        <v>236034000.0</v>
+      </c>
+      <c r="AG35">
+        <v>233916000.0</v>
+      </c>
+      <c r="AH35">
+        <v>225512000.0</v>
+      </c>
+      <c r="AI35">
+        <v>150584000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>177591000.0</v>
+      </c>
+      <c r="AK35">
+        <v>195784000.0</v>
+      </c>
+      <c r="AL35">
+        <v>180724000.0</v>
+      </c>
+      <c r="AM35">
+        <v>144728000.0</v>
+      </c>
+      <c r="AN35">
+        <v>167342000.0</v>
+      </c>
+      <c r="AO35">
+        <v>175337000.0</v>
+      </c>
+      <c r="AP35">
+        <v>168293000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>161141000.0</v>
+      </c>
+      <c r="AR35">
+        <v>94914000.0</v>
+      </c>
+      <c r="AS35">
+        <v>93073000.0</v>
+      </c>
+      <c r="AT35">
+        <v>87657000.0</v>
+      </c>
+      <c r="AU35">
+        <v>120171000.0</v>
+      </c>
+      <c r="AV35">
+        <v>103093000.0</v>
+      </c>
+      <c r="AW35">
+        <v>95365000.0</v>
+      </c>
+      <c r="AX35">
+        <v>84837000.0</v>
+      </c>
+      <c r="AY35">
+        <v>62588000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>62085000.0</v>
+      </c>
+      <c r="BA35">
+        <v>57306000.0</v>
+      </c>
+      <c r="BB35">
+        <v>55273000.0</v>
+      </c>
+      <c r="BC35"/>
+      <c r="BD35"/>
+      <c r="BE35"/>
+    </row>
+    <row r="36" spans="1:57">
+      <c r="A36" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36">
+        <v>101948000.0</v>
+      </c>
+      <c r="C36">
+        <v>944000.0</v>
+      </c>
+      <c r="D36">
+        <v>368731000.0</v>
+      </c>
+      <c r="E36">
+        <v>1175000.0</v>
+      </c>
+      <c r="F36">
+        <v>458116000.0</v>
+      </c>
+      <c r="G36">
+        <v>474882000.0</v>
+      </c>
+      <c r="H36">
+        <v>772000.0</v>
+      </c>
+      <c r="I36">
+        <v>501747000.0</v>
+      </c>
+      <c r="J36">
+        <v>493000.0</v>
+      </c>
+      <c r="K36">
+        <v>518585000.0</v>
+      </c>
+      <c r="L36">
+        <v>-515407000.0</v>
+      </c>
+      <c r="M36">
+        <v>-533787000.0</v>
+      </c>
+      <c r="N36">
+        <v>-542547000.0</v>
+      </c>
+      <c r="O36">
+        <v>22254000.0</v>
+      </c>
+      <c r="P36">
+        <v>536639000.0</v>
+      </c>
+      <c r="Q36">
+        <v>546709000.0</v>
+      </c>
+      <c r="R36">
+        <v>577579000.0</v>
+      </c>
+      <c r="S36">
+        <v>562168000.0</v>
+      </c>
+      <c r="T36">
+        <v>561189000.0</v>
+      </c>
+      <c r="U36">
+        <v>530585000.0</v>
+      </c>
+      <c r="V36">
+        <v>534464000.0</v>
+      </c>
+      <c r="W36">
+        <v>504975000.0</v>
+      </c>
+      <c r="X36">
+        <v>542225000.0</v>
+      </c>
+      <c r="Y36">
+        <v>29539000.0</v>
+      </c>
+      <c r="Z36">
+        <v>601723000.0</v>
+      </c>
+      <c r="AA36">
+        <v>636133000.0</v>
+      </c>
+      <c r="AB36">
+        <v>619281000.0</v>
+      </c>
+      <c r="AC36">
+        <v>588000.0</v>
+      </c>
+      <c r="AD36">
+        <v>692000.0</v>
+      </c>
+      <c r="AE36">
+        <v>492000.0</v>
+      </c>
+      <c r="AF36">
+        <v>1098000.0</v>
+      </c>
+      <c r="AG36">
+        <v>727000.0</v>
+      </c>
+      <c r="AH36">
+        <v>760000.0</v>
+      </c>
+      <c r="AI36">
+        <v>535000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>653000.0</v>
+      </c>
+      <c r="AK36">
+        <v>1454000.0</v>
+      </c>
+      <c r="AL36">
+        <v>651000.0</v>
+      </c>
+      <c r="AM36">
+        <v>418000.0</v>
+      </c>
+      <c r="AN36">
+        <v>579000.0</v>
+      </c>
+      <c r="AO36">
+        <v>679000.0</v>
+      </c>
+      <c r="AP36">
+        <v>747000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>481000.0</v>
+      </c>
+      <c r="AR36">
+        <v>569000.0</v>
+      </c>
+      <c r="AS36">
+        <v>846000.0</v>
+      </c>
+      <c r="AT36">
+        <v>882000.0</v>
+      </c>
+      <c r="AU36">
+        <v>18286000.0</v>
+      </c>
+      <c r="AV36">
+        <v>496000.0</v>
+      </c>
+      <c r="AW36">
+        <v>-224250000.0</v>
+      </c>
+      <c r="AX36">
+        <v>429000.0</v>
+      </c>
+      <c r="AY36">
+        <v>266000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>-143664000.0</v>
+      </c>
+      <c r="BA36">
+        <v>494000.0</v>
+      </c>
+      <c r="BB36">
+        <v>166000.0</v>
+      </c>
+      <c r="BC36"/>
+      <c r="BD36"/>
+      <c r="BE36"/>
+    </row>
+    <row r="37" spans="1:57">
+      <c r="A37" t="s">
+        <v>51</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37"/>
+      <c r="AI37"/>
+      <c r="AJ37"/>
+      <c r="AK37"/>
+      <c r="AL37"/>
+      <c r="AM37"/>
+      <c r="AN37"/>
+      <c r="AO37"/>
+      <c r="AP37"/>
+      <c r="AQ37"/>
+      <c r="AR37"/>
+      <c r="AS37"/>
+      <c r="AT37"/>
+      <c r="AU37"/>
+      <c r="AV37"/>
+      <c r="AW37"/>
+      <c r="AX37"/>
+      <c r="AY37"/>
+      <c r="AZ37"/>
+      <c r="BA37"/>
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+      <c r="BE37"/>
+    </row>
+    <row r="38" spans="1:57">
+      <c r="A38" t="s">
+        <v>52</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>361594000.0</v>
+      </c>
+      <c r="D38">
+        <v>368731000.0</v>
+      </c>
+      <c r="E38">
+        <v>431746000.0</v>
+      </c>
+      <c r="F38">
+        <v>1068000.0</v>
+      </c>
+      <c r="G38">
+        <v>623000.0</v>
+      </c>
+      <c r="H38"/>
+      <c r="I38">
+        <v>501747000.0</v>
+      </c>
+      <c r="J38">
+        <v>513186000.0</v>
+      </c>
+      <c r="K38">
+        <v>542536000.0</v>
+      </c>
+      <c r="L38">
+        <v>27060000.0</v>
+      </c>
+      <c r="M38">
+        <v>660000.0</v>
+      </c>
+      <c r="N38">
+        <v>541000.0</v>
+      </c>
+      <c r="O38">
+        <v>-14680000.0</v>
+      </c>
+      <c r="P38">
+        <v>-12302000.0</v>
+      </c>
+      <c r="Q38">
+        <v>-10431000.0</v>
+      </c>
+      <c r="R38">
+        <v>-9476000.0</v>
+      </c>
+      <c r="S38">
+        <v>-9389000.0</v>
+      </c>
+      <c r="T38">
+        <v>-6900000.0</v>
+      </c>
+      <c r="U38">
+        <v>-5944000.0</v>
+      </c>
+      <c r="V38">
+        <v>-4606000.0</v>
+      </c>
+      <c r="W38">
+        <v>-5822000.0</v>
+      </c>
+      <c r="X38">
+        <v>-4859000.0</v>
+      </c>
+      <c r="Y38">
+        <v>-9568000.0</v>
+      </c>
+      <c r="Z38">
+        <v>-8689000.0</v>
+      </c>
+      <c r="AA38">
+        <v>-10714000.0</v>
+      </c>
+      <c r="AB38">
+        <v>-10330000.0</v>
+      </c>
+      <c r="AC38">
+        <v>17315000.0</v>
+      </c>
+      <c r="AD38">
+        <v>692000.0</v>
+      </c>
+      <c r="AE38">
+        <v>492000.0</v>
+      </c>
+      <c r="AF38">
+        <v>1098000.0</v>
+      </c>
+      <c r="AG38">
+        <v>727000.0</v>
+      </c>
+      <c r="AH38">
+        <v>494898000.0</v>
+      </c>
+      <c r="AI38">
+        <v>431632000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>446202000.0</v>
+      </c>
+      <c r="AK38">
+        <v>419603000.0</v>
+      </c>
+      <c r="AL38">
+        <v>413571000.0</v>
+      </c>
+      <c r="AM38">
+        <v>377074000.0</v>
+      </c>
+      <c r="AN38">
+        <v>343387000.0</v>
+      </c>
+      <c r="AO38">
+        <v>344147000.0</v>
+      </c>
+      <c r="AP38">
+        <v>-3569000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>332815000.0</v>
+      </c>
+      <c r="AR38">
+        <v>285746000.0</v>
+      </c>
+      <c r="AS38">
+        <v>256162000.0</v>
+      </c>
+      <c r="AT38">
+        <v>236896000.0</v>
+      </c>
+      <c r="AU38">
+        <v>-906000.0</v>
+      </c>
+      <c r="AV38">
+        <v>240373000.0</v>
+      </c>
+      <c r="AW38">
+        <v>227050000.0</v>
+      </c>
+      <c r="AX38">
+        <v>210440000.0</v>
+      </c>
+      <c r="AY38">
+        <v>171304000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>-143664000.0</v>
+      </c>
+      <c r="BA38">
+        <v>136470000.0</v>
+      </c>
+      <c r="BB38">
+        <v>134668000.0</v>
+      </c>
+      <c r="BC38"/>
+      <c r="BD38"/>
+      <c r="BE38"/>
+    </row>
+    <row r="39" spans="1:57">
+      <c r="A39" t="s">
+        <v>53</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39">
+        <v>-23511000.0</v>
+      </c>
+      <c r="G39"/>
+      <c r="H39">
+        <v>-25537000.0</v>
+      </c>
+      <c r="I39">
+        <v>-25741000.0</v>
+      </c>
+      <c r="J39">
+        <v>-24307000.0</v>
+      </c>
+      <c r="K39">
+        <v>-23951000.0</v>
+      </c>
+      <c r="L39">
+        <v>-29917000.0</v>
+      </c>
+      <c r="M39">
+        <v>-25018000.0</v>
+      </c>
+      <c r="N39">
+        <v>-21907000.0</v>
+      </c>
+      <c r="O39">
+        <v>-21809000.0</v>
+      </c>
+      <c r="P39">
+        <v>1421000.0</v>
+      </c>
+      <c r="Q39">
+        <v>365000.0</v>
+      </c>
+      <c r="R39">
+        <v>-11458000.0</v>
+      </c>
+      <c r="S39">
+        <v>8908000.0</v>
+      </c>
+      <c r="T39">
+        <v>-6900000.0</v>
+      </c>
+      <c r="U39">
+        <v>1779000.0</v>
+      </c>
+      <c r="V39">
+        <v>25657000.0</v>
+      </c>
+      <c r="W39">
+        <v>19073000.0</v>
+      </c>
+      <c r="X39">
+        <v>13408000.0</v>
+      </c>
+      <c r="Y39">
+        <v>-9568000.0</v>
+      </c>
+      <c r="Z39">
+        <v>-8689000.0</v>
+      </c>
+      <c r="AA39">
+        <v>20859000.0</v>
+      </c>
+      <c r="AB39">
+        <v>23907000.0</v>
+      </c>
+      <c r="AC39">
+        <v>17315000.0</v>
+      </c>
+      <c r="AD39">
+        <v>13982000.0</v>
+      </c>
+      <c r="AE39">
+        <v>5938000.0</v>
+      </c>
+      <c r="AF39">
+        <v>4252000.0</v>
+      </c>
+      <c r="AG39">
+        <v>7117000.0</v>
+      </c>
+      <c r="AH39">
+        <v>2867000.0</v>
+      </c>
+      <c r="AI39">
+        <v>5689000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>5344000.0</v>
+      </c>
+      <c r="AK39">
+        <v>10555000.0</v>
+      </c>
+      <c r="AL39">
+        <v>2373000.0</v>
+      </c>
+      <c r="AM39">
+        <v>2241000.0</v>
+      </c>
+      <c r="AN39">
+        <v>8139000.0</v>
+      </c>
+      <c r="AO39">
+        <v>14745000.0</v>
+      </c>
+      <c r="AP39">
+        <v>12157000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>2603000.0</v>
+      </c>
+      <c r="AR39">
+        <v>2664000.0</v>
+      </c>
+      <c r="AS39">
+        <v>2669000.0</v>
+      </c>
+      <c r="AT39">
+        <v>2479000.0</v>
+      </c>
+      <c r="AU39"/>
+      <c r="AV39">
+        <v>2217000.0</v>
+      </c>
+      <c r="AW39">
+        <v>1958000.0</v>
+      </c>
+      <c r="AX39">
+        <v>2091000.0</v>
+      </c>
+      <c r="AY39">
+        <v>1605000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>2084000.0</v>
+      </c>
+      <c r="BA39">
+        <v>1635000.0</v>
+      </c>
+      <c r="BB39">
+        <v>1750000.0</v>
+      </c>
+      <c r="BC39"/>
+      <c r="BD39"/>
+      <c r="BE39"/>
+    </row>
+    <row r="40" spans="1:57">
+      <c r="A40" t="s">
+        <v>54</v>
+      </c>
+      <c r="B40">
+        <v>11749000.0</v>
+      </c>
+      <c r="C40">
+        <v>1711000.0</v>
+      </c>
+      <c r="D40">
+        <v>4973000.0</v>
+      </c>
+      <c r="E40"/>
+      <c r="F40">
+        <v>-4969000.0</v>
+      </c>
+      <c r="G40">
+        <v>2782000.0</v>
+      </c>
+      <c r="H40">
+        <v>-1877000.0</v>
+      </c>
+      <c r="I40">
+        <v>5444000.0</v>
+      </c>
+      <c r="J40">
+        <v>6999000.0</v>
+      </c>
+      <c r="K40">
+        <v>5505000.0</v>
+      </c>
+      <c r="L40">
+        <v>-5536000.0</v>
+      </c>
+      <c r="M40">
+        <v>-4002000.0</v>
+      </c>
+      <c r="N40">
+        <v>-6261000.0</v>
+      </c>
+      <c r="O40">
+        <v>923000.0</v>
+      </c>
+      <c r="P40">
+        <v>6014000.0</v>
+      </c>
+      <c r="Q40">
+        <v>-1939000.0</v>
+      </c>
+      <c r="R40">
+        <v>-2123000.0</v>
+      </c>
+      <c r="S40">
+        <v>-3782000.0</v>
+      </c>
+      <c r="T40">
+        <v>-1622000.0</v>
+      </c>
+      <c r="U40">
+        <v>-1507000.0</v>
+      </c>
+      <c r="V40">
+        <v>-1694000.0</v>
+      </c>
+      <c r="W40">
+        <v>-1546000.0</v>
+      </c>
+      <c r="X40">
+        <v>-2042000.0</v>
+      </c>
+      <c r="Y40">
+        <v>2586000.0</v>
+      </c>
+      <c r="Z40">
+        <v>-2161000.0</v>
+      </c>
+      <c r="AA40">
+        <v>-2469000.0</v>
+      </c>
+      <c r="AB40">
+        <v>-2203000.0</v>
+      </c>
+      <c r="AC40">
+        <v>6175000.0</v>
+      </c>
+      <c r="AD40">
+        <v>5210000.0</v>
+      </c>
+      <c r="AE40">
+        <v>2291000.0</v>
+      </c>
+      <c r="AF40">
+        <v>-232842000.0</v>
+      </c>
+      <c r="AG40">
+        <v>-230955000.0</v>
+      </c>
+      <c r="AH40">
+        <v>3221000.0</v>
+      </c>
+      <c r="AI40">
+        <v>11136000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>3113000.0</v>
+      </c>
+      <c r="AK40">
+        <v>3307000.0</v>
+      </c>
+      <c r="AL40">
+        <v>2971000.0</v>
+      </c>
+      <c r="AM40">
+        <v>3595000.0</v>
+      </c>
+      <c r="AN40">
+        <v>3058000.0</v>
+      </c>
+      <c r="AO40">
+        <v>3275000.0</v>
+      </c>
+      <c r="AP40">
+        <v>8125000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>2495000.0</v>
+      </c>
+      <c r="AR40">
+        <v>20558000.0</v>
+      </c>
+      <c r="AS40">
+        <v>36910000.0</v>
+      </c>
+      <c r="AT40">
+        <v>22190000.0</v>
+      </c>
+      <c r="AU40">
+        <v>-1002000.0</v>
+      </c>
+      <c r="AV40">
+        <v>10010000.0</v>
+      </c>
+      <c r="AW40">
+        <v>9568000.0</v>
+      </c>
+      <c r="AX40">
+        <v>2752000.0</v>
+      </c>
+      <c r="AY40">
+        <v>1067000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>1168000.0</v>
+      </c>
+      <c r="BA40">
+        <v>1025000.0</v>
+      </c>
+      <c r="BB40">
+        <v>324000.0</v>
+      </c>
+      <c r="BC40"/>
+      <c r="BD40"/>
+      <c r="BE40"/>
+    </row>
+    <row r="41" spans="1:57">
+      <c r="A41" t="s">
+        <v>55</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41"/>
+      <c r="Q41"/>
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41"/>
+      <c r="U41"/>
+      <c r="V41"/>
+      <c r="W41"/>
+      <c r="X41"/>
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41"/>
+      <c r="AB41"/>
+      <c r="AC41">
+        <v>19000.0</v>
+      </c>
+      <c r="AD41"/>
+      <c r="AE41">
+        <v>33000.0</v>
+      </c>
+      <c r="AF41"/>
+      <c r="AG41">
+        <v>-4468000.0</v>
+      </c>
+      <c r="AH41">
+        <v>-4670000.0</v>
+      </c>
+      <c r="AI41">
+        <v>2901000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>-4641000.0</v>
+      </c>
+      <c r="AK41">
+        <v>-4268000.0</v>
+      </c>
+      <c r="AL41">
+        <v>-3945000.0</v>
+      </c>
+      <c r="AM41">
+        <v>-3279000.0</v>
+      </c>
+      <c r="AN41">
+        <v>-4037000.0</v>
+      </c>
+      <c r="AO41">
+        <v>-3387000.0</v>
+      </c>
+      <c r="AP41">
+        <v>1728000.0</v>
+      </c>
+      <c r="AQ41"/>
+      <c r="AR41"/>
+      <c r="AS41"/>
+      <c r="AT41">
+        <v>1728000.0</v>
+      </c>
+      <c r="AU41"/>
+      <c r="AV41"/>
+      <c r="AW41"/>
+      <c r="AX41"/>
+      <c r="AY41"/>
+      <c r="AZ41"/>
+      <c r="BA41"/>
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+      <c r="BE41"/>
+    </row>
+    <row r="42" spans="1:57">
+      <c r="A42" t="s">
+        <v>56</v>
+      </c>
+      <c r="B42">
+        <v>297607000.0</v>
+      </c>
+      <c r="C42">
+        <v>297712000.0</v>
+      </c>
+      <c r="D42">
+        <v>297712000.0</v>
+      </c>
+      <c r="E42">
+        <v>297712000.0</v>
+      </c>
+      <c r="F42">
+        <v>297712000.0</v>
+      </c>
+      <c r="G42">
+        <v>298127000.0</v>
+      </c>
+      <c r="H42">
+        <v>298127000.0</v>
+      </c>
+      <c r="I42">
+        <v>298127000.0</v>
+      </c>
+      <c r="J42">
+        <v>298127000.0</v>
+      </c>
+      <c r="K42">
+        <v>298700000.0</v>
+      </c>
+      <c r="L42">
+        <v>298700000.0</v>
+      </c>
+      <c r="M42">
+        <v>298700000.0</v>
+      </c>
+      <c r="N42">
+        <v>298700000.0</v>
+      </c>
+      <c r="O42">
+        <v>298687000.0</v>
+      </c>
+      <c r="P42">
+        <v>298687000.0</v>
+      </c>
+      <c r="Q42">
+        <v>298687000.0</v>
+      </c>
+      <c r="R42">
+        <v>298687000.0</v>
+      </c>
+      <c r="S42">
+        <v>297586000.0</v>
+      </c>
+      <c r="T42">
+        <v>297586000.0</v>
+      </c>
+      <c r="U42">
+        <v>294897000.0</v>
+      </c>
+      <c r="V42">
+        <v>294897000.0</v>
+      </c>
+      <c r="W42">
+        <v>295344000.0</v>
+      </c>
+      <c r="X42">
+        <v>295116000.0</v>
+      </c>
+      <c r="Y42">
+        <v>288850000.0</v>
+      </c>
+      <c r="Z42">
+        <v>288850000.0</v>
+      </c>
+      <c r="AA42">
+        <v>288911000.0</v>
+      </c>
+      <c r="AB42">
+        <v>288911000.0</v>
+      </c>
+      <c r="AC42">
+        <v>288911000.0</v>
+      </c>
+      <c r="AD42">
+        <v>288911000.0</v>
+      </c>
+      <c r="AE42">
+        <v>255255000.0</v>
+      </c>
+      <c r="AF42">
+        <v>261781000.0</v>
+      </c>
+      <c r="AG42">
+        <v>264897000.0</v>
+      </c>
+      <c r="AH42">
+        <v>286141000.0</v>
+      </c>
+      <c r="AI42">
+        <v>277441000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>278010000.0</v>
+      </c>
+      <c r="AK42">
+        <v>232321000.0</v>
+      </c>
+      <c r="AL42">
+        <v>233796000.0</v>
+      </c>
+      <c r="AM42">
+        <v>234568000.0</v>
+      </c>
+      <c r="AN42">
+        <v>183918000.0</v>
+      </c>
+      <c r="AO42">
+        <v>184400000.0</v>
+      </c>
+      <c r="AP42">
+        <v>182830000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>178751000.0</v>
+      </c>
+      <c r="AR42">
+        <v>175604000.0</v>
+      </c>
+      <c r="AS42">
+        <v>135760000.0</v>
+      </c>
+      <c r="AT42">
+        <v>134367000.0</v>
+      </c>
+      <c r="AU42">
+        <v>134786000.0</v>
+      </c>
+      <c r="AV42">
+        <v>135867000.0</v>
+      </c>
+      <c r="AW42">
+        <v>138173000.0</v>
+      </c>
+      <c r="AX42">
+        <v>141067000.0</v>
+      </c>
+      <c r="AY42">
+        <v>143138000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>87445000.0</v>
+      </c>
+      <c r="BA42">
+        <v>86805000.0</v>
+      </c>
+      <c r="BB42">
+        <v>84793000.0</v>
+      </c>
+      <c r="BC42"/>
+      <c r="BD42"/>
+      <c r="BE42"/>
+    </row>
+    <row r="43" spans="1:57">
+      <c r="A43" t="s">
+        <v>57</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+    </row>
+    <row r="44" spans="1:57">
+      <c r="A44" t="s">
+        <v>58</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44"/>
+      <c r="AI44"/>
+      <c r="AJ44"/>
+      <c r="AK44"/>
+      <c r="AL44"/>
+      <c r="AM44"/>
+      <c r="AN44"/>
+      <c r="AO44"/>
+      <c r="AP44"/>
+      <c r="AQ44"/>
+      <c r="AR44"/>
+      <c r="AS44"/>
+      <c r="AT44"/>
+      <c r="AU44"/>
+      <c r="AV44"/>
+      <c r="AW44"/>
+      <c r="AX44"/>
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44"/>
+      <c r="BE44"/>
+    </row>
+    <row r="45" spans="1:57">
+      <c r="A45" t="s">
+        <v>59</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45"/>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45"/>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45"/>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45"/>
+      <c r="AI45"/>
+      <c r="AJ45"/>
+      <c r="AK45"/>
+      <c r="AL45"/>
+      <c r="AM45"/>
+      <c r="AN45"/>
+      <c r="AO45"/>
+      <c r="AP45"/>
+      <c r="AQ45"/>
+      <c r="AR45"/>
+      <c r="AS45"/>
+      <c r="AT45"/>
+      <c r="AU45"/>
+      <c r="AV45"/>
+      <c r="AW45"/>
+      <c r="AX45"/>
+      <c r="AY45"/>
+      <c r="AZ45"/>
+      <c r="BA45"/>
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+      <c r="BE45"/>
+    </row>
+    <row r="46" spans="1:57">
+      <c r="A46" t="s">
+        <v>60</v>
+      </c>
+      <c r="B46"/>
+      <c r="C46"/>
+      <c r="D46"/>
+      <c r="E46"/>
+      <c r="F46"/>
+      <c r="G46"/>
+      <c r="H46"/>
+      <c r="I46"/>
+      <c r="J46"/>
+      <c r="K46"/>
+      <c r="L46"/>
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46"/>
+      <c r="P46"/>
+      <c r="Q46"/>
+      <c r="R46"/>
+      <c r="S46"/>
+      <c r="T46"/>
+      <c r="U46"/>
+      <c r="V46"/>
+      <c r="W46"/>
+      <c r="X46"/>
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46"/>
+      <c r="AD46"/>
+      <c r="AE46"/>
+      <c r="AF46"/>
+      <c r="AG46"/>
+      <c r="AH46"/>
+      <c r="AI46"/>
+      <c r="AJ46"/>
+      <c r="AK46"/>
+      <c r="AL46"/>
+      <c r="AM46"/>
+      <c r="AN46"/>
+      <c r="AO46"/>
+      <c r="AP46"/>
+      <c r="AQ46"/>
+      <c r="AR46"/>
+      <c r="AS46"/>
+      <c r="AT46"/>
+      <c r="AU46"/>
+      <c r="AV46"/>
+      <c r="AW46"/>
+      <c r="AX46"/>
+      <c r="AY46"/>
+      <c r="AZ46"/>
+      <c r="BA46"/>
+      <c r="BB46"/>
+      <c r="BC46"/>
+      <c r="BD46"/>
+      <c r="BE46"/>
+    </row>
+    <row r="47" spans="1:57">
+      <c r="A47" t="s">
+        <v>61</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47"/>
+      <c r="O47"/>
+      <c r="P47"/>
+      <c r="Q47"/>
+      <c r="R47"/>
+      <c r="S47"/>
+      <c r="T47"/>
+      <c r="U47"/>
+      <c r="V47"/>
+      <c r="W47"/>
+      <c r="X47"/>
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47"/>
+      <c r="AB47"/>
+      <c r="AC47"/>
+      <c r="AD47"/>
+      <c r="AE47"/>
+      <c r="AF47"/>
+      <c r="AG47"/>
+      <c r="AH47"/>
+      <c r="AI47"/>
+      <c r="AJ47"/>
+      <c r="AK47"/>
+      <c r="AL47"/>
+      <c r="AM47"/>
+      <c r="AN47"/>
+      <c r="AO47"/>
+      <c r="AP47"/>
+      <c r="AQ47"/>
+      <c r="AR47"/>
+      <c r="AS47"/>
+      <c r="AT47"/>
+      <c r="AU47"/>
+      <c r="AV47"/>
+      <c r="AW47"/>
+      <c r="AX47"/>
+      <c r="AY47"/>
+      <c r="AZ47"/>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47"/>
+      <c r="BE47"/>
+    </row>
+    <row r="48" spans="1:57">
+      <c r="A48" t="s">
+        <v>62</v>
+      </c>
+      <c r="B48">
+        <v>-131139000.0</v>
+      </c>
+      <c r="C48">
+        <v>-124696000.0</v>
+      </c>
+      <c r="D48">
+        <v>-118142000.0</v>
+      </c>
+      <c r="E48">
+        <v>-110857000.0</v>
+      </c>
+      <c r="F48">
+        <v>-105972000.0</v>
+      </c>
+      <c r="G48">
+        <v>-99256000.0</v>
+      </c>
+      <c r="H48">
+        <v>-98805000.0</v>
+      </c>
+      <c r="I48">
+        <v>-96647000.0</v>
+      </c>
+      <c r="J48">
+        <v>-94425000.0</v>
+      </c>
+      <c r="K48">
+        <v>-91167000.0</v>
+      </c>
+      <c r="L48">
+        <v>-85514000.0</v>
+      </c>
+      <c r="M48">
+        <v>-75761000.0</v>
+      </c>
+      <c r="N48">
+        <v>-73703000.0</v>
+      </c>
+      <c r="O48">
+        <v>-72753000.0</v>
+      </c>
+      <c r="P48">
+        <v>-66588000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-53808000.0</v>
+      </c>
+      <c r="R48">
+        <v>-49238000.0</v>
+      </c>
+      <c r="S48">
+        <v>-50958000.0</v>
+      </c>
+      <c r="T48">
+        <v>-52811000.0</v>
+      </c>
+      <c r="U48">
+        <v>-58755000.0</v>
+      </c>
+      <c r="V48">
+        <v>-60484000.0</v>
+      </c>
+      <c r="W48">
+        <v>-64682000.0</v>
+      </c>
+      <c r="X48">
+        <v>-74541000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-83518000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-39513000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-36546000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-33043000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-29879000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-30164000.0</v>
+      </c>
+      <c r="AE48">
+        <v>9477000.0</v>
+      </c>
+      <c r="AF48">
+        <v>8907000.0</v>
+      </c>
+      <c r="AG48">
+        <v>8088000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-7462000.0</v>
+      </c>
+      <c r="AI48">
+        <v>6081000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>6278000.0</v>
+      </c>
+      <c r="AK48">
+        <v>7268000.0</v>
+      </c>
+      <c r="AL48">
+        <v>7037000.0</v>
+      </c>
+      <c r="AM48">
+        <v>4502000.0</v>
+      </c>
+      <c r="AN48">
+        <v>4719000.0</v>
+      </c>
+      <c r="AO48">
+        <v>3513000.0</v>
+      </c>
+      <c r="AP48">
+        <v>1692000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>1104000.0</v>
+      </c>
+      <c r="AR48">
+        <v>871000.0</v>
+      </c>
+      <c r="AS48">
+        <v>157000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-639000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-2024000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-2692000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-3115000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-2985000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-2026000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-1617000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-1165000.0</v>
+      </c>
+      <c r="BC48"/>
+      <c r="BD48"/>
+      <c r="BE48"/>
+    </row>
+    <row r="49" spans="1:57">
+      <c r="A49" t="s">
+        <v>63</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49">
+        <v>-85514000.0</v>
+      </c>
+      <c r="M49">
+        <v>-75761000.0</v>
+      </c>
+      <c r="N49">
+        <v>-73703000.0</v>
+      </c>
+      <c r="O49">
+        <v>-72753000.0</v>
+      </c>
+      <c r="P49"/>
+      <c r="Q49"/>
+      <c r="R49"/>
+      <c r="S49"/>
+      <c r="T49"/>
+      <c r="U49"/>
+      <c r="V49"/>
+      <c r="W49"/>
+      <c r="X49"/>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
+      <c r="AB49"/>
+      <c r="AC49"/>
+      <c r="AD49"/>
+      <c r="AE49"/>
+      <c r="AF49"/>
+      <c r="AG49"/>
+      <c r="AH49"/>
+      <c r="AI49"/>
+      <c r="AJ49"/>
+      <c r="AK49"/>
+      <c r="AL49"/>
+      <c r="AM49"/>
+      <c r="AN49"/>
+      <c r="AO49"/>
+      <c r="AP49"/>
+      <c r="AQ49"/>
+      <c r="AR49"/>
+      <c r="AS49"/>
+      <c r="AT49"/>
+      <c r="AU49"/>
+      <c r="AV49"/>
+      <c r="AW49"/>
+      <c r="AX49"/>
+      <c r="AY49"/>
+      <c r="AZ49"/>
+      <c r="BA49"/>
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+      <c r="BE49"/>
+    </row>
+    <row r="50" spans="1:57">
+      <c r="A50" t="s">
+        <v>64</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50"/>
+      <c r="AE50"/>
+      <c r="AF50">
+        <v>236034000.0</v>
+      </c>
+      <c r="AG50">
+        <v>233916000.0</v>
+      </c>
+      <c r="AH50">
+        <v>221942000.0</v>
+      </c>
+      <c r="AI50">
+        <v>148188000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>174804000.0</v>
+      </c>
+      <c r="AK50">
+        <v>1315000.0</v>
+      </c>
+      <c r="AL50">
+        <v>177869000.0</v>
+      </c>
+      <c r="AM50">
+        <v>1610000.0</v>
+      </c>
+      <c r="AN50">
+        <v>2112000.0</v>
+      </c>
+      <c r="AO50">
+        <v>2248000.0</v>
+      </c>
+      <c r="AP50">
+        <v>162607000.0</v>
+      </c>
+      <c r="AQ50"/>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50">
+        <v>106308000.0</v>
+      </c>
+      <c r="AU50"/>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+    </row>
+    <row r="51" spans="1:57">
+      <c r="A51" t="s">
+        <v>65</v>
+      </c>
+      <c r="B51">
+        <v>190760000.0</v>
+      </c>
+      <c r="C51">
+        <v>211198000.0</v>
+      </c>
+      <c r="D51">
+        <v>208578000.0</v>
+      </c>
+      <c r="E51">
+        <v>269092000.0</v>
+      </c>
+      <c r="F51">
+        <v>291975000.0</v>
+      </c>
+      <c r="G51">
+        <v>296746000.0</v>
+      </c>
+      <c r="H51">
+        <v>305219000.0</v>
+      </c>
+      <c r="I51">
+        <v>318792000.0</v>
+      </c>
+      <c r="J51">
+        <v>300865000.0</v>
+      </c>
+      <c r="K51">
+        <v>327534000.0</v>
+      </c>
+      <c r="L51">
+        <v>323504000.0</v>
+      </c>
+      <c r="M51">
+        <v>328610000.0</v>
+      </c>
+      <c r="N51">
+        <v>656929000.0</v>
+      </c>
+      <c r="O51">
+        <v>469177000.0</v>
+      </c>
+      <c r="P51">
+        <v>316257000.0</v>
+      </c>
+      <c r="Q51">
+        <v>314146000.0</v>
+      </c>
+      <c r="R51">
+        <v>332151000.0</v>
+      </c>
+      <c r="S51">
+        <v>325007000.0</v>
+      </c>
+      <c r="T51">
+        <v>336390000.0</v>
+      </c>
+      <c r="U51">
+        <v>302076000.0</v>
+      </c>
+      <c r="V51">
+        <v>343507000.0</v>
+      </c>
+      <c r="W51">
+        <v>315785000.0</v>
+      </c>
+      <c r="X51">
+        <v>362028000.0</v>
+      </c>
+      <c r="Y51">
+        <v>423615000.0</v>
+      </c>
+      <c r="Z51">
+        <v>396241000.0</v>
+      </c>
+      <c r="AA51">
+        <v>432134000.0</v>
+      </c>
+      <c r="AB51">
+        <v>403843000.0</v>
+      </c>
+      <c r="AC51">
+        <v>361077000.0</v>
+      </c>
+      <c r="AD51">
+        <v>313764000.0</v>
+      </c>
+      <c r="AE51">
+        <v>228815000.0</v>
+      </c>
+      <c r="AF51">
+        <v>472068000.0</v>
+      </c>
+      <c r="AG51">
+        <v>467832000.0</v>
+      </c>
+      <c r="AH51">
+        <v>221942000.0</v>
+      </c>
+      <c r="AI51">
+        <v>148188000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>174804000.0</v>
+      </c>
+      <c r="AK51">
+        <v>193047000.0</v>
+      </c>
+      <c r="AL51">
+        <v>177869000.0</v>
+      </c>
+      <c r="AM51">
+        <v>142227000.0</v>
+      </c>
+      <c r="AN51">
+        <v>165275000.0</v>
+      </c>
+      <c r="AO51">
+        <v>173561000.0</v>
+      </c>
+      <c r="AP51">
+        <v>166176000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>159043000.0</v>
+      </c>
+      <c r="AR51">
+        <v>93150000.0</v>
+      </c>
+      <c r="AS51">
+        <v>91519000.0</v>
+      </c>
+      <c r="AT51">
+        <v>86308000.0</v>
+      </c>
+      <c r="AU51">
+        <v>110356000.0</v>
+      </c>
+      <c r="AV51">
+        <v>102027000.0</v>
+      </c>
+      <c r="AW51">
+        <v>94500000.0</v>
+      </c>
+      <c r="AX51">
+        <v>83943000.0</v>
+      </c>
+      <c r="AY51">
+        <v>62149000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>61436000.0</v>
+      </c>
+      <c r="BA51">
+        <v>56730000.0</v>
+      </c>
+      <c r="BB51">
+        <v>55000000.0</v>
+      </c>
+      <c r="BC51"/>
+      <c r="BD51"/>
+      <c r="BE51"/>
+    </row>
+    <row r="52" spans="1:57">
+      <c r="A52" t="s">
+        <v>66</v>
+      </c>
+      <c r="B52"/>
+      <c r="C52"/>
+      <c r="D52"/>
+      <c r="E52"/>
+      <c r="F52"/>
+      <c r="G52"/>
+      <c r="H52"/>
+      <c r="I52"/>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52"/>
+      <c r="M52"/>
+      <c r="N52">
+        <v>326815000.0</v>
+      </c>
+      <c r="O52">
+        <v>171200000.0</v>
+      </c>
+      <c r="P52">
+        <v>190000000.0</v>
+      </c>
+      <c r="Q52"/>
+      <c r="R52">
+        <v>332151000.0</v>
+      </c>
+      <c r="S52">
+        <v>325007000.0</v>
+      </c>
+      <c r="T52">
+        <v>336390000.0</v>
+      </c>
+      <c r="U52">
+        <v>611867000.0</v>
+      </c>
+      <c r="V52">
+        <v>1037573000.0</v>
+      </c>
+      <c r="W52"/>
+      <c r="X52"/>
+      <c r="Y52">
+        <v>7569000.0</v>
+      </c>
+      <c r="Z52"/>
+      <c r="AA52"/>
+      <c r="AB52"/>
+      <c r="AC52"/>
+      <c r="AD52"/>
+      <c r="AE52"/>
+      <c r="AF52">
+        <v>236034000.0</v>
+      </c>
+      <c r="AG52">
+        <v>233916000.0</v>
+      </c>
+      <c r="AH52">
+        <v>221942000.0</v>
+      </c>
+      <c r="AI52">
+        <v>148188000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>174804000.0</v>
+      </c>
+      <c r="AK52">
+        <v>193047000.0</v>
+      </c>
+      <c r="AL52">
+        <v>177869000.0</v>
+      </c>
+      <c r="AM52">
+        <v>142227000.0</v>
+      </c>
+      <c r="AN52">
+        <v>165275000.0</v>
+      </c>
+      <c r="AO52">
+        <v>173561000.0</v>
+      </c>
+      <c r="AP52">
+        <v>166176000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>159043000.0</v>
+      </c>
+      <c r="AR52">
+        <v>93150000.0</v>
+      </c>
+      <c r="AS52">
+        <v>91519000.0</v>
+      </c>
+      <c r="AT52">
+        <v>86308000.0</v>
+      </c>
+      <c r="AU52"/>
+      <c r="AV52">
+        <v>102027000.0</v>
+      </c>
+      <c r="AW52">
+        <v>94500000.0</v>
+      </c>
+      <c r="AX52">
+        <v>83943000.0</v>
+      </c>
+      <c r="AY52">
+        <v>62149000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>61436000.0</v>
+      </c>
+      <c r="BA52">
+        <v>56730000.0</v>
+      </c>
+      <c r="BB52">
+        <v>55000000.0</v>
+      </c>
+      <c r="BC52"/>
+      <c r="BD52"/>
+      <c r="BE52"/>
+    </row>
+    <row r="53" spans="1:57">
+      <c r="A53" t="s">
+        <v>67</v>
+      </c>
+      <c r="B53">
+        <v>89545000.0</v>
+      </c>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
+        <v>-10917000.0</v>
+      </c>
+      <c r="M53">
+        <v>-1687000.0</v>
+      </c>
+      <c r="N53">
+        <v>183150000.0</v>
+      </c>
+      <c r="O53">
+        <v>386200000.0</v>
+      </c>
+      <c r="P53">
+        <v>-1421000.0</v>
+      </c>
+      <c r="Q53"/>
+      <c r="R53">
+        <v>189109000.0</v>
+      </c>
+      <c r="S53">
+        <v>-863000.0</v>
+      </c>
+      <c r="T53">
+        <v>-333000.0</v>
+      </c>
+      <c r="U53">
+        <v>-221000.0</v>
+      </c>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53">
+        <v>-15000.0</v>
+      </c>
+      <c r="Y53">
+        <v>-39000.0</v>
+      </c>
+      <c r="Z53"/>
+      <c r="AA53">
+        <v>-83000.0</v>
+      </c>
+      <c r="AB53">
+        <v>-23000.0</v>
+      </c>
+      <c r="AC53"/>
+      <c r="AD53">
+        <v>-16000.0</v>
+      </c>
+      <c r="AE53">
+        <v>5938000.0</v>
+      </c>
+      <c r="AF53">
+        <v>4252000.0</v>
+      </c>
+      <c r="AG53">
+        <v>7117000.0</v>
+      </c>
+      <c r="AH53">
+        <v>2867000.0</v>
+      </c>
+      <c r="AI53">
+        <v>5689000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>5344000.0</v>
+      </c>
+      <c r="AK53">
+        <v>10555000.0</v>
+      </c>
+      <c r="AL53">
+        <v>2373000.0</v>
+      </c>
+      <c r="AM53">
+        <v>2241000.0</v>
+      </c>
+      <c r="AN53">
+        <v>8139000.0</v>
+      </c>
+      <c r="AO53">
+        <v>14745000.0</v>
+      </c>
+      <c r="AP53">
+        <v>8588000.0</v>
+      </c>
+      <c r="AQ53"/>
+      <c r="AR53"/>
+      <c r="AS53"/>
+      <c r="AT53">
+        <v>1176000.0</v>
+      </c>
+      <c r="AU53"/>
+      <c r="AV53"/>
+      <c r="AW53">
+        <v>224671000.0</v>
+      </c>
+      <c r="AX53"/>
+      <c r="AY53"/>
+      <c r="AZ53">
+        <v>143664000.0</v>
+      </c>
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53"/>
+      <c r="BD53"/>
+      <c r="BE53"/>
+    </row>
+    <row r="54" spans="1:57">
+      <c r="A54" t="s">
+        <v>68</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54"/>
+      <c r="AI54"/>
+      <c r="AJ54"/>
+      <c r="AK54"/>
+      <c r="AL54"/>
+      <c r="AM54"/>
+      <c r="AN54"/>
+      <c r="AO54"/>
+      <c r="AP54"/>
+      <c r="AQ54"/>
+      <c r="AR54"/>
+      <c r="AS54"/>
+      <c r="AT54"/>
+      <c r="AU54"/>
+      <c r="AV54"/>
+      <c r="AW54"/>
+      <c r="AX54"/>
+      <c r="AY54"/>
+      <c r="AZ54"/>
+      <c r="BA54"/>
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+      <c r="BE54"/>
+    </row>
+    <row r="55" spans="1:57">
+      <c r="A55" t="s">
+        <v>69</v>
+      </c>
+      <c r="B55">
+        <v>372963000.0</v>
+      </c>
+      <c r="C55">
+        <v>388952000.0</v>
+      </c>
+      <c r="D55">
+        <v>394617000.0</v>
+      </c>
+      <c r="E55">
+        <v>461518000.0</v>
+      </c>
+      <c r="F55">
+        <v>490671000.0</v>
+      </c>
+      <c r="G55">
+        <v>501862000.0</v>
+      </c>
+      <c r="H55">
+        <v>512113000.0</v>
+      </c>
+      <c r="I55">
+        <v>527488000.0</v>
+      </c>
+      <c r="J55">
+        <v>513186000.0</v>
+      </c>
+      <c r="K55">
+        <v>542536000.0</v>
+      </c>
+      <c r="L55">
+        <v>545892000.0</v>
+      </c>
+      <c r="M55">
+        <v>559465000.0</v>
+      </c>
+      <c r="N55">
+        <v>564995000.0</v>
+      </c>
+      <c r="O55">
+        <v>532556000.0</v>
+      </c>
+      <c r="P55">
+        <v>556331000.0</v>
+      </c>
+      <c r="Q55">
+        <v>564842000.0</v>
+      </c>
+      <c r="R55">
+        <v>590458000.0</v>
+      </c>
+      <c r="S55">
+        <v>579451000.0</v>
+      </c>
+      <c r="T55">
+        <v>589551000.0</v>
+      </c>
+      <c r="U55">
+        <v>544473000.0</v>
+      </c>
+      <c r="V55">
+        <v>585123000.0</v>
+      </c>
+      <c r="W55">
+        <v>552726000.0</v>
+      </c>
+      <c r="X55">
+        <v>590097000.0</v>
+      </c>
+      <c r="Y55">
+        <v>620415000.0</v>
+      </c>
+      <c r="Z55">
+        <v>655058000.0</v>
+      </c>
+      <c r="AA55">
+        <v>692798000.0</v>
+      </c>
+      <c r="AB55">
+        <v>668563000.0</v>
+      </c>
+      <c r="AC55">
+        <v>628514000.0</v>
+      </c>
+      <c r="AD55">
+        <v>579829000.0</v>
+      </c>
+      <c r="AE55">
+        <v>499074000.0</v>
+      </c>
+      <c r="AF55">
+        <v>513603000.0</v>
+      </c>
+      <c r="AG55">
+        <v>512704000.0</v>
+      </c>
+      <c r="AH55">
+        <v>507432000.0</v>
+      </c>
+      <c r="AI55">
+        <v>445262000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>465012000.0</v>
+      </c>
+      <c r="AK55">
+        <v>438697000.0</v>
+      </c>
+      <c r="AL55">
+        <v>424545000.0</v>
+      </c>
+      <c r="AM55">
+        <v>387410000.0</v>
+      </c>
+      <c r="AN55">
+        <v>359050000.0</v>
+      </c>
+      <c r="AO55">
+        <v>366538000.0</v>
+      </c>
+      <c r="AP55">
+        <v>357310000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>343504000.0</v>
+      </c>
+      <c r="AR55">
+        <v>291959000.0</v>
+      </c>
+      <c r="AS55">
+        <v>265910000.0</v>
+      </c>
+      <c r="AT55">
+        <v>243585000.0</v>
+      </c>
+      <c r="AU55">
+        <v>252943000.0</v>
+      </c>
+      <c r="AV55">
+        <v>246288000.0</v>
+      </c>
+      <c r="AW55">
+        <v>240001000.0</v>
+      </c>
+      <c r="AX55">
+        <v>225681000.0</v>
+      </c>
+      <c r="AY55">
+        <v>203788000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>148678000.0</v>
+      </c>
+      <c r="BA55">
+        <v>143525000.0</v>
+      </c>
+      <c r="BB55">
+        <v>139231000.0</v>
+      </c>
+      <c r="BC55"/>
+      <c r="BD55"/>
+      <c r="BE55">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:57">
+      <c r="A56" t="s">
+        <v>70</v>
+      </c>
+      <c r="B56">
+        <v>25705000.0</v>
+      </c>
+      <c r="C56">
+        <v>27358000.0</v>
+      </c>
+      <c r="D56">
+        <v>25886000.0</v>
+      </c>
+      <c r="E56">
+        <v>29772000.0</v>
+      </c>
+      <c r="F56">
+        <v>32555000.0</v>
+      </c>
+      <c r="G56">
+        <v>26980000.0</v>
+      </c>
+      <c r="H56">
+        <v>25537000.0</v>
+      </c>
+      <c r="I56">
+        <v>25741000.0</v>
+      </c>
+      <c r="J56">
+        <v>24307000.0</v>
+      </c>
+      <c r="K56">
+        <v>23951000.0</v>
+      </c>
+      <c r="L56">
+        <v>3425000.0</v>
+      </c>
+      <c r="M56">
+        <v>25018000.0</v>
+      </c>
+      <c r="N56">
+        <v>21907000.0</v>
+      </c>
+      <c r="O56">
+        <v>14680000.0</v>
+      </c>
+      <c r="P56">
+        <v>18271000.0</v>
+      </c>
+      <c r="Q56">
+        <v>17768000.0</v>
+      </c>
+      <c r="R56">
+        <v>12098000.0</v>
+      </c>
+      <c r="S56">
+        <v>16420000.0</v>
+      </c>
+      <c r="T56">
+        <v>28029000.0</v>
+      </c>
+      <c r="U56">
+        <v>13667000.0</v>
+      </c>
+      <c r="V56">
+        <v>11375000.0</v>
+      </c>
+      <c r="W56">
+        <v>10227000.0</v>
+      </c>
+      <c r="X56">
+        <v>12302000.0</v>
+      </c>
+      <c r="Y56">
+        <v>9568000.0</v>
+      </c>
+      <c r="Z56">
+        <v>10923000.0</v>
+      </c>
+      <c r="AA56">
+        <v>13913000.0</v>
+      </c>
+      <c r="AB56">
+        <v>13315000.0</v>
+      </c>
+      <c r="AC56">
+        <v>30981000.0</v>
+      </c>
+      <c r="AD56">
+        <v>25500000.0</v>
+      </c>
+      <c r="AE56">
+        <v>16289000.0</v>
+      </c>
+      <c r="AF56">
+        <v>14270000.0</v>
+      </c>
+      <c r="AG56">
+        <v>15943000.0</v>
+      </c>
+      <c r="AH56">
+        <v>12534000.0</v>
+      </c>
+      <c r="AI56">
+        <v>13630000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>18810000.0</v>
+      </c>
+      <c r="AK56">
+        <v>19094000.0</v>
+      </c>
+      <c r="AL56">
+        <v>10974000.0</v>
+      </c>
+      <c r="AM56">
+        <v>10336000.0</v>
+      </c>
+      <c r="AN56">
+        <v>15663000.0</v>
+      </c>
+      <c r="AO56">
+        <v>22391000.0</v>
+      </c>
+      <c r="AP56">
+        <v>19041000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>13292000.0</v>
+      </c>
+      <c r="AR56">
+        <v>8877000.0</v>
+      </c>
+      <c r="AS56">
+        <v>12417000.0</v>
+      </c>
+      <c r="AT56">
+        <v>9168000.0</v>
+      </c>
+      <c r="AU56">
+        <v>906000.0</v>
+      </c>
+      <c r="AV56">
+        <v>8132000.0</v>
+      </c>
+      <c r="AW56">
+        <v>239580000.0</v>
+      </c>
+      <c r="AX56">
+        <v>17332000.0</v>
+      </c>
+      <c r="AY56">
+        <v>34089000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>148678000.0</v>
+      </c>
+      <c r="BA56">
+        <v>8690000.0</v>
+      </c>
+      <c r="BB56">
+        <v>6313000.0</v>
+      </c>
+      <c r="BC56"/>
+      <c r="BD56"/>
+      <c r="BE56"/>
+    </row>
+    <row r="57" spans="1:57">
+      <c r="A57" t="s">
+        <v>71</v>
+      </c>
+      <c r="B57">
+        <v>15713000.0</v>
+      </c>
+      <c r="C57">
+        <v>4716000.0</v>
+      </c>
+      <c r="D57">
+        <v>4705000.0</v>
+      </c>
+      <c r="E57">
+        <v>3639000.0</v>
+      </c>
+      <c r="F57">
+        <v>4969000.0</v>
+      </c>
+      <c r="G57">
+        <v>3441000.0</v>
+      </c>
+      <c r="H57">
+        <v>1877000.0</v>
+      </c>
+      <c r="I57">
+        <v>3702000.0</v>
+      </c>
+      <c r="J57">
+        <v>8597000.0</v>
+      </c>
+      <c r="K57">
+        <v>3914000.0</v>
+      </c>
+      <c r="L57">
+        <v>5536000.0</v>
+      </c>
+      <c r="M57">
+        <v>4002000.0</v>
+      </c>
+      <c r="N57">
+        <v>6261000.0</v>
+      </c>
+      <c r="O57">
+        <v>4801000.0</v>
+      </c>
+      <c r="P57">
+        <v>5027000.0</v>
+      </c>
+      <c r="Q57">
+        <v>3472000.0</v>
+      </c>
+      <c r="R57">
+        <v>5947000.0</v>
+      </c>
+      <c r="S57">
+        <v>3782000.0</v>
+      </c>
+      <c r="T57">
+        <v>6037000.0</v>
+      </c>
+      <c r="U57">
+        <v>3672000.0</v>
+      </c>
+      <c r="V57">
+        <v>5091000.0</v>
+      </c>
+      <c r="W57">
+        <v>3766000.0</v>
+      </c>
+      <c r="X57">
+        <v>5039000.0</v>
+      </c>
+      <c r="Y57">
+        <v>4000000.0</v>
+      </c>
+      <c r="Z57">
+        <v>5276000.0</v>
+      </c>
+      <c r="AA57">
+        <v>4601000.0</v>
+      </c>
+      <c r="AB57">
+        <v>5226000.0</v>
+      </c>
+      <c r="AC57">
+        <v>8336000.0</v>
+      </c>
+      <c r="AD57">
+        <v>7298000.0</v>
+      </c>
+      <c r="AE57">
+        <v>5507000.0</v>
+      </c>
+      <c r="AF57">
+        <v>6861000.0</v>
+      </c>
+      <c r="AG57">
+        <v>5783000.0</v>
+      </c>
+      <c r="AH57">
+        <v>228733000.0</v>
+      </c>
+      <c r="AI57">
+        <v>161720000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>180704000.0</v>
+      </c>
+      <c r="AK57">
+        <v>199091000.0</v>
+      </c>
+      <c r="AL57">
+        <v>183695000.0</v>
+      </c>
+      <c r="AM57">
+        <v>148323000.0</v>
+      </c>
+      <c r="AN57">
+        <v>170400000.0</v>
+      </c>
+      <c r="AO57">
+        <v>178612000.0</v>
+      </c>
+      <c r="AP57">
+        <v>176344000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>163636000.0</v>
+      </c>
+      <c r="AR57">
+        <v>115472000.0</v>
+      </c>
+      <c r="AS57">
+        <v>129983000.0</v>
+      </c>
+      <c r="AT57">
+        <v>109847000.0</v>
+      </c>
+      <c r="AU57">
+        <v>1361000.0</v>
+      </c>
+      <c r="AV57">
+        <v>113103000.0</v>
+      </c>
+      <c r="AW57">
+        <v>104933000.0</v>
+      </c>
+      <c r="AX57">
+        <v>87589000.0</v>
+      </c>
+      <c r="AY57">
+        <v>63655000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>63253000.0</v>
+      </c>
+      <c r="BA57">
+        <v>58331000.0</v>
+      </c>
+      <c r="BB57">
+        <v>55597000.0</v>
+      </c>
+      <c r="BC57"/>
+      <c r="BD57"/>
+      <c r="BE57"/>
+    </row>
+    <row r="58" spans="1:57">
+      <c r="A58" t="s">
+        <v>72</v>
+      </c>
+      <c r="B58">
+        <v>206473000.0</v>
+      </c>
+      <c r="C58">
+        <v>215914000.0</v>
+      </c>
+      <c r="D58">
+        <v>215025000.0</v>
+      </c>
+      <c r="E58">
+        <v>274641000.0</v>
+      </c>
+      <c r="F58">
+        <v>298909000.0</v>
+      </c>
+      <c r="G58">
+        <v>302969000.0</v>
+      </c>
+      <c r="H58">
+        <v>312769000.0</v>
+      </c>
+      <c r="I58">
+        <v>325986000.0</v>
+      </c>
+      <c r="J58">
+        <v>309462000.0</v>
+      </c>
+      <c r="K58">
+        <v>334981000.0</v>
+      </c>
+      <c r="L58">
+        <v>332684000.0</v>
+      </c>
+      <c r="M58">
+        <v>336504000.0</v>
+      </c>
+      <c r="N58">
+        <v>339976000.0</v>
+      </c>
+      <c r="O58">
+        <v>306600000.0</v>
+      </c>
+      <c r="P58">
+        <v>324210000.0</v>
+      </c>
+      <c r="Q58">
+        <v>319941000.0</v>
+      </c>
+      <c r="R58">
+        <v>340987000.0</v>
+      </c>
+      <c r="S58">
+        <v>332801000.0</v>
+      </c>
+      <c r="T58">
+        <v>344754000.0</v>
+      </c>
+      <c r="U58">
+        <v>308310000.0</v>
+      </c>
+      <c r="V58">
+        <v>350689000.0</v>
+      </c>
+      <c r="W58">
+        <v>322043000.0</v>
+      </c>
+      <c r="X58">
+        <v>369501000.0</v>
+      </c>
+      <c r="Y58">
+        <v>415063000.0</v>
+      </c>
+      <c r="Z58">
+        <v>405701000.0</v>
+      </c>
+      <c r="AA58">
+        <v>440413000.0</v>
+      </c>
+      <c r="AB58">
+        <v>412675000.0</v>
+      </c>
+      <c r="AC58">
+        <v>369462000.0</v>
+      </c>
+      <c r="AD58">
+        <v>321062000.0</v>
+      </c>
+      <c r="AE58">
+        <v>234322000.0</v>
+      </c>
+      <c r="AF58">
+        <v>242895000.0</v>
+      </c>
+      <c r="AG58">
+        <v>239699000.0</v>
+      </c>
+      <c r="AH58">
+        <v>228733000.0</v>
+      </c>
+      <c r="AI58">
+        <v>161720000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>180704000.0</v>
+      </c>
+      <c r="AK58">
+        <v>199091000.0</v>
+      </c>
+      <c r="AL58">
+        <v>183695000.0</v>
+      </c>
+      <c r="AM58">
+        <v>148323000.0</v>
+      </c>
+      <c r="AN58">
+        <v>170400000.0</v>
+      </c>
+      <c r="AO58">
+        <v>178612000.0</v>
+      </c>
+      <c r="AP58">
+        <v>172775000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>163636000.0</v>
+      </c>
+      <c r="AR58">
+        <v>115472000.0</v>
+      </c>
+      <c r="AS58">
+        <v>129983000.0</v>
+      </c>
+      <c r="AT58">
+        <v>109847000.0</v>
+      </c>
+      <c r="AU58">
+        <v>120171000.0</v>
+      </c>
+      <c r="AV58">
+        <v>113103000.0</v>
+      </c>
+      <c r="AW58">
+        <v>104933000.0</v>
+      </c>
+      <c r="AX58">
+        <v>87589000.0</v>
+      </c>
+      <c r="AY58">
+        <v>63655000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>63253000.0</v>
+      </c>
+      <c r="BA58">
+        <v>58331000.0</v>
+      </c>
+      <c r="BB58">
+        <v>55597000.0</v>
+      </c>
+      <c r="BC58"/>
+      <c r="BD58"/>
+      <c r="BE58"/>
+    </row>
+    <row r="59" spans="1:57">
+      <c r="A59" t="s">
+        <v>73</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59"/>
+      <c r="AI59"/>
+      <c r="AJ59"/>
+      <c r="AK59"/>
+      <c r="AL59"/>
+      <c r="AM59"/>
+      <c r="AN59"/>
+      <c r="AO59"/>
+      <c r="AP59"/>
+      <c r="AQ59"/>
+      <c r="AR59"/>
+      <c r="AS59"/>
+      <c r="AT59"/>
+      <c r="AU59"/>
+      <c r="AV59"/>
+      <c r="AW59"/>
+      <c r="AX59"/>
+      <c r="AY59"/>
+      <c r="AZ59"/>
+      <c r="BA59"/>
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+      <c r="BE59"/>
+    </row>
+    <row r="60" spans="1:57">
+      <c r="A60" t="s">
+        <v>74</v>
+      </c>
+      <c r="B60">
+        <v>166490000.0</v>
+      </c>
+      <c r="C60">
+        <v>173038000.0</v>
+      </c>
+      <c r="D60">
+        <v>179592000.0</v>
+      </c>
+      <c r="E60">
+        <v>186877000.0</v>
+      </c>
+      <c r="F60">
+        <v>191762000.0</v>
+      </c>
+      <c r="G60">
+        <v>198893000.0</v>
+      </c>
+      <c r="H60">
+        <v>199344000.0</v>
+      </c>
+      <c r="I60">
+        <v>201502000.0</v>
+      </c>
+      <c r="J60">
+        <v>203724000.0</v>
+      </c>
+      <c r="K60">
+        <v>207555000.0</v>
+      </c>
+      <c r="L60">
+        <v>213208000.0</v>
+      </c>
+      <c r="M60">
+        <v>222961000.0</v>
+      </c>
+      <c r="N60">
+        <v>225019000.0</v>
+      </c>
+      <c r="O60">
+        <v>225956000.0</v>
+      </c>
+      <c r="P60">
+        <v>232121000.0</v>
+      </c>
+      <c r="Q60">
+        <v>244901000.0</v>
+      </c>
+      <c r="R60">
+        <v>249471000.0</v>
+      </c>
+      <c r="S60">
+        <v>246650000.0</v>
+      </c>
+      <c r="T60">
+        <v>244797000.0</v>
+      </c>
+      <c r="U60">
+        <v>236163000.0</v>
+      </c>
+      <c r="V60">
+        <v>234434000.0</v>
+      </c>
+      <c r="W60">
+        <v>230683000.0</v>
+      </c>
+      <c r="X60">
+        <v>220596000.0</v>
+      </c>
+      <c r="Y60">
+        <v>205352000.0</v>
+      </c>
+      <c r="Z60">
+        <v>249357000.0</v>
+      </c>
+      <c r="AA60">
+        <v>252385000.0</v>
+      </c>
+      <c r="AB60">
+        <v>255888000.0</v>
+      </c>
+      <c r="AC60">
+        <v>259052000.0</v>
+      </c>
+      <c r="AD60">
+        <v>258767000.0</v>
+      </c>
+      <c r="AE60">
+        <v>264752000.0</v>
+      </c>
+      <c r="AF60">
+        <v>270708000.0</v>
+      </c>
+      <c r="AG60">
+        <v>273005000.0</v>
+      </c>
+      <c r="AH60">
+        <v>278699000.0</v>
+      </c>
+      <c r="AI60">
+        <v>283542000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>284308000.0</v>
+      </c>
+      <c r="AK60">
+        <v>239606000.0</v>
+      </c>
+      <c r="AL60">
+        <v>240850000.0</v>
+      </c>
+      <c r="AM60">
+        <v>239087000.0</v>
+      </c>
+      <c r="AN60">
+        <v>188650000.0</v>
+      </c>
+      <c r="AO60">
+        <v>187926000.0</v>
+      </c>
+      <c r="AP60">
+        <v>184535000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>179868000.0</v>
+      </c>
+      <c r="AR60">
+        <v>176487000.0</v>
+      </c>
+      <c r="AS60">
+        <v>135927000.0</v>
+      </c>
+      <c r="AT60">
+        <v>133738000.0</v>
+      </c>
+      <c r="AU60">
+        <v>132772000.0</v>
+      </c>
+      <c r="AV60">
+        <v>133185000.0</v>
+      </c>
+      <c r="AW60">
+        <v>135068000.0</v>
+      </c>
+      <c r="AX60">
+        <v>138092000.0</v>
+      </c>
+      <c r="AY60">
+        <v>140133000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>85425000.0</v>
+      </c>
+      <c r="BA60">
+        <v>85194000.0</v>
+      </c>
+      <c r="BB60">
+        <v>83634000.0</v>
+      </c>
+      <c r="BC60"/>
+      <c r="BD60"/>
+      <c r="BE60">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:57">
+      <c r="A61" t="s">
+        <v>75</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61"/>
+      <c r="AI61"/>
+      <c r="AJ61"/>
+      <c r="AK61"/>
+      <c r="AL61"/>
+      <c r="AM61"/>
+      <c r="AN61"/>
+      <c r="AO61"/>
+      <c r="AP61"/>
+      <c r="AQ61"/>
+      <c r="AR61"/>
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61"/>
+      <c r="AW61"/>
+      <c r="AX61"/>
+      <c r="AY61"/>
+      <c r="AZ61"/>
+      <c r="BA61"/>
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+      <c r="BE61"/>
+    </row>
+    <row r="62" spans="1:57">
+      <c r="A62" t="s">
+        <v>76</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:O32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:15">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
+      <c r="A2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B2">
+        <v>8304000.0</v>
+      </c>
+      <c r="C2">
+        <v>20600000.0</v>
+      </c>
+      <c r="D2">
+        <v>21539000.0</v>
+      </c>
+      <c r="E2">
+        <v>13765000.0</v>
+      </c>
+      <c r="F2">
+        <v>13077000.0</v>
+      </c>
+      <c r="G2">
+        <v>10677000.0</v>
+      </c>
+      <c r="H2">
+        <v>38024000.0</v>
+      </c>
+      <c r="I2">
+        <v>10773000.0</v>
+      </c>
+      <c r="J2">
+        <v>7239000.0</v>
+      </c>
+      <c r="K2">
+        <v>5885000.0</v>
+      </c>
+      <c r="L2">
+        <v>10892000.0</v>
+      </c>
+      <c r="M2">
+        <v>-12761000.0</v>
+      </c>
+      <c r="N2">
+        <v>-5536000.0</v>
+      </c>
+      <c r="O2">
+        <v>-469000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
+      <c r="A3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3">
+        <v>-46902000.0</v>
+      </c>
+      <c r="E3">
+        <v>-1084000.0</v>
+      </c>
+      <c r="F3">
+        <v>54027000.0</v>
+      </c>
+      <c r="G3">
+        <v>-1253000.0</v>
+      </c>
+      <c r="H3">
+        <v>-49319000.0</v>
+      </c>
+      <c r="I3">
+        <v>23545000.0</v>
+      </c>
+      <c r="J3">
+        <v>38583000.0</v>
+      </c>
+      <c r="K3">
+        <v>21240000.0</v>
+      </c>
+      <c r="L3">
+        <v>3719000.0</v>
+      </c>
+      <c r="M3">
+        <v>2754000.0</v>
+      </c>
+      <c r="N3">
+        <v>3472000.0</v>
+      </c>
+      <c r="O3">
+        <v>465000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:15">
+      <c r="A4" t="s">
+        <v>120</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
+      <c r="A5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5">
+        <v>48079000.0</v>
+      </c>
+      <c r="E5">
+        <v>13573000.0</v>
+      </c>
+      <c r="F5">
+        <v>32741000.0</v>
+      </c>
+      <c r="G5">
+        <v>2016000.0</v>
+      </c>
+      <c r="H5">
+        <v>19231000.0</v>
+      </c>
+      <c r="I5">
+        <v>31900000.0</v>
+      </c>
+      <c r="J5">
+        <v>26004000.0</v>
+      </c>
+      <c r="K5">
+        <v>-20957000.0</v>
+      </c>
+      <c r="L5">
+        <v>-5483000.0</v>
+      </c>
+      <c r="M5">
+        <v>-3990000.0</v>
+      </c>
+      <c r="N5">
+        <v>-2356000.0</v>
+      </c>
+      <c r="O5">
+        <v>790000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
+      <c r="A6" t="s">
+        <v>122</v>
+      </c>
+      <c r="B6">
+        <v>10968000.0</v>
+      </c>
+      <c r="C6">
+        <v>10156000.0</v>
+      </c>
+      <c r="D6">
+        <v>1177000.0</v>
+      </c>
+      <c r="E6">
+        <v>12489000.0</v>
+      </c>
+      <c r="F6">
+        <v>86768000.0</v>
+      </c>
+      <c r="G6">
+        <v>763000.0</v>
+      </c>
+      <c r="H6">
+        <v>19231000.0</v>
+      </c>
+      <c r="I6">
+        <v>16708000.0</v>
+      </c>
+      <c r="J6">
+        <v>26004000.0</v>
+      </c>
+      <c r="K6">
+        <v>22506000.0</v>
+      </c>
+      <c r="L6">
+        <v>-1764000.0</v>
+      </c>
+      <c r="M6">
+        <v>-1236000.0</v>
+      </c>
+      <c r="N6">
+        <v>1116000.0</v>
+      </c>
+      <c r="O6">
+        <v>1255000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
+      <c r="A7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
+      <c r="A8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
+      <c r="A9" t="s">
+        <v>125</v>
+      </c>
+      <c r="B9">
+        <v>12904000.0</v>
+      </c>
+      <c r="C9">
+        <v>14594000.0</v>
+      </c>
+      <c r="D9">
+        <v>5465000.0</v>
+      </c>
+      <c r="E9">
+        <v>4491000.0</v>
+      </c>
+      <c r="F9">
+        <v>40158000.0</v>
+      </c>
+      <c r="G9">
+        <v>6512000.0</v>
+      </c>
+      <c r="H9">
+        <v>21714000.0</v>
+      </c>
+      <c r="I9">
+        <v>-970000.0</v>
+      </c>
+      <c r="J9">
+        <v>16544000.0</v>
+      </c>
+      <c r="K9">
+        <v>28921000.0</v>
+      </c>
+      <c r="L9">
+        <v>10843000.0</v>
+      </c>
+      <c r="M9">
+        <v>17152000.0</v>
+      </c>
+      <c r="N9">
+        <v>12677000.0</v>
+      </c>
+      <c r="O9">
+        <v>1237000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
+      <c r="A10" t="s">
+        <v>126</v>
+      </c>
+      <c r="B10">
+        <v>-4899000.0</v>
+      </c>
+      <c r="C10">
+        <v>10156000.0</v>
+      </c>
+      <c r="D10">
+        <v>1177000.0</v>
+      </c>
+      <c r="E10">
+        <v>-1381000.0</v>
+      </c>
+      <c r="F10">
+        <v>32741000.0</v>
+      </c>
+      <c r="G10">
+        <v>2016000.0</v>
+      </c>
+      <c r="H10">
+        <v>19231000.0</v>
+      </c>
+      <c r="I10">
+        <v>5848000.0</v>
+      </c>
+      <c r="J10">
+        <v>12252000.0</v>
+      </c>
+      <c r="K10">
+        <v>24365000.0</v>
+      </c>
+      <c r="L10">
+        <v>17892000.0</v>
+      </c>
+      <c r="M10">
+        <v>13909000.0</v>
+      </c>
+      <c r="N10">
+        <v>9766000.0</v>
+      </c>
+      <c r="O10">
+        <v>950000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
+      <c r="A11" t="s">
+        <v>127</v>
+      </c>
+      <c r="B11">
+        <v>223000.0</v>
+      </c>
+      <c r="C11">
+        <v>452000.0</v>
+      </c>
+      <c r="D11">
+        <v>806000.0</v>
+      </c>
+      <c r="E11">
+        <v>1405000.0</v>
+      </c>
+      <c r="F11">
+        <v>282000.0</v>
+      </c>
+      <c r="G11">
+        <v>370000.0</v>
+      </c>
+      <c r="H11">
+        <v>17000.0</v>
+      </c>
+      <c r="I11">
+        <v>-15353141.0</v>
+      </c>
+      <c r="J11">
+        <v>100000.0</v>
+      </c>
+      <c r="K11">
+        <v>273000.0</v>
+      </c>
+      <c r="L11">
+        <v>83000.0</v>
+      </c>
+      <c r="M11">
+        <v>70000.0</v>
+      </c>
+      <c r="N11"/>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
+      <c r="A12" t="s">
+        <v>128</v>
+      </c>
+      <c r="B12">
+        <v>15867000.0</v>
+      </c>
+      <c r="C12">
+        <v>21917000.0</v>
+      </c>
+      <c r="D12">
+        <v>21539000.0</v>
+      </c>
+      <c r="E12">
+        <v>14954000.0</v>
+      </c>
+      <c r="F12">
+        <v>13869000.0</v>
+      </c>
+      <c r="G12">
+        <v>15808000.0</v>
+      </c>
+      <c r="H12">
+        <v>20268000.0</v>
+      </c>
+      <c r="I12">
+        <v>10860000.0</v>
+      </c>
+      <c r="J12">
+        <v>7239000.0</v>
+      </c>
+      <c r="K12">
+        <v>5885000.0</v>
+      </c>
+      <c r="L12">
+        <v>4568000.0</v>
+      </c>
+      <c r="M12">
+        <v>3920000.0</v>
+      </c>
+      <c r="N12">
+        <v>2356000.0</v>
+      </c>
+      <c r="O12">
+        <v>305000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
+      <c r="A13" t="s">
+        <v>129</v>
+      </c>
+      <c r="B13">
+        <v>35263000.0</v>
+      </c>
+      <c r="C13">
+        <v>54911000.0</v>
+      </c>
+      <c r="D13">
+        <v>59316000.0</v>
+      </c>
+      <c r="E13">
+        <v>50025000.0</v>
+      </c>
+      <c r="F13">
+        <v>46851000.0</v>
+      </c>
+      <c r="G13">
+        <v>53802000.0</v>
+      </c>
+      <c r="H13">
+        <v>62157000.0</v>
+      </c>
+      <c r="I13">
+        <v>53793000.0</v>
+      </c>
+      <c r="J13">
+        <v>48215000.0</v>
+      </c>
+      <c r="K13">
+        <v>38999000.0</v>
+      </c>
+      <c r="L13">
+        <v>849000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
+      <c r="A14" t="s">
+        <v>130</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
+      <c r="A15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B15">
+        <v>11406000.0</v>
+      </c>
+      <c r="C15">
+        <v>9704000.0</v>
+      </c>
+      <c r="D15">
+        <v>371000.0</v>
+      </c>
+      <c r="E15">
+        <v>-2786000.0</v>
+      </c>
+      <c r="F15">
+        <v>32459000.0</v>
+      </c>
+      <c r="G15">
+        <v>1646000.0</v>
+      </c>
+      <c r="H15">
+        <v>19214000.0</v>
+      </c>
+      <c r="I15">
+        <v>5848000.0</v>
+      </c>
+      <c r="J15">
+        <v>12152000.0</v>
+      </c>
+      <c r="K15">
+        <v>24365000.0</v>
+      </c>
+      <c r="L15">
+        <v>17892000.0</v>
+      </c>
+      <c r="M15">
+        <v>13909000.0</v>
+      </c>
+      <c r="N15">
+        <v>9766000.0</v>
+      </c>
+      <c r="O15">
+        <v>950000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
+      <c r="A16" t="s">
+        <v>132</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>-2786000.0</v>
+      </c>
+      <c r="F16">
+        <v>32459000.0</v>
+      </c>
+      <c r="G16">
+        <v>1646000.0</v>
+      </c>
+      <c r="H16">
+        <v>19214000.0</v>
+      </c>
+      <c r="I16">
+        <v>5848000.0</v>
+      </c>
+      <c r="J16">
+        <v>12152000.0</v>
+      </c>
+      <c r="K16">
+        <v>24365000.0</v>
+      </c>
+      <c r="L16">
+        <v>17892000.0</v>
+      </c>
+      <c r="M16">
+        <v>13909000.0</v>
+      </c>
+      <c r="N16">
+        <v>9766000.0</v>
+      </c>
+      <c r="O16">
+        <v>950000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:15">
+      <c r="A17" t="s">
+        <v>133</v>
+      </c>
+      <c r="B17">
+        <v>-5122000.0</v>
+      </c>
+      <c r="C17">
+        <v>9704000.0</v>
+      </c>
+      <c r="D17">
+        <v>3267000.0</v>
+      </c>
+      <c r="E17">
+        <v>23531000.0</v>
+      </c>
+      <c r="F17">
+        <v>32459000.0</v>
+      </c>
+      <c r="G17">
+        <v>1646000.0</v>
+      </c>
+      <c r="H17">
+        <v>19214000.0</v>
+      </c>
+      <c r="I17">
+        <v>5848000.0</v>
+      </c>
+      <c r="J17">
+        <v>12152000.0</v>
+      </c>
+      <c r="K17">
+        <v>24365000.0</v>
+      </c>
+      <c r="L17">
+        <v>17892000.0</v>
+      </c>
+      <c r="M17">
+        <v>13909000.0</v>
+      </c>
+      <c r="N17"/>
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
+      <c r="A18" t="s">
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>21023000.0</v>
+      </c>
+      <c r="C18">
+        <v>34311000.0</v>
+      </c>
+      <c r="D18">
+        <v>38509000.0</v>
+      </c>
+      <c r="E18">
+        <v>35071000.0</v>
+      </c>
+      <c r="F18">
+        <v>32982000.0</v>
+      </c>
+      <c r="G18">
+        <v>37994000.0</v>
+      </c>
+      <c r="H18">
+        <v>43758000.0</v>
+      </c>
+      <c r="I18">
+        <v>42933000.0</v>
+      </c>
+      <c r="J18">
+        <v>40976000.0</v>
+      </c>
+      <c r="K18">
+        <v>33114000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
+      <c r="A19" t="s">
+        <v>135</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>-66000.0</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
+      <c r="A20" t="s">
+        <v>136</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
+      <c r="A21" t="s">
+        <v>137</v>
+      </c>
+      <c r="B21">
+        <v>10968000.0</v>
+      </c>
+      <c r="C21">
+        <v>10156000.0</v>
+      </c>
+      <c r="D21">
+        <v>1177000.0</v>
+      </c>
+      <c r="E21">
+        <v>13573000.0</v>
+      </c>
+      <c r="F21">
+        <v>32741000.0</v>
+      </c>
+      <c r="G21">
+        <v>2016000.0</v>
+      </c>
+      <c r="H21">
+        <v>19231000.0</v>
+      </c>
+      <c r="I21">
+        <v>31900000.0</v>
+      </c>
+      <c r="J21">
+        <v>26004000.0</v>
+      </c>
+      <c r="K21">
+        <v>22506000.0</v>
+      </c>
+      <c r="L21">
+        <v>18741000.0</v>
+      </c>
+      <c r="M21">
+        <v>15075000.0</v>
+      </c>
+      <c r="N21">
+        <v>8650000.0</v>
+      </c>
+      <c r="O21">
+        <v>790000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
+      <c r="A22" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
+      <c r="A23" t="s">
+        <v>139</v>
+      </c>
+      <c r="B23">
+        <v>10240000.0</v>
+      </c>
+      <c r="C23">
+        <v>25038000.0</v>
+      </c>
+      <c r="D23">
+        <v>25827000.0</v>
+      </c>
+      <c r="E23">
+        <v>5872000.0</v>
+      </c>
+      <c r="F23">
+        <v>7417000.0</v>
+      </c>
+      <c r="G23">
+        <v>4496000.0</v>
+      </c>
+      <c r="H23">
+        <v>2483000.0</v>
+      </c>
+      <c r="I23">
+        <v>14728000.0</v>
+      </c>
+      <c r="J23">
+        <v>2221000.0</v>
+      </c>
+      <c r="K23">
+        <v>12300000.0</v>
+      </c>
+      <c r="L23">
+        <v>3843000.0</v>
+      </c>
+      <c r="M23">
+        <v>3243000.0</v>
+      </c>
+      <c r="N23">
+        <v>2911000.0</v>
+      </c>
+      <c r="O23">
+        <v>287000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
+      <c r="A24" t="s">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
+      <c r="A25" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
+      <c r="A26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.04</v>
+      </c>
+      <c r="E26">
+        <v>0.02</v>
+      </c>
+      <c r="F26">
+        <v>1.02</v>
+      </c>
+      <c r="G26">
+        <v>0.03</v>
+      </c>
+      <c r="H26">
+        <v>0.29</v>
+      </c>
+      <c r="I26">
+        <v>0.21</v>
+      </c>
+      <c r="J26">
+        <v>0.24</v>
+      </c>
+      <c r="K26">
+        <v>0.53</v>
+      </c>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
+      <c r="A27" t="s">
+        <v>143</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>244000.0</v>
+      </c>
+      <c r="D27">
+        <v>147000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
+      <c r="A28" t="s">
+        <v>144</v>
+      </c>
+      <c r="B28">
+        <v>3305000.0</v>
+      </c>
+      <c r="C28">
+        <v>3121000.0</v>
+      </c>
+      <c r="D28">
+        <v>2980000.0</v>
+      </c>
+      <c r="E28">
+        <v>3287000.0</v>
+      </c>
+      <c r="F28">
+        <v>3586000.0</v>
+      </c>
+      <c r="G28">
+        <v>3457000.0</v>
+      </c>
+      <c r="H28">
+        <v>3665000.0</v>
+      </c>
+      <c r="I28">
+        <v>3573000.0</v>
+      </c>
+      <c r="J28">
+        <v>3587000.0</v>
+      </c>
+      <c r="K28">
+        <v>3200000.0</v>
+      </c>
+      <c r="L28">
+        <v>2943000.0</v>
+      </c>
+      <c r="M28">
+        <v>2893000.0</v>
+      </c>
+      <c r="N28">
+        <v>2359000.0</v>
+      </c>
+      <c r="O28">
+        <v>287000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
+      <c r="A29" t="s">
+        <v>145</v>
+      </c>
+      <c r="B29">
+        <v>223000.0</v>
+      </c>
+      <c r="C29">
+        <v>452000.0</v>
+      </c>
+      <c r="D29">
+        <v>611000.0</v>
+      </c>
+      <c r="E29">
+        <v>1405000.0</v>
+      </c>
+      <c r="F29">
+        <v>282000.0</v>
+      </c>
+      <c r="G29">
+        <v>370000.0</v>
+      </c>
+      <c r="H29">
+        <v>17000.0</v>
+      </c>
+      <c r="I29"/>
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
+      <c r="A30" t="s">
+        <v>146</v>
+      </c>
+      <c r="B30">
+        <v>1936000.0</v>
+      </c>
+      <c r="C30">
+        <v>4438000.0</v>
+      </c>
+      <c r="D30">
+        <v>4288000.0</v>
+      </c>
+      <c r="E30">
+        <v>5872000.0</v>
+      </c>
+      <c r="F30">
+        <v>7417000.0</v>
+      </c>
+      <c r="G30">
+        <v>4496000.0</v>
+      </c>
+      <c r="H30">
+        <v>2483000.0</v>
+      </c>
+      <c r="I30">
+        <v>3955000.0</v>
+      </c>
+      <c r="J30">
+        <v>-9460000.0</v>
+      </c>
+      <c r="K30">
+        <v>6415000.0</v>
+      </c>
+      <c r="L30">
+        <v>3843000.0</v>
+      </c>
+      <c r="M30">
+        <v>3243000.0</v>
+      </c>
+      <c r="N30">
+        <v>2911000.0</v>
+      </c>
+      <c r="O30">
+        <v>287000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
+      <c r="A31" t="s">
+        <v>147</v>
+      </c>
+      <c r="B31">
+        <v>-15867000.0</v>
+      </c>
+      <c r="C31">
+        <v>-743000.0</v>
+      </c>
+      <c r="D31">
+        <v>-22982000.0</v>
+      </c>
+      <c r="E31">
+        <v>-14954000.0</v>
+      </c>
+      <c r="F31">
+        <v>-13869000.0</v>
+      </c>
+      <c r="G31">
+        <v>-15808000.0</v>
+      </c>
+      <c r="H31">
+        <v>-20268000.0</v>
+      </c>
+      <c r="I31">
+        <v>-38322000.0</v>
+      </c>
+      <c r="J31">
+        <v>-13752000.0</v>
+      </c>
+      <c r="K31">
+        <v>1859000.0</v>
+      </c>
+      <c r="L31">
+        <v>-849000.0</v>
+      </c>
+      <c r="M31">
+        <v>-1166000.0</v>
+      </c>
+      <c r="N31">
+        <v>1116000.0</v>
+      </c>
+      <c r="O31">
+        <v>-145000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
+      <c r="A32" t="s">
+        <v>148</v>
+      </c>
+      <c r="B32">
+        <v>21208000.0</v>
+      </c>
+      <c r="C32">
+        <v>35194000.0</v>
+      </c>
+      <c r="D32">
+        <v>27004000.0</v>
+      </c>
+      <c r="E32">
+        <v>4491000.0</v>
+      </c>
+      <c r="F32">
+        <v>40158000.0</v>
+      </c>
+      <c r="G32">
+        <v>6512000.0</v>
+      </c>
+      <c r="H32">
+        <v>21714000.0</v>
+      </c>
+      <c r="I32">
+        <v>9803000.0</v>
+      </c>
+      <c r="J32">
+        <v>23783000.0</v>
+      </c>
+      <c r="K32">
+        <v>34806000.0</v>
+      </c>
+      <c r="L32">
+        <v>21735000.0</v>
+      </c>
+      <c r="M32">
+        <v>17152000.0</v>
+      </c>
+      <c r="N32">
+        <v>12677000.0</v>
+      </c>
+      <c r="O32">
+        <v>1237000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BB32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:54">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
+        <v>82</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
+        <v>85</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>88</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
+        <v>91</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
+      <c r="A2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B2">
+        <v>-3058000.0</v>
+      </c>
+      <c r="C2">
+        <v>3502000.0</v>
+      </c>
+      <c r="D2">
+        <v>3532000.0</v>
+      </c>
+      <c r="E2">
+        <v>4328000.0</v>
+      </c>
+      <c r="F2">
+        <v>4782000.0</v>
+      </c>
+      <c r="G2">
+        <v>5185000.0</v>
+      </c>
+      <c r="H2">
+        <v>5453000.0</v>
+      </c>
+      <c r="I2">
+        <v>5180000.0</v>
+      </c>
+      <c r="J2">
+        <v>5338000.0</v>
+      </c>
+      <c r="K2">
+        <v>5544000.0</v>
+      </c>
+      <c r="L2">
+        <v>5464000.0</v>
+      </c>
+      <c r="M2">
+        <v>5193000.0</v>
+      </c>
+      <c r="N2">
+        <v>4606000.0</v>
+      </c>
+      <c r="O2">
+        <v>3741000.0</v>
+      </c>
+      <c r="P2">
+        <v>3286000.0</v>
+      </c>
+      <c r="Q2">
+        <v>3321000.0</v>
+      </c>
+      <c r="R2">
+        <v>3327000.0</v>
+      </c>
+      <c r="S2">
+        <v>3385000.0</v>
+      </c>
+      <c r="T2">
+        <v>3305000.0</v>
+      </c>
+      <c r="U2">
+        <v>3852000.0</v>
+      </c>
+      <c r="V2">
+        <v>3651000.0</v>
+      </c>
+      <c r="W2">
+        <v>3776000.0</v>
+      </c>
+      <c r="X2">
+        <v>4035000.0</v>
+      </c>
+      <c r="Y2">
+        <v>4346000.0</v>
+      </c>
+      <c r="Z2">
+        <v>4763000.0</v>
+      </c>
+      <c r="AA2">
+        <v>5076000.0</v>
+      </c>
+      <c r="AB2">
+        <v>4639000.0</v>
+      </c>
+      <c r="AC2">
+        <v>1600000.0</v>
+      </c>
+      <c r="AD2">
+        <v>9022000.0</v>
+      </c>
+      <c r="AE2">
+        <v>2540000.0</v>
+      </c>
+      <c r="AF2">
+        <v>990000.0</v>
+      </c>
+      <c r="AG2">
+        <v>761000.0</v>
+      </c>
+      <c r="AH2">
+        <v>1924000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1627000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1916000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1772000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1554000.0</v>
+      </c>
+      <c r="AM2">
+        <v>1291000.0</v>
+      </c>
+      <c r="AN2">
+        <v>1549000.0</v>
+      </c>
+      <c r="AO2">
+        <v>1491000.0</v>
+      </c>
+      <c r="AP2">
+        <v>10239000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>-3444000.0</v>
+      </c>
+      <c r="AR2">
+        <v>-3431000.0</v>
+      </c>
+      <c r="AS2">
+        <v>-3364000.0</v>
+      </c>
+      <c r="AT2">
+        <v>5734000.0</v>
+      </c>
+      <c r="AU2">
+        <v>935000.0</v>
+      </c>
+      <c r="AV2">
+        <v>-3636000.0</v>
+      </c>
+      <c r="AW2">
+        <v>-2098000.0</v>
+      </c>
+      <c r="AX2">
+        <v>2674000.0</v>
+      </c>
+      <c r="AY2">
+        <v>-1649000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>-1110000.0</v>
+      </c>
+      <c r="BA2">
+        <v>85000.0</v>
+      </c>
+      <c r="BB2">
+        <v>305000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:54">
+      <c r="A3" t="s">
+        <v>119</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3"/>
+      <c r="D3"/>
+      <c r="E3"/>
+      <c r="F3"/>
+      <c r="G3">
+        <v>-12134000.0</v>
+      </c>
+      <c r="H3">
+        <v>-12474000.0</v>
+      </c>
+      <c r="I3">
+        <v>-10995000.0</v>
+      </c>
+      <c r="J3">
+        <v>-11258000.0</v>
+      </c>
+      <c r="K3">
+        <v>-11389000.0</v>
+      </c>
+      <c r="L3">
+        <v>-11881000.0</v>
+      </c>
+      <c r="M3">
+        <v>-12374000.0</v>
+      </c>
+      <c r="N3">
+        <v>-10755000.0</v>
+      </c>
+      <c r="O3">
+        <v>-11391000.0</v>
+      </c>
+      <c r="P3">
+        <v>-9192000.0</v>
+      </c>
+      <c r="Q3">
+        <v>-9339000.0</v>
+      </c>
+      <c r="R3">
+        <v>-9256000.0</v>
+      </c>
+      <c r="S3">
+        <v>-10307000.0</v>
+      </c>
+      <c r="T3">
+        <v>-9152000.0</v>
+      </c>
+      <c r="U3">
+        <v>-9809000.0</v>
+      </c>
+      <c r="V3">
+        <v>-9670000.0</v>
+      </c>
+      <c r="W3">
+        <v>-10127000.0</v>
+      </c>
+      <c r="X3">
+        <v>-17318000.0</v>
+      </c>
+      <c r="Y3">
+        <v>-11632000.0</v>
+      </c>
+      <c r="Z3">
+        <v>-12914000.0</v>
+      </c>
+      <c r="AA3">
+        <v>-12787000.0</v>
+      </c>
+      <c r="AB3">
+        <v>-12197000.0</v>
+      </c>
+      <c r="AC3">
+        <v>-11421000.0</v>
+      </c>
+      <c r="AD3">
+        <v>-412000.0</v>
+      </c>
+      <c r="AE3">
+        <v>-11117000.0</v>
+      </c>
+      <c r="AF3">
+        <v>-6623000.0</v>
+      </c>
+      <c r="AG3">
+        <v>-4650000.0</v>
+      </c>
+      <c r="AH3">
+        <v>-2830000.0</v>
+      </c>
+      <c r="AI3">
+        <v>1058000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>-3148000.0</v>
+      </c>
+      <c r="AK3">
+        <v>-1693000.0</v>
+      </c>
+      <c r="AL3">
+        <v>3709000.0</v>
+      </c>
+      <c r="AM3">
+        <v>-680000.0</v>
+      </c>
+      <c r="AN3">
+        <v>1067000.0</v>
+      </c>
+      <c r="AO3">
+        <v>3648000.0</v>
+      </c>
+      <c r="AP3">
+        <v>618000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>1477000.0</v>
+      </c>
+      <c r="AR3">
+        <v>992000.0</v>
+      </c>
+      <c r="AS3">
+        <v>633000.0</v>
+      </c>
+      <c r="AT3">
+        <v>776000.0</v>
+      </c>
+      <c r="AU3">
+        <v>5228000.0</v>
+      </c>
+      <c r="AV3">
+        <v>119000.0</v>
+      </c>
+      <c r="AW3">
+        <v>1360000.0</v>
+      </c>
+      <c r="AX3">
+        <v>87000.0</v>
+      </c>
+      <c r="AY3">
+        <v>16000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>994000.0</v>
+      </c>
+      <c r="BA3">
+        <v>2491000.0</v>
+      </c>
+      <c r="BB3">
+        <v>1542000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:54">
+      <c r="A4" t="s">
+        <v>120</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4">
+        <v>0.0</v>
+      </c>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:54">
+      <c r="A5" t="s">
+        <v>121</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5">
+        <v>17236000.0</v>
+      </c>
+      <c r="H5">
+        <v>21647000.0</v>
+      </c>
+      <c r="I5">
+        <v>14208000.0</v>
+      </c>
+      <c r="J5">
+        <v>13153000.0</v>
+      </c>
+      <c r="K5">
+        <v>2869000.0</v>
+      </c>
+      <c r="L5">
+        <v>17972000.0</v>
+      </c>
+      <c r="M5">
+        <v>9109000.0</v>
+      </c>
+      <c r="N5">
+        <v>9713000.0</v>
+      </c>
+      <c r="O5">
+        <v>4383000.0</v>
+      </c>
+      <c r="P5">
+        <v>-6962000.0</v>
+      </c>
+      <c r="Q5">
+        <v>4187000.0</v>
+      </c>
+      <c r="R5">
+        <v>10734000.0</v>
+      </c>
+      <c r="S5">
+        <v>11234000.0</v>
+      </c>
+      <c r="T5">
+        <v>-1002000.0</v>
+      </c>
+      <c r="U5">
+        <v>10937000.0</v>
+      </c>
+      <c r="V5">
+        <v>11240000.0</v>
+      </c>
+      <c r="W5">
+        <v>-844000.0</v>
+      </c>
+      <c r="X5">
+        <v>18396000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-69314000.0</v>
+      </c>
+      <c r="Z5">
+        <v>1190000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-762000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-614000.0</v>
+      </c>
+      <c r="AC5">
+        <v>13100000.0</v>
+      </c>
+      <c r="AD5">
+        <v>1104000.0</v>
+      </c>
+      <c r="AE5">
+        <v>12664000.0</v>
+      </c>
+      <c r="AF5">
+        <v>7116000.0</v>
+      </c>
+      <c r="AG5">
+        <v>4096000.0</v>
+      </c>
+      <c r="AH5">
+        <v>6995000.0</v>
+      </c>
+      <c r="AI5">
+        <v>7167000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>1024000.0</v>
+      </c>
+      <c r="AK5">
+        <v>6034000.0</v>
+      </c>
+      <c r="AL5">
+        <v>5377000.0</v>
+      </c>
+      <c r="AM5">
+        <v>5583000.0</v>
+      </c>
+      <c r="AN5">
+        <v>5759000.0</v>
+      </c>
+      <c r="AO5">
+        <v>5787000.0</v>
+      </c>
+      <c r="AP5">
+        <v>5004000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>4498000.0</v>
+      </c>
+      <c r="AR5">
+        <v>5071000.0</v>
+      </c>
+      <c r="AS5">
+        <v>4167000.0</v>
+      </c>
+      <c r="AT5">
+        <v>5043000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-920000.0</v>
+      </c>
+      <c r="AV5">
+        <v>3514000.0</v>
+      </c>
+      <c r="AW5">
+        <v>3275000.0</v>
+      </c>
+      <c r="AX5">
+        <v>3365000.0</v>
+      </c>
+      <c r="AY5">
+        <v>2544000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>1674000.0</v>
+      </c>
+      <c r="BA5">
+        <v>1503000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-287000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:54">
+      <c r="A6" t="s">
+        <v>122</v>
+      </c>
+      <c r="B6">
+        <v>13295000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1067000.0</v>
+      </c>
+      <c r="D6">
+        <v>-1912000.0</v>
+      </c>
+      <c r="E6">
+        <v>652000.0</v>
+      </c>
+      <c r="F6">
+        <v>-1552000.0</v>
+      </c>
+      <c r="G6">
+        <v>5102000.0</v>
+      </c>
+      <c r="H6">
+        <v>3393000.0</v>
+      </c>
+      <c r="I6">
+        <v>3213000.0</v>
+      </c>
+      <c r="J6">
+        <v>1895000.0</v>
+      </c>
+      <c r="K6">
+        <v>-141000.0</v>
+      </c>
+      <c r="L6">
+        <v>-4169000.0</v>
+      </c>
+      <c r="M6">
+        <v>3592000.0</v>
+      </c>
+      <c r="N6">
+        <v>4596000.0</v>
+      </c>
+      <c r="O6">
+        <v>119000.0</v>
+      </c>
+      <c r="P6">
+        <v>-6962000.0</v>
+      </c>
+      <c r="Q6">
+        <v>866000.0</v>
+      </c>
+      <c r="R6">
+        <v>6863000.0</v>
+      </c>
+      <c r="S6">
+        <v>7310000.0</v>
+      </c>
+      <c r="T6">
+        <v>11483000.0</v>
+      </c>
+      <c r="U6">
+        <v>7085000.0</v>
+      </c>
+      <c r="V6">
+        <v>9175000.0</v>
+      </c>
+      <c r="W6">
+        <v>15310000.0</v>
+      </c>
+      <c r="X6">
+        <v>14361000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-36830000.0</v>
+      </c>
+      <c r="Z6">
+        <v>4145000.0</v>
+      </c>
+      <c r="AA6">
+        <v>3653000.0</v>
+      </c>
+      <c r="AB6">
+        <v>4009000.0</v>
+      </c>
+      <c r="AC6">
+        <v>11362000.0</v>
+      </c>
+      <c r="AD6">
+        <v>692000.0</v>
+      </c>
+      <c r="AE6">
+        <v>1902000.0</v>
+      </c>
+      <c r="AF6">
+        <v>493000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-554000.0</v>
+      </c>
+      <c r="AH6">
+        <v>6995000.0</v>
+      </c>
+      <c r="AI6">
+        <v>6887000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>6088000.0</v>
+      </c>
+      <c r="AK6">
+        <v>6034000.0</v>
+      </c>
+      <c r="AL6">
+        <v>5377000.0</v>
+      </c>
+      <c r="AM6">
+        <v>5583000.0</v>
+      </c>
+      <c r="AN6">
+        <v>5759000.0</v>
+      </c>
+      <c r="AO6">
+        <v>5787000.0</v>
+      </c>
+      <c r="AP6">
+        <v>5622000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>5975000.0</v>
+      </c>
+      <c r="AR6">
+        <v>6063000.0</v>
+      </c>
+      <c r="AS6">
+        <v>4800000.0</v>
+      </c>
+      <c r="AT6">
+        <v>5819000.0</v>
+      </c>
+      <c r="AU6">
+        <v>3373000.0</v>
+      </c>
+      <c r="AV6">
+        <v>3633000.0</v>
+      </c>
+      <c r="AW6">
+        <v>4635000.0</v>
+      </c>
+      <c r="AX6">
+        <v>3452000.0</v>
+      </c>
+      <c r="AY6">
+        <v>2560000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>2668000.0</v>
+      </c>
+      <c r="BA6">
+        <v>3994000.0</v>
+      </c>
+      <c r="BB6">
+        <v>950000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:54">
+      <c r="A7" t="s">
+        <v>123</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7">
+        <v>0.0</v>
+      </c>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:54">
+      <c r="A8" t="s">
+        <v>124</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8">
+        <v>0.0</v>
+      </c>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:54">
+      <c r="A9" t="s">
+        <v>125</v>
+      </c>
+      <c r="B9">
+        <v>11465000.0</v>
+      </c>
+      <c r="C9">
+        <v>102000.0</v>
+      </c>
+      <c r="D9">
+        <v>-568000.0</v>
+      </c>
+      <c r="E9">
+        <v>1905000.0</v>
+      </c>
+      <c r="F9">
+        <v>-461000.0</v>
+      </c>
+      <c r="G9">
+        <v>6259000.0</v>
+      </c>
+      <c r="H9">
+        <v>4485000.0</v>
+      </c>
+      <c r="I9">
+        <v>4311000.0</v>
+      </c>
+      <c r="J9">
+        <v>3052000.0</v>
+      </c>
+      <c r="K9">
+        <v>948000.0</v>
+      </c>
+      <c r="L9">
+        <v>-3021000.0</v>
+      </c>
+      <c r="M9">
+        <v>4486000.0</v>
+      </c>
+      <c r="N9">
+        <v>5917000.0</v>
+      </c>
+      <c r="O9">
+        <v>1379000.0</v>
+      </c>
+      <c r="P9">
+        <v>-5712000.0</v>
+      </c>
+      <c r="Q9">
+        <v>2907000.0</v>
+      </c>
+      <c r="R9">
+        <v>7858000.0</v>
+      </c>
+      <c r="S9">
+        <v>9115000.0</v>
+      </c>
+      <c r="T9">
+        <v>12485000.0</v>
+      </c>
+      <c r="U9">
+        <v>10700000.0</v>
+      </c>
+      <c r="V9">
+        <v>9532000.0</v>
+      </c>
+      <c r="W9">
+        <v>16736000.0</v>
+      </c>
+      <c r="X9">
+        <v>15771000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-35527000.0</v>
+      </c>
+      <c r="Z9">
+        <v>5576000.0</v>
+      </c>
+      <c r="AA9">
+        <v>4415000.0</v>
+      </c>
+      <c r="AB9">
+        <v>5108000.0</v>
+      </c>
+      <c r="AC9">
+        <v>7300000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-6995000.0</v>
+      </c>
+      <c r="AE9">
+        <v>324000.0</v>
+      </c>
+      <c r="AF9">
+        <v>3696000.0</v>
+      </c>
+      <c r="AG9">
+        <v>2207000.0</v>
+      </c>
+      <c r="AH9">
+        <v>3677000.0</v>
+      </c>
+      <c r="AI9">
+        <v>7666000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1880000.0</v>
+      </c>
+      <c r="AK9">
+        <v>3675000.0</v>
+      </c>
+      <c r="AL9">
+        <v>8607000.0</v>
+      </c>
+      <c r="AM9">
+        <v>5172000.0</v>
+      </c>
+      <c r="AN9">
+        <v>6205000.0</v>
+      </c>
+      <c r="AO9">
+        <v>8937000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-5037000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>5728000.0</v>
+      </c>
+      <c r="AR9">
+        <v>6088000.0</v>
+      </c>
+      <c r="AS9">
+        <v>4717000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-702000.0</v>
+      </c>
+      <c r="AU9">
+        <v>4293000.0</v>
+      </c>
+      <c r="AV9">
+        <v>7046000.0</v>
+      </c>
+      <c r="AW9">
+        <v>4418000.0</v>
+      </c>
+      <c r="AX9">
+        <v>743000.0</v>
+      </c>
+      <c r="AY9">
+        <v>2698000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>2642000.0</v>
+      </c>
+      <c r="BA9">
+        <v>3719000.0</v>
+      </c>
+      <c r="BB9">
+        <v>1237000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:54">
+      <c r="A10" t="s">
+        <v>126</v>
+      </c>
+      <c r="B10">
+        <v>-2572000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1067000.0</v>
+      </c>
+      <c r="D10">
+        <v>-1912000.0</v>
+      </c>
+      <c r="E10">
+        <v>652000.0</v>
+      </c>
+      <c r="F10">
+        <v>-1552000.0</v>
+      </c>
+      <c r="G10">
+        <v>5102000.0</v>
+      </c>
+      <c r="H10">
+        <v>3393000.0</v>
+      </c>
+      <c r="I10">
+        <v>3213000.0</v>
+      </c>
+      <c r="J10">
+        <v>1895000.0</v>
+      </c>
+      <c r="K10">
+        <v>-141000.0</v>
+      </c>
+      <c r="L10">
+        <v>-4169000.0</v>
+      </c>
+      <c r="M10">
+        <v>3592000.0</v>
+      </c>
+      <c r="N10">
+        <v>4596000.0</v>
+      </c>
+      <c r="O10">
+        <v>119000.0</v>
+      </c>
+      <c r="P10">
+        <v>-6962000.0</v>
+      </c>
+      <c r="Q10">
+        <v>866000.0</v>
+      </c>
+      <c r="R10">
+        <v>6863000.0</v>
+      </c>
+      <c r="S10">
+        <v>7310000.0</v>
+      </c>
+      <c r="T10">
+        <v>11483000.0</v>
+      </c>
+      <c r="U10">
+        <v>7085000.0</v>
+      </c>
+      <c r="V10">
+        <v>9175000.0</v>
+      </c>
+      <c r="W10">
+        <v>15310000.0</v>
+      </c>
+      <c r="X10">
+        <v>14361000.0</v>
+      </c>
+      <c r="Y10">
+        <v>-36830000.0</v>
+      </c>
+      <c r="Z10">
+        <v>4145000.0</v>
+      </c>
+      <c r="AA10">
+        <v>3653000.0</v>
+      </c>
+      <c r="AB10">
+        <v>4009000.0</v>
+      </c>
+      <c r="AC10">
+        <v>7441000.0</v>
+      </c>
+      <c r="AD10">
+        <v>1171000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-993000.0</v>
+      </c>
+      <c r="AF10">
+        <v>4280000.0</v>
+      </c>
+      <c r="AG10">
+        <v>1390000.0</v>
+      </c>
+      <c r="AH10">
+        <v>2241000.0</v>
+      </c>
+      <c r="AI10">
+        <v>6318000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1024000.0</v>
+      </c>
+      <c r="AK10">
+        <v>2569000.0</v>
+      </c>
+      <c r="AL10">
+        <v>7532000.0</v>
+      </c>
+      <c r="AM10">
+        <v>3612000.0</v>
+      </c>
+      <c r="AN10">
+        <v>5277000.0</v>
+      </c>
+      <c r="AO10">
+        <v>7944000.0</v>
+      </c>
+      <c r="AP10">
+        <v>4212000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>4740000.0</v>
+      </c>
+      <c r="AR10">
+        <v>5064000.0</v>
+      </c>
+      <c r="AS10">
+        <v>3876000.0</v>
+      </c>
+      <c r="AT10">
+        <v>4202000.0</v>
+      </c>
+      <c r="AU10">
+        <v>3373000.0</v>
+      </c>
+      <c r="AV10">
+        <v>2666000.0</v>
+      </c>
+      <c r="AW10">
+        <v>3668000.0</v>
+      </c>
+      <c r="AX10">
+        <v>2512000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1966000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1988000.0</v>
+      </c>
+      <c r="BA10">
+        <v>3300000.0</v>
+      </c>
+      <c r="BB10">
+        <v>950000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:54">
+      <c r="A11" t="s">
+        <v>127</v>
+      </c>
+      <c r="B11">
+        <v>76000.0</v>
+      </c>
+      <c r="C11">
+        <v>70000.0</v>
+      </c>
+      <c r="D11">
+        <v>-43000.0</v>
+      </c>
+      <c r="E11">
+        <v>120000.0</v>
+      </c>
+      <c r="F11">
+        <v>163000.0</v>
+      </c>
+      <c r="G11">
+        <v>136000.0</v>
+      </c>
+      <c r="H11">
+        <v>135000.0</v>
+      </c>
+      <c r="I11">
+        <v>18000.0</v>
+      </c>
+      <c r="J11">
+        <v>311000.0</v>
+      </c>
+      <c r="K11">
+        <v>95000.0</v>
+      </c>
+      <c r="L11">
+        <v>167000.0</v>
+      </c>
+      <c r="M11">
+        <v>233000.0</v>
+      </c>
+      <c r="N11">
+        <v>116000.0</v>
+      </c>
+      <c r="O11">
+        <v>868000.0</v>
+      </c>
+      <c r="P11">
+        <v>402000.0</v>
+      </c>
+      <c r="Q11">
+        <v>19000.0</v>
+      </c>
+      <c r="R11">
+        <v>28000.0</v>
+      </c>
+      <c r="S11">
+        <v>71000.0</v>
+      </c>
+      <c r="T11">
+        <v>153000.0</v>
+      </c>
+      <c r="U11">
+        <v>30000.0</v>
+      </c>
+      <c r="V11">
+        <v>98000.0</v>
+      </c>
+      <c r="W11">
+        <v>125000.0</v>
+      </c>
+      <c r="X11">
+        <v>127000.0</v>
+      </c>
+      <c r="Y11">
+        <v>20000.0</v>
+      </c>
+      <c r="Z11">
+        <v>7000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-762000.0</v>
+      </c>
+      <c r="AB11">
+        <v>17000.0</v>
+      </c>
+      <c r="AC11">
+        <v>6026000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-2846000.0</v>
+      </c>
+      <c r="AE11">
+        <v>4938000.0</v>
+      </c>
+      <c r="AF11">
+        <v>5518000.0</v>
+      </c>
+      <c r="AG11">
+        <v>11000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-4019000.0</v>
+      </c>
+      <c r="AI11">
+        <v>100000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>250000.0</v>
+      </c>
+      <c r="AK11">
+        <v>0.0</v>
+      </c>
+      <c r="AL11">
+        <v>273000.0</v>
+      </c>
+      <c r="AM11">
+        <v>342000.0</v>
+      </c>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
+      <c r="AO11">
+        <v>87000.0</v>
+      </c>
+      <c r="AP11">
+        <v>80000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
+      <c r="AR11">
+        <v>0.0</v>
+      </c>
+      <c r="AS11">
+        <v>0.0</v>
+      </c>
+      <c r="AT11">
+        <v>70000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-920000.0</v>
+      </c>
+      <c r="AV11">
+        <v>0.0</v>
+      </c>
+      <c r="AW11">
+        <v>0.0</v>
+      </c>
+      <c r="AX11">
+        <v>0.0</v>
+      </c>
+      <c r="AY11">
+        <v>0.0</v>
+      </c>
+      <c r="AZ11">
+        <v>0.0</v>
+      </c>
+      <c r="BA11">
+        <v>0.0</v>
+      </c>
+      <c r="BB11">
+        <v>-287000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:54">
+      <c r="A12" t="s">
+        <v>128</v>
+      </c>
+      <c r="B12">
+        <v>4156000.0</v>
+      </c>
+      <c r="C12">
+        <v>3502000.0</v>
+      </c>
+      <c r="D12">
+        <v>3532000.0</v>
+      </c>
+      <c r="E12">
+        <v>4677000.0</v>
+      </c>
+      <c r="F12">
+        <v>4782000.0</v>
+      </c>
+      <c r="G12">
+        <v>6502000.0</v>
+      </c>
+      <c r="H12">
+        <v>5453000.0</v>
+      </c>
+      <c r="I12">
+        <v>5180000.0</v>
+      </c>
+      <c r="J12">
+        <v>5338000.0</v>
+      </c>
+      <c r="K12">
+        <v>5544000.0</v>
+      </c>
+      <c r="L12">
+        <v>5464000.0</v>
+      </c>
+      <c r="M12">
+        <v>5193000.0</v>
+      </c>
+      <c r="N12">
+        <v>4606000.0</v>
+      </c>
+      <c r="O12">
+        <v>3741000.0</v>
+      </c>
+      <c r="P12">
+        <v>3286000.0</v>
+      </c>
+      <c r="Q12">
+        <v>3321000.0</v>
+      </c>
+      <c r="R12">
+        <v>3327000.0</v>
+      </c>
+      <c r="S12">
+        <v>3385000.0</v>
+      </c>
+      <c r="T12">
+        <v>3305000.0</v>
+      </c>
+      <c r="U12">
+        <v>3852000.0</v>
+      </c>
+      <c r="V12">
+        <v>3651000.0</v>
+      </c>
+      <c r="W12">
+        <v>4358000.0</v>
+      </c>
+      <c r="X12">
+        <v>4035000.0</v>
+      </c>
+      <c r="Y12">
+        <v>4346000.0</v>
+      </c>
+      <c r="Z12">
+        <v>4763000.0</v>
+      </c>
+      <c r="AA12">
+        <v>5076000.0</v>
+      </c>
+      <c r="AB12">
+        <v>4639000.0</v>
+      </c>
+      <c r="AC12">
+        <v>3921000.0</v>
+      </c>
+      <c r="AD12">
+        <v>3374000.0</v>
+      </c>
+      <c r="AE12">
+        <v>2540000.0</v>
+      </c>
+      <c r="AF12">
+        <v>2521000.0</v>
+      </c>
+      <c r="AG12">
+        <v>2425000.0</v>
+      </c>
+      <c r="AH12">
+        <v>1924000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1627000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1916000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1772000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1554000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1291000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1549000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1491000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1410000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1235000.0</v>
+      </c>
+      <c r="AR12">
+        <v>999000.0</v>
+      </c>
+      <c r="AS12">
+        <v>924000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1195000.0</v>
+      </c>
+      <c r="AU12">
+        <v>935000.0</v>
+      </c>
+      <c r="AV12">
+        <v>967000.0</v>
+      </c>
+      <c r="AW12">
+        <v>822000.0</v>
+      </c>
+      <c r="AX12">
+        <v>759000.0</v>
+      </c>
+      <c r="AY12">
+        <v>463000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>556000.0</v>
+      </c>
+      <c r="BA12">
+        <v>694000.0</v>
+      </c>
+      <c r="BB12">
+        <v>305000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:54">
+      <c r="A13" t="s">
+        <v>129</v>
+      </c>
+      <c r="B13">
+        <v>7823000.0</v>
+      </c>
+      <c r="C13">
+        <v>8069000.0</v>
+      </c>
+      <c r="D13">
+        <v>8990000.0</v>
+      </c>
+      <c r="E13">
+        <v>10380000.0</v>
+      </c>
+      <c r="F13">
+        <v>12502000.0</v>
+      </c>
+      <c r="G13">
+        <v>13931000.0</v>
+      </c>
+      <c r="H13">
+        <v>14345000.0</v>
+      </c>
+      <c r="I13">
+        <v>14133000.0</v>
+      </c>
+      <c r="J13">
+        <v>14807000.0</v>
+      </c>
+      <c r="K13">
+        <v>15462000.0</v>
+      </c>
+      <c r="L13">
+        <v>15120000.0</v>
+      </c>
+      <c r="M13">
+        <v>15399000.0</v>
+      </c>
+      <c r="N13">
+        <v>13335000.0</v>
+      </c>
+      <c r="O13">
+        <v>14453000.0</v>
+      </c>
+      <c r="P13">
+        <v>10755000.0</v>
+      </c>
+      <c r="Q13">
+        <v>11482000.0</v>
+      </c>
+      <c r="R13">
+        <v>11493000.0</v>
+      </c>
+      <c r="S13">
+        <v>12969000.0</v>
+      </c>
+      <c r="T13">
+        <v>10915000.0</v>
+      </c>
+      <c r="U13">
+        <v>11474000.0</v>
+      </c>
+      <c r="V13">
+        <v>11005000.0</v>
+      </c>
+      <c r="W13">
+        <v>12214000.0</v>
+      </c>
+      <c r="X13">
+        <v>16970000.0</v>
+      </c>
+      <c r="Y13">
+        <v>13613000.0</v>
+      </c>
+      <c r="Z13">
+        <v>15419000.0</v>
+      </c>
+      <c r="AA13">
+        <v>16160000.0</v>
+      </c>
+      <c r="AB13">
+        <v>15771000.0</v>
+      </c>
+      <c r="AC13">
+        <v>367000.0</v>
+      </c>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+    </row>
+    <row r="14" spans="1:54">
+      <c r="A14" t="s">
+        <v>130</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14">
+        <v>0.0</v>
+      </c>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:54">
+      <c r="A15" t="s">
+        <v>131</v>
+      </c>
+      <c r="B15">
+        <v>-2648000.0</v>
+      </c>
+      <c r="C15">
+        <v>-1137000.0</v>
+      </c>
+      <c r="D15">
+        <v>-1869000.0</v>
+      </c>
+      <c r="E15">
+        <v>532000.0</v>
+      </c>
+      <c r="F15">
+        <v>-1715000.0</v>
+      </c>
+      <c r="G15">
+        <v>4966000.0</v>
+      </c>
+      <c r="H15">
+        <v>3258000.0</v>
+      </c>
+      <c r="I15">
+        <v>3195000.0</v>
+      </c>
+      <c r="J15">
+        <v>1584000.0</v>
+      </c>
+      <c r="K15">
+        <v>-236000.0</v>
+      </c>
+      <c r="L15">
+        <v>-4336000.0</v>
+      </c>
+      <c r="M15">
+        <v>3359000.0</v>
+      </c>
+      <c r="N15">
+        <v>4480000.0</v>
+      </c>
+      <c r="O15">
+        <v>-749000.0</v>
+      </c>
+      <c r="P15">
+        <v>-7364000.0</v>
+      </c>
+      <c r="Q15">
+        <v>847000.0</v>
+      </c>
+      <c r="R15">
+        <v>6835000.0</v>
+      </c>
+      <c r="S15">
+        <v>7239000.0</v>
+      </c>
+      <c r="T15">
+        <v>11330000.0</v>
+      </c>
+      <c r="U15">
+        <v>7055000.0</v>
+      </c>
+      <c r="V15">
+        <v>9077000.0</v>
+      </c>
+      <c r="W15">
+        <v>15185000.0</v>
+      </c>
+      <c r="X15">
+        <v>14234000.0</v>
+      </c>
+      <c r="Y15">
+        <v>-36850000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4128000.0</v>
+      </c>
+      <c r="AA15">
+        <v>3653000.0</v>
+      </c>
+      <c r="AB15">
+        <v>3992000.0</v>
+      </c>
+      <c r="AC15">
+        <v>7441000.0</v>
+      </c>
+      <c r="AD15">
+        <v>1171000.0</v>
+      </c>
+      <c r="AE15">
+        <v>-993000.0</v>
+      </c>
+      <c r="AF15">
+        <v>4280000.0</v>
+      </c>
+      <c r="AG15">
+        <v>1390000.0</v>
+      </c>
+      <c r="AH15">
+        <v>2241000.0</v>
+      </c>
+      <c r="AI15">
+        <v>6318000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>1024000.0</v>
+      </c>
+      <c r="AK15">
+        <v>2569000.0</v>
+      </c>
+      <c r="AL15">
+        <v>7532000.0</v>
+      </c>
+      <c r="AM15">
+        <v>3612000.0</v>
+      </c>
+      <c r="AN15">
+        <v>5277000.0</v>
+      </c>
+      <c r="AO15">
+        <v>7944000.0</v>
+      </c>
+      <c r="AP15">
+        <v>4212000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>4740000.0</v>
+      </c>
+      <c r="AR15">
+        <v>5064000.0</v>
+      </c>
+      <c r="AS15">
+        <v>3876000.0</v>
+      </c>
+      <c r="AT15">
+        <v>4202000.0</v>
+      </c>
+      <c r="AU15">
+        <v>3373000.0</v>
+      </c>
+      <c r="AV15">
+        <v>2666000.0</v>
+      </c>
+      <c r="AW15">
+        <v>3668000.0</v>
+      </c>
+      <c r="AX15">
+        <v>2512000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1966000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1988000.0</v>
+      </c>
+      <c r="BA15">
+        <v>3300000.0</v>
+      </c>
+      <c r="BB15">
+        <v>950000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:54">
+      <c r="A16" t="s">
+        <v>132</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>-4336000.0</v>
+      </c>
+      <c r="M16">
+        <v>3359000.0</v>
+      </c>
+      <c r="N16">
+        <v>4480000.0</v>
+      </c>
+      <c r="O16">
+        <v>-749000.0</v>
+      </c>
+      <c r="P16">
+        <v>-7364000.0</v>
+      </c>
+      <c r="Q16">
+        <v>847000.0</v>
+      </c>
+      <c r="R16">
+        <v>6835000.0</v>
+      </c>
+      <c r="S16">
+        <v>7239000.0</v>
+      </c>
+      <c r="T16">
+        <v>11330000.0</v>
+      </c>
+      <c r="U16">
+        <v>7055000.0</v>
+      </c>
+      <c r="V16">
+        <v>9077000.0</v>
+      </c>
+      <c r="W16">
+        <v>15185000.0</v>
+      </c>
+      <c r="X16">
+        <v>14234000.0</v>
+      </c>
+      <c r="Y16">
+        <v>-36850000.0</v>
+      </c>
+      <c r="Z16">
+        <v>4128000.0</v>
+      </c>
+      <c r="AA16">
+        <v>3653000.0</v>
+      </c>
+      <c r="AB16">
+        <v>3992000.0</v>
+      </c>
+      <c r="AC16">
+        <v>7441000.0</v>
+      </c>
+      <c r="AD16">
+        <v>1171000.0</v>
+      </c>
+      <c r="AE16">
+        <v>-993000.0</v>
+      </c>
+      <c r="AF16">
+        <v>4280000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1390000.0</v>
+      </c>
+      <c r="AH16">
+        <v>2241000.0</v>
+      </c>
+      <c r="AI16">
+        <v>6318000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>1024000.0</v>
+      </c>
+      <c r="AK16">
+        <v>2569000.0</v>
+      </c>
+      <c r="AL16">
+        <v>7532000.0</v>
+      </c>
+      <c r="AM16">
+        <v>3612000.0</v>
+      </c>
+      <c r="AN16">
+        <v>5277000.0</v>
+      </c>
+      <c r="AO16">
+        <v>7944000.0</v>
+      </c>
+      <c r="AP16">
+        <v>4212000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>4740000.0</v>
+      </c>
+      <c r="AR16">
+        <v>5064000.0</v>
+      </c>
+      <c r="AS16">
+        <v>3876000.0</v>
+      </c>
+      <c r="AT16">
+        <v>4202000.0</v>
+      </c>
+      <c r="AU16">
+        <v>3373000.0</v>
+      </c>
+      <c r="AV16">
+        <v>2666000.0</v>
+      </c>
+      <c r="AW16">
+        <v>3668000.0</v>
+      </c>
+      <c r="AX16">
+        <v>2512000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1966000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1988000.0</v>
+      </c>
+      <c r="BA16">
+        <v>3300000.0</v>
+      </c>
+      <c r="BB16">
+        <v>950000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:54">
+      <c r="A17" t="s">
+        <v>133</v>
+      </c>
+      <c r="B17">
+        <v>-2648000.0</v>
+      </c>
+      <c r="C17">
+        <v>-1137000.0</v>
+      </c>
+      <c r="D17">
+        <v>-1869000.0</v>
+      </c>
+      <c r="E17">
+        <v>532000.0</v>
+      </c>
+      <c r="F17">
+        <v>-1715000.0</v>
+      </c>
+      <c r="G17">
+        <v>4966000.0</v>
+      </c>
+      <c r="H17">
+        <v>3258000.0</v>
+      </c>
+      <c r="I17">
+        <v>3195000.0</v>
+      </c>
+      <c r="J17">
+        <v>1584000.0</v>
+      </c>
+      <c r="K17">
+        <v>-236000.0</v>
+      </c>
+      <c r="L17">
+        <v>-4336000.0</v>
+      </c>
+      <c r="M17">
+        <v>7074000.0</v>
+      </c>
+      <c r="N17">
+        <v>4480000.0</v>
+      </c>
+      <c r="O17">
+        <v>8028000.0</v>
+      </c>
+      <c r="P17">
+        <v>-7364000.0</v>
+      </c>
+      <c r="Q17">
+        <v>847000.0</v>
+      </c>
+      <c r="R17">
+        <v>6835000.0</v>
+      </c>
+      <c r="S17">
+        <v>7239000.0</v>
+      </c>
+      <c r="T17">
+        <v>11330000.0</v>
+      </c>
+      <c r="U17">
+        <v>7055000.0</v>
+      </c>
+      <c r="V17">
+        <v>9077000.0</v>
+      </c>
+      <c r="W17">
+        <v>15185000.0</v>
+      </c>
+      <c r="X17">
+        <v>14234000.0</v>
+      </c>
+      <c r="Y17">
+        <v>-36850000.0</v>
+      </c>
+      <c r="Z17">
+        <v>4128000.0</v>
+      </c>
+      <c r="AA17">
+        <v>3653000.0</v>
+      </c>
+      <c r="AB17">
+        <v>3992000.0</v>
+      </c>
+      <c r="AC17">
+        <v>7441000.0</v>
+      </c>
+      <c r="AD17">
+        <v>1171000.0</v>
+      </c>
+      <c r="AE17">
+        <v>-993000.0</v>
+      </c>
+      <c r="AF17">
+        <v>4280000.0</v>
+      </c>
+      <c r="AG17">
+        <v>1390000.0</v>
+      </c>
+      <c r="AH17">
+        <v>5834000.0</v>
+      </c>
+      <c r="AI17">
+        <v>13001000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>-9252000.0</v>
+      </c>
+      <c r="AK17">
+        <v>2569000.0</v>
+      </c>
+      <c r="AL17">
+        <v>12752000.0</v>
+      </c>
+      <c r="AM17">
+        <v>30168000.0</v>
+      </c>
+      <c r="AN17">
+        <v>-26499000.0</v>
+      </c>
+      <c r="AO17">
+        <v>7944000.0</v>
+      </c>
+      <c r="AP17">
+        <v>17892000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
+        <v>0.0</v>
+      </c>
+      <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>13909000.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
+        <v>0.0</v>
+      </c>
+      <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
+        <v>0.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:54">
+      <c r="A18" t="s">
+        <v>134</v>
+      </c>
+      <c r="B18">
+        <v>4945000.0</v>
+      </c>
+      <c r="C18">
+        <v>4567000.0</v>
+      </c>
+      <c r="D18">
+        <v>5458000.0</v>
+      </c>
+      <c r="E18">
+        <v>6052000.0</v>
+      </c>
+      <c r="F18">
+        <v>7720000.0</v>
+      </c>
+      <c r="G18">
+        <v>8746000.0</v>
+      </c>
+      <c r="H18">
+        <v>8892000.0</v>
+      </c>
+      <c r="I18">
+        <v>8953000.0</v>
+      </c>
+      <c r="J18">
+        <v>9469000.0</v>
+      </c>
+      <c r="K18">
+        <v>9918000.0</v>
+      </c>
+      <c r="L18">
+        <v>9656000.0</v>
+      </c>
+      <c r="M18">
+        <v>10206000.0</v>
+      </c>
+      <c r="N18">
+        <v>10342000.0</v>
+      </c>
+      <c r="O18">
+        <v>10190000.0</v>
+      </c>
+      <c r="P18">
+        <v>7469000.0</v>
+      </c>
+      <c r="Q18">
+        <v>8161000.0</v>
+      </c>
+      <c r="R18">
+        <v>8166000.0</v>
+      </c>
+      <c r="S18">
+        <v>9584000.0</v>
+      </c>
+      <c r="T18">
+        <v>7610000.0</v>
+      </c>
+      <c r="U18">
+        <v>7622000.0</v>
+      </c>
+      <c r="V18">
+        <v>8940000.0</v>
+      </c>
+      <c r="W18">
+        <v>7856000.0</v>
+      </c>
+      <c r="X18">
+        <v>12935000.0</v>
+      </c>
+      <c r="Y18">
+        <v>9267000.0</v>
+      </c>
+      <c r="Z18">
+        <v>10656000.0</v>
+      </c>
+      <c r="AA18">
+        <v>11084000.0</v>
+      </c>
+      <c r="AB18">
+        <v>11132000.0</v>
+      </c>
+      <c r="AC18">
+        <v>10886000.0</v>
+      </c>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+    </row>
+    <row r="19" spans="1:54">
+      <c r="A19" t="s">
+        <v>135</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19">
+        <v>-97000.0</v>
+      </c>
+      <c r="M19">
+        <v>214000.0</v>
+      </c>
+      <c r="N19"/>
+      <c r="O19">
+        <v>900000.0</v>
+      </c>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
+      <c r="A20" t="s">
+        <v>136</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20">
+        <v>0.0</v>
+      </c>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:54">
+      <c r="A21" t="s">
+        <v>137</v>
+      </c>
+      <c r="B21">
+        <v>772000.0</v>
+      </c>
+      <c r="C21">
+        <v>-1067000.0</v>
+      </c>
+      <c r="D21">
+        <v>-1912000.0</v>
+      </c>
+      <c r="E21">
+        <v>652000.0</v>
+      </c>
+      <c r="F21">
+        <v>-1552000.0</v>
+      </c>
+      <c r="G21">
+        <v>5102000.0</v>
+      </c>
+      <c r="H21">
+        <v>3393000.0</v>
+      </c>
+      <c r="I21">
+        <v>3213000.0</v>
+      </c>
+      <c r="J21">
+        <v>1895000.0</v>
+      </c>
+      <c r="K21">
+        <v>-141000.0</v>
+      </c>
+      <c r="L21">
+        <v>-4169000.0</v>
+      </c>
+      <c r="M21">
+        <v>3592000.0</v>
+      </c>
+      <c r="N21">
+        <v>4596000.0</v>
+      </c>
+      <c r="O21">
+        <v>119000.0</v>
+      </c>
+      <c r="P21">
+        <v>-6962000.0</v>
+      </c>
+      <c r="Q21">
+        <v>866000.0</v>
+      </c>
+      <c r="R21">
+        <v>6863000.0</v>
+      </c>
+      <c r="S21">
+        <v>7310000.0</v>
+      </c>
+      <c r="T21">
+        <v>11483000.0</v>
+      </c>
+      <c r="U21">
+        <v>7085000.0</v>
+      </c>
+      <c r="V21">
+        <v>9175000.0</v>
+      </c>
+      <c r="W21">
+        <v>15310000.0</v>
+      </c>
+      <c r="X21">
+        <v>14361000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-36830000.0</v>
+      </c>
+      <c r="Z21">
+        <v>4145000.0</v>
+      </c>
+      <c r="AA21">
+        <v>3653000.0</v>
+      </c>
+      <c r="AB21">
+        <v>4009000.0</v>
+      </c>
+      <c r="AC21">
+        <v>13100000.0</v>
+      </c>
+      <c r="AD21">
+        <v>4957000.0</v>
+      </c>
+      <c r="AE21">
+        <v>-993000.0</v>
+      </c>
+      <c r="AF21">
+        <v>13424000.0</v>
+      </c>
+      <c r="AG21">
+        <v>8465000.0</v>
+      </c>
+      <c r="AH21">
+        <v>6995000.0</v>
+      </c>
+      <c r="AI21">
+        <v>6887000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>6088000.0</v>
+      </c>
+      <c r="AK21">
+        <v>6034000.0</v>
+      </c>
+      <c r="AL21">
+        <v>5377000.0</v>
+      </c>
+      <c r="AM21">
+        <v>5583000.0</v>
+      </c>
+      <c r="AN21">
+        <v>5759000.0</v>
+      </c>
+      <c r="AO21">
+        <v>5787000.0</v>
+      </c>
+      <c r="AP21">
+        <v>5005000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>4498000.0</v>
+      </c>
+      <c r="AR21">
+        <v>5071000.0</v>
+      </c>
+      <c r="AS21">
+        <v>4167000.0</v>
+      </c>
+      <c r="AT21">
+        <v>4621000.0</v>
+      </c>
+      <c r="AU21">
+        <v>3373000.0</v>
+      </c>
+      <c r="AV21">
+        <v>3514000.0</v>
+      </c>
+      <c r="AW21">
+        <v>3130000.0</v>
+      </c>
+      <c r="AX21">
+        <v>3184000.0</v>
+      </c>
+      <c r="AY21">
+        <v>2413000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>1550000.0</v>
+      </c>
+      <c r="BA21">
+        <v>1503000.0</v>
+      </c>
+      <c r="BB21">
+        <v>950000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:54">
+      <c r="A22" t="s">
+        <v>138</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22">
+        <v>0.0</v>
+      </c>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:54">
+      <c r="A23" t="s">
+        <v>139</v>
+      </c>
+      <c r="B23">
+        <v>6544000.0</v>
+      </c>
+      <c r="C23">
+        <v>4671000.0</v>
+      </c>
+      <c r="D23">
+        <v>4876000.0</v>
+      </c>
+      <c r="E23">
+        <v>5581000.0</v>
+      </c>
+      <c r="F23">
+        <v>5873000.0</v>
+      </c>
+      <c r="G23">
+        <v>6342000.0</v>
+      </c>
+      <c r="H23">
+        <v>6545000.0</v>
+      </c>
+      <c r="I23">
+        <v>6278000.0</v>
+      </c>
+      <c r="J23">
+        <v>6495000.0</v>
+      </c>
+      <c r="K23">
+        <v>6633000.0</v>
+      </c>
+      <c r="L23">
+        <v>6612000.0</v>
+      </c>
+      <c r="M23">
+        <v>6087000.0</v>
+      </c>
+      <c r="N23">
+        <v>5927000.0</v>
+      </c>
+      <c r="O23">
+        <v>5001000.0</v>
+      </c>
+      <c r="P23">
+        <v>4536000.0</v>
+      </c>
+      <c r="Q23">
+        <v>5362000.0</v>
+      </c>
+      <c r="R23">
+        <v>4322000.0</v>
+      </c>
+      <c r="S23">
+        <v>5190000.0</v>
+      </c>
+      <c r="T23">
+        <v>4307000.0</v>
+      </c>
+      <c r="U23">
+        <v>7467000.0</v>
+      </c>
+      <c r="V23">
+        <v>4008000.0</v>
+      </c>
+      <c r="W23">
+        <v>5202000.0</v>
+      </c>
+      <c r="X23">
+        <v>5445000.0</v>
+      </c>
+      <c r="Y23">
+        <v>5649000.0</v>
+      </c>
+      <c r="Z23">
+        <v>6194000.0</v>
+      </c>
+      <c r="AA23">
+        <v>5838000.0</v>
+      </c>
+      <c r="AB23">
+        <v>5738000.0</v>
+      </c>
+      <c r="AC23">
+        <v>4731000.0</v>
+      </c>
+      <c r="AD23">
+        <v>3199000.0</v>
+      </c>
+      <c r="AE23">
+        <v>3857000.0</v>
+      </c>
+      <c r="AF23">
+        <v>4078000.0</v>
+      </c>
+      <c r="AG23">
+        <v>3779000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1394000.0</v>
+      </c>
+      <c r="AI23">
+        <v>2406000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>2292000.0</v>
+      </c>
+      <c r="AK23">
+        <v>587000.0</v>
+      </c>
+      <c r="AL23">
+        <v>4784000.0</v>
+      </c>
+      <c r="AM23">
+        <v>880000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1995000.0</v>
+      </c>
+      <c r="AO23">
+        <v>4641000.0</v>
+      </c>
+      <c r="AP23">
+        <v>3509000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>3240000.0</v>
+      </c>
+      <c r="AR23">
+        <v>3197000.0</v>
+      </c>
+      <c r="AS23">
+        <v>2811000.0</v>
+      </c>
+      <c r="AT23">
+        <v>2902000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1855000.0</v>
+      </c>
+      <c r="AV23">
+        <v>2417000.0</v>
+      </c>
+      <c r="AW23">
+        <v>2419000.0</v>
+      </c>
+      <c r="AX23">
+        <v>2271000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1340000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1522000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1522000.0</v>
+      </c>
+      <c r="BB23">
+        <v>592000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:54">
+      <c r="A24" t="s">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+    </row>
+    <row r="25" spans="1:54">
+      <c r="A25" t="s">
+        <v>141</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>-1084.0</v>
+      </c>
+      <c r="O25">
+        <v>-872000.0</v>
+      </c>
+      <c r="P25">
+        <v>-645000.0</v>
+      </c>
+      <c r="Q25"/>
+      <c r="R25">
+        <v>-1102000.0</v>
+      </c>
+      <c r="S25">
+        <v>-857000.0</v>
+      </c>
+      <c r="T25">
+        <v>-617000.0</v>
+      </c>
+      <c r="U25">
+        <v>-352000.0</v>
+      </c>
+      <c r="V25">
+        <v>-1.25</v>
+      </c>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+      <c r="AK25"/>
+      <c r="AL25"/>
+      <c r="AM25"/>
+      <c r="AN25"/>
+      <c r="AO25"/>
+      <c r="AP25"/>
+      <c r="AQ25"/>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
+      <c r="A26" t="s">
+        <v>142</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:54">
+      <c r="A27" t="s">
+        <v>143</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
+        <v>46000.0</v>
+      </c>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
+      <c r="A28" t="s">
+        <v>144</v>
+      </c>
+      <c r="B28">
+        <v>700000.0</v>
+      </c>
+      <c r="C28">
+        <v>758000.0</v>
+      </c>
+      <c r="D28">
+        <v>943000.0</v>
+      </c>
+      <c r="E28">
+        <v>904000.0</v>
+      </c>
+      <c r="F28">
+        <v>760000.0</v>
+      </c>
+      <c r="G28">
+        <v>825000.0</v>
+      </c>
+      <c r="H28">
+        <v>765000.0</v>
+      </c>
+      <c r="I28">
+        <v>771000.0</v>
+      </c>
+      <c r="J28">
+        <v>826000.0</v>
+      </c>
+      <c r="K28">
+        <v>759000.0</v>
+      </c>
+      <c r="L28">
+        <v>822000.0</v>
+      </c>
+      <c r="M28">
+        <v>573000.0</v>
+      </c>
+      <c r="N28">
+        <v>808000.0</v>
+      </c>
+      <c r="O28">
+        <v>738000.0</v>
+      </c>
+      <c r="P28">
+        <v>877000.0</v>
+      </c>
+      <c r="Q28">
+        <v>864000.0</v>
+      </c>
+      <c r="R28">
+        <v>894000.0</v>
+      </c>
+      <c r="S28">
+        <v>930000.0</v>
+      </c>
+      <c r="T28">
+        <v>885000.0</v>
+      </c>
+      <c r="U28">
+        <v>877000.0</v>
+      </c>
+      <c r="V28">
+        <v>904000.0</v>
+      </c>
+      <c r="W28">
+        <v>844000.0</v>
+      </c>
+      <c r="X28">
+        <v>890000.0</v>
+      </c>
+      <c r="Y28">
+        <v>819000.0</v>
+      </c>
+      <c r="Z28">
+        <v>946000.0</v>
+      </c>
+      <c r="AA28">
+        <v>905000.0</v>
+      </c>
+      <c r="AB28">
+        <v>916000.0</v>
+      </c>
+      <c r="AC28">
+        <v>898000.0</v>
+      </c>
+      <c r="AD28">
+        <v>881000.0</v>
+      </c>
+      <c r="AE28">
+        <v>962000.0</v>
+      </c>
+      <c r="AF28">
+        <v>886000.0</v>
+      </c>
+      <c r="AG28">
+        <v>844000.0</v>
+      </c>
+      <c r="AH28">
+        <v>936000.0</v>
+      </c>
+      <c r="AI28">
+        <v>901000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>883000.0</v>
+      </c>
+      <c r="AK28">
+        <v>867000.0</v>
+      </c>
+      <c r="AL28">
+        <v>840000.0</v>
+      </c>
+      <c r="AM28">
+        <v>863000.0</v>
+      </c>
+      <c r="AN28">
+        <v>763000.0</v>
+      </c>
+      <c r="AO28">
+        <v>734000.0</v>
+      </c>
+      <c r="AP28">
+        <v>755000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>746000.0</v>
+      </c>
+      <c r="AR28">
+        <v>741000.0</v>
+      </c>
+      <c r="AS28">
+        <v>701000.0</v>
+      </c>
+      <c r="AT28">
+        <v>773000.0</v>
+      </c>
+      <c r="AU28">
+        <v>851000.0</v>
+      </c>
+      <c r="AV28">
+        <v>720000.0</v>
+      </c>
+      <c r="AW28">
+        <v>549000.0</v>
+      </c>
+      <c r="AX28">
+        <v>724000.0</v>
+      </c>
+      <c r="AY28">
+        <v>601000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>530000.0</v>
+      </c>
+      <c r="BA28">
+        <v>504000.0</v>
+      </c>
+      <c r="BB28">
+        <v>287000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:54">
+      <c r="A29" t="s">
+        <v>145</v>
+      </c>
+      <c r="B29">
+        <v>76000.0</v>
+      </c>
+      <c r="C29">
+        <v>70000.0</v>
+      </c>
+      <c r="D29">
+        <v>-43000.0</v>
+      </c>
+      <c r="E29">
+        <v>120000.0</v>
+      </c>
+      <c r="F29">
+        <v>163000.0</v>
+      </c>
+      <c r="G29">
+        <v>136000.0</v>
+      </c>
+      <c r="H29">
+        <v>135000.0</v>
+      </c>
+      <c r="I29">
+        <v>18000.0</v>
+      </c>
+      <c r="J29">
+        <v>311000.0</v>
+      </c>
+      <c r="K29">
+        <v>95000.0</v>
+      </c>
+      <c r="L29">
+        <v>167000.0</v>
+      </c>
+      <c r="M29">
+        <v>233000.0</v>
+      </c>
+      <c r="N29">
+        <v>116000.0</v>
+      </c>
+      <c r="O29">
+        <v>868000.0</v>
+      </c>
+      <c r="P29">
+        <v>402000.0</v>
+      </c>
+      <c r="Q29">
+        <v>19000.0</v>
+      </c>
+      <c r="R29">
+        <v>28000.0</v>
+      </c>
+      <c r="S29">
+        <v>71000.0</v>
+      </c>
+      <c r="T29">
+        <v>153000.0</v>
+      </c>
+      <c r="U29">
+        <v>30000.0</v>
+      </c>
+      <c r="V29">
+        <v>98000.0</v>
+      </c>
+      <c r="W29">
+        <v>125000.0</v>
+      </c>
+      <c r="X29">
+        <v>127000.0</v>
+      </c>
+      <c r="Y29">
+        <v>20000.0</v>
+      </c>
+      <c r="Z29">
+        <v>7000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
+      <c r="A30" t="s">
+        <v>146</v>
+      </c>
+      <c r="B30">
+        <v>-1830000.0</v>
+      </c>
+      <c r="C30">
+        <v>1169000.0</v>
+      </c>
+      <c r="D30">
+        <v>1344000.0</v>
+      </c>
+      <c r="E30">
+        <v>1253000.0</v>
+      </c>
+      <c r="F30">
+        <v>1091000.0</v>
+      </c>
+      <c r="G30">
+        <v>1157000.0</v>
+      </c>
+      <c r="H30">
+        <v>1092000.0</v>
+      </c>
+      <c r="I30">
+        <v>1098000.0</v>
+      </c>
+      <c r="J30">
+        <v>1157000.0</v>
+      </c>
+      <c r="K30">
+        <v>1089000.0</v>
+      </c>
+      <c r="L30">
+        <v>1148000.0</v>
+      </c>
+      <c r="M30">
+        <v>894000.0</v>
+      </c>
+      <c r="N30">
+        <v>1321000.0</v>
+      </c>
+      <c r="O30">
+        <v>1260000.0</v>
+      </c>
+      <c r="P30">
+        <v>1250000.0</v>
+      </c>
+      <c r="Q30">
+        <v>2041000.0</v>
+      </c>
+      <c r="R30">
+        <v>995000.0</v>
+      </c>
+      <c r="S30">
+        <v>1805000.0</v>
+      </c>
+      <c r="T30">
+        <v>1002000.0</v>
+      </c>
+      <c r="U30">
+        <v>3615000.0</v>
+      </c>
+      <c r="V30">
+        <v>357000.0</v>
+      </c>
+      <c r="W30">
+        <v>1426000.0</v>
+      </c>
+      <c r="X30">
+        <v>1410000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1303000.0</v>
+      </c>
+      <c r="Z30">
+        <v>1431000.0</v>
+      </c>
+      <c r="AA30">
+        <v>762000.0</v>
+      </c>
+      <c r="AB30">
+        <v>1099000.0</v>
+      </c>
+      <c r="AC30">
+        <v>1459000.0</v>
+      </c>
+      <c r="AD30">
+        <v>856000.0</v>
+      </c>
+      <c r="AE30">
+        <v>1317000.0</v>
+      </c>
+      <c r="AF30">
+        <v>406000.0</v>
+      </c>
+      <c r="AG30">
+        <v>1578000.0</v>
+      </c>
+      <c r="AH30">
+        <v>-3318000.0</v>
+      </c>
+      <c r="AI30">
+        <v>779000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>-4208000.0</v>
+      </c>
+      <c r="AK30">
+        <v>-2359000.0</v>
+      </c>
+      <c r="AL30">
+        <v>3230000.0</v>
+      </c>
+      <c r="AM30">
+        <v>-411000.0</v>
+      </c>
+      <c r="AN30">
+        <v>446000.0</v>
+      </c>
+      <c r="AO30">
+        <v>3150000.0</v>
+      </c>
+      <c r="AP30">
+        <v>990000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>988000.0</v>
+      </c>
+      <c r="AR30">
+        <v>1024000.0</v>
+      </c>
+      <c r="AS30">
+        <v>841000.0</v>
+      </c>
+      <c r="AT30">
+        <v>830000.0</v>
+      </c>
+      <c r="AU30">
+        <v>920000.0</v>
+      </c>
+      <c r="AV30">
+        <v>744000.0</v>
+      </c>
+      <c r="AW30">
+        <v>750000.0</v>
+      </c>
+      <c r="AX30">
+        <v>905000.0</v>
+      </c>
+      <c r="AY30">
+        <v>732000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>654000.0</v>
+      </c>
+      <c r="BA30">
+        <v>504000.0</v>
+      </c>
+      <c r="BB30">
+        <v>287000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:54">
+      <c r="A31" t="s">
+        <v>147</v>
+      </c>
+      <c r="B31">
+        <v>-3344000.0</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31">
+        <v>-3933000.0</v>
+      </c>
+      <c r="E31">
+        <v>2176000.0</v>
+      </c>
+      <c r="F31">
+        <v>-5133000.0</v>
+      </c>
+      <c r="G31">
+        <v>2045000.0</v>
+      </c>
+      <c r="H31">
+        <v>-9081000.0</v>
+      </c>
+      <c r="I31">
+        <v>-7782000.0</v>
+      </c>
+      <c r="J31">
+        <v>-9363000.0</v>
+      </c>
+      <c r="K31">
+        <v>19167000.0</v>
+      </c>
+      <c r="L31">
+        <v>-4624000.0</v>
+      </c>
+      <c r="M31">
+        <v>-8782000.0</v>
+      </c>
+      <c r="N31">
+        <v>-6159000.0</v>
+      </c>
+      <c r="O31">
+        <v>-404000.0</v>
+      </c>
+      <c r="P31">
+        <v>-16154000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-8473000.0</v>
+      </c>
+      <c r="R31">
+        <v>-2393000.0</v>
+      </c>
+      <c r="S31">
+        <v>-2997000.0</v>
+      </c>
+      <c r="T31">
+        <v>2331000.0</v>
+      </c>
+      <c r="U31">
+        <v>-2724000.0</v>
+      </c>
+      <c r="V31">
+        <v>-495000.0</v>
+      </c>
+      <c r="W31">
+        <v>5183000.0</v>
+      </c>
+      <c r="X31">
+        <v>-2957000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-36830000.0</v>
+      </c>
+      <c r="Z31">
+        <v>1756000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-9134000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-8205000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-3987000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-3786000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-11614000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-6462000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-9792000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-4754000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-569000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-5064000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-3465000.0</v>
+      </c>
+      <c r="AL31">
+        <v>2155000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-1971000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-482000.0</v>
+      </c>
+      <c r="AO31">
+        <v>2157000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-2485000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-1192000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-1258000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-1394000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-1579000.0</v>
+      </c>
+      <c r="AU31">
+        <v>3373000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-1963000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-429000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-1612000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-1041000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-242000.0</v>
+      </c>
+      <c r="BA31">
+        <v>1103000.0</v>
+      </c>
+      <c r="BB31">
+        <v>950000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:54">
+      <c r="A32" t="s">
+        <v>148</v>
+      </c>
+      <c r="B32">
+        <v>-5772000.0</v>
+      </c>
+      <c r="C32">
+        <v>3604000.0</v>
+      </c>
+      <c r="D32">
+        <v>2964000.0</v>
+      </c>
+      <c r="E32">
+        <v>6233000.0</v>
+      </c>
+      <c r="F32">
+        <v>4321000.0</v>
+      </c>
+      <c r="G32">
+        <v>11444000.0</v>
+      </c>
+      <c r="H32">
+        <v>9938000.0</v>
+      </c>
+      <c r="I32">
+        <v>9491000.0</v>
+      </c>
+      <c r="J32">
+        <v>8390000.0</v>
+      </c>
+      <c r="K32">
+        <v>6492000.0</v>
+      </c>
+      <c r="L32">
+        <v>2443000.0</v>
+      </c>
+      <c r="M32">
+        <v>9679000.0</v>
+      </c>
+      <c r="N32">
+        <v>10523000.0</v>
+      </c>
+      <c r="O32">
+        <v>5120000.0</v>
+      </c>
+      <c r="P32">
+        <v>-2426000.0</v>
+      </c>
+      <c r="Q32">
+        <v>6228000.0</v>
+      </c>
+      <c r="R32">
+        <v>11185000.0</v>
+      </c>
+      <c r="S32">
+        <v>12500000.0</v>
+      </c>
+      <c r="T32">
+        <v>15790000.0</v>
+      </c>
+      <c r="U32">
+        <v>14552000.0</v>
+      </c>
+      <c r="V32">
+        <v>13183000.0</v>
+      </c>
+      <c r="W32">
+        <v>20512000.0</v>
+      </c>
+      <c r="X32">
+        <v>19806000.0</v>
+      </c>
+      <c r="Y32">
+        <v>-31181000.0</v>
+      </c>
+      <c r="Z32">
+        <v>10339000.0</v>
+      </c>
+      <c r="AA32">
+        <v>9491000.0</v>
+      </c>
+      <c r="AB32">
+        <v>9747000.0</v>
+      </c>
+      <c r="AC32">
+        <v>8900000.0</v>
+      </c>
+      <c r="AD32">
+        <v>2027000.0</v>
+      </c>
+      <c r="AE32">
+        <v>2864000.0</v>
+      </c>
+      <c r="AF32">
+        <v>4686000.0</v>
+      </c>
+      <c r="AG32">
+        <v>2968000.0</v>
+      </c>
+      <c r="AH32">
+        <v>5601000.0</v>
+      </c>
+      <c r="AI32">
+        <v>9293000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>3796000.0</v>
+      </c>
+      <c r="AK32">
+        <v>5447000.0</v>
+      </c>
+      <c r="AL32">
+        <v>10161000.0</v>
+      </c>
+      <c r="AM32">
+        <v>6463000.0</v>
+      </c>
+      <c r="AN32">
+        <v>7754000.0</v>
+      </c>
+      <c r="AO32">
+        <v>10428000.0</v>
+      </c>
+      <c r="AP32">
+        <v>5202000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>5728000.0</v>
+      </c>
+      <c r="AR32">
+        <v>6088000.0</v>
+      </c>
+      <c r="AS32">
+        <v>4717000.0</v>
+      </c>
+      <c r="AT32">
+        <v>5032000.0</v>
+      </c>
+      <c r="AU32">
+        <v>5228000.0</v>
+      </c>
+      <c r="AV32">
+        <v>3410000.0</v>
+      </c>
+      <c r="AW32">
+        <v>4418000.0</v>
+      </c>
+      <c r="AX32">
+        <v>3417000.0</v>
+      </c>
+      <c r="AY32">
+        <v>2698000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>2642000.0</v>
+      </c>
+      <c r="BA32">
+        <v>3804000.0</v>
+      </c>
+      <c r="BB32">
+        <v>1542000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:P30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:16">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:16">
+      <c r="A2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B2">
+        <v>9044000.0</v>
+      </c>
+      <c r="C2">
+        <v>4958000.0</v>
+      </c>
+      <c r="D2">
+        <v>5450000.0</v>
+      </c>
+      <c r="E2">
+        <v>18081000.0</v>
+      </c>
+      <c r="F2">
+        <v>32426000.0</v>
+      </c>
+      <c r="G2">
+        <v>29643000.0</v>
+      </c>
+      <c r="H2">
+        <v>17726000.0</v>
+      </c>
+      <c r="I2">
+        <v>7199000.0</v>
+      </c>
+      <c r="J2">
+        <v>8331000.0</v>
+      </c>
+      <c r="K2">
+        <v>13866000.0</v>
+      </c>
+      <c r="L2">
+        <v>4561000.0</v>
+      </c>
+      <c r="M2">
+        <v>14603000.0</v>
+      </c>
+      <c r="N2">
+        <v>4060000.0</v>
+      </c>
+      <c r="O2">
+        <v>10000.0</v>
+      </c>
+      <c r="P2"/>
+    </row>
+    <row r="3" spans="1:16">
+      <c r="A3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:16">
+      <c r="A4" t="s">
         <v>151</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+    </row>
+    <row r="5" spans="1:16">
+      <c r="A5" t="s">
+        <v>152</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5"/>
+      <c r="P5"/>
+    </row>
+    <row r="6" spans="1:16">
+      <c r="A6" t="s">
+        <v>153</v>
+      </c>
+      <c r="B6">
+        <v>-7119000.0</v>
+      </c>
+      <c r="C6">
+        <v>4086000.0</v>
+      </c>
+      <c r="D6">
+        <v>-492000.0</v>
+      </c>
+      <c r="E6">
+        <v>-12631000.0</v>
+      </c>
+      <c r="F6">
+        <v>-14345000.0</v>
+      </c>
+      <c r="G6">
+        <v>2783000.0</v>
+      </c>
+      <c r="H6">
+        <v>11917000.0</v>
+      </c>
+      <c r="I6">
+        <v>10527000.0</v>
+      </c>
+      <c r="J6">
+        <v>-1132000.0</v>
+      </c>
+      <c r="K6">
+        <v>-5535000.0</v>
+      </c>
+      <c r="L6">
+        <v>717000.0</v>
+      </c>
+      <c r="M6">
+        <v>-8866000.0</v>
+      </c>
+      <c r="N6">
+        <v>10543000.0</v>
+      </c>
+      <c r="O6">
+        <v>4050000.0</v>
+      </c>
+      <c r="P6"/>
+    </row>
+    <row r="7" spans="1:16">
+      <c r="A7" t="s">
+        <v>154</v>
+      </c>
+      <c r="B7">
+        <v>-2825000.0</v>
+      </c>
+      <c r="C7">
+        <v>-6820000.0</v>
+      </c>
+      <c r="D7">
+        <v>-4144000.0</v>
+      </c>
+      <c r="E7">
+        <v>-6069000.0</v>
+      </c>
+      <c r="F7">
+        <v>-2478000.0</v>
+      </c>
+      <c r="G7">
+        <v>1194000.0</v>
+      </c>
+      <c r="H7">
+        <v>1385000.0</v>
+      </c>
+      <c r="I7">
+        <v>-1864000.0</v>
+      </c>
+      <c r="J7">
+        <v>-1836000.0</v>
+      </c>
+      <c r="K7">
+        <v>-5283000.0</v>
+      </c>
+      <c r="L7">
+        <v>6110000.0</v>
+      </c>
+      <c r="M7">
+        <v>-315000.0</v>
+      </c>
+      <c r="N7">
+        <v>2092000.0</v>
+      </c>
+      <c r="O7">
+        <v>-72000.0</v>
+      </c>
+      <c r="P7"/>
+    </row>
+    <row r="8" spans="1:16">
+      <c r="A8" t="s">
+        <v>155</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+    </row>
+    <row r="9" spans="1:16">
+      <c r="A9" t="s">
+        <v>156</v>
+      </c>
+      <c r="B9">
+        <v>-1343000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4582000.0</v>
+      </c>
+      <c r="D9">
+        <v>-2892000.0</v>
+      </c>
+      <c r="E9">
+        <v>-6981000.0</v>
+      </c>
+      <c r="F9">
+        <v>-4870000.0</v>
+      </c>
+      <c r="G9">
+        <v>4083000.0</v>
+      </c>
+      <c r="H9">
+        <v>-915000.0</v>
+      </c>
+      <c r="I9">
+        <v>-2439000.0</v>
+      </c>
+      <c r="J9">
+        <v>-2692000.0</v>
+      </c>
+      <c r="K9">
+        <v>-1037000.0</v>
+      </c>
+      <c r="L9">
+        <v>-654000.0</v>
+      </c>
+      <c r="M9">
+        <v>-314000.0</v>
+      </c>
+      <c r="N9">
+        <v>-135000.0</v>
+      </c>
+      <c r="O9">
+        <v>-503000.0</v>
+      </c>
+      <c r="P9"/>
+    </row>
+    <row r="10" spans="1:16">
+      <c r="A10" t="s">
+        <v>157</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10">
+        <v>6981000.0</v>
+      </c>
+      <c r="F10">
+        <v>4870000.0</v>
+      </c>
+      <c r="G10">
+        <v>-4083000.0</v>
+      </c>
+      <c r="H10">
+        <v>915000.0</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+    </row>
+    <row r="11" spans="1:16">
+      <c r="A11" t="s">
+        <v>158</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>577000.0</v>
+      </c>
+      <c r="F11">
+        <v>316000.0</v>
+      </c>
+      <c r="G11">
+        <v>-186000.0</v>
+      </c>
+      <c r="H11">
+        <v>83000.0</v>
+      </c>
+      <c r="I11">
+        <v>395000.0</v>
+      </c>
+      <c r="J11">
+        <v>-85000.0</v>
+      </c>
+      <c r="K11">
+        <v>654000.0</v>
+      </c>
+      <c r="L11">
+        <v>361000.0</v>
+      </c>
+      <c r="M11">
+        <v>452000.0</v>
+      </c>
+      <c r="N11">
+        <v>621000.0</v>
+      </c>
+      <c r="O11">
+        <v>273000.0</v>
+      </c>
+      <c r="P11"/>
+    </row>
+    <row r="12" spans="1:16">
+      <c r="A12" t="s">
+        <v>159</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>20838000.0</v>
+      </c>
+      <c r="F12">
+        <v>-12178000.0</v>
+      </c>
+      <c r="G12">
+        <v>69910000.0</v>
+      </c>
+      <c r="H12">
+        <v>-61713000.0</v>
+      </c>
+      <c r="I12">
+        <v>-60509000.0</v>
+      </c>
+      <c r="J12">
+        <v>-80925000.0</v>
+      </c>
+      <c r="K12">
+        <v>-71776000.0</v>
+      </c>
+      <c r="L12">
+        <v>-107488000.0</v>
+      </c>
+      <c r="M12">
+        <v>-25687000.0</v>
+      </c>
+      <c r="N12"/>
+      <c r="O12"/>
+      <c r="P12"/>
+    </row>
+    <row r="13" spans="1:16">
+      <c r="A13" t="s">
+        <v>160</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>335000.0</v>
+      </c>
+      <c r="F13">
+        <v>2076000.0</v>
+      </c>
+      <c r="G13">
+        <v>-2703000.0</v>
+      </c>
+      <c r="H13">
+        <v>2217000.0</v>
+      </c>
+      <c r="I13">
+        <v>180000.0</v>
+      </c>
+      <c r="J13">
+        <v>941000.0</v>
+      </c>
+      <c r="K13">
+        <v>-4900000.0</v>
+      </c>
+      <c r="L13">
+        <v>6403000.0</v>
+      </c>
+      <c r="M13">
+        <v>-451000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+    </row>
+    <row r="14" spans="1:16">
+      <c r="A14" t="s">
+        <v>161</v>
+      </c>
+      <c r="B14">
+        <v>834000.0</v>
+      </c>
+      <c r="C14">
+        <v>1317000.0</v>
+      </c>
+      <c r="D14">
+        <v>259000.0</v>
+      </c>
+      <c r="E14">
+        <v>1042000.0</v>
+      </c>
+      <c r="F14">
+        <v>1103000.0</v>
+      </c>
+      <c r="G14">
+        <v>928000.0</v>
+      </c>
+      <c r="H14">
+        <v>387000.0</v>
+      </c>
+      <c r="I14">
+        <v>-853000.0</v>
+      </c>
+      <c r="J14">
+        <v>-818000.0</v>
+      </c>
+      <c r="K14">
+        <v>-2881000.0</v>
+      </c>
+      <c r="L14">
+        <v>-20000.0</v>
+      </c>
+      <c r="M14">
+        <v>848000.0</v>
+      </c>
+      <c r="N14">
+        <v>-1130000.0</v>
+      </c>
+      <c r="O14"/>
+      <c r="P14"/>
+    </row>
+    <row r="15" spans="1:16">
+      <c r="A15" t="s">
+        <v>162</v>
+      </c>
+      <c r="B15">
+        <v>20150000.0</v>
+      </c>
+      <c r="C15">
+        <v>21666000.0</v>
+      </c>
+      <c r="D15">
+        <v>21666000.0</v>
+      </c>
+      <c r="E15">
+        <v>21666000.0</v>
+      </c>
+      <c r="F15">
+        <v>21514000.0</v>
+      </c>
+      <c r="G15">
+        <v>23064000.0</v>
+      </c>
+      <c r="H15">
+        <v>28624000.0</v>
+      </c>
+      <c r="I15">
+        <v>28182000.0</v>
+      </c>
+      <c r="J15">
+        <v>26524000.0</v>
+      </c>
+      <c r="K15">
+        <v>20570000.0</v>
+      </c>
+      <c r="L15">
+        <v>16714000.0</v>
+      </c>
+      <c r="M15">
+        <v>13028000.0</v>
+      </c>
+      <c r="N15">
+        <v>10300000.0</v>
+      </c>
+      <c r="O15">
+        <v>1955000.0</v>
+      </c>
+      <c r="P15"/>
+    </row>
+    <row r="16" spans="1:16">
+      <c r="A16" t="s">
+        <v>163</v>
+      </c>
+      <c r="B16">
+        <v>1925000.0</v>
+      </c>
+      <c r="C16">
+        <v>9044000.0</v>
+      </c>
+      <c r="D16">
+        <v>4958000.0</v>
+      </c>
+      <c r="E16">
+        <v>5450000.0</v>
+      </c>
+      <c r="F16">
+        <v>18081000.0</v>
+      </c>
+      <c r="G16">
+        <v>32426000.0</v>
+      </c>
+      <c r="H16">
+        <v>29643000.0</v>
+      </c>
+      <c r="I16">
+        <v>17726000.0</v>
+      </c>
+      <c r="J16">
+        <v>7199000.0</v>
+      </c>
+      <c r="K16">
+        <v>8331000.0</v>
+      </c>
+      <c r="L16">
+        <v>5278000.0</v>
+      </c>
+      <c r="M16">
+        <v>5737000.0</v>
+      </c>
+      <c r="N16">
+        <v>14603000.0</v>
+      </c>
+      <c r="O16">
+        <v>4060000.0</v>
+      </c>
+      <c r="P16">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:16">
+      <c r="A17" t="s">
+        <v>164</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+    </row>
+    <row r="18" spans="1:16">
+      <c r="A18" t="s">
+        <v>165</v>
+      </c>
+      <c r="B18">
+        <v>115873000.0</v>
+      </c>
+      <c r="C18">
+        <v>8555000.0</v>
+      </c>
+      <c r="D18">
+        <v>9957000.0</v>
+      </c>
+      <c r="E18">
+        <v>14109000.0</v>
+      </c>
+      <c r="F18">
+        <v>20008000.0</v>
+      </c>
+      <c r="G18">
+        <v>74931000.0</v>
+      </c>
+      <c r="H18">
+        <v>-39245000.0</v>
+      </c>
+      <c r="I18">
+        <v>-55115000.0</v>
+      </c>
+      <c r="J18">
+        <v>-69567000.0</v>
+      </c>
+      <c r="K18">
+        <v>-51874000.0</v>
+      </c>
+      <c r="L18">
+        <v>-82744000.0</v>
+      </c>
+      <c r="M18">
+        <v>-11517000.0</v>
+      </c>
+      <c r="N18">
+        <v>-62885000.0</v>
+      </c>
+      <c r="O18">
+        <v>-131788000.0</v>
+      </c>
+      <c r="P18"/>
+    </row>
+    <row r="19" spans="1:16">
+      <c r="A19" t="s">
+        <v>166</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+    </row>
+    <row r="20" spans="1:16">
+      <c r="A20" t="s">
+        <v>167</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>1402000.0</v>
+      </c>
+      <c r="F20">
+        <v>4092000.0</v>
+      </c>
+      <c r="G20">
+        <v>6495000.0</v>
+      </c>
+      <c r="H20">
+        <v>6267000.0</v>
+      </c>
+      <c r="I20">
+        <v>2402000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+    </row>
+    <row r="21" spans="1:16">
+      <c r="A21" t="s">
+        <v>168</v>
+      </c>
+      <c r="B21">
+        <v>-101900000.0</v>
+      </c>
+      <c r="C21">
+        <v>-10200000.0</v>
+      </c>
+      <c r="D21">
+        <v>-30500000.0</v>
+      </c>
+      <c r="E21">
+        <v>-3199000.0</v>
+      </c>
+      <c r="F21">
+        <v>-12820000.0</v>
+      </c>
+      <c r="G21">
+        <v>-54400000.0</v>
+      </c>
+      <c r="H21">
+        <v>83447000.0</v>
+      </c>
+      <c r="I21">
+        <v>94437000.0</v>
+      </c>
+      <c r="J21">
+        <v>44504000.0</v>
+      </c>
+      <c r="K21">
+        <v>15585000.0</v>
+      </c>
+      <c r="L21">
+        <v>59800000.0</v>
+      </c>
+      <c r="M21">
+        <v>22437000.0</v>
+      </c>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+    </row>
+    <row r="22" spans="1:16">
+      <c r="A22" t="s">
+        <v>131</v>
+      </c>
+      <c r="B22">
+        <v>11406000.0</v>
+      </c>
+      <c r="C22">
+        <v>9704000.0</v>
+      </c>
+      <c r="D22">
+        <v>371000.0</v>
+      </c>
+      <c r="E22">
+        <v>-2786000.0</v>
+      </c>
+      <c r="F22">
+        <v>32459000.0</v>
+      </c>
+      <c r="G22">
+        <v>1646000.0</v>
+      </c>
+      <c r="H22">
+        <v>19214000.0</v>
+      </c>
+      <c r="I22">
+        <v>5848000.0</v>
+      </c>
+      <c r="J22">
+        <v>12152000.0</v>
+      </c>
+      <c r="K22">
+        <v>24365000.0</v>
+      </c>
+      <c r="L22">
+        <v>17892000.0</v>
+      </c>
+      <c r="M22">
+        <v>13909000.0</v>
+      </c>
+      <c r="N22">
+        <v>9766000.0</v>
+      </c>
+      <c r="O22">
+        <v>950000.0</v>
+      </c>
+      <c r="P22"/>
+    </row>
+    <row r="23" spans="1:16">
+      <c r="A23" t="s">
+        <v>169</v>
+      </c>
+      <c r="B23">
+        <v>-19881000.0</v>
+      </c>
+      <c r="C23">
+        <v>-7000.0</v>
+      </c>
+      <c r="D23">
+        <v>-57000.0</v>
+      </c>
+      <c r="E23">
+        <v>183443000.0</v>
+      </c>
+      <c r="F23">
+        <v>435243000.0</v>
+      </c>
+      <c r="G23">
+        <v>95020000.0</v>
+      </c>
+      <c r="H23">
+        <v>371337000.0</v>
+      </c>
+      <c r="I23">
+        <v>-3002000.0</v>
+      </c>
+      <c r="J23">
+        <v>50455000.0</v>
+      </c>
+      <c r="K23">
+        <v>51324000.0</v>
+      </c>
+      <c r="L23">
+        <v>-1832000.0</v>
+      </c>
+      <c r="M23">
+        <v>-964000.0</v>
+      </c>
+      <c r="N23">
+        <v>-820000.0</v>
+      </c>
+      <c r="O23">
+        <v>-1836000.0</v>
+      </c>
+      <c r="P23"/>
+    </row>
+    <row r="24" spans="1:16">
+      <c r="A24" t="s">
+        <v>170</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>-27824000.0</v>
+      </c>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
+        <v>97840000.0</v>
+      </c>
+      <c r="M24"/>
+      <c r="N24">
+        <v>-389000.0</v>
+      </c>
+      <c r="O24"/>
+      <c r="P24"/>
+    </row>
+    <row r="25" spans="1:16">
+      <c r="A25" t="s">
+        <v>171</v>
+      </c>
+      <c r="B25">
+        <v>-8219000.0</v>
+      </c>
+      <c r="C25">
+        <v>5671000.0</v>
+      </c>
+      <c r="D25">
+        <v>13730000.0</v>
+      </c>
+      <c r="E25">
+        <v>21922000.0</v>
+      </c>
+      <c r="F25">
+        <v>-11076000.0</v>
+      </c>
+      <c r="G25">
+        <v>71163000.0</v>
+      </c>
+      <c r="H25">
+        <v>-60231000.0</v>
+      </c>
+      <c r="I25">
+        <v>-58246000.0</v>
+      </c>
+      <c r="J25">
+        <v>-79065000.0</v>
+      </c>
+      <c r="K25">
+        <v>-68075000.0</v>
+      </c>
+      <c r="L25">
+        <v>-106726000.0</v>
+      </c>
+      <c r="M25">
+        <v>-25959000.0</v>
+      </c>
+      <c r="N25">
+        <v>-73613000.0</v>
+      </c>
+      <c r="O25">
+        <v>-132666000.0</v>
+      </c>
+      <c r="P25"/>
+    </row>
+    <row r="26" spans="1:16">
+      <c r="A26" t="s">
+        <v>172</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>2402000.0</v>
+      </c>
+      <c r="J26">
+        <v>52221000.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>49619000.0</v>
+      </c>
+      <c r="M26">
+        <v>-5794000.0</v>
+      </c>
+      <c r="N26">
+        <v>-472000.0</v>
+      </c>
+      <c r="O26"/>
+      <c r="P26"/>
+    </row>
+    <row r="27" spans="1:16">
+      <c r="A27" t="s">
+        <v>173</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+    </row>
+    <row r="28" spans="1:16">
+      <c r="A28" t="s">
+        <v>174</v>
+      </c>
+      <c r="B28">
+        <v>-122992000.0</v>
+      </c>
+      <c r="C28">
+        <v>-31873000.0</v>
+      </c>
+      <c r="D28">
+        <v>-52223000.0</v>
+      </c>
+      <c r="E28">
+        <v>-26722000.0</v>
+      </c>
+      <c r="F28">
+        <v>-34299000.0</v>
+      </c>
+      <c r="G28">
+        <v>-72149000.0</v>
+      </c>
+      <c r="H28">
+        <v>51163000.0</v>
+      </c>
+      <c r="I28">
+        <v>65655000.0</v>
+      </c>
+      <c r="J28">
+        <v>68435000.0</v>
+      </c>
+      <c r="K28">
+        <v>46339000.0</v>
+      </c>
+      <c r="L28">
+        <v>90873000.0</v>
+      </c>
+      <c r="M28">
+        <v>2651000.0</v>
+      </c>
+      <c r="N28">
+        <v>73428000.0</v>
+      </c>
+      <c r="O28">
+        <v>135838000.0</v>
+      </c>
+      <c r="P28">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:16">
+      <c r="A29" t="s">
+        <v>175</v>
+      </c>
+      <c r="B29">
+        <v>1196000.0</v>
+      </c>
+      <c r="C29">
+        <v>8555000.0</v>
+      </c>
+      <c r="D29">
+        <v>9957000.0</v>
+      </c>
+      <c r="E29">
+        <v>14109000.0</v>
+      </c>
+      <c r="F29">
+        <v>20008000.0</v>
+      </c>
+      <c r="G29">
+        <v>74931000.0</v>
+      </c>
+      <c r="H29">
+        <v>-39245000.0</v>
+      </c>
+      <c r="I29">
+        <v>-55115000.0</v>
+      </c>
+      <c r="J29">
+        <v>-69567000.0</v>
+      </c>
+      <c r="K29">
+        <v>-51874000.0</v>
+      </c>
+      <c r="L29">
+        <v>-82744000.0</v>
+      </c>
+      <c r="M29">
+        <v>-11517000.0</v>
+      </c>
+      <c r="N29">
+        <v>-62885000.0</v>
+      </c>
+      <c r="O29">
+        <v>-131788000.0</v>
+      </c>
+      <c r="P29"/>
+    </row>
+    <row r="30" spans="1:16">
+      <c r="A30" t="s">
+        <v>176</v>
+      </c>
+      <c r="B30">
+        <v>114677000.0</v>
+      </c>
+      <c r="C30">
+        <v>27404000.0</v>
+      </c>
+      <c r="D30">
+        <v>41774000.0</v>
+      </c>
+      <c r="E30">
+        <v>3633000.0</v>
+      </c>
+      <c r="F30">
+        <v>7535000.0</v>
+      </c>
+      <c r="G30">
+        <v>51197000.0</v>
+      </c>
+      <c r="H30">
+        <v>-64513000.0</v>
+      </c>
+      <c r="I30">
+        <v>-81259000.0</v>
+      </c>
+      <c r="J30">
+        <v>-90947000.0</v>
+      </c>
+      <c r="K30">
+        <v>-66334000.0</v>
+      </c>
+      <c r="L30">
+        <v>-7412000.0</v>
+      </c>
+      <c r="M30">
+        <v>-25110000.0</v>
+      </c>
+      <c r="N30">
+        <v>-73616000.0</v>
+      </c>
+      <c r="O30"/>
+      <c r="P30"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:BF30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:58">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>77</v>
+      </c>
+      <c r="D1" t="s">
+        <v>78</v>
+      </c>
+      <c r="E1" t="s">
+        <v>79</v>
+      </c>
+      <c r="F1" t="s">
+        <v>2</v>
+      </c>
+      <c r="G1" t="s">
+        <v>80</v>
+      </c>
+      <c r="H1" t="s">
+        <v>81</v>
+      </c>
+      <c r="I1" t="s">
+        <v>82</v>
+      </c>
+      <c r="J1" t="s">
+        <v>3</v>
+      </c>
+      <c r="K1" t="s">
+        <v>83</v>
+      </c>
+      <c r="L1" t="s">
+        <v>84</v>
+      </c>
+      <c r="M1" t="s">
+        <v>85</v>
+      </c>
+      <c r="N1" t="s">
+        <v>4</v>
+      </c>
+      <c r="O1" t="s">
+        <v>86</v>
+      </c>
+      <c r="P1" t="s">
+        <v>87</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>88</v>
+      </c>
+      <c r="R1" t="s">
+        <v>5</v>
+      </c>
+      <c r="S1" t="s">
+        <v>89</v>
+      </c>
+      <c r="T1" t="s">
+        <v>90</v>
+      </c>
+      <c r="U1" t="s">
+        <v>91</v>
+      </c>
+      <c r="V1" t="s">
+        <v>6</v>
+      </c>
+      <c r="W1" t="s">
+        <v>92</v>
+      </c>
+      <c r="X1" t="s">
+        <v>93</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>94</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>114</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>177</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
+      <c r="A2" t="s">
+        <v>149</v>
+      </c>
+      <c r="B2">
+        <v>3526000.0</v>
+      </c>
+      <c r="C2">
+        <v>2425000.0</v>
+      </c>
+      <c r="D2">
+        <v>6463000.0</v>
+      </c>
+      <c r="E2">
+        <v>9044000.0</v>
+      </c>
+      <c r="F2">
+        <v>4070000.0</v>
+      </c>
+      <c r="G2">
+        <v>3876000.0</v>
+      </c>
+      <c r="H2">
+        <v>4856000.0</v>
+      </c>
+      <c r="I2">
+        <v>4958000.0</v>
+      </c>
+      <c r="J2">
+        <v>5324000.0</v>
+      </c>
+      <c r="K2">
+        <v>12301000.0</v>
+      </c>
+      <c r="L2">
+        <v>6929000.0</v>
+      </c>
+      <c r="M2">
+        <v>5450000.0</v>
+      </c>
+      <c r="N2">
+        <v>7129000.0</v>
+      </c>
+      <c r="O2">
+        <v>5969000.0</v>
+      </c>
+      <c r="P2">
+        <v>7337000.0</v>
+      </c>
+      <c r="Q2">
+        <v>18081000.0</v>
+      </c>
+      <c r="R2">
+        <v>15076000.0</v>
+      </c>
+      <c r="S2">
+        <v>50674000.0</v>
+      </c>
+      <c r="T2">
+        <v>15888000.0</v>
+      </c>
+      <c r="U2">
+        <v>32426000.0</v>
+      </c>
+      <c r="V2">
+        <v>23478000.0</v>
+      </c>
+      <c r="W2">
+        <v>20836000.0</v>
+      </c>
+      <c r="X2">
+        <v>19212000.0</v>
+      </c>
+      <c r="Y2">
+        <v>29643000.0</v>
+      </c>
+      <c r="Z2">
+        <v>23975000.0</v>
+      </c>
+      <c r="AA2">
+        <v>26869000.0</v>
+      </c>
+      <c r="AB2">
+        <v>22005000.0</v>
+      </c>
+      <c r="AC2">
+        <v>17726000.0</v>
+      </c>
+      <c r="AD2">
+        <v>9907000.0</v>
+      </c>
+      <c r="AE2">
+        <v>7031000.0</v>
+      </c>
+      <c r="AF2">
+        <v>10187000.0</v>
+      </c>
+      <c r="AG2">
+        <v>7199000.0</v>
+      </c>
+      <c r="AH2">
+        <v>9410000.0</v>
+      </c>
+      <c r="AI2">
+        <v>15248000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>16038000.0</v>
+      </c>
+      <c r="AK2">
+        <v>8331000.0</v>
+      </c>
+      <c r="AL2">
+        <v>5974000.0</v>
+      </c>
+      <c r="AM2">
+        <v>5483000.0</v>
+      </c>
+      <c r="AN2">
+        <v>5770000.0</v>
+      </c>
+      <c r="AO2">
+        <v>5278000.0</v>
+      </c>
+      <c r="AP2">
+        <v>9109000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>4929000.0</v>
+      </c>
+      <c r="AR2">
+        <v>8641000.0</v>
+      </c>
+      <c r="AS2">
+        <v>5737000.0</v>
+      </c>
+      <c r="AT2">
+        <v>14497000.0</v>
+      </c>
+      <c r="AU2">
+        <v>4897000.0</v>
+      </c>
+      <c r="AV2">
+        <v>9395000.0</v>
+      </c>
+      <c r="AW2">
+        <v>14603000.0</v>
+      </c>
+      <c r="AX2">
+        <v>31757000.0</v>
+      </c>
+      <c r="AY2">
+        <v>2403000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>6503000.0</v>
+      </c>
+      <c r="BA2">
+        <v>4060000.0</v>
+      </c>
+      <c r="BB2">
+        <v>10000.0</v>
+      </c>
+      <c r="BC2"/>
+      <c r="BD2">
+        <v>10000.0</v>
+      </c>
+      <c r="BE2">
+        <v>10000.0</v>
+      </c>
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
+      <c r="A3" t="s">
+        <v>150</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>0</v>
+      </c>
+      <c r="D3">
+        <v>0</v>
+      </c>
+      <c r="E3">
+        <v>0</v>
+      </c>
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
+        <v>0</v>
+      </c>
+      <c r="H3">
+        <v>0</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>0</v>
+      </c>
+      <c r="M3">
+        <v>0</v>
+      </c>
+      <c r="N3">
+        <v>0</v>
+      </c>
+      <c r="O3">
+        <v>0</v>
+      </c>
+      <c r="P3">
+        <v>0</v>
+      </c>
+      <c r="Q3">
+        <v>0</v>
+      </c>
+      <c r="R3">
+        <v>0</v>
+      </c>
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+      <c r="U3">
+        <v>0</v>
+      </c>
+      <c r="V3">
+        <v>0</v>
+      </c>
+      <c r="W3">
+        <v>0</v>
+      </c>
+      <c r="X3">
+        <v>0</v>
+      </c>
+      <c r="Y3">
+        <v>0</v>
+      </c>
+      <c r="Z3">
+        <v>0</v>
+      </c>
+      <c r="AA3">
+        <v>0</v>
+      </c>
+      <c r="AB3">
+        <v>0</v>
+      </c>
+      <c r="AC3">
+        <v>0</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+      <c r="AG3">
+        <v>0</v>
+      </c>
+      <c r="AH3">
+        <v>0</v>
+      </c>
+      <c r="AI3">
+        <v>0</v>
+      </c>
+      <c r="AJ3">
+        <v>0</v>
+      </c>
+      <c r="AK3">
+        <v>0</v>
+      </c>
+      <c r="AL3">
+        <v>0</v>
+      </c>
+      <c r="AM3">
+        <v>0</v>
+      </c>
+      <c r="AN3">
+        <v>0</v>
+      </c>
+      <c r="AO3">
+        <v>0</v>
+      </c>
+      <c r="AP3">
+        <v>0</v>
+      </c>
+      <c r="AQ3">
+        <v>0</v>
+      </c>
+      <c r="AR3">
+        <v>0</v>
+      </c>
+      <c r="AS3">
+        <v>0</v>
+      </c>
+      <c r="AT3">
+        <v>0</v>
+      </c>
+      <c r="AU3">
+        <v>0</v>
+      </c>
+      <c r="AV3">
+        <v>0</v>
+      </c>
+      <c r="AW3">
+        <v>0</v>
+      </c>
+      <c r="AX3">
+        <v>0</v>
+      </c>
+      <c r="AY3">
+        <v>0</v>
+      </c>
+      <c r="AZ3">
+        <v>0</v>
+      </c>
+      <c r="BA3">
+        <v>0</v>
+      </c>
+      <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
+        <v>0</v>
+      </c>
+      <c r="BD3">
+        <v>0</v>
+      </c>
+      <c r="BE3">
+        <v>0</v>
+      </c>
+      <c r="BF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:58">
+      <c r="A4" t="s">
+        <v>151</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4"/>
+      <c r="AO4"/>
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4"/>
+      <c r="AS4"/>
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4"/>
+      <c r="AW4"/>
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4"/>
+      <c r="BA4"/>
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
+      <c r="A5" t="s">
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -17129,388 +17569,395 @@
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>-1601000.0</v>
+      </c>
+      <c r="C6">
         <v>1101000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-4038000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2581000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>4974000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>194000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-980000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-102000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-366000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-6977000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>5372000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>1479000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1679000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>1160000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1368000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-10744000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>3005000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-35598000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>34786000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-16538000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8948000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2642000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1624000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-10431000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5668000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2894000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>4864000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>4279000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7819000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>2876000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-3156000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>2988000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-2211000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-5838000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-790000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>7707000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>2357000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>491000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-287000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>492000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-3831000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4180000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-3712000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2904000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-8760000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9600000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-4498000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-5208000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-17154000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>29354000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-4100000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2443000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4050000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>10000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-10000.0</v>
       </c>
-      <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>-410000.0</v>
+      </c>
+      <c r="C7">
         <v>-2015000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>890000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1290000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-355000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2827000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-35000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-3603000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>236000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-2454000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1793000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3719000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-634000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1553000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>407000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-4289000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>907000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-1783000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>560000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-2162000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>2174000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2286000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5264000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-3958000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>3228000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-976000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-807000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-60000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>257000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>51000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-776000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1396000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-8081000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>7092000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>151000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-998000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1025000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>1052000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>9000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-5319000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>5283000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-17937000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>18758000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>6000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-6601000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>6744000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1399000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1857000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>1507000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-213000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>172000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>626000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-72000.0</v>
       </c>
-      <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -17524,1160 +17971,1177 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>-1022000.0</v>
+      </c>
+      <c r="C9">
         <v>-371000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-152000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>202000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-601000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1669000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-776000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1536000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-722000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1010999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>473000.0</v>
       </c>
       <c r="L9">
         <v>473000.0</v>
       </c>
       <c r="M9">
+        <v>473000.0</v>
+      </c>
+      <c r="N9">
         <v>-1777000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-2378000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1871000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-955000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-87000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2489000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-956000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1338000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1216000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-963000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4709000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-879000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2025000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-384000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-1354000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1202000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-1392000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>857000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-1483000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-421000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-1115000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-658000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-506000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-413000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-522000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-80000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-165000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-270000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-26000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-296000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-177000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-155000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-46000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>54000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-138000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-2734000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>89000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-200000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>25000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-49000.0</v>
       </c>
-      <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>2087000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1.0</v>
       </c>
-      <c r="K10"/>
-      <c r="L10">
+      <c r="L10"/>
+      <c r="M10">
         <v>-2087000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1777000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
-      <c r="AV10">
+      <c r="AV10"/>
+      <c r="AW10">
         <v>-147000.0</v>
       </c>
-      <c r="AW10"/>
       <c r="AX10"/>
       <c r="AY10"/>
       <c r="AZ10"/>
       <c r="BA10"/>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10"/>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>113000.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-276000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1228000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-1000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-374000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>195000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>400000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>185000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-464000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>252000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-281000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>163000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-320000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-301000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>269000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>16000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>99000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-20000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>438000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-15000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-8000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>965000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>7706000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>74000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>218000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>654000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>971000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>74000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-5117000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>6629000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1054000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>18783000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>125000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>452000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>6728000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11">
+      <c r="AV11"/>
+      <c r="AW11">
         <v>1053000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>621000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>166000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>376000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>303000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>273000.0</v>
       </c>
-      <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
-[...1 lines deleted...]
-      </c>
+      <c r="K12"/>
       <c r="L12">
         <v>18567000.0</v>
       </c>
       <c r="M12">
+        <v>18567000.0</v>
+      </c>
+      <c r="N12">
         <v>-32247000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27159000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8923000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>17003000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-7851000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-24005000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-8645000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>28323000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-23527000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>41936000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>27534000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>23967000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>42868000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-27307000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-34432000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-42842000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-71807000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15751000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-2987000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-1466000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-80925000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>14519000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-27190000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-4997000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>-71776000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-33503000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>800000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-2223000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>-107488000.0</v>
       </c>
-      <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>-25687000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>1207000.0</v>
       </c>
       <c r="M13">
+        <v>1207000.0</v>
+      </c>
+      <c r="N13">
         <v>1419000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-403000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2279000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2960000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>799000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>306000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1331000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-360000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>706000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1042000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>392000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-2759000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1504000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-861000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>531000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1043000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1669000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-1244000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>722000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-967000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>941000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>7812000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>801000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-803000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-4900000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>161000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>100000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>68000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>6403000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>-451000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>545000.0</v>
+      </c>
+      <c r="C14">
         <v>-12000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>222000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>349000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>331000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-117000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>327000.0</v>
       </c>
       <c r="H14">
         <v>327000.0</v>
       </c>
       <c r="I14">
+        <v>327000.0</v>
+      </c>
+      <c r="J14">
         <v>331000.0</v>
       </c>
-      <c r="J14"/>
       <c r="K14"/>
-      <c r="L14">
+      <c r="L14"/>
+      <c r="M14">
         <v>-39000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1042000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-872000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-645000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>223000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1103000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-857000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-617000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>249000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>928000.0</v>
       </c>
-      <c r="V14"/>
       <c r="W14"/>
-      <c r="X14">
+      <c r="X14"/>
+      <c r="Y14">
         <v>140000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>387000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>473000.0</v>
       </c>
-      <c r="AA14"/>
-      <c r="AB14">
+      <c r="AB14"/>
+      <c r="AC14">
         <v>7000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-853000.0</v>
       </c>
-      <c r="AD14"/>
       <c r="AE14"/>
-      <c r="AF14">
+      <c r="AF14"/>
+      <c r="AG14">
         <v>-751000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-818000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>-258000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>255000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3243000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>-2881000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>-161000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>-190000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>-1907000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>-20000.0</v>
       </c>
-      <c r="AP14"/>
       <c r="AQ14"/>
-      <c r="AR14">
+      <c r="AR14"/>
+      <c r="AS14">
         <v>132000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>848000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>149000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>135000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>-711000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>-1130000.0</v>
       </c>
-      <c r="AX14"/>
       <c r="AY14"/>
-      <c r="AZ14">
+      <c r="AZ14"/>
+      <c r="BA14">
         <v>115000.0</v>
       </c>
-      <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>3900000.0</v>
+      </c>
+      <c r="C15">
         <v>5417000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>5416000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>5417000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>5416000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>5417000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5416000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5417000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5415000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5417000.0</v>
       </c>
       <c r="K15">
         <v>5417000.0</v>
       </c>
       <c r="L15">
         <v>5417000.0</v>
       </c>
       <c r="M15">
         <v>5417000.0</v>
       </c>
       <c r="N15">
-        <v>5416000.0</v>
+        <v>5417000.0</v>
       </c>
       <c r="O15">
         <v>5416000.0</v>
       </c>
       <c r="P15">
+        <v>5416000.0</v>
+      </c>
+      <c r="Q15">
         <v>5417000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5386000.0</v>
       </c>
       <c r="S15">
         <v>5386000.0</v>
       </c>
       <c r="T15">
-        <v>5326000.0</v>
+        <v>5386000.0</v>
       </c>
       <c r="U15">
         <v>5326000.0</v>
       </c>
       <c r="V15">
         <v>5326000.0</v>
       </c>
       <c r="W15">
+        <v>5326000.0</v>
+      </c>
+      <c r="X15">
         <v>5257000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>7155000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7156000.0</v>
       </c>
       <c r="Z15">
         <v>7156000.0</v>
       </c>
       <c r="AA15">
         <v>7156000.0</v>
       </c>
       <c r="AB15">
         <v>7156000.0</v>
       </c>
       <c r="AC15">
         <v>7156000.0</v>
       </c>
       <c r="AD15">
         <v>7156000.0</v>
       </c>
       <c r="AE15">
+        <v>7156000.0</v>
+      </c>
+      <c r="AF15">
         <v>6786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7084000.0</v>
       </c>
       <c r="AG15">
         <v>7084000.0</v>
       </c>
       <c r="AH15">
         <v>7084000.0</v>
       </c>
       <c r="AI15">
+        <v>7084000.0</v>
+      </c>
+      <c r="AJ15">
         <v>6807000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5549000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5734000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5730000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4553000.0</v>
       </c>
       <c r="AN15">
         <v>4553000.0</v>
       </c>
       <c r="AO15">
+        <v>4553000.0</v>
+      </c>
+      <c r="AP15">
         <v>4554000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4432000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4357000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3371000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3236000.0</v>
       </c>
       <c r="AT15">
         <v>3236000.0</v>
       </c>
       <c r="AU15">
+        <v>3236000.0</v>
+      </c>
+      <c r="AV15">
         <v>3252000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3304000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3401000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3402000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1757000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1740000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1955000.0</v>
       </c>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>1925000.0</v>
+      </c>
+      <c r="C16">
         <v>3526000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2425000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>6463000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9044000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4070000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3876000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4856000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4958000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>5324000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12301000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>6929000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5450000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7129000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5969000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7337000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18081000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>15076000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>50674000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15888000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>32426000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>23478000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>20836000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>19212000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>29643000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>23975000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>26869000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>22005000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>17726000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9907000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7031000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10187000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7199000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9410000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>15248000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>16038000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8331000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5974000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5483000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5770000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>5278000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>9109000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4929000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>8641000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>5737000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>14497000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>4897000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>9395000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>14603000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>31757000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2403000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>6503000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>4060000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>10000.0</v>
       </c>
-      <c r="BC16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BD16"/>
       <c r="BE16">
         <v>10000.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16">
+        <v>10000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -18691,219 +19155,223 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>23203000.0</v>
+      </c>
+      <c r="C18">
         <v>-1947000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>2749000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>500000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>15492000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1466000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>4126000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-172000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>3439000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-5257000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>16350000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>8724000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-27888000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>3762000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>4247000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-489000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>4569000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1915000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>4255000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>1734000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>4128999.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>2097000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>15620000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>1888000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>9468000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-24157000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-30779000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-35028000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-69920000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>15164000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>832000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-1191000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-68329000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>28203000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-26015000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-3426000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-29523000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-28839000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>6086000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>402000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1643000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-60186000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-5813000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-15102000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-1027000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>13175000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-8915000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-14750000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-34338000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-23973000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-7050000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2476000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-131788000.0</v>
       </c>
-      <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -18917,931 +19385,949 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
+      <c r="M20"/>
       <c r="N20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
       <c r="P20"/>
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20">
         <v>1402000.0</v>
       </c>
-      <c r="R20">
-[...2 lines deleted...]
-      <c r="S20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>-20800000.0</v>
+      </c>
+      <c r="C21">
         <v>2500000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-60900000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-22700000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-5100000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-8800000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
-[...1 lines deleted...]
-      </c>
+      <c r="K21"/>
       <c r="L21">
         <v>-5400000.0</v>
       </c>
       <c r="M21">
+        <v>-5400000.0</v>
+      </c>
+      <c r="N21">
         <v>33400000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-18800000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1700000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-19499000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5734000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-11304000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>33700000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-40950000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>26000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-47500000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-46000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>13100000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-37853000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>28600000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>42800000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>49900000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>84900000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-4700000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2907000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11330000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>44504000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-26800000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-18453000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>14946000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>15585000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-23393000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-8426000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>10800000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>59800000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>22437000.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22">
+        <v>532000.0</v>
+      </c>
+      <c r="C22">
         <v>-1137000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1869000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>532000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-1715000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4966000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>3258000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>3195000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1584000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-236000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4336000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>3359000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>4480000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-749000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-7364000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>847000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>6835000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7239000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>11330000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>7055000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>9077000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>15185000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14234000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-36850000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4128000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>3653000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3992000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7441000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1171000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-993000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>4280000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1390000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2241000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>6318000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1024000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2569000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7532000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3612000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5277000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7944000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4212000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>4740000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5064000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3876000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>4202000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3373000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2666000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3668000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2512000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1966000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1988000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>3300000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>950000.0</v>
       </c>
-      <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-3782000.0</v>
+      </c>
+      <c r="C23">
         <v>-3175000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-5264000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-5215000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-5000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14210000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-12113000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>28475000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>22700000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>23568000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>33475000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>39624000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-162000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-79000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>71700000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-4000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-14999.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2690000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-4038000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-81000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-160000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5328000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-18245000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-44000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-180000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>53600000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-3436000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-81259000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-2614000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-309000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-79000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-427000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-157000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-628000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-554000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-279000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-68000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-849000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>20000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3854000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-125000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-357000.0</v>
       </c>
       <c r="AS23">
         <v>-357000.0</v>
       </c>
       <c r="AT23">
+        <v>-357000.0</v>
+      </c>
+      <c r="AU23">
         <v>-213000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-394000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>26500000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-741000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-746000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>15078000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-6240000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>82793000.0</v>
       </c>
-      <c r="BB23"/>
       <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
-    </row>
-    <row r="24" spans="1:57">
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>-25568000.0</v>
+      </c>
+      <c r="C24">
         <v>25568000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-59544000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-25568000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-12357000.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-      <c r="AK24">
+      <c r="AK24"/>
+      <c r="AL24">
         <v>-6347000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>5898000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>6606000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-6644000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>97840000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-3422000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3827000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-3673000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-787000.0</v>
       </c>
-      <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>-773000.0</v>
+      </c>
+      <c r="C25">
         <v>1205000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3728000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1258000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>17231000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-673000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>903000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-91000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1619000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-2567000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>18893000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>9123000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-32776000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6064000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>11204000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2953000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-3173000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-3541000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-7635000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-3159000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-7122000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-10802000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-3878000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>42696000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2112000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-27307000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-33964000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-42416000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-70495000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>16106000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-2672000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-434000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-61671000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>14793000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-27445000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-8240000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-33149000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-33503000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>800000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-316000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-11118000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-46989000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-29635000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-19116000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>524000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2909000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-13115000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-15850000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-37227000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-25726000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-9210000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-1565000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-132666000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
-      <c r="U26">
+      <c r="U26"/>
+      <c r="V26">
         <v>228000.0</v>
       </c>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
+      <c r="AC26"/>
+      <c r="AD26">
         <v>2402000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26">
         <v>52221000.0</v>
       </c>
-      <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>50485000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1736000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>52520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52555000.0</v>
       </c>
       <c r="AM26">
         <v>52555000.0</v>
       </c>
       <c r="AN26">
         <v>52555000.0</v>
       </c>
       <c r="AO26">
+        <v>52555000.0</v>
+      </c>
+      <c r="AP26">
         <v>49619000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>49619000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-550000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-1408000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-3836000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-472000.0</v>
       </c>
-      <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -19855,523 +20341,533 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-24804000.0</v>
+      </c>
+      <c r="C28">
         <v>-3208000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-66331000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-28649000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-10518000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-14222000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-19316000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12183000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-32415000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1717000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-10849000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7242000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>26207000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-24218000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3795000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-24916000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1716000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-16704999.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>31004000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-50314000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>20593000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-52758000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-45929000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5945000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-45053000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>21264000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>35644000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>39308000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>77744000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-12277000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-3979000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4167000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>66118000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-34041000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>25225000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>11133000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>29639000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>23432000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-12979000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6247000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>6400000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>64366000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2101000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18006000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-7733000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-3575000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>4417000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9542000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>17184000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>53327000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2950000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-33000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>135838000.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
       <c r="BD28"/>
-      <c r="BE28">
+      <c r="BE28"/>
+      <c r="BF28">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>-106000.0</v>
+      </c>
+      <c r="C29">
         <v>-1947000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2749000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>500000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15492000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1466000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4126000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-172000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>3439000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-5257000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16350000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>8724000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-27888000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>3762000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>4247000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-489000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4569000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1915000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4255000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1734000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4128999.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2097000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>15620000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1888000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9468000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-24157000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-30779000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-35028000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-69920000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>15164000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>832000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-1191000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-68329000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>28203000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-26015000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-3426000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-29523000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-28839000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>6086000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>402000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1643000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-60186000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-5813000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-15102000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-1027000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>13175000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-8915000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-14750000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-34338000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-23973000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-7050000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>2476000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-131788000.0</v>
       </c>
-      <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>23309000.0</v>
+      </c>
+      <c r="C30">
         <v>6256000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>59544000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>25568000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="F30"/>
+      <c r="G30">
         <v>12950000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14210000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-12113000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>28475000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-5924000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11096000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8127000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>3633000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21617000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1791000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>14651000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-4150000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-19925000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-473000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>32083000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-15810000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>53320000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>31932000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-18245000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>41251000.0</v>
       </c>
-      <c r="Z30"/>
       <c r="AA30"/>
-      <c r="AB30">
+      <c r="AB30"/>
+      <c r="AC30">
         <v>-40995000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-81259000.0</v>
       </c>
-      <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>-6920000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-90947000.0</v>
       </c>
-      <c r="AH30"/>
       <c r="AI30"/>
-      <c r="AJ30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>-7692000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-72681000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5898000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6606000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-6157000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-7412000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-3422000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3827000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-18714000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-25110000.0</v>
       </c>
-      <c r="AT30"/>
       <c r="AU30"/>
-      <c r="AV30">
+      <c r="AV30"/>
+      <c r="AW30">
         <v>-15865000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-73616000.0</v>
       </c>
-      <c r="AX30"/>
       <c r="AY30"/>
-      <c r="AZ30">
+      <c r="AZ30"/>
+      <c r="BA30">
         <v>-6240000.0</v>
       </c>
-      <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
+      <c r="BF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>