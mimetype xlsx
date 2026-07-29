--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2073,51 +2073,53 @@
         <v>3791000.0</v>
       </c>
       <c r="V15">
         <v>3770000.0</v>
       </c>
       <c r="W15">
         <v>3894000.0</v>
       </c>
       <c r="X15">
         <v>2573000.0</v>
       </c>
       <c r="Y15">
         <v>1712000.0</v>
       </c>
       <c r="Z15">
         <v>1702000.0</v>
       </c>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>1185000.0</v>
+      </c>
       <c r="C16">
         <v>191000.0</v>
       </c>
       <c r="D16">
         <v>654000.0</v>
       </c>
       <c r="E16">
         <v>1989000.0</v>
       </c>
       <c r="F16">
         <v>1313000.0</v>
       </c>
       <c r="G16">
         <v>1245000.0</v>
       </c>
       <c r="H16">
         <v>295000.0</v>
       </c>
       <c r="I16">
         <v>496000.0</v>
       </c>
       <c r="J16">
         <v>864000.0</v>
       </c>
       <c r="K16">
@@ -3700,51 +3702,51 @@
       <c r="W39">
         <v>3882000.0</v>
       </c>
       <c r="X39">
         <v>2881000.0</v>
       </c>
       <c r="Y39">
         <v>4042000.0</v>
       </c>
       <c r="Z39">
         <v>4092000.0</v>
       </c>
       <c r="AA39">
         <v>3093000.0</v>
       </c>
       <c r="AB39">
         <v>3193000.0</v>
       </c>
       <c r="AC39"/>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>13960000.0</v>
+        <v>12775000.0</v>
       </c>
       <c r="C40">
         <v>13155000.0</v>
       </c>
       <c r="D40">
         <v>16495999.0</v>
       </c>
       <c r="E40">
         <v>12952000.0</v>
       </c>
       <c r="F40">
         <v>1011000.0</v>
       </c>
       <c r="G40">
         <v>1558000.0</v>
       </c>
       <c r="H40">
         <v>713000.0</v>
       </c>
       <c r="I40">
         <v>12998000.0</v>
       </c>
       <c r="J40">
         <v>13135000.0</v>
       </c>
@@ -8702,56 +8704,62 @@
       <c r="CS15">
         <v>1717000.0</v>
       </c>
       <c r="CT15">
         <v>1711000.0</v>
       </c>
       <c r="CU15">
         <v>1702000.0</v>
       </c>
       <c r="CV15">
         <v>1703000.0</v>
       </c>
       <c r="CW15">
         <v>1702000.0</v>
       </c>
       <c r="CX15">
         <v>1701000.0</v>
       </c>
       <c r="CY15"/>
       <c r="CZ15"/>
     </row>
     <row r="16" spans="1:104">
       <c r="A16" t="s">
         <v>43</v>
       </c>
-      <c r="B16"/>
-      <c r="C16"/>
+      <c r="B16">
+        <v>603000.0</v>
+      </c>
+      <c r="C16">
+        <v>1185000.0</v>
+      </c>
       <c r="D16">
         <v>1180000.0</v>
       </c>
-      <c r="E16"/>
+      <c r="E16">
+        <v>362000.0</v>
+      </c>
       <c r="F16">
         <v>221000.0</v>
       </c>
       <c r="G16">
         <v>191000.0</v>
       </c>
       <c r="H16">
         <v>477000.0</v>
       </c>
       <c r="I16">
         <v>479000.0</v>
       </c>
       <c r="J16">
         <v>1751000.0</v>
       </c>
       <c r="K16">
         <v>654000.0</v>
       </c>
       <c r="L16">
         <v>1212000.0</v>
       </c>
       <c r="M16">
         <v>1270000.0</v>
       </c>
       <c r="N16">
@@ -11649,51 +11657,51 @@
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
     </row>
     <row r="30" spans="1:104">
       <c r="A30" t="s">
         <v>57</v>
       </c>
       <c r="B30">
-        <v>5201000.0</v>
+        <v>8066000.0</v>
       </c>
       <c r="C30">
         <v>9073000.0</v>
       </c>
       <c r="D30">
         <v>7197000.0</v>
       </c>
       <c r="E30">
         <v>6207000.0</v>
       </c>
       <c r="F30">
         <v>7854000.0</v>
       </c>
       <c r="G30">
         <v>4615000.0</v>
       </c>
       <c r="H30">
         <v>5662000.0</v>
       </c>
       <c r="I30">
         <v>5961000.0</v>
       </c>
       <c r="J30">
         <v>7753000.0</v>
       </c>
@@ -13967,51 +13975,51 @@
       </c>
       <c r="CU38">
         <v>12104000.0</v>
       </c>
       <c r="CV38">
         <v>15520000.0</v>
       </c>
       <c r="CW38">
         <v>13714000.0</v>
       </c>
       <c r="CX38">
         <v>15972000.0</v>
       </c>
       <c r="CY38">
         <v>72653000.0</v>
       </c>
       <c r="CZ38">
         <v>68082000.0</v>
       </c>
     </row>
     <row r="39" spans="1:104">
       <c r="A39" t="s">
         <v>66</v>
       </c>
       <c r="B39">
-        <v>7065000.0</v>
+        <v>4200000.0</v>
       </c>
       <c r="C39">
         <v>3302000.0</v>
       </c>
       <c r="D39">
         <v>24649000.0</v>
       </c>
       <c r="E39">
         <v>23573000.0</v>
       </c>
       <c r="F39">
         <v>4791000.0</v>
       </c>
       <c r="G39">
         <v>3040000.0</v>
       </c>
       <c r="H39">
         <v>3696000.0</v>
       </c>
       <c r="I39">
         <v>3440000.0</v>
       </c>
       <c r="J39">
         <v>3768000.0</v>
       </c>
@@ -14281,60 +14289,60 @@
       </c>
       <c r="CU39">
         <v>4092000.0</v>
       </c>
       <c r="CV39">
         <v>4138000.0</v>
       </c>
       <c r="CW39">
         <v>2855000.0</v>
       </c>
       <c r="CX39">
         <v>2919000.0</v>
       </c>
       <c r="CY39">
         <v>3093000.0</v>
       </c>
       <c r="CZ39">
         <v>2806000.0</v>
       </c>
     </row>
     <row r="40" spans="1:104">
       <c r="A40" t="s">
         <v>67</v>
       </c>
       <c r="B40">
-        <v>15000000.0</v>
+        <v>14397000.0</v>
       </c>
       <c r="C40">
-        <v>13960000.0</v>
+        <v>12775000.0</v>
       </c>
       <c r="D40">
         <v>37216000.0</v>
       </c>
       <c r="E40">
-        <v>37132000.0</v>
+        <v>36770000.0</v>
       </c>
       <c r="F40">
         <v>14053000.0</v>
       </c>
       <c r="G40">
         <v>13155000.0</v>
       </c>
       <c r="H40">
         <v>14963000.0</v>
       </c>
       <c r="I40">
         <v>15721000.0</v>
       </c>
       <c r="J40">
         <v>15823000.0</v>
       </c>
       <c r="K40">
         <v>16495999.0</v>
       </c>
       <c r="L40">
         <v>16218000.0</v>
       </c>
       <c r="M40">
         <v>19852000.0</v>
       </c>
@@ -21497,51 +21505,51 @@
       </c>
       <c r="X26">
         <v>1075000.0</v>
       </c>
       <c r="Y26">
         <v>1605000.0</v>
       </c>
       <c r="Z26">
         <v>1955000.0</v>
       </c>
       <c r="AA26">
         <v>1428000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
         <v>192</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>85700.0</v>
       </c>
       <c r="D27">
-        <v>-1537600.0</v>
+        <v>1537600.0</v>
       </c>
       <c r="E27">
         <v>76800.0</v>
       </c>
       <c r="F27">
         <v>1645000.0</v>
       </c>
       <c r="G27">
         <v>2013000.0</v>
       </c>
       <c r="H27">
         <v>2543000.0</v>
       </c>
       <c r="I27">
         <v>2468000.0</v>
       </c>
       <c r="J27">
         <v>2305000.0</v>
       </c>
       <c r="K27">
         <v>2545000.0</v>
       </c>
       <c r="L27">
         <v>2480000.0</v>
       </c>
@@ -23210,87 +23218,87 @@
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:106">
       <c r="A5" t="s">
         <v>170</v>
       </c>
       <c r="B5">
-        <v>2247000.0</v>
+        <v>-2394000.0</v>
       </c>
       <c r="C5">
         <v>4115000.0</v>
       </c>
       <c r="D5">
         <v>3308000.0</v>
       </c>
       <c r="E5">
         <v>5287000.0</v>
       </c>
       <c r="F5">
-        <v>2613000.0</v>
+        <v>3055000.0</v>
       </c>
       <c r="G5">
         <v>3591000.0</v>
       </c>
       <c r="H5">
         <v>3637000.0</v>
       </c>
       <c r="I5">
-        <v>5750000.0</v>
+        <v>6629000.0</v>
       </c>
       <c r="J5">
-        <v>5242000.0</v>
+        <v>6093000.0</v>
       </c>
       <c r="K5">
         <v>5745000.0</v>
       </c>
       <c r="L5">
         <v>10449000.0</v>
       </c>
       <c r="M5">
-        <v>16483000.0</v>
+        <v>17206000.0</v>
       </c>
       <c r="N5">
-        <v>14489000.0</v>
+        <v>14972000.0</v>
       </c>
       <c r="O5">
         <v>16047999.0</v>
       </c>
       <c r="P5">
         <v>14777000.0</v>
       </c>
       <c r="Q5">
         <v>13114000.0</v>
       </c>
       <c r="R5">
         <v>9155000.0</v>
       </c>
       <c r="S5">
         <v>10661000.0</v>
       </c>
       <c r="T5">
         <v>8347000.0</v>
       </c>
       <c r="U5">
         <v>7373000.0</v>
       </c>
       <c r="V5">
         <v>10033000.0</v>
       </c>
@@ -23530,87 +23538,87 @@
       </c>
       <c r="CW5">
         <v>3699000.0</v>
       </c>
       <c r="CX5">
         <v>4383000.0</v>
       </c>
       <c r="CY5">
         <v>3040000.0</v>
       </c>
       <c r="CZ5">
         <v>0.0</v>
       </c>
       <c r="DA5">
         <v>0.0</v>
       </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:106">
       <c r="A6" t="s">
         <v>171</v>
       </c>
       <c r="B6">
-        <v>3032000.0</v>
+        <v>-1609000.0</v>
       </c>
       <c r="C6">
         <v>4892000.0</v>
       </c>
       <c r="D6">
         <v>4093000.0</v>
       </c>
       <c r="E6">
         <v>6074000.0</v>
       </c>
       <c r="F6">
-        <v>3402000.0</v>
+        <v>3844000.0</v>
       </c>
       <c r="G6">
         <v>4289000.0</v>
       </c>
       <c r="H6">
         <v>4341000.0</v>
       </c>
       <c r="I6">
-        <v>6452000.0</v>
+        <v>7331000.0</v>
       </c>
       <c r="J6">
-        <v>5924000.0</v>
+        <v>6775000.0</v>
       </c>
       <c r="K6">
         <v>6411000.0</v>
       </c>
       <c r="L6">
         <v>11059000.0</v>
       </c>
       <c r="M6">
-        <v>17100000.0</v>
+        <v>17823000.0</v>
       </c>
       <c r="N6">
-        <v>15012000.0</v>
+        <v>15495000.0</v>
       </c>
       <c r="O6">
         <v>16536999.0</v>
       </c>
       <c r="P6">
         <v>15257000.0</v>
       </c>
       <c r="Q6">
         <v>13578000.0</v>
       </c>
       <c r="R6">
         <v>9627000.0</v>
       </c>
       <c r="S6">
         <v>11132000.0</v>
       </c>
       <c r="T6">
         <v>8795000.0</v>
       </c>
       <c r="U6">
         <v>7823000.0</v>
       </c>
       <c r="V6">
         <v>10480000.0</v>
       </c>
@@ -31902,57 +31910,57 @@
       <c r="W14">
         <v>2532000.0</v>
       </c>
       <c r="X14">
         <v>2306000.0</v>
       </c>
       <c r="Y14">
         <v>2079000.0</v>
       </c>
       <c r="Z14">
         <v>2267000.0</v>
       </c>
       <c r="AA14">
         <v>1800000.0</v>
       </c>
       <c r="AB14">
         <v>1545000.0</v>
       </c>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
         <v>213</v>
       </c>
       <c r="B15">
-        <v>-19595000.0</v>
+        <v>19595000.0</v>
       </c>
       <c r="C15">
-        <v>-43733000.0</v>
+        <v>43733000.0</v>
       </c>
       <c r="D15">
-        <v>-19284000.0</v>
+        <v>19284000.0</v>
       </c>
       <c r="E15">
         <v>17077000.0</v>
       </c>
       <c r="F15">
         <v>15629000.0</v>
       </c>
       <c r="G15">
         <v>13550000.0</v>
       </c>
       <c r="H15">
         <v>19756000.0</v>
       </c>
       <c r="I15">
         <v>17252000.0</v>
       </c>
       <c r="J15">
         <v>11504000.0</v>
       </c>
       <c r="K15">
         <v>9202000.0</v>
       </c>
       <c r="L15">
         <v>7638000.0</v>
       </c>
@@ -32504,51 +32512,51 @@
       </c>
       <c r="Y23">
         <v>2860000.0</v>
       </c>
       <c r="Z23">
         <v>614000.0</v>
       </c>
       <c r="AA23">
         <v>-13600000.0</v>
       </c>
       <c r="AB23">
         <v>-7619000.0</v>
       </c>
       <c r="AC23">
         <v>-2192000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>221</v>
       </c>
       <c r="B24">
         <v>-3140000.0</v>
       </c>
       <c r="C24">
-        <v>-4433000.0</v>
+        <v>163000.0</v>
       </c>
       <c r="D24">
         <v>2303000.0</v>
       </c>
       <c r="E24">
         <v>-2500000.0</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
       <c r="G24">
         <v>34000.0</v>
       </c>
       <c r="H24">
         <v>7679000.0</v>
       </c>
       <c r="I24">
         <v>-2154000.0</v>
       </c>
       <c r="J24">
         <v>4828000.0</v>
       </c>
       <c r="K24">
         <v>3968000.0</v>
       </c>
@@ -36857,60 +36865,60 @@
       </c>
       <c r="CU14">
         <v>616000.0</v>
       </c>
       <c r="CV14">
         <v>549000.0</v>
       </c>
       <c r="CW14">
         <v>578000.0</v>
       </c>
       <c r="CX14">
         <v>524000.0</v>
       </c>
       <c r="CY14">
         <v>510000.0</v>
       </c>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
     </row>
     <row r="15" spans="1:106">
       <c r="A15" t="s">
         <v>213</v>
       </c>
       <c r="B15">
-        <v>-4933000.0</v>
+        <v>4933000.0</v>
       </c>
       <c r="C15">
-        <v>-4900000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="D15">
-        <v>-4900000.0</v>
+        <v>4900000.0</v>
       </c>
       <c r="E15">
-        <v>-4901000.0</v>
+        <v>4901000.0</v>
       </c>
       <c r="F15">
         <v>4894000.0</v>
       </c>
       <c r="G15">
         <v>4888000.0</v>
       </c>
       <c r="H15">
         <v>4855000.0</v>
       </c>
       <c r="I15">
         <v>29138000.0</v>
       </c>
       <c r="J15">
         <v>4852000.0</v>
       </c>
       <c r="K15">
         <v>4826000.0</v>
       </c>
       <c r="L15">
         <v>4821000.0</v>
       </c>
       <c r="M15">
         <v>4820000.0</v>
       </c>