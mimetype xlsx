--- v0 (2026-06-04)
+++ v1 (2026-07-30)
@@ -2509,51 +2509,51 @@
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
-        <v>1893368000000.0</v>
+        <v>1308519000000.0</v>
       </c>
       <c r="C28">
         <v>1231655000000.0</v>
       </c>
       <c r="D28">
         <v>1409940000000.0</v>
       </c>
       <c r="E28">
         <v>1552031000000.0</v>
       </c>
       <c r="F28">
         <v>1400707000000.0</v>
       </c>
       <c r="G28">
         <v>2101727000000.0</v>
       </c>
       <c r="H28">
         <v>595705000000.0</v>
       </c>
       <c r="I28">
         <v>800537000000.0</v>
       </c>
       <c r="J28">
         <v>1116992000000.0</v>
       </c>
@@ -3280,51 +3280,51 @@
       </c>
       <c r="W39">
         <v>123715000000.0</v>
       </c>
       <c r="X39">
         <v>100186000000.0</v>
       </c>
       <c r="Y39">
         <v>183163000000.0</v>
       </c>
       <c r="Z39">
         <v>82201000000.0</v>
       </c>
       <c r="AA39">
         <v>58907000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>546295000000.0</v>
       </c>
       <c r="C40">
-        <v>567707000000.0</v>
+        <v>658494000000.0</v>
       </c>
       <c r="D40">
         <v>610610000000.0</v>
       </c>
       <c r="E40">
         <v>634805000000.0</v>
       </c>
       <c r="F40">
         <v>33208000000.0</v>
       </c>
       <c r="G40">
         <v>66886000000.0</v>
       </c>
       <c r="H40">
         <v>59575000000.0</v>
       </c>
       <c r="I40">
         <v>900581000000.0</v>
       </c>
       <c r="J40">
         <v>114296000000.0</v>
       </c>
       <c r="K40">
         <v>37437000000.0</v>
       </c>
@@ -3938,51 +3938,51 @@
       <c r="K50">
         <v>140000000000.0</v>
       </c>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
     </row>
     <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
-        <v>2142339000000.0</v>
+        <v>1557490000000.0</v>
       </c>
       <c r="C51">
         <v>1487140000000.0</v>
       </c>
       <c r="D51">
         <v>1660190000000.0</v>
       </c>
       <c r="E51">
         <v>1872524000000.0</v>
       </c>
       <c r="F51">
         <v>2153294000000.0</v>
       </c>
       <c r="G51">
         <v>2401532000000.0</v>
       </c>
       <c r="H51">
         <v>900000000000.0</v>
       </c>
       <c r="I51">
         <v>1150000000000.0</v>
       </c>
       <c r="J51">
         <v>1490000000000.0</v>
       </c>
@@ -5509,51 +5509,53 @@
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
     </row>
     <row r="5" spans="1:95">
       <c r="A5" t="s">
         <v>30</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>36014000000.0</v>
+      </c>
       <c r="C5">
         <v>36014000000.0</v>
       </c>
       <c r="D5">
         <v>36014000000.0</v>
       </c>
       <c r="E5">
         <v>36014000000.0</v>
       </c>
       <c r="F5">
         <v>36014000000.0</v>
       </c>
       <c r="G5">
         <v>36014000000.0</v>
       </c>
       <c r="H5">
         <v>36000000000.0</v>
       </c>
       <c r="I5">
         <v>36000000000.0</v>
       </c>
       <c r="J5">
         <v>36000000000.0</v>
       </c>
       <c r="K5">
@@ -10889,51 +10891,51 @@
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
     </row>
     <row r="36" spans="1:95">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
-        <v>163470000000.0</v>
+        <v>156810000000.0</v>
       </c>
       <c r="C36">
         <v>155538000000.0</v>
       </c>
       <c r="D36">
         <v>186125000000.0</v>
       </c>
       <c r="E36">
         <v>163502000000.0</v>
       </c>
       <c r="F36">
         <v>172249000000.0</v>
       </c>
       <c r="G36">
         <v>182122000000.0</v>
       </c>
       <c r="H36">
         <v>139712000000.0</v>
       </c>
       <c r="I36">
         <v>179089000000.0</v>
       </c>
       <c r="J36">
         <v>42688000000.0</v>
       </c>
@@ -11791,60 +11793,60 @@
       </c>
       <c r="CN39">
         <v>183163000000.0</v>
       </c>
       <c r="CO39">
         <v>744725000000.0</v>
       </c>
       <c r="CP39">
         <v>82201000000.0</v>
       </c>
       <c r="CQ39">
         <v>584451000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:95">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>488662000000.0</v>
       </c>
       <c r="C40">
         <v>546295000000.0</v>
       </c>
       <c r="D40">
-        <v>484642000000.0</v>
+        <v>556567000000.0</v>
       </c>
       <c r="E40">
-        <v>508061000000.0</v>
+        <v>571674000000.0</v>
       </c>
       <c r="F40">
-        <v>575194000000.0</v>
+        <v>644163000000.0</v>
       </c>
       <c r="G40">
-        <v>567707000000.0</v>
+        <v>658494000000.0</v>
       </c>
       <c r="H40">
         <v>541645000000.0</v>
       </c>
       <c r="I40">
         <v>596011000000.0</v>
       </c>
       <c r="J40">
         <v>15968000000.0</v>
       </c>
       <c r="K40">
         <v>610610000000.0</v>
       </c>
       <c r="L40">
         <v>6345000000.0</v>
       </c>
       <c r="M40">
         <v>8944000000.0</v>
       </c>
       <c r="N40">
         <v>741853000000.0</v>
       </c>
       <c r="O40">
         <v>634805000000.0</v>
       </c>
@@ -12327,51 +12329,51 @@
         <v>67616000000.0</v>
       </c>
       <c r="CK41">
         <v>67434000000.0</v>
       </c>
       <c r="CL41">
         <v>68683000000.0</v>
       </c>
       <c r="CM41">
         <v>1028000000.0</v>
       </c>
       <c r="CN41">
         <v>1033000000.0</v>
       </c>
       <c r="CO41"/>
       <c r="CP41">
         <v>498000000.0</v>
       </c>
       <c r="CQ41"/>
     </row>
     <row r="42" spans="1:95">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>2302645000000.0</v>
+        <v>2266631000000.0</v>
       </c>
       <c r="C42">
         <v>2266631000000.0</v>
       </c>
       <c r="D42">
         <v>2266631000000.0</v>
       </c>
       <c r="E42">
         <v>2266631000000.0</v>
       </c>
       <c r="F42">
         <v>2266631000000.0</v>
       </c>
       <c r="G42">
         <v>2266631000000.0</v>
       </c>
       <c r="H42">
         <v>2266631000000.0</v>
       </c>
       <c r="I42">
         <v>2266631000000.0</v>
       </c>
       <c r="J42">
         <v>2266631000000.0</v>
       </c>
@@ -14162,51 +14164,51 @@
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
     </row>
     <row r="52" spans="1:95">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
         <v>730088000000.0</v>
       </c>
       <c r="C52">
-        <v>727641000000.0</v>
+        <v>905282000000.0</v>
       </c>
       <c r="D52">
         <v>542477000000.0</v>
       </c>
       <c r="E52">
         <v>537610000000.0</v>
       </c>
       <c r="F52">
         <v>693317000000.0</v>
       </c>
       <c r="G52">
         <v>598996000000.0</v>
       </c>
       <c r="H52">
         <v>551317000000.0</v>
       </c>
       <c r="I52">
         <v>611272000000.0</v>
       </c>
       <c r="J52">
         <v>718664000000.0</v>
       </c>
       <c r="K52">
         <v>620808000000.0</v>
       </c>
@@ -20494,51 +20496,51 @@
       </c>
       <c r="CF10">
         <v>41084000000.0</v>
       </c>
       <c r="CG10">
         <v>8878000000.0</v>
       </c>
       <c r="CH10">
         <v>102314000000.0</v>
       </c>
       <c r="CI10">
         <v>33093000000.0</v>
       </c>
       <c r="CJ10">
         <v>26946000000.0</v>
       </c>
       <c r="CK10">
         <v>24104000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:89">
       <c r="A11" t="s">
         <v>167</v>
       </c>
       <c r="B11">
-        <v>2067000000.0</v>
+        <v>3459000000.0</v>
       </c>
       <c r="C11">
         <v>52253000000.0</v>
       </c>
       <c r="D11">
         <v>128000000.0</v>
       </c>
       <c r="E11">
         <v>4543000000.0</v>
       </c>
       <c r="F11">
         <v>-61000000.0</v>
       </c>
       <c r="G11">
         <v>25082000000.0</v>
       </c>
       <c r="H11">
         <v>-1923000000.0</v>
       </c>
       <c r="I11">
         <v>-1795000000.0</v>
       </c>
       <c r="J11">
         <v>-1448000000.0</v>
       </c>
@@ -28400,51 +28402,53 @@
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
     </row>
     <row r="14" spans="1:95">
       <c r="A14" t="s">
         <v>201</v>
       </c>
       <c r="B14">
         <v>84798000000.0</v>
       </c>
       <c r="C14">
         <v>79938000000.0</v>
       </c>
       <c r="D14">
         <v>79462000000.0</v>
       </c>
       <c r="E14">
         <v>76133000000.0</v>
       </c>
-      <c r="F14"/>
+      <c r="F14">
+        <v>92727000000.0</v>
+      </c>
       <c r="G14">
         <v>91437000000.0</v>
       </c>
       <c r="H14">
         <v>89348000000.0</v>
       </c>
       <c r="I14">
         <v>85133000000.0</v>
       </c>
       <c r="J14">
         <v>108834000000.0</v>
       </c>
       <c r="K14">
         <v>103374000000.0</v>
       </c>
       <c r="L14">
         <v>92400000000.0</v>
       </c>
       <c r="M14">
         <v>108759000000.0</v>
       </c>
       <c r="N14">
         <v>125765000000.0</v>
       </c>
       <c r="O14">
@@ -30060,51 +30064,51 @@
       <c r="CQ22"/>
     </row>
     <row r="23" spans="1:95">
       <c r="A23" t="s">
         <v>209</v>
       </c>
       <c r="B23">
         <v>-53287000000.0</v>
       </c>
       <c r="C23">
         <v>141161000000.0</v>
       </c>
       <c r="D23">
         <v>-52892000000.0</v>
       </c>
       <c r="E23">
         <v>-150000000000.0</v>
       </c>
       <c r="F23">
         <v>-83752000000.0</v>
       </c>
       <c r="G23">
         <v>-28149000000.0</v>
       </c>
       <c r="H23">
-        <v>-101594000000.0</v>
+        <v>-91017000000.0</v>
       </c>
       <c r="I23">
         <v>-53274000000.0</v>
       </c>
       <c r="J23">
         <v>-34927000000.0</v>
       </c>
       <c r="K23">
         <v>-97816000000.0</v>
       </c>
       <c r="L23">
         <v>-102419000000.0</v>
       </c>
       <c r="M23">
         <v>-118100000000.0</v>
       </c>
       <c r="N23">
         <v>-43593000000.0</v>
       </c>
       <c r="O23">
         <v>-49331000000.0</v>
       </c>
       <c r="P23">
         <v>-110276000000.0</v>
       </c>