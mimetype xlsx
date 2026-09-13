--- v1 (2026-07-30)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="218">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -286,50 +286,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4724,634 +4727,640 @@
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
       </c>
-      <c r="CM1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CN1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CO1" t="s">
         <v>24</v>
       </c>
-      <c r="CO1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CP1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>25</v>
       </c>
-      <c r="CQ1" t="s">
-        <v>157</v>
+      <c r="CR1" t="s">
+        <v>158</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
         <v>27</v>
       </c>
       <c r="B2">
+        <v>1028621000000.0</v>
+      </c>
+      <c r="C2">
         <v>978117000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1303238000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1009036000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1045857000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1213730000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1152393000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>853346000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>907772000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1275185000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>906506000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>767155000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>948765000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1369031000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>888063000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>888504000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>822045000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1216495000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>950805000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>921814000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>803137000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1036612000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>836691000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>929077000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>649452000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1429087000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1022948000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>925327000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1006597000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1489172000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1259803000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1367884000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1658836000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1749035000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1411185000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1442509000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2372900000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1999843000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2317779000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2182996000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2745225000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1780676000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1763250000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1826994000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2324588000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1695092000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1893341000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1565532000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2351826000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1950746000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1989126000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1443026000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1729381000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1603093000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1422313000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1264728000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1370740000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1132505000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1290377000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>893840000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1047518000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>819796000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>987993000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>842057000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>814156000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1154181000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1294678000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1639882000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1133000000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1351365000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1639875000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1641733000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>881198000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1238081000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1343259000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1162598000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>744176000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>764224000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>743503000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1000912000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>627808000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>629492000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>802547000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>570651000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>473088000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>449409000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>542078000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>417816000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>362811000000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>447355000000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>421055000000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>437701000000.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>464275000000.0</v>
       </c>
-      <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>28</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5405,52 +5414,53 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
         <v>29</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5504,199 +5514,201 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
         <v>30</v>
       </c>
-      <c r="B5">
-[...1 lines deleted...]
-      </c>
+      <c r="B5"/>
       <c r="C5">
         <v>36014000000.0</v>
       </c>
       <c r="D5">
         <v>36014000000.0</v>
       </c>
       <c r="E5">
         <v>36014000000.0</v>
       </c>
       <c r="F5">
         <v>36014000000.0</v>
       </c>
       <c r="G5">
         <v>36014000000.0</v>
       </c>
       <c r="H5">
-        <v>36000000000.0</v>
+        <v>36014000000.0</v>
       </c>
       <c r="I5">
         <v>36000000000.0</v>
       </c>
       <c r="J5">
         <v>36000000000.0</v>
       </c>
       <c r="K5">
         <v>36000000000.0</v>
       </c>
       <c r="L5">
         <v>36000000000.0</v>
       </c>
       <c r="M5">
         <v>36000000000.0</v>
       </c>
       <c r="N5">
         <v>36000000000.0</v>
       </c>
       <c r="O5">
         <v>36000000000.0</v>
       </c>
       <c r="P5">
         <v>36000000000.0</v>
       </c>
       <c r="Q5">
         <v>36000000000.0</v>
       </c>
       <c r="R5">
         <v>36000000000.0</v>
       </c>
       <c r="S5">
         <v>36000000000.0</v>
       </c>
       <c r="T5">
         <v>36000000000.0</v>
       </c>
       <c r="U5">
         <v>36000000000.0</v>
       </c>
       <c r="V5">
         <v>36000000000.0</v>
       </c>
-      <c r="W5"/>
+      <c r="W5">
+        <v>36000000000.0</v>
+      </c>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
-      <c r="AR5">
-[...1 lines deleted...]
-      </c>
+      <c r="AR5"/>
       <c r="AS5">
         <v>-26898000000.0</v>
       </c>
       <c r="AT5">
         <v>-26898000000.0</v>
       </c>
-      <c r="AU5"/>
+      <c r="AU5">
+        <v>-26898000000.0</v>
+      </c>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
         <v>31</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -5750,131 +5762,134 @@
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
         <v>32</v>
       </c>
       <c r="B7">
+        <v>666692000000.0</v>
+      </c>
+      <c r="C7">
         <v>689559000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>762490000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>797443000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>814159000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>891252000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>887140000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>892465000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>945732000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1015278000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>1060190000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>926817000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>1028618000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1100651000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1192524000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1176104000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>1230228000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>1288567000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1353294000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>1399686000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1400558000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>215552000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1441532000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>1475266000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>1489543000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1539935000000.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
@@ -5899,116 +5914,119 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
         <v>33</v>
       </c>
       <c r="B8">
         <v>648332000000.0</v>
       </c>
       <c r="C8">
         <v>648332000000.0</v>
       </c>
       <c r="D8">
         <v>648332000000.0</v>
       </c>
       <c r="E8">
         <v>648332000000.0</v>
       </c>
       <c r="F8">
         <v>648332000000.0</v>
       </c>
       <c r="G8">
         <v>648332000000.0</v>
       </c>
       <c r="H8">
         <v>648332000000.0</v>
       </c>
       <c r="I8">
         <v>648332000000.0</v>
       </c>
       <c r="J8">
         <v>648332000000.0</v>
       </c>
       <c r="K8">
         <v>648332000000.0</v>
       </c>
       <c r="L8">
         <v>648332000000.0</v>
       </c>
       <c r="M8">
-        <v>423887000000.0</v>
+        <v>648332000000.0</v>
       </c>
       <c r="N8">
         <v>423887000000.0</v>
       </c>
       <c r="O8">
         <v>423887000000.0</v>
       </c>
       <c r="P8">
         <v>423887000000.0</v>
       </c>
       <c r="Q8">
         <v>423887000000.0</v>
       </c>
       <c r="R8">
         <v>423887000000.0</v>
       </c>
       <c r="S8">
         <v>423887000000.0</v>
       </c>
       <c r="T8">
-        <v>376457000000.0</v>
+        <v>423887000000.0</v>
       </c>
       <c r="U8">
         <v>376457000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>376457000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -6038,129 +6056,130 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>2266631000000.0</v>
       </c>
       <c r="E9">
         <v>2266631000000.0</v>
       </c>
       <c r="F9">
         <v>2266631000000.0</v>
       </c>
       <c r="G9">
         <v>2266631000000.0</v>
       </c>
       <c r="H9">
         <v>2266631000000.0</v>
       </c>
-      <c r="I9"/>
+      <c r="I9">
+        <v>2266631000000.0</v>
+      </c>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>2266631000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2137043000000.0</v>
       </c>
       <c r="N9">
         <v>2137043000000.0</v>
       </c>
       <c r="O9">
         <v>2137043000000.0</v>
       </c>
       <c r="P9">
         <v>2137043000000.0</v>
       </c>
       <c r="Q9">
         <v>2137043000000.0</v>
       </c>
       <c r="R9">
         <v>2137043000000.0</v>
       </c>
       <c r="S9">
         <v>2137043000000.0</v>
       </c>
       <c r="T9">
-        <v>1468095000000.0</v>
+        <v>2137043000000.0</v>
       </c>
       <c r="U9">
         <v>1468095000000.0</v>
       </c>
       <c r="V9">
         <v>1468095000000.0</v>
       </c>
       <c r="W9">
         <v>1468095000000.0</v>
       </c>
       <c r="X9">
         <v>1468095000000.0</v>
       </c>
       <c r="Y9">
         <v>1468095000000.0</v>
       </c>
       <c r="Z9">
         <v>1468095000000.0</v>
       </c>
       <c r="AA9">
         <v>1468095000000.0</v>
       </c>
       <c r="AB9">
         <v>1468095000000.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>1468095000000.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
@@ -6183,310 +6202,314 @@
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
+        <v>249981000000.0</v>
+      </c>
+      <c r="C10">
         <v>248605000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>248971000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>200971000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>240178000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>460876000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>255485000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>204899000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>198484000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>446277000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>250250000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>192679000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>192599000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>353275000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>320493000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>239715000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>204607000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>347983000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>752587000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>133168000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>160610000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>223779000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>299805000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>144134000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>166252000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>150792000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>304295000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>136884000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>178073000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>168186000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>349463000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>333033000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>268132000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>230626000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>373008000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>156249000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>551818000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>205880000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>248697000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>261680000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>418315000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>313909000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>408945000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>180211000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>280444000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>414233000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>747710000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>203362000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>584352000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1573871000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1302610000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>331090000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>692038000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1768605000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1361736000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1894051000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1125435000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>988454000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1403075000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>887673000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1291381000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1581245000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>2565235000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1744961000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3609333000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1394782000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>2252173000000.0</v>
       </c>
-      <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
         <v>36</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>4833000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4809000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4783000000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11">
+      <c r="P11"/>
+      <c r="Q11">
         <v>239715000000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
@@ -6521,381 +6544,385 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
+        <v>249981000000.0</v>
+      </c>
+      <c r="C12">
         <v>248605000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>248971000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>200971000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>240178000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>460876000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>255485000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>204899000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>198484000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>446277000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>250250000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>192679000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>192599000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>353275000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>320493000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>239715000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>204607000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>347983000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>752587000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>133168000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>160610000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>223779000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>299805000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>144134000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>166252000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>150792000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>304295000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>136884000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>178073000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>168186000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>349463000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>333033000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>268132000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>230626000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>373008000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>156249000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>551818000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>205880000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>248697000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>261680000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>418315000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>313909000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>408945000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>180211000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>280444000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>414233000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>747710000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>245362000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>647332000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1662451000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1391190000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>619670000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>980618000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>2031585000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>2915716000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>2327831000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1559215000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1382301000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1794517000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1197515000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1891835000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2176015000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>3954780000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2970970000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3665711000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1441767000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3447534000000.0</v>
       </c>
-      <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
         <v>38</v>
       </c>
       <c r="B13">
         <v>648332000000.0</v>
       </c>
       <c r="C13">
         <v>648332000000.0</v>
       </c>
       <c r="D13">
         <v>648332000000.0</v>
       </c>
       <c r="E13">
         <v>648332000000.0</v>
       </c>
       <c r="F13">
         <v>648332000000.0</v>
       </c>
       <c r="G13">
         <v>648332000000.0</v>
       </c>
       <c r="H13">
         <v>648332000000.0</v>
       </c>
       <c r="I13">
         <v>648332000000.0</v>
       </c>
       <c r="J13">
         <v>648332000000.0</v>
       </c>
       <c r="K13">
         <v>648332000000.0</v>
       </c>
       <c r="L13">
         <v>648332000000.0</v>
       </c>
       <c r="M13">
-        <v>423887000000.0</v>
+        <v>648332000000.0</v>
       </c>
       <c r="N13">
         <v>423887000000.0</v>
       </c>
       <c r="O13">
         <v>423887000000.0</v>
       </c>
       <c r="P13">
         <v>423887000000.0</v>
       </c>
       <c r="Q13">
         <v>423887000000.0</v>
       </c>
       <c r="R13">
         <v>423887000000.0</v>
       </c>
       <c r="S13">
         <v>423887000000.0</v>
       </c>
       <c r="T13">
-        <v>376457000000.0</v>
+        <v>423887000000.0</v>
       </c>
       <c r="U13">
         <v>376457000000.0</v>
       </c>
       <c r="V13">
         <v>376457000000.0</v>
       </c>
       <c r="W13">
         <v>376457000000.0</v>
       </c>
       <c r="X13">
         <v>376457000000.0</v>
       </c>
       <c r="Y13">
         <v>376457000000.0</v>
       </c>
       <c r="Z13">
         <v>376457000000.0</v>
       </c>
       <c r="AA13">
         <v>376457000000.0</v>
       </c>
       <c r="AB13">
         <v>376457000000.0</v>
       </c>
       <c r="AC13">
         <v>376457000000.0</v>
       </c>
       <c r="AD13">
         <v>376457000000.0</v>
       </c>
       <c r="AE13">
         <v>376457000000.0</v>
       </c>
       <c r="AF13">
         <v>376457000000.0</v>
       </c>
       <c r="AG13">
-        <v>268898000000.0</v>
+        <v>376457000000.0</v>
       </c>
       <c r="AH13">
         <v>268898000000.0</v>
       </c>
       <c r="AI13">
         <v>268898000000.0</v>
       </c>
       <c r="AJ13">
         <v>268898000000.0</v>
       </c>
       <c r="AK13">
         <v>268898000000.0</v>
       </c>
       <c r="AL13">
         <v>268898000000.0</v>
       </c>
       <c r="AM13">
         <v>268898000000.0</v>
       </c>
       <c r="AN13">
         <v>268898000000.0</v>
       </c>
       <c r="AO13">
         <v>268898000000.0</v>
       </c>
@@ -6914,275 +6941,278 @@
       <c r="AT13">
         <v>268898000000.0</v>
       </c>
       <c r="AU13">
         <v>268898000000.0</v>
       </c>
       <c r="AV13">
         <v>268898000000.0</v>
       </c>
       <c r="AW13">
         <v>268898000000.0</v>
       </c>
       <c r="AX13">
         <v>268898000000.0</v>
       </c>
       <c r="AY13">
         <v>268898000000.0</v>
       </c>
       <c r="AZ13">
         <v>268898000000.0</v>
       </c>
       <c r="BA13">
         <v>268898000000.0</v>
       </c>
       <c r="BB13">
-        <v>278827000000.0</v>
+        <v>268898000000.0</v>
       </c>
       <c r="BC13">
         <v>278827000000.0</v>
       </c>
       <c r="BD13">
-        <v>2788273000000.0</v>
+        <v>278827000000.0</v>
       </c>
       <c r="BE13">
         <v>2788273000000.0</v>
       </c>
       <c r="BF13">
         <v>2788273000000.0</v>
       </c>
       <c r="BG13">
         <v>2788273000000.0</v>
       </c>
       <c r="BH13">
         <v>2788273000000.0</v>
       </c>
       <c r="BI13">
         <v>2788273000000.0</v>
       </c>
       <c r="BJ13">
         <v>2788273000000.0</v>
       </c>
       <c r="BK13">
         <v>2788273000000.0</v>
       </c>
       <c r="BL13">
         <v>2788273000000.0</v>
       </c>
       <c r="BM13">
+        <v>2788273000000.0</v>
+      </c>
+      <c r="BN13">
         <v>2784147000000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>2391191000000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>2360537000000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>2357552000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2355961000000.0</v>
       </c>
       <c r="BR13">
         <v>2355961000000.0</v>
       </c>
       <c r="BS13">
         <v>2355961000000.0</v>
       </c>
       <c r="BT13">
         <v>2355961000000.0</v>
       </c>
       <c r="BU13">
         <v>2355961000000.0</v>
       </c>
       <c r="BV13">
         <v>2355961000000.0</v>
       </c>
       <c r="BW13">
         <v>2355961000000.0</v>
       </c>
       <c r="BX13">
         <v>2355961000000.0</v>
       </c>
       <c r="BY13">
         <v>2355961000000.0</v>
       </c>
       <c r="BZ13">
         <v>2355961000000.0</v>
       </c>
       <c r="CA13">
-        <v>1352997000000.0</v>
+        <v>2355961000000.0</v>
       </c>
       <c r="CB13">
         <v>1352997000000.0</v>
       </c>
       <c r="CC13">
         <v>1352997000000.0</v>
       </c>
       <c r="CD13">
         <v>1352997000000.0</v>
       </c>
       <c r="CE13">
         <v>1352997000000.0</v>
       </c>
       <c r="CF13">
         <v>1352997000000.0</v>
       </c>
       <c r="CG13">
         <v>1352997000000.0</v>
       </c>
       <c r="CH13">
         <v>1352997000000.0</v>
       </c>
       <c r="CI13">
         <v>1352997000000.0</v>
       </c>
       <c r="CJ13">
         <v>1352997000000.0</v>
       </c>
       <c r="CK13">
         <v>1352997000000.0</v>
       </c>
       <c r="CL13">
         <v>1352997000000.0</v>
       </c>
       <c r="CM13">
         <v>1352997000000.0</v>
       </c>
       <c r="CN13">
         <v>1352997000000.0</v>
       </c>
       <c r="CO13">
         <v>1352997000000.0</v>
       </c>
       <c r="CP13">
         <v>1352997000000.0</v>
       </c>
       <c r="CQ13">
+        <v>1352997000000.0</v>
+      </c>
+      <c r="CR13">
         <v>1352972000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
         <v>39</v>
       </c>
       <c r="B14">
         <v>12966640000.0</v>
       </c>
       <c r="C14">
         <v>12966640000.0</v>
       </c>
       <c r="D14">
         <v>12966640000.0</v>
       </c>
       <c r="E14">
         <v>12966640000.0</v>
       </c>
       <c r="F14">
+        <v>12966640000.0</v>
+      </c>
+      <c r="G14">
         <v>11152500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12966640000.0</v>
       </c>
       <c r="H14">
         <v>12966640000.0</v>
       </c>
       <c r="I14">
-        <v>12966640084.0</v>
+        <v>12966640000.0</v>
       </c>
       <c r="J14">
         <v>12966640084.0</v>
       </c>
       <c r="K14">
         <v>12966640084.0</v>
       </c>
       <c r="L14">
         <v>12966640084.0</v>
       </c>
       <c r="M14">
-        <v>8477734947.0</v>
+        <v>12966640084.0</v>
       </c>
       <c r="N14">
         <v>8477734947.0</v>
       </c>
       <c r="O14">
         <v>8477734947.0</v>
       </c>
       <c r="P14">
-        <v>8477734948.0</v>
+        <v>8477734947.0</v>
       </c>
       <c r="Q14">
         <v>8477734948.0</v>
       </c>
       <c r="R14">
         <v>8477734948.0</v>
       </c>
       <c r="S14">
-        <v>7529147920.0</v>
+        <v>8477734948.0</v>
       </c>
       <c r="T14">
         <v>7529147920.0</v>
       </c>
       <c r="U14">
         <v>7529147920.0</v>
       </c>
       <c r="V14">
         <v>7529147920.0</v>
       </c>
       <c r="W14">
         <v>7529147920.0</v>
       </c>
       <c r="X14">
         <v>7529147920.0</v>
       </c>
       <c r="Y14">
         <v>7529147920.0</v>
       </c>
       <c r="Z14">
         <v>7529147920.0</v>
       </c>
       <c r="AA14">
         <v>7529147920.0</v>
       </c>
       <c r="AB14">
         <v>7529147920.0</v>
       </c>
       <c r="AC14">
         <v>7529147920.0</v>
       </c>
       <c r="AD14">
         <v>7529147920.0</v>
       </c>
       <c r="AE14">
         <v>7529147920.0</v>
       </c>
       <c r="AF14">
         <v>7529147920.0</v>
       </c>
       <c r="AG14">
-        <v>5377962800.0</v>
+        <v>7529147920.0</v>
       </c>
       <c r="AH14">
         <v>5377962800.0</v>
       </c>
       <c r="AI14">
         <v>5377962800.0</v>
       </c>
       <c r="AJ14">
         <v>5377962800.0</v>
       </c>
       <c r="AK14">
         <v>5377962800.0</v>
       </c>
       <c r="AL14">
         <v>5377962800.0</v>
       </c>
       <c r="AM14">
         <v>5377962800.0</v>
       </c>
       <c r="AN14">
         <v>5377962800.0</v>
       </c>
       <c r="AO14">
         <v>5377962800.0</v>
       </c>
@@ -7198,130 +7228,133 @@
       <c r="AS14">
         <v>5377962800.0</v>
       </c>
       <c r="AT14">
         <v>5377962800.0</v>
       </c>
       <c r="AU14">
         <v>5377962800.0</v>
       </c>
       <c r="AV14">
         <v>5377962800.0</v>
       </c>
       <c r="AW14">
         <v>5377962800.0</v>
       </c>
       <c r="AX14">
         <v>5377962800.0</v>
       </c>
       <c r="AY14">
         <v>5377962800.0</v>
       </c>
       <c r="AZ14">
         <v>5377962800.0</v>
       </c>
       <c r="BA14">
+        <v>5377962800.0</v>
+      </c>
+      <c r="BB14">
         <v>5267250000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>5377962800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5267250000.0</v>
       </c>
       <c r="BD14">
         <v>5267250000.0</v>
       </c>
       <c r="BE14">
+        <v>5267250000.0</v>
+      </c>
+      <c r="BF14">
         <v>5377962800.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>5002000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5377962800.0</v>
       </c>
       <c r="BH14">
         <v>5377962800.0</v>
       </c>
       <c r="BI14">
         <v>5377962800.0</v>
       </c>
       <c r="BJ14">
         <v>5377962800.0</v>
       </c>
       <c r="BK14">
         <v>5377962800.0</v>
       </c>
       <c r="BL14">
         <v>5377962800.0</v>
       </c>
       <c r="BM14">
+        <v>5377962800.0</v>
+      </c>
+      <c r="BN14">
         <v>4567280196.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>5444428571.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4567280196.0</v>
       </c>
       <c r="BP14">
         <v>4567280196.0</v>
       </c>
       <c r="BQ14">
-        <v>4513338000.0</v>
+        <v>4567280196.0</v>
       </c>
       <c r="BR14">
         <v>4513338000.0</v>
       </c>
-      <c r="BS14"/>
+      <c r="BS14">
+        <v>4513338000.0</v>
+      </c>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
         <v>40</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
@@ -7375,227 +7408,229 @@
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
         <v>41</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16">
         <v>659302000000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>616702000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>636592000000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
-      <c r="S16">
+      <c r="S16"/>
+      <c r="T16">
         <v>651402000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>626804000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>625510000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>706361000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>680649000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>716069000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>710705000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>840878000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>859340000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>871761000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1018802000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>957015000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>833942000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>817566000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>787686000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>866152000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>837830000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>746457000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>857449000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>763960000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>784559000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>695373000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>747982000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>722361000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>708126000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>607482000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>674202000000.0</v>
       </c>
-      <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>704651000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>787664000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>557228000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>511643000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>546826000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>690957000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-1264728000000.0</v>
       </c>
-      <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>888527000000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
         <v>42</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7649,52 +7684,53 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
         <v>43</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -7748,52 +7784,53 @@
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
         <v>44</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7847,52 +7884,53 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
         <v>45</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
@@ -7946,1143 +7984,1156 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
+        <v>5546000000.0</v>
+      </c>
+      <c r="C21">
         <v>4894000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5017000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4991000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1200000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1284000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>18000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>27000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>36000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>45000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>54000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>157000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>280000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>529000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>864000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1199000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1535000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1870000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2315000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2743000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3230000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3717000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4132000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4615000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5098000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5581000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5198000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4643000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3846000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2065000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2407000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2798000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3215000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1815000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1739000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2276000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2842000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3415000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3984000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4555000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5162000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>5739000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6316000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>5348000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5727000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4850000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4762000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4409000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3614000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1912000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1188000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>738602000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>505219000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>455046000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-652000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>221435000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>243173000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>254486000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>166495000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>196331000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>294122000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1591085000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>136935000000.0</v>
       </c>
-      <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
-      <c r="BS21">
+      <c r="BS21"/>
+      <c r="BT21">
         <v>8027000000.0</v>
       </c>
-      <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
-      <c r="CA21">
+      <c r="CA21"/>
+      <c r="CB21">
         <v>123080000000.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
-      <c r="CP21">
+      <c r="CP21"/>
+      <c r="CQ21">
         <v>2671000000.0</v>
       </c>
-      <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
         <v>47</v>
       </c>
       <c r="B22">
+        <v>1007683000000.0</v>
+      </c>
+      <c r="C22">
         <v>1074609000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1413636000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1054367000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1085349000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1196677000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1209523000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1031969000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1125789000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1335025000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1089643000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1038831000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1118264000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1561927000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>927806000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1048284000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1095180000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1608201000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1051099000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>968949000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>911643000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1318120000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>964503000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1091617000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1035974000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1716627000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1191567000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1300117000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1490813000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2113504000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1628799000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1798817000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1665103000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1904363000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1581846000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2486979000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2679460000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2774894000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2747344000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2707371000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>3231647000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2774878000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2758970000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>3187588000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>3628752000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2812401000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2655023000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2578661000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2950544000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2472193000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2273548000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2101117000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2210985000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1785883000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>1670574000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>1721084000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1732484000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1440198000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>1266120000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1231197000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1236112000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>1065158000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>969713000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1060363000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>966158000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>1167669000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1171805000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1246392000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1097045000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1028600000000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>983008000000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1179759000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>974918000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>969301000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>906377000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1128008000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>844066000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>774420000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>790945000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1086283000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>763712000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>685212000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>834456000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>558930000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>429821000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>410284000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>529225000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>386367000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>358838000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>389598000000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>439596000000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>373267000000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>555712000000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>480475000000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>631882000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
         <v>48</v>
       </c>
       <c r="B23">
+        <v>3096224000000.0</v>
+      </c>
+      <c r="C23">
         <v>3206641000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3592857000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3211567000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3283647000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3771419000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3560263000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3310727000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3489515000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4087093000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3683957000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3381317000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3579651000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4325363000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>3784871000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3814530000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3939144000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4739525000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4650488000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>4068212000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>4025505000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>4689563000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4510511000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4633167000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4671777000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5586292000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3820809000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>4006053000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>4360848000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>5044620000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4808545000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>5447842000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>5304849000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>5579882000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5427059000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>6019428000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>6785472000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>6190810000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>6701734000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>6461664000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7174003000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6058708000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>6294210000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6230712000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6681358000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5704385000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5827294000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5213626000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>5881513000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6527423000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6579518000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5658225000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6299225000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7336075000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>8225206000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>10487890000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>10792416000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>10248494000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>10308169000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>9702023000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>9817586000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>9891948000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>11420600000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>10666169000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>12593052000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9741824000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>10560144000000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
         <v>49</v>
       </c>
       <c r="B24">
-        <v>245000000000.0</v>
+        <v>266000000000.0</v>
       </c>
       <c r="C24">
         <v>245000000000.0</v>
       </c>
       <c r="D24">
         <v>245000000000.0</v>
       </c>
       <c r="E24">
         <v>245000000000.0</v>
       </c>
       <c r="F24">
         <v>245000000000.0</v>
       </c>
       <c r="G24">
         <v>245000000000.0</v>
       </c>
       <c r="H24">
         <v>245000000000.0</v>
       </c>
       <c r="I24">
-        <v>190000000000.0</v>
+        <v>245000000000.0</v>
       </c>
       <c r="J24">
         <v>190000000000.0</v>
       </c>
       <c r="K24">
         <v>190000000000.0</v>
       </c>
       <c r="L24">
         <v>190000000000.0</v>
       </c>
       <c r="M24">
+        <v>190000000000.0</v>
+      </c>
+      <c r="N24">
         <v>250000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000000000.0</v>
       </c>
       <c r="O24">
         <v>205000000000.0</v>
       </c>
       <c r="P24">
+        <v>205000000000.0</v>
+      </c>
+      <c r="Q24">
         <v>165000000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>250000000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>205000000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>250000000000.0</v>
       </c>
-      <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>0.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1215608000000.0</v>
       </c>
-      <c r="W24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="X24"/>
       <c r="Y24">
         <v>250000000000.0</v>
       </c>
       <c r="Z24">
         <v>250000000000.0</v>
       </c>
       <c r="AA24">
         <v>250000000000.0</v>
       </c>
       <c r="AB24">
-        <v>750000000000.0</v>
+        <v>250000000000.0</v>
       </c>
       <c r="AC24">
         <v>750000000000.0</v>
       </c>
       <c r="AD24">
-        <v>450000000000.0</v>
+        <v>750000000000.0</v>
       </c>
       <c r="AE24">
         <v>450000000000.0</v>
       </c>
       <c r="AF24">
-        <v>250000000000.0</v>
+        <v>450000000000.0</v>
       </c>
       <c r="AG24">
         <v>250000000000.0</v>
       </c>
       <c r="AH24">
         <v>250000000000.0</v>
       </c>
-      <c r="AI24"/>
-      <c r="AJ24">
+      <c r="AI24">
+        <v>250000000000.0</v>
+      </c>
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>805000000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>770000000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>395000000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>610000000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>445000000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>590000000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>260000000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>400000000000.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
-      <c r="BA24">
+      <c r="BA24"/>
+      <c r="BB24">
         <v>500000000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>687386000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1467340000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1709573000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>2346184000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1500527000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1496961000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>1026376000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>1065642000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>1165097000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>799680000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>526984000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>2101420000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>2976377000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>3223331000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>3221392000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1728607000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>1506870000000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1462842000000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>1936068000000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>1947032000000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2320853000000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2551199000000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>1884464000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>2012857000000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>2065680000000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>2101136000000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1300883000000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>1311501000000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1165715000000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>842836000000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>894925000000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>839282000000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>837574000000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>836187000000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>835391000000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>402737000000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>402022000000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>411781000000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>472715000000.0</v>
       </c>
-      <c r="CO24"/>
-      <c r="CP24">
+      <c r="CP24"/>
+      <c r="CQ24">
         <v>60524000000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
         <v>50</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>829849000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>854966000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>876549000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>947935000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>888144000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>941148000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>906853000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>1047150000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1059708000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1135142000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1104803000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1242936000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1254823000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1359269000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1161091000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1179566000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>1215608000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1240153000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1526465000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1553201000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1608651000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>250000000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>750000000000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
@@ -9105,97 +9156,98 @@
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
         <v>51</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
+      <c r="AB26"/>
+      <c r="AC26">
         <v>21103000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>21633000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>21758000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>22960000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>334706000000.0</v>
       </c>
-      <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
@@ -9214,52 +9266,53 @@
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
         <v>52</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9313,362 +9366,368 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
+        <v>1059961000000.0</v>
+      </c>
+      <c r="C28">
         <v>1235954000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1893368000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1196472000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1173981000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1180376000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1231655000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1287566000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1347248000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1259001000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1409940000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1334138000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1586019000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>1602376000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1552031000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1436389000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1520621000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1640584000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1400707000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>2016518000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1989948000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2207381000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2101727000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2181132000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2373291000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>2289143000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>595705000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>763116000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>771927000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>981814000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>800537000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>841967000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1226868000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1259374000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1116992000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1143751000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>318182000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>544120000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>501303000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>498320000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>231685000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>196091000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>241055000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>379789000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>234556000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-414233000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-747710000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-203362000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-584352000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1385879000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1114772000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-143405000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-4503000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-781219000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>640604000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1768174000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3097792000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2698188000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>869901000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2446790000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2245463000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1166135000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>702696000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-775515000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-233482000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3796607000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3464624000000.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
       <c r="BZ28"/>
       <c r="CA28"/>
       <c r="CB28"/>
       <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
       <c r="CI28"/>
       <c r="CJ28"/>
       <c r="CK28"/>
       <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
       <c r="CO28"/>
       <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
         <v>54</v>
       </c>
       <c r="B29">
+        <v>605866000000.0</v>
+      </c>
+      <c r="C29">
         <v>792666000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>790844000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>658436000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>691406000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>877953000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>750258000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>766686000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>801761000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>919046000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>859117000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>872511000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>770595000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>920992000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>845979000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>800210000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>920765000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1175204000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1384368000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>778276000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>859092000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2316603000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1144697000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1048246000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1361395000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1330443000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9693,412 +9752,416 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
+        <v>268121000000.0</v>
+      </c>
+      <c r="C30">
         <v>340195000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>329834000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>243727000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>251286000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>326430000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>281898000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>202469000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>209769000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>303939000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>224255000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>191208000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>197639000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>234404000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>251575000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>166376000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>193014000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>213005000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>204535000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>155004000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>175671000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>183976000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>193210000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>141813000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>119836000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>180309000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>220079000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>169443000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>229642000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>232380000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>279383000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>247040000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>281580000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>302708000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>300712000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>387557000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>630183000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>428784000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>930413000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>747850000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>870821000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>562006000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>673879000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>635247000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>644446000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>449565000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>331523000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>509840000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>446645000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>395536000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>414042000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>464783000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>615382000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>602386000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>467812000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>738602000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>505219000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>455046000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-652000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>221435000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>243173000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>254486000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>166495000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>196331000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>294122000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>1591085000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>136935000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>182330000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>212857000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>711555000000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>691171000000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>300595000000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>184243000000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>187942000000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>227741000000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>460599000000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>174669000000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>200913000000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>218000000000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>135133000000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>89531000000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>89290000000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>55704000000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>118660000000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>45401000000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>50585000000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>59394000000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>56310000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>46896000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>63188000000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>77708000000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>77048000000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>169525000000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>152675000000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>181213000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
         <v>56</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>65947000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>165925000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>300053000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>425485000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>474675000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>583504000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>27077000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>107557000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>99125000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>182382000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>195503000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>308165000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>426726000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>526515000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>878806000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>957229000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1030933000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1144013000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1634594000000.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
@@ -10117,131 +10180,134 @@
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
         <v>57</v>
       </c>
       <c r="B32">
+        <v>-532871000000.0</v>
+      </c>
+      <c r="C32">
         <v>-492321000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-492443000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-502359000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-473614000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-454531000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-516108000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-478867000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-539009000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-550297000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-545009000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-549773000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-800520000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-794174000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-755563000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-634262000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-453759000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-475830000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-379207000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-1306946000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-1192722000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-1237824000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-1227833000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-1031887000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-993128000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-941706000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -10266,374 +10332,380 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:96">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
+        <v>1450105000000.0</v>
+      </c>
+      <c r="C33">
         <v>1436352000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1508126000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1625021000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1619182000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1705696000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1728431000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1772028000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1893610000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1941117000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2057437000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1891166000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2026101000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2104197000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2241562000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2307261000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2397276000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2476567000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2587211000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2764412000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2741215000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2886535000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2975245000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>3131340000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>3221694000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>3337742000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1916762000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2210235000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2246460000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2280077000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2335696000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2790448000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2845903000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2878006000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2941226000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2747740000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>2734030000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2575790000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>2599276000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>2599527000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>2626206000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>2384354000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>2323021000000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>2199550000000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>2102626000000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1978128000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1923230000000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1853323000000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1806775000000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1907375000000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>2411529000000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>2439268000000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>2459944000000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2887485000000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>3140466000000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>5644505000000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>6771020000000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>6690725000000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>6689606000000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>6009349000000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>5990990000000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>6053484000000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>6025690000000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>6160901000000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>6148647000000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>5465201000000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>5493905000000.0</v>
       </c>
-      <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
       <c r="CB33"/>
       <c r="CC33"/>
       <c r="CD33"/>
       <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
       <c r="CK33"/>
       <c r="CL33"/>
       <c r="CM33"/>
       <c r="CN33"/>
       <c r="CO33"/>
       <c r="CP33"/>
       <c r="CQ33"/>
+      <c r="CR33"/>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:96">
       <c r="A34" t="s">
         <v>59</v>
       </c>
       <c r="B34">
+        <v>7297000000.0</v>
+      </c>
+      <c r="C34">
         <v>7266000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>7295000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>7298000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7046000000.0</v>
       </c>
       <c r="F34">
         <v>7046000000.0</v>
       </c>
       <c r="G34">
         <v>7046000000.0</v>
       </c>
       <c r="H34">
+        <v>7046000000.0</v>
+      </c>
+      <c r="I34">
         <v>6924000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6903000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>6539000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>7566000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>7524000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3712000000.0</v>
       </c>
       <c r="N34">
         <v>3712000000.0</v>
       </c>
       <c r="O34">
         <v>3712000000.0</v>
       </c>
       <c r="P34">
+        <v>3712000000.0</v>
+      </c>
+      <c r="Q34">
         <v>3692000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>4768000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>4786000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>3950000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>2329000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1255000000.0</v>
       </c>
       <c r="V34">
         <v>1255000000.0</v>
       </c>
       <c r="W34">
         <v>1255000000.0</v>
       </c>
       <c r="X34">
         <v>1255000000.0</v>
       </c>
       <c r="Y34">
         <v>1255000000.0</v>
       </c>
       <c r="Z34">
         <v>1255000000.0</v>
       </c>
       <c r="AA34">
+        <v>1255000000.0</v>
+      </c>
+      <c r="AB34">
         <v>71356000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>82606000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>83018000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>82309000000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -10654,514 +10726,521 @@
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:96">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
+        <v>953133000000.0</v>
+      </c>
+      <c r="C35">
         <v>944627000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1017926000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1062662000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1052653000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1121714000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1062061000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1160711000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1152817000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>1161736000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>1253273000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1068844000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1204948000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1243993000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1319982000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1372751000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1517714000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1525496000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1623599000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1429153000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1439364000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1547679000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1562678000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1901171000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1917135000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1965559000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>671738000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1086207000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1078926000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>775427000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>771786000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>605093000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>603645000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>602454000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>376694000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1181337000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1103514000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>727358000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>938122000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>766265000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>903244000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>562758000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>703907000000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>278341000000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>273548000000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>264711000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>228978000000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>271747000000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>258766000000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>268230000000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>247118000000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>227720000000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>720170000000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>898181000000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1663526000000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>1919322000000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>2542106000000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>1679201000000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>1664288000000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>1169072000000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>1194366000000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>1525051000000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>1162586000000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>969876000000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>2576416000000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>3600079000000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>3854123000000.0</v>
       </c>
-      <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
       <c r="CB35"/>
       <c r="CC35"/>
       <c r="CD35"/>
       <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
       <c r="CP35"/>
       <c r="CQ35"/>
+      <c r="CR35"/>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:96">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
+        <v>156413000000.0</v>
+      </c>
+      <c r="C36">
         <v>156810000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>155538000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>186125000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>163502000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>172249000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>182122000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>139712000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>179089000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>42688000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>195514000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>36012000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>34665000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>196038000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>195123000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>199270000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>192994000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>194596000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>37747000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>58551000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>54482000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>56681000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>63861000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>66920000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>82599000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>92292000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>86064000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>75096000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>79413000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>84429000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>75392000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>85943000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>90436000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>93457000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>111812000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>143514000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>183542000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>171397000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>212107000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>176438000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>195285000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>153612000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>175783000000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>155621000000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>169075000000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>141086000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>175619000000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>624852000000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>610222000000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>764803000000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>1335570000000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>1731000000000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>1784977000000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>2182542000000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>3775352000000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>213627000000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>226005000000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>270107000000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>1006238000000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>572799000000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>200878000000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>166725000000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>638917000000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>172700000000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>709094000000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>292299000000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1001108000000.0</v>
       </c>
-      <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
       <c r="CQ36"/>
+      <c r="CR36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:96">
       <c r="A37" t="s">
         <v>62</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -11215,1391 +11294,1403 @@
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:96">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>450160000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>502566000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>509953000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>521860000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>530226000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>548539000000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>550460000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>547758000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>562922000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>560229000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>608901000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>607103000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>595364000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>593492000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>664340000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>599360000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>649516000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>650110000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>684909000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>695840000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>702928000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>966059000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1183859000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1193768000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1208695000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1209625000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1173476000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1499652000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1471573000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1455007000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1212863000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1181446000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1030943000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1023717000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1060896000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1105733000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>896111000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>861278000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>818134000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>729829000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>659832000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>650629000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>634127000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>603476000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>754626000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1324772000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1509937000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1567406000000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>2047282000000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>2365341000000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>3811080000000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>4969588000000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>4909780000000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>5052901000000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>4506677000000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>4521500000000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>4569944000000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>4522231000000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>4567494000000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>4569322000000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>3330821000000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>3315412000000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>3326844000000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>2536747000000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>2570112000000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>2758659000000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>3305286000000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>2801161000000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>2824509000000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>2322405000000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>2218997000000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>2204244000000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>1986161000000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>1680718000000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>1268876000000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1264141000000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1256638000000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1359110000000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1430251000000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1118931000000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>988759000000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>947642000000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>975826000000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>915436000000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>892248000000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>1036237000000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>979121000000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>609696000000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>544581000000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>582682000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:96">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
+        <v>120334000000.0</v>
+      </c>
+      <c r="C39">
         <v>106880000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>92290000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>87481000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>87652000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>81740000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>84926000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>65110000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>246417000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>324595000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>259639000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>238759000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>221365000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>286692000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>256727000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>196454000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>219387000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>281450000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>230340000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>185505000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>192773000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>245381000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>238811000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>248716000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>233617000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>361841000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>380173000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>333470000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>387289000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>436396000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>475541000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>481409000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>499395000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>527461000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>462950000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>590987000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>791666000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>613745000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1059884000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>861006000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>858747000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>565515000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>777262000000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>634911000000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>640900000000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>481019000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>470000000000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>507084000000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>442460000000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>421918000000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>494985000000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>487480000000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>647678000000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>631122000000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>498450000000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>794470000000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>224478000000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>280224000000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>558578000000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>1042527000000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>455476000000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>342805000000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>303922000000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>277604000000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>1518414000000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>1667187000000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>309965000000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>599258000000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>854490000000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>751241000000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>491483000000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>194030000000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>187091000000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>208430000000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>151614000000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>162136000000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>177501000000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>177850000000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>153887000000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>167531000000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>157530000000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>164735000000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>467906000000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>492483000000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>357934000000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>13693000000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>274250000000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>264960000000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>279970000000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>100186000000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>141898000000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>183163000000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>744725000000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>82201000000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>584451000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:96">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
+        <v>556752000000.0</v>
+      </c>
+      <c r="C40">
         <v>488662000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>546295000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>556567000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>571674000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>644163000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>658494000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>541645000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>596011000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>15968000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>610610000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>6345000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>8944000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>741853000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>634805000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>657997000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>668730000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>776947000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>33208000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>64920000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>68803000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>75577000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>66886000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>83034000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>78450000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>79393000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>59575000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>75000000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>11743000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>76227000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>80205000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>80893000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>84321000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>96188000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>114296000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>115227000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>37246000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>77079000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>37437000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>75151000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>66079000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>56336000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>11062000000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>14585000000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-5669000000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>677703000000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>700376000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>628107000000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>721248000000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-18722000000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>18556000000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>39094000000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>561868000000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>581336000000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>682462000000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>765397000000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>590200000000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>633367000000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>847201000000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>521766000000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>501077000000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>463799000000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-475461000000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>666493000000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>998619000000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>495493000000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>607912000000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>1452121000000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>1091295000000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>912242000000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>1061534000000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>1103664000000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>897001000000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>579878000000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>492674000000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>543154000000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>384081000000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>410959000000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>361255000000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>372090000000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>332742000000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>347789000000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>467070000000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>470071000000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>510859000000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>509340000000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>440802000000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>433409000000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>410990000000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>438216000000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>450396000000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>541476000000.0</v>
       </c>
-      <c r="CO40"/>
-      <c r="CP40">
+      <c r="CP40"/>
+      <c r="CQ40">
         <v>322088000000.0</v>
       </c>
-      <c r="CQ40"/>
+      <c r="CR40"/>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:96">
       <c r="A41" t="s">
         <v>66</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>184285000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>184840000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>267948000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>274778000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>270673000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>264330000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>268062000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>259798000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>332071000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>322525000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>374706000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>363934000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>356908000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>421738000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>336207000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>328926000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>325427000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>321786000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>355093000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>353645000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>352454000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>376694000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>376337000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>333514000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>332358000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>328122000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>321265000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>313244000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>302758000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>303907000000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>278341000000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>273548000000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>264711000000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>228978000000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>271747000000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>258766000000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>268230000000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>247118000000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>227720000000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>220170000000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>210795000000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>196186000000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>209749000000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>192848000000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>176041000000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>165019000000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>140716000000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>127124000000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>358514000000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>361836000000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>442204000000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>474641000000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>623702000000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>630792000000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>679558000000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>581932000000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>586219000000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>580641000000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>573125000000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>550736000000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>602905000000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>613252000000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>146951000000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>124649000000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>129888000000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>187163000000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>155737000000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>106479000000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>132923000000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>145498000000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>111761000000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>73568000000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>69936000000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>61632000000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>67616000000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>67434000000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>68683000000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>1028000000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>1033000000.0</v>
       </c>
-      <c r="CO41"/>
-      <c r="CP41">
+      <c r="CP41"/>
+      <c r="CQ41">
         <v>498000000.0</v>
       </c>
-      <c r="CQ41"/>
+      <c r="CR41"/>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:96">
       <c r="A42" t="s">
         <v>67</v>
       </c>
       <c r="B42">
-        <v>2266631000000.0</v>
+        <v>2303544000000.0</v>
       </c>
       <c r="C42">
         <v>2266631000000.0</v>
       </c>
       <c r="D42">
         <v>2266631000000.0</v>
       </c>
       <c r="E42">
         <v>2266631000000.0</v>
       </c>
       <c r="F42">
         <v>2266631000000.0</v>
       </c>
       <c r="G42">
         <v>2266631000000.0</v>
       </c>
       <c r="H42">
         <v>2266631000000.0</v>
       </c>
       <c r="I42">
         <v>2266631000000.0</v>
       </c>
       <c r="J42">
         <v>2266631000000.0</v>
       </c>
       <c r="K42">
         <v>2266631000000.0</v>
       </c>
       <c r="L42">
         <v>2266631000000.0</v>
       </c>
       <c r="M42">
-        <v>2137043000000.0</v>
+        <v>2266631000000.0</v>
       </c>
       <c r="N42">
         <v>2137043000000.0</v>
       </c>
       <c r="O42">
         <v>2137043000000.0</v>
       </c>
       <c r="P42">
         <v>2137043000000.0</v>
       </c>
       <c r="Q42">
         <v>2137043000000.0</v>
       </c>
       <c r="R42">
         <v>2137043000000.0</v>
       </c>
       <c r="S42">
         <v>2137043000000.0</v>
       </c>
       <c r="T42">
-        <v>1468095000000.0</v>
+        <v>2137043000000.0</v>
       </c>
       <c r="U42">
         <v>1468095000000.0</v>
       </c>
       <c r="V42">
         <v>1468095000000.0</v>
       </c>
       <c r="W42">
-        <v>1504095000000.0</v>
+        <v>1468095000000.0</v>
       </c>
       <c r="X42">
         <v>1504095000000.0</v>
       </c>
       <c r="Y42">
         <v>1504095000000.0</v>
       </c>
       <c r="Z42">
         <v>1504095000000.0</v>
       </c>
       <c r="AA42">
         <v>1504095000000.0</v>
       </c>
       <c r="AB42">
         <v>1504095000000.0</v>
       </c>
       <c r="AC42">
         <v>1504095000000.0</v>
       </c>
       <c r="AD42">
         <v>1504095000000.0</v>
       </c>
       <c r="AE42">
         <v>1504095000000.0</v>
       </c>
       <c r="AF42">
+        <v>1504095000000.0</v>
+      </c>
+      <c r="AG42">
         <v>1503967000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>810578000000.0</v>
       </c>
       <c r="AH42">
         <v>810578000000.0</v>
       </c>
       <c r="AI42">
         <v>810578000000.0</v>
       </c>
       <c r="AJ42">
         <v>810578000000.0</v>
       </c>
       <c r="AK42">
         <v>810578000000.0</v>
       </c>
       <c r="AL42">
-        <v>808578000000.0</v>
+        <v>810578000000.0</v>
       </c>
       <c r="AM42">
         <v>808578000000.0</v>
       </c>
       <c r="AN42">
         <v>808578000000.0</v>
       </c>
       <c r="AO42">
-        <v>774578000000.0</v>
+        <v>808578000000.0</v>
       </c>
       <c r="AP42">
         <v>774578000000.0</v>
       </c>
       <c r="AQ42">
+        <v>774578000000.0</v>
+      </c>
+      <c r="AR42">
         <v>1036028000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>774578000000.0</v>
       </c>
       <c r="AS42">
         <v>774578000000.0</v>
       </c>
       <c r="AT42">
         <v>774578000000.0</v>
       </c>
       <c r="AU42">
+        <v>774578000000.0</v>
+      </c>
+      <c r="AV42">
         <v>804578000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>774578000000.0</v>
       </c>
       <c r="AW42">
         <v>774578000000.0</v>
       </c>
       <c r="AX42">
         <v>774578000000.0</v>
       </c>
       <c r="AY42">
         <v>774578000000.0</v>
       </c>
       <c r="AZ42">
         <v>774578000000.0</v>
       </c>
       <c r="BA42">
+        <v>774578000000.0</v>
+      </c>
+      <c r="BB42">
         <v>802578000000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>766239000000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>761627000000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>202404000000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>202413000000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>202437000000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>226446000000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>202468000000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>202479000000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>203952000000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>224444000000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>115942000000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>97075000000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>-215093000000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>-226516000000.0</v>
       </c>
-      <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
       <c r="CB42"/>
       <c r="CC42"/>
       <c r="CD42"/>
       <c r="CE42"/>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
       <c r="CK42"/>
       <c r="CL42"/>
       <c r="CM42"/>
       <c r="CN42"/>
       <c r="CO42"/>
       <c r="CP42"/>
       <c r="CQ42"/>
+      <c r="CR42"/>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:96">
       <c r="A43" t="s">
         <v>68</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12653,52 +12744,53 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:96">
       <c r="A44" t="s">
         <v>69</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -12752,101 +12844,104 @@
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:96">
       <c r="A45" t="s">
         <v>70</v>
       </c>
       <c r="B45">
+        <v>3193892000000.0</v>
+      </c>
+      <c r="C45">
         <v>4622166000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4773466000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4777360000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4763970000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>4834348000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>4814516000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>4825432000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4858198000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>4905259000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>4914359000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>4775827000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4917621000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>4892670000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>4964689000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>4901682000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
@@ -12881,847 +12976,855 @@
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
       <c r="BZ45"/>
       <c r="CA45"/>
       <c r="CB45"/>
       <c r="CC45"/>
       <c r="CD45"/>
       <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45"/>
       <c r="CJ45"/>
       <c r="CK45"/>
       <c r="CL45"/>
       <c r="CM45"/>
       <c r="CN45"/>
       <c r="CO45"/>
       <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:96">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
+        <v>982914000000.0</v>
+      </c>
+      <c r="C46">
         <v>973158000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1043994000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1078708000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1099139000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1173399000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1189035000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1214210000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1296909000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1365134000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1441547000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1331186000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1468479000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1541230000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1681279000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1698203000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1789893000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1880674000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1992855000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>2085415000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>2125988000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>2219950000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>2306749000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2426491000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>2504134000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>2611488000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>926287000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1000658000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1025961000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1044043000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1097913000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1277623000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1346251000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>1406433000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1486219000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1534877000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1552584000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1544848000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1575559000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1538631000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1520473000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1488243000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1461743000000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1381416000000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>1372797000000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>1318296000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>1272601000000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>1219196000000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>1203299000000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>1152749000000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1086757000000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>929331000000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>892538000000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>840203000000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>775125000000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1833425000000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1801432000000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>1780945000000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>1643505000000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>1502672000000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>1469490000000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>1483540000000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>1503459000000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>1593407000000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>1579325000000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>2134380000000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>2178493000000.0</v>
       </c>
-      <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
       <c r="CB46"/>
       <c r="CC46"/>
       <c r="CD46"/>
       <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
       <c r="CK46"/>
       <c r="CL46"/>
       <c r="CM46"/>
       <c r="CN46"/>
       <c r="CO46"/>
       <c r="CP46"/>
       <c r="CQ46"/>
+      <c r="CR46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:96">
       <c r="A47" t="s">
         <v>72</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>1043994000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1078708000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1099139000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1173399000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1189035000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1214210000000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>1331186000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1468479000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1541230000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1681279000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1698203000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1789893000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1880674000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1992855000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>2085415000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>2125988000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>2219950000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>2306749000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2426491000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2504134000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>2611488000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>926287000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1000658000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1025961000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1044043000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1097913000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1277623000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1346251000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1406433000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1486219000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1534877000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1552584000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1544847000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1575559000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1538631000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1520473000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1488243000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1461743000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1381416000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1372797000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1318296000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1272601000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>1219196000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>1203299000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>1152749000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1086757000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>929331000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>892538000000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>840203000000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>775125000000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>1833425000000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>1801432000000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1780945000000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1643505000000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1502672000000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1469490000000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1483540000000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1503459000000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>1593407000000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>1579325000000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>2134380000000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>2178493000000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>2144513000000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>2180931000000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>2156230000000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>1903411000000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>1813196000000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>1791776000000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>1772787000000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>1697520000000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>1940577000000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>2002471000000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>2069047000000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>1905926000000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>1964564000000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>1911312000000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>1832827000000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>1465773000000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>1373070000000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>1212553000000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>1194621000000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>1246828000000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>1249974000000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>1181515000000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>1223274000000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>827030000000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>839211000000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>881479000000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>883824000000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>800982000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:96">
       <c r="A48" t="s">
         <v>73</v>
       </c>
       <c r="B48">
+        <v>-2989260000000.0</v>
+      </c>
+      <c r="C48">
         <v>-2953311000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-2955133000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-2892541000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-2859571000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-2823024000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-2800719000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-2784277000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-2749202000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-2721917000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-2691846000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-2678452000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-2576335000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-2530938000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-2430951000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-2296720000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-2171165000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-2121726000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-2012562000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-1852276000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-1771460000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-1779557000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-1695855000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-1682306000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-1569157000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-1450109000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-1349905000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-997131000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-918225000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-844038000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-731341000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-241187000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-167785000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-65150000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>94665000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>947245000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>1180399000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1175506000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>1352226000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1329379000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>1537520000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>1577017000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>1700088000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1825242000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>1755070000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1856763000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>1775180000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>1575120000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1424306000000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>2274432000000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>2223464000000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>2099460000000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>2000381000000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>2868477000000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>2805270000000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2763183000000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>2685255000000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2667399000000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>2642389000000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>2612362000000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>2573739000000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>2557358000000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>4150741000000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>5018447000000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>4918147000000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>1371188000000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>1333077000000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>1264277000000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1163402000000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>1069375000000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1033042000000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1205875000000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>1082465000000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1040477000000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>1074328000000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>985370000000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>944246000000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>956253000000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>941076000000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>861265000000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>824685000000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>792781000000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>750072000000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>646728000000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>655830000000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>645706000000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>584713000000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>553934000000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>570374000000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>565086000000.0</v>
       </c>
-      <c r="CM48"/>
-      <c r="CN48">
+      <c r="CN48"/>
+      <c r="CO48">
         <v>487829000000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>452552000000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>412009000000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>428902000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:96">
       <c r="A49" t="s">
         <v>74</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -13775,143 +13878,146 @@
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:96">
       <c r="A50" t="s">
         <v>75</v>
       </c>
       <c r="B50">
-        <v>550000000000.0</v>
+        <v>377250000000.0</v>
       </c>
       <c r="C50">
         <v>550000000000.0</v>
       </c>
       <c r="D50">
-        <v>355000000000.0</v>
+        <v>550000000000.0</v>
       </c>
       <c r="E50">
         <v>355000000000.0</v>
       </c>
       <c r="F50">
+        <v>355000000000.0</v>
+      </c>
+      <c r="G50">
         <v>505000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>355000000000.0</v>
       </c>
       <c r="H50">
         <v>355000000000.0</v>
       </c>
       <c r="I50">
+        <v>355000000000.0</v>
+      </c>
+      <c r="J50">
         <v>410000000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>500000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>410000000000.0</v>
       </c>
       <c r="L50">
         <v>410000000000.0</v>
       </c>
       <c r="M50">
+        <v>410000000000.0</v>
+      </c>
+      <c r="N50">
         <v>500000000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>650000000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>475000000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>335000000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>245000000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>495000000000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>550000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000000000.0</v>
       </c>
       <c r="U50">
         <v>750000000000.0</v>
       </c>
       <c r="V50">
+        <v>750000000000.0</v>
+      </c>
+      <c r="W50">
         <v>1000000000000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>960000000000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>600000000000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>800000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>650000000000.0</v>
       </c>
       <c r="AA50">
         <v>650000000000.0</v>
       </c>
       <c r="AB50">
+        <v>650000000000.0</v>
+      </c>
+      <c r="AC50">
         <v>150000000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>200000000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>700000000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -13932,705 +14038,713 @@
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:96">
       <c r="A51" t="s">
         <v>76</v>
       </c>
       <c r="B51">
+        <v>1309942000000.0</v>
+      </c>
+      <c r="C51">
         <v>1484559000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2142339000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1397443000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1414159000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1641252000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1487140000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1492465000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>1545732000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>1705278000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>1660190000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>1526817000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>1778618000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>1955651000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>1872524000000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1676104000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1725228000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>1988567000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2153294000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>2149686000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>2150558000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2431160000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2401532000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2325266000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>2539543000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>2439935000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000000000.0</v>
       </c>
       <c r="AB51">
         <v>900000000000.0</v>
       </c>
       <c r="AC51">
+        <v>900000000000.0</v>
+      </c>
+      <c r="AD51">
         <v>950000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1150000000000.0</v>
       </c>
       <c r="AE51">
         <v>1150000000000.0</v>
       </c>
       <c r="AF51">
+        <v>1150000000000.0</v>
+      </c>
+      <c r="AG51">
         <v>1175000000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>1495000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1490000000000.0</v>
       </c>
       <c r="AI51">
         <v>1490000000000.0</v>
       </c>
       <c r="AJ51">
+        <v>1490000000000.0</v>
+      </c>
+      <c r="AK51">
         <v>1300000000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>870000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000000000.0</v>
       </c>
       <c r="AM51">
         <v>750000000000.0</v>
       </c>
       <c r="AN51">
+        <v>750000000000.0</v>
+      </c>
+      <c r="AO51">
         <v>760000000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>650000000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>510000000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>650000000000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>560000000000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>515000000000.0</v>
       </c>
-      <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
-      <c r="AX51">
+      <c r="AX51"/>
+      <c r="AY51">
         <v>187992000000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>187838000000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>187685000000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>687535000000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>987386000000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>2002340000000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>3662225000000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>4223227000000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>3686642000000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>2272976000000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>3334463000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>3536844000000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>2747380000000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>3267931000000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>969446000000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>3375851000000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>5191389000000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>5716797000000.0</v>
       </c>
-      <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
       <c r="CP51"/>
       <c r="CQ51"/>
+      <c r="CR51"/>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:96">
       <c r="A52" t="s">
         <v>77</v>
       </c>
       <c r="B52">
+        <v>553234000000.0</v>
+      </c>
+      <c r="C52">
         <v>730088000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>905282000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>542477000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>537610000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>693317000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>598996000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>551317000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>611272000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>718664000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>620808000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>619964000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>731468000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>895943000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>737382000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>571301000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>482292000000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>733744000000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>794025000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>988595000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>970992000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1215552000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1161379000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>798801000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>986342000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>831284000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>-209340000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>-721761000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>-818802000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>-257015000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>-133942000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>107434000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>457314000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>373328000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>652170000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>-251457000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>-757449000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>-415959000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>-695553000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>-387466000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>-687982000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>-472361000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>-458126000000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>-47482000000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>-159202000000.0</v>
       </c>
-      <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>-516659000000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>-599826000000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>-369543000000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>187535000000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>300000000000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>535000000000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>1952652000000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1877043000000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>2189600000000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>779431000000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>2307096000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>2471202000000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>2106482000000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>2468251000000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>965616000000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>984235000000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>1914886000000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>2493466000000.0</v>
       </c>
-      <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
       <c r="CP52"/>
       <c r="CQ52"/>
+      <c r="CR52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:96">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>-154794000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>-154921000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2510000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>4757000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>2513000000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
-      <c r="S53">
+      <c r="S53"/>
+      <c r="T53">
         <v>-156664000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>-163095000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>-151574000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>-172618000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>-174732000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>-179298000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>-179162000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>-180263000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>-457273000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>-458681000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>-471387000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>-483075000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>-501079000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>-506679000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>-519273000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>-528755000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>-551158000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>-565512000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>-575430000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>-567711000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>-582695000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>-597521000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>-612398000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>-554086000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>-559682000000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>-563191000000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>-479883000000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>-437074000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>-391308000000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>42000000000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>62980000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88580000000.0</v>
       </c>
       <c r="AY53">
         <v>88580000000.0</v>
       </c>
       <c r="AZ53">
-        <v>288580000000.0</v>
+        <v>88580000000.0</v>
       </c>
       <c r="BA53">
         <v>288580000000.0</v>
       </c>
       <c r="BB53">
+        <v>288580000000.0</v>
+      </c>
+      <c r="BC53">
         <v>262980000000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>1553980000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>433780000000.0</v>
       </c>
       <c r="BE53">
         <v>433780000000.0</v>
       </c>
       <c r="BF53">
+        <v>433780000000.0</v>
+      </c>
+      <c r="BG53">
         <v>393847000000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>391442000000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>309842000000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>600454000000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>594770000000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>1389545000000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>1226009000000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>56378000000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>46985000000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>1195361000000.0</v>
       </c>
-      <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
+      <c r="CR53"/>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:96">
       <c r="A54" t="s">
         <v>79</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -14684,1144 +14798,1157 @@
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:96">
       <c r="A55" t="s">
         <v>80</v>
       </c>
       <c r="B55">
+        <v>3096224000000.0</v>
+      </c>
+      <c r="C55">
         <v>3206641000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3592857000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3211567000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3283647000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3771419000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3560263000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3310727000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3489515000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4087093000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3683957000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3381317000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3579651000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4325363000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>3784871000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3814530000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3939144000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4739525000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4650488000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>4068212000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>4025505000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>4689563000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>4510511000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>4633167000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>4671777000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5586292000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>3820809000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>4006053000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4360848000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>5044620000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>4808545000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>5447842000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>5304849000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>5579882000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>5427059000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>6019428000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>6785472000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>6190810000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>6701734000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>6461664000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>7174003000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>6058708000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>6294210000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>6230712000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>6681358000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>5704385000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5827294000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>5213626000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>5881513000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6527423000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>6579518000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>5658225000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>6299225000000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>7336075000000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>8225206000000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>10487890000000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>10792416000000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>10248494000000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>10308169000000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>9702023000000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>9817586000000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>9891948000000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>11420600000000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>10666169000000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>12593052000000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>9741824000000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>10560144000000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>11164656000000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>9256548000000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>9467235000000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>9741369000000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>9087485000000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>8011241000000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>8047952000000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>8446442000000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>7066795000000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>6927167000000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>7093899000000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>6055088000000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>5429742000000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>4549780000000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>4456880000000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>4667144000000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>4296354000000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>3871514000000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>4086018000000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>3762675000000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>3710574000000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>3074124000000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>3421436000000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>3053256000000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>3312158000000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>2961137000000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>2732434000000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>2781210000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:96">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
+        <v>1646119000000.0</v>
+      </c>
+      <c r="C56">
         <v>1770289000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2084731000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1586546000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1664465000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2065723000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1831832000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1504447000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1595905000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2145976000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1626520000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1490151000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1553550000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2221166000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1543309000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1507269000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1541868000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>2262958000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>2063277000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1303800000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1284290000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>1803028000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>1535266000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>1501827000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>1450083000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>2248550000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>1904047000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>1795818000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>2114388000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>2764543000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>2472849000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>2657394000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>2458946000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>2701876000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>2485833000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>3271688000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>4051442000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>3615020000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>4102458000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>3862137000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>4547797000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>3674354000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>3971189000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4031162000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4578732000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3726257000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>3904064000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3360303000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>4074738000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>4620048000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>4167989000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>3218957000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>3839281000000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>4448590000000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>5084740000000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>4843385000000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>4021396000000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>3557769000000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>3618563000000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>3692674000000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>3826596000000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>3838464000000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>5394910000000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>4505268000000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>6444405000000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>4276623000000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>5066239000000.0</v>
       </c>
-      <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
       <c r="BZ56"/>
       <c r="CA56"/>
       <c r="CB56"/>
       <c r="CC56"/>
       <c r="CD56"/>
       <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56"/>
       <c r="CJ56"/>
       <c r="CK56"/>
       <c r="CL56"/>
       <c r="CM56"/>
       <c r="CN56"/>
       <c r="CO56"/>
       <c r="CP56"/>
       <c r="CQ56"/>
+      <c r="CR56"/>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:96">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
+        <v>2178990000000.0</v>
+      </c>
+      <c r="C57">
         <v>2262610000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2577174000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2088905000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2138079000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2520254000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2347940000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1983314000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2134914000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2696273000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2171529000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2039924000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2354070000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3015340000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2298872000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2141531000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1995627000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2738788000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2442484000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2610746000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2477012000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>3040852000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2763099000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2533714000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2443211000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3190256000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2618390000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2036391000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2319561000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3232647000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2887516000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>3203480000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>3789481000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>3963072000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>3876194000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2811340000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>3422053000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>3210440000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>3333880000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3288514000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>3655733000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>2843427000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2814709000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3078521000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3604132000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2536303000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>2749630000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>2293253000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>3124935000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>2913255000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>3037430000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2259539000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>2507168000000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2524321000000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>2715926000000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>2754960000000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>2520317000000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>2856842000000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>2960433000000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>2871525000000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>3006191000000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>2764748000000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>3063982000000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>1720601000000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>2165955000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>2496364000000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>3144994000000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>3825476000000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>3648144000000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>4210561000000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>4525766000000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>3186199000000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2234594000000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1871455000000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>1964933000000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>1765943000000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>1551223000000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>1657286000000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>1526078000000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>1806271000000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>1003455000000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>1065172000000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>1609101000000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>1328707000000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>996942000000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>1222856000000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>995972000000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>964434000000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>786819000000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>1148438000000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>883292000000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>1103616000000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>1119677000000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>907855000000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>983828000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:96">
       <c r="A58" t="s">
         <v>83</v>
       </c>
       <c r="B58">
+        <v>3132123000000.0</v>
+      </c>
+      <c r="C58">
         <v>3207237000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3595100000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3151567000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3190732000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3641968000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3410001000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3144025000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3287731000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3858009000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3424802000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3108768000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3559018000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4259333000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3618854000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3514282000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3513341000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4264284000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4066083000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4039899000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3916376000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>4588531000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>4325777000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>4434885000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>4360346000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5155815000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>3290128000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>3122598000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3398487000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>4008074000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3659302000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>3808573000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4393126000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4565526000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>4252888000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3992677000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>4525567000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3937798000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>4272002000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>4054779000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>4558977000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3406185000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3518616000000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3356862000000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3877680000000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2801014000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2978608000000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2565000000000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>3383701000000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>3181485000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>3284548000000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2487259000000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>3227338000000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>3422502000000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>4379452000000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>4674282000000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>5062423000000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>4536043000000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>4624721000000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>4040597000000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>4200557000000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>4289799000000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>4226568000000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>2690477000000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>4742371000000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>6096443000000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>6999117000000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>7726426000000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>5958683000000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>6303650000000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>6578137000000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>5705940000000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>4737985000000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>4795223000000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>5142414000000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>3809503000000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>3710279000000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>3866605000000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>3827390000000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>3280296000000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>2436054000000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>2373809000000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>2613193000000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>2346133000000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>1911675000000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>2139426000000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>1893791000000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>1867441000000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>1256990000000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>1619143000000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>1296101000000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>1577391000000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>1194515000000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>968877000000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>1048734000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:96">
       <c r="A59" t="s">
         <v>84</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -15875,339 +16002,343 @@
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:96">
       <c r="A60" t="s">
         <v>85</v>
       </c>
       <c r="B60">
+        <v>-37384000000.0</v>
+      </c>
+      <c r="C60">
         <v>-2334000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-4156000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>58436000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>91406000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>127953000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>150258000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>166686000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>201761000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>229046000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>259117000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>272511000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>20595000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>65992000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>165979000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>300210000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>425765000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>475204000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>584368000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>28276000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>109092000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>100995000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>184697000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>198246000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>311395000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>430443000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>530647000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>883421000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>962327000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1036514000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1149211000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1639237000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>911691000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1014326000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1174141000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>2026721000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>2259875000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>2252982000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>2429702000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>2406855000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>2614996000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>2652493000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>2775564000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>2873820000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>2803648000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>2903341000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>2848656000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2648596000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>2497782000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>3345908000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>3294940000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>3170936000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>3071857000000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>3913543000000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>3845724000000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>5753860000000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>5675941000000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>5658109000000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>5633108000000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>5603103000000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>5564491000000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>5549583000000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>7141458000000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>7922662000000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>7799369000000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>3547286000000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>3467098000000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>3381013000000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>3244834000000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>3108888000000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>3107601000000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>3330187000000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>3225284000000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>3197640000000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>3245167000000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>3197975000000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>3156971000000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>3168870000000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>2165590000000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>2085456000000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>2048897000000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>2016687000000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>1985597000000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>1882253000000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>1889355000000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>1879231000000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>1806505000000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>1785751000000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>1763368000000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>1748990000000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>1662993000000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>1671974000000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>1704511000000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>1709743000000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>1732448000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:96">
       <c r="A61" t="s">
         <v>86</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -16219,58 +16350,56 @@
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-      <c r="BB61">
-[...1 lines deleted...]
-      </c>
+      <c r="BB61"/>
       <c r="BC61">
         <v>-33873000000.0</v>
       </c>
       <c r="BD61">
-        <v>-123236000000.0</v>
+        <v>-33873000000.0</v>
       </c>
       <c r="BE61">
         <v>-123236000000.0</v>
       </c>
       <c r="BF61">
         <v>-123236000000.0</v>
       </c>
       <c r="BG61">
         <v>-123236000000.0</v>
       </c>
       <c r="BH61">
         <v>-123236000000.0</v>
       </c>
       <c r="BI61">
         <v>-123236000000.0</v>
       </c>
       <c r="BJ61">
         <v>-123236000000.0</v>
       </c>
       <c r="BK61">
         <v>-123236000000.0</v>
       </c>
       <c r="BL61">
         <v>-123236000000.0</v>
       </c>
@@ -16330,59 +16459,62 @@
       </c>
       <c r="CE61">
         <v>-123236000000.0</v>
       </c>
       <c r="CF61">
         <v>-123236000000.0</v>
       </c>
       <c r="CG61">
         <v>-123236000000.0</v>
       </c>
       <c r="CH61">
         <v>-123236000000.0</v>
       </c>
       <c r="CI61">
         <v>-123236000000.0</v>
       </c>
       <c r="CJ61">
         <v>-123236000000.0</v>
       </c>
       <c r="CK61">
         <v>-123236000000.0</v>
       </c>
       <c r="CL61">
         <v>-123236000000.0</v>
       </c>
-      <c r="CM61"/>
-      <c r="CN61">
+      <c r="CM61">
+        <v>-123236000000.0</v>
+      </c>
+      <c r="CN61"/>
+      <c r="CO61">
         <v>-115490000000.0</v>
       </c>
-      <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
+      <c r="CR61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:96">
       <c r="A62" t="s">
         <v>87</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16436,50 +16568,51 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16554,51 +16687,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>6314223000000.0</v>
       </c>
       <c r="C2">
         <v>6216817000000.0</v>
       </c>
       <c r="D2">
         <v>5758620000000.0</v>
       </c>
       <c r="E2">
         <v>6132663000000.0</v>
       </c>
       <c r="F2">
         <v>5458528000000.0</v>
       </c>
       <c r="G2">
         <v>5858396000000.0</v>
       </c>
       <c r="H2">
         <v>7620429000000.0</v>
       </c>
       <c r="I2">
         <v>9783956000000.0</v>
       </c>
@@ -16637,51 +16770,51 @@
       </c>
       <c r="U2">
         <v>6177367000000.0</v>
       </c>
       <c r="V2">
         <v>4905061000000.0</v>
       </c>
       <c r="W2">
         <v>3685950000000.0</v>
       </c>
       <c r="X2">
         <v>3520494000000.0</v>
       </c>
       <c r="Y2">
         <v>3632544000000.0</v>
       </c>
       <c r="Z2">
         <v>3874172000000.0</v>
       </c>
       <c r="AA2">
         <v>2985105000000.0</v>
       </c>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>328260000000.0</v>
       </c>
       <c r="C3">
         <v>374758000000.0</v>
       </c>
       <c r="D3">
         <v>430262000000.0</v>
       </c>
       <c r="E3">
         <v>488294000000.0</v>
       </c>
       <c r="F3">
         <v>529567000000.0</v>
       </c>
       <c r="G3">
         <v>547243000000.0</v>
       </c>
       <c r="H3">
         <v>252208000000.0</v>
       </c>
       <c r="I3">
         <v>331148000000.0</v>
       </c>
@@ -16704,82 +16837,82 @@
         <v>274756000000.0</v>
       </c>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3">
         <v>133529000000.0</v>
       </c>
       <c r="S3"/>
       <c r="T3">
         <v>198501000000.0</v>
       </c>
       <c r="U3">
         <v>22437000000.0</v>
       </c>
       <c r="V3">
         <v>20818000000.0</v>
       </c>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
         <v>-52433000000.0</v>
       </c>
       <c r="C5">
         <v>40336000000.0</v>
       </c>
       <c r="D5">
         <v>-106469000000.0</v>
       </c>
       <c r="E5">
         <v>-210060000000.0</v>
       </c>
       <c r="F5">
         <v>-66229000000.0</v>
       </c>
       <c r="G5">
         <v>-137087000000.0</v>
       </c>
       <c r="H5">
         <v>-191038000000.0</v>
       </c>
       <c r="I5">
         <v>-921694000000.0</v>
       </c>
@@ -16802,51 +16935,51 @@
         <v>520472000000.0</v>
       </c>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5">
         <v>370744000000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5">
         <v>408008000000.0</v>
       </c>
       <c r="U5">
         <v>407222000000.0</v>
       </c>
       <c r="V5">
         <v>308747000000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>275827000000.0</v>
       </c>
       <c r="C6">
         <v>415094000000.0</v>
       </c>
       <c r="D6">
         <v>323793000000.0</v>
       </c>
       <c r="E6">
         <v>278234000000.0</v>
       </c>
       <c r="F6">
         <v>463338000000.0</v>
       </c>
       <c r="G6">
         <v>410156000000.0</v>
       </c>
       <c r="H6">
         <v>61170000000.0</v>
       </c>
       <c r="I6">
         <v>-590546000000.0</v>
       </c>
@@ -16875,113 +17008,113 @@
         <v>53960000000.0</v>
       </c>
       <c r="R6">
         <v>504273000000.0</v>
       </c>
       <c r="S6">
         <v>496720000000.0</v>
       </c>
       <c r="T6">
         <v>606509000000.0</v>
       </c>
       <c r="U6">
         <v>429659000000.0</v>
       </c>
       <c r="V6">
         <v>329565000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>938981000000.0</v>
       </c>
       <c r="C9">
         <v>1232384000000.0</v>
       </c>
       <c r="D9">
         <v>1156182000000.0</v>
       </c>
       <c r="E9">
         <v>1281810000000.0</v>
       </c>
       <c r="F9">
         <v>1196694000000.0</v>
       </c>
       <c r="G9">
         <v>1306658000000.0</v>
       </c>
       <c r="H9">
         <v>1580397000000.0</v>
       </c>
       <c r="I9">
         <v>1481413000000.0</v>
       </c>
@@ -17010,51 +17143,51 @@
         <v>1866889000000.0</v>
       </c>
       <c r="R9">
         <v>3556077000000.0</v>
       </c>
       <c r="S9">
         <v>3124155000000.0</v>
       </c>
       <c r="T9">
         <v>2579094000000.0</v>
       </c>
       <c r="U9">
         <v>2310287000000.0</v>
       </c>
       <c r="V9">
         <v>2010991000000.0</v>
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>-97937000000.0</v>
       </c>
       <c r="C10">
         <v>-95879000000.0</v>
       </c>
       <c r="D10">
         <v>-266339000000.0</v>
       </c>
       <c r="E10">
         <v>-397032000000.0</v>
       </c>
       <c r="F10">
         <v>-314915000000.0</v>
       </c>
       <c r="G10">
         <v>-407687000000.0</v>
       </c>
       <c r="H10">
         <v>-314601000000.0</v>
       </c>
       <c r="I10">
         <v>-1070666000000.0</v>
       </c>
@@ -17093,51 +17226,51 @@
       </c>
       <c r="U10">
         <v>195730000000.0</v>
       </c>
       <c r="V10">
         <v>254774000000.0</v>
       </c>
       <c r="W10">
         <v>184407000000.0</v>
       </c>
       <c r="X10">
         <v>153787000000.0</v>
       </c>
       <c r="Y10">
         <v>141870000000.0</v>
       </c>
       <c r="Z10">
         <v>206857000000.0</v>
       </c>
       <c r="AA10">
         <v>399322000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
         <v>54257000000.0</v>
       </c>
       <c r="C11">
         <v>22233000000.0</v>
       </c>
       <c r="D11">
         <v>-10989000000.0</v>
       </c>
       <c r="E11">
         <v>32602000000.0</v>
       </c>
       <c r="F11">
         <v>22633000000.0</v>
       </c>
       <c r="G11">
         <v>-2380000000.0</v>
       </c>
       <c r="H11">
         <v>238073000000.0</v>
       </c>
       <c r="I11">
         <v>-172394000000.0</v>
       </c>
@@ -17176,51 +17309,51 @@
       </c>
       <c r="U11">
         <v>38219000000.0</v>
       </c>
       <c r="V11">
         <v>29379000000.0</v>
       </c>
       <c r="W11">
         <v>40013000000.0</v>
       </c>
       <c r="X11">
         <v>15802000000.0</v>
       </c>
       <c r="Y11">
         <v>15463000000.0</v>
       </c>
       <c r="Z11">
         <v>51770000000.0</v>
       </c>
       <c r="AA11">
         <v>116256000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
         <v>124487000000.0</v>
       </c>
       <c r="C12">
         <v>136585000000.0</v>
       </c>
       <c r="D12">
         <v>160122000000.0</v>
       </c>
       <c r="E12">
         <v>190776000000.0</v>
       </c>
       <c r="F12">
         <v>251613000000.0</v>
       </c>
       <c r="G12">
         <v>273492000000.0</v>
       </c>
       <c r="H12">
         <v>128899000000.0</v>
       </c>
       <c r="I12">
         <v>155455000000.0</v>
       </c>
@@ -17259,51 +17392,51 @@
       </c>
       <c r="U12">
         <v>233929000000.0</v>
       </c>
       <c r="V12">
         <v>151461000000.0</v>
       </c>
       <c r="W12">
         <v>0.0</v>
       </c>
       <c r="X12">
         <v>0.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
         <v>118650000000.0</v>
       </c>
       <c r="C13">
         <v>129430000000.0</v>
       </c>
       <c r="D13">
         <v>4621000000.0</v>
       </c>
       <c r="E13">
         <v>185856000000.0</v>
       </c>
       <c r="F13">
         <v>246358000000.0</v>
       </c>
       <c r="G13">
         <v>267154000000.0</v>
       </c>
       <c r="H13">
         <v>118152000000.0</v>
       </c>
       <c r="I13">
         <v>136101000000.0</v>
       </c>
@@ -17312,51 +17445,51 @@
       </c>
       <c r="K13">
         <v>75317000000.0</v>
       </c>
       <c r="L13">
         <v>34732000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
         <v>-19000000.0</v>
       </c>
       <c r="C14">
         <v>5000000.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>-1000000.0</v>
       </c>
       <c r="F14">
         <v>-1000000.0</v>
       </c>
       <c r="G14">
         <v>37000000.0</v>
       </c>
       <c r="H14">
         <v>34000000.0</v>
       </c>
       <c r="I14">
         <v>32000000.0</v>
       </c>
@@ -17383,51 +17516,51 @@
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14">
         <v>2732000000.0</v>
       </c>
       <c r="W14">
         <v>19056000000.0</v>
       </c>
       <c r="X14">
         <v>22519000000.0</v>
       </c>
       <c r="Y14">
         <v>21102000000.0</v>
       </c>
       <c r="Z14">
         <v>53792000000.0</v>
       </c>
       <c r="AA14">
         <v>6000000.0</v>
       </c>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>-152213000000.0</v>
       </c>
       <c r="C15">
         <v>-118107000000.0</v>
       </c>
       <c r="D15">
         <v>-255350000000.0</v>
       </c>
       <c r="E15">
         <v>-429634000000.0</v>
       </c>
       <c r="F15">
         <v>-337548000000.0</v>
       </c>
       <c r="G15">
         <v>-405307000000.0</v>
       </c>
       <c r="H15">
         <v>-552674000000.0</v>
       </c>
       <c r="I15">
         <v>-898274000000.0</v>
       </c>
@@ -17466,51 +17599,51 @@
       </c>
       <c r="U15">
         <v>160496000000.0</v>
       </c>
       <c r="V15">
         <v>222663000000.0</v>
       </c>
       <c r="W15">
         <v>125338000000.0</v>
       </c>
       <c r="X15">
         <v>115466000000.0</v>
       </c>
       <c r="Y15">
         <v>105305000000.0</v>
       </c>
       <c r="Z15">
         <v>101295000000.0</v>
       </c>
       <c r="AA15">
         <v>283060000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>-152213000000.0</v>
       </c>
       <c r="C16">
         <v>-118107000000.0</v>
       </c>
       <c r="D16">
         <v>-255350000000.0</v>
       </c>
       <c r="E16">
         <v>-429635000000.0</v>
       </c>
       <c r="F16">
         <v>-337548000000.0</v>
       </c>
       <c r="G16">
         <v>-405310000000.0</v>
       </c>
       <c r="H16">
         <v>-552676000000.0</v>
       </c>
       <c r="I16">
         <v>-898274000000.0</v>
       </c>
@@ -17549,51 +17682,51 @@
       </c>
       <c r="U16">
         <v>160496000000.0</v>
       </c>
       <c r="V16">
         <v>222663000000.0</v>
       </c>
       <c r="W16">
         <v>125338000000.0</v>
       </c>
       <c r="X16">
         <v>115466000000.0</v>
       </c>
       <c r="Y16">
         <v>105305000000.0</v>
       </c>
       <c r="Z16">
         <v>101295000000.0</v>
       </c>
       <c r="AA16">
         <v>283060000000.0</v>
       </c>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
         <v>-152194000000.0</v>
       </c>
       <c r="C17">
         <v>-118112000000.0</v>
       </c>
       <c r="D17">
         <v>-255350000000.0</v>
       </c>
       <c r="E17">
         <v>-429634000000.0</v>
       </c>
       <c r="F17">
         <v>-337548000000.0</v>
       </c>
       <c r="G17">
         <v>-405307000000.0</v>
       </c>
       <c r="H17">
         <v>-552674000000.0</v>
       </c>
       <c r="I17">
         <v>-898272000000.0</v>
       </c>
@@ -17602,164 +17735,164 @@
       </c>
       <c r="K17">
         <v>38483000000.0</v>
       </c>
       <c r="L17">
         <v>221741000000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>-118885000000.0</v>
       </c>
       <c r="C18">
         <v>-129800000000.0</v>
       </c>
       <c r="D18">
         <v>-155501000000.0</v>
       </c>
       <c r="E18">
         <v>-186090000000.0</v>
       </c>
       <c r="F18">
         <v>-246626000000.0</v>
       </c>
       <c r="G18">
         <v>-267419000000.0</v>
       </c>
       <c r="H18">
         <v>-118496000000.0</v>
       </c>
       <c r="I18">
         <v>-141278000000.0</v>
       </c>
       <c r="J18">
         <v>-110452000000.0</v>
       </c>
       <c r="K18">
         <v>-75925000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>-52433000000.0</v>
       </c>
       <c r="C21">
         <v>33921000000.0</v>
       </c>
       <c r="D21">
         <v>-110838000000.0</v>
       </c>
       <c r="E21">
         <v>-194310000000.0</v>
       </c>
       <c r="F21">
         <v>-44401000000.0</v>
       </c>
       <c r="G21">
         <v>-128329000000.0</v>
       </c>
       <c r="H21">
         <v>-157117000000.0</v>
       </c>
       <c r="I21">
         <v>-929388000000.0</v>
       </c>
@@ -17798,82 +17931,82 @@
       </c>
       <c r="U21">
         <v>401367000000.0</v>
       </c>
       <c r="V21">
         <v>308747000000.0</v>
       </c>
       <c r="W21">
         <v>222720000000.0</v>
       </c>
       <c r="X21">
         <v>150856000000.0</v>
       </c>
       <c r="Y21">
         <v>100505000000.0</v>
       </c>
       <c r="Z21">
         <v>190959000000.0</v>
       </c>
       <c r="AA21">
         <v>307666000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>7305637000000.0</v>
       </c>
       <c r="C23">
         <v>7415280000000.0</v>
       </c>
       <c r="D23">
         <v>7025640000000.0</v>
       </c>
       <c r="E23">
         <v>7656360000000.0</v>
       </c>
       <c r="F23">
         <v>6784267000000.0</v>
       </c>
       <c r="G23">
         <v>7378005000000.0</v>
       </c>
       <c r="H23">
         <v>9472740000000.0</v>
       </c>
       <c r="I23">
         <v>11870877000000.0</v>
       </c>
@@ -17902,162 +18035,162 @@
         <v>8490818000000.0</v>
       </c>
       <c r="R23">
         <v>9776184000000.0</v>
       </c>
       <c r="S23">
         <v>11480650000000.0</v>
       </c>
       <c r="T23">
         <v>9360067000000.0</v>
       </c>
       <c r="U23">
         <v>8086287000000.0</v>
       </c>
       <c r="V23">
         <v>6607305000000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23"/>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>327400000000.0</v>
       </c>
       <c r="C25">
         <v>374758000000.0</v>
       </c>
       <c r="D25">
         <v>430262000000.0</v>
       </c>
       <c r="E25">
         <v>487484000000.0</v>
       </c>
       <c r="F25">
         <v>528116000000.0</v>
       </c>
       <c r="G25">
         <v>545304000000.0</v>
       </c>
       <c r="H25">
         <v>250275000000.0</v>
       </c>
       <c r="I25">
         <v>329588000000.0</v>
       </c>
       <c r="J25">
         <v>355904000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
         <v>164142000000.0</v>
       </c>
       <c r="C27">
         <v>214383000000.0</v>
       </c>
       <c r="D27">
         <v>97898000000.0</v>
       </c>
       <c r="E27">
         <v>199348000000.0</v>
       </c>
       <c r="F27">
         <v>94938000000.0</v>
       </c>
       <c r="G27">
         <v>101011000000.0</v>
       </c>
       <c r="H27">
         <v>112288000000.0</v>
       </c>
       <c r="I27">
         <v>419089000000.0</v>
       </c>
@@ -18086,51 +18219,51 @@
         <v>561061000000.0</v>
       </c>
       <c r="R27">
         <v>1109296000000.0</v>
       </c>
       <c r="S27">
         <v>937709000000.0</v>
       </c>
       <c r="T27">
         <v>671640000000.0</v>
       </c>
       <c r="U27">
         <v>578029000000.0</v>
       </c>
       <c r="V27">
         <v>607176000000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>287584000000.0</v>
       </c>
       <c r="C28">
         <v>302435000000.0</v>
       </c>
       <c r="D28">
         <v>355128000000.0</v>
       </c>
       <c r="E28">
         <v>349568000000.0</v>
       </c>
       <c r="F28">
         <v>316853000000.0</v>
       </c>
       <c r="G28">
         <v>331727000000.0</v>
       </c>
       <c r="H28">
         <v>394903000000.0</v>
       </c>
       <c r="I28">
         <v>425786000000.0</v>
       </c>
@@ -18169,51 +18302,51 @@
       </c>
       <c r="U28">
         <v>1330891000000.0</v>
       </c>
       <c r="V28">
         <v>1095068000000.0</v>
       </c>
       <c r="W28">
         <v>1544186000000.0</v>
       </c>
       <c r="X28">
         <v>1248606000000.0</v>
       </c>
       <c r="Y28">
         <v>1334472000000.0</v>
       </c>
       <c r="Z28">
         <v>1229870000000.0</v>
       </c>
       <c r="AA28">
         <v>905019000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>59392000000.0</v>
       </c>
       <c r="C29">
         <v>22233000000.0</v>
       </c>
       <c r="D29">
         <v>-10989000000.0</v>
       </c>
       <c r="E29">
         <v>32602000000.0</v>
       </c>
       <c r="F29">
         <v>22633000000.0</v>
       </c>
       <c r="G29">
         <v>-2380000000.0</v>
       </c>
       <c r="H29">
         <v>238073000000.0</v>
       </c>
       <c r="I29">
         <v>-172394000000.0</v>
       </c>
@@ -18222,51 +18355,51 @@
       </c>
       <c r="K29">
         <v>62629000000.0</v>
       </c>
       <c r="L29">
         <v>50047000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>991414000000.0</v>
       </c>
       <c r="C30">
         <v>1198463000000.0</v>
       </c>
       <c r="D30">
         <v>1267020000000.0</v>
       </c>
       <c r="E30">
         <v>1523697000000.0</v>
       </c>
       <c r="F30">
         <v>1325739000000.0</v>
       </c>
       <c r="G30">
         <v>1519609000000.0</v>
       </c>
       <c r="H30">
         <v>1852311000000.0</v>
       </c>
       <c r="I30">
         <v>2086921000000.0</v>
       </c>
@@ -18295,51 +18428,51 @@
         <v>1812929000000.0</v>
       </c>
       <c r="R30">
         <v>3051804000000.0</v>
       </c>
       <c r="S30">
         <v>2627435000000.0</v>
       </c>
       <c r="T30">
         <v>2171086000000.0</v>
       </c>
       <c r="U30">
         <v>1908920000000.0</v>
       </c>
       <c r="V30">
         <v>1702244000000.0</v>
       </c>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
     <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
         <v>-45504000000.0</v>
       </c>
       <c r="C31">
         <v>-129800000000.0</v>
       </c>
       <c r="D31">
         <v>-155501000000.0</v>
       </c>
       <c r="E31">
         <v>-186090000000.0</v>
       </c>
       <c r="F31">
         <v>-246626000000.0</v>
       </c>
       <c r="G31">
         <v>-267419000000.0</v>
       </c>
       <c r="H31">
         <v>-118496000000.0</v>
       </c>
       <c r="I31">
         <v>-141278000000.0</v>
       </c>
@@ -18368,51 +18501,51 @@
         <v>2678000000.0</v>
       </c>
       <c r="R31">
         <v>-130339000000.0</v>
       </c>
       <c r="S31">
         <v>-558170000000.0</v>
       </c>
       <c r="T31">
         <v>-194288000000.0</v>
       </c>
       <c r="U31">
         <v>-205637000000.0</v>
       </c>
       <c r="V31">
         <v>-53973000000.0</v>
       </c>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
     </row>
     <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
         <v>7253204000000.0</v>
       </c>
       <c r="C32">
         <v>7449201000000.0</v>
       </c>
       <c r="D32">
         <v>6914802000000.0</v>
       </c>
       <c r="E32">
         <v>7414473000000.0</v>
       </c>
       <c r="F32">
         <v>6655222000000.0</v>
       </c>
       <c r="G32">
         <v>7165054000000.0</v>
       </c>
       <c r="H32">
         <v>9200826000000.0</v>
       </c>
       <c r="I32">
         <v>11265369000000.0</v>
       </c>
@@ -18470,817 +18603,826 @@
       <c r="AA32">
         <v>4265183000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CK32"/>
+  <dimension ref="A1:CL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:89">
+    <row r="1" spans="1:90">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
         <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
+      <c r="CL1" t="s">
+        <v>155</v>
+      </c>
     </row>
-    <row r="2" spans="1:89">
+    <row r="2" spans="1:90">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>1457004000000.0</v>
+      </c>
+      <c r="C2">
         <v>1933254000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1522085000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1467836000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1286214000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1869228000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1451914000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1445111000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1587075000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1740322000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1392618000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1434145000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1692064000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1571754000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1473554000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1422839000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1782740000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1453530000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1128944000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1222358000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1749307000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1357919000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1425000000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1266544000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1483886000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1682966000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1755259000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1746871000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2361514000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1756785000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2162605000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2149266000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2753383000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2718702000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3447232000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2673713000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3204155000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2809515000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2681334000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2978504000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3204159000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2939136000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3063373000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3153048000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3058282000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2919738000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3087594000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3150833000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2907605000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2787697000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>2885708000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2929961000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2516057000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2343681000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2880138000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>2455414000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2106414000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1965498000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1990057000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1984449000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1742339000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1634165000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1674170000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1760799000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1557562000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1685358000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1693424000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1973292000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1549148000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1508516000000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2065372000000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>2744888000000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1946578000000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1707951000000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2080849000000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>1841898000000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>1490761000000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1397252000000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1956292000000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1517786000000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1231978000000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1155119000000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1260451000000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1038447000000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>929678000000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1342891000000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>906161000000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>829542000000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>774165000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:89">
+    <row r="3" spans="1:90">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>79051000000.0</v>
+      </c>
+      <c r="C3">
         <v>84437000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>79938000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>79123000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>76049000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>92671000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>91437000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>89348000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>85133000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>108840000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>103374000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>92400000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>108759000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>125765000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>120497000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>117194000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>117256000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>133347000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>128587000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>126852000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>127246000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>146882000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>134250000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>135249000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>132789000000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>143016000000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>61007000000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>61277000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>61293000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>66698000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>77613000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>79392000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>79359000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>93224000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>90301000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>89594000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>86838000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>89171000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>93747000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>87706000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>80646000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>83136000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>84352000000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>76929000000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>72441000000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>73310000000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>71831000000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>67412000000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>60849000000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>61656000000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>56508000000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>51618000000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>48028000000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>43840000000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>506196000000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>77837000000.0</v>
       </c>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
-      <c r="BL3">
+      <c r="BL3"/>
+      <c r="BM3">
         <v>43066000000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>-43066000000.0</v>
       </c>
-      <c r="BN3"/>
-      <c r="BO3">
+      <c r="BO3"/>
+      <c r="BP3">
         <v>133529000000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>60924000000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>-60924000000.0</v>
       </c>
-      <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
+      <c r="CL3"/>
     </row>
-    <row r="4" spans="1:89">
+    <row r="4" spans="1:90">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -19326,498 +19468,505 @@
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
+      <c r="CL4"/>
     </row>
-    <row r="5" spans="1:89">
+    <row r="5" spans="1:90">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>-15257000000.0</v>
+      </c>
+      <c r="C5">
         <v>35907000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3900000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-2870000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1400000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11835000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>28711000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-4354000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8640000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>4429000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>18088000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-67903000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1049000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-60246000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-44163000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-87076000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-15558000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-63263000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-48130000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-69393000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>78804000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-26455000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>2583000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-48630000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-50533000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-38761000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-9673000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-54416000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-37625000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-85704000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-577718000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-61889000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-99141000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-181386000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1109233000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-261738000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>34237000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-215400000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>86965000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>90515000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>114277000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-86892000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-53587000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>107027000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>125700000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>102695000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>263556000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>199048000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>199810000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>83450000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>172227000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>138956000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>236596000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>119792000000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-200798000000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>54882000000.0</v>
       </c>
-      <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
-      <c r="BL5">
+      <c r="BL5"/>
+      <c r="BM5">
         <v>80341000000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-99934000000.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5">
+      <c r="BO5"/>
+      <c r="BP5">
         <v>82557000000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>361296000000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>17649000000.0</v>
       </c>
-      <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
+      <c r="CL5"/>
     </row>
-    <row r="6" spans="1:89">
+    <row r="6" spans="1:90">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>63794000000.0</v>
+      </c>
+      <c r="C6">
         <v>120344000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>76038000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>76253000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>74649000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>104506000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>120148000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>84994000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>93773000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>113269000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>121462000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>24497000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>109808000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>65519000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>76334000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>30118000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>101698000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>70084000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>80457000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>57459000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>206050000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>120427000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>136833000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>86619000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>82256000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>104255000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>51334000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6861000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>23668000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-19006000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-500105000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>17503000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-19782000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-88162000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1018932000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-172144000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>121075000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-126229000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>180712000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>178221000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>194923000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-3756000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>30765000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>183956000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>198141000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>176005000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>335387000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>266460000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>260659000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>145106000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>228735000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>190574000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>284624000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>163632000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>305398000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>132719000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>67158000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>65877000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>4017000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>44864000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>15995000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>10160000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>13903000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>123407000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-143000000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>59650000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>216086000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>422220000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-43275000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>42771000000.0</v>
       </c>
-      <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
+      <c r="CL6"/>
     </row>
-    <row r="7" spans="1:89">
+    <row r="7" spans="1:90">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -19863,54 +20012,55 @@
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
+      <c r="CL7"/>
     </row>
-    <row r="8" spans="1:89">
+    <row r="8" spans="1:90">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19956,1205 +20106,1220 @@
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
+      <c r="CL8"/>
     </row>
-    <row r="9" spans="1:89">
+    <row r="9" spans="1:90">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>345036000000.0</v>
+      </c>
+      <c r="C9">
         <v>269524000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>257208000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>232700000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>293831000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>324102000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>305847000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>209013000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>224292000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>318751000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>204423000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>271925000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>323681000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>305267000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>312183000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>296418000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>349536000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>323673000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>317036000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>251855000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>347845000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>279958000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>301139000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>277550000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>334509000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>393460000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>404578000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>385884000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>431862000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>358073000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>388443000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>401737000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>360765000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>330468000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-352689000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>354745000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>567768000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>433441000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>604032000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>558410000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>672701000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>458896000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>555655000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>597084000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>606349000000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>597393000000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>631605000000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>638331000000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>554609000000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>529912000000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>523709000000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>512718000000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>433250000000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>419143000000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>453573000000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>542623000000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>473725000000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>427640000000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>387713000000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>429599000000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>385599000000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>354690000000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>354279000000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>381528000000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>337847000000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>793235000000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>839277000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1196553000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>798310000000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>721937000000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>819521000000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>1163714000000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>785761000000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>743585000000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>881929000000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>803556000000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>652011000000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>619819000000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>872611000000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>658759000000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>566342000000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>528767000000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>479354000000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>413298000000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>396603000000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>579000000000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>426787000000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>391865000000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>369320000000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:89">
+    <row r="10" spans="1:90">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>-42532000000.0</v>
+      </c>
+      <c r="C10">
         <v>5106000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-8179000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-32787000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-31993000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-22372000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-592000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-37005000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-29080000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-31519000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-17704000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-102262000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-43592000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-103717000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-93819000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-130295000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-62266000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-110652000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-109163000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-129414000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>15303000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-91641000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-61786000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-116943000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-122240000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-106718000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-36244000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-84494000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-74422000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-119441000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-611235000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-101588000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-140741000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-217102000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1146601000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-291023000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>5851000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-237841000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>65377000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>67929000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>94108000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-126302000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-79374000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>89446000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>120285000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>102689000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>262954000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>197413000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>195455000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>75016000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>163803000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>127417000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>212341000000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>81460000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>113781000000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>23471000000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>70527000000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>60670000000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-8246000000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>57027000000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>42019000000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>73572000000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>140831000000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>131126000000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-259362000000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>44043000000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>71857000000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>440677000000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-161095000000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>22495000000.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10">
         <v>170464000000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>45755000000.0</v>
       </c>
-      <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>109981000000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>45308000000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>47665000000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>10753000000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>99605000000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>43028000000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>36569000000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>16528000000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>109878000000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>41084000000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>8878000000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>102314000000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>33093000000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>26946000000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>24104000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:89">
+    <row r="11" spans="1:90">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>-7820000000.0</v>
+      </c>
+      <c r="C11">
         <v>3459000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>52253000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>128000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4543000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-61000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>25082000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1923000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-1795000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1448000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-9855000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-145000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1805000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-3730000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>45813000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1105000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-12828000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1488000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>56011000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-48542000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>23103000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-7939000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>11122000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3794000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-3192000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-6516000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>250642000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-5588000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-238000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-6743000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-48815000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-28186000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-38106000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-57287000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-288793000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-75244000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-1042000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-61121000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>59462000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>14620000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-8222000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-3231000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-16704000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>19274000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>26371000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>21106000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>62894000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>46599000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>43280000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>24048000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>39799000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>28338000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>53726000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>18253000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>44272000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-62653000000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>15694000000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>31658000000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>-40288000000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>12619000000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>20667000000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>51075000000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>38460000000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>25610000000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-92732000000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-733000000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>8156000000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>58416000000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>23717000000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-12877000000.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11">
+      <c r="BT11"/>
+      <c r="BU11">
         <v>43789000000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>10884000000.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>21479000000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>4784000000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>11240000000.0</v>
       </c>
-      <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>21675000000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>7288000000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>6219000000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>3037000000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>6148000000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>10598000000.0</v>
       </c>
-      <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>24168000000.0</v>
       </c>
-      <c r="CI11"/>
-      <c r="CJ11">
+      <c r="CJ11"/>
+      <c r="CK11">
         <v>5174000000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>13354000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:89">
+    <row r="12" spans="1:90">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>27275000000.0</v>
+      </c>
+      <c r="C12">
         <v>30801000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>29660000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>29858000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>30593000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>34207000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>29481000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>32651000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>37660000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>36671000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>35729000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>34368000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>45369000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>44404000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>50470000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>44366000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>47794000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>48146000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>61874000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>60021000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>64087000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>65631000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>65515000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>68313000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>71707000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>67957000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>27317000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>30078000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>37767000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>33737000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>34998000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>41287000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>42398000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>36681000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>37333000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>30673000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>28386000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>21269000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>21588000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>22586000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>20169000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17905000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>22472000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>17581000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5415000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>281000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>602000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1635000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4355000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>8434000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>8424000000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11539000000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>24255000000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>38332000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>13430000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>29334000000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>58888000000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>62733000000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>63940000000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>56972000000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>64015000000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>60395000000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>26521000000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>42648000000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>117250000000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>14719000000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>126026000000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>165488000000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>119108000000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>18988000000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>129488000000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>100119000000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>93851000000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>87778000000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>91411000000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>107504000000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>99647000000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>94240000000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>93473000000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>47227000000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>48083000000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>45146000000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>35788000000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>23270000000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>20472000000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>66533000000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>19995000000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>16523000000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>11638000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:89">
+    <row r="13" spans="1:90">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
+        <v>2008000000.0</v>
+      </c>
+      <c r="C13">
         <v>1754000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>28634000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>28445000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>29053000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>32518000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>28071000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>31512000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2810000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>1674000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>922000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>33260000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>43756000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>43426000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>49642000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>43518000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1421000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1823000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>60502000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>59257000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>62253000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1285000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>64294000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>67251000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>69524000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>66085000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>25831000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>27168000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3588000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2763000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -21169,569 +21334,576 @@
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
+      <c r="CL13"/>
     </row>
-    <row r="14" spans="1:89">
+    <row r="14" spans="1:90">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14">
+        <v>269000000.0</v>
+      </c>
+      <c r="C14">
         <v>175000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>41000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-55000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-11000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-2000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
       <c r="L14"/>
-      <c r="M14">
-[...1 lines deleted...]
-      </c>
+      <c r="M14"/>
       <c r="N14">
         <v>0.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
         <v>0.0</v>
       </c>
       <c r="Q14">
+        <v>0.0</v>
+      </c>
+      <c r="R14">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="S14">
         <v>0.0</v>
       </c>
-      <c r="T14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="T14">
+        <v>0.0</v>
+      </c>
+      <c r="U14"/>
       <c r="V14">
         <v>37000000.0</v>
       </c>
       <c r="W14">
         <v>37000000.0</v>
       </c>
       <c r="X14">
-        <v>36000000.0</v>
+        <v>37000000.0</v>
       </c>
       <c r="Y14">
         <v>36000000.0</v>
       </c>
       <c r="Z14">
-        <v>34000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="AA14">
         <v>34000000.0</v>
       </c>
       <c r="AB14">
         <v>34000000.0</v>
       </c>
       <c r="AC14">
         <v>34000000.0</v>
       </c>
       <c r="AD14">
-        <v>32000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="AE14">
         <v>32000000.0</v>
       </c>
       <c r="AF14">
         <v>32000000.0</v>
       </c>
-      <c r="AG14"/>
+      <c r="AG14">
+        <v>32000000.0</v>
+      </c>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
-      <c r="BC14">
+      <c r="BC14"/>
+      <c r="BD14">
         <v>2024000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>8196000000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4709000000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4002000000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2015000000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>5785000000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>4971000000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>2491000000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2044000000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>5216000000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>4683000000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>6665000000.0</v>
       </c>
-      <c r="BO14"/>
-      <c r="BP14">
+      <c r="BP14"/>
+      <c r="BQ14">
         <v>4186000000.0</v>
       </c>
-      <c r="BQ14"/>
       <c r="BR14"/>
-      <c r="BS14">
+      <c r="BS14"/>
+      <c r="BT14">
         <v>4274000000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>3385000000.0</v>
       </c>
-      <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
-      <c r="BY14">
+      <c r="BY14"/>
+      <c r="BZ14">
         <v>1493000000.0</v>
       </c>
-      <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
-      <c r="CD14">
+      <c r="CD14"/>
+      <c r="CE14">
         <v>1290000000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>386000000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>2484000000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>3123000000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>4981000000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>4997000000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3616000000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>5462000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:89">
+    <row r="15" spans="1:90">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>-35949000000.0</v>
+      </c>
+      <c r="C15">
         <v>1822000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-60391000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-32970000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-36547000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-22305000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-25676000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-35075000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-27285000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-30071000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-7849000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-102117000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-45397000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-99987000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-139632000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-131400000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-49438000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-109164000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-165174000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-80872000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-7800000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-83702000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-72909000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-113149000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-119050000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-100202000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-286886000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-78906000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-74187000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-112697000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-562422000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-73402000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-102635000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-159815000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-857808000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-215779000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>6893000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-176720000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5915000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>53309000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>102330000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-123071000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-62670000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>70172000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>93914000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>81583000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>200060000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>150814000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>152175000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>50968000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>124004000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>99079000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>158615000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>63207000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>67485000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>77928000000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>50124000000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>25010000000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>30027000000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>38623000000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>16381000000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>20006000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>100327000000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>100300000000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>5561902000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>38111000000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>68800000000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>100875000000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>94027000000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>36333000000.0</v>
       </c>
-      <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
+      <c r="CL15"/>
     </row>
-    <row r="16" spans="1:89">
+    <row r="16" spans="1:90">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-60391000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-32970000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-36547000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-22305000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-25676000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-35075000000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-102117000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-45397000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-99987000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-139632000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-131400000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-49439000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-109164000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-165174000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-80872000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-7800000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-83702000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-72909000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-113149000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-119050000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-100202000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-286886000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-78906000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-74187000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-112697000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-562422000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-73402000000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
@@ -21744,149 +21916,152 @@
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
+      <c r="CL16"/>
     </row>
-    <row r="17" spans="1:89">
+    <row r="17" spans="1:90">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>-34712000000.0</v>
+      </c>
+      <c r="C17">
         <v>1647000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-60432000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-32915000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-36536000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-22311000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-25674000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-35082000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-27285000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-30071000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-7849000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-102117000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-45397000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-99987000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-139632000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-131400000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-49438000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-109164000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-165174000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-80872000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-7800000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-83702000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-72908000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-113149000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-119048000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-100202000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-286886000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-78906000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-74184000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-112698000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-562420000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-73402000000.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
@@ -21899,143 +22074,146 @@
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
+      <c r="CL17"/>
     </row>
-    <row r="18" spans="1:89">
+    <row r="18" spans="1:90">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-25814000000.0</v>
+      </c>
+      <c r="C18">
         <v>-29122000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-28700000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-28504000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-29109000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-32572000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-28264000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-31567000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-34910000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-35059000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-34870000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-33328000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-43817000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-43486000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-49659000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-43629000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-46427000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-46375000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-60557000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-59318000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-62341000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-64410000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-64369000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-67330000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-69570000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-66150000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-25922000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-27252000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-34264000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-31058000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -22050,54 +22228,55 @@
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
+      <c r="CL18"/>
     </row>
-    <row r="19" spans="1:89">
+    <row r="19" spans="1:90">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -22143,54 +22322,55 @@
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
+      <c r="CL19"/>
     </row>
-    <row r="20" spans="1:89">
+    <row r="20" spans="1:90">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -22236,323 +22416,327 @@
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
+      <c r="CL20"/>
     </row>
-    <row r="21" spans="1:89">
+    <row r="21" spans="1:90">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>-59149000000.0</v>
+      </c>
+      <c r="C21">
         <v>1387000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3900000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-24211000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-2884000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10200000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27672000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-25989000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-10017000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3540000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-15687000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-68934000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>225000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-56186000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-39326000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-83620000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-12583000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-58781000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-48606000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-70096000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>77644000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-27231000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>2583000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-49613000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-52670000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-40568000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-75892000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-77549000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-7257000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-88383000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-579614000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-65010000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-101168000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-183596000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1110855000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-261983000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>31182000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-217506000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>85744000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>88801000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>112377000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-109885000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-56907000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>105209000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>122852000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>97470000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>261181000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>194527000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>187798000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>68155000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>164979000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>128441000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>220466000000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>74589000000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-200798000000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>52399000000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>67158000000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>65877000000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>4017000000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>44864000000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>15995000000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>10160000000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>13903000000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>80341000000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>-99934000000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>59650000000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>82557000000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>361296000000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>17649000000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>42771000000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>124754000000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>240387000000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>51290000000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>80289000000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>174901000000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>94967000000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>96739000000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>41388000000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>205740000000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>83201000000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>54158000000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>58268000000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>61596000000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>67989000000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>16469000000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>159786000000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>49372000000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>40949000000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>18918000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:89">
+    <row r="22" spans="1:90">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -22598,285 +22782,289 @@
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
+      <c r="CL22"/>
     </row>
-    <row r="23" spans="1:89">
+    <row r="23" spans="1:90">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>1861189000000.0</v>
+      </c>
+      <c r="C23">
         <v>2199999000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1783193000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1724747000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1582929000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2183130000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1730089000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1680113000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1821384000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2080170000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1612728000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1796818000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2031363000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1973093000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1811353000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1815577000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2168556000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1860874000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1494012000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1561545000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2039456000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1689254000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1739013000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1610673000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1884842000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2143477000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2235729000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2210304000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2800633000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2226074000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2720225000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2650698000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3271396000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>3228558000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>4191765000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3317126000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3742593000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>3368103000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>3213361000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>3446585000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>3761657000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>3505169000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3672434000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3642332000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3538951000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3414784000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>3459379000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3594023000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3358486000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3235752000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3284123000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3301806000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2906212000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2721854000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3534509000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2945638000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>2512981000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>2327261000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2373753000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>2369184000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>2111943000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1978695000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>2014546000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>2061986000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1995343000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>2418943000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>2450144000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2808549000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2329809000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>2187682000000.0</v>
       </c>
-      <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
       <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
       <c r="CH23"/>
       <c r="CI23"/>
       <c r="CJ23"/>
       <c r="CK23"/>
+      <c r="CL23"/>
     </row>
-    <row r="24" spans="1:89">
+    <row r="24" spans="1:90">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -22922,131 +23110,134 @@
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
+      <c r="CL24"/>
     </row>
-    <row r="25" spans="1:89">
+    <row r="25" spans="1:90">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>79051000000.0</v>
+      </c>
+      <c r="C25">
         <v>84437000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>79557000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>79123000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>76049000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>92671000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>91452000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>89343000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>85129000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>108834000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>103365000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>92391000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>108750000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>125756000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>120394000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>117071000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>117007000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>133012000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>128252000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>126516000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>126911000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>146437000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>134250000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>135249000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>132789000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>143016000000.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
@@ -23065,54 +23256,55 @@
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
+      <c r="CL25"/>
     </row>
-    <row r="26" spans="1:89">
+    <row r="26" spans="1:90">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -23158,643 +23350,652 @@
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
+      <c r="CL26"/>
     </row>
-    <row r="27" spans="1:89">
+    <row r="27" spans="1:90">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27">
+        <v>22144000000.0</v>
+      </c>
+      <c r="C27">
         <v>43870000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>34492000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>29781000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>42003000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>57866000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>50703000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>43948000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>54337000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>65395000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>267365000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>51131000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>71957000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>46379000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>45930000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>44972000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>58475000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>49971000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>262566000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>214497000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>24736000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>22133000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>20191000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>20894000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>29259000000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>30667000000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>20264000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>28281000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>33333000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>30410000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>298473000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>33934000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>40057000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>46625000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>262241000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>116129000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>46097000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>65130000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>24931000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>26639000000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>69993000000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>90021000000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>108265000000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>36190000000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>51804000000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>53212000000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>89690000000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>29907000000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>53059000000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>78563000000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>31129000000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>47313000000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>172472000000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>9808000000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>243197000000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>102394000000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>88729000000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>80282000000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>62036000000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>73936000000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>75881000000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>73249000000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>108565000000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>55234000000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>124145000000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>273117000000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>235455000000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>317028000000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>289057000000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>267756000000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
+      <c r="CL27"/>
     </row>
-    <row r="28" spans="1:89">
+    <row r="28" spans="1:90">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>76811000000.0</v>
+      </c>
+      <c r="C28">
         <v>74569000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>74277000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>70372000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>63529000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>79406000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>77979000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>75180000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>72495000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>76781000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>70785000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>84193000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>101162000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>98988000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>98209000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>85339000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>85283000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>80737000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>92829000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>76172000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>73940000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>73912000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>58806000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>81001000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>89951000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>101969000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>89270000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>98676000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>93492000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>113465000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>105257000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>103832000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>101503000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>115194000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>114281000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>131548000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>130370000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>141307000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>138662000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>135066000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>133278000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>136217000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>118088000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>148880000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>134313000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>146786000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>144394000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>141431000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>129015000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>115481000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>109602000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>103758000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>97096000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>90046000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>582990000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>370763000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>359023000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>327349000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>321660000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>310799000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>293723000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>271281000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>231811000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>245953000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>313636000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>460468000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>521265000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>518229000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>491604000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>411410000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>595136000000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>820333000000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>638948000000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>573018000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>608002000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>613156000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>461202000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>488739000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>574413000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>493980000000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>436958000000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>399097000000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>401579000000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>361488000000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>380134000000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>453886000000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>377415000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>352025000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>350402000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:89">
+    <row r="29" spans="1:90">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>-7820000000.0</v>
+      </c>
+      <c r="C29">
         <v>3459000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>53183000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1727000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4543000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-61000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>25082000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-659000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-742000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1448000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-8919000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-145000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1805000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3730000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>45813000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1105000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-12828000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1488000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>56011000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-48542000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>23103000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-7939000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11122000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3794000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-3192000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-6516000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>250642000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-5588000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-238000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-6743000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -23809,779 +24010,789 @@
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
+      <c r="CL29"/>
     </row>
-    <row r="30" spans="1:89">
+    <row r="30" spans="1:90">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>404185000000.0</v>
+      </c>
+      <c r="C30">
         <v>351543000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>261108000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>256911000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>296715000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>313902000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>278175000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>235002000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>234309000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>339848000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>220110000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>362673000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>339299000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>401339000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>337799000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>392738000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>385816000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>407344000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>365068000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>339187000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>290149000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>331335000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>314013000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>344129000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>400956000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>460511000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>480470000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>463433000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>439119000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>469289000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>557620000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>501432000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>518013000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>509856000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>744533000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>643413000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>538438000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>558588000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>532027000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>468081000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>557498000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>566033000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>609061000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>489284000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>480669000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>495046000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>371785000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>443190000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>450881000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>448055000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>398415000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>371845000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>390155000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>378173000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>654371000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>490224000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>406567000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>361763000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>383696000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>384735000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>369604000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>344530000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>340376000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>301187000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>437781000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>733585000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>756720000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>835257000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>780661000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>679166000000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
+      <c r="CL30"/>
     </row>
-    <row r="31" spans="1:89">
+    <row r="31" spans="1:90">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>16617000000.0</v>
+      </c>
+      <c r="C31">
         <v>2327000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-4279000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8576000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-29109000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-32572000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-28264000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-11016000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-34910000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-35059000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-35806000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-33328000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-43817000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-43486000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-49659000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-43629000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-46427000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-46375000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-60557000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-59317000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-62342000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-64410000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-64369000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-67330000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-69570000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-66150000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-25922000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6945000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-34263000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-31058000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>318153000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-36578000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-39573000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-34375000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-37025000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-31746000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-25331000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-20335000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-20367000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-20872000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-18269000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-16417000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-22467000000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-15763000000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2567000000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>5219000000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>1773000000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2886000000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>7657000000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>6861000000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1176000000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-1024000000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-8125000000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>6871000000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>320794000000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-28928000000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>3369000000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-5207000000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-12263000000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>12163000000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>26024000000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>63412000000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>126928000000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>50785000000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-159428000000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-15607000000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-10700000000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>79381000000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-178744000000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-20276000000.0</v>
       </c>
-      <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
+      <c r="CL31"/>
     </row>
-    <row r="32" spans="1:89">
+    <row r="32" spans="1:90">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>1802040000000.0</v>
+      </c>
+      <c r="C32">
         <v>2202778000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1779293000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1700536000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1580045000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2193330000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1757761000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1654124000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1811367000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>2059073000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1597041000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1706070000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>2015745000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1877021000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1785737000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1719257000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>2132276000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1777203000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1445980000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1474213000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2097152000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>1637877000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1726139000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>1544094000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1818395000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2076426000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2159837000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2132755000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2793376000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2114858000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2551048000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2551003000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>3114148000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>3049170000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3094543000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>3028458000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3771923000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3242956000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3285366000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3536914000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3876860000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3398032000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3619028000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3750132000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3664631000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3517131000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3719199000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3789164000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>3462214000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>3317609000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>3409417000000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3442679000000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>2949307000000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2762824000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>3333711000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2998037000000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>2580139000000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>2393138000000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>2377770000000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>2414048000000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>2127938000000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1988855000000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>2028449000000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>2142327000000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1895409000000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>2478593000000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>2532701000000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>3169845000000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>2347458000000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>2230453000000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>2884893000000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>3908602000000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>2732339000000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>2451536000000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>2962778000000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>2645454000000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>2142772000000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>2017071000000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>2828903000000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>2176545000000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>1798320000000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>1683886000000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>1739805000000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>1451745000000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>1326281000000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>1921891000000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>1332948000000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>1221407000000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>1143485000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AA30"/>
@@ -24658,51 +24869,51 @@
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
         <v>255485000000.0</v>
       </c>
       <c r="C2">
         <v>250250000000.0</v>
       </c>
       <c r="D2">
         <v>320493000000.0</v>
       </c>
       <c r="E2">
         <v>752587000000.0</v>
       </c>
       <c r="F2">
         <v>299805000000.0</v>
       </c>
       <c r="G2">
         <v>304295000000.0</v>
       </c>
       <c r="H2">
         <v>349463000000.0</v>
       </c>
       <c r="I2">
         <v>373008000000.0</v>
       </c>
@@ -24731,51 +24942,51 @@
         <v>2252173000000.0</v>
       </c>
       <c r="R2">
         <v>1742666000000.0</v>
       </c>
       <c r="S2">
         <v>2764408000000.0</v>
       </c>
       <c r="T2">
         <v>1230858000000.0</v>
       </c>
       <c r="U2">
         <v>498346000000.0</v>
       </c>
       <c r="V2">
         <v>1055331000000.0</v>
       </c>
       <c r="W2"/>
       <c r="X2"/>
       <c r="Y2"/>
       <c r="Z2"/>
       <c r="AA2"/>
     </row>
     <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
         <v>41760000000</v>
       </c>
       <c r="C3">
         <v>32279000000</v>
       </c>
       <c r="D3">
         <v>23644000000</v>
       </c>
       <c r="E3">
         <v>18132000000</v>
       </c>
       <c r="F3">
         <v>9803000000</v>
       </c>
       <c r="G3">
         <v>18702000000</v>
       </c>
       <c r="H3">
         <v>38245000000</v>
       </c>
       <c r="I3">
         <v>24528000000</v>
       </c>
@@ -24814,113 +25025,113 @@
       </c>
       <c r="U3">
         <v>744067000000</v>
       </c>
       <c r="V3">
         <v>1056486000000</v>
       </c>
       <c r="W3">
         <v>97096000000</v>
       </c>
       <c r="X3">
         <v>371903000000</v>
       </c>
       <c r="Y3">
         <v>506636000000</v>
       </c>
       <c r="Z3">
         <v>290406000000</v>
       </c>
       <c r="AA3">
         <v>244690000000</v>
       </c>
     </row>
     <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
         <v>-6514000000.0</v>
       </c>
       <c r="C6">
         <v>5235000000.0</v>
       </c>
       <c r="D6">
         <v>-70243000000.0</v>
       </c>
       <c r="E6">
         <v>-432094000000.0</v>
       </c>
       <c r="F6">
         <v>452782000000.0</v>
       </c>
       <c r="G6">
         <v>-4490000000.0</v>
       </c>
       <c r="H6">
         <v>-45168000000.0</v>
       </c>
       <c r="I6">
         <v>-23545000000.0</v>
       </c>
@@ -24949,51 +25160,51 @@
         <v>313062000000.0</v>
       </c>
       <c r="R6">
         <v>509507000000.0</v>
       </c>
       <c r="S6">
         <v>-1021742000000.0</v>
       </c>
       <c r="T6">
         <v>1532844000000.0</v>
       </c>
       <c r="U6">
         <v>732512000000.0</v>
       </c>
       <c r="V6">
         <v>-556985000000.0</v>
       </c>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
     </row>
     <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7">
         <v>-986013000000.0</v>
       </c>
       <c r="C7">
         <v>-905980000000.0</v>
       </c>
       <c r="D7">
         <v>-909996000000.0</v>
       </c>
       <c r="E7">
         <v>-1122542000000.0</v>
       </c>
       <c r="F7">
         <v>-829519000000.0</v>
       </c>
       <c r="G7">
         <v>-830410000000.0</v>
       </c>
       <c r="H7">
         <v>-1274732000000.0</v>
       </c>
       <c r="I7">
         <v>-1546591000000.0</v>
       </c>
@@ -25002,273 +25213,273 @@
       </c>
       <c r="K7">
         <v>-1938720000000.0</v>
       </c>
       <c r="L7">
         <v>-2109580000000.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
     </row>
     <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
     </row>
     <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9">
         <v>6458000000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9">
         <v>558443000000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
     </row>
     <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
     </row>
     <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
     </row>
     <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>158067000000.0</v>
       </c>
       <c r="F12">
         <v>219697000000.0</v>
       </c>
       <c r="G12">
         <v>333686000000.0</v>
       </c>
       <c r="H12">
         <v>752556000000.0</v>
       </c>
       <c r="I12">
         <v>313218000000.0</v>
       </c>
       <c r="J12">
         <v>744913000000.0</v>
       </c>
       <c r="K12">
         <v>198755000000.0</v>
       </c>
       <c r="L12">
         <v>-631296000000.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
     </row>
     <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
     </row>
     <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B14">
         <v>328260000000.0</v>
       </c>
       <c r="C14">
         <v>374758000000.0</v>
       </c>
       <c r="D14">
         <v>430298000000.0</v>
       </c>
       <c r="E14">
         <v>487484000000.0</v>
       </c>
       <c r="F14">
         <v>529567000000.0</v>
       </c>
       <c r="G14">
         <v>547243000000.0</v>
       </c>
       <c r="H14">
         <v>252208000000.0</v>
       </c>
       <c r="I14">
         <v>331148000000.0</v>
       </c>
@@ -25283,51 +25494,51 @@
       </c>
       <c r="M14">
         <v>261931000000.0</v>
       </c>
       <c r="N14">
         <v>200227000000.0</v>
       </c>
       <c r="O14">
         <v>294094000000.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
     </row>
     <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>139827000000.0</v>
       </c>
       <c r="L15">
         <v>231252000000.0</v>
       </c>
       <c r="M15">
         <v>1000301000000.0</v>
       </c>
       <c r="N15">
         <v>1000301000000.0</v>
       </c>
       <c r="O15">
@@ -25348,51 +25559,51 @@
       </c>
       <c r="U15">
         <v>62685000000.0</v>
       </c>
       <c r="V15">
         <v>35104000000.0</v>
       </c>
       <c r="W15">
         <v>37595000000.0</v>
       </c>
       <c r="X15">
         <v>42064000000.0</v>
       </c>
       <c r="Y15">
         <v>29485000000.0</v>
       </c>
       <c r="Z15">
         <v>83889000000.0</v>
       </c>
       <c r="AA15">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
         <v>248971000000.0</v>
       </c>
       <c r="C16">
         <v>255485000000.0</v>
       </c>
       <c r="D16">
         <v>250250000000.0</v>
       </c>
       <c r="E16">
         <v>320493000000.0</v>
       </c>
       <c r="F16">
         <v>752587000000.0</v>
       </c>
       <c r="G16">
         <v>299805000000.0</v>
       </c>
       <c r="H16">
         <v>304295000000.0</v>
       </c>
       <c r="I16">
         <v>349463000000.0</v>
       </c>
@@ -25423,82 +25634,82 @@
       <c r="R16">
         <v>2252173000000.0</v>
       </c>
       <c r="S16">
         <v>1742666000000.0</v>
       </c>
       <c r="T16">
         <v>2763702000000.0</v>
       </c>
       <c r="U16">
         <v>1230858000000.0</v>
       </c>
       <c r="V16">
         <v>498346000000.0</v>
       </c>
       <c r="W16">
         <v>1055331000000.0</v>
       </c>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
     </row>
     <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
     </row>
     <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
         <v>47782000000.0</v>
       </c>
       <c r="C18">
         <v>419044000000.0</v>
       </c>
       <c r="D18">
         <v>140607000000.0</v>
       </c>
       <c r="E18">
         <v>39718000000.0</v>
       </c>
       <c r="F18">
         <v>401913000000.0</v>
       </c>
       <c r="G18">
         <v>456917000000.0</v>
       </c>
       <c r="H18">
         <v>411910000000.0</v>
       </c>
       <c r="I18">
         <v>-279996000000.0</v>
       </c>
@@ -25527,51 +25738,51 @@
         <v>-265383000000.0</v>
       </c>
       <c r="R18">
         <v>704755000000.0</v>
       </c>
       <c r="S18">
         <v>196317000000.0</v>
       </c>
       <c r="T18">
         <v>858617000000.0</v>
       </c>
       <c r="U18">
         <v>-239172000000.0</v>
       </c>
       <c r="V18">
         <v>-671116000000.0</v>
       </c>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
     </row>
     <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19">
         <v>-130000000.0</v>
       </c>
       <c r="C19">
         <v>-84991000000.0</v>
       </c>
       <c r="D19">
         <v>-80084000000.0</v>
       </c>
       <c r="E19">
         <v>-34000000.0</v>
       </c>
       <c r="F19">
         <v>-49000000.0</v>
       </c>
       <c r="G19">
         <v>186000000.0</v>
       </c>
       <c r="H19">
         <v>-34000000.0</v>
       </c>
       <c r="I19">
         <v>83000000.0</v>
       </c>
@@ -25580,96 +25791,96 @@
       </c>
       <c r="K19">
         <v>-158153000000.0</v>
       </c>
       <c r="L19">
         <v>-31823000000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
     </row>
     <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>359112000000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>720927000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>806694000000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
     </row>
     <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
         <v>195000000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-80000000000.0</v>
       </c>
       <c r="E21">
         <v>-398218000000.0</v>
       </c>
       <c r="F21">
         <v>-401280000000.0</v>
       </c>
       <c r="G21">
         <v>-133309000000.0</v>
       </c>
       <c r="H21">
         <v>-250000000000.0</v>
       </c>
       <c r="I21">
         <v>-340000000000.0</v>
       </c>
@@ -25678,51 +25889,51 @@
       </c>
       <c r="K21">
         <v>100000000000.0</v>
       </c>
       <c r="L21">
         <v>650000000000.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
     </row>
     <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
         <v>-152213000000.0</v>
       </c>
       <c r="C22">
         <v>-118107000000.0</v>
       </c>
       <c r="D22">
         <v>-255350000000.0</v>
       </c>
       <c r="E22">
         <v>-429634000000.0</v>
       </c>
       <c r="F22">
         <v>-337548000000.0</v>
       </c>
       <c r="G22">
         <v>-405310000000.0</v>
       </c>
       <c r="H22">
         <v>-552676000000.0</v>
       </c>
       <c r="I22">
         <v>-898274000000.0</v>
       </c>
@@ -25761,51 +25972,51 @@
       </c>
       <c r="U22">
         <v>160496000000.0</v>
       </c>
       <c r="V22">
         <v>222663000000.0</v>
       </c>
       <c r="W22">
         <v>125338000000.0</v>
       </c>
       <c r="X22">
         <v>115466000000.0</v>
       </c>
       <c r="Y22">
         <v>105305000000.0</v>
       </c>
       <c r="Z22">
         <v>101295000000.0</v>
       </c>
       <c r="AA22">
         <v>283060000000.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
         <v>-212918000000.0</v>
       </c>
       <c r="C23">
         <v>-129743000000.0</v>
       </c>
       <c r="D23">
         <v>-433603000000.0</v>
       </c>
       <c r="E23">
         <v>-464589000000.0</v>
       </c>
       <c r="F23">
         <v>-493680000000.0</v>
       </c>
       <c r="G23">
         <v>-463100000000.0</v>
       </c>
       <c r="H23">
         <v>-121930000000.0</v>
       </c>
       <c r="I23">
         <v>-154388000000.0</v>
       </c>
@@ -25836,51 +26047,51 @@
       <c r="R23">
         <v>-300322000000.0</v>
       </c>
       <c r="S23">
         <v>-159087000000.0</v>
       </c>
       <c r="T23">
         <v>-655783000000.0</v>
       </c>
       <c r="U23">
         <v>1104420000000.0</v>
       </c>
       <c r="V23">
         <v>-156091000000.0</v>
       </c>
       <c r="W23"/>
       <c r="X23"/>
       <c r="Y23">
         <v>535000000.0</v>
       </c>
       <c r="Z23"/>
       <c r="AA23"/>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
         <v>5946000000.0</v>
       </c>
       <c r="C24">
         <v>-52297000000.0</v>
       </c>
       <c r="D24">
         <v>-56133000000.0</v>
       </c>
       <c r="E24">
         <v>-47739000000.0</v>
       </c>
       <c r="F24">
         <v>-27399000000.0</v>
       </c>
       <c r="G24">
         <v>-62622000000.0</v>
       </c>
       <c r="H24">
         <v>-90461000000.0</v>
       </c>
       <c r="I24">
         <v>-55714000000.0</v>
       </c>
@@ -25909,51 +26120,51 @@
         <v>-15915000000.0</v>
       </c>
       <c r="R24">
         <v>-943863000000.0</v>
       </c>
       <c r="S24">
         <v>-656022000000.0</v>
       </c>
       <c r="T24">
         <v>-106672000000.0</v>
       </c>
       <c r="U24">
         <v>3696000000.0</v>
       </c>
       <c r="V24">
         <v>-5737000000.0</v>
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
     </row>
     <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>-86505000000.0</v>
       </c>
       <c r="C25">
         <v>194672000000.0</v>
       </c>
       <c r="D25">
         <v>-166296000000.0</v>
       </c>
       <c r="E25">
         <v>-57850000000.0</v>
       </c>
       <c r="F25">
         <v>219697000000.0</v>
       </c>
       <c r="G25">
         <v>333686000000.0</v>
       </c>
       <c r="H25">
         <v>750623000000.0</v>
       </c>
       <c r="I25">
         <v>898274000000.0</v>
       </c>
@@ -25982,121 +26193,121 @@
         <v>-5800640000000.0</v>
       </c>
       <c r="R25">
         <v>1229946000000.0</v>
       </c>
       <c r="S25">
         <v>753074000000.0</v>
       </c>
       <c r="T25">
         <v>1268697000000.0</v>
       </c>
       <c r="U25">
         <v>504895000000.0</v>
       </c>
       <c r="V25">
         <v>385370000000.0</v>
       </c>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
     </row>
     <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>359112000000.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26">
         <v>-2420083000000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>272617000000.0</v>
       </c>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
     </row>
     <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
     </row>
     <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
         <v>-17918000000.0</v>
       </c>
       <c r="C28">
         <v>-361182000000.0</v>
       </c>
       <c r="D28">
         <v>-154491000000.0</v>
       </c>
       <c r="E28">
         <v>-584589000000.0</v>
       </c>
       <c r="F28">
         <v>67247000000.0</v>
       </c>
       <c r="G28">
         <v>-403100000000.0</v>
       </c>
       <c r="H28">
         <v>-371930000000.0</v>
       </c>
       <c r="I28">
         <v>312306000000.0</v>
       </c>
@@ -26129,51 +26340,51 @@
       </c>
       <c r="S28">
         <v>175291000000.0</v>
       </c>
       <c r="T28">
         <v>762165000000.0</v>
       </c>
       <c r="U28">
         <v>1021021000000.0</v>
       </c>
       <c r="V28">
         <v>-67783000000.0</v>
       </c>
       <c r="W28">
         <v>284450000000.0</v>
       </c>
       <c r="X28"/>
       <c r="Y28">
         <v>369888000000.0</v>
       </c>
       <c r="Z28"/>
       <c r="AA28"/>
     </row>
     <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>89542000000.0</v>
       </c>
       <c r="C29">
         <v>451323000000.0</v>
       </c>
       <c r="D29">
         <v>8652000000.0</v>
       </c>
       <c r="E29">
         <v>57850000000.0</v>
       </c>
       <c r="F29">
         <v>411716000000.0</v>
       </c>
       <c r="G29">
         <v>475619000000.0</v>
       </c>
       <c r="H29">
         <v>450155000000.0</v>
       </c>
       <c r="I29">
         <v>-255468000000.0</v>
       </c>
@@ -26212,51 +26423,51 @@
       </c>
       <c r="U29">
         <v>504895000000.0</v>
       </c>
       <c r="V29">
         <v>385370000000.0</v>
       </c>
       <c r="W29">
         <v>501685000000.0</v>
       </c>
       <c r="X29">
         <v>389063000000.0</v>
       </c>
       <c r="Y29">
         <v>444541000000.0</v>
       </c>
       <c r="Z29">
         <v>292796000000.0</v>
       </c>
       <c r="AA29">
         <v>563745000000.0</v>
       </c>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
         <v>-78174000000.0</v>
       </c>
       <c r="C30">
         <v>-84991000000.0</v>
       </c>
       <c r="D30">
         <v>-80084000000.0</v>
       </c>
       <c r="E30">
         <v>-64317000000.0</v>
       </c>
       <c r="F30">
         <v>-26265000000.0</v>
       </c>
       <c r="G30">
         <v>-77094000000.0</v>
       </c>
       <c r="H30">
         <v>-123475000000.0</v>
       </c>
       <c r="I30">
         <v>-80159000000.0</v>
       </c>
@@ -26304,877 +26515,886 @@
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ30"/>
+  <dimension ref="A1:CR30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>88</v>
       </c>
       <c r="C1" t="s">
+        <v>89</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="E1" t="s">
         <v>90</v>
       </c>
       <c r="F1" t="s">
         <v>91</v>
       </c>
       <c r="G1" t="s">
+        <v>92</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="I1" t="s">
         <v>93</v>
       </c>
       <c r="J1" t="s">
         <v>94</v>
       </c>
       <c r="K1" t="s">
+        <v>95</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="M1" t="s">
         <v>96</v>
       </c>
       <c r="N1" t="s">
         <v>97</v>
       </c>
       <c r="O1" t="s">
+        <v>98</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="Q1" t="s">
         <v>99</v>
       </c>
       <c r="R1" t="s">
         <v>100</v>
       </c>
       <c r="S1" t="s">
+        <v>101</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="U1" t="s">
         <v>102</v>
       </c>
       <c r="V1" t="s">
         <v>103</v>
       </c>
       <c r="W1" t="s">
+        <v>104</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Y1" t="s">
         <v>105</v>
       </c>
       <c r="Z1" t="s">
         <v>106</v>
       </c>
       <c r="AA1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AC1" t="s">
         <v>108</v>
       </c>
       <c r="AD1" t="s">
         <v>109</v>
       </c>
       <c r="AE1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AG1" t="s">
         <v>111</v>
       </c>
       <c r="AH1" t="s">
         <v>112</v>
       </c>
       <c r="AI1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AK1" t="s">
         <v>114</v>
       </c>
       <c r="AL1" t="s">
         <v>115</v>
       </c>
       <c r="AM1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AO1" t="s">
         <v>117</v>
       </c>
       <c r="AP1" t="s">
         <v>118</v>
       </c>
       <c r="AQ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AS1" t="s">
         <v>120</v>
       </c>
       <c r="AT1" t="s">
         <v>121</v>
       </c>
       <c r="AU1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AW1" t="s">
         <v>123</v>
       </c>
       <c r="AX1" t="s">
         <v>124</v>
       </c>
       <c r="AY1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BA1" t="s">
         <v>126</v>
       </c>
       <c r="BB1" t="s">
         <v>127</v>
       </c>
       <c r="BC1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BE1" t="s">
         <v>129</v>
       </c>
       <c r="BF1" t="s">
         <v>130</v>
       </c>
       <c r="BG1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BI1" t="s">
         <v>132</v>
       </c>
       <c r="BJ1" t="s">
         <v>133</v>
       </c>
       <c r="BK1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BM1" t="s">
         <v>135</v>
       </c>
       <c r="BN1" t="s">
         <v>136</v>
       </c>
       <c r="BO1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BQ1" t="s">
         <v>138</v>
       </c>
       <c r="BR1" t="s">
         <v>139</v>
       </c>
       <c r="BS1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BU1" t="s">
         <v>141</v>
       </c>
       <c r="BV1" t="s">
         <v>142</v>
       </c>
       <c r="BW1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BY1" t="s">
         <v>144</v>
       </c>
       <c r="BZ1" t="s">
         <v>145</v>
       </c>
       <c r="CA1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CC1" t="s">
         <v>147</v>
       </c>
       <c r="CD1" t="s">
         <v>148</v>
       </c>
       <c r="CE1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CG1" t="s">
         <v>150</v>
       </c>
       <c r="CH1" t="s">
         <v>151</v>
       </c>
       <c r="CI1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CK1" t="s">
         <v>153</v>
       </c>
       <c r="CL1" t="s">
         <v>154</v>
       </c>
       <c r="CM1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
       </c>
-      <c r="CN1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CO1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CP1" t="s">
         <v>24</v>
       </c>
-      <c r="CP1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="CQ1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B2">
+        <v>248605000000.0</v>
+      </c>
+      <c r="C2">
         <v>248971000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>200971000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>240178000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>460876000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>255485000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>204899000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>198484000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>446277000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>250250000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>192679000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>192599000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>353275000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>320493000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>239715000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>204607000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>347983000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>752587000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>133168000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>160610000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>223779000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>299805000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>144134000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>166252000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>150792000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>304295000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>136884000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>178073000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>168186000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>349463000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>333033000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>268132000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>230626000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>373008000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>156249000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>551818000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>205880000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>248697000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>261680000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>418315000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>313909000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>408945000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>180211000000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>280444000000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>414233000000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>747710000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>203362000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>584352000000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1573871000000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1302610000000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>331090000000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>692038000000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1768605000000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1361736000000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1894051000000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1125435000000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>988454000000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1403075000000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>887673000000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1291381000000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1581245000000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2565235000000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1744961000000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3609333000000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1394782000000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2252173000000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2501927000000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1179050000000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1222741000000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1742666000000.0</v>
       </c>
-      <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
       <c r="CA2"/>
       <c r="CB2"/>
       <c r="CC2"/>
       <c r="CD2"/>
       <c r="CE2"/>
       <c r="CF2"/>
       <c r="CG2"/>
       <c r="CH2"/>
       <c r="CI2"/>
       <c r="CJ2"/>
       <c r="CK2"/>
       <c r="CL2"/>
       <c r="CM2"/>
       <c r="CN2"/>
       <c r="CO2"/>
       <c r="CP2"/>
       <c r="CQ2"/>
+      <c r="CR2"/>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B3">
+        <v>8500000000</v>
+      </c>
+      <c r="C3">
         <v>15595000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>15945000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10361000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6669000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8785000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>8794000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4420000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17421000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>13509000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>6344000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4782000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7079000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5439000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>4260000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>6404000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2789000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4679000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2702000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2168000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2807000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2126000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2517000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3290000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>6121000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>6774000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>6696000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11375000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>9723000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>10451000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8325000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>6394000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>5048000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>4761000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>8169000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>11961000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>16371000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>23377000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>25214000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21383000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>16294000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>30561000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>39286000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>32763000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>28369000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>29874000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>131899000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>72030000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>75527000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>97154000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>79831000000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>93862000000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>64763000000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>65190000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>102188000000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>29439000000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>106114000000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>143786000000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>201981000000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>90555000000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>154493000000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>74937000000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>64674000000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>80875000000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>45898000000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>73936000000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>139243000000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>79459000000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>101079000000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>205410000000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>532706000000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>347087000000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>220894000000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>71164000000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>372058000000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>124507000000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>162089000000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>66228000000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>467248000000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>363025000000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>234642000000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>98889000000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>185586000000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>130806000000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>38244000000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>97096000000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>204704000000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>162654000000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>74368000000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>371903000000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>49924000000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>506636000000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>290406000000</v>
       </c>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -27226,54 +27446,55 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -27325,366 +27546,370 @@
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B6">
+        <v>1376000000.0</v>
+      </c>
+      <c r="C6">
         <v>-366000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>48000000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-39207000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-220698000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>205391000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>50586000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6415000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-247793000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>196027000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>57571000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>80000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-160676000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>32782000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>80778000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>35108000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-143376000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-404604000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>619419000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-27442000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-63169000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-76026000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>155671000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-22118000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>15460000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-153503000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>167411000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-41189000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>9887000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-181277000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>16430000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>64901000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>37506000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-142382000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>216759000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-395569000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>345938000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-42817000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-12983000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-156635000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>104406000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-95036000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>228734000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-100233000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-133789000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-333477000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>544348000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-380990000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-989519000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>271261000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>971520000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-360948000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1076567000000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>406869000000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-532315000000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>768616000000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>136981000000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-414621000000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>515402000000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-403708000000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-289864000000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-983990000000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>820274000000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1864372000000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2214551000000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-857391000000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-249754000000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>1322877000000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-43691000000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-519925000000.0</v>
       </c>
-      <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-986013000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-683895000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-430386000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-237797000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-905980000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-651244000000.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-      <c r="L7">
+      <c r="L7"/>
+      <c r="M7">
         <v>-695489000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-436311000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-148711000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-1122542000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-716809000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-475380000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-165531000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-829519000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-562197000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-329211000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-114299000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-830410000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-688180000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-506103000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-278826000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-1274732000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-904893000000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
@@ -27707,54 +27932,55 @@
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -27806,54 +28032,55 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
@@ -27871,96 +28098,97 @@
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
-      <c r="BJ9">
+      <c r="BJ9"/>
+      <c r="BK9">
         <v>831000000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>558443000000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>541769000000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>539185000000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -28012,70 +28240,69 @@
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
+      <c r="CR10"/>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
+      <c r="N11"/>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
@@ -28086,51 +28313,53 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
@@ -28149,125 +28378,126 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-      <c r="N12">
+      <c r="N12"/>
+      <c r="O12">
         <v>90577000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>53441000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>180037000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>116267000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-191678000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-3889000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>81012000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>192730000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-51272000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>235138000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>244904000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-51407000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-93010000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>453275000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>84155000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>295280000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-80154000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>574053000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-365626000000.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
@@ -28286,54 +28516,55 @@
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
@@ -28385,685 +28616,691 @@
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
+      <c r="CR13"/>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>202</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>84798000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>79938000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>79462000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>76133000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>92727000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>91437000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>89348000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>85133000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>108834000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>103374000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>92400000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>108759000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>125765000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>120394000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>117071000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>117007000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>133012000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>128587000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>126852000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>127246000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>146882000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>134250000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>135249000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>132789000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>143016000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>61007000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>61277000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>63385000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>64606000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>77613000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>79392000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>79359000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>93224000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>90319000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>89609000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>86854000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>89188000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>93768000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>87724000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>80667000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>83182000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>84375000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>76962000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>72468000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>73430000000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>71870000000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>67449000000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>60885000000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>61727000000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>56562000000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>51673000000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>48083000000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>43909000000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>73728000000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>77837000000.0</v>
       </c>
-      <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
-      <c r="AM15">
-[...1 lines deleted...]
-      </c>
+      <c r="AM15"/>
       <c r="AN15">
         <v>139827000000.0</v>
       </c>
       <c r="AO15">
         <v>139827000000.0</v>
       </c>
-      <c r="AP15"/>
-      <c r="AQ15">
+      <c r="AP15">
+        <v>139827000000.0</v>
+      </c>
+      <c r="AQ15"/>
+      <c r="AR15">
         <v>37645000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>193607000000.0</v>
       </c>
       <c r="AS15">
         <v>193607000000.0</v>
       </c>
-      <c r="AT15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AT15">
+        <v>193607000000.0</v>
+      </c>
+      <c r="AU15"/>
       <c r="AV15">
         <v>1000301000000.0</v>
       </c>
       <c r="AW15">
         <v>1000301000000.0</v>
       </c>
-      <c r="AX15"/>
-      <c r="AY15">
+      <c r="AX15">
         <v>1000301000000.0</v>
       </c>
+      <c r="AY15"/>
       <c r="AZ15">
         <v>1000301000000.0</v>
       </c>
       <c r="BA15">
         <v>1000301000000.0</v>
       </c>
-      <c r="BB15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BB15">
+        <v>1000301000000.0</v>
+      </c>
+      <c r="BC15"/>
       <c r="BD15">
         <v>32268000000.0</v>
       </c>
       <c r="BE15">
         <v>32268000000.0</v>
       </c>
-      <c r="BF15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF15">
+        <v>32268000000.0</v>
+      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>2581422000000.0</v>
       </c>
       <c r="BI15">
         <v>2581422000000.0</v>
       </c>
       <c r="BJ15">
         <v>2581422000000.0</v>
       </c>
       <c r="BK15">
-        <v>2014943000000.0</v>
+        <v>2581422000000.0</v>
       </c>
       <c r="BL15">
         <v>2014943000000.0</v>
       </c>
       <c r="BM15">
+        <v>2014943000000.0</v>
+      </c>
+      <c r="BN15">
         <v>2012444000000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>2499000000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
-      <c r="BS15">
-[...1 lines deleted...]
-      </c>
+      <c r="BS15"/>
       <c r="BT15">
         <v>51903000000.0</v>
       </c>
       <c r="BU15">
         <v>51903000000.0</v>
       </c>
-      <c r="BV15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BV15">
+        <v>51903000000.0</v>
+      </c>
+      <c r="BW15"/>
       <c r="BX15">
         <v>46939000000.0</v>
       </c>
       <c r="BY15">
         <v>46939000000.0</v>
       </c>
-      <c r="BZ15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BZ15">
+        <v>46939000000.0</v>
+      </c>
+      <c r="CA15"/>
       <c r="CB15">
         <v>62685000000.0</v>
       </c>
       <c r="CC15">
+        <v>62685000000.0</v>
+      </c>
+      <c r="CD15">
         <v>57747000000.0</v>
       </c>
-      <c r="CD15"/>
       <c r="CE15"/>
-      <c r="CF15">
-[...1 lines deleted...]
-      </c>
+      <c r="CF15"/>
       <c r="CG15">
         <v>40103000000.0</v>
       </c>
-      <c r="CH15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CH15">
+        <v>40103000000.0</v>
+      </c>
+      <c r="CI15"/>
       <c r="CJ15">
         <v>37595000000.0</v>
       </c>
       <c r="CK15">
         <v>37595000000.0</v>
       </c>
       <c r="CL15">
+        <v>37595000000.0</v>
+      </c>
+      <c r="CM15">
         <v>4999000000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>42064000000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>30183000000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>29485000000.0</v>
       </c>
-      <c r="CP15"/>
-      <c r="CQ15">
+      <c r="CQ15"/>
+      <c r="CR15">
         <v>83889000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B16">
+        <v>249981000000.0</v>
+      </c>
+      <c r="C16">
         <v>248605000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>248971000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>200971000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>240178000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>460876000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>255485000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>204899000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>198484000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>446277000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>250250000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>192679000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>192599000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>353275000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>320493000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>239715000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>204607000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>347983000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>752587000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>133168000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>160610000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>223779000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>299805000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>144134000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>166252000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>150792000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>304295000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>136884000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>178073000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>168186000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>349463000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>333033000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>268132000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>230626000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>373008000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>156249000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>551818000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>205880000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>248697000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>261680000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>418315000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>313909000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>408945000000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>180211000000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>280444000000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>414233000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>747710000000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>203362000000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>584352000000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1573871000000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1302610000000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>331090000000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>692038000000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1768605000000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1361736000000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1894051000000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1125435000000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>988454000000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1403075000000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>887673000000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1291381000000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1581245000000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2565235000000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1744961000000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>3609333000000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1394782000000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2252173000000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>2501927000000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1179050000000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1222741000000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>1742666000000.0</v>
       </c>
-      <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -29115,386 +29352,392 @@
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B18">
+        <v>261593000000.0</v>
+      </c>
+      <c r="C18">
         <v>49977000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-82826000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>13275000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>50000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>149641000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>155584000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>77970000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-108375000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>215333000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>168715000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-94016000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>80757000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-105426000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-23498000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-20733000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>114218000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>128333000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-42062000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>124824000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>204066000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>9337000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>293962000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>304949000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-43789000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-56970000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>220700000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>55151000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>272663000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-136604000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>80919000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-366030000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>99156000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-94041000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>84363000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-737655000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>426330000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>24553000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>124164000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-147780000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>362664000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>150079000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>334809000000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-22289000000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-311172000000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-272702000000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>770789000000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-309661000000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>139531000000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-223122000000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>513134000000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>148167000000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-24870000000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>159518000000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-309129000000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-23541000000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>243197000000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-372467000000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>267555000000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>103841000000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-183200000000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-331365000000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-64674000000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>-80875000000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-45898000000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-73936000000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-139243000000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-79459000000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>-101079000000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-205410000000.0</v>
       </c>
-      <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B19">
+        <v>-34093000000.0</v>
+      </c>
+      <c r="C19">
         <v>-3000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-105000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-9925000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-24095000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-19308000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-28204000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-16503000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-13564000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-26720000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-19673000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-17378000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-25411000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>8000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-39000000.0</v>
       </c>
       <c r="Q19">
         <v>-39000000.0</v>
       </c>
       <c r="R19">
+        <v>-39000000.0</v>
+      </c>
+      <c r="S19">
         <v>6000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-45000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="V19">
         <v>14000000.0</v>
       </c>
       <c r="W19">
+        <v>14000000.0</v>
+      </c>
+      <c r="X19">
         <v>176000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>1000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>3000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>6000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>5000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-34237000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-31396000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-24176000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-33000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>20000000.0</v>
       </c>
-      <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
@@ -29513,78 +29756,79 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
+      <c r="K20"/>
+      <c r="L20">
         <v>-1000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>359113000000.0</v>
       </c>
-      <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
+      <c r="O20"/>
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
@@ -29620,133 +29864,136 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B21">
+        <v>-151750000000.0</v>
+      </c>
+      <c r="C21">
         <v>0.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>150000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>103325000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>111229000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-61657000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-274750000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-173040000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-14318000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-61298000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-268990000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-56674000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-108424000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-249439000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>102555000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-44175000000.0</v>
       </c>
       <c r="AA21">
         <v>-44175000000.0</v>
       </c>
       <c r="AB21">
+        <v>-44175000000.0</v>
+      </c>
+      <c r="AC21">
         <v>-50000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000000000.0</v>
       </c>
       <c r="AD21">
         <v>-200000000000.0</v>
       </c>
       <c r="AE21">
+        <v>-200000000000.0</v>
+      </c>
+      <c r="AF21">
         <v>-25000000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-320000000000.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -29765,1163 +30012,1177 @@
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>-35949000000.0</v>
+      </c>
+      <c r="C22">
         <v>1822000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-60391000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-32970000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-36547000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-22305000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-25676000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-35075000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-27285000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-30071000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-7849000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-102117000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-45397000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-99987000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-139632000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-131400000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-49439000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-109164000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-165174000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-80872000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-7800000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-83702000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-72909000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-113149000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-119050000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-100202000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-286886000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-78906000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-74187000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-112697000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-562422000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-73402000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-102635000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-159815000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-857808000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-215779000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6893000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-176720000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5915000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>53309000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>102330000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-123071000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-62670000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>70172000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>93914000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>81583000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>200060000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>150814000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>152175000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>50968000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>124004000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>99079000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>158615000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>63207000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>67485000000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>77928000000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>50124000000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>25010000000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>30027000000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>38623000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>16381000000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>20006000000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>100327000000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>100300000000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>5561902000000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>38111000000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>68800000000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>100875000000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>94027000000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>36333000000.0</v>
       </c>
-      <c r="BS22"/>
-      <c r="BT22">
+      <c r="BT22"/>
+      <c r="BU22">
         <v>123290000000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>41988000000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>18052000000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>88958000000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>41124000000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>34932000000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>15177000000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>79811000000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>36580000000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>31904000000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>12201000000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>81037000000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>103344000000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>28002000000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>10124000000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>73165000000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>30779000000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>18156000000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>5288000000.0</v>
       </c>
-      <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>-58021000000.0</v>
+      </c>
+      <c r="C23">
         <v>-53287000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>141161000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-52892000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-150000000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-83752000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-28149000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-91017000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-53274000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-34927000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-97816000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-102419000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-118100000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-43593000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-49331000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-110276000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-116656000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-119555000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>591649000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-120678000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-164738000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-118986000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-108424000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-200000000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>102555000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-111962000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-26339000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-23479000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-241107000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-31005000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-31081000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>438066000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-45503000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-34054000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-24022000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-28700000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-24025000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-20585000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-20702000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-21432000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-157573000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-15518000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-21875000000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-15376000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>319857000000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5333000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1910000000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2950000000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-1183237000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>2858000000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>776000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-1543000000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1003768000000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3016000000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-2075529000000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>16128000000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-392695000000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-44251000000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-34959000000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>116919000000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-168619000000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>36290000000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1195831000000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-1814440000000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-98615000000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-144430000000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-1114461000000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-210040000000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>593958000000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>428630000000.0</v>
       </c>
-      <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
-      <c r="BV23">
+      <c r="BV23"/>
+      <c r="BW23">
         <v>6952000000.0</v>
       </c>
-      <c r="BW23"/>
-      <c r="BX23">
+      <c r="BX23"/>
+      <c r="BY23">
         <v>2117000000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>2076000000.0</v>
       </c>
-      <c r="BZ23"/>
       <c r="CA23"/>
       <c r="CB23"/>
       <c r="CC23"/>
       <c r="CD23"/>
       <c r="CE23"/>
-      <c r="CF23">
+      <c r="CF23"/>
+      <c r="CG23">
         <v>602000000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>432000000.0</v>
       </c>
-      <c r="CH23"/>
       <c r="CI23"/>
-      <c r="CJ23">
+      <c r="CJ23"/>
+      <c r="CK23">
         <v>427402000000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>391924000000.0</v>
       </c>
-      <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
-      <c r="CO23">
+      <c r="CO23"/>
+      <c r="CP23">
         <v>535000000.0</v>
       </c>
-      <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24">
+        <v>-15624000000.0</v>
+      </c>
+      <c r="C24">
         <v>1574000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1443000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4058000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>449000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-10519000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-557000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-930000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2759000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-14792000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-12983000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-12627000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-18601000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-13096000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-11875000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-18876000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-2800000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-12630000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-6071000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-10832000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1755000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-6461000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-5667000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-9894000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-15372000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-27459000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-26970000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-22862000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-21673000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-13676000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-14123000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-6905000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-20345000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-14341000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-33574000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-59183000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-55012000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-46799000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-106255000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-97497000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-140804000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-31505000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-134466000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-75756000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-142415000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-66036000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-273663000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-95903000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>32103000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>495425000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-45317000000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-10744000000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>264449000000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-26928000000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>89596000000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1003879000000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-86472000000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-7303000000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-203191000000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-255855000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-226143000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-14487000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-12954000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>165467000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-101642000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-47626000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-3488000000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-539722000000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-116562000000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-537861000000.0</v>
       </c>
-      <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
+        <v>243667000000.0</v>
+      </c>
+      <c r="C25">
         <v>-21048000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-86428000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-22856000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-32867000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>158426000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>98617000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>28117000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>21464000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>150079000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>44771000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-79517000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>24474000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-125765000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>19238000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14329000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-67568000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-23848000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>165174000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>80872000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7800000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>83702000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>72909000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>113149000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>119050000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>100202000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>286886000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>78906000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>74187000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>112697000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>562422000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>73402000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>102635000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>159815000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>857808000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>215779000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-6893000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>176720000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-5915000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-53309000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-102330000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>123071000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>62670000000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-70172000000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-93914000000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-81583000000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-200060000000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-150814000000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-152175000000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>-50968000000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-124004000000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-99079000000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-158615000000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-63207000000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-67485000000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-77928000000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-50124000000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-25010000000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-30027000000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-38623000000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-16381000000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-20006000000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>-100327000000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>-100300000000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-5561902000000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-38111000000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>-68800000000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-100875000000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-94027000000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-36333000000.0</v>
       </c>
-      <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
-      <c r="K26">
+      <c r="K26"/>
+      <c r="L26">
         <v>-1000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>359113000000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>-2420083000000.0</v>
       </c>
-      <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -30973,823 +31234,833 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>-209771000000.0</v>
+      </c>
+      <c r="C28">
         <v>-53287000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>141161000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-52892000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-203293000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>66248000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-85588000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-59472000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-143274000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-6181000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-97817000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>106694000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-223100000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>59732000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>61898000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-105276000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-321656000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-219555000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>641649000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-120678000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-374738000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-78986000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-132625000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-275938000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>74623000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-69160000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-26339000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-73479000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-241107000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-31005000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-50335000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>438066000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-41371000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-34054000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>165978000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>401300000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>95975000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-20585000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-30702000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>88568000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-17573000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-155518000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>30480000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>29624000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>319857000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5333000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1910000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>2950000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1183237000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2858000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>776000000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-501543000000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1303768000000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1013554000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2525529000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-223872000000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7305000000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-44251000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-34284000000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-26145000000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-63712000000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-1405132000000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>720025000000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-1806066000000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-2637481000000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-773956000000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>93325000000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>873062000000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-294671000000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>39081000000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>181917000000.0</v>
       </c>
-      <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
-      <c r="BW28">
+      <c r="BW28"/>
+      <c r="BX28">
         <v>762165000000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>32362000000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>625534000000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>953467000000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1021021000000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>293420000000.0</v>
       </c>
-      <c r="CC28"/>
       <c r="CD28"/>
       <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
       <c r="CH28"/>
-      <c r="CI28">
+      <c r="CI28"/>
+      <c r="CJ28">
         <v>284450000000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>67717000000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>167076000000.0</v>
       </c>
-      <c r="CL28"/>
       <c r="CM28"/>
       <c r="CN28"/>
-      <c r="CO28">
+      <c r="CO28"/>
+      <c r="CP28">
         <v>369888000000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>194860000000.0</v>
       </c>
-      <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
+        <v>243667000000.0</v>
+      </c>
+      <c r="C29">
         <v>65572000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-66881000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23636000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>6719000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>158426000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>164378000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>82390000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-90954000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>228842000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>140296000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-89234000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>87836000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-99987000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-19238000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-14329000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>117007000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>133012000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-39360000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>126992000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>206873000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>11463000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>296479000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>308239000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-37668000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-50196000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>227396000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>66526000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>282386000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-126153000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>89244000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-359636000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>104204000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-89280000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>92532000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-725694000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>442701000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>47930000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>149378000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-126397000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>378958000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>180640000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>374095000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>10474000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-282803000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-242828000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>638890000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-237631000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>215058000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-125968000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>592965000000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>242029000000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>39893000000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>224708000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-206941000000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>5898000000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>349311000000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-228681000000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>469536000000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>13286000000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>-28707000000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-256428000000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>571896000000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>266332000000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>296716000000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>101893000000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>1229946000000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1741010000000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>683089000000.0</v>
       </c>
-      <c r="BR29"/>
-      <c r="BS29">
+      <c r="BS29"/>
+      <c r="BT29">
         <v>741116000000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>1251419000000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>188872000000.0</v>
       </c>
-      <c r="BV29"/>
-      <c r="BW29">
+      <c r="BW29"/>
+      <c r="BX29">
         <v>1268697000000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>776034000000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>372398000000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>163583000000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>504895000000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>313909000000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>59150000000.0</v>
       </c>
-      <c r="CD29"/>
       <c r="CE29"/>
-      <c r="CF29">
+      <c r="CF29"/>
+      <c r="CG29">
         <v>61649000000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>58462000000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>73158000000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>501685000000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>222896000000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>123534000000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>19472000000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>389063000000.0</v>
       </c>
-      <c r="CN29"/>
-      <c r="CO29">
+      <c r="CO29"/>
+      <c r="CP29">
         <v>444541000000.0</v>
       </c>
-      <c r="CP29"/>
-      <c r="CQ29">
+      <c r="CQ29"/>
+      <c r="CR29">
         <v>292796000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>-58288000000.0</v>
+      </c>
+      <c r="C30">
         <v>-12638000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-26346000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9925000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-24095000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-19308000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-28204000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-16503000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-13564000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-26720000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-19673000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-17378000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-25411000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-17622000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-16136000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-25319000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-5559000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-17303000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17129000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-33755000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1052000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-8587000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-8184000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-13184000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-21493000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-34233000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-33666000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-34237000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-31396000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-24176000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-22481000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-13279000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-25329000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-19070000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-41755000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-71144000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-192738000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-70213000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-131485000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-118926000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-257063000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-120192000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-175902000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-140229000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-170818000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-95916000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-96926000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-146326000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-21415000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>394715000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>377686000000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-101925000000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>187287000000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>1195722000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2228749000000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>974440000000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-230691000000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-153079000000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>65393000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-389623000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-193867000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>689049000000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-205315000000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-27922000000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4995726000000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-185328000000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>167163000000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-608106000000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-393740000000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-596553000000.0</v>
       </c>
-      <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
       <c r="CK30"/>
       <c r="CL30"/>
       <c r="CM30"/>
       <c r="CN30"/>
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>