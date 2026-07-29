--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -14928,87 +14928,87 @@
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:63">
       <c r="A5" t="s">
         <v>127</v>
       </c>
       <c r="B5">
-        <v>1024000000.0</v>
+        <v>1233000000.0</v>
       </c>
       <c r="C5">
         <v>1483000000.0</v>
       </c>
       <c r="D5">
         <v>1817000000.0</v>
       </c>
       <c r="E5">
         <v>1298000000.0</v>
       </c>
       <c r="F5">
         <v>1372000000.0</v>
       </c>
       <c r="G5">
         <v>1355000000.0</v>
       </c>
       <c r="H5">
         <v>1295000000.0</v>
       </c>
       <c r="I5">
         <v>1421000000.0</v>
       </c>
       <c r="J5">
         <v>1240000000.0</v>
       </c>
       <c r="K5">
         <v>1377000000.0</v>
       </c>
       <c r="L5">
         <v>1152000000.0</v>
       </c>
       <c r="M5">
         <v>1168000000.0</v>
       </c>
       <c r="N5">
-        <v>1196000000.0</v>
+        <v>1062000000.0</v>
       </c>
       <c r="O5">
         <v>1042000000.0</v>
       </c>
       <c r="P5">
         <v>1655000000.0</v>
       </c>
       <c r="Q5">
         <v>1097000000.0</v>
       </c>
       <c r="R5">
         <v>1040000000.0</v>
       </c>
       <c r="S5">
         <v>1037000000.0</v>
       </c>
       <c r="T5">
         <v>1010000000.0</v>
       </c>
       <c r="U5">
         <v>912000000.0</v>
       </c>
       <c r="V5">
         <v>947000000.0</v>
       </c>
@@ -15119,87 +15119,87 @@
       </c>
       <c r="BF5">
         <v>35300000.0</v>
       </c>
       <c r="BG5">
         <v>24800000.0</v>
       </c>
       <c r="BH5">
         <v>39300000.0</v>
       </c>
       <c r="BI5">
         <v>32900000.0</v>
       </c>
       <c r="BJ5">
         <v>37300000.0</v>
       </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:63">
       <c r="A6" t="s">
         <v>128</v>
       </c>
       <c r="B6">
-        <v>1382000000.0</v>
+        <v>1591000000.0</v>
       </c>
       <c r="C6">
         <v>1838000000.0</v>
       </c>
       <c r="D6">
         <v>2163000000.0</v>
       </c>
       <c r="E6">
         <v>1622000000.0</v>
       </c>
       <c r="F6">
         <v>1698000000.0</v>
       </c>
       <c r="G6">
         <v>1679000000.0</v>
       </c>
       <c r="H6">
         <v>1617000000.0</v>
       </c>
       <c r="I6">
         <v>1741000000.0</v>
       </c>
       <c r="J6">
         <v>1557000000.0</v>
       </c>
       <c r="K6">
         <v>1683000000.0</v>
       </c>
       <c r="L6">
         <v>1453000000.0</v>
       </c>
       <c r="M6">
         <v>1478000000.0</v>
       </c>
       <c r="N6">
-        <v>1492000000.0</v>
+        <v>1358000000.0</v>
       </c>
       <c r="O6">
         <v>1347000000.0</v>
       </c>
       <c r="P6">
         <v>1957000000.0</v>
       </c>
       <c r="Q6">
         <v>1407000000.0</v>
       </c>
       <c r="R6">
         <v>1353000000.0</v>
       </c>
       <c r="S6">
         <v>1353000000.0</v>
       </c>
       <c r="T6">
         <v>1334000000.0</v>
       </c>
       <c r="U6">
         <v>1230000000.0</v>
       </c>
       <c r="V6">
         <v>1276000000.0</v>
       </c>
@@ -20216,57 +20216,57 @@
       </c>
       <c r="L14">
         <v>89000000.0</v>
       </c>
       <c r="M14">
         <v>50200000.0</v>
       </c>
       <c r="N14">
         <v>48900000.0</v>
       </c>
       <c r="O14">
         <v>39400000.0</v>
       </c>
       <c r="P14">
         <v>36300000.0</v>
       </c>
       <c r="Q14">
         <v>52600000.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
         <v>168</v>
       </c>
       <c r="B15">
-        <v>-4024000000.0</v>
+        <v>4024000000.0</v>
       </c>
       <c r="C15">
-        <v>-3603000000.0</v>
+        <v>3603000000.0</v>
       </c>
       <c r="D15">
-        <v>-3296000000.0</v>
+        <v>3296000000.0</v>
       </c>
       <c r="E15">
         <v>3047000000.0</v>
       </c>
       <c r="F15">
         <v>3573000000.0</v>
       </c>
       <c r="G15">
         <v>3006000000.0</v>
       </c>
       <c r="H15">
         <v>3039000000.0</v>
       </c>
       <c r="I15">
         <v>6001000000.0</v>
       </c>
       <c r="J15">
         <v>3229000000.0</v>
       </c>
       <c r="K15">
         <v>974000000.0</v>
       </c>
       <c r="L15">
         <v>137000000.0</v>
       </c>
@@ -23409,60 +23409,60 @@
       <c r="BE14">
         <v>9200000.0</v>
       </c>
       <c r="BF14">
         <v>9200000.0</v>
       </c>
       <c r="BG14">
         <v>8900000.0</v>
       </c>
       <c r="BH14">
         <v>9700000.0</v>
       </c>
       <c r="BI14">
         <v>8800000.0</v>
       </c>
       <c r="BJ14">
         <v>8900000.0</v>
       </c>
       <c r="BK14"/>
     </row>
     <row r="15" spans="1:63">
       <c r="A15" t="s">
         <v>168</v>
       </c>
       <c r="B15">
-        <v>-1093000000.0</v>
+        <v>1093000000.0</v>
       </c>
       <c r="C15">
-        <v>-1095000000.0</v>
+        <v>1095000000.0</v>
       </c>
       <c r="D15">
-        <v>-1954000000.0</v>
+        <v>1954000000.0</v>
       </c>
       <c r="E15">
-        <v>-976000000.0</v>
+        <v>976000000.0</v>
       </c>
       <c r="F15">
         <v>978000000.0</v>
       </c>
       <c r="G15">
         <v>980000000.0</v>
       </c>
       <c r="H15">
         <v>873000000.0</v>
       </c>
       <c r="I15">
         <v>874000000.0</v>
       </c>
       <c r="J15">
         <v>876000000.0</v>
       </c>
       <c r="K15">
         <v>877000000.0</v>
       </c>
       <c r="L15">
         <v>799000000.0</v>
       </c>
       <c r="M15">
         <v>799000000.0</v>
       </c>
@@ -24606,51 +24606,51 @@
       </c>
       <c r="BG22">
         <v>24700000.0</v>
       </c>
       <c r="BH22">
         <v>39300000.0</v>
       </c>
       <c r="BI22">
         <v>32800000.0</v>
       </c>
       <c r="BJ22">
         <v>37200000.0</v>
       </c>
       <c r="BK22">
         <v>103300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:63">
       <c r="A23" t="s">
         <v>175</v>
       </c>
       <c r="B23">
         <v>-13000000.0</v>
       </c>
       <c r="C23">
-        <v>-7000000.0</v>
+        <v>-6000000.0</v>
       </c>
       <c r="D23">
         <v>-135000000.0</v>
       </c>
       <c r="E23">
         <v>-5000000.0</v>
       </c>
       <c r="F23">
         <v>-29000000.0</v>
       </c>
       <c r="G23">
         <v>-3000000.0</v>
       </c>
       <c r="H23">
         <v>-4000000.0</v>
       </c>
       <c r="I23">
         <v>-15000000.0</v>
       </c>
       <c r="J23">
         <v>-7000000.0</v>
       </c>
       <c r="K23">
         <v>1000000.0</v>
       </c>