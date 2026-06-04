--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1564,100 +1567,104 @@
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
         <v>38</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>18322000.0</v>
+      </c>
       <c r="C7">
         <v>11155000.0</v>
       </c>
       <c r="D7">
         <v>12482000.0</v>
       </c>
       <c r="E7">
         <v>9725000.0</v>
       </c>
       <c r="F7">
         <v>14743000.0</v>
       </c>
       <c r="G7">
         <v>11200000.0</v>
       </c>
       <c r="H7">
         <v>12544000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>23567000.0</v>
+      </c>
       <c r="C8">
         <v>19797000.0</v>
       </c>
       <c r="D8">
         <v>16999000.0</v>
       </c>
       <c r="E8">
         <v>16094000.0</v>
       </c>
       <c r="F8">
         <v>16056000.0</v>
       </c>
       <c r="G8">
         <v>8512000.0</v>
       </c>
       <c r="H8">
         <v>8481000.0</v>
       </c>
       <c r="I8">
         <v>8460000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2771,51 +2778,53 @@
       </c>
       <c r="AA23">
         <v>315584000.0</v>
       </c>
       <c r="AB23">
         <v>287500000.0</v>
       </c>
       <c r="AC23">
         <v>277800000.0</v>
       </c>
       <c r="AD23">
         <v>256700000.0</v>
       </c>
       <c r="AE23">
         <v>210172000.0</v>
       </c>
       <c r="AF23">
         <v>194700000.0</v>
       </c>
       <c r="AG23"/>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
         <v>55</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>20222000.0</v>
+      </c>
       <c r="C24">
         <v>66281000.0</v>
       </c>
       <c r="D24">
         <v>102160000.0</v>
       </c>
       <c r="E24">
         <v>61350000.0</v>
       </c>
       <c r="F24">
         <v>152164000.0</v>
       </c>
       <c r="G24">
         <v>119695000.0</v>
       </c>
       <c r="H24">
         <v>27070000.0</v>
       </c>
       <c r="I24">
         <v>27082000.0</v>
       </c>
       <c r="J24">
         <v>17338000.0</v>
       </c>
       <c r="K24">
@@ -2907,51 +2916,53 @@
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
         <v>57</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>769045000.0</v>
+      </c>
       <c r="C26">
         <v>643352000.0</v>
       </c>
       <c r="D26">
         <v>623121000.0</v>
       </c>
       <c r="E26">
         <v>637802000.0</v>
       </c>
       <c r="F26">
         <v>3481918000.0</v>
       </c>
       <c r="G26">
         <v>134555000.0</v>
       </c>
       <c r="H26">
         <v>1889718000.0</v>
       </c>
       <c r="I26">
         <v>1784040000.0</v>
       </c>
       <c r="J26">
         <v>1004154000.0</v>
       </c>
       <c r="K26">
@@ -3108,51 +3119,53 @@
       </c>
       <c r="AA28">
         <v>3617000.0</v>
       </c>
       <c r="AB28">
         <v>-1100000.0</v>
       </c>
       <c r="AC28">
         <v>-20800000.0</v>
       </c>
       <c r="AD28">
         <v>-34100000.0</v>
       </c>
       <c r="AE28">
         <v>-23653000.0</v>
       </c>
       <c r="AF28">
         <v>4300000.0</v>
       </c>
       <c r="AG28"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
         <v>60</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>855113000.0</v>
+      </c>
       <c r="C29">
         <v>723299000.0</v>
       </c>
       <c r="D29">
         <v>644510000.0</v>
       </c>
       <c r="E29">
         <v>676096000.0</v>
       </c>
       <c r="F29">
         <v>642240000.0</v>
       </c>
       <c r="G29">
         <v>371916000.0</v>
       </c>
       <c r="H29">
         <v>297847000.0</v>
       </c>
       <c r="I29">
         <v>341415000.0</v>
       </c>
       <c r="J29">
         <v>140004000.0</v>
       </c>
       <c r="K29"/>
@@ -4310,51 +4323,53 @@
       <c r="R44">
         <v>10000000.0</v>
       </c>
       <c r="S44">
         <v>10000000.0</v>
       </c>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
     </row>
     <row r="45" spans="1:33">
       <c r="A45" t="s">
         <v>76</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>90113000.0</v>
+      </c>
       <c r="C45">
         <v>77360000.0</v>
       </c>
       <c r="D45">
         <v>74748000.0</v>
       </c>
       <c r="E45">
         <v>46176000.0</v>
       </c>
       <c r="F45">
         <v>62795000.0</v>
       </c>
       <c r="G45">
         <v>38310000.0</v>
       </c>
       <c r="H45">
         <v>39826000.0</v>
       </c>
       <c r="I45">
         <v>25303000.0</v>
       </c>
       <c r="J45">
         <v>16168000.0</v>
       </c>
       <c r="K45">
@@ -4749,51 +4764,53 @@
       <c r="P49">
         <v>8222000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
     </row>
     <row r="50" spans="1:33">
       <c r="A50" t="s">
         <v>81</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>20833000.0</v>
+      </c>
       <c r="C50">
         <v>2000000.0</v>
       </c>
       <c r="D50">
         <v>241532000.0</v>
       </c>
       <c r="E50">
         <v>102647000.0</v>
       </c>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
         <v>43100000.0</v>
       </c>
       <c r="J50">
         <v>34611000.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
       <c r="L50">
         <v>26521000.0</v>
@@ -5813,809 +5830,815 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU62"/>
+  <dimension ref="A1:DV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:126">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
+      <c r="DV1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:126">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>12195000.0</v>
+      </c>
+      <c r="C2">
         <v>5214663000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>16460000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>13421000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12900000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>13484000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18995000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18139000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>16330000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>14257000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14657000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11115000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>5809000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2303000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1841000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1542000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2067000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1791000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1901000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2122000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1902000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2007000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2840000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2590000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2478000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2208000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2823000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2696000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2262000.0</v>
       </c>
       <c r="AE2">
         <v>2262000.0</v>
       </c>
       <c r="AF2">
+        <v>2262000.0</v>
+      </c>
+      <c r="AG2">
         <v>1186000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>922000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>645000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>940000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>788000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>621000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>515000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>748000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>698000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>586000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>390000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>605000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>541000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>498000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>349000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>646000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>600000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>486000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>393000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>803000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>777000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>736000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>620000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1179000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1102000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1002000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1064000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1792000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1769000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1340000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1111000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2208000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2005000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1899000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1750000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2994000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2741000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2727000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2411000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3314000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3003000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>2737000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1990000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2959000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2731000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2468000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>1912000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2455000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1986000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1677000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1535000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1890000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1646000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1400000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1192000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1675000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1500000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1330000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1045000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1770000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1472000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1522000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1187000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2140000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1705000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1771000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1292000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2417000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2112000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1966000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1546000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>2338000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>1838000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1634000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1200000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2000000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>2100000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1500000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1300000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1800000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1000000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1700000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1400000.0</v>
       </c>
-      <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
+      <c r="DV2"/>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:126">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6699,52 +6722,53 @@
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
+      <c r="DV3"/>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:126">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6828,444 +6852,446 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-8157000.0</v>
+      </c>
+      <c r="C5">
         <v>-6323000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-8907000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-11756000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-14163000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-16825000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-13116000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-17123000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-16947000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-16637000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-21362000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-17805000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-17374000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-19216000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-19130000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-9759000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4946000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>158000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>147000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>219000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>501000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-57000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-284000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-150000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-52000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>343000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>131000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>226000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-571000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2378000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3691000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3234000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3906000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2074000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1030000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1011000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2482000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2853000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2956000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>3776000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2064000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1812000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1440000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>631000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>1874000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1513000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1309000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1228000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>193000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-872000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-433000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-652000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1891000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2293000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2524000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2278000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1975000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1916000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2054000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1442000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>234000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>36000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1273000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>762000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>604000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>773000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1091000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>183000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>585000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>404000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-200000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>48000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>519000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>284000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>44000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-273000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>98000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>317000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>246000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-187000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>173000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>231000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>494000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>594000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>408000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>693000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>883000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>318000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1732000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1415000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1260000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2012000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1481000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1357000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1735000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>763000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-219000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-56000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>607000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>231000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>193000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-344000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-1674000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-2328000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-2340000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1900000.0</v>
       </c>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
-      <c r="DF5">
+      <c r="DF5"/>
+      <c r="DG5">
         <v>300000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DI5">
         <v>300000.0</v>
       </c>
       <c r="DJ5">
         <v>300000.0</v>
       </c>
       <c r="DK5">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DL5">
         <v>200000.0</v>
       </c>
-      <c r="DM5"/>
-      <c r="DN5">
+      <c r="DM5">
+        <v>200000.0</v>
+      </c>
+      <c r="DN5"/>
+      <c r="DO5">
         <v>168000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>200000.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7309,51 +7335,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7374,138 +7402,143 @@
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
+      <c r="DV6"/>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:126">
       <c r="A7" t="s">
         <v>38</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>20066000.0</v>
+      </c>
       <c r="C7">
+        <v>18322000.0</v>
+      </c>
+      <c r="D7">
         <v>18927000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>18333000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>12792000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11155000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10877000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11478000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11856000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>12482000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9097000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9894000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9270000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9725000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>10261000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>10324000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>10923000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>14743000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>10950000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>11387000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11828000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>11200000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>14700000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>11643000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>12070000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>12544000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>11534000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>11983000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>12428000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7557,111 +7590,116 @@
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:126">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>25817000.0</v>
+      </c>
       <c r="C8">
+        <v>23567000.0</v>
+      </c>
+      <c r="D8">
         <v>23551000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>23419000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>19803000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>19797000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>17061000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>17051000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>17006000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>16999000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>16993000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>16980000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>16098000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>16094000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>16091000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>16081000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>16059000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>16056000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>11532000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>11507000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7722,211 +7760,212 @@
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:126">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>404902000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>387332000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>386987000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>386452000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>386128000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>385765000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>384742000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>246830000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>246546000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>179055000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>178853000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>178659000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>178497000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>178320000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>178159000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>177994000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>177850000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>177704000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>177565000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>177421000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>103498000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>103382000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>40970000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>40846000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>40775000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>40733000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>40688000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>40644000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>40609000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>40585000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>40559000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>40535000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>40507000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>40493000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>29902000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>29888000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>29876000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>29866000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>29853000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>29841000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>29828000.0</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9">
         <v>29816000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>29858000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>29848000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>29839000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>29830000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>29824000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>29819000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7947,411 +7986,415 @@
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
+      <c r="DV9"/>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:126">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>60967000.0</v>
+      </c>
+      <c r="C10">
         <v>46695000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>42749000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>75499000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>64568000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>51492000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>76841000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>62533000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>65163000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>80103000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>65248000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>84164000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>56154000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>57773000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>80538000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>69349000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>58148000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>187131000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>42670000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>37049000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>37352000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>32825000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>46725000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>36817000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>35949000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>30403000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>59149000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>37800000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>40622000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>29172000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>36351000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>30211000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>26212000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>22823000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>27612000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>28059000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>24556000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>15496000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>16639000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>16844000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>13529000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>17601000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>24547000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>16212000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>19486000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>15654000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>21019000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>17751000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>19353000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>16136000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>21078000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>23828000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>33652000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>36036000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>9524000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>10216000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>36042000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>38879000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>9403000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10987000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>69494000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>62704000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>56822000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>48709000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>44916000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>47564000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>5819000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>46790000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>46566000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>58524000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>58115000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>68409000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>70724000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>57429000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>55718000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>53313000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>54002000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>56419000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>51873000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>49176000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>55132000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>60899000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>67344000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>66868000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>65592000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>67086000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>68109000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>77459000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>76917000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>77374000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>75094000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>74539000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>75684000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>73582000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>70530000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>62872000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>58837000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>62070000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>59437000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>56761000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>53232000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>48362000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>47096000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>42110000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>37644000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>42100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>44100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>46700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>44500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>48600000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>46100000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>44000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>44700000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>42000000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>38400000.0</v>
       </c>
-      <c r="DL10"/>
       <c r="DM10"/>
-      <c r="DN10">
+      <c r="DN10"/>
+      <c r="DO10">
         <v>32875000.0</v>
       </c>
-      <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:126">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8435,1573 +8478,1584 @@
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
+      <c r="DV11"/>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:126">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>60967000.0</v>
+      </c>
+      <c r="C12">
         <v>52141000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>432083000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>480244000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>323061000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>311969000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>332514000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>270896000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>283226000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>303658000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>283725000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>313371000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>293201000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>296081000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>323161000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>288501000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>203661000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>250493000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>48190000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>45719000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>41110000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>39088000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>56584000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>60309000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>63369000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>67919000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>111568000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>121204000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>142154000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>141095000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>146878000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>141902000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>148554000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>116288000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>124125000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>139412000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>144081000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>149121000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>190083000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>184186000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>175439000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>153322000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>158243000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>153410000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>162166000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>157288000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>169153000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>160587000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>140762000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>138939000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>140848000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>157784000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>179158000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>190331000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9524000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>10216000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>36042000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>197922000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>48774000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>67100000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>69494000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>62704000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>56822000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>48709000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>44916000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>47564000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>5819000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>46790000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>46566000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>58524000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>58115000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>68409000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>70724000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>57429000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>55718000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>53313000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>54002000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>56419000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>51873000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>49176000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>55132000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>60899000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>67344000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>66868000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>65592000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>67086000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>68109000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>77459000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>76917000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>77374000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>75094000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>74539000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>75684000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>73582000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>70530000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>62872000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>58837000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>62070000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>59437000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>56761000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>53232000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>48362000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>47096000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>42110000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>37644000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>42100000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>44100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>46700000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>44500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>48600000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>46100000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>44000000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>44700000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>42000000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>38400000.0</v>
       </c>
-      <c r="DL12"/>
       <c r="DM12"/>
-      <c r="DN12">
+      <c r="DN12"/>
+      <c r="DO12">
         <v>32875000.0</v>
       </c>
-      <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:126">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
+        <v>25817000.0</v>
+      </c>
+      <c r="C13">
         <v>23567000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>23551000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>23419000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>19803000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>19797000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>17061000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17051000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>17006000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>16999000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>16993000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>16980000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>16098000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>16094000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16091000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>16081000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16059000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>16056000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>11532000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11507000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>8515000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>8512000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8508000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8489000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8484000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>8481000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8478000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8465000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8462000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>8460000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>8457000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>6125000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>6123000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>4242000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4241000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>4235000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>4234000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4233000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4232000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>4229000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>4228000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>4227000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>4226000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>4224000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>4223000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>3498000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>3497000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>3496000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>3495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3494000.0</v>
       </c>
       <c r="AY13">
         <v>3494000.0</v>
       </c>
       <c r="AZ13">
+        <v>3494000.0</v>
+      </c>
+      <c r="BA13">
         <v>3492000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>3491000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>3490000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>3489000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>3487000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>3486000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>3484000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>3483000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>3482000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>3481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3480000.0</v>
       </c>
       <c r="BK13">
         <v>3480000.0</v>
       </c>
       <c r="BL13">
         <v>3480000.0</v>
       </c>
       <c r="BM13">
         <v>3480000.0</v>
       </c>
       <c r="BN13">
         <v>3480000.0</v>
       </c>
       <c r="BO13">
         <v>3480000.0</v>
       </c>
       <c r="BP13">
         <v>3480000.0</v>
       </c>
       <c r="BQ13">
         <v>3480000.0</v>
       </c>
       <c r="BR13">
         <v>3480000.0</v>
       </c>
       <c r="BS13">
-        <v>3533000.0</v>
+        <v>3480000.0</v>
       </c>
       <c r="BT13">
         <v>3533000.0</v>
       </c>
       <c r="BU13">
         <v>3533000.0</v>
       </c>
       <c r="BV13">
         <v>3533000.0</v>
       </c>
       <c r="BW13">
         <v>3533000.0</v>
       </c>
       <c r="BX13">
         <v>3533000.0</v>
       </c>
       <c r="BY13">
-        <v>3367000.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="BZ13">
         <v>3367000.0</v>
       </c>
       <c r="CA13">
         <v>3367000.0</v>
       </c>
       <c r="CB13">
         <v>3367000.0</v>
       </c>
       <c r="CC13">
         <v>3367000.0</v>
       </c>
       <c r="CD13">
-        <v>3208000.0</v>
+        <v>3367000.0</v>
       </c>
       <c r="CE13">
         <v>3208000.0</v>
       </c>
       <c r="CF13">
         <v>3208000.0</v>
       </c>
       <c r="CG13">
         <v>3208000.0</v>
       </c>
       <c r="CH13">
         <v>3208000.0</v>
       </c>
       <c r="CI13">
         <v>3208000.0</v>
       </c>
       <c r="CJ13">
         <v>3208000.0</v>
       </c>
       <c r="CK13">
         <v>3208000.0</v>
       </c>
       <c r="CL13">
         <v>3208000.0</v>
       </c>
       <c r="CM13">
         <v>3208000.0</v>
       </c>
       <c r="CN13">
         <v>3208000.0</v>
       </c>
       <c r="CO13">
-        <v>3057000.0</v>
+        <v>3208000.0</v>
       </c>
       <c r="CP13">
         <v>3057000.0</v>
       </c>
       <c r="CQ13">
         <v>3057000.0</v>
       </c>
       <c r="CR13">
         <v>3057000.0</v>
       </c>
       <c r="CS13">
         <v>3057000.0</v>
       </c>
       <c r="CT13">
         <v>3057000.0</v>
       </c>
       <c r="CU13">
         <v>3057000.0</v>
       </c>
       <c r="CV13">
         <v>3057000.0</v>
       </c>
       <c r="CW13">
         <v>3057000.0</v>
       </c>
       <c r="CX13">
         <v>3057000.0</v>
       </c>
       <c r="CY13">
         <v>3057000.0</v>
       </c>
       <c r="CZ13">
         <v>3057000.0</v>
       </c>
       <c r="DA13">
         <v>3057000.0</v>
       </c>
       <c r="DB13">
+        <v>3057000.0</v>
+      </c>
+      <c r="DC13">
         <v>3100000.0</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
-      <c r="DF13">
+      <c r="DF13"/>
+      <c r="DG13">
         <v>2900000.0</v>
       </c>
-      <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
-      <c r="DL13">
-[...1 lines deleted...]
-      </c>
+      <c r="DL13"/>
       <c r="DM13">
         <v>1300000.0</v>
       </c>
       <c r="DN13">
+        <v>1300000.0</v>
+      </c>
+      <c r="DO13">
         <v>1261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DP13">
         <v>1200000.0</v>
       </c>
-      <c r="DQ13"/>
+      <c r="DQ13">
+        <v>1200000.0</v>
+      </c>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:126">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
         <v>23430120.0</v>
       </c>
       <c r="C14">
-        <v>19356000.0</v>
+        <v>23430120.0</v>
       </c>
       <c r="D14">
         <v>19356000.0</v>
       </c>
       <c r="E14">
         <v>19356000.0</v>
       </c>
       <c r="F14">
+        <v>19356000.0</v>
+      </c>
+      <c r="G14">
         <v>18338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16605000.0</v>
       </c>
       <c r="H14">
         <v>16605000.0</v>
       </c>
       <c r="I14">
+        <v>16605000.0</v>
+      </c>
+      <c r="J14">
         <v>16613000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16574000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16595000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16675862.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>15931000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15883000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15888000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15971000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15978000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11380233.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11432092.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>10337780.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8430185.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8393590.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8418930.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8450350.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8485831.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8484444.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8478718.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>8468211.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8465317.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8460000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>7695469.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>6122757.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5974949.0</v>
       </c>
       <c r="AH14">
         <v>5974949.0</v>
       </c>
       <c r="AI14">
+        <v>5974949.0</v>
+      </c>
+      <c r="AJ14">
         <v>4237965.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>4234291.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4233308.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4242553.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4224444.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4212500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4197674.0</v>
       </c>
       <c r="AP14">
         <v>4197674.0</v>
       </c>
       <c r="AQ14">
+        <v>4197674.0</v>
+      </c>
+      <c r="AR14">
         <v>4190698.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>4243478.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>3808696.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3482609.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3504651.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3495389.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3494408.0</v>
       </c>
       <c r="AX14">
         <v>3494408.0</v>
       </c>
       <c r="AY14">
+        <v>3494408.0</v>
+      </c>
+      <c r="AZ14">
         <v>3492228.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>3491069.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3489729.0</v>
       </c>
       <c r="BB14">
         <v>3489729.0</v>
       </c>
       <c r="BC14">
+        <v>3489729.0</v>
+      </c>
+      <c r="BD14">
         <v>3487176.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>3485867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3484538.0</v>
       </c>
       <c r="BF14">
         <v>3484538.0</v>
       </c>
       <c r="BG14">
+        <v>3484538.0</v>
+      </c>
+      <c r="BH14">
         <v>3483118.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>3480750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3480738.0</v>
       </c>
       <c r="BJ14">
         <v>3480738.0</v>
       </c>
       <c r="BK14">
-        <v>3479780.0</v>
+        <v>3480738.0</v>
       </c>
       <c r="BL14">
         <v>3479780.0</v>
       </c>
       <c r="BM14">
+        <v>3479780.0</v>
+      </c>
+      <c r="BN14">
         <v>3570588.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3479780.0</v>
       </c>
       <c r="BO14">
         <v>3479780.0</v>
       </c>
       <c r="BP14">
         <v>3479780.0</v>
       </c>
       <c r="BQ14">
         <v>3479780.0</v>
       </c>
       <c r="BR14">
         <v>3479780.0</v>
       </c>
       <c r="BS14">
         <v>3479780.0</v>
       </c>
       <c r="BT14">
+        <v>3479780.0</v>
+      </c>
+      <c r="BU14">
         <v>3484073.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3488826.0</v>
       </c>
       <c r="BV14">
         <v>3488826.0</v>
       </c>
       <c r="BW14">
+        <v>3488826.0</v>
+      </c>
+      <c r="BX14">
         <v>3494195.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>3496680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3508720.0</v>
       </c>
       <c r="BZ14">
         <v>3508720.0</v>
       </c>
       <c r="CA14">
+        <v>3508720.0</v>
+      </c>
+      <c r="CB14">
         <v>3514965.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3515466.0</v>
       </c>
       <c r="CC14">
         <v>3515466.0</v>
       </c>
       <c r="CD14">
         <v>3515466.0</v>
       </c>
       <c r="CE14">
+        <v>3515466.0</v>
+      </c>
+      <c r="CF14">
         <v>3515713.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3515466.0</v>
       </c>
       <c r="CG14">
         <v>3515466.0</v>
       </c>
       <c r="CH14">
+        <v>3515466.0</v>
+      </c>
+      <c r="CI14">
         <v>3514904.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>3516581.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3517300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3514279.0</v>
       </c>
       <c r="CL14">
         <v>3514279.0</v>
       </c>
       <c r="CM14">
+        <v>3514279.0</v>
+      </c>
+      <c r="CN14">
         <v>3513656.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>3515400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3515561.0</v>
       </c>
       <c r="CP14">
         <v>3515561.0</v>
       </c>
       <c r="CQ14">
+        <v>3515561.0</v>
+      </c>
+      <c r="CR14">
         <v>3514936.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>3513283.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3515817.0</v>
       </c>
       <c r="CT14">
         <v>3515817.0</v>
       </c>
       <c r="CU14">
+        <v>3515817.0</v>
+      </c>
+      <c r="CV14">
         <v>3515525.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>3518529.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3517929.0</v>
       </c>
       <c r="CX14">
         <v>3517929.0</v>
       </c>
       <c r="CY14">
+        <v>3517929.0</v>
+      </c>
+      <c r="CZ14">
         <v>3514997.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>3513858.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3513588.0</v>
       </c>
       <c r="DB14">
         <v>3513588.0</v>
       </c>
       <c r="DC14">
+        <v>3513588.0</v>
+      </c>
+      <c r="DD14">
         <v>3477051.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>3621929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3738765.0</v>
       </c>
       <c r="DF14">
         <v>3738765.0</v>
       </c>
       <c r="DG14">
+        <v>3738765.0</v>
+      </c>
+      <c r="DH14">
         <v>3445727.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3364889.0</v>
       </c>
       <c r="DI14">
         <v>3364889.0</v>
       </c>
       <c r="DJ14">
         <v>3364889.0</v>
       </c>
       <c r="DK14">
+        <v>3364889.0</v>
+      </c>
+      <c r="DL14">
         <v>3245241.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>3370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3330000.0</v>
       </c>
       <c r="DN14">
         <v>3330000.0</v>
       </c>
       <c r="DO14">
         <v>3330000.0</v>
       </c>
       <c r="DP14">
         <v>3330000.0</v>
       </c>
       <c r="DQ14">
         <v>3330000.0</v>
       </c>
       <c r="DR14">
         <v>3330000.0</v>
       </c>
       <c r="DS14">
         <v>3330000.0</v>
       </c>
       <c r="DT14">
         <v>3330000.0</v>
       </c>
       <c r="DU14">
         <v>3330000.0</v>
       </c>
+      <c r="DV14">
+        <v>3330000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:126">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>16980000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>16098000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>16094000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16091000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>16081000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>16059000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>16056000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>11532000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11507000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8515000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8512000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8508000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>8489000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8484000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>8481000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8478000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8465000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8462000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8460000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>8457000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>6125000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6123000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4242000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4241000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4235000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4234000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4233000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4232000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4229000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4228000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4227000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4226000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4224000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4223000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3498000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3497000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3496000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3494000.0</v>
       </c>
       <c r="AY15">
         <v>3494000.0</v>
       </c>
       <c r="AZ15">
+        <v>3494000.0</v>
+      </c>
+      <c r="BA15">
         <v>3492000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3491000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3490000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3489000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3487000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3486000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3484000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3483000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3482000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3480000.0</v>
       </c>
       <c r="BK15">
         <v>3480000.0</v>
       </c>
       <c r="BL15">
         <v>3480000.0</v>
       </c>
       <c r="BM15">
         <v>3480000.0</v>
       </c>
       <c r="BN15">
         <v>3480000.0</v>
       </c>
       <c r="BO15">
         <v>3480000.0</v>
       </c>
       <c r="BP15">
         <v>3480000.0</v>
       </c>
       <c r="BQ15">
         <v>3480000.0</v>
       </c>
       <c r="BR15">
         <v>3480000.0</v>
       </c>
       <c r="BS15">
-        <v>3533000.0</v>
+        <v>3480000.0</v>
       </c>
       <c r="BT15">
         <v>3533000.0</v>
       </c>
       <c r="BU15">
         <v>3533000.0</v>
       </c>
       <c r="BV15">
         <v>3533000.0</v>
       </c>
       <c r="BW15">
         <v>3533000.0</v>
       </c>
       <c r="BX15">
         <v>3533000.0</v>
       </c>
       <c r="BY15">
-        <v>3367000.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="BZ15">
         <v>3367000.0</v>
       </c>
       <c r="CA15">
         <v>3367000.0</v>
       </c>
       <c r="CB15">
         <v>3367000.0</v>
       </c>
       <c r="CC15">
         <v>3367000.0</v>
       </c>
       <c r="CD15">
-        <v>3208000.0</v>
+        <v>3367000.0</v>
       </c>
       <c r="CE15">
         <v>3208000.0</v>
       </c>
       <c r="CF15">
         <v>3208000.0</v>
       </c>
       <c r="CG15">
         <v>3208000.0</v>
       </c>
       <c r="CH15">
         <v>3208000.0</v>
       </c>
       <c r="CI15">
         <v>3208000.0</v>
       </c>
       <c r="CJ15">
         <v>3208000.0</v>
       </c>
       <c r="CK15">
         <v>3208000.0</v>
       </c>
       <c r="CL15">
         <v>3208000.0</v>
       </c>
       <c r="CM15">
         <v>3208000.0</v>
       </c>
       <c r="CN15">
         <v>3208000.0</v>
       </c>
       <c r="CO15">
-        <v>3057000.0</v>
+        <v>3208000.0</v>
       </c>
       <c r="CP15">
         <v>3057000.0</v>
       </c>
       <c r="CQ15">
         <v>3057000.0</v>
       </c>
       <c r="CR15">
         <v>3057000.0</v>
       </c>
       <c r="CS15">
         <v>3057000.0</v>
       </c>
       <c r="CT15">
         <v>3057000.0</v>
       </c>
       <c r="CU15">
         <v>3057000.0</v>
       </c>
       <c r="CV15">
         <v>3057000.0</v>
       </c>
       <c r="CW15">
         <v>3057000.0</v>
       </c>
       <c r="CX15">
         <v>3057000.0</v>
       </c>
       <c r="CY15">
         <v>3057000.0</v>
       </c>
       <c r="CZ15">
         <v>3057000.0</v>
       </c>
       <c r="DA15">
         <v>3057000.0</v>
       </c>
       <c r="DB15">
+        <v>3057000.0</v>
+      </c>
+      <c r="DC15">
         <v>3100000.0</v>
       </c>
-      <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
-      <c r="DL15">
-[...1 lines deleted...]
-      </c>
+      <c r="DL15"/>
       <c r="DM15">
         <v>1300000.0</v>
       </c>
       <c r="DN15">
         <v>1300000.0</v>
       </c>
       <c r="DO15">
-        <v>1200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="DP15">
         <v>1200000.0</v>
       </c>
-      <c r="DQ15"/>
+      <c r="DQ15">
+        <v>1200000.0</v>
+      </c>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
+      <c r="DV15"/>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:126">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-18139000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-16330000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-14257000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>13674000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16093000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13780000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>72000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>10779000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1334000.0</v>
       </c>
-      <c r="T16"/>
       <c r="U16"/>
-      <c r="V16">
+      <c r="V16"/>
+      <c r="W16">
         <v>3619000.0</v>
       </c>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>2810000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>4696000.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>1821000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>3235000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>1789000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-      <c r="BF16">
+      <c r="BF16"/>
+      <c r="BG16">
         <v>2439000.0</v>
       </c>
-      <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>2875000.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
-      <c r="BN16">
+      <c r="BN16"/>
+      <c r="BO16">
         <v>2257000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
@@ -10016,54 +10070,33173 @@
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
+    </row>
+    <row r="17" spans="1:126">
+      <c r="A17" t="s">
+        <v>48</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
+      <c r="DU17"/>
+      <c r="DV17"/>
+    </row>
+    <row r="18" spans="1:126">
+      <c r="A18" t="s">
+        <v>49</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
+      <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
+      <c r="DU18"/>
+      <c r="DV18"/>
+    </row>
+    <row r="19" spans="1:126">
+      <c r="A19" t="s">
+        <v>50</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19">
+        <v>307984000.0</v>
+      </c>
+      <c r="Z19">
+        <v>336869000.0</v>
+      </c>
+      <c r="AA19">
+        <v>312073000.0</v>
+      </c>
+      <c r="AB19">
+        <v>352933000.0</v>
+      </c>
+      <c r="AC19">
+        <v>283418000.0</v>
+      </c>
+      <c r="AD19">
+        <v>336537000.0</v>
+      </c>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
+      <c r="DU19"/>
+      <c r="DV19"/>
+    </row>
+    <row r="20" spans="1:126">
+      <c r="A20" t="s">
+        <v>51</v>
+      </c>
+      <c r="B20">
+        <v>157121000.0</v>
+      </c>
+      <c r="C20">
+        <v>136620000.0</v>
+      </c>
+      <c r="D20">
+        <v>136620000.0</v>
+      </c>
+      <c r="E20">
+        <v>135473000.0</v>
+      </c>
+      <c r="F20">
+        <v>128160000.0</v>
+      </c>
+      <c r="G20">
+        <v>128160000.0</v>
+      </c>
+      <c r="H20">
+        <v>128160000.0</v>
+      </c>
+      <c r="I20">
+        <v>127031000.0</v>
+      </c>
+      <c r="J20">
+        <v>127031000.0</v>
+      </c>
+      <c r="K20">
+        <v>127031000.0</v>
+      </c>
+      <c r="L20">
+        <v>129897000.0</v>
+      </c>
+      <c r="M20">
+        <v>129403000.0</v>
+      </c>
+      <c r="N20">
+        <v>114231000.0</v>
+      </c>
+      <c r="O20">
+        <v>114231000.0</v>
+      </c>
+      <c r="P20">
+        <v>113871000.0</v>
+      </c>
+      <c r="Q20">
+        <v>113835000.0</v>
+      </c>
+      <c r="R20">
+        <v>113835000.0</v>
+      </c>
+      <c r="S20">
+        <v>113835000.0</v>
+      </c>
+      <c r="T20">
+        <v>62840000.0</v>
+      </c>
+      <c r="U20">
+        <v>62840000.0</v>
+      </c>
+      <c r="V20">
+        <v>62840000.0</v>
+      </c>
+      <c r="W20">
+        <v>62840000.0</v>
+      </c>
+      <c r="X20">
+        <v>62840000.0</v>
+      </c>
+      <c r="Y20">
+        <v>62840000.0</v>
+      </c>
+      <c r="Z20">
+        <v>62840000.0</v>
+      </c>
+      <c r="AA20">
+        <v>62840000.0</v>
+      </c>
+      <c r="AB20">
+        <v>62840000.0</v>
+      </c>
+      <c r="AC20">
+        <v>62840000.0</v>
+      </c>
+      <c r="AD20">
+        <v>62840000.0</v>
+      </c>
+      <c r="AE20">
+        <v>62840000.0</v>
+      </c>
+      <c r="AF20">
+        <v>62767000.0</v>
+      </c>
+      <c r="AG20">
+        <v>23107000.0</v>
+      </c>
+      <c r="AH20">
+        <v>22528000.0</v>
+      </c>
+      <c r="AI20">
+        <v>3918000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>3918000.0</v>
+      </c>
+      <c r="AK20">
+        <v>3918000.0</v>
+      </c>
+      <c r="AL20">
+        <v>3918000.0</v>
+      </c>
+      <c r="AM20">
+        <v>3918000.0</v>
+      </c>
+      <c r="AN20">
+        <v>3918000.0</v>
+      </c>
+      <c r="AO20">
+        <v>3918000.0</v>
+      </c>
+      <c r="AP20">
+        <v>3918000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>3918000.0</v>
+      </c>
+      <c r="AR20">
+        <v>3918000.0</v>
+      </c>
+      <c r="AS20">
+        <v>3919000.0</v>
+      </c>
+      <c r="AT20">
+        <v>3613000.0</v>
+      </c>
+      <c r="AU20">
+        <v>1016000.0</v>
+      </c>
+      <c r="AV20">
+        <v>1016000.0</v>
+      </c>
+      <c r="AW20">
+        <v>1016000.0</v>
+      </c>
+      <c r="AX20">
+        <v>1016000.0</v>
+      </c>
+      <c r="AY20">
+        <v>1016000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BA20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BB20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BC20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BD20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BE20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BF20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BG20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BH20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BI20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BK20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BL20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BM20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BN20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BO20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BP20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BR20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BS20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BT20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BU20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BV20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BW20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BX20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BY20">
+        <v>1016000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>1016000.0</v>
+      </c>
+      <c r="CA20">
+        <v>1016000.0</v>
+      </c>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20">
+        <v>259000.0</v>
+      </c>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20">
+        <v>259000.0</v>
+      </c>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
+      <c r="DU20"/>
+      <c r="DV20"/>
+    </row>
+    <row r="21" spans="1:126">
+      <c r="A21" t="s">
+        <v>52</v>
+      </c>
+      <c r="B21">
+        <v>33012999.0</v>
+      </c>
+      <c r="C21">
+        <v>14657000.0</v>
+      </c>
+      <c r="D21">
+        <v>15586000.0</v>
+      </c>
+      <c r="E21">
+        <v>16531000.0</v>
+      </c>
+      <c r="F21">
+        <v>5814000.0</v>
+      </c>
+      <c r="G21">
+        <v>6242000.0</v>
+      </c>
+      <c r="H21">
+        <v>6713000.0</v>
+      </c>
+      <c r="I21">
+        <v>5626000.0</v>
+      </c>
+      <c r="J21">
+        <v>6051000.0</v>
+      </c>
+      <c r="K21">
+        <v>6479000.0</v>
+      </c>
+      <c r="L21">
+        <v>6970000.0</v>
+      </c>
+      <c r="M21">
+        <v>7453000.0</v>
+      </c>
+      <c r="N21">
+        <v>6916000.0</v>
+      </c>
+      <c r="O21">
+        <v>7260000.0</v>
+      </c>
+      <c r="P21">
+        <v>7215000.0</v>
+      </c>
+      <c r="Q21">
+        <v>7729000.0</v>
+      </c>
+      <c r="R21">
+        <v>8250000.0</v>
+      </c>
+      <c r="S21">
+        <v>9436000.0</v>
+      </c>
+      <c r="T21">
+        <v>3537000.0</v>
+      </c>
+      <c r="U21">
+        <v>3804000.0</v>
+      </c>
+      <c r="V21">
+        <v>4079000.0</v>
+      </c>
+      <c r="W21">
+        <v>4360000.0</v>
+      </c>
+      <c r="X21">
+        <v>4791000.0</v>
+      </c>
+      <c r="Y21">
+        <v>5108000.0</v>
+      </c>
+      <c r="Z21">
+        <v>5435000.0</v>
+      </c>
+      <c r="AA21">
+        <v>5758000.0</v>
+      </c>
+      <c r="AB21">
+        <v>6109000.0</v>
+      </c>
+      <c r="AC21">
+        <v>6464000.0</v>
+      </c>
+      <c r="AD21">
+        <v>6825000.0</v>
+      </c>
+      <c r="AE21">
+        <v>7221000.0</v>
+      </c>
+      <c r="AF21">
+        <v>7708000.0</v>
+      </c>
+      <c r="AG21">
+        <v>4879000.0</v>
+      </c>
+      <c r="AH21">
+        <v>5126000.0</v>
+      </c>
+      <c r="AI21">
+        <v>434000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>460000.0</v>
+      </c>
+      <c r="AK21">
+        <v>486000.0</v>
+      </c>
+      <c r="AL21">
+        <v>510000.0</v>
+      </c>
+      <c r="AM21">
+        <v>539000.0</v>
+      </c>
+      <c r="AN21">
+        <v>562000.0</v>
+      </c>
+      <c r="AO21">
+        <v>594000.0</v>
+      </c>
+      <c r="AP21">
+        <v>627000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>665000.0</v>
+      </c>
+      <c r="AR21">
+        <v>699000.0</v>
+      </c>
+      <c r="AS21">
+        <v>735000.0</v>
+      </c>
+      <c r="AT21">
+        <v>752000.0</v>
+      </c>
+      <c r="AU21">
+        <v>187000.0</v>
+      </c>
+      <c r="AV21">
+        <v>203000.0</v>
+      </c>
+      <c r="AW21">
+        <v>230000.0</v>
+      </c>
+      <c r="AX21">
+        <v>245000.0</v>
+      </c>
+      <c r="AY21">
+        <v>249000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>191000.0</v>
+      </c>
+      <c r="BA21">
+        <v>252000.0</v>
+      </c>
+      <c r="BB21">
+        <v>278000.0</v>
+      </c>
+      <c r="BC21">
+        <v>288000.0</v>
+      </c>
+      <c r="BD21">
+        <v>259000.0</v>
+      </c>
+      <c r="BE21">
+        <v>269000.0</v>
+      </c>
+      <c r="BF21">
+        <v>264000.0</v>
+      </c>
+      <c r="BG21">
+        <v>274000.0</v>
+      </c>
+      <c r="BH21">
+        <v>300000.0</v>
+      </c>
+      <c r="BI21">
+        <v>308000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>333000.0</v>
+      </c>
+      <c r="BK21">
+        <v>351000.0</v>
+      </c>
+      <c r="BL21">
+        <v>351000.0</v>
+      </c>
+      <c r="BM21">
+        <v>354000.0</v>
+      </c>
+      <c r="BN21">
+        <v>356000.0</v>
+      </c>
+      <c r="BO21">
+        <v>369000.0</v>
+      </c>
+      <c r="BP21">
+        <v>381000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>385000.0</v>
+      </c>
+      <c r="BR21">
+        <v>389000.0</v>
+      </c>
+      <c r="BS21">
+        <v>406000.0</v>
+      </c>
+      <c r="BT21">
+        <v>2743000.0</v>
+      </c>
+      <c r="BU21">
+        <v>2641000.0</v>
+      </c>
+      <c r="BV21">
+        <v>2645000.0</v>
+      </c>
+      <c r="BW21">
+        <v>2818000.0</v>
+      </c>
+      <c r="BX21">
+        <v>2775000.0</v>
+      </c>
+      <c r="BY21">
+        <v>2761000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>2705000.0</v>
+      </c>
+      <c r="CA21">
+        <v>428000.0</v>
+      </c>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21">
+        <v>2269000.0</v>
+      </c>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21">
+        <v>1875000.0</v>
+      </c>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
+      <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
+      <c r="DH21"/>
+      <c r="DI21"/>
+      <c r="DJ21"/>
+      <c r="DK21"/>
+      <c r="DL21"/>
+      <c r="DM21"/>
+      <c r="DN21"/>
+      <c r="DO21"/>
+      <c r="DP21"/>
+      <c r="DQ21"/>
+      <c r="DR21"/>
+      <c r="DS21"/>
+      <c r="DT21"/>
+      <c r="DU21"/>
+      <c r="DV21"/>
+    </row>
+    <row r="22" spans="1:126">
+      <c r="A22" t="s">
+        <v>53</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22">
+        <v>-171962000.0</v>
+      </c>
+      <c r="I22">
+        <v>-69474000.0</v>
+      </c>
+      <c r="J22">
+        <v>-60768000.0</v>
+      </c>
+      <c r="K22">
+        <v>-71693000.0</v>
+      </c>
+      <c r="L22">
+        <v>-143234000.0</v>
+      </c>
+      <c r="M22">
+        <v>-113990000.0</v>
+      </c>
+      <c r="N22">
+        <v>-81624000.0</v>
+      </c>
+      <c r="O22">
+        <v>-80635000.0</v>
+      </c>
+      <c r="P22">
+        <v>-112850000.0</v>
+      </c>
+      <c r="Q22">
+        <v>-252331000.0</v>
+      </c>
+      <c r="R22">
+        <v>-773238000.0</v>
+      </c>
+      <c r="S22">
+        <v>-928987000.0</v>
+      </c>
+      <c r="T22">
+        <v>-620226000.0</v>
+      </c>
+      <c r="U22">
+        <v>-503868000.0</v>
+      </c>
+      <c r="V22">
+        <v>154000.0</v>
+      </c>
+      <c r="W22">
+        <v>134000.0</v>
+      </c>
+      <c r="X22">
+        <v>1716000.0</v>
+      </c>
+      <c r="Y22">
+        <v>1718000.0</v>
+      </c>
+      <c r="Z22">
+        <v>1718000.0</v>
+      </c>
+      <c r="AA22">
+        <v>196000.0</v>
+      </c>
+      <c r="AB22">
+        <v>130000.0</v>
+      </c>
+      <c r="AC22">
+        <v>390000.0</v>
+      </c>
+      <c r="AD22">
+        <v>350000.0</v>
+      </c>
+      <c r="AE22">
+        <v>1017000.0</v>
+      </c>
+      <c r="AF22">
+        <v>1101000.0</v>
+      </c>
+      <c r="AG22">
+        <v>912000.0</v>
+      </c>
+      <c r="AH22">
+        <v>2093000.0</v>
+      </c>
+      <c r="AI22">
+        <v>1229000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>1811000.0</v>
+      </c>
+      <c r="AK22">
+        <v>2369000.0</v>
+      </c>
+      <c r="AL22">
+        <v>2162000.0</v>
+      </c>
+      <c r="AM22">
+        <v>224000.0</v>
+      </c>
+      <c r="AN22">
+        <v>501000.0</v>
+      </c>
+      <c r="AO22">
+        <v>540000.0</v>
+      </c>
+      <c r="AP22">
+        <v>794000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>1185000.0</v>
+      </c>
+      <c r="AR22">
+        <v>990000.0</v>
+      </c>
+      <c r="AS22">
+        <v>767000.0</v>
+      </c>
+      <c r="AT22">
+        <v>722000.0</v>
+      </c>
+      <c r="AU22">
+        <v>565000.0</v>
+      </c>
+      <c r="AV22">
+        <v>849000.0</v>
+      </c>
+      <c r="AW22">
+        <v>1083000.0</v>
+      </c>
+      <c r="AX22">
+        <v>1078000.0</v>
+      </c>
+      <c r="AY22">
+        <v>965000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>2047000.0</v>
+      </c>
+      <c r="BA22">
+        <v>1030000.0</v>
+      </c>
+      <c r="BB22">
+        <v>772000.0</v>
+      </c>
+      <c r="BC22">
+        <v>843000.0</v>
+      </c>
+      <c r="BD22">
+        <v>589000.0</v>
+      </c>
+      <c r="BE22">
+        <v>1537000.0</v>
+      </c>
+      <c r="BF22">
+        <v>889000.0</v>
+      </c>
+      <c r="BG22">
+        <v>931000.0</v>
+      </c>
+      <c r="BH22">
+        <v>852000.0</v>
+      </c>
+      <c r="BI22">
+        <v>584000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>643000.0</v>
+      </c>
+      <c r="BK22">
+        <v>596000.0</v>
+      </c>
+      <c r="BL22">
+        <v>587000.0</v>
+      </c>
+      <c r="BM22">
+        <v>656000.0</v>
+      </c>
+      <c r="BN22">
+        <v>506000.0</v>
+      </c>
+      <c r="BO22">
+        <v>663000.0</v>
+      </c>
+      <c r="BP22">
+        <v>388000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>850000.0</v>
+      </c>
+      <c r="BR22">
+        <v>1209000.0</v>
+      </c>
+      <c r="BS22">
+        <v>1516000.0</v>
+      </c>
+      <c r="BT22">
+        <v>1374000.0</v>
+      </c>
+      <c r="BU22">
+        <v>495000.0</v>
+      </c>
+      <c r="BV22">
+        <v>445000.0</v>
+      </c>
+      <c r="BW22">
+        <v>529000.0</v>
+      </c>
+      <c r="BX22">
+        <v>445000.0</v>
+      </c>
+      <c r="BY22">
+        <v>68000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>93000.0</v>
+      </c>
+      <c r="CA22">
+        <v>146000.0</v>
+      </c>
+      <c r="CB22">
+        <v>568000.0</v>
+      </c>
+      <c r="CC22">
+        <v>568000.0</v>
+      </c>
+      <c r="CD22">
+        <v>642000.0</v>
+      </c>
+      <c r="CE22">
+        <v>458000.0</v>
+      </c>
+      <c r="CF22">
+        <v>74000.0</v>
+      </c>
+      <c r="CG22">
+        <v>460000.0</v>
+      </c>
+      <c r="CH22">
+        <v>505000.0</v>
+      </c>
+      <c r="CI22">
+        <v>505000.0</v>
+      </c>
+      <c r="CJ22">
+        <v>276000.0</v>
+      </c>
+      <c r="CK22">
+        <v>290000.0</v>
+      </c>
+      <c r="CL22">
+        <v>290000.0</v>
+      </c>
+      <c r="CM22">
+        <v>1117000.0</v>
+      </c>
+      <c r="CN22">
+        <v>470000.0</v>
+      </c>
+      <c r="CO22">
+        <v>678000.0</v>
+      </c>
+      <c r="CP22">
+        <v>746000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>781000.0</v>
+      </c>
+      <c r="CR22">
+        <v>1697000.0</v>
+      </c>
+      <c r="CS22">
+        <v>1705000.0</v>
+      </c>
+      <c r="CT22">
+        <v>1625000.0</v>
+      </c>
+      <c r="CU22">
+        <v>1693000.0</v>
+      </c>
+      <c r="CV22">
+        <v>193000.0</v>
+      </c>
+      <c r="CW22">
+        <v>168000.0</v>
+      </c>
+      <c r="CX22">
+        <v>70000.0</v>
+      </c>
+      <c r="CY22">
+        <v>70000.0</v>
+      </c>
+      <c r="CZ22">
+        <v>70000.0</v>
+      </c>
+      <c r="DA22">
+        <v>35000.0</v>
+      </c>
+      <c r="DB22">
+        <v>54000.0</v>
+      </c>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22"/>
+      <c r="DU22"/>
+      <c r="DV22"/>
+    </row>
+    <row r="23" spans="1:126">
+      <c r="A23" t="s">
+        <v>54</v>
+      </c>
+      <c r="B23">
+        <v>6964809000.0</v>
+      </c>
+      <c r="C23">
+        <v>6133896000.0</v>
+      </c>
+      <c r="D23">
+        <v>6267349000.0</v>
+      </c>
+      <c r="E23">
+        <v>6354543000.0</v>
+      </c>
+      <c r="F23">
+        <v>5546026000.0</v>
+      </c>
+      <c r="G23">
+        <v>5470936000.0</v>
+      </c>
+      <c r="H23">
+        <v>5527025000.0</v>
+      </c>
+      <c r="I23">
+        <v>5391749000.0</v>
+      </c>
+      <c r="J23">
+        <v>5330379000.0</v>
+      </c>
+      <c r="K23">
+        <v>5290792000.0</v>
+      </c>
+      <c r="L23">
+        <v>5215963000.0</v>
+      </c>
+      <c r="M23">
+        <v>5088813000.0</v>
+      </c>
+      <c r="N23">
+        <v>4583465000.0</v>
+      </c>
+      <c r="O23">
+        <v>4497954000.0</v>
+      </c>
+      <c r="P23">
+        <v>4333903000.0</v>
+      </c>
+      <c r="Q23">
+        <v>4310163000.0</v>
+      </c>
+      <c r="R23">
+        <v>4667174000.0</v>
+      </c>
+      <c r="S23">
+        <v>4689425000.0</v>
+      </c>
+      <c r="T23">
+        <v>3453187000.0</v>
+      </c>
+      <c r="U23">
+        <v>3461792000.0</v>
+      </c>
+      <c r="V23">
+        <v>3382038000.0</v>
+      </c>
+      <c r="W23">
+        <v>2998948000.0</v>
+      </c>
+      <c r="X23">
+        <v>3052935000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2922365000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2299751000.0</v>
+      </c>
+      <c r="AA23">
+        <v>2231175000.0</v>
+      </c>
+      <c r="AB23">
+        <v>2248899000.0</v>
+      </c>
+      <c r="AC23">
+        <v>2136122000.0</v>
+      </c>
+      <c r="AD23">
+        <v>2147817000.0</v>
+      </c>
+      <c r="AE23">
+        <v>2077981000.0</v>
+      </c>
+      <c r="AF23">
+        <v>2044280000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1415647000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1391217000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1170354000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1153373000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1111876000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1072938000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1032599000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1042687000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1012884000.0</v>
+      </c>
+      <c r="AP23">
+        <v>960894000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>931638000.0</v>
+      </c>
+      <c r="AR23">
+        <v>915265000.0</v>
+      </c>
+      <c r="AS23">
+        <v>899342000.0</v>
+      </c>
+      <c r="AT23">
+        <v>895149000.0</v>
+      </c>
+      <c r="AU23">
+        <v>755657000.0</v>
+      </c>
+      <c r="AV23">
+        <v>764403000.0</v>
+      </c>
+      <c r="AW23">
+        <v>736480000.0</v>
+      </c>
+      <c r="AX23">
+        <v>718476000.0</v>
+      </c>
+      <c r="AY23">
+        <v>713125000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>697988000.0</v>
+      </c>
+      <c r="BA23">
+        <v>705649000.0</v>
+      </c>
+      <c r="BB23">
+        <v>726430000.0</v>
+      </c>
+      <c r="BC23">
+        <v>705200000.0</v>
+      </c>
+      <c r="BD23">
+        <v>723504000.0</v>
+      </c>
+      <c r="BE23">
+        <v>696934000.0</v>
+      </c>
+      <c r="BF23">
+        <v>717625000.0</v>
+      </c>
+      <c r="BG23">
+        <v>715383000.0</v>
+      </c>
+      <c r="BH23">
+        <v>720817000.0</v>
+      </c>
+      <c r="BI23">
+        <v>687367000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>680292000.0</v>
+      </c>
+      <c r="BK23">
+        <v>637457000.0</v>
+      </c>
+      <c r="BL23">
+        <v>632552000.0</v>
+      </c>
+      <c r="BM23">
+        <v>615495000.0</v>
+      </c>
+      <c r="BN23">
+        <v>620255000.0</v>
+      </c>
+      <c r="BO23">
+        <v>606010000.0</v>
+      </c>
+      <c r="BP23">
+        <v>598192000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>579416000.0</v>
+      </c>
+      <c r="BR23">
+        <v>565070000.0</v>
+      </c>
+      <c r="BS23">
+        <v>572300000.0</v>
+      </c>
+      <c r="BT23">
+        <v>552412000.0</v>
+      </c>
+      <c r="BU23">
+        <v>540699000.0</v>
+      </c>
+      <c r="BV23">
+        <v>535974000.0</v>
+      </c>
+      <c r="BW23">
+        <v>509757000.0</v>
+      </c>
+      <c r="BX23">
+        <v>503596000.0</v>
+      </c>
+      <c r="BY23">
+        <v>492160000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>492506000.0</v>
+      </c>
+      <c r="CA23">
+        <v>491694000.0</v>
+      </c>
+      <c r="CB23">
+        <v>455787000.0</v>
+      </c>
+      <c r="CC23">
+        <v>456685000.0</v>
+      </c>
+      <c r="CD23">
+        <v>441371000.0</v>
+      </c>
+      <c r="CE23">
+        <v>438110000.0</v>
+      </c>
+      <c r="CF23">
+        <v>435029000.0</v>
+      </c>
+      <c r="CG23">
+        <v>414473000.0</v>
+      </c>
+      <c r="CH23">
+        <v>402544000.0</v>
+      </c>
+      <c r="CI23">
+        <v>403256000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>398549000.0</v>
+      </c>
+      <c r="CK23">
+        <v>398534000.0</v>
+      </c>
+      <c r="CL23">
+        <v>377952000.0</v>
+      </c>
+      <c r="CM23">
+        <v>373466000.0</v>
+      </c>
+      <c r="CN23">
+        <v>372654000.0</v>
+      </c>
+      <c r="CO23">
+        <v>362042000.0</v>
+      </c>
+      <c r="CP23">
+        <v>368243000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>363284000.0</v>
+      </c>
+      <c r="CR23">
+        <v>351249000.0</v>
+      </c>
+      <c r="CS23">
+        <v>340538000.0</v>
+      </c>
+      <c r="CT23">
+        <v>333259000.0</v>
+      </c>
+      <c r="CU23">
+        <v>330635000.0</v>
+      </c>
+      <c r="CV23">
+        <v>323729000.0</v>
+      </c>
+      <c r="CW23">
+        <v>318912000.0</v>
+      </c>
+      <c r="CX23">
+        <v>315646000.0</v>
+      </c>
+      <c r="CY23">
+        <v>315584000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>303945000.0</v>
+      </c>
+      <c r="DA23">
+        <v>292735000.0</v>
+      </c>
+      <c r="DB23">
+        <v>289714000.0</v>
+      </c>
+      <c r="DC23">
+        <v>287500000.0</v>
+      </c>
+      <c r="DD23">
+        <v>278600000.0</v>
+      </c>
+      <c r="DE23">
+        <v>276900000.0</v>
+      </c>
+      <c r="DF23">
+        <v>275200000.0</v>
+      </c>
+      <c r="DG23">
+        <v>277800000.0</v>
+      </c>
+      <c r="DH23">
+        <v>265900000.0</v>
+      </c>
+      <c r="DI23">
+        <v>239500000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>237200000.0</v>
+      </c>
+      <c r="DK23">
+        <v>256700000.0</v>
+      </c>
+      <c r="DL23">
+        <v>222000000.0</v>
+      </c>
+      <c r="DM23">
+        <v>216300000.0</v>
+      </c>
+      <c r="DN23">
+        <v>209000000.0</v>
+      </c>
+      <c r="DO23">
+        <v>210172000.0</v>
+      </c>
+      <c r="DP23">
+        <v>205000000.0</v>
+      </c>
+      <c r="DQ23">
+        <v>202200000.0</v>
+      </c>
+      <c r="DR23"/>
+      <c r="DS23"/>
+      <c r="DT23"/>
+      <c r="DU23"/>
+      <c r="DV23"/>
+    </row>
+    <row r="24" spans="1:126">
+      <c r="A24" t="s">
+        <v>55</v>
+      </c>
+      <c r="B24">
+        <v>141000.0</v>
+      </c>
+      <c r="C24">
+        <v>20222000.0</v>
+      </c>
+      <c r="D24">
+        <v>57453000.0</v>
+      </c>
+      <c r="E24">
+        <v>57686000.0</v>
+      </c>
+      <c r="F24">
+        <v>66049000.0</v>
+      </c>
+      <c r="G24">
+        <v>66281000.0</v>
+      </c>
+      <c r="H24">
+        <v>66511000.0</v>
+      </c>
+      <c r="I24">
+        <v>66740000.0</v>
+      </c>
+      <c r="J24">
+        <v>66969000.0</v>
+      </c>
+      <c r="K24">
+        <v>102160000.0</v>
+      </c>
+      <c r="L24">
+        <v>105493000.0</v>
+      </c>
+      <c r="M24">
+        <v>104911000.0</v>
+      </c>
+      <c r="N24">
+        <v>61110000.0</v>
+      </c>
+      <c r="O24">
+        <v>61350000.0</v>
+      </c>
+      <c r="P24">
+        <v>70858000.0</v>
+      </c>
+      <c r="Q24">
+        <v>78587000.0</v>
+      </c>
+      <c r="R24">
+        <v>148815000.0</v>
+      </c>
+      <c r="S24">
+        <v>152164000.0</v>
+      </c>
+      <c r="T24">
+        <v>119457000.0</v>
+      </c>
+      <c r="U24">
+        <v>119537000.0</v>
+      </c>
+      <c r="V24">
+        <v>119616000.0</v>
+      </c>
+      <c r="W24">
+        <v>119695000.0</v>
+      </c>
+      <c r="X24">
+        <v>41972000.0</v>
+      </c>
+      <c r="Y24">
+        <v>127291000.0</v>
+      </c>
+      <c r="Z24">
+        <v>42059000.0</v>
+      </c>
+      <c r="AA24">
+        <v>27070000.0</v>
+      </c>
+      <c r="AB24">
+        <v>27067000.0</v>
+      </c>
+      <c r="AC24">
+        <v>27070000.0</v>
+      </c>
+      <c r="AD24">
+        <v>27076000.0</v>
+      </c>
+      <c r="AE24">
+        <v>27082000.0</v>
+      </c>
+      <c r="AF24">
+        <v>27088000.0</v>
+      </c>
+      <c r="AG24">
+        <v>17342000.0</v>
+      </c>
+      <c r="AH24">
+        <v>17335000.0</v>
+      </c>
+      <c r="AI24">
+        <v>17338000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>7421000.0</v>
+      </c>
+      <c r="AK24">
+        <v>7419000.0</v>
+      </c>
+      <c r="AL24">
+        <v>7416000.0</v>
+      </c>
+      <c r="AM24">
+        <v>7414000.0</v>
+      </c>
+      <c r="AN24">
+        <v>7411000.0</v>
+      </c>
+      <c r="AO24">
+        <v>7409000.0</v>
+      </c>
+      <c r="AP24">
+        <v>7407000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>7500000.0</v>
+      </c>
+      <c r="AR24">
+        <v>51363000.0</v>
+      </c>
+      <c r="AS24">
+        <v>51421000.0</v>
+      </c>
+      <c r="AT24">
+        <v>56480000.0</v>
+      </c>
+      <c r="AU24">
+        <v>52961000.0</v>
+      </c>
+      <c r="AV24">
+        <v>33008000.0</v>
+      </c>
+      <c r="AW24">
+        <v>33054000.0</v>
+      </c>
+      <c r="AX24">
+        <v>23100000.0</v>
+      </c>
+      <c r="AY24">
+        <v>23145000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>8190000.0</v>
+      </c>
+      <c r="BA24">
+        <v>11734000.0</v>
+      </c>
+      <c r="BB24">
+        <v>21777000.0</v>
+      </c>
+      <c r="BC24">
+        <v>22510000.0</v>
+      </c>
+      <c r="BD24">
+        <v>22558000.0</v>
+      </c>
+      <c r="BE24">
+        <v>22606000.0</v>
+      </c>
+      <c r="BF24">
+        <v>22654000.0</v>
+      </c>
+      <c r="BG24">
+        <v>22701000.0</v>
+      </c>
+      <c r="BH24">
+        <v>22747000.0</v>
+      </c>
+      <c r="BI24">
+        <v>22793000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>22838000.0</v>
+      </c>
+      <c r="BK24">
+        <v>27883000.0</v>
+      </c>
+      <c r="BL24">
+        <v>27927000.0</v>
+      </c>
+      <c r="BM24">
+        <v>27971000.0</v>
+      </c>
+      <c r="BN24">
+        <v>28014000.0</v>
+      </c>
+      <c r="BO24">
+        <v>38057000.0</v>
+      </c>
+      <c r="BP24">
+        <v>45099000.0</v>
+      </c>
+      <c r="BQ24">
+        <v>45141000.0</v>
+      </c>
+      <c r="BR24">
+        <v>50182000.0</v>
+      </c>
+      <c r="BS24">
+        <v>55223000.0</v>
+      </c>
+      <c r="BT24">
+        <v>55264000.0</v>
+      </c>
+      <c r="BU24">
+        <v>55303000.0</v>
+      </c>
+      <c r="BV24">
+        <v>45343000.0</v>
+      </c>
+      <c r="BW24">
+        <v>54581000.0</v>
+      </c>
+      <c r="BX24">
+        <v>54615000.0</v>
+      </c>
+      <c r="BY24">
+        <v>54648000.0</v>
+      </c>
+      <c r="BZ24">
+        <v>59681000.0</v>
+      </c>
+      <c r="CA24">
+        <v>59713000.0</v>
+      </c>
+      <c r="CB24">
+        <v>64745000.0</v>
+      </c>
+      <c r="CC24">
+        <v>64776000.0</v>
+      </c>
+      <c r="CD24">
+        <v>64807000.0</v>
+      </c>
+      <c r="CE24">
+        <v>59838000.0</v>
+      </c>
+      <c r="CF24">
+        <v>59868000.0</v>
+      </c>
+      <c r="CG24">
+        <v>59898000.0</v>
+      </c>
+      <c r="CH24">
+        <v>59928000.0</v>
+      </c>
+      <c r="CI24">
+        <v>49957000.0</v>
+      </c>
+      <c r="CJ24">
+        <v>49986000.0</v>
+      </c>
+      <c r="CK24">
+        <v>45596000.0</v>
+      </c>
+      <c r="CL24">
+        <v>35632000.0</v>
+      </c>
+      <c r="CM24">
+        <v>35938000.0</v>
+      </c>
+      <c r="CN24">
+        <v>40735000.0</v>
+      </c>
+      <c r="CO24">
+        <v>38316000.0</v>
+      </c>
+      <c r="CP24">
+        <v>32334000.0</v>
+      </c>
+      <c r="CQ24">
+        <v>33441000.0</v>
+      </c>
+      <c r="CR24">
+        <v>33456000.0</v>
+      </c>
+      <c r="CS24">
+        <v>32989000.0</v>
+      </c>
+      <c r="CT24">
+        <v>33563000.0</v>
+      </c>
+      <c r="CU24">
+        <v>33712000.0</v>
+      </c>
+      <c r="CV24">
+        <v>33616000.0</v>
+      </c>
+      <c r="CW24">
+        <v>35164000.0</v>
+      </c>
+      <c r="CX24">
+        <v>34297000.0</v>
+      </c>
+      <c r="CY24">
+        <v>29241000.0</v>
+      </c>
+      <c r="CZ24">
+        <v>24282000.0</v>
+      </c>
+      <c r="DA24">
+        <v>24322000.0</v>
+      </c>
+      <c r="DB24">
+        <v>24362000.0</v>
+      </c>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
+      <c r="DU24"/>
+      <c r="DV24"/>
+    </row>
+    <row r="25" spans="1:126">
+      <c r="A25" t="s">
+        <v>56</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
+        <v>46648000.0</v>
+      </c>
+      <c r="N25">
+        <v>56794000.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25">
+        <v>44599000.0</v>
+      </c>
+      <c r="U25">
+        <v>44593000.0</v>
+      </c>
+      <c r="V25">
+        <v>44586000.0</v>
+      </c>
+      <c r="W25">
+        <v>44580000.0</v>
+      </c>
+      <c r="X25">
+        <v>41972000.0</v>
+      </c>
+      <c r="Y25">
+        <v>127291000.0</v>
+      </c>
+      <c r="Z25">
+        <v>42059000.0</v>
+      </c>
+      <c r="AA25">
+        <v>27070000.0</v>
+      </c>
+      <c r="AB25">
+        <v>27067000.0</v>
+      </c>
+      <c r="AC25">
+        <v>27070000.0</v>
+      </c>
+      <c r="AD25">
+        <v>27076000.0</v>
+      </c>
+      <c r="AE25">
+        <v>27082000.0</v>
+      </c>
+      <c r="AF25">
+        <v>27088000.0</v>
+      </c>
+      <c r="AG25">
+        <v>17342000.0</v>
+      </c>
+      <c r="AH25">
+        <v>17335000.0</v>
+      </c>
+      <c r="AI25">
+        <v>17338000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>7421000.0</v>
+      </c>
+      <c r="AK25">
+        <v>7419000.0</v>
+      </c>
+      <c r="AL25">
+        <v>7416000.0</v>
+      </c>
+      <c r="AM25">
+        <v>7414000.0</v>
+      </c>
+      <c r="AN25">
+        <v>7411000.0</v>
+      </c>
+      <c r="AO25">
+        <v>7409000.0</v>
+      </c>
+      <c r="AP25">
+        <v>7407000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>7500000.0</v>
+      </c>
+      <c r="AR25"/>
+      <c r="AS25"/>
+      <c r="AT25"/>
+      <c r="AU25"/>
+      <c r="AV25"/>
+      <c r="AW25"/>
+      <c r="AX25"/>
+      <c r="AY25"/>
+      <c r="AZ25"/>
+      <c r="BA25"/>
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+      <c r="BE25"/>
+      <c r="BF25"/>
+      <c r="BG25"/>
+      <c r="BH25"/>
+      <c r="BI25"/>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25"/>
+      <c r="DR25"/>
+      <c r="DS25"/>
+      <c r="DT25"/>
+      <c r="DU25"/>
+      <c r="DV25"/>
+    </row>
+    <row r="26" spans="1:126">
+      <c r="A26" t="s">
+        <v>57</v>
+      </c>
+      <c r="B26">
+        <v>830499000.0</v>
+      </c>
+      <c r="C26">
+        <v>769045000.0</v>
+      </c>
+      <c r="D26">
+        <v>781888000.0</v>
+      </c>
+      <c r="E26">
+        <v>769211000.0</v>
+      </c>
+      <c r="F26">
+        <v>634044000.0</v>
+      </c>
+      <c r="G26">
+        <v>643352000.0</v>
+      </c>
+      <c r="H26">
+        <v>642291000.0</v>
+      </c>
+      <c r="I26">
+        <v>601683000.0</v>
+      </c>
+      <c r="J26">
+        <v>615061000.0</v>
+      </c>
+      <c r="K26">
+        <v>623121000.0</v>
+      </c>
+      <c r="L26">
+        <v>620038000.0</v>
+      </c>
+      <c r="M26">
+        <v>634038000.0</v>
+      </c>
+      <c r="N26">
+        <v>633831000.0</v>
+      </c>
+      <c r="O26">
+        <v>637802000.0</v>
+      </c>
+      <c r="P26">
+        <v>5997000.0</v>
+      </c>
+      <c r="Q26">
+        <v>618184000.0</v>
+      </c>
+      <c r="R26">
+        <v>508658000.0</v>
+      </c>
+      <c r="S26">
+        <v>3481918000.0</v>
+      </c>
+      <c r="T26">
+        <v>158311000.0</v>
+      </c>
+      <c r="U26">
+        <v>161702000.0</v>
+      </c>
+      <c r="V26">
+        <v>134318000.0</v>
+      </c>
+      <c r="W26">
+        <v>134555000.0</v>
+      </c>
+      <c r="X26">
+        <v>2650131000.0</v>
+      </c>
+      <c r="Y26">
+        <v>158879000.0</v>
+      </c>
+      <c r="Z26">
+        <v>1956098000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1889718000.0</v>
+      </c>
+      <c r="AB26">
+        <v>1871590000.0</v>
+      </c>
+      <c r="AC26">
+        <v>1839584000.0</v>
+      </c>
+      <c r="AD26">
+        <v>1800975000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1784040000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1841105000.0</v>
+      </c>
+      <c r="AG26">
+        <v>1293302000.0</v>
+      </c>
+      <c r="AH26">
+        <v>1253107000.0</v>
+      </c>
+      <c r="AI26">
+        <v>1004154000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>952509000.0</v>
+      </c>
+      <c r="AK26">
+        <v>925690000.0</v>
+      </c>
+      <c r="AL26">
+        <v>876254000.0</v>
+      </c>
+      <c r="AM26">
+        <v>806741000.0</v>
+      </c>
+      <c r="AN26">
+        <v>784002000.0</v>
+      </c>
+      <c r="AO26">
+        <v>762241000.0</v>
+      </c>
+      <c r="AP26">
+        <v>740013000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>733023000.0</v>
+      </c>
+      <c r="AR26">
+        <v>712101000.0</v>
+      </c>
+      <c r="AS26">
+        <v>698301000.0</v>
+      </c>
+      <c r="AT26">
+        <v>688587000.0</v>
+      </c>
+      <c r="AU26">
+        <v>564817000.0</v>
+      </c>
+      <c r="AV26">
+        <v>561750000.0</v>
+      </c>
+      <c r="AW26">
+        <v>542485000.0</v>
+      </c>
+      <c r="AX26">
+        <v>543316000.0</v>
+      </c>
+      <c r="AY26">
+        <v>540145000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>522753000.0</v>
+      </c>
+      <c r="BA26">
+        <v>512391000.0</v>
+      </c>
+      <c r="BB26"/>
+      <c r="BC26">
+        <v>478711000.0</v>
+      </c>
+      <c r="BD26">
+        <v>476772000.0</v>
+      </c>
+      <c r="BE26">
+        <v>479397000.0</v>
+      </c>
+      <c r="BF26">
+        <v>482093000.0</v>
+      </c>
+      <c r="BG26">
+        <v>475945000.0</v>
+      </c>
+      <c r="BH26">
+        <v>477557000.0</v>
+      </c>
+      <c r="BI26">
+        <v>472669000.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
+      <c r="DU26"/>
+      <c r="DV26"/>
+    </row>
+    <row r="27" spans="1:126">
+      <c r="A27" t="s">
+        <v>58</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27"/>
+      <c r="DU27"/>
+      <c r="DV27"/>
+    </row>
+    <row r="28" spans="1:126">
+      <c r="A28" t="s">
+        <v>59</v>
+      </c>
+      <c r="B28">
+        <v>-9260000.0</v>
+      </c>
+      <c r="C28">
+        <v>12682000.0</v>
+      </c>
+      <c r="D28">
+        <v>33631000.0</v>
+      </c>
+      <c r="E28">
+        <v>520000.0</v>
+      </c>
+      <c r="F28">
+        <v>39273000.0</v>
+      </c>
+      <c r="G28">
+        <v>27944000.0</v>
+      </c>
+      <c r="H28">
+        <v>114644000.0</v>
+      </c>
+      <c r="I28">
+        <v>215685000.0</v>
+      </c>
+      <c r="J28">
+        <v>285511000.0</v>
+      </c>
+      <c r="K28">
+        <v>276063000.0</v>
+      </c>
+      <c r="L28">
+        <v>188342000.0</v>
+      </c>
+      <c r="M28">
+        <v>143802000.0</v>
+      </c>
+      <c r="N28">
+        <v>102226000.0</v>
+      </c>
+      <c r="O28">
+        <v>13302000.0</v>
+      </c>
+      <c r="P28">
+        <v>581000.0</v>
+      </c>
+      <c r="Q28">
+        <v>19562000.0</v>
+      </c>
+      <c r="R28">
+        <v>101590000.0</v>
+      </c>
+      <c r="S28">
+        <v>-20224000.0</v>
+      </c>
+      <c r="T28">
+        <v>87737000.0</v>
+      </c>
+      <c r="U28">
+        <v>93875000.0</v>
+      </c>
+      <c r="V28">
+        <v>94092000.0</v>
+      </c>
+      <c r="W28">
+        <v>98070000.0</v>
+      </c>
+      <c r="X28">
+        <v>81658000.0</v>
+      </c>
+      <c r="Y28">
+        <v>306054000.0</v>
+      </c>
+      <c r="Z28">
+        <v>41544000.0</v>
+      </c>
+      <c r="AA28">
+        <v>42114000.0</v>
+      </c>
+      <c r="AB28">
+        <v>54423000.0</v>
+      </c>
+      <c r="AC28">
+        <v>79288000.0</v>
+      </c>
+      <c r="AD28">
+        <v>85467000.0</v>
+      </c>
+      <c r="AE28">
+        <v>89034000.0</v>
+      </c>
+      <c r="AF28">
+        <v>10572000.0</v>
+      </c>
+      <c r="AG28">
+        <v>-628000.0</v>
+      </c>
+      <c r="AH28">
+        <v>3420000.0</v>
+      </c>
+      <c r="AI28">
+        <v>41478000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>13218000.0</v>
+      </c>
+      <c r="AK28">
+        <v>14295000.0</v>
+      </c>
+      <c r="AL28">
+        <v>-3616000.0</v>
+      </c>
+      <c r="AM28">
+        <v>5499000.0</v>
+      </c>
+      <c r="AN28">
+        <v>4410000.0</v>
+      </c>
+      <c r="AO28">
+        <v>20759000.0</v>
+      </c>
+      <c r="AP28">
+        <v>34128000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>61714000.0</v>
+      </c>
+      <c r="AR28">
+        <v>32528000.0</v>
+      </c>
+      <c r="AS28">
+        <v>50190000.0</v>
+      </c>
+      <c r="AT28">
+        <v>37615000.0</v>
+      </c>
+      <c r="AU28">
+        <v>37885000.0</v>
+      </c>
+      <c r="AV28">
+        <v>33843000.0</v>
+      </c>
+      <c r="AW28">
+        <v>22923000.0</v>
+      </c>
+      <c r="AX28">
+        <v>32291000.0</v>
+      </c>
+      <c r="AY28">
+        <v>30842000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>-3643000.0</v>
+      </c>
+      <c r="BA28">
+        <v>15418000.0</v>
+      </c>
+      <c r="BB28">
+        <v>-11875000.0</v>
+      </c>
+      <c r="BC28">
+        <v>-13526000.0</v>
+      </c>
+      <c r="BD28">
+        <v>13034000.0</v>
+      </c>
+      <c r="BE28">
+        <v>15835000.0</v>
+      </c>
+      <c r="BF28">
+        <v>-13388000.0</v>
+      </c>
+      <c r="BG28">
+        <v>-16178000.0</v>
+      </c>
+      <c r="BH28">
+        <v>13980000.0</v>
+      </c>
+      <c r="BI28">
+        <v>13728000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>-45958000.0</v>
+      </c>
+      <c r="BK28">
+        <v>-33260000.0</v>
+      </c>
+      <c r="BL28">
+        <v>-26999000.0</v>
+      </c>
+      <c r="BM28">
+        <v>-18627000.0</v>
+      </c>
+      <c r="BN28">
+        <v>-13848000.0</v>
+      </c>
+      <c r="BO28">
+        <v>6537000.0</v>
+      </c>
+      <c r="BP28">
+        <v>64136000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>33955000.0</v>
+      </c>
+      <c r="BR28">
+        <v>10752000.0</v>
+      </c>
+      <c r="BS28">
+        <v>20676000.0</v>
+      </c>
+      <c r="BT28">
+        <v>29147000.0</v>
+      </c>
+      <c r="BU28">
+        <v>22703000.0</v>
+      </c>
+      <c r="BV28">
+        <v>12447000.0</v>
+      </c>
+      <c r="BW28">
+        <v>34501000.0</v>
+      </c>
+      <c r="BX28">
+        <v>40326000.0</v>
+      </c>
+      <c r="BY28">
+        <v>21085000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>13852000.0</v>
+      </c>
+      <c r="CA28">
+        <v>27569000.0</v>
+      </c>
+      <c r="CB28">
+        <v>31018000.0</v>
+      </c>
+      <c r="CC28">
+        <v>23604000.0</v>
+      </c>
+      <c r="CD28">
+        <v>22135000.0</v>
+      </c>
+      <c r="CE28">
+        <v>11281000.0</v>
+      </c>
+      <c r="CF28">
+        <v>7337000.0</v>
+      </c>
+      <c r="CG28">
+        <v>-96000.0</v>
+      </c>
+      <c r="CH28">
+        <v>-178000.0</v>
+      </c>
+      <c r="CI28">
+        <v>-3328000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>-8894000.0</v>
+      </c>
+      <c r="CK28">
+        <v>-19522000.0</v>
+      </c>
+      <c r="CL28">
+        <v>-27081000.0</v>
+      </c>
+      <c r="CM28">
+        <v>-32002000.0</v>
+      </c>
+      <c r="CN28">
+        <v>-30170000.0</v>
+      </c>
+      <c r="CO28">
+        <v>-28203000.0</v>
+      </c>
+      <c r="CP28">
+        <v>-25350000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>-23043000.0</v>
+      </c>
+      <c r="CR28">
+        <v>-34657000.0</v>
+      </c>
+      <c r="CS28">
+        <v>-26656000.0</v>
+      </c>
+      <c r="CT28">
+        <v>-21360000.0</v>
+      </c>
+      <c r="CU28">
+        <v>-19892000.0</v>
+      </c>
+      <c r="CV28">
+        <v>-17127000.0</v>
+      </c>
+      <c r="CW28">
+        <v>-16587000.0</v>
+      </c>
+      <c r="CX28">
+        <v>-8790000.0</v>
+      </c>
+      <c r="CY28">
+        <v>3617000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>-4483000.0</v>
+      </c>
+      <c r="DA28">
+        <v>-5789000.0</v>
+      </c>
+      <c r="DB28">
+        <v>2913000.0</v>
+      </c>
+      <c r="DC28">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DD28">
+        <v>-14300000.0</v>
+      </c>
+      <c r="DE28">
+        <v>-20100000.0</v>
+      </c>
+      <c r="DF28">
+        <v>-23200000.0</v>
+      </c>
+      <c r="DG28">
+        <v>-20800000.0</v>
+      </c>
+      <c r="DH28">
+        <v>-29800000.0</v>
+      </c>
+      <c r="DI28">
+        <v>-24400000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>-28300000.0</v>
+      </c>
+      <c r="DK28">
+        <v>-34100000.0</v>
+      </c>
+      <c r="DL28">
+        <v>-26300000.0</v>
+      </c>
+      <c r="DM28">
+        <v>10000000.0</v>
+      </c>
+      <c r="DN28">
+        <v>700000.0</v>
+      </c>
+      <c r="DO28">
+        <v>-23653000.0</v>
+      </c>
+      <c r="DP28">
+        <v>1600000.0</v>
+      </c>
+      <c r="DQ28">
+        <v>3800000.0</v>
+      </c>
+      <c r="DR28"/>
+      <c r="DS28"/>
+      <c r="DT28"/>
+      <c r="DU28"/>
+      <c r="DV28"/>
+    </row>
+    <row r="29" spans="1:126">
+      <c r="A29" t="s">
+        <v>60</v>
+      </c>
+      <c r="B29">
+        <v>919046000.0</v>
+      </c>
+      <c r="C29">
+        <v>855113000.0</v>
+      </c>
+      <c r="D29">
+        <v>853776000.0</v>
+      </c>
+      <c r="E29">
+        <v>833394000.0</v>
+      </c>
+      <c r="F29">
+        <v>758982000.0</v>
+      </c>
+      <c r="G29">
+        <v>723299000.0</v>
+      </c>
+      <c r="H29">
+        <v>753667000.0</v>
+      </c>
+      <c r="I29">
+        <v>826426000.0</v>
+      </c>
+      <c r="J29">
+        <v>889786000.0</v>
+      </c>
+      <c r="K29">
+        <v>644510000.0</v>
+      </c>
+      <c r="L29">
+        <v>773204000.0</v>
+      </c>
+      <c r="M29">
+        <v>748315000.0</v>
+      </c>
+      <c r="N29">
+        <v>659903000.0</v>
+      </c>
+      <c r="O29">
+        <v>676096000.0</v>
+      </c>
+      <c r="P29">
+        <v>569963000.0</v>
+      </c>
+      <c r="Q29">
+        <v>574422000.0</v>
+      </c>
+      <c r="R29">
+        <v>642976000.0</v>
+      </c>
+      <c r="S29">
+        <v>642240000.0</v>
+      </c>
+      <c r="T29">
+        <v>468765000.0</v>
+      </c>
+      <c r="U29">
+        <v>657995000.0</v>
+      </c>
+      <c r="V29">
+        <v>383652000.0</v>
+      </c>
+      <c r="W29">
+        <v>371916000.0</v>
+      </c>
+      <c r="X29">
+        <v>361872000.0</v>
+      </c>
+      <c r="Y29">
+        <v>574573000.0</v>
+      </c>
+      <c r="Z29">
+        <v>304934000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
+      <c r="DU29"/>
+      <c r="DV29"/>
+    </row>
+    <row r="30" spans="1:126">
+      <c r="A30" t="s">
+        <v>61</v>
+      </c>
+      <c r="B30">
+        <v>32958000.0</v>
+      </c>
+      <c r="C30">
+        <v>29640000.0</v>
+      </c>
+      <c r="D30">
+        <v>29705000.0</v>
+      </c>
+      <c r="E30">
+        <v>28546000.0</v>
+      </c>
+      <c r="F30">
+        <v>27263000.0</v>
+      </c>
+      <c r="G30">
+        <v>26846000.0</v>
+      </c>
+      <c r="H30">
+        <v>27286000.0</v>
+      </c>
+      <c r="I30">
+        <v>27381000.0</v>
+      </c>
+      <c r="J30">
+        <v>26975000.0</v>
+      </c>
+      <c r="K30">
+        <v>25820000.0</v>
+      </c>
+      <c r="L30">
+        <v>24230000.0</v>
+      </c>
+      <c r="M30">
+        <v>19626000.0</v>
+      </c>
+      <c r="N30">
+        <v>19205000.0</v>
+      </c>
+      <c r="O30">
+        <v>18405000.0</v>
+      </c>
+      <c r="P30">
+        <v>15861000.0</v>
+      </c>
+      <c r="Q30">
+        <v>12902000.0</v>
+      </c>
+      <c r="R30">
+        <v>11584000.0</v>
+      </c>
+      <c r="S30">
+        <v>11328000.0</v>
+      </c>
+      <c r="T30">
+        <v>10008000.0</v>
+      </c>
+      <c r="U30">
+        <v>10638000.0</v>
+      </c>
+      <c r="V30">
+        <v>11855000.0</v>
+      </c>
+      <c r="W30">
+        <v>12971000.0</v>
+      </c>
+      <c r="X30">
+        <v>14663000.0</v>
+      </c>
+      <c r="Y30">
+        <v>12743000.0</v>
+      </c>
+      <c r="Z30">
+        <v>8786000.0</v>
+      </c>
+      <c r="AA30">
+        <v>7964000.0</v>
+      </c>
+      <c r="AB30">
+        <v>8414000.0</v>
+      </c>
+      <c r="AC30">
+        <v>8883000.0</v>
+      </c>
+      <c r="AD30">
+        <v>8527000.0</v>
+      </c>
+      <c r="AE30">
+        <v>8244000.0</v>
+      </c>
+      <c r="AF30">
+        <v>7491000.0</v>
+      </c>
+      <c r="AG30">
+        <v>5372000.0</v>
+      </c>
+      <c r="AH30">
+        <v>5079000.0</v>
+      </c>
+      <c r="AI30">
+        <v>4564000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>4159000.0</v>
+      </c>
+      <c r="AK30">
+        <v>3991000.0</v>
+      </c>
+      <c r="AL30">
+        <v>3901000.0</v>
+      </c>
+      <c r="AM30">
+        <v>3928000.0</v>
+      </c>
+      <c r="AN30">
+        <v>4032000.0</v>
+      </c>
+      <c r="AO30">
+        <v>3943000.0</v>
+      </c>
+      <c r="AP30">
+        <v>3919000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>3813000.0</v>
+      </c>
+      <c r="AR30">
+        <v>3415000.0</v>
+      </c>
+      <c r="AS30">
+        <v>3465000.0</v>
+      </c>
+      <c r="AT30">
+        <v>3394000.0</v>
+      </c>
+      <c r="AU30">
+        <v>3058000.0</v>
+      </c>
+      <c r="AV30">
+        <v>3000000.0</v>
+      </c>
+      <c r="AW30">
+        <v>2887000.0</v>
+      </c>
+      <c r="AX30">
+        <v>2904000.0</v>
+      </c>
+      <c r="AY30">
+        <v>2704000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>2684000.0</v>
+      </c>
+      <c r="BA30">
+        <v>2843000.0</v>
+      </c>
+      <c r="BB30">
+        <v>2846000.0</v>
+      </c>
+      <c r="BC30">
+        <v>2893000.0</v>
+      </c>
+      <c r="BD30">
+        <v>2996000.0</v>
+      </c>
+      <c r="BE30">
+        <v>2980000.0</v>
+      </c>
+      <c r="BF30">
+        <v>3011000.0</v>
+      </c>
+      <c r="BG30">
+        <v>3067000.0</v>
+      </c>
+      <c r="BH30">
+        <v>2859000.0</v>
+      </c>
+      <c r="BI30">
+        <v>2669000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>2571000.0</v>
+      </c>
+      <c r="BK30">
+        <v>2632000.0</v>
+      </c>
+      <c r="BL30">
+        <v>2666000.0</v>
+      </c>
+      <c r="BM30">
+        <v>2682000.0</v>
+      </c>
+      <c r="BN30">
+        <v>2652000.0</v>
+      </c>
+      <c r="BO30">
+        <v>2781000.0</v>
+      </c>
+      <c r="BP30">
+        <v>2692000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>2747000.0</v>
+      </c>
+      <c r="BR30">
+        <v>2756000.0</v>
+      </c>
+      <c r="BS30">
+        <v>2747000.0</v>
+      </c>
+      <c r="BT30">
+        <v>2743000.0</v>
+      </c>
+      <c r="BU30">
+        <v>2641000.0</v>
+      </c>
+      <c r="BV30">
+        <v>2645000.0</v>
+      </c>
+      <c r="BW30">
+        <v>2818000.0</v>
+      </c>
+      <c r="BX30">
+        <v>2775000.0</v>
+      </c>
+      <c r="BY30">
+        <v>2761000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>2705000.0</v>
+      </c>
+      <c r="CA30">
+        <v>2822000.0</v>
+      </c>
+      <c r="CB30">
+        <v>2464000.0</v>
+      </c>
+      <c r="CC30">
+        <v>2360000.0</v>
+      </c>
+      <c r="CD30">
+        <v>2209000.0</v>
+      </c>
+      <c r="CE30">
+        <v>2269000.0</v>
+      </c>
+      <c r="CF30">
+        <v>2144000.0</v>
+      </c>
+      <c r="CG30">
+        <v>2013000.0</v>
+      </c>
+      <c r="CH30">
+        <v>1890000.0</v>
+      </c>
+      <c r="CI30">
+        <v>1875000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>1826000.0</v>
+      </c>
+      <c r="CK30">
+        <v>1699000.0</v>
+      </c>
+      <c r="CL30">
+        <v>1746000.0</v>
+      </c>
+      <c r="CM30">
+        <v>1763000.0</v>
+      </c>
+      <c r="CN30">
+        <v>1807000.0</v>
+      </c>
+      <c r="CO30">
+        <v>1877000.0</v>
+      </c>
+      <c r="CP30">
+        <v>1989000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>2007000.0</v>
+      </c>
+      <c r="CR30">
+        <v>1966000.0</v>
+      </c>
+      <c r="CS30">
+        <v>2059000.0</v>
+      </c>
+      <c r="CT30">
+        <v>2073000.0</v>
+      </c>
+      <c r="CU30">
+        <v>2091000.0</v>
+      </c>
+      <c r="CV30">
+        <v>2144000.0</v>
+      </c>
+      <c r="CW30">
+        <v>2151000.0</v>
+      </c>
+      <c r="CX30">
+        <v>2284000.0</v>
+      </c>
+      <c r="CY30">
+        <v>2502000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>2195000.0</v>
+      </c>
+      <c r="DA30">
+        <v>2250000.0</v>
+      </c>
+      <c r="DB30">
+        <v>2111000.0</v>
+      </c>
+      <c r="DC30">
+        <v>2100000.0</v>
+      </c>
+      <c r="DD30">
+        <v>2100000.0</v>
+      </c>
+      <c r="DE30">
+        <v>2200000.0</v>
+      </c>
+      <c r="DF30">
+        <v>2100000.0</v>
+      </c>
+      <c r="DG30">
+        <v>1900000.0</v>
+      </c>
+      <c r="DH30">
+        <v>1800000.0</v>
+      </c>
+      <c r="DI30">
+        <v>1700000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>1600000.0</v>
+      </c>
+      <c r="DK30">
+        <v>1900000.0</v>
+      </c>
+      <c r="DL30">
+        <v>1600000.0</v>
+      </c>
+      <c r="DM30"/>
+      <c r="DN30"/>
+      <c r="DO30">
+        <v>1335000.0</v>
+      </c>
+      <c r="DP30"/>
+      <c r="DQ30"/>
+      <c r="DR30"/>
+      <c r="DS30"/>
+      <c r="DT30"/>
+      <c r="DU30"/>
+      <c r="DV30"/>
+    </row>
+    <row r="31" spans="1:126">
+      <c r="A31" t="s">
+        <v>62</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>389032000.0</v>
+      </c>
+      <c r="N31">
+        <v>389646000.0</v>
+      </c>
+      <c r="O31">
+        <v>390608000.0</v>
+      </c>
+      <c r="P31">
+        <v>378019000.0</v>
+      </c>
+      <c r="Q31">
+        <v>374271000.0</v>
+      </c>
+      <c r="R31">
+        <v>372076000.0</v>
+      </c>
+      <c r="S31">
+        <v>366805000.0</v>
+      </c>
+      <c r="T31">
+        <v>282931000.0</v>
+      </c>
+      <c r="U31">
+        <v>274925000.0</v>
+      </c>
+      <c r="V31">
+        <v>197117000.0</v>
+      </c>
+      <c r="W31">
+        <v>188537000.0</v>
+      </c>
+      <c r="X31">
+        <v>180558000.0</v>
+      </c>
+      <c r="Y31">
+        <v>175397000.0</v>
+      </c>
+      <c r="Z31">
+        <v>171236000.0</v>
+      </c>
+      <c r="AA31">
+        <v>169276000.0</v>
+      </c>
+      <c r="AB31">
+        <v>165663000.0</v>
+      </c>
+      <c r="AC31">
+        <v>161958000.0</v>
+      </c>
+      <c r="AD31">
+        <v>157772000.0</v>
+      </c>
+      <c r="AE31">
+        <v>153148000.0</v>
+      </c>
+      <c r="AF31">
+        <v>147956000.0</v>
+      </c>
+      <c r="AG31">
+        <v>113790000.0</v>
+      </c>
+      <c r="AH31">
+        <v>111470000.0</v>
+      </c>
+      <c r="AI31">
+        <v>71351000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>73013000.0</v>
+      </c>
+      <c r="AK31">
+        <v>71232000.0</v>
+      </c>
+      <c r="AL31">
+        <v>67899000.0</v>
+      </c>
+      <c r="AM31">
+        <v>66010000.0</v>
+      </c>
+      <c r="AN31">
+        <v>70605000.0</v>
+      </c>
+      <c r="AO31">
+        <v>69962000.0</v>
+      </c>
+      <c r="AP31">
+        <v>66677000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>65659000.0</v>
+      </c>
+      <c r="AR31">
+        <v>64153000.0</v>
+      </c>
+      <c r="AS31">
+        <v>61982000.0</v>
+      </c>
+      <c r="AT31">
+        <v>61968000.0</v>
+      </c>
+      <c r="AU31">
+        <v>52927000.0</v>
+      </c>
+      <c r="AV31">
+        <v>52592000.0</v>
+      </c>
+      <c r="AW31">
+        <v>51314000.0</v>
+      </c>
+      <c r="AX31">
+        <v>48984000.0</v>
+      </c>
+      <c r="AY31">
+        <v>46651000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>46346000.0</v>
+      </c>
+      <c r="BA31">
+        <v>44826000.0</v>
+      </c>
+      <c r="BB31"/>
+      <c r="BC31">
+        <v>50916000.0</v>
+      </c>
+      <c r="BD31">
+        <v>45681000.0</v>
+      </c>
+      <c r="BE31">
+        <v>44446000.0</v>
+      </c>
+      <c r="BF31">
+        <v>43077000.0</v>
+      </c>
+      <c r="BG31">
+        <v>42162000.0</v>
+      </c>
+      <c r="BH31">
+        <v>41214000.0</v>
+      </c>
+      <c r="BI31">
+        <v>39755000.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
+      <c r="DR31"/>
+      <c r="DS31"/>
+      <c r="DT31"/>
+      <c r="DU31"/>
+      <c r="DV31"/>
+    </row>
+    <row r="32" spans="1:126">
+      <c r="A32" t="s">
+        <v>63</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
+      <c r="DL32"/>
+      <c r="DM32"/>
+      <c r="DN32"/>
+      <c r="DO32"/>
+      <c r="DP32"/>
+      <c r="DQ32"/>
+      <c r="DR32"/>
+      <c r="DS32"/>
+      <c r="DT32"/>
+      <c r="DU32"/>
+      <c r="DV32"/>
+    </row>
+    <row r="33" spans="1:126">
+      <c r="A33" t="s">
+        <v>64</v>
+      </c>
+      <c r="B33">
+        <v>6870884000.0</v>
+      </c>
+      <c r="C33">
+        <v>5819154000.0</v>
+      </c>
+      <c r="D33">
+        <v>5805561000.0</v>
+      </c>
+      <c r="E33">
+        <v>5845753000.0</v>
+      </c>
+      <c r="F33">
+        <v>5195702000.0</v>
+      </c>
+      <c r="G33">
+        <v>5132121000.0</v>
+      </c>
+      <c r="H33">
+        <v>5167225000.0</v>
+      </c>
+      <c r="I33">
+        <v>5093472000.0</v>
+      </c>
+      <c r="J33">
+        <v>5020178000.0</v>
+      </c>
+      <c r="K33">
+        <v>4961314000.0</v>
+      </c>
+      <c r="L33">
+        <v>4908008000.0</v>
+      </c>
+      <c r="M33">
+        <v>4755816000.0</v>
+      </c>
+      <c r="N33">
+        <v>4271059000.0</v>
+      </c>
+      <c r="O33">
+        <v>4183468000.0</v>
+      </c>
+      <c r="P33">
+        <v>3994881000.0</v>
+      </c>
+      <c r="Q33">
+        <v>4008760000.0</v>
+      </c>
+      <c r="R33">
+        <v>4451929000.0</v>
+      </c>
+      <c r="S33">
+        <v>561264000.0</v>
+      </c>
+      <c r="T33">
+        <v>3394989000.0</v>
+      </c>
+      <c r="U33">
+        <v>3405435000.0</v>
+      </c>
+      <c r="V33">
+        <v>122897000.0</v>
+      </c>
+      <c r="W33">
+        <v>105510000.0</v>
+      </c>
+      <c r="X33">
+        <v>122374000.0</v>
+      </c>
+      <c r="Y33">
+        <v>2849313000.0</v>
+      </c>
+      <c r="Z33">
+        <v>2227596000.0</v>
+      </c>
+      <c r="AA33">
+        <v>2155292000.0</v>
+      </c>
+      <c r="AB33">
+        <v>2128917000.0</v>
+      </c>
+      <c r="AC33">
+        <v>2006035000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1997136000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1928642000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1889911000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1268373000.0</v>
+      </c>
+      <c r="AH33">
+        <v>51490000.0</v>
+      </c>
+      <c r="AI33">
+        <v>1049502000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>1025089000.0</v>
+      </c>
+      <c r="AK33">
+        <v>968473000.0</v>
+      </c>
+      <c r="AL33">
+        <v>924956000.0</v>
+      </c>
+      <c r="AM33">
+        <v>879550000.0</v>
+      </c>
+      <c r="AN33">
+        <v>848572000.0</v>
+      </c>
+      <c r="AO33">
+        <v>824755000.0</v>
+      </c>
+      <c r="AP33">
+        <v>781536000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>774503000.0</v>
+      </c>
+      <c r="AR33">
+        <v>753607000.0</v>
+      </c>
+      <c r="AS33">
+        <v>742467000.0</v>
+      </c>
+      <c r="AT33">
+        <v>729589000.0</v>
+      </c>
+      <c r="AU33">
+        <v>595311000.0</v>
+      </c>
+      <c r="AV33">
+        <v>592250000.0</v>
+      </c>
+      <c r="AW33">
+        <v>573006000.0</v>
+      </c>
+      <c r="AX33">
+        <v>574810000.0</v>
+      </c>
+      <c r="AY33">
+        <v>571482000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>554456000.0</v>
+      </c>
+      <c r="BA33">
+        <v>545022000.0</v>
+      </c>
+      <c r="BB33">
+        <v>544426000.0</v>
+      </c>
+      <c r="BC33">
+        <v>511976000.0</v>
+      </c>
+      <c r="BD33">
+        <v>710984000.0</v>
+      </c>
+      <c r="BE33">
+        <v>683738000.0</v>
+      </c>
+      <c r="BF33">
+        <v>678572000.0</v>
+      </c>
+      <c r="BG33">
+        <v>514394000.0</v>
+      </c>
+      <c r="BH33">
+        <v>669184000.0</v>
+      </c>
+      <c r="BI33">
+        <v>617598000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>608227000.0</v>
+      </c>
+      <c r="BK33">
+        <v>572121000.0</v>
+      </c>
+      <c r="BL33">
+        <v>573064000.0</v>
+      </c>
+      <c r="BM33">
+        <v>564104000.0</v>
+      </c>
+      <c r="BN33">
+        <v>572687000.0</v>
+      </c>
+      <c r="BO33">
+        <v>555665000.0</v>
+      </c>
+      <c r="BP33">
+        <v>589681000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>529879000.0</v>
+      </c>
+      <c r="BR33">
+        <v>515748000.0</v>
+      </c>
+      <c r="BS33">
+        <v>511728000.0</v>
+      </c>
+      <c r="BT33">
+        <v>491554000.0</v>
+      </c>
+      <c r="BU33">
+        <v>469649000.0</v>
+      </c>
+      <c r="BV33">
+        <v>462605000.0</v>
+      </c>
+      <c r="BW33">
+        <v>449510000.0</v>
+      </c>
+      <c r="BX33">
+        <v>445103000.0</v>
+      </c>
+      <c r="BY33">
+        <v>436086000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>435799000.0</v>
+      </c>
+      <c r="CA33">
+        <v>432453000.0</v>
+      </c>
+      <c r="CB33">
+        <v>401450000.0</v>
+      </c>
+      <c r="CC33">
+        <v>405149000.0</v>
+      </c>
+      <c r="CD33">
+        <v>384030000.0</v>
+      </c>
+      <c r="CE33">
+        <v>374942000.0</v>
+      </c>
+      <c r="CF33">
+        <v>365541000.0</v>
+      </c>
+      <c r="CG33">
+        <v>345592000.0</v>
+      </c>
+      <c r="CH33">
+        <v>335062000.0</v>
+      </c>
+      <c r="CI33">
+        <v>334295000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>328614000.0</v>
+      </c>
+      <c r="CK33">
+        <v>319376000.0</v>
+      </c>
+      <c r="CL33">
+        <v>299289000.0</v>
+      </c>
+      <c r="CM33">
+        <v>294329000.0</v>
+      </c>
+      <c r="CN33">
+        <v>295753000.0</v>
+      </c>
+      <c r="CO33">
+        <v>285626000.0</v>
+      </c>
+      <c r="CP33">
+        <v>290570000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>287695000.0</v>
+      </c>
+      <c r="CR33">
+        <v>278753000.0</v>
+      </c>
+      <c r="CS33">
+        <v>275607000.0</v>
+      </c>
+      <c r="CT33">
+        <v>272349000.0</v>
+      </c>
+      <c r="CU33">
+        <v>266474000.0</v>
+      </c>
+      <c r="CV33">
+        <v>262148000.0</v>
+      </c>
+      <c r="CW33">
+        <v>260000000.0</v>
+      </c>
+      <c r="CX33">
+        <v>260130000.0</v>
+      </c>
+      <c r="CY33">
+        <v>264720000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>254654000.0</v>
+      </c>
+      <c r="DA33">
+        <v>248375000.0</v>
+      </c>
+      <c r="DB33">
+        <v>249959000.0</v>
+      </c>
+      <c r="DC33">
+        <v>243342000.0</v>
+      </c>
+      <c r="DD33">
+        <v>232400000.0</v>
+      </c>
+      <c r="DE33">
+        <v>228000000.0</v>
+      </c>
+      <c r="DF33">
+        <v>228600000.0</v>
+      </c>
+      <c r="DG33">
+        <v>227300000.0</v>
+      </c>
+      <c r="DH33">
+        <v>218000000.0</v>
+      </c>
+      <c r="DI33">
+        <v>193800000.0</v>
+      </c>
+      <c r="DJ33">
+        <v>190900000.0</v>
+      </c>
+      <c r="DK33">
+        <v>212800000.0</v>
+      </c>
+      <c r="DL33">
+        <v>182000000.0</v>
+      </c>
+      <c r="DM33"/>
+      <c r="DN33"/>
+      <c r="DO33">
+        <v>175962000.0</v>
+      </c>
+      <c r="DP33"/>
+      <c r="DQ33"/>
+      <c r="DR33"/>
+      <c r="DS33"/>
+      <c r="DT33"/>
+      <c r="DU33"/>
+      <c r="DV33"/>
+    </row>
+    <row r="34" spans="1:126">
+      <c r="A34" t="s">
+        <v>65</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34">
+        <v>47052000.0</v>
+      </c>
+      <c r="N34">
+        <v>39672000.0</v>
+      </c>
+      <c r="O34">
+        <v>98165000.0</v>
+      </c>
+      <c r="P34">
+        <v>98860000.0</v>
+      </c>
+      <c r="Q34">
+        <v>105607000.0</v>
+      </c>
+      <c r="R34">
+        <v>107228000.0</v>
+      </c>
+      <c r="S34">
+        <v>114272000.0</v>
+      </c>
+      <c r="T34">
+        <v>20640000.0</v>
+      </c>
+      <c r="U34">
+        <v>19551000.0</v>
+      </c>
+      <c r="V34">
+        <v>20583000.0</v>
+      </c>
+      <c r="W34">
+        <v>21361000.0</v>
+      </c>
+      <c r="X34">
+        <v>22761000.0</v>
+      </c>
+      <c r="Y34">
+        <v>18889000.0</v>
+      </c>
+      <c r="Z34">
+        <v>19058000.0</v>
+      </c>
+      <c r="AA34">
+        <v>18726000.0</v>
+      </c>
+      <c r="AB34">
+        <v>19333000.0</v>
+      </c>
+      <c r="AC34">
+        <v>18658000.0</v>
+      </c>
+      <c r="AD34">
+        <v>19618000.0</v>
+      </c>
+      <c r="AE34">
+        <v>8278000.0</v>
+      </c>
+      <c r="AF34">
+        <v>10795000.0</v>
+      </c>
+      <c r="AG34">
+        <v>6585000.0</v>
+      </c>
+      <c r="AH34">
+        <v>9116000.0</v>
+      </c>
+      <c r="AI34">
+        <v>6137000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>7537000.0</v>
+      </c>
+      <c r="AK34">
+        <v>5630000.0</v>
+      </c>
+      <c r="AL34">
+        <v>7163000.0</v>
+      </c>
+      <c r="AM34">
+        <v>5249000.0</v>
+      </c>
+      <c r="AN34">
+        <v>7588000.0</v>
+      </c>
+      <c r="AO34">
+        <v>6669000.0</v>
+      </c>
+      <c r="AP34">
+        <v>8848000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>4822000.0</v>
+      </c>
+      <c r="AR34">
+        <v>6915000.0</v>
+      </c>
+      <c r="AS34">
+        <v>5089000.0</v>
+      </c>
+      <c r="AT34">
+        <v>5421000.0</v>
+      </c>
+      <c r="AU34">
+        <v>4717000.0</v>
+      </c>
+      <c r="AV34">
+        <v>4087000.0</v>
+      </c>
+      <c r="AW34">
+        <v>5641000.0</v>
+      </c>
+      <c r="AX34">
+        <v>4426000.0</v>
+      </c>
+      <c r="AY34">
+        <v>4708000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>6343000.0</v>
+      </c>
+      <c r="BA34">
+        <v>4559000.0</v>
+      </c>
+      <c r="BB34"/>
+      <c r="BC34">
+        <v>4389000.0</v>
+      </c>
+      <c r="BD34">
+        <v>12787000.0</v>
+      </c>
+      <c r="BE34">
+        <v>3636000.0</v>
+      </c>
+      <c r="BF34">
+        <v>3041000.0</v>
+      </c>
+      <c r="BG34">
+        <v>4111000.0</v>
+      </c>
+      <c r="BH34">
+        <v>7332000.0</v>
+      </c>
+      <c r="BI34">
+        <v>3758000.0</v>
+      </c>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
+      <c r="DL34"/>
+      <c r="DM34"/>
+      <c r="DN34"/>
+      <c r="DO34"/>
+      <c r="DP34"/>
+      <c r="DQ34"/>
+      <c r="DR34"/>
+      <c r="DS34"/>
+      <c r="DT34"/>
+      <c r="DU34"/>
+      <c r="DV34"/>
+    </row>
+    <row r="35" spans="1:126">
+      <c r="A35" t="s">
+        <v>66</v>
+      </c>
+      <c r="B35">
+        <v>6045904000.0</v>
+      </c>
+      <c r="C35">
+        <v>73400000.0</v>
+      </c>
+      <c r="D35">
+        <v>111846000.0</v>
+      </c>
+      <c r="E35">
+        <v>115750000.0</v>
+      </c>
+      <c r="F35">
+        <v>107991000.0</v>
+      </c>
+      <c r="G35">
+        <v>110507000.0</v>
+      </c>
+      <c r="H35">
+        <v>114110000.0</v>
+      </c>
+      <c r="I35">
+        <v>116913000.0</v>
+      </c>
+      <c r="J35">
+        <v>112127000.0</v>
+      </c>
+      <c r="K35">
+        <v>146441000.0</v>
+      </c>
+      <c r="L35">
+        <v>151979000.0</v>
+      </c>
+      <c r="M35">
+        <v>152682000.0</v>
+      </c>
+      <c r="N35">
+        <v>100782000.0</v>
+      </c>
+      <c r="O35">
+        <v>205221000.0</v>
+      </c>
+      <c r="P35">
+        <v>103361000.0</v>
+      </c>
+      <c r="Q35">
+        <v>110199000.0</v>
+      </c>
+      <c r="R35">
+        <v>181909000.0</v>
+      </c>
+      <c r="S35">
+        <v>1791000.0</v>
+      </c>
+      <c r="T35">
+        <v>140097000.0</v>
+      </c>
+      <c r="U35">
+        <v>335977000.0</v>
+      </c>
+      <c r="V35">
+        <v>2808928000.0</v>
+      </c>
+      <c r="W35">
+        <v>2614024000.0</v>
+      </c>
+      <c r="X35">
+        <v>2599170000.0</v>
+      </c>
+      <c r="Y35">
+        <v>146180000.0</v>
+      </c>
+      <c r="Z35">
+        <v>84481000.0</v>
+      </c>
+      <c r="AA35">
+        <v>78699000.0</v>
+      </c>
+      <c r="AB35">
+        <v>109371000.0</v>
+      </c>
+      <c r="AC35">
+        <v>110763000.0</v>
+      </c>
+      <c r="AD35">
+        <v>98279000.0</v>
+      </c>
+      <c r="AE35">
+        <v>83384000.0</v>
+      </c>
+      <c r="AF35">
+        <v>55947000.0</v>
+      </c>
+      <c r="AG35">
+        <v>36168000.0</v>
+      </c>
+      <c r="AH35">
+        <v>12297000.0</v>
+      </c>
+      <c r="AI35">
+        <v>35827000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>28367000.0</v>
+      </c>
+      <c r="AK35">
+        <v>26516000.0</v>
+      </c>
+      <c r="AL35">
+        <v>28103000.0</v>
+      </c>
+      <c r="AM35">
+        <v>26244000.0</v>
+      </c>
+      <c r="AN35">
+        <v>28637000.0</v>
+      </c>
+      <c r="AO35">
+        <v>44272000.0</v>
+      </c>
+      <c r="AP35">
+        <v>56505000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>52541000.0</v>
+      </c>
+      <c r="AR35">
+        <v>58278000.0</v>
+      </c>
+      <c r="AS35">
+        <v>56510000.0</v>
+      </c>
+      <c r="AT35">
+        <v>61901000.0</v>
+      </c>
+      <c r="AU35">
+        <v>57678000.0</v>
+      </c>
+      <c r="AV35">
+        <v>37095000.0</v>
+      </c>
+      <c r="AW35">
+        <v>38695000.0</v>
+      </c>
+      <c r="AX35">
+        <v>27526000.0</v>
+      </c>
+      <c r="AY35">
+        <v>27853000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>14533000.0</v>
+      </c>
+      <c r="BA35">
+        <v>16293000.0</v>
+      </c>
+      <c r="BB35">
+        <v>32990000.0</v>
+      </c>
+      <c r="BC35">
+        <v>26899000.0</v>
+      </c>
+      <c r="BD35">
+        <v>35345000.0</v>
+      </c>
+      <c r="BE35">
+        <v>26242000.0</v>
+      </c>
+      <c r="BF35">
+        <v>25695000.0</v>
+      </c>
+      <c r="BG35">
+        <v>26812000.0</v>
+      </c>
+      <c r="BH35">
+        <v>30079000.0</v>
+      </c>
+      <c r="BI35">
+        <v>26551000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>29252000.0</v>
+      </c>
+      <c r="BK35">
+        <v>31602000.0</v>
+      </c>
+      <c r="BL35">
+        <v>31307000.0</v>
+      </c>
+      <c r="BM35">
+        <v>31297000.0</v>
+      </c>
+      <c r="BN35">
+        <v>31436000.0</v>
+      </c>
+      <c r="BO35">
+        <v>41497000.0</v>
+      </c>
+      <c r="BP35">
+        <v>48306000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>48348000.0</v>
+      </c>
+      <c r="BR35">
+        <v>53175000.0</v>
+      </c>
+      <c r="BS35">
+        <v>58897000.0</v>
+      </c>
+      <c r="BT35">
+        <v>58507000.0</v>
+      </c>
+      <c r="BU35">
+        <v>58819000.0</v>
+      </c>
+      <c r="BV35">
+        <v>48412000.0</v>
+      </c>
+      <c r="BW35">
+        <v>57157000.0</v>
+      </c>
+      <c r="BX35">
+        <v>57454000.0</v>
+      </c>
+      <c r="BY35">
+        <v>57319000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>62732000.0</v>
+      </c>
+      <c r="CA35">
+        <v>62196000.0</v>
+      </c>
+      <c r="CB35">
+        <v>67576000.0</v>
+      </c>
+      <c r="CC35">
+        <v>67379000.0</v>
+      </c>
+      <c r="CD35">
+        <v>67102000.0</v>
+      </c>
+      <c r="CE35">
+        <v>62098000.0</v>
+      </c>
+      <c r="CF35">
+        <v>62495000.0</v>
+      </c>
+      <c r="CG35">
+        <v>62220000.0</v>
+      </c>
+      <c r="CH35">
+        <v>61732000.0</v>
+      </c>
+      <c r="CI35">
+        <v>51847000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>52166000.0</v>
+      </c>
+      <c r="CK35">
+        <v>47592000.0</v>
+      </c>
+      <c r="CL35">
+        <v>37532000.0</v>
+      </c>
+      <c r="CM35">
+        <v>37034000.0</v>
+      </c>
+      <c r="CN35">
+        <v>42609000.0</v>
+      </c>
+      <c r="CO35">
+        <v>39088000.0</v>
+      </c>
+      <c r="CP35">
+        <v>34222000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>34034000.0</v>
+      </c>
+      <c r="CR35">
+        <v>34006000.0</v>
+      </c>
+      <c r="CS35">
+        <v>34003000.0</v>
+      </c>
+      <c r="CT35">
+        <v>33982000.0</v>
+      </c>
+      <c r="CU35">
+        <v>33912000.0</v>
+      </c>
+      <c r="CV35">
+        <v>34671000.0</v>
+      </c>
+      <c r="CW35">
+        <v>35122000.0</v>
+      </c>
+      <c r="CX35">
+        <v>35753000.0</v>
+      </c>
+      <c r="CY35">
+        <v>30266000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>25852000.0</v>
+      </c>
+      <c r="DA35">
+        <v>25409000.0</v>
+      </c>
+      <c r="DB35">
+        <v>25683000.0</v>
+      </c>
+      <c r="DC35">
+        <v>17342000.0</v>
+      </c>
+      <c r="DD35">
+        <v>16600000.0</v>
+      </c>
+      <c r="DE35">
+        <v>16500000.0</v>
+      </c>
+      <c r="DF35">
+        <v>16800000.0</v>
+      </c>
+      <c r="DG35">
+        <v>16100000.0</v>
+      </c>
+      <c r="DH35">
+        <v>16800000.0</v>
+      </c>
+      <c r="DI35">
+        <v>16600000.0</v>
+      </c>
+      <c r="DJ35">
+        <v>11700000.0</v>
+      </c>
+      <c r="DK35">
+        <v>6400000.0</v>
+      </c>
+      <c r="DL35">
+        <v>5900000.0</v>
+      </c>
+      <c r="DM35">
+        <v>800000.0</v>
+      </c>
+      <c r="DN35">
+        <v>1200000.0</v>
+      </c>
+      <c r="DO35">
+        <v>6339000.0</v>
+      </c>
+      <c r="DP35">
+        <v>1100000.0</v>
+      </c>
+      <c r="DQ35">
+        <v>900000.0</v>
+      </c>
+      <c r="DR35"/>
+      <c r="DS35"/>
+      <c r="DT35"/>
+      <c r="DU35"/>
+      <c r="DV35"/>
+    </row>
+    <row r="36" spans="1:126">
+      <c r="A36" t="s">
+        <v>67</v>
+      </c>
+      <c r="B36">
+        <v>600008000.0</v>
+      </c>
+      <c r="C36">
+        <v>4692811000.0</v>
+      </c>
+      <c r="D36">
+        <v>376840000.0</v>
+      </c>
+      <c r="E36">
+        <v>427350000.0</v>
+      </c>
+      <c r="F36">
+        <v>149964000.0</v>
+      </c>
+      <c r="G36">
+        <v>128424000.0</v>
+      </c>
+      <c r="H36">
+        <v>174728000.0</v>
+      </c>
+      <c r="I36">
+        <v>160375000.0</v>
+      </c>
+      <c r="J36">
+        <v>131533000.0</v>
+      </c>
+      <c r="K36">
+        <v>133043000.0</v>
+      </c>
+      <c r="L36">
+        <v>177978000.0</v>
+      </c>
+      <c r="M36">
+        <v>129487000.0</v>
+      </c>
+      <c r="N36">
+        <v>109354000.0</v>
+      </c>
+      <c r="O36">
+        <v>103690000.0</v>
+      </c>
+      <c r="P36">
+        <v>98166000.0</v>
+      </c>
+      <c r="Q36">
+        <v>254024000.0</v>
+      </c>
+      <c r="R36">
+        <v>792364000.0</v>
+      </c>
+      <c r="S36">
+        <v>-14408000.0</v>
+      </c>
+      <c r="T36">
+        <v>753702000.0</v>
+      </c>
+      <c r="U36">
+        <v>637317000.0</v>
+      </c>
+      <c r="V36">
+        <v>-122490000.0</v>
+      </c>
+      <c r="W36">
+        <v>-134555000.0</v>
+      </c>
+      <c r="X36">
+        <v>-139121000.0</v>
+      </c>
+      <c r="Y36">
+        <v>147953000.0</v>
+      </c>
+      <c r="Z36">
+        <v>145280000.0</v>
+      </c>
+      <c r="AA36">
+        <v>145918000.0</v>
+      </c>
+      <c r="AB36">
+        <v>138802000.0</v>
+      </c>
+      <c r="AC36">
+        <v>45863000.0</v>
+      </c>
+      <c r="AD36">
+        <v>78442000.0</v>
+      </c>
+      <c r="AE36">
+        <v>42840000.0</v>
+      </c>
+      <c r="AF36">
+        <v>55778000.0</v>
+      </c>
+      <c r="AG36">
+        <v>31147000.0</v>
+      </c>
+      <c r="AH36">
+        <v>-254131000.0</v>
+      </c>
+      <c r="AI36">
+        <v>21900000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>49843000.0</v>
+      </c>
+      <c r="AK36">
+        <v>21424000.0</v>
+      </c>
+      <c r="AL36">
+        <v>26957000.0</v>
+      </c>
+      <c r="AM36">
+        <v>49139000.0</v>
+      </c>
+      <c r="AN36">
+        <v>45689000.0</v>
+      </c>
+      <c r="AO36">
+        <v>43892000.0</v>
+      </c>
+      <c r="AP36">
+        <v>21784000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>21083000.0</v>
+      </c>
+      <c r="AR36">
+        <v>19717000.0</v>
+      </c>
+      <c r="AS36">
+        <v>22196000.0</v>
+      </c>
+      <c r="AT36">
+        <v>20178000.0</v>
+      </c>
+      <c r="AU36">
+        <v>14941000.0</v>
+      </c>
+      <c r="AV36">
+        <v>14923000.0</v>
+      </c>
+      <c r="AW36">
+        <v>14756000.0</v>
+      </c>
+      <c r="AX36">
+        <v>14860000.0</v>
+      </c>
+      <c r="AY36">
+        <v>14368000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>14411000.0</v>
+      </c>
+      <c r="BA36">
+        <v>14640000.0</v>
+      </c>
+      <c r="BB36">
+        <v>38532000.0</v>
+      </c>
+      <c r="BC36">
+        <v>17049000.0</v>
+      </c>
+      <c r="BD36">
+        <v>51174000.0</v>
+      </c>
+      <c r="BE36">
+        <v>39709000.0</v>
+      </c>
+      <c r="BF36">
+        <v>24535000.0</v>
+      </c>
+      <c r="BG36">
+        <v>21396000.0</v>
+      </c>
+      <c r="BH36">
+        <v>23548000.0</v>
+      </c>
+      <c r="BI36">
+        <v>15891000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>29409000.0</v>
+      </c>
+      <c r="BK36">
+        <v>23318000.0</v>
+      </c>
+      <c r="BL36">
+        <v>22019000.0</v>
+      </c>
+      <c r="BM36">
+        <v>24378000.0</v>
+      </c>
+      <c r="BN36">
+        <v>38821000.0</v>
+      </c>
+      <c r="BO36">
+        <v>19075000.0</v>
+      </c>
+      <c r="BP36">
+        <v>53666000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>13606000.0</v>
+      </c>
+      <c r="BR36">
+        <v>15689000.0</v>
+      </c>
+      <c r="BS36">
+        <v>14902000.0</v>
+      </c>
+      <c r="BT36">
+        <v>12135000.0</v>
+      </c>
+      <c r="BU36">
+        <v>11549000.0</v>
+      </c>
+      <c r="BV36">
+        <v>10241000.0</v>
+      </c>
+      <c r="BW36">
+        <v>11084000.0</v>
+      </c>
+      <c r="BX36">
+        <v>10689000.0</v>
+      </c>
+      <c r="BY36">
+        <v>10548000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>14224000.0</v>
+      </c>
+      <c r="CA36">
+        <v>8044000.0</v>
+      </c>
+      <c r="CB36">
+        <v>10416000.0</v>
+      </c>
+      <c r="CC36">
+        <v>15460000.0</v>
+      </c>
+      <c r="CD36">
+        <v>10212000.0</v>
+      </c>
+      <c r="CE36">
+        <v>9103000.0</v>
+      </c>
+      <c r="CF36">
+        <v>8788000.0</v>
+      </c>
+      <c r="CG36">
+        <v>9137000.0</v>
+      </c>
+      <c r="CH36">
+        <v>9497000.0</v>
+      </c>
+      <c r="CI36">
+        <v>8374000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>8005000.0</v>
+      </c>
+      <c r="CK36">
+        <v>8376000.0</v>
+      </c>
+      <c r="CL36">
+        <v>7069000.0</v>
+      </c>
+      <c r="CM36">
+        <v>7230000.0</v>
+      </c>
+      <c r="CN36">
+        <v>7240000.0</v>
+      </c>
+      <c r="CO36">
+        <v>6512000.0</v>
+      </c>
+      <c r="CP36">
+        <v>6894000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>7217000.0</v>
+      </c>
+      <c r="CR36">
+        <v>11562000.0</v>
+      </c>
+      <c r="CS36">
+        <v>8224000.0</v>
+      </c>
+      <c r="CT36">
+        <v>9735000.0</v>
+      </c>
+      <c r="CU36">
+        <v>7751000.0</v>
+      </c>
+      <c r="CV36">
+        <v>5775000.0</v>
+      </c>
+      <c r="CW36">
+        <v>9559000.0</v>
+      </c>
+      <c r="CX36">
+        <v>5946000.0</v>
+      </c>
+      <c r="CY36">
+        <v>5858000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>6446000.0</v>
+      </c>
+      <c r="DA36">
+        <v>6789000.0</v>
+      </c>
+      <c r="DB36">
+        <v>6785000.0</v>
+      </c>
+      <c r="DC36">
+        <v>6142000.0</v>
+      </c>
+      <c r="DD36">
+        <v>5800000.0</v>
+      </c>
+      <c r="DE36">
+        <v>5800000.0</v>
+      </c>
+      <c r="DF36">
+        <v>5400000.0</v>
+      </c>
+      <c r="DG36">
+        <v>5200000.0</v>
+      </c>
+      <c r="DH36">
+        <v>1200000.0</v>
+      </c>
+      <c r="DI36">
+        <v>1500000.0</v>
+      </c>
+      <c r="DJ36">
+        <v>1500000.0</v>
+      </c>
+      <c r="DK36">
+        <v>2400000.0</v>
+      </c>
+      <c r="DL36">
+        <v>1800000.0</v>
+      </c>
+      <c r="DM36">
+        <v>-3300000.0</v>
+      </c>
+      <c r="DN36">
+        <v>-3300000.0</v>
+      </c>
+      <c r="DO36">
+        <v>955000.0</v>
+      </c>
+      <c r="DP36">
+        <v>-3500000.0</v>
+      </c>
+      <c r="DQ36">
+        <v>-3500000.0</v>
+      </c>
+      <c r="DR36"/>
+      <c r="DS36"/>
+      <c r="DT36"/>
+      <c r="DU36"/>
+      <c r="DV36"/>
+    </row>
+    <row r="37" spans="1:126">
+      <c r="A37" t="s">
+        <v>68</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
+      <c r="DL37"/>
+      <c r="DM37"/>
+      <c r="DN37"/>
+      <c r="DO37"/>
+      <c r="DP37"/>
+      <c r="DQ37"/>
+      <c r="DR37"/>
+      <c r="DS37"/>
+      <c r="DT37"/>
+      <c r="DU37"/>
+      <c r="DV37"/>
+    </row>
+    <row r="38" spans="1:126">
+      <c r="A38" t="s">
+        <v>69</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>232961000.0</v>
+      </c>
+      <c r="D38">
+        <v>5984848000.0</v>
+      </c>
+      <c r="E38">
+        <v>6040327000.0</v>
+      </c>
+      <c r="F38"/>
+      <c r="G38">
+        <v>5214539000.0</v>
+      </c>
+      <c r="H38">
+        <v>4590334000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38">
+        <v>5057787000.0</v>
+      </c>
+      <c r="K38">
+        <v>5003690000.0</v>
+      </c>
+      <c r="L38">
+        <v>4917023000.0</v>
+      </c>
+      <c r="M38">
+        <v>4775710000.0</v>
+      </c>
+      <c r="N38">
+        <v>3470614000.0</v>
+      </c>
+      <c r="O38">
+        <v>3366302000.0</v>
+      </c>
+      <c r="P38">
+        <v>3183872000.0</v>
+      </c>
+      <c r="Q38">
+        <v>3223957000.0</v>
+      </c>
+      <c r="R38">
+        <v>3775781000.0</v>
+      </c>
+      <c r="S38">
+        <v>3866340000.0</v>
+      </c>
+      <c r="T38">
+        <v>3130158000.0</v>
+      </c>
+      <c r="U38">
+        <v>3140512000.0</v>
+      </c>
+      <c r="V38">
+        <v>3080617000.0</v>
+      </c>
+      <c r="W38">
+        <v>2862154000.0</v>
+      </c>
+      <c r="X38">
+        <v>2864933000.0</v>
+      </c>
+      <c r="Y38">
+        <v>2731529000.0</v>
+      </c>
+      <c r="Z38">
+        <v>2109028000.0</v>
+      </c>
+      <c r="AA38">
+        <v>2097005000.0</v>
+      </c>
+      <c r="AB38">
+        <v>2011640000.0</v>
+      </c>
+      <c r="AC38">
+        <v>1887500000.0</v>
+      </c>
+      <c r="AD38">
+        <v>1877362000.0</v>
+      </c>
+      <c r="AE38">
+        <v>1958017000.0</v>
+      </c>
+      <c r="AF38">
+        <v>1794778000.0</v>
+      </c>
+      <c r="AG38">
+        <v>1218718000.0</v>
+      </c>
+      <c r="AH38">
+        <v>1191440000.0</v>
+      </c>
+      <c r="AI38">
+        <v>122330000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1006620000.0</v>
+      </c>
+      <c r="AK38">
+        <v>952296000.0</v>
+      </c>
+      <c r="AL38">
+        <v>907189000.0</v>
+      </c>
+      <c r="AM38">
+        <v>77836000.0</v>
+      </c>
+      <c r="AN38">
+        <v>830633000.0</v>
+      </c>
+      <c r="AO38">
+        <v>808352000.0</v>
+      </c>
+      <c r="AP38">
+        <v>765619000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>900819000.0</v>
+      </c>
+      <c r="AR38">
+        <v>739212000.0</v>
+      </c>
+      <c r="AS38">
+        <v>726997000.0</v>
+      </c>
+      <c r="AT38">
+        <v>788618000.0</v>
+      </c>
+      <c r="AU38">
+        <v>113163000.0</v>
+      </c>
+      <c r="AV38">
+        <v>642649000.0</v>
+      </c>
+      <c r="AW38">
+        <v>563772000.0</v>
+      </c>
+      <c r="AX38">
+        <v>564403000.0</v>
+      </c>
+      <c r="AY38">
+        <v>691984000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>546190000.0</v>
+      </c>
+      <c r="BA38">
+        <v>541146000.0</v>
+      </c>
+      <c r="BB38">
+        <v>545870000.0</v>
+      </c>
+      <c r="BC38">
+        <v>679573000.0</v>
+      </c>
+      <c r="BD38">
+        <v>529411000.0</v>
+      </c>
+      <c r="BE38">
+        <v>520252000.0</v>
+      </c>
+      <c r="BF38">
+        <v>533568000.0</v>
+      </c>
+      <c r="BG38">
+        <v>690922000.0</v>
+      </c>
+      <c r="BH38">
+        <v>541394000.0</v>
+      </c>
+      <c r="BI38">
+        <v>545533000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>557201000.0</v>
+      </c>
+      <c r="BK38">
+        <v>616126000.0</v>
+      </c>
+      <c r="BL38">
+        <v>533501000.0</v>
+      </c>
+      <c r="BM38">
+        <v>530683000.0</v>
+      </c>
+      <c r="BN38">
+        <v>591251000.0</v>
+      </c>
+      <c r="BO38">
+        <v>584195000.0</v>
+      </c>
+      <c r="BP38">
+        <v>531101000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>515166000.0</v>
+      </c>
+      <c r="BR38">
+        <v>498743000.0</v>
+      </c>
+      <c r="BS38">
+        <v>494387000.0</v>
+      </c>
+      <c r="BT38">
+        <v>431518000.0</v>
+      </c>
+      <c r="BU38">
+        <v>407635000.0</v>
+      </c>
+      <c r="BV38">
+        <v>394552000.0</v>
+      </c>
+      <c r="BW38">
+        <v>383422000.0</v>
+      </c>
+      <c r="BX38">
+        <v>378603000.0</v>
+      </c>
+      <c r="BY38">
+        <v>370438000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>369133000.0</v>
+      </c>
+      <c r="CA38">
+        <v>364186000.0</v>
+      </c>
+      <c r="CB38">
+        <v>338364000.0</v>
+      </c>
+      <c r="CC38">
+        <v>339665000.0</v>
+      </c>
+      <c r="CD38">
+        <v>323841000.0</v>
+      </c>
+      <c r="CE38">
+        <v>317236000.0</v>
+      </c>
+      <c r="CF38">
+        <v>310153000.0</v>
+      </c>
+      <c r="CG38">
+        <v>291033000.0</v>
+      </c>
+      <c r="CH38">
+        <v>287177000.0</v>
+      </c>
+      <c r="CI38">
+        <v>284278000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>281618000.0</v>
+      </c>
+      <c r="CK38">
+        <v>270117000.0</v>
+      </c>
+      <c r="CL38">
+        <v>243847000.0</v>
+      </c>
+      <c r="CM38">
+        <v>236316000.0</v>
+      </c>
+      <c r="CN38">
+        <v>238648000.0</v>
+      </c>
+      <c r="CO38">
+        <v>226046000.0</v>
+      </c>
+      <c r="CP38">
+        <v>228534000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>225519000.0</v>
+      </c>
+      <c r="CR38">
+        <v>219361000.0</v>
+      </c>
+      <c r="CS38">
+        <v>215292000.0</v>
+      </c>
+      <c r="CT38">
+        <v>214980000.0</v>
+      </c>
+      <c r="CU38">
+        <v>207731000.0</v>
+      </c>
+      <c r="CV38">
+        <v>203304000.0</v>
+      </c>
+      <c r="CW38">
+        <v>198774000.0</v>
+      </c>
+      <c r="CX38">
+        <v>192206000.0</v>
+      </c>
+      <c r="CY38">
+        <v>187254000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>183884000.0</v>
+      </c>
+      <c r="DA38">
+        <v>181123000.0</v>
+      </c>
+      <c r="DB38">
+        <v>183410000.0</v>
+      </c>
+      <c r="DC38">
+        <v>175900000.0</v>
+      </c>
+      <c r="DD38">
+        <v>165800000.0</v>
+      </c>
+      <c r="DE38">
+        <v>158400000.0</v>
+      </c>
+      <c r="DF38">
+        <v>155600000.0</v>
+      </c>
+      <c r="DG38">
+        <v>155900000.0</v>
+      </c>
+      <c r="DH38">
+        <v>153800000.0</v>
+      </c>
+      <c r="DI38">
+        <v>146600000.0</v>
+      </c>
+      <c r="DJ38">
+        <v>145100000.0</v>
+      </c>
+      <c r="DK38">
+        <v>144400000.0</v>
+      </c>
+      <c r="DL38">
+        <v>141700000.0</v>
+      </c>
+      <c r="DM38">
+        <v>216300000.0</v>
+      </c>
+      <c r="DN38">
+        <v>209000000.0</v>
+      </c>
+      <c r="DO38">
+        <v>210200000.0</v>
+      </c>
+      <c r="DP38">
+        <v>205000000.0</v>
+      </c>
+      <c r="DQ38">
+        <v>202200000.0</v>
+      </c>
+      <c r="DR38"/>
+      <c r="DS38"/>
+      <c r="DT38"/>
+      <c r="DU38"/>
+      <c r="DV38"/>
+    </row>
+    <row r="39" spans="1:126">
+      <c r="A39" t="s">
+        <v>70</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39">
+        <v>-239598000.0</v>
+      </c>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
+        <v>258674000.0</v>
+      </c>
+      <c r="I39">
+        <v>133548000.0</v>
+      </c>
+      <c r="J39">
+        <v>100170000.0</v>
+      </c>
+      <c r="K39">
+        <v>122876000.0</v>
+      </c>
+      <c r="L39">
+        <v>143234000.0</v>
+      </c>
+      <c r="M39">
+        <v>113990000.0</v>
+      </c>
+      <c r="N39">
+        <v>81624000.0</v>
+      </c>
+      <c r="O39">
+        <v>80635000.0</v>
+      </c>
+      <c r="P39">
+        <v>112850000.0</v>
+      </c>
+      <c r="Q39">
+        <v>252331000.0</v>
+      </c>
+      <c r="R39">
+        <v>773238000.0</v>
+      </c>
+      <c r="S39">
+        <v>928987000.0</v>
+      </c>
+      <c r="T39">
+        <v>764961000.0</v>
+      </c>
+      <c r="U39">
+        <v>646996000.0</v>
+      </c>
+      <c r="V39">
+        <v>3089113000.0</v>
+      </c>
+      <c r="W39">
+        <v>2706824000.0</v>
+      </c>
+      <c r="X39">
+        <v>2725012000.0</v>
+      </c>
+      <c r="Y39">
+        <v>2582504000.0</v>
+      </c>
+      <c r="Z39">
+        <v>1923290000.0</v>
+      </c>
+      <c r="AA39">
+        <v>1873889000.0</v>
+      </c>
+      <c r="AB39">
+        <v>1799812000.0</v>
+      </c>
+      <c r="AC39">
+        <v>1655191000.0</v>
+      </c>
+      <c r="AD39">
+        <v>1624436000.0</v>
+      </c>
+      <c r="AE39">
+        <v>1552985000.0</v>
+      </c>
+      <c r="AF39">
+        <v>1511921000.0</v>
+      </c>
+      <c r="AG39">
+        <v>951471000.0</v>
+      </c>
+      <c r="AH39">
+        <v>936280000.0</v>
+      </c>
+      <c r="AI39">
+        <v>834161000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>827313000.0</v>
+      </c>
+      <c r="AK39">
+        <v>770430000.0</v>
+      </c>
+      <c r="AL39">
+        <v>740201000.0</v>
+      </c>
+      <c r="AM39">
+        <v>730394000.0</v>
+      </c>
+      <c r="AN39">
+        <v>657323000.0</v>
+      </c>
+      <c r="AO39">
+        <v>639409000.0</v>
+      </c>
+      <c r="AP39">
+        <v>601353000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>620292000.0</v>
+      </c>
+      <c r="AR39">
+        <v>601098000.0</v>
+      </c>
+      <c r="AS39">
+        <v>586272000.0</v>
+      </c>
+      <c r="AT39">
+        <v>568448000.0</v>
+      </c>
+      <c r="AU39">
+        <v>440249000.0</v>
+      </c>
+      <c r="AV39">
+        <v>430594000.0</v>
+      </c>
+      <c r="AW39">
+        <v>416409000.0</v>
+      </c>
+      <c r="AX39">
+        <v>439485000.0</v>
+      </c>
+      <c r="AY39">
+        <v>434945000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>420720000.0</v>
+      </c>
+      <c r="BA39">
+        <v>396774000.0</v>
+      </c>
+      <c r="BB39">
+        <v>384469000.0</v>
+      </c>
+      <c r="BC39">
+        <v>343254000.0</v>
+      </c>
+      <c r="BD39">
+        <v>529360000.0</v>
+      </c>
+      <c r="BE39">
+        <v>521159000.0</v>
+      </c>
+      <c r="BF39">
+        <v>508537000.0</v>
+      </c>
+      <c r="BG39">
+        <v>472303000.0</v>
+      </c>
+      <c r="BH39">
+        <v>463612000.0</v>
+      </c>
+      <c r="BI39">
+        <v>434897000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>498013000.0</v>
+      </c>
+      <c r="BK39">
+        <v>486867000.0</v>
+      </c>
+      <c r="BL39">
+        <v>485677000.0</v>
+      </c>
+      <c r="BM39">
+        <v>491957000.0</v>
+      </c>
+      <c r="BN39">
+        <v>507804000.0</v>
+      </c>
+      <c r="BO39">
+        <v>494031000.0</v>
+      </c>
+      <c r="BP39">
+        <v>532817000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>476897000.0</v>
+      </c>
+      <c r="BR39">
+        <v>460675000.0</v>
+      </c>
+      <c r="BS39">
+        <v>445491000.0</v>
+      </c>
+      <c r="BT39">
+        <v>431518000.0</v>
+      </c>
+      <c r="BU39">
+        <v>407635000.0</v>
+      </c>
+      <c r="BV39">
+        <v>394552000.0</v>
+      </c>
+      <c r="BW39">
+        <v>383422000.0</v>
+      </c>
+      <c r="BX39">
+        <v>378603000.0</v>
+      </c>
+      <c r="BY39">
+        <v>370438000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>369133000.0</v>
+      </c>
+      <c r="CA39">
+        <v>364186000.0</v>
+      </c>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39"/>
+      <c r="CE39">
+        <v>317236000.0</v>
+      </c>
+      <c r="CF39"/>
+      <c r="CG39"/>
+      <c r="CH39"/>
+      <c r="CI39">
+        <v>284278000.0</v>
+      </c>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39"/>
+      <c r="CU39"/>
+      <c r="CV39"/>
+      <c r="CW39"/>
+      <c r="CX39"/>
+      <c r="CY39"/>
+      <c r="CZ39"/>
+      <c r="DA39"/>
+      <c r="DB39"/>
+      <c r="DC39"/>
+      <c r="DD39"/>
+      <c r="DE39"/>
+      <c r="DF39"/>
+      <c r="DG39"/>
+      <c r="DH39"/>
+      <c r="DI39"/>
+      <c r="DJ39"/>
+      <c r="DK39"/>
+      <c r="DL39"/>
+      <c r="DM39"/>
+      <c r="DN39"/>
+      <c r="DO39"/>
+      <c r="DP39"/>
+      <c r="DQ39"/>
+      <c r="DR39"/>
+      <c r="DS39"/>
+      <c r="DT39"/>
+      <c r="DU39"/>
+      <c r="DV39"/>
+    </row>
+    <row r="40" spans="1:126">
+      <c r="A40" t="s">
+        <v>71</v>
+      </c>
+      <c r="B40">
+        <v>-12195000.0</v>
+      </c>
+      <c r="C40">
+        <v>10942000.0</v>
+      </c>
+      <c r="D40">
+        <v>5342720000.0</v>
+      </c>
+      <c r="E40">
+        <v>5449664000.0</v>
+      </c>
+      <c r="F40">
+        <v>4732202000.0</v>
+      </c>
+      <c r="G40">
+        <v>4689927000.0</v>
+      </c>
+      <c r="H40">
+        <v>4706764000.0</v>
+      </c>
+      <c r="I40">
+        <v>4497011000.0</v>
+      </c>
+      <c r="J40">
+        <v>4379105000.0</v>
+      </c>
+      <c r="K40">
+        <v>4346212000.0</v>
+      </c>
+      <c r="L40">
+        <v>4381616000.0</v>
+      </c>
+      <c r="M40">
+        <v>4286686000.0</v>
+      </c>
+      <c r="N40">
+        <v>3878081000.0</v>
+      </c>
+      <c r="O40">
+        <v>3778331000.0</v>
+      </c>
+      <c r="P40">
+        <v>3729596000.0</v>
+      </c>
+      <c r="Q40">
+        <v>3702587000.0</v>
+      </c>
+      <c r="R40">
+        <v>3989037000.0</v>
+      </c>
+      <c r="S40">
+        <v>-1791000.0</v>
+      </c>
+      <c r="T40">
+        <v>2961881000.0</v>
+      </c>
+      <c r="U40">
+        <v>2782124000.0</v>
+      </c>
+      <c r="V40">
+        <v>-581000.0</v>
+      </c>
+      <c r="W40">
+        <v>-2007000.0</v>
+      </c>
+      <c r="X40">
+        <v>-1106000.0</v>
+      </c>
+      <c r="Y40">
+        <v>2326313000.0</v>
+      </c>
+      <c r="Z40">
+        <v>1973281000.0</v>
+      </c>
+      <c r="AA40">
+        <v>1912394000.0</v>
+      </c>
+      <c r="AB40">
+        <v>1890093000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1778401000.0</v>
+      </c>
+      <c r="AD40">
+        <v>1784180000.0</v>
+      </c>
+      <c r="AE40">
+        <v>1726026000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1762465000.0</v>
+      </c>
+      <c r="AG40">
+        <v>1236518000.0</v>
+      </c>
+      <c r="AH40">
+        <v>-922000.0</v>
+      </c>
+      <c r="AI40">
+        <v>1023568000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>1026675000.0</v>
+      </c>
+      <c r="AK40">
+        <v>987468000.0</v>
+      </c>
+      <c r="AL40">
+        <v>971887000.0</v>
+      </c>
+      <c r="AM40">
+        <v>935373000.0</v>
+      </c>
+      <c r="AN40">
+        <v>938217000.0</v>
+      </c>
+      <c r="AO40">
+        <v>893440000.0</v>
+      </c>
+      <c r="AP40">
+        <v>832581000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>777043000.0</v>
+      </c>
+      <c r="AR40">
+        <v>775150000.0</v>
+      </c>
+      <c r="AS40">
+        <v>753925000.0</v>
+      </c>
+      <c r="AT40">
+        <v>759046000.0</v>
+      </c>
+      <c r="AU40">
+        <v>637922000.0</v>
+      </c>
+      <c r="AV40">
+        <v>645997000.0</v>
+      </c>
+      <c r="AW40">
+        <v>632005000.0</v>
+      </c>
+      <c r="AX40">
+        <v>606675000.0</v>
+      </c>
+      <c r="AY40">
+        <v>608130000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>620854000.0</v>
+      </c>
+      <c r="BA40">
+        <v>609973000.0</v>
+      </c>
+      <c r="BB40">
+        <v>640185000.0</v>
+      </c>
+      <c r="BC40">
+        <v>625461000.0</v>
+      </c>
+      <c r="BD40">
+        <v>630024000.0</v>
+      </c>
+      <c r="BE40">
+        <v>610414000.0</v>
+      </c>
+      <c r="BF40">
+        <v>636571000.0</v>
+      </c>
+      <c r="BG40">
+        <v>634055000.0</v>
+      </c>
+      <c r="BH40">
+        <v>635780000.0</v>
+      </c>
+      <c r="BI40">
+        <v>606046000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>599897000.0</v>
+      </c>
+      <c r="BK40">
+        <v>554982000.0</v>
+      </c>
+      <c r="BL40">
+        <v>548316000.0</v>
+      </c>
+      <c r="BM40">
+        <v>532120000.0</v>
+      </c>
+      <c r="BN40">
+        <v>536724000.0</v>
+      </c>
+      <c r="BO40">
+        <v>500015000.0</v>
+      </c>
+      <c r="BP40">
+        <v>471416000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>442574000.0</v>
+      </c>
+      <c r="BR40">
+        <v>451569000.0</v>
+      </c>
+      <c r="BS40">
+        <v>436824000.0</v>
+      </c>
+      <c r="BT40">
+        <v>417897000.0</v>
+      </c>
+      <c r="BU40">
+        <v>402550000.0</v>
+      </c>
+      <c r="BV40">
+        <v>406206000.0</v>
+      </c>
+      <c r="BW40">
+        <v>372817000.0</v>
+      </c>
+      <c r="BX40">
+        <v>361944000.0</v>
+      </c>
+      <c r="BY40">
+        <v>373361000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>380150000.0</v>
+      </c>
+      <c r="CA40">
+        <v>364226000.0</v>
+      </c>
+      <c r="CB40">
+        <v>329229000.0</v>
+      </c>
+      <c r="CC40">
+        <v>341914000.0</v>
+      </c>
+      <c r="CD40">
+        <v>322818000.0</v>
+      </c>
+      <c r="CE40">
+        <v>325274000.0</v>
+      </c>
+      <c r="CF40">
+        <v>319521000.0</v>
+      </c>
+      <c r="CG40">
+        <v>307816000.0</v>
+      </c>
+      <c r="CH40">
+        <v>298718000.0</v>
+      </c>
+      <c r="CI40">
+        <v>301144000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>300660000.0</v>
+      </c>
+      <c r="CK40">
+        <v>303237000.0</v>
+      </c>
+      <c r="CL40">
+        <v>289945000.0</v>
+      </c>
+      <c r="CM40">
+        <v>288338000.0</v>
+      </c>
+      <c r="CN40">
+        <v>287500000.0</v>
+      </c>
+      <c r="CO40">
+        <v>275491000.0</v>
+      </c>
+      <c r="CP40">
+        <v>278736000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>274703000.0</v>
+      </c>
+      <c r="CR40">
+        <v>276750000.0</v>
+      </c>
+      <c r="CS40">
+        <v>267707000.0</v>
+      </c>
+      <c r="CT40">
+        <v>260502000.0</v>
+      </c>
+      <c r="CU40">
+        <v>254105000.0</v>
+      </c>
+      <c r="CV40">
+        <v>245159000.0</v>
+      </c>
+      <c r="CW40">
+        <v>244686000.0</v>
+      </c>
+      <c r="CX40">
+        <v>237163000.0</v>
+      </c>
+      <c r="CY40">
+        <v>231408000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>229614000.0</v>
+      </c>
+      <c r="DA40">
+        <v>226664000.0</v>
+      </c>
+      <c r="DB40">
+        <v>219767000.0</v>
+      </c>
+      <c r="DC40">
+        <v>217800000.0</v>
+      </c>
+      <c r="DD40">
+        <v>219100000.0</v>
+      </c>
+      <c r="DE40">
+        <v>221200000.0</v>
+      </c>
+      <c r="DF40">
+        <v>223900000.0</v>
+      </c>
+      <c r="DG40">
+        <v>216800000.0</v>
+      </c>
+      <c r="DH40">
+        <v>214800000.0</v>
+      </c>
+      <c r="DI40">
+        <v>189600000.0</v>
+      </c>
+      <c r="DJ40">
+        <v>191000000.0</v>
+      </c>
+      <c r="DK40">
+        <v>217100000.0</v>
+      </c>
+      <c r="DL40">
+        <v>180400000.0</v>
+      </c>
+      <c r="DM40"/>
+      <c r="DN40"/>
+      <c r="DO40">
+        <v>174671000.0</v>
+      </c>
+      <c r="DP40"/>
+      <c r="DQ40"/>
+      <c r="DR40"/>
+      <c r="DS40"/>
+      <c r="DT40"/>
+      <c r="DU40"/>
+      <c r="DV40"/>
+    </row>
+    <row r="41" spans="1:126">
+      <c r="A41" t="s">
+        <v>72</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41"/>
+      <c r="O41">
+        <v>31499000.0</v>
+      </c>
+      <c r="P41">
+        <v>22242000.0</v>
+      </c>
+      <c r="Q41">
+        <v>21288000.0</v>
+      </c>
+      <c r="R41">
+        <v>22171000.0</v>
+      </c>
+      <c r="S41">
+        <v>42418000.0</v>
+      </c>
+      <c r="T41">
+        <v>9690000.0</v>
+      </c>
+      <c r="U41">
+        <v>8164000.0</v>
+      </c>
+      <c r="V41">
+        <v>7570000.0</v>
+      </c>
+      <c r="W41">
+        <v>10161000.0</v>
+      </c>
+      <c r="X41">
+        <v>11549000.0</v>
+      </c>
+      <c r="Y41">
+        <v>7246000.0</v>
+      </c>
+      <c r="Z41">
+        <v>6988000.0</v>
+      </c>
+      <c r="AA41">
+        <v>6182000.0</v>
+      </c>
+      <c r="AB41">
+        <v>7799000.0</v>
+      </c>
+      <c r="AC41">
+        <v>6675000.0</v>
+      </c>
+      <c r="AD41">
+        <v>7190000.0</v>
+      </c>
+      <c r="AE41">
+        <v>8278000.0</v>
+      </c>
+      <c r="AF41">
+        <v>10795000.0</v>
+      </c>
+      <c r="AG41">
+        <v>6585000.0</v>
+      </c>
+      <c r="AH41">
+        <v>10038000.0</v>
+      </c>
+      <c r="AI41">
+        <v>6782000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>8477000.0</v>
+      </c>
+      <c r="AK41">
+        <v>6418000.0</v>
+      </c>
+      <c r="AL41">
+        <v>7784000.0</v>
+      </c>
+      <c r="AM41">
+        <v>5764000.0</v>
+      </c>
+      <c r="AN41">
+        <v>8336000.0</v>
+      </c>
+      <c r="AO41">
+        <v>7367000.0</v>
+      </c>
+      <c r="AP41">
+        <v>9434000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>5212000.0</v>
+      </c>
+      <c r="AR41">
+        <v>7520000.0</v>
+      </c>
+      <c r="AS41">
+        <v>5630000.0</v>
+      </c>
+      <c r="AT41">
+        <v>5919000.0</v>
+      </c>
+      <c r="AU41">
+        <v>5066000.0</v>
+      </c>
+      <c r="AV41">
+        <v>4733000.0</v>
+      </c>
+      <c r="AW41">
+        <v>6241000.0</v>
+      </c>
+      <c r="AX41">
+        <v>4912000.0</v>
+      </c>
+      <c r="AY41">
+        <v>5101000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>7146000.0</v>
+      </c>
+      <c r="BA41">
+        <v>5336000.0</v>
+      </c>
+      <c r="BB41">
+        <v>11949000.0</v>
+      </c>
+      <c r="BC41">
+        <v>5009000.0</v>
+      </c>
+      <c r="BD41">
+        <v>13966000.0</v>
+      </c>
+      <c r="BE41">
+        <v>4738000.0</v>
+      </c>
+      <c r="BF41">
+        <v>4043000.0</v>
+      </c>
+      <c r="BG41">
+        <v>5175000.0</v>
+      </c>
+      <c r="BH41">
+        <v>9124000.0</v>
+      </c>
+      <c r="BI41">
+        <v>5527000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>7754000.0</v>
+      </c>
+      <c r="BK41">
+        <v>4830000.0</v>
+      </c>
+      <c r="BL41">
+        <v>5588000.0</v>
+      </c>
+      <c r="BM41">
+        <v>5331000.0</v>
+      </c>
+      <c r="BN41">
+        <v>5321000.0</v>
+      </c>
+      <c r="BO41">
+        <v>5190000.0</v>
+      </c>
+      <c r="BP41">
+        <v>6201000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>5948000.0</v>
+      </c>
+      <c r="BR41">
+        <v>5720000.0</v>
+      </c>
+      <c r="BS41">
+        <v>5386000.0</v>
+      </c>
+      <c r="BT41">
+        <v>6557000.0</v>
+      </c>
+      <c r="BU41">
+        <v>6519000.0</v>
+      </c>
+      <c r="BV41">
+        <v>5806000.0</v>
+      </c>
+      <c r="BW41">
+        <v>4566000.0</v>
+      </c>
+      <c r="BX41">
+        <v>5798000.0</v>
+      </c>
+      <c r="BY41">
+        <v>5402000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>5519000.0</v>
+      </c>
+      <c r="CA41">
+        <v>4395000.0</v>
+      </c>
+      <c r="CB41">
+        <v>5286000.0</v>
+      </c>
+      <c r="CC41">
+        <v>4589000.0</v>
+      </c>
+      <c r="CD41">
+        <v>3972000.0</v>
+      </c>
+      <c r="CE41">
+        <v>3795000.0</v>
+      </c>
+      <c r="CF41">
+        <v>4517000.0</v>
+      </c>
+      <c r="CG41">
+        <v>3968000.0</v>
+      </c>
+      <c r="CH41">
+        <v>3204000.0</v>
+      </c>
+      <c r="CI41">
+        <v>3082000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>3855000.0</v>
+      </c>
+      <c r="CK41">
+        <v>3496000.0</v>
+      </c>
+      <c r="CL41">
+        <v>3230000.0</v>
+      </c>
+      <c r="CM41">
+        <v>2395000.0</v>
+      </c>
+      <c r="CN41">
+        <v>3644000.0</v>
+      </c>
+      <c r="CO41">
+        <v>3275000.0</v>
+      </c>
+      <c r="CP41">
+        <v>3410000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>2838000.0</v>
+      </c>
+      <c r="CR41">
+        <v>3715000.0</v>
+      </c>
+      <c r="CS41">
+        <v>3231000.0</v>
+      </c>
+      <c r="CT41">
+        <v>3230000.0</v>
+      </c>
+      <c r="CU41">
+        <v>2636000.0</v>
+      </c>
+      <c r="CV41">
+        <v>4476000.0</v>
+      </c>
+      <c r="CW41">
+        <v>3078000.0</v>
+      </c>
+      <c r="CX41">
+        <v>3520000.0</v>
+      </c>
+      <c r="CY41">
+        <v>2571000.0</v>
+      </c>
+      <c r="CZ41">
+        <v>3908000.0</v>
+      </c>
+      <c r="DA41">
+        <v>2925000.0</v>
+      </c>
+      <c r="DB41">
+        <v>2955000.0</v>
+      </c>
+      <c r="DC41"/>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
+      <c r="DK41"/>
+      <c r="DL41"/>
+      <c r="DM41"/>
+      <c r="DN41"/>
+      <c r="DO41"/>
+      <c r="DP41"/>
+      <c r="DQ41"/>
+      <c r="DR41"/>
+      <c r="DS41"/>
+      <c r="DT41"/>
+      <c r="DU41"/>
+      <c r="DV41"/>
+    </row>
+    <row r="42" spans="1:126">
+      <c r="A42" t="s">
+        <v>73</v>
+      </c>
+      <c r="B42">
+        <v>647591000.0</v>
+      </c>
+      <c r="C42">
+        <v>577129000.0</v>
+      </c>
+      <c r="D42">
+        <v>576359000.0</v>
+      </c>
+      <c r="E42">
+        <v>572471000.0</v>
+      </c>
+      <c r="F42">
+        <v>470824000.0</v>
+      </c>
+      <c r="G42">
+        <v>470449000.0</v>
+      </c>
+      <c r="H42">
+        <v>396880000.0</v>
+      </c>
+      <c r="I42">
+        <v>396502000.0</v>
+      </c>
+      <c r="J42">
+        <v>396108000.0</v>
+      </c>
+      <c r="K42">
+        <v>396006000.0</v>
+      </c>
+      <c r="L42">
+        <v>395881000.0</v>
+      </c>
+      <c r="M42">
+        <v>395442000.0</v>
+      </c>
+      <c r="N42">
+        <v>382452000.0</v>
+      </c>
+      <c r="O42">
+        <v>382107000.0</v>
+      </c>
+      <c r="P42">
+        <v>381572000.0</v>
+      </c>
+      <c r="Q42">
+        <v>381248000.0</v>
+      </c>
+      <c r="R42">
+        <v>383842000.0</v>
+      </c>
+      <c r="S42">
+        <v>382819000.0</v>
+      </c>
+      <c r="T42">
+        <v>244907000.0</v>
+      </c>
+      <c r="U42">
+        <v>244623000.0</v>
+      </c>
+      <c r="V42">
+        <v>177132000.0</v>
+      </c>
+      <c r="W42">
+        <v>177058000.0</v>
+      </c>
+      <c r="X42">
+        <v>176866000.0</v>
+      </c>
+      <c r="Y42">
+        <v>176937000.0</v>
+      </c>
+      <c r="Z42">
+        <v>178320000.0</v>
+      </c>
+      <c r="AA42">
+        <v>178159000.0</v>
+      </c>
+      <c r="AB42">
+        <v>177994000.0</v>
+      </c>
+      <c r="AC42">
+        <v>177850000.0</v>
+      </c>
+      <c r="AD42">
+        <v>177704000.0</v>
+      </c>
+      <c r="AE42">
+        <v>177565000.0</v>
+      </c>
+      <c r="AF42">
+        <v>177421000.0</v>
+      </c>
+      <c r="AG42">
+        <v>103498000.0</v>
+      </c>
+      <c r="AH42">
+        <v>103382000.0</v>
+      </c>
+      <c r="AI42">
+        <v>40970000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>40846000.0</v>
+      </c>
+      <c r="AK42">
+        <v>40775000.0</v>
+      </c>
+      <c r="AL42">
+        <v>40733000.0</v>
+      </c>
+      <c r="AM42">
+        <v>40688000.0</v>
+      </c>
+      <c r="AN42">
+        <v>40644000.0</v>
+      </c>
+      <c r="AO42">
+        <v>40609000.0</v>
+      </c>
+      <c r="AP42">
+        <v>40585000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>40559000.0</v>
+      </c>
+      <c r="AR42">
+        <v>40535000.0</v>
+      </c>
+      <c r="AS42">
+        <v>40507000.0</v>
+      </c>
+      <c r="AT42">
+        <v>40493000.0</v>
+      </c>
+      <c r="AU42">
+        <v>29902000.0</v>
+      </c>
+      <c r="AV42">
+        <v>29888000.0</v>
+      </c>
+      <c r="AW42">
+        <v>29876000.0</v>
+      </c>
+      <c r="AX42">
+        <v>29866000.0</v>
+      </c>
+      <c r="AY42">
+        <v>29853000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>29841000.0</v>
+      </c>
+      <c r="BA42">
+        <v>29828000.0</v>
+      </c>
+      <c r="BB42">
+        <v>29816000.0</v>
+      </c>
+      <c r="BC42">
+        <v>29816000.0</v>
+      </c>
+      <c r="BD42">
+        <v>29858000.0</v>
+      </c>
+      <c r="BE42">
+        <v>29848000.0</v>
+      </c>
+      <c r="BF42">
+        <v>29839000.0</v>
+      </c>
+      <c r="BG42">
+        <v>29830000.0</v>
+      </c>
+      <c r="BH42">
+        <v>29824000.0</v>
+      </c>
+      <c r="BI42">
+        <v>29819000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>29814000.0</v>
+      </c>
+      <c r="BK42">
+        <v>29810000.0</v>
+      </c>
+      <c r="BL42">
+        <v>29814000.0</v>
+      </c>
+      <c r="BM42">
+        <v>29817000.0</v>
+      </c>
+      <c r="BN42">
+        <v>29821000.0</v>
+      </c>
+      <c r="BO42">
+        <v>29824000.0</v>
+      </c>
+      <c r="BP42">
+        <v>29828000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>29831000.0</v>
+      </c>
+      <c r="BR42">
+        <v>29835000.0</v>
+      </c>
+      <c r="BS42">
+        <v>29838000.0</v>
+      </c>
+      <c r="BT42">
+        <v>29715000.0</v>
+      </c>
+      <c r="BU42">
+        <v>29715000.0</v>
+      </c>
+      <c r="BV42">
+        <v>29880000.0</v>
+      </c>
+      <c r="BW42">
+        <v>29967000.0</v>
+      </c>
+      <c r="BX42">
+        <v>30072000.0</v>
+      </c>
+      <c r="BY42">
+        <v>30088000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>26519000.0</v>
+      </c>
+      <c r="CA42">
+        <v>26818000.0</v>
+      </c>
+      <c r="CB42">
+        <v>26890000.0</v>
+      </c>
+      <c r="CC42">
+        <v>26916000.0</v>
+      </c>
+      <c r="CD42">
+        <v>26916000.0</v>
+      </c>
+      <c r="CE42">
+        <v>22936000.0</v>
+      </c>
+      <c r="CF42">
+        <v>22936000.0</v>
+      </c>
+      <c r="CG42">
+        <v>22936000.0</v>
+      </c>
+      <c r="CH42">
+        <v>22778000.0</v>
+      </c>
+      <c r="CI42">
+        <v>22936000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>22909000.0</v>
+      </c>
+      <c r="CK42">
+        <v>22937000.0</v>
+      </c>
+      <c r="CL42">
+        <v>22937000.0</v>
+      </c>
+      <c r="CM42">
+        <v>22933000.0</v>
+      </c>
+      <c r="CN42">
+        <v>22886000.0</v>
+      </c>
+      <c r="CO42">
+        <v>22930000.0</v>
+      </c>
+      <c r="CP42">
+        <v>19835000.0</v>
+      </c>
+      <c r="CQ42">
+        <v>19846000.0</v>
+      </c>
+      <c r="CR42">
+        <v>19835000.0</v>
+      </c>
+      <c r="CS42">
+        <v>19818000.0</v>
+      </c>
+      <c r="CT42">
+        <v>19834000.0</v>
+      </c>
+      <c r="CU42">
+        <v>19835000.0</v>
+      </c>
+      <c r="CV42">
+        <v>19813000.0</v>
+      </c>
+      <c r="CW42">
+        <v>19835000.0</v>
+      </c>
+      <c r="CX42">
+        <v>19830000.0</v>
+      </c>
+      <c r="CY42">
+        <v>19835000.0</v>
+      </c>
+      <c r="CZ42">
+        <v>19827000.0</v>
+      </c>
+      <c r="DA42">
+        <v>19835000.0</v>
+      </c>
+      <c r="DB42">
+        <v>19820000.0</v>
+      </c>
+      <c r="DC42">
+        <v>19800000.0</v>
+      </c>
+      <c r="DD42">
+        <v>18100000.0</v>
+      </c>
+      <c r="DE42">
+        <v>18300000.0</v>
+      </c>
+      <c r="DF42">
+        <v>19400000.0</v>
+      </c>
+      <c r="DG42">
+        <v>16700000.0</v>
+      </c>
+      <c r="DH42">
+        <v>16300000.0</v>
+      </c>
+      <c r="DI42">
+        <v>16000000.0</v>
+      </c>
+      <c r="DJ42">
+        <v>16000000.0</v>
+      </c>
+      <c r="DK42">
+        <v>16300000.0</v>
+      </c>
+      <c r="DL42">
+        <v>26300000.0</v>
+      </c>
+      <c r="DM42">
+        <v>13300000.0</v>
+      </c>
+      <c r="DN42">
+        <v>11200000.0</v>
+      </c>
+      <c r="DO42">
+        <v>11284000.0</v>
+      </c>
+      <c r="DP42">
+        <v>9200000.0</v>
+      </c>
+      <c r="DQ42">
+        <v>9300000.0</v>
+      </c>
+      <c r="DR42"/>
+      <c r="DS42"/>
+      <c r="DT42"/>
+      <c r="DU42"/>
+      <c r="DV42"/>
+    </row>
+    <row r="43" spans="1:126">
+      <c r="A43" t="s">
+        <v>74</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
+      <c r="DK43"/>
+      <c r="DL43"/>
+      <c r="DM43"/>
+      <c r="DN43"/>
+      <c r="DO43"/>
+      <c r="DP43"/>
+      <c r="DQ43"/>
+      <c r="DR43"/>
+      <c r="DS43"/>
+      <c r="DT43"/>
+      <c r="DU43"/>
+      <c r="DV43"/>
+    </row>
+    <row r="44" spans="1:126">
+      <c r="A44" t="s">
+        <v>75</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>3404000.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>6750000.0</v>
+      </c>
+      <c r="AS44">
+        <v>6750000.0</v>
+      </c>
+      <c r="AT44">
+        <v>6750000.0</v>
+      </c>
+      <c r="AU44">
+        <v>5000000.0</v>
+      </c>
+      <c r="AV44">
+        <v>5000000.0</v>
+      </c>
+      <c r="AW44">
+        <v>5000000.0</v>
+      </c>
+      <c r="AX44">
+        <v>5000000.0</v>
+      </c>
+      <c r="AY44">
+        <v>5000000.0</v>
+      </c>
+      <c r="AZ44">
+        <v>5000000.0</v>
+      </c>
+      <c r="BA44">
+        <v>5000000.0</v>
+      </c>
+      <c r="BB44">
+        <v>5000000.0</v>
+      </c>
+      <c r="BC44">
+        <v>4880000.0</v>
+      </c>
+      <c r="BD44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BE44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BF44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BG44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BH44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BI44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BJ44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BK44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BL44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BM44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BN44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BO44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BP44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BQ44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BR44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BS44">
+        <v>10000000.0</v>
+      </c>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
+      <c r="DK44"/>
+      <c r="DL44"/>
+      <c r="DM44"/>
+      <c r="DN44"/>
+      <c r="DO44"/>
+      <c r="DP44"/>
+      <c r="DQ44"/>
+      <c r="DR44"/>
+      <c r="DS44"/>
+      <c r="DT44"/>
+      <c r="DU44"/>
+      <c r="DV44"/>
+    </row>
+    <row r="45" spans="1:126">
+      <c r="A45" t="s">
+        <v>76</v>
+      </c>
+      <c r="B45">
+        <v>68737000.0</v>
+      </c>
+      <c r="C45">
+        <v>90113000.0</v>
+      </c>
+      <c r="D45">
+        <v>66604000.0</v>
+      </c>
+      <c r="E45">
+        <v>65216000.0</v>
+      </c>
+      <c r="F45">
+        <v>52233000.0</v>
+      </c>
+      <c r="G45">
+        <v>77360000.0</v>
+      </c>
+      <c r="H45">
+        <v>43748000.0</v>
+      </c>
+      <c r="I45">
+        <v>44907000.0</v>
+      </c>
+      <c r="J45">
+        <v>44482000.0</v>
+      </c>
+      <c r="K45">
+        <v>74748000.0</v>
+      </c>
+      <c r="L45">
+        <v>50315000.0</v>
+      </c>
+      <c r="M45">
+        <v>51153000.0</v>
+      </c>
+      <c r="N45">
+        <v>45467000.0</v>
+      </c>
+      <c r="O45">
+        <v>46176000.0</v>
+      </c>
+      <c r="P45">
+        <v>45158000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
+        <v>38299000.0</v>
+      </c>
+      <c r="V45">
+        <v>38723000.0</v>
+      </c>
+      <c r="W45">
+        <v>38310000.0</v>
+      </c>
+      <c r="X45">
+        <v>38712000.0</v>
+      </c>
+      <c r="Y45">
+        <v>39982000.0</v>
+      </c>
+      <c r="Z45">
+        <v>40648000.0</v>
+      </c>
+      <c r="AA45">
+        <v>39826000.0</v>
+      </c>
+      <c r="AB45">
+        <v>37265000.0</v>
+      </c>
+      <c r="AC45">
+        <v>37954000.0</v>
+      </c>
+      <c r="AD45">
+        <v>38712000.0</v>
+      </c>
+      <c r="AE45">
+        <v>25303000.0</v>
+      </c>
+      <c r="AF45">
+        <v>25467000.0</v>
+      </c>
+      <c r="AG45">
+        <v>23905000.0</v>
+      </c>
+      <c r="AH45">
+        <v>20015000.0</v>
+      </c>
+      <c r="AI45">
+        <v>16168000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>14260000.0</v>
+      </c>
+      <c r="AK45">
+        <v>11190000.0</v>
+      </c>
+      <c r="AL45">
+        <v>11148000.0</v>
+      </c>
+      <c r="AM45">
+        <v>11074000.0</v>
+      </c>
+      <c r="AN45">
+        <v>13325000.0</v>
+      </c>
+      <c r="AO45">
+        <v>13492000.0</v>
+      </c>
+      <c r="AP45">
+        <v>13728000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>13993000.0</v>
+      </c>
+      <c r="AR45">
+        <v>14196000.0</v>
+      </c>
+      <c r="AS45">
+        <v>14344000.0</v>
+      </c>
+      <c r="AT45">
+        <v>14096000.0</v>
+      </c>
+      <c r="AU45">
+        <v>12225000.0</v>
+      </c>
+      <c r="AV45">
+        <v>12303000.0</v>
+      </c>
+      <c r="AW45">
+        <v>12515000.0</v>
+      </c>
+      <c r="AX45">
+        <v>12655000.0</v>
+      </c>
+      <c r="AY45">
+        <v>12469000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>12759000.0</v>
+      </c>
+      <c r="BA45">
+        <v>13024000.0</v>
+      </c>
+      <c r="BB45">
+        <v>13157000.0</v>
+      </c>
+      <c r="BC45">
+        <v>13123000.0</v>
+      </c>
+      <c r="BD45">
+        <v>13233000.0</v>
+      </c>
+      <c r="BE45">
+        <v>13187000.0</v>
+      </c>
+      <c r="BF45">
+        <v>13473000.0</v>
+      </c>
+      <c r="BG45">
+        <v>13324000.0</v>
+      </c>
+      <c r="BH45">
+        <v>13266000.0</v>
+      </c>
+      <c r="BI45">
+        <v>13289000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>13176000.0</v>
+      </c>
+      <c r="BK45">
+        <v>13185000.0</v>
+      </c>
+      <c r="BL45">
+        <v>13443000.0</v>
+      </c>
+      <c r="BM45">
+        <v>13548000.0</v>
+      </c>
+      <c r="BN45">
+        <v>13279000.0</v>
+      </c>
+      <c r="BO45">
+        <v>12904000.0</v>
+      </c>
+      <c r="BP45">
+        <v>12164000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>12215000.0</v>
+      </c>
+      <c r="BR45">
+        <v>11946000.0</v>
+      </c>
+      <c r="BS45">
+        <v>11377000.0</v>
+      </c>
+      <c r="BT45">
+        <v>11083000.0</v>
+      </c>
+      <c r="BU45">
+        <v>10789000.0</v>
+      </c>
+      <c r="BV45">
+        <v>10746000.0</v>
+      </c>
+      <c r="BW45">
+        <v>10638000.0</v>
+      </c>
+      <c r="BX45">
+        <v>10722000.0</v>
+      </c>
+      <c r="BY45">
+        <v>10795000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>9942000.0</v>
+      </c>
+      <c r="CA45">
+        <v>9562000.0</v>
+      </c>
+      <c r="CB45">
+        <v>6125000.0</v>
+      </c>
+      <c r="CC45">
+        <v>6248000.0</v>
+      </c>
+      <c r="CD45">
+        <v>6367000.0</v>
+      </c>
+      <c r="CE45">
+        <v>6334000.0</v>
+      </c>
+      <c r="CF45">
+        <v>6433000.0</v>
+      </c>
+      <c r="CG45">
+        <v>5932000.0</v>
+      </c>
+      <c r="CH45">
+        <v>5117000.0</v>
+      </c>
+      <c r="CI45">
+        <v>4874000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>4975000.0</v>
+      </c>
+      <c r="CK45">
+        <v>4991000.0</v>
+      </c>
+      <c r="CL45">
+        <v>5050000.0</v>
+      </c>
+      <c r="CM45">
+        <v>3920000.0</v>
+      </c>
+      <c r="CN45">
+        <v>3941000.0</v>
+      </c>
+      <c r="CO45">
+        <v>3997000.0</v>
+      </c>
+      <c r="CP45">
+        <v>4051000.0</v>
+      </c>
+      <c r="CQ45">
+        <v>3317000.0</v>
+      </c>
+      <c r="CR45">
+        <v>3323000.0</v>
+      </c>
+      <c r="CS45">
+        <v>3346000.0</v>
+      </c>
+      <c r="CT45">
+        <v>3409000.0</v>
+      </c>
+      <c r="CU45">
+        <v>3395000.0</v>
+      </c>
+      <c r="CV45">
+        <v>3449000.0</v>
+      </c>
+      <c r="CW45">
+        <v>3480000.0</v>
+      </c>
+      <c r="CX45">
+        <v>3522000.0</v>
+      </c>
+      <c r="CY45">
+        <v>3581000.0</v>
+      </c>
+      <c r="CZ45">
+        <v>3512000.0</v>
+      </c>
+      <c r="DA45">
+        <v>3163000.0</v>
+      </c>
+      <c r="DB45">
+        <v>3216000.0</v>
+      </c>
+      <c r="DC45">
+        <v>3300000.0</v>
+      </c>
+      <c r="DD45">
+        <v>3400000.0</v>
+      </c>
+      <c r="DE45">
+        <v>3400000.0</v>
+      </c>
+      <c r="DF45">
+        <v>3400000.0</v>
+      </c>
+      <c r="DG45">
+        <v>3500000.0</v>
+      </c>
+      <c r="DH45">
+        <v>3600000.0</v>
+      </c>
+      <c r="DI45">
+        <v>3400000.0</v>
+      </c>
+      <c r="DJ45">
+        <v>3500000.0</v>
+      </c>
+      <c r="DK45">
+        <v>3200000.0</v>
+      </c>
+      <c r="DL45">
+        <v>3200000.0</v>
+      </c>
+      <c r="DM45">
+        <v>3300000.0</v>
+      </c>
+      <c r="DN45">
+        <v>3300000.0</v>
+      </c>
+      <c r="DO45">
+        <v>3400000.0</v>
+      </c>
+      <c r="DP45">
+        <v>3500000.0</v>
+      </c>
+      <c r="DQ45">
+        <v>3500000.0</v>
+      </c>
+      <c r="DR45"/>
+      <c r="DS45"/>
+      <c r="DT45"/>
+      <c r="DU45"/>
+      <c r="DV45"/>
+    </row>
+    <row r="46" spans="1:126">
+      <c r="A46" t="s">
+        <v>77</v>
+      </c>
+      <c r="B46">
+        <v>68737000.0</v>
+      </c>
+      <c r="C46">
+        <v>81684000.0</v>
+      </c>
+      <c r="D46">
+        <v>66604000.0</v>
+      </c>
+      <c r="E46">
+        <v>65216000.0</v>
+      </c>
+      <c r="F46">
+        <v>52233000.0</v>
+      </c>
+      <c r="G46">
+        <v>49053000.0</v>
+      </c>
+      <c r="H46">
+        <v>43748000.0</v>
+      </c>
+      <c r="I46">
+        <v>44907000.0</v>
+      </c>
+      <c r="J46">
+        <v>47165000.0</v>
+      </c>
+      <c r="K46">
+        <v>48589000.0</v>
+      </c>
+      <c r="L46">
+        <v>50315000.0</v>
+      </c>
+      <c r="M46">
+        <v>51153000.0</v>
+      </c>
+      <c r="N46">
+        <v>45467000.0</v>
+      </c>
+      <c r="O46">
+        <v>46176000.0</v>
+      </c>
+      <c r="P46">
+        <v>45158000.0</v>
+      </c>
+      <c r="Q46">
+        <v>45055000.0</v>
+      </c>
+      <c r="R46">
+        <v>45405000.0</v>
+      </c>
+      <c r="S46">
+        <v>45374000.0</v>
+      </c>
+      <c r="T46">
+        <v>38636000.0</v>
+      </c>
+      <c r="U46">
+        <v>38299000.0</v>
+      </c>
+      <c r="V46">
+        <v>38723000.0</v>
+      </c>
+      <c r="W46">
+        <v>38310000.0</v>
+      </c>
+      <c r="X46">
+        <v>38712000.0</v>
+      </c>
+      <c r="Y46">
+        <v>39982000.0</v>
+      </c>
+      <c r="Z46">
+        <v>40648000.0</v>
+      </c>
+      <c r="AA46">
+        <v>39826000.0</v>
+      </c>
+      <c r="AB46">
+        <v>37265000.0</v>
+      </c>
+      <c r="AC46">
+        <v>37954000.0</v>
+      </c>
+      <c r="AD46">
+        <v>38712000.0</v>
+      </c>
+      <c r="AE46">
+        <v>25303000.0</v>
+      </c>
+      <c r="AF46">
+        <v>25467000.0</v>
+      </c>
+      <c r="AG46">
+        <v>23905000.0</v>
+      </c>
+      <c r="AH46">
+        <v>20015000.0</v>
+      </c>
+      <c r="AI46">
+        <v>16168000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>14260000.0</v>
+      </c>
+      <c r="AK46">
+        <v>11190000.0</v>
+      </c>
+      <c r="AL46">
+        <v>11148000.0</v>
+      </c>
+      <c r="AM46">
+        <v>11074000.0</v>
+      </c>
+      <c r="AN46">
+        <v>13325000.0</v>
+      </c>
+      <c r="AO46">
+        <v>13492000.0</v>
+      </c>
+      <c r="AP46">
+        <v>13728000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>13993000.0</v>
+      </c>
+      <c r="AR46">
+        <v>14196000.0</v>
+      </c>
+      <c r="AS46">
+        <v>14344000.0</v>
+      </c>
+      <c r="AT46">
+        <v>14096000.0</v>
+      </c>
+      <c r="AU46">
+        <v>12225000.0</v>
+      </c>
+      <c r="AV46">
+        <v>12303000.0</v>
+      </c>
+      <c r="AW46">
+        <v>12515000.0</v>
+      </c>
+      <c r="AX46">
+        <v>12655000.0</v>
+      </c>
+      <c r="AY46">
+        <v>12469000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>12759000.0</v>
+      </c>
+      <c r="BA46">
+        <v>13024000.0</v>
+      </c>
+      <c r="BB46">
+        <v>13157000.0</v>
+      </c>
+      <c r="BC46">
+        <v>13123000.0</v>
+      </c>
+      <c r="BD46">
+        <v>13233000.0</v>
+      </c>
+      <c r="BE46">
+        <v>13187000.0</v>
+      </c>
+      <c r="BF46">
+        <v>13473000.0</v>
+      </c>
+      <c r="BG46">
+        <v>13324000.0</v>
+      </c>
+      <c r="BH46">
+        <v>13266000.0</v>
+      </c>
+      <c r="BI46">
+        <v>13289000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>13176000.0</v>
+      </c>
+      <c r="BK46">
+        <v>13185000.0</v>
+      </c>
+      <c r="BL46">
+        <v>13443000.0</v>
+      </c>
+      <c r="BM46">
+        <v>13548000.0</v>
+      </c>
+      <c r="BN46">
+        <v>13279000.0</v>
+      </c>
+      <c r="BO46">
+        <v>12904000.0</v>
+      </c>
+      <c r="BP46">
+        <v>12164000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>12215000.0</v>
+      </c>
+      <c r="BR46">
+        <v>11946000.0</v>
+      </c>
+      <c r="BS46">
+        <v>11377000.0</v>
+      </c>
+      <c r="BT46">
+        <v>11083000.0</v>
+      </c>
+      <c r="BU46">
+        <v>10789000.0</v>
+      </c>
+      <c r="BV46">
+        <v>10746000.0</v>
+      </c>
+      <c r="BW46">
+        <v>10638000.0</v>
+      </c>
+      <c r="BX46">
+        <v>10722000.0</v>
+      </c>
+      <c r="BY46">
+        <v>10795000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>9942000.0</v>
+      </c>
+      <c r="CA46">
+        <v>9708000.0</v>
+      </c>
+      <c r="CB46">
+        <v>6125000.0</v>
+      </c>
+      <c r="CC46">
+        <v>6248000.0</v>
+      </c>
+      <c r="CD46">
+        <v>6367000.0</v>
+      </c>
+      <c r="CE46">
+        <v>6334000.0</v>
+      </c>
+      <c r="CF46">
+        <v>6433000.0</v>
+      </c>
+      <c r="CG46">
+        <v>5932000.0</v>
+      </c>
+      <c r="CH46">
+        <v>5117000.0</v>
+      </c>
+      <c r="CI46">
+        <v>4874000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>4975000.0</v>
+      </c>
+      <c r="CK46">
+        <v>4991000.0</v>
+      </c>
+      <c r="CL46">
+        <v>5050000.0</v>
+      </c>
+      <c r="CM46">
+        <v>3920000.0</v>
+      </c>
+      <c r="CN46">
+        <v>3941000.0</v>
+      </c>
+      <c r="CO46">
+        <v>3997000.0</v>
+      </c>
+      <c r="CP46">
+        <v>4051000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>3317000.0</v>
+      </c>
+      <c r="CR46">
+        <v>3323000.0</v>
+      </c>
+      <c r="CS46">
+        <v>3346000.0</v>
+      </c>
+      <c r="CT46">
+        <v>3409000.0</v>
+      </c>
+      <c r="CU46">
+        <v>3395000.0</v>
+      </c>
+      <c r="CV46">
+        <v>3449000.0</v>
+      </c>
+      <c r="CW46">
+        <v>3480000.0</v>
+      </c>
+      <c r="CX46">
+        <v>3522000.0</v>
+      </c>
+      <c r="CY46">
+        <v>3581000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>3512000.0</v>
+      </c>
+      <c r="DA46">
+        <v>3163000.0</v>
+      </c>
+      <c r="DB46">
+        <v>3216000.0</v>
+      </c>
+      <c r="DC46">
+        <v>3300000.0</v>
+      </c>
+      <c r="DD46">
+        <v>3400000.0</v>
+      </c>
+      <c r="DE46">
+        <v>3400000.0</v>
+      </c>
+      <c r="DF46">
+        <v>3400000.0</v>
+      </c>
+      <c r="DG46">
+        <v>3500000.0</v>
+      </c>
+      <c r="DH46">
+        <v>3600000.0</v>
+      </c>
+      <c r="DI46">
+        <v>3400000.0</v>
+      </c>
+      <c r="DJ46">
+        <v>3500000.0</v>
+      </c>
+      <c r="DK46">
+        <v>3500000.0</v>
+      </c>
+      <c r="DL46">
+        <v>3200000.0</v>
+      </c>
+      <c r="DM46">
+        <v>3300000.0</v>
+      </c>
+      <c r="DN46">
+        <v>3300000.0</v>
+      </c>
+      <c r="DO46">
+        <v>3397000.0</v>
+      </c>
+      <c r="DP46">
+        <v>3500000.0</v>
+      </c>
+      <c r="DQ46">
+        <v>3500000.0</v>
+      </c>
+      <c r="DR46"/>
+      <c r="DS46"/>
+      <c r="DT46"/>
+      <c r="DU46"/>
+      <c r="DV46"/>
+    </row>
+    <row r="47" spans="1:126">
+      <c r="A47" t="s">
+        <v>78</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>39719000.0</v>
+      </c>
+      <c r="N47">
+        <v>34439000.0</v>
+      </c>
+      <c r="O47">
+        <v>34471000.0</v>
+      </c>
+      <c r="P47">
+        <v>33903000.0</v>
+      </c>
+      <c r="Q47">
+        <v>45055000.0</v>
+      </c>
+      <c r="R47">
+        <v>45405000.0</v>
+      </c>
+      <c r="S47">
+        <v>33232000.0</v>
+      </c>
+      <c r="T47">
+        <v>38636000.0</v>
+      </c>
+      <c r="U47">
+        <v>38299000.0</v>
+      </c>
+      <c r="V47">
+        <v>38723000.0</v>
+      </c>
+      <c r="W47">
+        <v>38310000.0</v>
+      </c>
+      <c r="X47">
+        <v>26943000.0</v>
+      </c>
+      <c r="Y47">
+        <v>39982000.0</v>
+      </c>
+      <c r="Z47">
+        <v>27965000.0</v>
+      </c>
+      <c r="AA47">
+        <v>25133000.0</v>
+      </c>
+      <c r="AB47">
+        <v>23487000.0</v>
+      </c>
+      <c r="AC47">
+        <v>23973000.0</v>
+      </c>
+      <c r="AD47">
+        <v>24231000.0</v>
+      </c>
+      <c r="AE47">
+        <v>26320000.0</v>
+      </c>
+      <c r="AF47">
+        <v>26568000.0</v>
+      </c>
+      <c r="AG47">
+        <v>24817000.0</v>
+      </c>
+      <c r="AH47">
+        <v>20760000.0</v>
+      </c>
+      <c r="AI47">
+        <v>16357000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>14293000.0</v>
+      </c>
+      <c r="AK47">
+        <v>11190000.0</v>
+      </c>
+      <c r="AL47">
+        <v>11275000.0</v>
+      </c>
+      <c r="AM47">
+        <v>13192000.0</v>
+      </c>
+      <c r="AN47">
+        <v>13826000.0</v>
+      </c>
+      <c r="AO47">
+        <v>13492000.0</v>
+      </c>
+      <c r="AP47">
+        <v>13728000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>13993000.0</v>
+      </c>
+      <c r="AR47">
+        <v>14196000.0</v>
+      </c>
+      <c r="AS47">
+        <v>14344000.0</v>
+      </c>
+      <c r="AT47">
+        <v>14096000.0</v>
+      </c>
+      <c r="AU47">
+        <v>12225000.0</v>
+      </c>
+      <c r="AV47">
+        <v>12303000.0</v>
+      </c>
+      <c r="AW47">
+        <v>12515000.0</v>
+      </c>
+      <c r="AX47">
+        <v>12655000.0</v>
+      </c>
+      <c r="AY47">
+        <v>12469000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>12759000.0</v>
+      </c>
+      <c r="BA47">
+        <v>13024000.0</v>
+      </c>
+      <c r="BB47">
+        <v>13157000.0</v>
+      </c>
+      <c r="BC47">
+        <v>13123000.0</v>
+      </c>
+      <c r="BD47">
+        <v>13233000.0</v>
+      </c>
+      <c r="BE47">
+        <v>13187000.0</v>
+      </c>
+      <c r="BF47">
+        <v>13473000.0</v>
+      </c>
+      <c r="BG47">
+        <v>13324000.0</v>
+      </c>
+      <c r="BH47">
+        <v>13266000.0</v>
+      </c>
+      <c r="BI47">
+        <v>13289000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>13176000.0</v>
+      </c>
+      <c r="BK47">
+        <v>13185000.0</v>
+      </c>
+      <c r="BL47">
+        <v>13443000.0</v>
+      </c>
+      <c r="BM47">
+        <v>13548000.0</v>
+      </c>
+      <c r="BN47">
+        <v>13279000.0</v>
+      </c>
+      <c r="BO47">
+        <v>12904000.0</v>
+      </c>
+      <c r="BP47">
+        <v>12164000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>12215000.0</v>
+      </c>
+      <c r="BR47">
+        <v>11946000.0</v>
+      </c>
+      <c r="BS47">
+        <v>11377000.0</v>
+      </c>
+      <c r="BT47">
+        <v>11083000.0</v>
+      </c>
+      <c r="BU47">
+        <v>10789000.0</v>
+      </c>
+      <c r="BV47">
+        <v>10746000.0</v>
+      </c>
+      <c r="BW47">
+        <v>10638000.0</v>
+      </c>
+      <c r="BX47">
+        <v>10722000.0</v>
+      </c>
+      <c r="BY47">
+        <v>10795000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>9943000.0</v>
+      </c>
+      <c r="CA47">
+        <v>9562000.0</v>
+      </c>
+      <c r="CB47">
+        <v>6125000.0</v>
+      </c>
+      <c r="CC47">
+        <v>6248000.0</v>
+      </c>
+      <c r="CD47">
+        <v>6367000.0</v>
+      </c>
+      <c r="CE47">
+        <v>6334000.0</v>
+      </c>
+      <c r="CF47">
+        <v>6433000.0</v>
+      </c>
+      <c r="CG47">
+        <v>5932000.0</v>
+      </c>
+      <c r="CH47">
+        <v>5117000.0</v>
+      </c>
+      <c r="CI47">
+        <v>4874000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>4975000.0</v>
+      </c>
+      <c r="CK47">
+        <v>4991000.0</v>
+      </c>
+      <c r="CL47">
+        <v>5050000.0</v>
+      </c>
+      <c r="CM47">
+        <v>3920000.0</v>
+      </c>
+      <c r="CN47">
+        <v>3941000.0</v>
+      </c>
+      <c r="CO47">
+        <v>3997000.0</v>
+      </c>
+      <c r="CP47">
+        <v>4051000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>3317000.0</v>
+      </c>
+      <c r="CR47">
+        <v>3323000.0</v>
+      </c>
+      <c r="CS47">
+        <v>3346000.0</v>
+      </c>
+      <c r="CT47">
+        <v>3409000.0</v>
+      </c>
+      <c r="CU47">
+        <v>3395000.0</v>
+      </c>
+      <c r="CV47">
+        <v>3449000.0</v>
+      </c>
+      <c r="CW47">
+        <v>3480000.0</v>
+      </c>
+      <c r="CX47">
+        <v>3522000.0</v>
+      </c>
+      <c r="CY47">
+        <v>3581000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>3512000.0</v>
+      </c>
+      <c r="DA47">
+        <v>3163000.0</v>
+      </c>
+      <c r="DB47">
+        <v>3216000.0</v>
+      </c>
+      <c r="DC47"/>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
+      <c r="DK47"/>
+      <c r="DL47"/>
+      <c r="DM47"/>
+      <c r="DN47"/>
+      <c r="DO47"/>
+      <c r="DP47"/>
+      <c r="DQ47"/>
+      <c r="DR47"/>
+      <c r="DS47"/>
+      <c r="DT47"/>
+      <c r="DU47"/>
+      <c r="DV47"/>
+    </row>
+    <row r="48" spans="1:126">
+      <c r="A48" t="s">
+        <v>79</v>
+      </c>
+      <c r="B48">
+        <v>222154000.0</v>
+      </c>
+      <c r="C48">
+        <v>219685000.0</v>
+      </c>
+      <c r="D48">
+        <v>205320000.0</v>
+      </c>
+      <c r="E48">
+        <v>191574000.0</v>
+      </c>
+      <c r="F48">
+        <v>191469000.0</v>
+      </c>
+      <c r="G48">
+        <v>181597000.0</v>
+      </c>
+      <c r="H48">
+        <v>172234000.0</v>
+      </c>
+      <c r="I48">
+        <v>163256000.0</v>
+      </c>
+      <c r="J48">
+        <v>154801000.0</v>
+      </c>
+      <c r="K48">
+        <v>145982000.0</v>
+      </c>
+      <c r="L48">
+        <v>137199000.0</v>
+      </c>
+      <c r="M48">
+        <v>131271000.0</v>
+      </c>
+      <c r="N48">
+        <v>129617000.0</v>
+      </c>
+      <c r="O48">
+        <v>133114000.0</v>
+      </c>
+      <c r="P48">
+        <v>120572000.0</v>
+      </c>
+      <c r="Q48">
+        <v>108265000.0</v>
+      </c>
+      <c r="R48">
+        <v>99206000.0</v>
+      </c>
+      <c r="S48">
+        <v>91043000.0</v>
+      </c>
+      <c r="T48">
+        <v>92722000.0</v>
+      </c>
+      <c r="U48">
+        <v>85220000.0</v>
+      </c>
+      <c r="V48">
+        <v>77888000.0</v>
+      </c>
+      <c r="W48">
+        <v>70175000.0</v>
+      </c>
+      <c r="X48">
+        <v>63099000.0</v>
+      </c>
+      <c r="Y48">
+        <v>58069000.0</v>
+      </c>
+      <c r="Z48">
+        <v>52759000.0</v>
+      </c>
+      <c r="AA48">
+        <v>50891000.0</v>
+      </c>
+      <c r="AB48">
+        <v>48009000.0</v>
+      </c>
+      <c r="AC48">
+        <v>44721000.0</v>
+      </c>
+      <c r="AD48">
+        <v>41842000.0</v>
+      </c>
+      <c r="AE48">
+        <v>39562000.0</v>
+      </c>
+      <c r="AF48">
+        <v>36244000.0</v>
+      </c>
+      <c r="AG48">
+        <v>35386000.0</v>
+      </c>
+      <c r="AH48">
+        <v>33525000.0</v>
+      </c>
+      <c r="AI48">
+        <v>32565000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>33334000.0</v>
+      </c>
+      <c r="AK48">
+        <v>31637000.0</v>
+      </c>
+      <c r="AL48">
+        <v>29842000.0</v>
+      </c>
+      <c r="AM48">
+        <v>28399000.0</v>
+      </c>
+      <c r="AN48">
+        <v>27253000.0</v>
+      </c>
+      <c r="AO48">
+        <v>25860000.0</v>
+      </c>
+      <c r="AP48">
+        <v>24345000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>23470000.0</v>
+      </c>
+      <c r="AR48">
+        <v>22569000.0</v>
+      </c>
+      <c r="AS48">
+        <v>21273000.0</v>
+      </c>
+      <c r="AT48">
+        <v>19743000.0</v>
+      </c>
+      <c r="AU48">
+        <v>19217000.0</v>
+      </c>
+      <c r="AV48">
+        <v>19117000.0</v>
+      </c>
+      <c r="AW48">
+        <v>17960000.0</v>
+      </c>
+      <c r="AX48">
+        <v>16691000.0</v>
+      </c>
+      <c r="AY48">
+        <v>15441000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>14651000.0</v>
+      </c>
+      <c r="BA48">
+        <v>13426000.0</v>
+      </c>
+      <c r="BB48">
+        <v>12321000.0</v>
+      </c>
+      <c r="BC48">
+        <v>11741000.0</v>
+      </c>
+      <c r="BD48">
+        <v>11085000.0</v>
+      </c>
+      <c r="BE48">
+        <v>10118000.0</v>
+      </c>
+      <c r="BF48">
+        <v>9057000.0</v>
+      </c>
+      <c r="BG48">
+        <v>8222000.0</v>
+      </c>
+      <c r="BH48">
+        <v>7169000.0</v>
+      </c>
+      <c r="BI48">
+        <v>6336000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>5576000.0</v>
+      </c>
+      <c r="BK48">
+        <v>4875000.0</v>
+      </c>
+      <c r="BL48">
+        <v>4258000.0</v>
+      </c>
+      <c r="BM48">
+        <v>3903000.0</v>
+      </c>
+      <c r="BN48">
+        <v>3237000.0</v>
+      </c>
+      <c r="BO48">
+        <v>2627000.0</v>
+      </c>
+      <c r="BP48">
+        <v>6221000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>6655000.0</v>
+      </c>
+      <c r="BR48">
+        <v>6563000.0</v>
+      </c>
+      <c r="BS48">
+        <v>7168000.0</v>
+      </c>
+      <c r="BT48">
+        <v>7648000.0</v>
+      </c>
+      <c r="BU48">
+        <v>7222000.0</v>
+      </c>
+      <c r="BV48">
+        <v>6859000.0</v>
+      </c>
+      <c r="BW48">
+        <v>6660000.0</v>
+      </c>
+      <c r="BX48">
+        <v>6161000.0</v>
+      </c>
+      <c r="BY48">
+        <v>5651000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>8999000.0</v>
+      </c>
+      <c r="CA48">
+        <v>8583000.0</v>
+      </c>
+      <c r="CB48">
+        <v>7878000.0</v>
+      </c>
+      <c r="CC48">
+        <v>7306000.0</v>
+      </c>
+      <c r="CD48">
+        <v>6858000.0</v>
+      </c>
+      <c r="CE48">
+        <v>10486000.0</v>
+      </c>
+      <c r="CF48">
+        <v>9672000.0</v>
+      </c>
+      <c r="CG48">
+        <v>9179000.0</v>
+      </c>
+      <c r="CH48">
+        <v>8814000.0</v>
+      </c>
+      <c r="CI48">
+        <v>8435000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>7819000.0</v>
+      </c>
+      <c r="CK48">
+        <v>7401000.0</v>
+      </c>
+      <c r="CL48">
+        <v>7064000.0</v>
+      </c>
+      <c r="CM48">
+        <v>9805000.0</v>
+      </c>
+      <c r="CN48">
+        <v>9232000.0</v>
+      </c>
+      <c r="CO48">
+        <v>8790000.0</v>
+      </c>
+      <c r="CP48">
+        <v>11390000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>10944000.0</v>
+      </c>
+      <c r="CR48">
+        <v>10284000.0</v>
+      </c>
+      <c r="CS48">
+        <v>9746000.0</v>
+      </c>
+      <c r="CT48">
+        <v>9378000.0</v>
+      </c>
+      <c r="CU48">
+        <v>8880000.0</v>
+      </c>
+      <c r="CV48">
+        <v>8307000.0</v>
+      </c>
+      <c r="CW48">
+        <v>7851000.0</v>
+      </c>
+      <c r="CX48">
+        <v>7441000.0</v>
+      </c>
+      <c r="CY48">
+        <v>7078000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>6600000.0</v>
+      </c>
+      <c r="DA48">
+        <v>6261000.0</v>
+      </c>
+      <c r="DB48">
+        <v>5898000.0</v>
+      </c>
+      <c r="DC48">
+        <v>5600000.0</v>
+      </c>
+      <c r="DD48">
+        <v>8400000.0</v>
+      </c>
+      <c r="DE48">
+        <v>8100000.0</v>
+      </c>
+      <c r="DF48">
+        <v>7700000.0</v>
+      </c>
+      <c r="DG48">
+        <v>11600000.0</v>
+      </c>
+      <c r="DH48">
+        <v>14500000.0</v>
+      </c>
+      <c r="DI48">
+        <v>11400000.0</v>
+      </c>
+      <c r="DJ48">
+        <v>11000000.0</v>
+      </c>
+      <c r="DK48">
+        <v>13100000.0</v>
+      </c>
+      <c r="DL48"/>
+      <c r="DM48">
+        <v>10700000.0</v>
+      </c>
+      <c r="DN48">
+        <v>12300000.0</v>
+      </c>
+      <c r="DO48">
+        <v>11937000.0</v>
+      </c>
+      <c r="DP48">
+        <v>13000000.0</v>
+      </c>
+      <c r="DQ48">
+        <v>12700000.0</v>
+      </c>
+      <c r="DR48"/>
+      <c r="DS48"/>
+      <c r="DT48"/>
+      <c r="DU48"/>
+      <c r="DV48"/>
+    </row>
+    <row r="49" spans="1:126">
+      <c r="A49" t="s">
+        <v>80</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>131271000.0</v>
+      </c>
+      <c r="N49">
+        <v>129617000.0</v>
+      </c>
+      <c r="O49">
+        <v>133114000.0</v>
+      </c>
+      <c r="P49">
+        <v>120572000.0</v>
+      </c>
+      <c r="Q49">
+        <v>108265000.0</v>
+      </c>
+      <c r="R49">
+        <v>99206000.0</v>
+      </c>
+      <c r="S49">
+        <v>91043000.0</v>
+      </c>
+      <c r="T49">
+        <v>92722000.0</v>
+      </c>
+      <c r="U49">
+        <v>85220000.0</v>
+      </c>
+      <c r="V49">
+        <v>77888000.0</v>
+      </c>
+      <c r="W49">
+        <v>70175000.0</v>
+      </c>
+      <c r="X49">
+        <v>63099000.0</v>
+      </c>
+      <c r="Y49">
+        <v>58069000.0</v>
+      </c>
+      <c r="Z49">
+        <v>52759000.0</v>
+      </c>
+      <c r="AA49">
+        <v>50891000.0</v>
+      </c>
+      <c r="AB49">
+        <v>48009000.0</v>
+      </c>
+      <c r="AC49">
+        <v>44721000.0</v>
+      </c>
+      <c r="AD49">
+        <v>41842000.0</v>
+      </c>
+      <c r="AE49">
+        <v>39562000.0</v>
+      </c>
+      <c r="AF49">
+        <v>36244000.0</v>
+      </c>
+      <c r="AG49">
+        <v>35386000.0</v>
+      </c>
+      <c r="AH49">
+        <v>33525000.0</v>
+      </c>
+      <c r="AI49">
+        <v>32565000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>33334000.0</v>
+      </c>
+      <c r="AK49">
+        <v>31637000.0</v>
+      </c>
+      <c r="AL49">
+        <v>29842000.0</v>
+      </c>
+      <c r="AM49">
+        <v>28399000.0</v>
+      </c>
+      <c r="AN49">
+        <v>27253000.0</v>
+      </c>
+      <c r="AO49">
+        <v>25860000.0</v>
+      </c>
+      <c r="AP49">
+        <v>24345000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>23470000.0</v>
+      </c>
+      <c r="AR49">
+        <v>22569000.0</v>
+      </c>
+      <c r="AS49">
+        <v>21273000.0</v>
+      </c>
+      <c r="AT49">
+        <v>19743000.0</v>
+      </c>
+      <c r="AU49">
+        <v>19217000.0</v>
+      </c>
+      <c r="AV49">
+        <v>19117000.0</v>
+      </c>
+      <c r="AW49">
+        <v>17960000.0</v>
+      </c>
+      <c r="AX49">
+        <v>16691000.0</v>
+      </c>
+      <c r="AY49">
+        <v>15441000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>14651000.0</v>
+      </c>
+      <c r="BA49">
+        <v>13426000.0</v>
+      </c>
+      <c r="BB49">
+        <v>0.0</v>
+      </c>
+      <c r="BC49">
+        <v>11741000.0</v>
+      </c>
+      <c r="BD49">
+        <v>11085000.0</v>
+      </c>
+      <c r="BE49">
+        <v>10118000.0</v>
+      </c>
+      <c r="BF49">
+        <v>9057000.0</v>
+      </c>
+      <c r="BG49">
+        <v>8222000.0</v>
+      </c>
+      <c r="BH49">
+        <v>7169000.0</v>
+      </c>
+      <c r="BI49">
+        <v>6336000.0</v>
+      </c>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
+      <c r="DK49"/>
+      <c r="DL49"/>
+      <c r="DM49"/>
+      <c r="DN49"/>
+      <c r="DO49"/>
+      <c r="DP49"/>
+      <c r="DQ49"/>
+      <c r="DR49"/>
+      <c r="DS49"/>
+      <c r="DT49"/>
+      <c r="DU49"/>
+      <c r="DV49"/>
+    </row>
+    <row r="50" spans="1:126">
+      <c r="A50" t="s">
+        <v>81</v>
+      </c>
+      <c r="B50">
+        <v>31500000.0</v>
+      </c>
+      <c r="C50">
+        <v>20833000.0</v>
+      </c>
+      <c r="D50">
+        <v>0.0</v>
+      </c>
+      <c r="E50">
+        <v>0.0</v>
+      </c>
+      <c r="F50">
+        <v>25000000.0</v>
+      </c>
+      <c r="G50">
+        <v>2000000.0</v>
+      </c>
+      <c r="H50">
+        <v>114097000.0</v>
+      </c>
+      <c r="I50">
+        <v>200000000.0</v>
+      </c>
+      <c r="J50">
+        <v>271849000.0</v>
+      </c>
+      <c r="K50">
+        <v>241532000.0</v>
+      </c>
+      <c r="L50">
+        <v>139000000.0</v>
+      </c>
+      <c r="M50">
+        <v>112442000.0</v>
+      </c>
+      <c r="N50">
+        <v>88000000.0</v>
+      </c>
+      <c r="O50">
+        <v>102647000.0</v>
+      </c>
+      <c r="P50"/>
+      <c r="Q50">
+        <v>0.0</v>
+      </c>
+      <c r="R50">
+        <v>0.0</v>
+      </c>
+      <c r="S50"/>
+      <c r="T50">
+        <v>0.0</v>
+      </c>
+      <c r="U50">
+        <v>196889000.0</v>
+      </c>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50">
+        <v>0.0</v>
+      </c>
+      <c r="Y50">
+        <v>203937000.0</v>
+      </c>
+      <c r="Z50">
+        <v>0.0</v>
+      </c>
+      <c r="AA50">
+        <v>0.0</v>
+      </c>
+      <c r="AB50">
+        <v>12000000.0</v>
+      </c>
+      <c r="AC50">
+        <v>13000000.0</v>
+      </c>
+      <c r="AD50">
+        <v>35000000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>29583000.0</v>
+      </c>
+      <c r="AH50">
+        <v>29632000.0</v>
+      </c>
+      <c r="AI50">
+        <v>64301000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>40830000.0</v>
+      </c>
+      <c r="AK50">
+        <v>42354000.0</v>
+      </c>
+      <c r="AL50">
+        <v>20940000.0</v>
+      </c>
+      <c r="AM50">
+        <v>1016000.0</v>
+      </c>
+      <c r="AN50"/>
+      <c r="AO50"/>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>26521000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>15000000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
+      <c r="DK50"/>
+      <c r="DL50"/>
+      <c r="DM50"/>
+      <c r="DN50"/>
+      <c r="DO50"/>
+      <c r="DP50"/>
+      <c r="DQ50"/>
+      <c r="DR50"/>
+      <c r="DS50"/>
+      <c r="DT50"/>
+      <c r="DU50"/>
+      <c r="DV50"/>
+    </row>
+    <row r="51" spans="1:126">
+      <c r="A51" t="s">
+        <v>82</v>
+      </c>
+      <c r="B51">
+        <v>51707000.0</v>
+      </c>
+      <c r="C51">
+        <v>59377000.0</v>
+      </c>
+      <c r="D51">
+        <v>76380000.0</v>
+      </c>
+      <c r="E51">
+        <v>76019000.0</v>
+      </c>
+      <c r="F51">
+        <v>103841000.0</v>
+      </c>
+      <c r="G51">
+        <v>79436000.0</v>
+      </c>
+      <c r="H51">
+        <v>191485000.0</v>
+      </c>
+      <c r="I51">
+        <v>278218000.0</v>
+      </c>
+      <c r="J51">
+        <v>350674000.0</v>
+      </c>
+      <c r="K51">
+        <v>356166000.0</v>
+      </c>
+      <c r="L51">
+        <v>253590000.0</v>
+      </c>
+      <c r="M51">
+        <v>227966000.0</v>
+      </c>
+      <c r="N51">
+        <v>158380000.0</v>
+      </c>
+      <c r="O51">
+        <v>71075000.0</v>
+      </c>
+      <c r="P51">
+        <v>81119000.0</v>
+      </c>
+      <c r="Q51">
+        <v>88911000.0</v>
+      </c>
+      <c r="R51">
+        <v>159738000.0</v>
+      </c>
+      <c r="S51">
+        <v>166907000.0</v>
+      </c>
+      <c r="T51">
+        <v>130407000.0</v>
+      </c>
+      <c r="U51">
+        <v>130924000.0</v>
+      </c>
+      <c r="V51">
+        <v>352339000.0</v>
+      </c>
+      <c r="W51">
+        <v>170197000.0</v>
+      </c>
+      <c r="X51">
+        <v>245814000.0</v>
+      </c>
+      <c r="Y51">
+        <v>342871000.0</v>
+      </c>
+      <c r="Z51">
+        <v>77493000.0</v>
+      </c>
+      <c r="AA51">
+        <v>72517000.0</v>
+      </c>
+      <c r="AB51">
+        <v>113572000.0</v>
+      </c>
+      <c r="AC51">
+        <v>117088000.0</v>
+      </c>
+      <c r="AD51">
+        <v>126089000.0</v>
+      </c>
+      <c r="AE51">
+        <v>118206000.0</v>
+      </c>
+      <c r="AF51">
+        <v>46923000.0</v>
+      </c>
+      <c r="AG51">
+        <v>29583000.0</v>
+      </c>
+      <c r="AH51">
+        <v>51946000.0</v>
+      </c>
+      <c r="AI51">
+        <v>64301000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>40830000.0</v>
+      </c>
+      <c r="AK51">
+        <v>42354000.0</v>
+      </c>
+      <c r="AL51">
+        <v>20940000.0</v>
+      </c>
+      <c r="AM51">
+        <v>20995000.0</v>
+      </c>
+      <c r="AN51">
+        <v>21049000.0</v>
+      </c>
+      <c r="AO51">
+        <v>37603000.0</v>
+      </c>
+      <c r="AP51">
+        <v>47657000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>79315000.0</v>
+      </c>
+      <c r="AR51">
+        <v>57075000.0</v>
+      </c>
+      <c r="AS51">
+        <v>66402000.0</v>
+      </c>
+      <c r="AT51">
+        <v>57101000.0</v>
+      </c>
+      <c r="AU51">
+        <v>53539000.0</v>
+      </c>
+      <c r="AV51">
+        <v>54862000.0</v>
+      </c>
+      <c r="AW51">
+        <v>40674000.0</v>
+      </c>
+      <c r="AX51">
+        <v>51644000.0</v>
+      </c>
+      <c r="AY51">
+        <v>46978000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>17435000.0</v>
+      </c>
+      <c r="BA51">
+        <v>39246000.0</v>
+      </c>
+      <c r="BB51">
+        <v>21777000.0</v>
+      </c>
+      <c r="BC51">
+        <v>22510000.0</v>
+      </c>
+      <c r="BD51">
+        <v>22558000.0</v>
+      </c>
+      <c r="BE51">
+        <v>26051000.0</v>
+      </c>
+      <c r="BF51">
+        <v>22654000.0</v>
+      </c>
+      <c r="BG51">
+        <v>22701000.0</v>
+      </c>
+      <c r="BH51">
+        <v>23383000.0</v>
+      </c>
+      <c r="BI51">
+        <v>24715000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>23536000.0</v>
+      </c>
+      <c r="BK51">
+        <v>29444000.0</v>
+      </c>
+      <c r="BL51">
+        <v>29823000.0</v>
+      </c>
+      <c r="BM51">
+        <v>30082000.0</v>
+      </c>
+      <c r="BN51">
+        <v>31068000.0</v>
+      </c>
+      <c r="BO51">
+        <v>54101000.0</v>
+      </c>
+      <c r="BP51">
+        <v>69955000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>80745000.0</v>
+      </c>
+      <c r="BR51">
+        <v>57318000.0</v>
+      </c>
+      <c r="BS51">
+        <v>79200000.0</v>
+      </c>
+      <c r="BT51">
+        <v>87262000.0</v>
+      </c>
+      <c r="BU51">
+        <v>91112000.0</v>
+      </c>
+      <c r="BV51">
+        <v>83171000.0</v>
+      </c>
+      <c r="BW51">
+        <v>91930000.0</v>
+      </c>
+      <c r="BX51">
+        <v>96044000.0</v>
+      </c>
+      <c r="BY51">
+        <v>74398000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>67854000.0</v>
+      </c>
+      <c r="CA51">
+        <v>83988000.0</v>
+      </c>
+      <c r="CB51">
+        <v>82891000.0</v>
+      </c>
+      <c r="CC51">
+        <v>72780000.0</v>
+      </c>
+      <c r="CD51">
+        <v>77267000.0</v>
+      </c>
+      <c r="CE51">
+        <v>72180000.0</v>
+      </c>
+      <c r="CF51">
+        <v>74681000.0</v>
+      </c>
+      <c r="CG51">
+        <v>66772000.0</v>
+      </c>
+      <c r="CH51">
+        <v>65414000.0</v>
+      </c>
+      <c r="CI51">
+        <v>63758000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>59215000.0</v>
+      </c>
+      <c r="CK51">
+        <v>57937000.0</v>
+      </c>
+      <c r="CL51">
+        <v>49836000.0</v>
+      </c>
+      <c r="CM51">
+        <v>45372000.0</v>
+      </c>
+      <c r="CN51">
+        <v>44924000.0</v>
+      </c>
+      <c r="CO51">
+        <v>46336000.0</v>
+      </c>
+      <c r="CP51">
+        <v>50334000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>50539000.0</v>
+      </c>
+      <c r="CR51">
+        <v>35873000.0</v>
+      </c>
+      <c r="CS51">
+        <v>36216000.0</v>
+      </c>
+      <c r="CT51">
+        <v>37477000.0</v>
+      </c>
+      <c r="CU51">
+        <v>42178000.0</v>
+      </c>
+      <c r="CV51">
+        <v>42310000.0</v>
+      </c>
+      <c r="CW51">
+        <v>40174000.0</v>
+      </c>
+      <c r="CX51">
+        <v>44442000.0</v>
+      </c>
+      <c r="CY51">
+        <v>51979000.0</v>
+      </c>
+      <c r="CZ51">
+        <v>42613000.0</v>
+      </c>
+      <c r="DA51">
+        <v>36321000.0</v>
+      </c>
+      <c r="DB51">
+        <v>40557000.0</v>
+      </c>
+      <c r="DC51">
+        <v>41000000.0</v>
+      </c>
+      <c r="DD51">
+        <v>29800000.0</v>
+      </c>
+      <c r="DE51">
+        <v>26600000.0</v>
+      </c>
+      <c r="DF51">
+        <v>21300000.0</v>
+      </c>
+      <c r="DG51">
+        <v>27800000.0</v>
+      </c>
+      <c r="DH51">
+        <v>16300000.0</v>
+      </c>
+      <c r="DI51">
+        <v>19600000.0</v>
+      </c>
+      <c r="DJ51">
+        <v>16400000.0</v>
+      </c>
+      <c r="DK51">
+        <v>7900000.0</v>
+      </c>
+      <c r="DL51">
+        <v>12100000.0</v>
+      </c>
+      <c r="DM51">
+        <v>10000000.0</v>
+      </c>
+      <c r="DN51">
+        <v>700000.0</v>
+      </c>
+      <c r="DO51">
+        <v>9222000.0</v>
+      </c>
+      <c r="DP51">
+        <v>1600000.0</v>
+      </c>
+      <c r="DQ51">
+        <v>3800000.0</v>
+      </c>
+      <c r="DR51"/>
+      <c r="DS51"/>
+      <c r="DT51"/>
+      <c r="DU51"/>
+      <c r="DV51"/>
+    </row>
+    <row r="52" spans="1:126">
+      <c r="A52" t="s">
+        <v>83</v>
+      </c>
+      <c r="B52">
+        <v>31500000.0</v>
+      </c>
+      <c r="C52">
+        <v>20833000.0</v>
+      </c>
+      <c r="D52"/>
+      <c r="E52">
+        <v>20000000.0</v>
+      </c>
+      <c r="F52">
+        <v>25000000.0</v>
+      </c>
+      <c r="G52">
+        <v>2000000.0</v>
+      </c>
+      <c r="H52">
+        <v>114097000.0</v>
+      </c>
+      <c r="I52">
+        <v>200000000.0</v>
+      </c>
+      <c r="J52">
+        <v>271849000.0</v>
+      </c>
+      <c r="K52">
+        <v>241532000.0</v>
+      </c>
+      <c r="L52">
+        <v>139000000.0</v>
+      </c>
+      <c r="M52">
+        <v>112442000.0</v>
+      </c>
+      <c r="N52">
+        <v>88000000.0</v>
+      </c>
+      <c r="O52">
+        <v>105318000.0</v>
+      </c>
+      <c r="P52">
+        <v>4501000.0</v>
+      </c>
+      <c r="Q52">
+        <v>4592000.0</v>
+      </c>
+      <c r="R52">
+        <v>1995000.0</v>
+      </c>
+      <c r="S52">
+        <v>8988000.0</v>
+      </c>
+      <c r="T52">
+        <v>567000.0</v>
+      </c>
+      <c r="U52">
+        <v>196889000.0</v>
+      </c>
+      <c r="V52">
+        <v>307753000.0</v>
+      </c>
+      <c r="W52">
+        <v>125617000.0</v>
+      </c>
+      <c r="X52">
+        <v>203842000.0</v>
+      </c>
+      <c r="Y52">
+        <v>203937000.0</v>
+      </c>
+      <c r="Z52">
+        <v>23364000.0</v>
+      </c>
+      <c r="AA52">
+        <v>32903000.0</v>
+      </c>
+      <c r="AB52">
+        <v>12000000.0</v>
+      </c>
+      <c r="AC52">
+        <v>13000000.0</v>
+      </c>
+      <c r="AD52">
+        <v>35000000.0</v>
+      </c>
+      <c r="AE52">
+        <v>43100000.0</v>
+      </c>
+      <c r="AF52">
+        <v>1771000.0</v>
+      </c>
+      <c r="AG52">
+        <v>12241000.0</v>
+      </c>
+      <c r="AH52">
+        <v>34611000.0</v>
+      </c>
+      <c r="AI52">
+        <v>34611000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>20000000.0</v>
+      </c>
+      <c r="AK52">
+        <v>21468000.0</v>
+      </c>
+      <c r="AL52">
+        <v>13524000.0</v>
+      </c>
+      <c r="AM52">
+        <v>2370000.0</v>
+      </c>
+      <c r="AN52">
+        <v>13638000.0</v>
+      </c>
+      <c r="AO52">
+        <v>30194000.0</v>
+      </c>
+      <c r="AP52">
+        <v>31596000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>31596000.0</v>
+      </c>
+      <c r="AR52">
+        <v>5712000.0</v>
+      </c>
+      <c r="AS52">
+        <v>14981000.0</v>
+      </c>
+      <c r="AT52">
+        <v>621000.0</v>
+      </c>
+      <c r="AU52">
+        <v>578000.0</v>
+      </c>
+      <c r="AV52">
+        <v>21854000.0</v>
+      </c>
+      <c r="AW52">
+        <v>7620000.0</v>
+      </c>
+      <c r="AX52">
+        <v>28544000.0</v>
+      </c>
+      <c r="AY52">
+        <v>23833000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>9245000.0</v>
+      </c>
+      <c r="BA52">
+        <v>27512000.0</v>
+      </c>
+      <c r="BB52"/>
+      <c r="BC52">
+        <v>22510000.0</v>
+      </c>
+      <c r="BD52">
+        <v>22558000.0</v>
+      </c>
+      <c r="BE52">
+        <v>3445000.0</v>
+      </c>
+      <c r="BF52">
+        <v>22654000.0</v>
+      </c>
+      <c r="BG52">
+        <v>22701000.0</v>
+      </c>
+      <c r="BH52">
+        <v>636000.0</v>
+      </c>
+      <c r="BI52">
+        <v>1922000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>698000.0</v>
+      </c>
+      <c r="BK52">
+        <v>1561000.0</v>
+      </c>
+      <c r="BL52">
+        <v>1896000.0</v>
+      </c>
+      <c r="BM52">
+        <v>2111000.0</v>
+      </c>
+      <c r="BN52">
+        <v>3054000.0</v>
+      </c>
+      <c r="BO52">
+        <v>16044000.0</v>
+      </c>
+      <c r="BP52">
+        <v>24856000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>35604000.0</v>
+      </c>
+      <c r="BR52">
+        <v>7136000.0</v>
+      </c>
+      <c r="BS52">
+        <v>23977000.0</v>
+      </c>
+      <c r="BT52">
+        <v>31998000.0</v>
+      </c>
+      <c r="BU52">
+        <v>35809000.0</v>
+      </c>
+      <c r="BV52">
+        <v>37828000.0</v>
+      </c>
+      <c r="BW52">
+        <v>37349000.0</v>
+      </c>
+      <c r="BX52">
+        <v>41429000.0</v>
+      </c>
+      <c r="BY52">
+        <v>19750000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>8173000.0</v>
+      </c>
+      <c r="CA52">
+        <v>24275000.0</v>
+      </c>
+      <c r="CB52">
+        <v>18146000.0</v>
+      </c>
+      <c r="CC52">
+        <v>8004000.0</v>
+      </c>
+      <c r="CD52">
+        <v>12460000.0</v>
+      </c>
+      <c r="CE52">
+        <v>12342000.0</v>
+      </c>
+      <c r="CF52">
+        <v>14813000.0</v>
+      </c>
+      <c r="CG52">
+        <v>6874000.0</v>
+      </c>
+      <c r="CH52">
+        <v>5486000.0</v>
+      </c>
+      <c r="CI52">
+        <v>13801000.0</v>
+      </c>
+      <c r="CJ52">
+        <v>9229000.0</v>
+      </c>
+      <c r="CK52">
+        <v>12341000.0</v>
+      </c>
+      <c r="CL52">
+        <v>14204000.0</v>
+      </c>
+      <c r="CM52">
+        <v>9688000.0</v>
+      </c>
+      <c r="CN52">
+        <v>4189000.0</v>
+      </c>
+      <c r="CO52">
+        <v>9051000.0</v>
+      </c>
+      <c r="CP52">
+        <v>18000000.0</v>
+      </c>
+      <c r="CQ52">
+        <v>18156000.0</v>
+      </c>
+      <c r="CR52">
+        <v>3442000.0</v>
+      </c>
+      <c r="CS52">
+        <v>3739000.0</v>
+      </c>
+      <c r="CT52">
+        <v>4954000.0</v>
+      </c>
+      <c r="CU52">
+        <v>9610000.0</v>
+      </c>
+      <c r="CV52">
+        <v>9698000.0</v>
+      </c>
+      <c r="CW52">
+        <v>6018000.0</v>
+      </c>
+      <c r="CX52">
+        <v>10243000.0</v>
+      </c>
+      <c r="CY52">
+        <v>22738000.0</v>
+      </c>
+      <c r="CZ52">
+        <v>18331000.0</v>
+      </c>
+      <c r="DA52">
+        <v>11999000.0</v>
+      </c>
+      <c r="DB52">
+        <v>16195000.0</v>
+      </c>
+      <c r="DC52">
+        <v>24600000.0</v>
+      </c>
+      <c r="DD52">
+        <v>14400000.0</v>
+      </c>
+      <c r="DE52">
+        <v>11100000.0</v>
+      </c>
+      <c r="DF52">
+        <v>5800000.0</v>
+      </c>
+      <c r="DG52">
+        <v>12200000.0</v>
+      </c>
+      <c r="DH52">
+        <v>700000.0</v>
+      </c>
+      <c r="DI52">
+        <v>4000000.0</v>
+      </c>
+      <c r="DJ52">
+        <v>5700000.0</v>
+      </c>
+      <c r="DK52">
+        <v>2200000.0</v>
+      </c>
+      <c r="DL52">
+        <v>7400000.0</v>
+      </c>
+      <c r="DM52">
+        <v>10000000.0</v>
+      </c>
+      <c r="DN52">
+        <v>700000.0</v>
+      </c>
+      <c r="DO52">
+        <v>4512000.0</v>
+      </c>
+      <c r="DP52">
+        <v>1600000.0</v>
+      </c>
+      <c r="DQ52">
+        <v>3800000.0</v>
+      </c>
+      <c r="DR52"/>
+      <c r="DS52"/>
+      <c r="DT52"/>
+      <c r="DU52"/>
+      <c r="DV52"/>
+    </row>
+    <row r="53" spans="1:126">
+      <c r="A53" t="s">
+        <v>84</v>
+      </c>
+      <c r="B53">
+        <v>327681000.0</v>
+      </c>
+      <c r="C53">
+        <v>5446000.0</v>
+      </c>
+      <c r="D53">
+        <v>389334000.0</v>
+      </c>
+      <c r="E53">
+        <v>404745000.0</v>
+      </c>
+      <c r="F53">
+        <v>258493000.0</v>
+      </c>
+      <c r="G53">
+        <v>260477000.0</v>
+      </c>
+      <c r="H53">
+        <v>255673000.0</v>
+      </c>
+      <c r="I53">
+        <v>208363000.0</v>
+      </c>
+      <c r="J53">
+        <v>218063000.0</v>
+      </c>
+      <c r="K53">
+        <v>223993000.0</v>
+      </c>
+      <c r="L53">
+        <v>218477000.0</v>
+      </c>
+      <c r="M53">
+        <v>229207000.0</v>
+      </c>
+      <c r="N53">
+        <v>237047000.0</v>
+      </c>
+      <c r="O53">
+        <v>238308000.0</v>
+      </c>
+      <c r="P53">
+        <v>242623000.0</v>
+      </c>
+      <c r="Q53">
+        <v>219152000.0</v>
+      </c>
+      <c r="R53">
+        <v>145513000.0</v>
+      </c>
+      <c r="S53">
+        <v>63362000.0</v>
+      </c>
+      <c r="T53">
+        <v>5520000.0</v>
+      </c>
+      <c r="U53">
+        <v>8670000.0</v>
+      </c>
+      <c r="V53">
+        <v>3758000.0</v>
+      </c>
+      <c r="W53">
+        <v>6263000.0</v>
+      </c>
+      <c r="X53">
+        <v>9859000.0</v>
+      </c>
+      <c r="Y53">
+        <v>23492000.0</v>
+      </c>
+      <c r="Z53">
+        <v>27420000.0</v>
+      </c>
+      <c r="AA53">
+        <v>37516000.0</v>
+      </c>
+      <c r="AB53">
+        <v>52419000.0</v>
+      </c>
+      <c r="AC53">
+        <v>83404000.0</v>
+      </c>
+      <c r="AD53">
+        <v>101532000.0</v>
+      </c>
+      <c r="AE53">
+        <v>111923000.0</v>
+      </c>
+      <c r="AF53">
+        <v>110527000.0</v>
+      </c>
+      <c r="AG53">
+        <v>111691000.0</v>
+      </c>
+      <c r="AH53">
+        <v>122838000.0</v>
+      </c>
+      <c r="AI53">
+        <v>93465000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>96513000.0</v>
+      </c>
+      <c r="AK53">
+        <v>111353000.0</v>
+      </c>
+      <c r="AL53">
+        <v>119525000.0</v>
+      </c>
+      <c r="AM53">
+        <v>133625000.0</v>
+      </c>
+      <c r="AN53">
+        <v>173444000.0</v>
+      </c>
+      <c r="AO53">
+        <v>167342000.0</v>
+      </c>
+      <c r="AP53">
+        <v>161910000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>135721000.0</v>
+      </c>
+      <c r="AR53">
+        <v>133696000.0</v>
+      </c>
+      <c r="AS53">
+        <v>137198000.0</v>
+      </c>
+      <c r="AT53">
+        <v>142680000.0</v>
+      </c>
+      <c r="AU53">
+        <v>141634000.0</v>
+      </c>
+      <c r="AV53">
+        <v>148134000.0</v>
+      </c>
+      <c r="AW53">
+        <v>142836000.0</v>
+      </c>
+      <c r="AX53">
+        <v>121409000.0</v>
+      </c>
+      <c r="AY53">
+        <v>122803000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>119770000.0</v>
+      </c>
+      <c r="BA53">
+        <v>133956000.0</v>
+      </c>
+      <c r="BB53">
+        <v>145506000.0</v>
+      </c>
+      <c r="BC53">
+        <v>154295000.0</v>
+      </c>
+      <c r="BD53">
+        <v>167116000.0</v>
+      </c>
+      <c r="BE53">
+        <v>148107000.0</v>
+      </c>
+      <c r="BF53">
+        <v>155282000.0</v>
+      </c>
+      <c r="BG53">
+        <v>159043000.0</v>
+      </c>
+      <c r="BH53">
+        <v>39371000.0</v>
+      </c>
+      <c r="BI53">
+        <v>56113000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>95689000.0</v>
+      </c>
+      <c r="BK53">
+        <v>61163000.0</v>
+      </c>
+      <c r="BL53">
+        <v>72577000.0</v>
+      </c>
+      <c r="BM53">
+        <v>57229000.0</v>
+      </c>
+      <c r="BN53">
+        <v>50232000.0</v>
+      </c>
+      <c r="BO53">
+        <v>40038000.0</v>
+      </c>
+      <c r="BP53">
+        <v>43303000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>39366000.0</v>
+      </c>
+      <c r="BR53">
+        <v>41722000.0</v>
+      </c>
+      <c r="BS53">
+        <v>52739000.0</v>
+      </c>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53">
+        <v>46830000.0</v>
+      </c>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53">
+        <v>46921000.0</v>
+      </c>
+      <c r="CB53"/>
+      <c r="CC53"/>
+      <c r="CD53"/>
+      <c r="CE53">
+        <v>54549000.0</v>
+      </c>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53">
+        <v>60407000.0</v>
+      </c>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53">
+        <v>69918000.0</v>
+      </c>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53">
+        <v>65487000.0</v>
+      </c>
+      <c r="CR53"/>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53">
+        <v>53042000.0</v>
+      </c>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53">
+        <v>42376000.0</v>
+      </c>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
+      <c r="DK53"/>
+      <c r="DL53"/>
+      <c r="DM53"/>
+      <c r="DN53"/>
+      <c r="DO53"/>
+      <c r="DP53"/>
+      <c r="DQ53"/>
+      <c r="DR53"/>
+      <c r="DS53"/>
+      <c r="DT53"/>
+      <c r="DU53"/>
+      <c r="DV53"/>
+    </row>
+    <row r="54" spans="1:126">
+      <c r="A54" t="s">
+        <v>85</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
+      <c r="DK54"/>
+      <c r="DL54"/>
+      <c r="DM54"/>
+      <c r="DN54"/>
+      <c r="DO54"/>
+      <c r="DP54"/>
+      <c r="DQ54"/>
+      <c r="DR54"/>
+      <c r="DS54"/>
+      <c r="DT54"/>
+      <c r="DU54"/>
+      <c r="DV54"/>
+    </row>
+    <row r="55" spans="1:126">
+      <c r="A55" t="s">
+        <v>86</v>
+      </c>
+      <c r="B55">
+        <v>6964809000.0</v>
+      </c>
+      <c r="C55">
+        <v>6133896000.0</v>
+      </c>
+      <c r="D55">
+        <v>6267349000.0</v>
+      </c>
+      <c r="E55">
+        <v>6354543000.0</v>
+      </c>
+      <c r="F55">
+        <v>5546026000.0</v>
+      </c>
+      <c r="G55">
+        <v>5470936000.0</v>
+      </c>
+      <c r="H55">
+        <v>5527025000.0</v>
+      </c>
+      <c r="I55">
+        <v>5391749000.0</v>
+      </c>
+      <c r="J55">
+        <v>5330379000.0</v>
+      </c>
+      <c r="K55">
+        <v>5290792000.0</v>
+      </c>
+      <c r="L55">
+        <v>5215963000.0</v>
+      </c>
+      <c r="M55">
+        <v>5088813000.0</v>
+      </c>
+      <c r="N55">
+        <v>4583465000.0</v>
+      </c>
+      <c r="O55">
+        <v>4497954000.0</v>
+      </c>
+      <c r="P55">
+        <v>4333903000.0</v>
+      </c>
+      <c r="Q55">
+        <v>4310163000.0</v>
+      </c>
+      <c r="R55">
+        <v>4667174000.0</v>
+      </c>
+      <c r="S55">
+        <v>4689425000.0</v>
+      </c>
+      <c r="T55">
+        <v>3453187000.0</v>
+      </c>
+      <c r="U55">
+        <v>3461792000.0</v>
+      </c>
+      <c r="V55">
+        <v>3382038000.0</v>
+      </c>
+      <c r="W55">
+        <v>2998948000.0</v>
+      </c>
+      <c r="X55">
+        <v>3052935000.0</v>
+      </c>
+      <c r="Y55">
+        <v>2922365000.0</v>
+      </c>
+      <c r="Z55">
+        <v>2299751000.0</v>
+      </c>
+      <c r="AA55">
+        <v>2231175000.0</v>
+      </c>
+      <c r="AB55">
+        <v>2248899000.0</v>
+      </c>
+      <c r="AC55">
+        <v>2136122000.0</v>
+      </c>
+      <c r="AD55">
+        <v>2147817000.0</v>
+      </c>
+      <c r="AE55">
+        <v>2077981000.0</v>
+      </c>
+      <c r="AF55">
+        <v>2044280000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1415647000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1391217000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1170354000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1153373000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1111876000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1072938000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1032599000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1042687000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1012884000.0</v>
+      </c>
+      <c r="AP55">
+        <v>960894000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>931638000.0</v>
+      </c>
+      <c r="AR55">
+        <v>915265000.0</v>
+      </c>
+      <c r="AS55">
+        <v>899342000.0</v>
+      </c>
+      <c r="AT55">
+        <v>895149000.0</v>
+      </c>
+      <c r="AU55">
+        <v>755657000.0</v>
+      </c>
+      <c r="AV55">
+        <v>764403000.0</v>
+      </c>
+      <c r="AW55">
+        <v>736480000.0</v>
+      </c>
+      <c r="AX55">
+        <v>718476000.0</v>
+      </c>
+      <c r="AY55">
+        <v>713125000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>697988000.0</v>
+      </c>
+      <c r="BA55">
+        <v>705649000.0</v>
+      </c>
+      <c r="BB55">
+        <v>726430000.0</v>
+      </c>
+      <c r="BC55">
+        <v>705200000.0</v>
+      </c>
+      <c r="BD55">
+        <v>723504000.0</v>
+      </c>
+      <c r="BE55">
+        <v>696934000.0</v>
+      </c>
+      <c r="BF55">
+        <v>717625000.0</v>
+      </c>
+      <c r="BG55">
+        <v>715383000.0</v>
+      </c>
+      <c r="BH55">
+        <v>720817000.0</v>
+      </c>
+      <c r="BI55">
+        <v>687367000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>680292000.0</v>
+      </c>
+      <c r="BK55">
+        <v>637457000.0</v>
+      </c>
+      <c r="BL55">
+        <v>632552000.0</v>
+      </c>
+      <c r="BM55">
+        <v>615495000.0</v>
+      </c>
+      <c r="BN55">
+        <v>620255000.0</v>
+      </c>
+      <c r="BO55">
+        <v>606010000.0</v>
+      </c>
+      <c r="BP55">
+        <v>598192000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>579416000.0</v>
+      </c>
+      <c r="BR55">
+        <v>565070000.0</v>
+      </c>
+      <c r="BS55">
+        <v>572300000.0</v>
+      </c>
+      <c r="BT55">
+        <v>552412000.0</v>
+      </c>
+      <c r="BU55">
+        <v>540699000.0</v>
+      </c>
+      <c r="BV55">
+        <v>535974000.0</v>
+      </c>
+      <c r="BW55">
+        <v>509757000.0</v>
+      </c>
+      <c r="BX55">
+        <v>503596000.0</v>
+      </c>
+      <c r="BY55">
+        <v>492160000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>492506000.0</v>
+      </c>
+      <c r="CA55">
+        <v>491694000.0</v>
+      </c>
+      <c r="CB55">
+        <v>455787000.0</v>
+      </c>
+      <c r="CC55">
+        <v>456685000.0</v>
+      </c>
+      <c r="CD55">
+        <v>441371000.0</v>
+      </c>
+      <c r="CE55">
+        <v>438110000.0</v>
+      </c>
+      <c r="CF55">
+        <v>435029000.0</v>
+      </c>
+      <c r="CG55">
+        <v>414473000.0</v>
+      </c>
+      <c r="CH55">
+        <v>402544000.0</v>
+      </c>
+      <c r="CI55">
+        <v>403256000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>398549000.0</v>
+      </c>
+      <c r="CK55">
+        <v>398534000.0</v>
+      </c>
+      <c r="CL55">
+        <v>377952000.0</v>
+      </c>
+      <c r="CM55">
+        <v>373466000.0</v>
+      </c>
+      <c r="CN55">
+        <v>372654000.0</v>
+      </c>
+      <c r="CO55">
+        <v>362042000.0</v>
+      </c>
+      <c r="CP55">
+        <v>368243000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>363284000.0</v>
+      </c>
+      <c r="CR55">
+        <v>351249000.0</v>
+      </c>
+      <c r="CS55">
+        <v>340538000.0</v>
+      </c>
+      <c r="CT55">
+        <v>333259000.0</v>
+      </c>
+      <c r="CU55">
+        <v>330635000.0</v>
+      </c>
+      <c r="CV55">
+        <v>323729000.0</v>
+      </c>
+      <c r="CW55">
+        <v>318912000.0</v>
+      </c>
+      <c r="CX55">
+        <v>315646000.0</v>
+      </c>
+      <c r="CY55">
+        <v>315584000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>303945000.0</v>
+      </c>
+      <c r="DA55">
+        <v>292735000.0</v>
+      </c>
+      <c r="DB55">
+        <v>289714000.0</v>
+      </c>
+      <c r="DC55">
+        <v>287500000.0</v>
+      </c>
+      <c r="DD55">
+        <v>278600000.0</v>
+      </c>
+      <c r="DE55">
+        <v>276900000.0</v>
+      </c>
+      <c r="DF55">
+        <v>275200000.0</v>
+      </c>
+      <c r="DG55">
+        <v>277800000.0</v>
+      </c>
+      <c r="DH55">
+        <v>265900000.0</v>
+      </c>
+      <c r="DI55">
+        <v>239500000.0</v>
+      </c>
+      <c r="DJ55">
+        <v>237200000.0</v>
+      </c>
+      <c r="DK55">
+        <v>256700000.0</v>
+      </c>
+      <c r="DL55">
+        <v>222000000.0</v>
+      </c>
+      <c r="DM55">
+        <v>216300000.0</v>
+      </c>
+      <c r="DN55">
+        <v>209000000.0</v>
+      </c>
+      <c r="DO55">
+        <v>210172000.0</v>
+      </c>
+      <c r="DP55">
+        <v>205000000.0</v>
+      </c>
+      <c r="DQ55">
+        <v>202200000.0</v>
+      </c>
+      <c r="DR55"/>
+      <c r="DS55"/>
+      <c r="DT55"/>
+      <c r="DU55"/>
+      <c r="DV55"/>
+    </row>
+    <row r="56" spans="1:126">
+      <c r="A56" t="s">
+        <v>87</v>
+      </c>
+      <c r="B56">
+        <v>93925000.0</v>
+      </c>
+      <c r="C56">
+        <v>81781000.0</v>
+      </c>
+      <c r="D56">
+        <v>461788000.0</v>
+      </c>
+      <c r="E56">
+        <v>508790000.0</v>
+      </c>
+      <c r="F56">
+        <v>350324000.0</v>
+      </c>
+      <c r="G56">
+        <v>338815000.0</v>
+      </c>
+      <c r="H56">
+        <v>359800000.0</v>
+      </c>
+      <c r="I56">
+        <v>298277000.0</v>
+      </c>
+      <c r="J56">
+        <v>310201000.0</v>
+      </c>
+      <c r="K56">
+        <v>329478000.0</v>
+      </c>
+      <c r="L56">
+        <v>307955000.0</v>
+      </c>
+      <c r="M56">
+        <v>332997000.0</v>
+      </c>
+      <c r="N56">
+        <v>312406000.0</v>
+      </c>
+      <c r="O56">
+        <v>314486000.0</v>
+      </c>
+      <c r="P56">
+        <v>339022000.0</v>
+      </c>
+      <c r="Q56">
+        <v>301403000.0</v>
+      </c>
+      <c r="R56">
+        <v>215245000.0</v>
+      </c>
+      <c r="S56">
+        <v>261821000.0</v>
+      </c>
+      <c r="T56">
+        <v>58198000.0</v>
+      </c>
+      <c r="U56">
+        <v>56357000.0</v>
+      </c>
+      <c r="V56">
+        <v>178524000.0</v>
+      </c>
+      <c r="W56">
+        <v>31284000.0</v>
+      </c>
+      <c r="X56">
+        <v>65628000.0</v>
+      </c>
+      <c r="Y56">
+        <v>73052000.0</v>
+      </c>
+      <c r="Z56">
+        <v>72155000.0</v>
+      </c>
+      <c r="AA56">
+        <v>75883000.0</v>
+      </c>
+      <c r="AB56">
+        <v>119982000.0</v>
+      </c>
+      <c r="AC56">
+        <v>130087000.0</v>
+      </c>
+      <c r="AD56">
+        <v>150681000.0</v>
+      </c>
+      <c r="AE56">
+        <v>149339000.0</v>
+      </c>
+      <c r="AF56">
+        <v>154369000.0</v>
+      </c>
+      <c r="AG56">
+        <v>147274000.0</v>
+      </c>
+      <c r="AH56">
+        <v>148287000.0</v>
+      </c>
+      <c r="AI56">
+        <v>120852000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>128284000.0</v>
+      </c>
+      <c r="AK56">
+        <v>143403000.0</v>
+      </c>
+      <c r="AL56">
+        <v>147982000.0</v>
+      </c>
+      <c r="AM56">
+        <v>153049000.0</v>
+      </c>
+      <c r="AN56">
+        <v>193173000.0</v>
+      </c>
+      <c r="AO56">
+        <v>188129000.0</v>
+      </c>
+      <c r="AP56">
+        <v>179358000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>157135000.0</v>
+      </c>
+      <c r="AR56">
+        <v>161658000.0</v>
+      </c>
+      <c r="AS56">
+        <v>156875000.0</v>
+      </c>
+      <c r="AT56">
+        <v>165560000.0</v>
+      </c>
+      <c r="AU56">
+        <v>160346000.0</v>
+      </c>
+      <c r="AV56">
+        <v>172153000.0</v>
+      </c>
+      <c r="AW56">
+        <v>163474000.0</v>
+      </c>
+      <c r="AX56">
+        <v>143666000.0</v>
+      </c>
+      <c r="AY56">
+        <v>141643000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>143532000.0</v>
+      </c>
+      <c r="BA56">
+        <v>160627000.0</v>
+      </c>
+      <c r="BB56">
+        <v>182004000.0</v>
+      </c>
+      <c r="BC56">
+        <v>193224000.0</v>
+      </c>
+      <c r="BD56">
+        <v>12520000.0</v>
+      </c>
+      <c r="BE56">
+        <v>13196000.0</v>
+      </c>
+      <c r="BF56">
+        <v>39053000.0</v>
+      </c>
+      <c r="BG56">
+        <v>200989000.0</v>
+      </c>
+      <c r="BH56">
+        <v>51633000.0</v>
+      </c>
+      <c r="BI56">
+        <v>69769000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>72065000.0</v>
+      </c>
+      <c r="BK56">
+        <v>65336000.0</v>
+      </c>
+      <c r="BL56">
+        <v>59488000.0</v>
+      </c>
+      <c r="BM56">
+        <v>51391000.0</v>
+      </c>
+      <c r="BN56">
+        <v>47568000.0</v>
+      </c>
+      <c r="BO56">
+        <v>50345000.0</v>
+      </c>
+      <c r="BP56">
+        <v>8511000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>49537000.0</v>
+      </c>
+      <c r="BR56">
+        <v>49322000.0</v>
+      </c>
+      <c r="BS56">
+        <v>61271000.0</v>
+      </c>
+      <c r="BT56">
+        <v>60858000.0</v>
+      </c>
+      <c r="BU56">
+        <v>71050000.0</v>
+      </c>
+      <c r="BV56">
+        <v>73369000.0</v>
+      </c>
+      <c r="BW56">
+        <v>60247000.0</v>
+      </c>
+      <c r="BX56">
+        <v>58493000.0</v>
+      </c>
+      <c r="BY56">
+        <v>56074000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>56707000.0</v>
+      </c>
+      <c r="CA56">
+        <v>59241000.0</v>
+      </c>
+      <c r="CB56">
+        <v>54337000.0</v>
+      </c>
+      <c r="CC56">
+        <v>51536000.0</v>
+      </c>
+      <c r="CD56">
+        <v>57341000.0</v>
+      </c>
+      <c r="CE56">
+        <v>63168000.0</v>
+      </c>
+      <c r="CF56">
+        <v>69488000.0</v>
+      </c>
+      <c r="CG56">
+        <v>68881000.0</v>
+      </c>
+      <c r="CH56">
+        <v>67482000.0</v>
+      </c>
+      <c r="CI56">
+        <v>68961000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>69935000.0</v>
+      </c>
+      <c r="CK56">
+        <v>79158000.0</v>
+      </c>
+      <c r="CL56">
+        <v>78663000.0</v>
+      </c>
+      <c r="CM56">
+        <v>79137000.0</v>
+      </c>
+      <c r="CN56">
+        <v>76901000.0</v>
+      </c>
+      <c r="CO56">
+        <v>76416000.0</v>
+      </c>
+      <c r="CP56">
+        <v>77673000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>75589000.0</v>
+      </c>
+      <c r="CR56">
+        <v>72496000.0</v>
+      </c>
+      <c r="CS56">
+        <v>64931000.0</v>
+      </c>
+      <c r="CT56">
+        <v>60910000.0</v>
+      </c>
+      <c r="CU56">
+        <v>64161000.0</v>
+      </c>
+      <c r="CV56">
+        <v>61581000.0</v>
+      </c>
+      <c r="CW56">
+        <v>58912000.0</v>
+      </c>
+      <c r="CX56">
+        <v>55516000.0</v>
+      </c>
+      <c r="CY56">
+        <v>50864000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>49291000.0</v>
+      </c>
+      <c r="DA56">
+        <v>44360000.0</v>
+      </c>
+      <c r="DB56">
+        <v>39755000.0</v>
+      </c>
+      <c r="DC56">
+        <v>44200000.0</v>
+      </c>
+      <c r="DD56">
+        <v>46200000.0</v>
+      </c>
+      <c r="DE56">
+        <v>48900000.0</v>
+      </c>
+      <c r="DF56">
+        <v>46600000.0</v>
+      </c>
+      <c r="DG56">
+        <v>50500000.0</v>
+      </c>
+      <c r="DH56">
+        <v>47900000.0</v>
+      </c>
+      <c r="DI56">
+        <v>45700000.0</v>
+      </c>
+      <c r="DJ56">
+        <v>46300000.0</v>
+      </c>
+      <c r="DK56">
+        <v>43900000.0</v>
+      </c>
+      <c r="DL56">
+        <v>40000000.0</v>
+      </c>
+      <c r="DM56"/>
+      <c r="DN56"/>
+      <c r="DO56">
+        <v>34210000.0</v>
+      </c>
+      <c r="DP56"/>
+      <c r="DQ56"/>
+      <c r="DR56"/>
+      <c r="DS56"/>
+      <c r="DT56"/>
+      <c r="DU56"/>
+      <c r="DV56"/>
+    </row>
+    <row r="57" spans="1:126">
+      <c r="A57" t="s">
+        <v>88</v>
+      </c>
+      <c r="B57">
+        <v>31500000.0</v>
+      </c>
+      <c r="C57">
+        <v>5246438000.0</v>
+      </c>
+      <c r="D57">
+        <v>5359180000.0</v>
+      </c>
+      <c r="E57">
+        <v>5463085000.0</v>
+      </c>
+      <c r="F57">
+        <v>4770102000.0</v>
+      </c>
+      <c r="G57">
+        <v>4705411000.0</v>
+      </c>
+      <c r="H57">
+        <v>4839856000.0</v>
+      </c>
+      <c r="I57">
+        <v>4715150000.0</v>
+      </c>
+      <c r="J57">
+        <v>4667284000.0</v>
+      </c>
+      <c r="K57">
+        <v>4602001000.0</v>
+      </c>
+      <c r="L57">
+        <v>4535273000.0</v>
+      </c>
+      <c r="M57">
+        <v>4410243000.0</v>
+      </c>
+      <c r="N57">
+        <v>3971890000.0</v>
+      </c>
+      <c r="O57">
+        <v>3780634000.0</v>
+      </c>
+      <c r="P57">
+        <v>3731437000.0</v>
+      </c>
+      <c r="Q57">
+        <v>3704129000.0</v>
+      </c>
+      <c r="R57">
+        <v>3991104000.0</v>
+      </c>
+      <c r="S57">
+        <v>1791000.0</v>
+      </c>
+      <c r="T57">
+        <v>2963782000.0</v>
+      </c>
+      <c r="U57">
+        <v>2784246000.0</v>
+      </c>
+      <c r="V57">
+        <v>309074000.0</v>
+      </c>
+      <c r="W57">
+        <v>129236000.0</v>
+      </c>
+      <c r="X57">
+        <v>205576000.0</v>
+      </c>
+      <c r="Y57">
+        <v>2532840000.0</v>
+      </c>
+      <c r="Z57">
+        <v>1975759000.0</v>
+      </c>
+      <c r="AA57">
+        <v>1914602000.0</v>
+      </c>
+      <c r="AB57">
+        <v>1904916000.0</v>
+      </c>
+      <c r="AC57">
+        <v>1794097000.0</v>
+      </c>
+      <c r="AD57">
+        <v>1822101000.0</v>
+      </c>
+      <c r="AE57">
+        <v>1771388000.0</v>
+      </c>
+      <c r="AF57">
+        <v>1766498000.0</v>
+      </c>
+      <c r="AG57">
+        <v>1237704000.0</v>
+      </c>
+      <c r="AH57">
+        <v>922000.0</v>
+      </c>
+      <c r="AI57">
+        <v>1058824000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>1047615000.0</v>
+      </c>
+      <c r="AK57">
+        <v>1009724000.0</v>
+      </c>
+      <c r="AL57">
+        <v>972508000.0</v>
+      </c>
+      <c r="AM57">
+        <v>935888000.0</v>
+      </c>
+      <c r="AN57">
+        <v>938965000.0</v>
+      </c>
+      <c r="AO57">
+        <v>894138000.0</v>
+      </c>
+      <c r="AP57">
+        <v>833167000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>809029000.0</v>
+      </c>
+      <c r="AR57">
+        <v>781467000.0</v>
+      </c>
+      <c r="AS57">
+        <v>769447000.0</v>
+      </c>
+      <c r="AT57">
+        <v>760165000.0</v>
+      </c>
+      <c r="AU57">
+        <v>638849000.0</v>
+      </c>
+      <c r="AV57">
+        <v>668497000.0</v>
+      </c>
+      <c r="AW57">
+        <v>640225000.0</v>
+      </c>
+      <c r="AX57">
+        <v>635705000.0</v>
+      </c>
+      <c r="AY57">
+        <v>632356000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>630902000.0</v>
+      </c>
+      <c r="BA57">
+        <v>638262000.0</v>
+      </c>
+      <c r="BB57">
+        <v>640921000.0</v>
+      </c>
+      <c r="BC57">
+        <v>626081000.0</v>
+      </c>
+      <c r="BD57">
+        <v>631203000.0</v>
+      </c>
+      <c r="BE57">
+        <v>614961000.0</v>
+      </c>
+      <c r="BF57">
+        <v>637573000.0</v>
+      </c>
+      <c r="BG57">
+        <v>635119000.0</v>
+      </c>
+      <c r="BH57">
+        <v>638208000.0</v>
+      </c>
+      <c r="BI57">
+        <v>609737000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>601935000.0</v>
+      </c>
+      <c r="BK57">
+        <v>557654000.0</v>
+      </c>
+      <c r="BL57">
+        <v>552420000.0</v>
+      </c>
+      <c r="BM57">
+        <v>536236000.0</v>
+      </c>
+      <c r="BN57">
+        <v>541677000.0</v>
+      </c>
+      <c r="BO57">
+        <v>517809000.0</v>
+      </c>
+      <c r="BP57">
+        <v>499266000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>480919000.0</v>
+      </c>
+      <c r="BR57">
+        <v>461432000.0</v>
+      </c>
+      <c r="BS57">
+        <v>463212000.0</v>
+      </c>
+      <c r="BT57">
+        <v>453209000.0</v>
+      </c>
+      <c r="BU57">
+        <v>441362000.0</v>
+      </c>
+      <c r="BV57">
+        <v>446771000.0</v>
+      </c>
+      <c r="BW57">
+        <v>412156000.0</v>
+      </c>
+      <c r="BX57">
+        <v>406332000.0</v>
+      </c>
+      <c r="BY57">
+        <v>395842000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>390791000.0</v>
+      </c>
+      <c r="CA57">
+        <v>390413000.0</v>
+      </c>
+      <c r="CB57">
+        <v>349830000.0</v>
+      </c>
+      <c r="CC57">
+        <v>351904000.0</v>
+      </c>
+      <c r="CD57">
+        <v>336955000.0</v>
+      </c>
+      <c r="CE57">
+        <v>339151000.0</v>
+      </c>
+      <c r="CF57">
+        <v>336224000.0</v>
+      </c>
+      <c r="CG57">
+        <v>316336000.0</v>
+      </c>
+      <c r="CH57">
+        <v>305604000.0</v>
+      </c>
+      <c r="CI57">
+        <v>316137000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>311564000.0</v>
+      </c>
+      <c r="CK57">
+        <v>317078000.0</v>
+      </c>
+      <c r="CL57">
+        <v>305479000.0</v>
+      </c>
+      <c r="CM57">
+        <v>299071000.0</v>
+      </c>
+      <c r="CN57">
+        <v>293459000.0</v>
+      </c>
+      <c r="CO57">
+        <v>286014000.0</v>
+      </c>
+      <c r="CP57">
+        <v>298258000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>294046000.0</v>
+      </c>
+      <c r="CR57">
+        <v>282332000.0</v>
+      </c>
+      <c r="CS57">
+        <v>273151000.0</v>
+      </c>
+      <c r="CT57">
+        <v>267227000.0</v>
+      </c>
+      <c r="CU57">
+        <v>265007000.0</v>
+      </c>
+      <c r="CV57">
+        <v>257274000.0</v>
+      </c>
+      <c r="CW57">
+        <v>252816000.0</v>
+      </c>
+      <c r="CX57">
+        <v>249372000.0</v>
+      </c>
+      <c r="CY57">
+        <v>255692000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>250283000.0</v>
+      </c>
+      <c r="DA57">
+        <v>240501000.0</v>
+      </c>
+      <c r="DB57">
+        <v>237596000.0</v>
+      </c>
+      <c r="DC57">
+        <v>243600000.0</v>
+      </c>
+      <c r="DD57">
+        <v>235500000.0</v>
+      </c>
+      <c r="DE57">
+        <v>234000000.0</v>
+      </c>
+      <c r="DF57">
+        <v>231300000.0</v>
+      </c>
+      <c r="DG57">
+        <v>230200000.0</v>
+      </c>
+      <c r="DH57">
+        <v>217600000.0</v>
+      </c>
+      <c r="DI57">
+        <v>195200000.0</v>
+      </c>
+      <c r="DJ57">
+        <v>198200000.0</v>
+      </c>
+      <c r="DK57">
+        <v>220600000.0</v>
+      </c>
+      <c r="DL57">
+        <v>189600000.0</v>
+      </c>
+      <c r="DM57">
+        <v>11400000.0</v>
+      </c>
+      <c r="DN57">
+        <v>2000000.0</v>
+      </c>
+      <c r="DO57">
+        <v>179183000.0</v>
+      </c>
+      <c r="DP57">
+        <v>3300000.0</v>
+      </c>
+      <c r="DQ57">
+        <v>5200000.0</v>
+      </c>
+      <c r="DR57"/>
+      <c r="DS57"/>
+      <c r="DT57"/>
+      <c r="DU57"/>
+      <c r="DV57"/>
+    </row>
+    <row r="58" spans="1:126">
+      <c r="A58" t="s">
+        <v>89</v>
+      </c>
+      <c r="B58">
+        <v>6077404000.0</v>
+      </c>
+      <c r="C58">
+        <v>5319838000.0</v>
+      </c>
+      <c r="D58">
+        <v>5471026000.0</v>
+      </c>
+      <c r="E58">
+        <v>5578835000.0</v>
+      </c>
+      <c r="F58">
+        <v>4878093000.0</v>
+      </c>
+      <c r="G58">
+        <v>4815918000.0</v>
+      </c>
+      <c r="H58">
+        <v>4953966000.0</v>
+      </c>
+      <c r="I58">
+        <v>4832063000.0</v>
+      </c>
+      <c r="J58">
+        <v>4779411000.0</v>
+      </c>
+      <c r="K58">
+        <v>4748442000.0</v>
+      </c>
+      <c r="L58">
+        <v>4687252000.0</v>
+      </c>
+      <c r="M58">
+        <v>4562925000.0</v>
+      </c>
+      <c r="N58">
+        <v>4072672000.0</v>
+      </c>
+      <c r="O58">
+        <v>3985855000.0</v>
+      </c>
+      <c r="P58">
+        <v>3834798000.0</v>
+      </c>
+      <c r="Q58">
+        <v>3814328000.0</v>
+      </c>
+      <c r="R58">
+        <v>4173013000.0</v>
+      </c>
+      <c r="S58">
+        <v>4199349000.0</v>
+      </c>
+      <c r="T58">
+        <v>3103879000.0</v>
+      </c>
+      <c r="U58">
+        <v>3120223000.0</v>
+      </c>
+      <c r="V58">
+        <v>3118002000.0</v>
+      </c>
+      <c r="W58">
+        <v>2743260000.0</v>
+      </c>
+      <c r="X58">
+        <v>2804746000.0</v>
+      </c>
+      <c r="Y58">
+        <v>2679020000.0</v>
+      </c>
+      <c r="Z58">
+        <v>2060240000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1993301000.0</v>
+      </c>
+      <c r="AB58">
+        <v>2014287000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1904860000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1920380000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1854772000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1822445000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1273872000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1252093000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1094651000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1075982000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1036240000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1000611000.0</v>
+      </c>
+      <c r="AM58">
+        <v>962132000.0</v>
+      </c>
+      <c r="AN58">
+        <v>967602000.0</v>
+      </c>
+      <c r="AO58">
+        <v>938410000.0</v>
+      </c>
+      <c r="AP58">
+        <v>889672000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>861570000.0</v>
+      </c>
+      <c r="AR58">
+        <v>839745000.0</v>
+      </c>
+      <c r="AS58">
+        <v>825957000.0</v>
+      </c>
+      <c r="AT58">
+        <v>822066000.0</v>
+      </c>
+      <c r="AU58">
+        <v>696527000.0</v>
+      </c>
+      <c r="AV58">
+        <v>705592000.0</v>
+      </c>
+      <c r="AW58">
+        <v>678920000.0</v>
+      </c>
+      <c r="AX58">
+        <v>663231000.0</v>
+      </c>
+      <c r="AY58">
+        <v>660209000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>645435000.0</v>
+      </c>
+      <c r="BA58">
+        <v>654555000.0</v>
+      </c>
+      <c r="BB58">
+        <v>673911000.0</v>
+      </c>
+      <c r="BC58">
+        <v>652980000.0</v>
+      </c>
+      <c r="BD58">
+        <v>666548000.0</v>
+      </c>
+      <c r="BE58">
+        <v>641203000.0</v>
+      </c>
+      <c r="BF58">
+        <v>663268000.0</v>
+      </c>
+      <c r="BG58">
+        <v>661931000.0</v>
+      </c>
+      <c r="BH58">
+        <v>668287000.0</v>
+      </c>
+      <c r="BI58">
+        <v>636288000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>631187000.0</v>
+      </c>
+      <c r="BK58">
+        <v>589256000.0</v>
+      </c>
+      <c r="BL58">
+        <v>583727000.0</v>
+      </c>
+      <c r="BM58">
+        <v>567533000.0</v>
+      </c>
+      <c r="BN58">
+        <v>573113000.0</v>
+      </c>
+      <c r="BO58">
+        <v>559306000.0</v>
+      </c>
+      <c r="BP58">
+        <v>547572000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>529267000.0</v>
+      </c>
+      <c r="BR58">
+        <v>514607000.0</v>
+      </c>
+      <c r="BS58">
+        <v>521410000.0</v>
+      </c>
+      <c r="BT58">
+        <v>511716000.0</v>
+      </c>
+      <c r="BU58">
+        <v>500181000.0</v>
+      </c>
+      <c r="BV58">
+        <v>495183000.0</v>
+      </c>
+      <c r="BW58">
+        <v>469313000.0</v>
+      </c>
+      <c r="BX58">
+        <v>463786000.0</v>
+      </c>
+      <c r="BY58">
+        <v>453161000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>453523000.0</v>
+      </c>
+      <c r="CA58">
+        <v>452609000.0</v>
+      </c>
+      <c r="CB58">
+        <v>417406000.0</v>
+      </c>
+      <c r="CC58">
+        <v>419283000.0</v>
+      </c>
+      <c r="CD58">
+        <v>404057000.0</v>
+      </c>
+      <c r="CE58">
+        <v>401249000.0</v>
+      </c>
+      <c r="CF58">
+        <v>398719000.0</v>
+      </c>
+      <c r="CG58">
+        <v>378556000.0</v>
+      </c>
+      <c r="CH58">
+        <v>367336000.0</v>
+      </c>
+      <c r="CI58">
+        <v>367984000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>363730000.0</v>
+      </c>
+      <c r="CK58">
+        <v>364670000.0</v>
+      </c>
+      <c r="CL58">
+        <v>343011000.0</v>
+      </c>
+      <c r="CM58">
+        <v>336105000.0</v>
+      </c>
+      <c r="CN58">
+        <v>336068000.0</v>
+      </c>
+      <c r="CO58">
+        <v>325102000.0</v>
+      </c>
+      <c r="CP58">
+        <v>332480000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>328080000.0</v>
+      </c>
+      <c r="CR58">
+        <v>316338000.0</v>
+      </c>
+      <c r="CS58">
+        <v>307154000.0</v>
+      </c>
+      <c r="CT58">
+        <v>301209000.0</v>
+      </c>
+      <c r="CU58">
+        <v>298919000.0</v>
+      </c>
+      <c r="CV58">
+        <v>291945000.0</v>
+      </c>
+      <c r="CW58">
+        <v>287938000.0</v>
+      </c>
+      <c r="CX58">
+        <v>285125000.0</v>
+      </c>
+      <c r="CY58">
+        <v>285958000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>276135000.0</v>
+      </c>
+      <c r="DA58">
+        <v>265910000.0</v>
+      </c>
+      <c r="DB58">
+        <v>263279000.0</v>
+      </c>
+      <c r="DC58">
+        <v>260900000.0</v>
+      </c>
+      <c r="DD58">
+        <v>252100000.0</v>
+      </c>
+      <c r="DE58">
+        <v>250500000.0</v>
+      </c>
+      <c r="DF58">
+        <v>248100000.0</v>
+      </c>
+      <c r="DG58">
+        <v>246300000.0</v>
+      </c>
+      <c r="DH58">
+        <v>234400000.0</v>
+      </c>
+      <c r="DI58">
+        <v>211800000.0</v>
+      </c>
+      <c r="DJ58">
+        <v>209900000.0</v>
+      </c>
+      <c r="DK58">
+        <v>227000000.0</v>
+      </c>
+      <c r="DL58">
+        <v>195500000.0</v>
+      </c>
+      <c r="DM58">
+        <v>190800000.0</v>
+      </c>
+      <c r="DN58">
+        <v>184200000.0</v>
+      </c>
+      <c r="DO58">
+        <v>185522000.0</v>
+      </c>
+      <c r="DP58">
+        <v>181400000.0</v>
+      </c>
+      <c r="DQ58">
+        <v>179000000.0</v>
+      </c>
+      <c r="DR58"/>
+      <c r="DS58"/>
+      <c r="DT58"/>
+      <c r="DU58"/>
+      <c r="DV58"/>
+    </row>
+    <row r="59" spans="1:126">
+      <c r="A59" t="s">
+        <v>90</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+      <c r="AG59">
+        <v>0.0</v>
+      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
+      <c r="DK59"/>
+      <c r="DL59"/>
+      <c r="DM59"/>
+      <c r="DN59"/>
+      <c r="DO59"/>
+      <c r="DP59"/>
+      <c r="DQ59"/>
+      <c r="DR59"/>
+      <c r="DS59"/>
+      <c r="DT59"/>
+      <c r="DU59"/>
+      <c r="DV59"/>
+    </row>
+    <row r="60" spans="1:126">
+      <c r="A60" t="s">
+        <v>91</v>
+      </c>
+      <c r="B60">
+        <v>887405000.0</v>
+      </c>
+      <c r="C60">
+        <v>814058000.0</v>
+      </c>
+      <c r="D60">
+        <v>796323000.0</v>
+      </c>
+      <c r="E60">
+        <v>775708000.0</v>
+      </c>
+      <c r="F60">
+        <v>667933000.0</v>
+      </c>
+      <c r="G60">
+        <v>655018000.0</v>
+      </c>
+      <c r="H60">
+        <v>573059000.0</v>
+      </c>
+      <c r="I60">
+        <v>559686000.0</v>
+      </c>
+      <c r="J60">
+        <v>550968000.0</v>
+      </c>
+      <c r="K60">
+        <v>542350000.0</v>
+      </c>
+      <c r="L60">
+        <v>528711000.0</v>
+      </c>
+      <c r="M60">
+        <v>525888000.0</v>
+      </c>
+      <c r="N60">
+        <v>510793000.0</v>
+      </c>
+      <c r="O60">
+        <v>512099000.0</v>
+      </c>
+      <c r="P60">
+        <v>499105000.0</v>
+      </c>
+      <c r="Q60">
+        <v>495835000.0</v>
+      </c>
+      <c r="R60">
+        <v>494161000.0</v>
+      </c>
+      <c r="S60">
+        <v>490076000.0</v>
+      </c>
+      <c r="T60">
+        <v>349308000.0</v>
+      </c>
+      <c r="U60">
+        <v>341569000.0</v>
+      </c>
+      <c r="V60">
+        <v>264036000.0</v>
+      </c>
+      <c r="W60">
+        <v>255688000.0</v>
+      </c>
+      <c r="X60">
+        <v>248189000.0</v>
+      </c>
+      <c r="Y60">
+        <v>243345000.0</v>
+      </c>
+      <c r="Z60">
+        <v>239511000.0</v>
+      </c>
+      <c r="AA60">
+        <v>237874000.0</v>
+      </c>
+      <c r="AB60">
+        <v>234612000.0</v>
+      </c>
+      <c r="AC60">
+        <v>231262000.0</v>
+      </c>
+      <c r="AD60">
+        <v>227437000.0</v>
+      </c>
+      <c r="AE60">
+        <v>223209000.0</v>
+      </c>
+      <c r="AF60">
+        <v>221835000.0</v>
+      </c>
+      <c r="AG60">
+        <v>141775000.0</v>
+      </c>
+      <c r="AH60">
+        <v>139124000.0</v>
+      </c>
+      <c r="AI60">
+        <v>75703000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>77391000.0</v>
+      </c>
+      <c r="AK60">
+        <v>75636000.0</v>
+      </c>
+      <c r="AL60">
+        <v>72327000.0</v>
+      </c>
+      <c r="AM60">
+        <v>70467000.0</v>
+      </c>
+      <c r="AN60">
+        <v>75085000.0</v>
+      </c>
+      <c r="AO60">
+        <v>74474000.0</v>
+      </c>
+      <c r="AP60">
+        <v>71222000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>70068000.0</v>
+      </c>
+      <c r="AR60">
+        <v>75520000.0</v>
+      </c>
+      <c r="AS60">
+        <v>73385000.0</v>
+      </c>
+      <c r="AT60">
+        <v>73083000.0</v>
+      </c>
+      <c r="AU60">
+        <v>59130000.0</v>
+      </c>
+      <c r="AV60">
+        <v>58811000.0</v>
+      </c>
+      <c r="AW60">
+        <v>57560000.0</v>
+      </c>
+      <c r="AX60">
+        <v>55245000.0</v>
+      </c>
+      <c r="AY60">
+        <v>52916000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>52553000.0</v>
+      </c>
+      <c r="BA60">
+        <v>51094000.0</v>
+      </c>
+      <c r="BB60">
+        <v>52519000.0</v>
+      </c>
+      <c r="BC60">
+        <v>52220000.0</v>
+      </c>
+      <c r="BD60">
+        <v>56956000.0</v>
+      </c>
+      <c r="BE60">
+        <v>55731000.0</v>
+      </c>
+      <c r="BF60">
+        <v>54357000.0</v>
+      </c>
+      <c r="BG60">
+        <v>53452000.0</v>
+      </c>
+      <c r="BH60">
+        <v>52530000.0</v>
+      </c>
+      <c r="BI60">
+        <v>51079000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>49105000.0</v>
+      </c>
+      <c r="BK60">
+        <v>48201000.0</v>
+      </c>
+      <c r="BL60">
+        <v>48825000.0</v>
+      </c>
+      <c r="BM60">
+        <v>47962000.0</v>
+      </c>
+      <c r="BN60">
+        <v>47142000.0</v>
+      </c>
+      <c r="BO60">
+        <v>46704000.0</v>
+      </c>
+      <c r="BP60">
+        <v>50620000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>50149000.0</v>
+      </c>
+      <c r="BR60">
+        <v>50463000.0</v>
+      </c>
+      <c r="BS60">
+        <v>50890000.0</v>
+      </c>
+      <c r="BT60">
+        <v>40696000.0</v>
+      </c>
+      <c r="BU60">
+        <v>40518000.0</v>
+      </c>
+      <c r="BV60">
+        <v>40791000.0</v>
+      </c>
+      <c r="BW60">
+        <v>40444000.0</v>
+      </c>
+      <c r="BX60">
+        <v>39810000.0</v>
+      </c>
+      <c r="BY60">
+        <v>38999000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>38983000.0</v>
+      </c>
+      <c r="CA60">
+        <v>39085000.0</v>
+      </c>
+      <c r="CB60">
+        <v>38381000.0</v>
+      </c>
+      <c r="CC60">
+        <v>37402000.0</v>
+      </c>
+      <c r="CD60">
+        <v>37314000.0</v>
+      </c>
+      <c r="CE60">
+        <v>36861000.0</v>
+      </c>
+      <c r="CF60">
+        <v>36310000.0</v>
+      </c>
+      <c r="CG60">
+        <v>35917000.0</v>
+      </c>
+      <c r="CH60">
+        <v>35208000.0</v>
+      </c>
+      <c r="CI60">
+        <v>35272000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>34819000.0</v>
+      </c>
+      <c r="CK60">
+        <v>33864000.0</v>
+      </c>
+      <c r="CL60">
+        <v>34941000.0</v>
+      </c>
+      <c r="CM60">
+        <v>37361000.0</v>
+      </c>
+      <c r="CN60">
+        <v>36586000.0</v>
+      </c>
+      <c r="CO60">
+        <v>36940000.0</v>
+      </c>
+      <c r="CP60">
+        <v>35763000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>35204000.0</v>
+      </c>
+      <c r="CR60">
+        <v>34911000.0</v>
+      </c>
+      <c r="CS60">
+        <v>33384000.0</v>
+      </c>
+      <c r="CT60">
+        <v>32050000.0</v>
+      </c>
+      <c r="CU60">
+        <v>31716000.0</v>
+      </c>
+      <c r="CV60">
+        <v>31784000.0</v>
+      </c>
+      <c r="CW60">
+        <v>30974000.0</v>
+      </c>
+      <c r="CX60">
+        <v>30521000.0</v>
+      </c>
+      <c r="CY60">
+        <v>29626000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>27810000.0</v>
+      </c>
+      <c r="DA60">
+        <v>26825000.0</v>
+      </c>
+      <c r="DB60">
+        <v>26435000.0</v>
+      </c>
+      <c r="DC60">
+        <v>26600000.0</v>
+      </c>
+      <c r="DD60">
+        <v>26500000.0</v>
+      </c>
+      <c r="DE60">
+        <v>26400000.0</v>
+      </c>
+      <c r="DF60">
+        <v>27100000.0</v>
+      </c>
+      <c r="DG60">
+        <v>31500000.0</v>
+      </c>
+      <c r="DH60">
+        <v>31500000.0</v>
+      </c>
+      <c r="DI60">
+        <v>27700000.0</v>
+      </c>
+      <c r="DJ60">
+        <v>27300000.0</v>
+      </c>
+      <c r="DK60">
+        <v>29700000.0</v>
+      </c>
+      <c r="DL60">
+        <v>26500000.0</v>
+      </c>
+      <c r="DM60">
+        <v>25500000.0</v>
+      </c>
+      <c r="DN60">
+        <v>24800000.0</v>
+      </c>
+      <c r="DO60">
+        <v>24650000.0</v>
+      </c>
+      <c r="DP60">
+        <v>23600000.0</v>
+      </c>
+      <c r="DQ60">
+        <v>23200000.0</v>
+      </c>
+      <c r="DR60"/>
+      <c r="DS60"/>
+      <c r="DT60"/>
+      <c r="DU60"/>
+      <c r="DV60"/>
+    </row>
+    <row r="61" spans="1:126">
+      <c r="A61" t="s">
+        <v>92</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61">
+        <v>-9460000.0</v>
+      </c>
+      <c r="N61">
+        <v>-4880000.0</v>
+      </c>
+      <c r="O61">
+        <v>-4880000.0</v>
+      </c>
+      <c r="P61">
+        <v>-4880000.0</v>
+      </c>
+      <c r="Q61">
+        <v>-4880000.0</v>
+      </c>
+      <c r="R61">
+        <v>-1923000.0</v>
+      </c>
+      <c r="S61">
+        <v>-1923000.0</v>
+      </c>
+      <c r="T61">
+        <v>-1923000.0</v>
+      </c>
+      <c r="U61">
+        <v>-1923000.0</v>
+      </c>
+      <c r="V61">
+        <v>-1923000.0</v>
+      </c>
+      <c r="W61">
+        <v>-1795000.0</v>
+      </c>
+      <c r="X61">
+        <v>-1793000.0</v>
+      </c>
+      <c r="Y61">
+        <v>-1560000.0</v>
+      </c>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61">
+        <v>-1392000.0</v>
+      </c>
+      <c r="BU61">
+        <v>-1392000.0</v>
+      </c>
+      <c r="BV61">
+        <v>-1227000.0</v>
+      </c>
+      <c r="BW61">
+        <v>-1140000.0</v>
+      </c>
+      <c r="BX61">
+        <v>-1035000.0</v>
+      </c>
+      <c r="BY61">
+        <v>-1019000.0</v>
+      </c>
+      <c r="BZ61">
+        <v>-933000.0</v>
+      </c>
+      <c r="CA61">
+        <v>-634000.0</v>
+      </c>
+      <c r="CB61">
+        <v>-562000.0</v>
+      </c>
+      <c r="CC61">
+        <v>-536000.0</v>
+      </c>
+      <c r="CD61">
+        <v>-536000.0</v>
+      </c>
+      <c r="CE61">
+        <v>-536000.0</v>
+      </c>
+      <c r="CF61">
+        <v>-536000.0</v>
+      </c>
+      <c r="CG61">
+        <v>-536000.0</v>
+      </c>
+      <c r="CH61">
+        <v>-694000.0</v>
+      </c>
+      <c r="CI61">
+        <v>-536000.0</v>
+      </c>
+      <c r="CJ61">
+        <v>-563000.0</v>
+      </c>
+      <c r="CK61">
+        <v>-535000.0</v>
+      </c>
+      <c r="CL61">
+        <v>-535000.0</v>
+      </c>
+      <c r="CM61">
+        <v>-539000.0</v>
+      </c>
+      <c r="CN61">
+        <v>-586000.0</v>
+      </c>
+      <c r="CO61">
+        <v>-542000.0</v>
+      </c>
+      <c r="CP61">
+        <v>-533000.0</v>
+      </c>
+      <c r="CQ61">
+        <v>-522000.0</v>
+      </c>
+      <c r="CR61">
+        <v>-533000.0</v>
+      </c>
+      <c r="CS61">
+        <v>-550000.0</v>
+      </c>
+      <c r="CT61">
+        <v>-534000.0</v>
+      </c>
+      <c r="CU61">
+        <v>-533000.0</v>
+      </c>
+      <c r="CV61">
+        <v>-555000.0</v>
+      </c>
+      <c r="CW61">
+        <v>-533000.0</v>
+      </c>
+      <c r="CX61">
+        <v>-538000.0</v>
+      </c>
+      <c r="CY61">
+        <v>-533000.0</v>
+      </c>
+      <c r="CZ61">
+        <v>-541000.0</v>
+      </c>
+      <c r="DA61">
+        <v>-533000.0</v>
+      </c>
+      <c r="DB61">
+        <v>-548000.0</v>
+      </c>
+      <c r="DC61"/>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
+      <c r="DK61"/>
+      <c r="DL61"/>
+      <c r="DM61"/>
+      <c r="DN61"/>
+      <c r="DO61"/>
+      <c r="DP61"/>
+      <c r="DQ61"/>
+      <c r="DR61"/>
+      <c r="DS61"/>
+      <c r="DT61"/>
+      <c r="DU61"/>
+      <c r="DV61"/>
+    </row>
+    <row r="62" spans="1:126">
+      <c r="A62" t="s">
+        <v>93</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
+      <c r="DK62"/>
+      <c r="DL62"/>
+      <c r="DM62"/>
+      <c r="DN62"/>
+      <c r="DO62"/>
+      <c r="DP62"/>
+      <c r="DQ62"/>
+      <c r="DR62"/>
+      <c r="DS62"/>
+      <c r="DT62"/>
+      <c r="DU62"/>
+      <c r="DV62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AG32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:33">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
+      <c r="A2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B2">
+        <v>125972000.0</v>
+      </c>
+      <c r="C2">
+        <v>132056000.0</v>
+      </c>
+      <c r="D2">
+        <v>92661000.0</v>
+      </c>
+      <c r="E2">
+        <v>22067000.0</v>
+      </c>
+      <c r="F2">
+        <v>17699000.0</v>
+      </c>
+      <c r="G2">
+        <v>23927000.0</v>
+      </c>
+      <c r="H2">
+        <v>26554000.0</v>
+      </c>
+      <c r="I2">
+        <v>13220000.0</v>
+      </c>
+      <c r="J2">
+        <v>6629000.0</v>
+      </c>
+      <c r="K2">
+        <v>7237000.0</v>
+      </c>
+      <c r="L2">
+        <v>5672000.0</v>
+      </c>
+      <c r="M2">
+        <v>6044000.0</v>
+      </c>
+      <c r="N2">
+        <v>6742000.0</v>
+      </c>
+      <c r="O2">
+        <v>8161000.0</v>
+      </c>
+      <c r="P2">
+        <v>10727000.0</v>
+      </c>
+      <c r="Q2">
+        <v>13277000.0</v>
+      </c>
+      <c r="R2">
+        <v>22824000.0</v>
+      </c>
+      <c r="S2">
+        <v>16120000.0</v>
+      </c>
+      <c r="T2">
+        <v>16264000.0</v>
+      </c>
+      <c r="U2">
+        <v>13467000.0</v>
+      </c>
+      <c r="V2">
+        <v>9782000.0</v>
+      </c>
+      <c r="W2">
+        <v>8730000.0</v>
+      </c>
+      <c r="X2">
+        <v>8724000.0</v>
+      </c>
+      <c r="Y2">
+        <v>10351000.0</v>
+      </c>
+      <c r="Z2">
+        <v>12235000.0</v>
+      </c>
+      <c r="AA2">
+        <v>11780000.0</v>
+      </c>
+      <c r="AB2">
+        <v>10000000.0</v>
+      </c>
+      <c r="AC2">
+        <v>9936000.0</v>
+      </c>
+      <c r="AD2">
+        <v>9000000.0</v>
+      </c>
+      <c r="AE2">
+        <v>7562000.0</v>
+      </c>
+      <c r="AF2">
+        <v>6720000.0</v>
+      </c>
+      <c r="AG2">
+        <v>5740000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:33">
+      <c r="A3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B3">
+        <v>5035000.0</v>
+      </c>
+      <c r="C3">
+        <v>6829000.0</v>
+      </c>
+      <c r="D3">
+        <v>1780000.0</v>
+      </c>
+      <c r="E3">
+        <v>6475000.0</v>
+      </c>
+      <c r="F3">
+        <v>4676000.0</v>
+      </c>
+      <c r="G3">
+        <v>6452000.0</v>
+      </c>
+      <c r="H3">
+        <v>6073000.0</v>
+      </c>
+      <c r="I3">
+        <v>3619000.0</v>
+      </c>
+      <c r="J3">
+        <v>1569000.0</v>
+      </c>
+      <c r="K3">
+        <v>1784000.0</v>
+      </c>
+      <c r="L3">
+        <v>1585000.0</v>
+      </c>
+      <c r="M3">
+        <v>1297000.0</v>
+      </c>
+      <c r="N3">
+        <v>1289000.0</v>
+      </c>
+      <c r="O3">
+        <v>1139000.0</v>
+      </c>
+      <c r="P3">
+        <v>1307000.0</v>
+      </c>
+      <c r="Q3">
+        <v>1320000.0</v>
+      </c>
+      <c r="R3">
+        <v>1152000.0</v>
+      </c>
+      <c r="S3">
+        <v>914000.0</v>
+      </c>
+      <c r="T3">
+        <v>875000.0</v>
+      </c>
+      <c r="U3">
+        <v>677000.0</v>
+      </c>
+      <c r="V3">
+        <v>615000.0</v>
+      </c>
+      <c r="W3">
+        <v>495000.0</v>
+      </c>
+      <c r="X3">
+        <v>426000.0</v>
+      </c>
+      <c r="Y3">
+        <v>340000.0</v>
+      </c>
+      <c r="Z3">
+        <v>336000.0</v>
+      </c>
+      <c r="AA3">
+        <v>369000.0</v>
+      </c>
+      <c r="AB3">
+        <v>400000.0</v>
+      </c>
+      <c r="AC3">
+        <v>400000.0</v>
+      </c>
+      <c r="AD3">
+        <v>400000.0</v>
+      </c>
+      <c r="AE3">
+        <v>361000.0</v>
+      </c>
+      <c r="AF3">
+        <v>320000.0</v>
+      </c>
+      <c r="AG3">
+        <v>270000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" t="s">
+        <v>190</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
+      <c r="A5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B5">
+        <v>72370000.0</v>
+      </c>
+      <c r="C5">
+        <v>60032000.0</v>
+      </c>
+      <c r="D5">
+        <v>44694000.0</v>
+      </c>
+      <c r="E5">
+        <v>67347000.0</v>
+      </c>
+      <c r="F5">
+        <v>36051000.0</v>
+      </c>
+      <c r="G5">
+        <v>31339000.0</v>
+      </c>
+      <c r="H5">
+        <v>21426000.0</v>
+      </c>
+      <c r="I5">
+        <v>12725000.0</v>
+      </c>
+      <c r="J5">
+        <v>11589000.0</v>
+      </c>
+      <c r="K5">
+        <v>10081000.0</v>
+      </c>
+      <c r="L5">
+        <v>8172000.0</v>
+      </c>
+      <c r="M5">
+        <v>7163000.0</v>
+      </c>
+      <c r="N5">
+        <v>6140000.0</v>
+      </c>
+      <c r="O5">
+        <v>6195000.0</v>
+      </c>
+      <c r="P5">
+        <v>5766000.0</v>
+      </c>
+      <c r="Q5">
+        <v>3164000.0</v>
+      </c>
+      <c r="R5">
+        <v>-4503000.0</v>
+      </c>
+      <c r="S5">
+        <v>4692000.0</v>
+      </c>
+      <c r="T5">
+        <v>6065000.0</v>
+      </c>
+      <c r="U5">
+        <v>6512000.0</v>
+      </c>
+      <c r="V5">
+        <v>6203000.0</v>
+      </c>
+      <c r="W5">
+        <v>5774000.0</v>
+      </c>
+      <c r="X5">
+        <v>5868000.0</v>
+      </c>
+      <c r="Y5">
+        <v>5765000.0</v>
+      </c>
+      <c r="Z5">
+        <v>5448000.0</v>
+      </c>
+      <c r="AA5">
+        <v>5173000.0</v>
+      </c>
+      <c r="AB5">
+        <v>5200000.0</v>
+      </c>
+      <c r="AC5">
+        <v>5400000.0</v>
+      </c>
+      <c r="AD5">
+        <v>5900000.0</v>
+      </c>
+      <c r="AE5">
+        <v>4688000.0</v>
+      </c>
+      <c r="AF5">
+        <v>10820000.0</v>
+      </c>
+      <c r="AG5">
+        <v>9460000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="A6" t="s">
+        <v>192</v>
+      </c>
+      <c r="B6">
+        <v>77405000.0</v>
+      </c>
+      <c r="C6">
+        <v>66861000.0</v>
+      </c>
+      <c r="D6">
+        <v>44694000.0</v>
+      </c>
+      <c r="E6">
+        <v>73822000.0</v>
+      </c>
+      <c r="F6">
+        <v>40727000.0</v>
+      </c>
+      <c r="G6">
+        <v>37791000.0</v>
+      </c>
+      <c r="H6">
+        <v>27499000.0</v>
+      </c>
+      <c r="I6">
+        <v>16344000.0</v>
+      </c>
+      <c r="J6">
+        <v>13158000.0</v>
+      </c>
+      <c r="K6">
+        <v>11865000.0</v>
+      </c>
+      <c r="L6">
+        <v>9757000.0</v>
+      </c>
+      <c r="M6">
+        <v>8460000.0</v>
+      </c>
+      <c r="N6">
+        <v>7429000.0</v>
+      </c>
+      <c r="O6">
+        <v>7334000.0</v>
+      </c>
+      <c r="P6">
+        <v>7073000.0</v>
+      </c>
+      <c r="Q6">
+        <v>4484000.0</v>
+      </c>
+      <c r="R6">
+        <v>-3351000.0</v>
+      </c>
+      <c r="S6">
+        <v>5606000.0</v>
+      </c>
+      <c r="T6">
+        <v>6940000.0</v>
+      </c>
+      <c r="U6">
+        <v>7189000.0</v>
+      </c>
+      <c r="V6">
+        <v>6818000.0</v>
+      </c>
+      <c r="W6">
+        <v>6269000.0</v>
+      </c>
+      <c r="X6">
+        <v>6294000.0</v>
+      </c>
+      <c r="Y6">
+        <v>6105000.0</v>
+      </c>
+      <c r="Z6">
+        <v>5784000.0</v>
+      </c>
+      <c r="AA6">
+        <v>5542000.0</v>
+      </c>
+      <c r="AB6">
+        <v>5600000.0</v>
+      </c>
+      <c r="AC6">
+        <v>5800000.0</v>
+      </c>
+      <c r="AD6">
+        <v>6300000.0</v>
+      </c>
+      <c r="AE6">
+        <v>5049000.0</v>
+      </c>
+      <c r="AF6">
+        <v>11140000.0</v>
+      </c>
+      <c r="AG6">
+        <v>9730000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
+      <c r="A7" t="s">
+        <v>193</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+    </row>
+    <row r="8" spans="1:33">
+      <c r="A8" t="s">
+        <v>194</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-1169000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
+      <c r="A9" t="s">
+        <v>195</v>
+      </c>
+      <c r="B9">
+        <v>200956000.0</v>
+      </c>
+      <c r="C9">
+        <v>174656000.0</v>
+      </c>
+      <c r="D9">
+        <v>236339000.0</v>
+      </c>
+      <c r="E9">
+        <v>165184000.0</v>
+      </c>
+      <c r="F9">
+        <v>126128000.0</v>
+      </c>
+      <c r="G9">
+        <v>98760000.0</v>
+      </c>
+      <c r="H9">
+        <v>81394000.0</v>
+      </c>
+      <c r="I9">
+        <v>62892000.0</v>
+      </c>
+      <c r="J9">
+        <v>42882000.0</v>
+      </c>
+      <c r="K9">
+        <v>38704000.0</v>
+      </c>
+      <c r="L9">
+        <v>34820000.0</v>
+      </c>
+      <c r="M9">
+        <v>27663000.0</v>
+      </c>
+      <c r="N9">
+        <v>25833000.0</v>
+      </c>
+      <c r="O9">
+        <v>25792000.0</v>
+      </c>
+      <c r="P9">
+        <v>23834000.0</v>
+      </c>
+      <c r="Q9">
+        <v>20002000.0</v>
+      </c>
+      <c r="R9">
+        <v>12168000.0</v>
+      </c>
+      <c r="S9">
+        <v>19418000.0</v>
+      </c>
+      <c r="T9">
+        <v>18661000.0</v>
+      </c>
+      <c r="U9">
+        <v>3028000.0</v>
+      </c>
+      <c r="V9">
+        <v>16465000.0</v>
+      </c>
+      <c r="W9">
+        <v>14804000.0</v>
+      </c>
+      <c r="X9">
+        <v>13967000.0</v>
+      </c>
+      <c r="Y9">
+        <v>13023000.0</v>
+      </c>
+      <c r="Z9">
+        <v>12474000.0</v>
+      </c>
+      <c r="AA9">
+        <v>11829000.0</v>
+      </c>
+      <c r="AB9">
+        <v>11800000.0</v>
+      </c>
+      <c r="AC9">
+        <v>11898000.0</v>
+      </c>
+      <c r="AD9">
+        <v>12200000.0</v>
+      </c>
+      <c r="AE9">
+        <v>800000.0</v>
+      </c>
+      <c r="AF9">
+        <v>2110000.0</v>
+      </c>
+      <c r="AG9">
+        <v>2620000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:33">
+      <c r="A10" t="s">
+        <v>196</v>
+      </c>
+      <c r="B10">
+        <v>72370000.0</v>
+      </c>
+      <c r="C10">
+        <v>60032000.0</v>
+      </c>
+      <c r="D10">
+        <v>44694000.0</v>
+      </c>
+      <c r="E10">
+        <v>67347000.0</v>
+      </c>
+      <c r="F10">
+        <v>36051000.0</v>
+      </c>
+      <c r="G10">
+        <v>31339000.0</v>
+      </c>
+      <c r="H10">
+        <v>21426000.0</v>
+      </c>
+      <c r="I10">
+        <v>12725000.0</v>
+      </c>
+      <c r="J10">
+        <v>11589000.0</v>
+      </c>
+      <c r="K10">
+        <v>10081000.0</v>
+      </c>
+      <c r="L10">
+        <v>8172000.0</v>
+      </c>
+      <c r="M10">
+        <v>7163000.0</v>
+      </c>
+      <c r="N10">
+        <v>6140000.0</v>
+      </c>
+      <c r="O10">
+        <v>6195000.0</v>
+      </c>
+      <c r="P10">
+        <v>5766000.0</v>
+      </c>
+      <c r="Q10">
+        <v>3164000.0</v>
+      </c>
+      <c r="R10">
+        <v>-4503000.0</v>
+      </c>
+      <c r="S10">
+        <v>4692000.0</v>
+      </c>
+      <c r="T10">
+        <v>6065000.0</v>
+      </c>
+      <c r="U10">
+        <v>6512000.0</v>
+      </c>
+      <c r="V10">
+        <v>6203000.0</v>
+      </c>
+      <c r="W10">
+        <v>5774000.0</v>
+      </c>
+      <c r="X10">
+        <v>5868000.0</v>
+      </c>
+      <c r="Y10">
+        <v>5765000.0</v>
+      </c>
+      <c r="Z10">
+        <v>5448000.0</v>
+      </c>
+      <c r="AA10">
+        <v>5173000.0</v>
+      </c>
+      <c r="AB10">
+        <v>5200000.0</v>
+      </c>
+      <c r="AC10">
+        <v>5400000.0</v>
+      </c>
+      <c r="AD10">
+        <v>5900000.0</v>
+      </c>
+      <c r="AE10">
+        <v>4688000.0</v>
+      </c>
+      <c r="AF10">
+        <v>4100000.0</v>
+      </c>
+      <c r="AG10">
+        <v>3720000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:33">
+      <c r="A11" t="s">
+        <v>197</v>
+      </c>
+      <c r="B11">
+        <v>16122000.0</v>
+      </c>
+      <c r="C11">
+        <v>10595000.0</v>
+      </c>
+      <c r="D11">
+        <v>7297000.0</v>
+      </c>
+      <c r="E11">
+        <v>12541000.0</v>
+      </c>
+      <c r="F11">
+        <v>6732000.0</v>
+      </c>
+      <c r="G11">
+        <v>5130000.0</v>
+      </c>
+      <c r="H11">
+        <v>3725000.0</v>
+      </c>
+      <c r="I11">
+        <v>2129000.0</v>
+      </c>
+      <c r="J11">
+        <v>4500000.0</v>
+      </c>
+      <c r="K11">
+        <v>2277000.0</v>
+      </c>
+      <c r="L11">
+        <v>1644000.0</v>
+      </c>
+      <c r="M11">
+        <v>1462000.0</v>
+      </c>
+      <c r="N11">
+        <v>1201000.0</v>
+      </c>
+      <c r="O11">
+        <v>1244000.0</v>
+      </c>
+      <c r="P11">
+        <v>1223000.0</v>
+      </c>
+      <c r="Q11">
+        <v>416000.0</v>
+      </c>
+      <c r="R11">
+        <v>-2208000.0</v>
+      </c>
+      <c r="S11">
+        <v>1104000.0</v>
+      </c>
+      <c r="T11">
+        <v>1394000.0</v>
+      </c>
+      <c r="U11">
+        <v>1624000.0</v>
+      </c>
+      <c r="V11">
+        <v>1600000.0</v>
+      </c>
+      <c r="W11">
+        <v>1405000.0</v>
+      </c>
+      <c r="X11">
+        <v>1253000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1270000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1218000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1225000.0</v>
+      </c>
+      <c r="AB11">
+        <v>1300000.0</v>
+      </c>
+      <c r="AC11">
+        <v>1500000.0</v>
+      </c>
+      <c r="AD11">
+        <v>1700000.0</v>
+      </c>
+      <c r="AE11">
+        <v>1359000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1130000.0</v>
+      </c>
+      <c r="AG11">
+        <v>980000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:33">
+      <c r="A12" t="s">
+        <v>198</v>
+      </c>
+      <c r="B12">
+        <v>124675000.0</v>
+      </c>
+      <c r="C12">
+        <v>129912000.0</v>
+      </c>
+      <c r="D12">
+        <v>89366000.0</v>
+      </c>
+      <c r="E12">
+        <v>17767000.0</v>
+      </c>
+      <c r="F12">
+        <v>14754000.0</v>
+      </c>
+      <c r="G12">
+        <v>19727000.0</v>
+      </c>
+      <c r="H12">
+        <v>25164000.0</v>
+      </c>
+      <c r="I12">
+        <v>12720000.0</v>
+      </c>
+      <c r="J12">
+        <v>6304000.0</v>
+      </c>
+      <c r="K12">
+        <v>5367000.0</v>
+      </c>
+      <c r="L12">
+        <v>4607000.0</v>
+      </c>
+      <c r="M12">
+        <v>4427000.0</v>
+      </c>
+      <c r="N12">
+        <v>5057000.0</v>
+      </c>
+      <c r="O12">
+        <v>7125000.0</v>
+      </c>
+      <c r="P12">
+        <v>9522000.0</v>
+      </c>
+      <c r="Q12">
+        <v>10642000.0</v>
+      </c>
+      <c r="R12">
+        <v>13304000.0</v>
+      </c>
+      <c r="S12">
+        <v>14890000.0</v>
+      </c>
+      <c r="T12">
+        <v>15339000.0</v>
+      </c>
+      <c r="U12">
+        <v>12732000.0</v>
+      </c>
+      <c r="V12">
+        <v>9557000.0</v>
+      </c>
+      <c r="W12">
+        <v>8005000.0</v>
+      </c>
+      <c r="X12">
+        <v>8434000.0</v>
+      </c>
+      <c r="Y12">
+        <v>9926000.0</v>
+      </c>
+      <c r="Z12">
+        <v>11735000.0</v>
+      </c>
+      <c r="AA12">
+        <v>11455000.0</v>
+      </c>
+      <c r="AB12">
+        <v>9700000.0</v>
+      </c>
+      <c r="AC12">
+        <v>9600000.0</v>
+      </c>
+      <c r="AD12">
+        <v>8900000.0</v>
+      </c>
+      <c r="AE12">
+        <v>7512000.0</v>
+      </c>
+      <c r="AF12">
+        <v>6720000.0</v>
+      </c>
+      <c r="AG12">
+        <v>5740000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:33">
+      <c r="A13" t="s">
+        <v>199</v>
+      </c>
+      <c r="B13">
+        <v>323770000.0</v>
+      </c>
+      <c r="C13">
+        <v>286583000.0</v>
+      </c>
+      <c r="D13">
+        <v>216964000.0</v>
+      </c>
+      <c r="E13">
+        <v>165600000.0</v>
+      </c>
+      <c r="F13">
+        <v>123322000.0</v>
+      </c>
+      <c r="G13">
+        <v>107935000.0</v>
+      </c>
+      <c r="H13">
+        <v>95312000.0</v>
+      </c>
+      <c r="I13">
+        <v>68654000.0</v>
+      </c>
+      <c r="J13">
+        <v>43892000.0</v>
+      </c>
+      <c r="K13">
+        <v>40212000.0</v>
+      </c>
+      <c r="L13">
+        <v>36490000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
+      <c r="A14" t="s">
+        <v>200</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+      <c r="AG14"/>
+    </row>
+    <row r="15" spans="1:33">
+      <c r="A15" t="s">
+        <v>201</v>
+      </c>
+      <c r="B15">
+        <v>56248000.0</v>
+      </c>
+      <c r="C15">
+        <v>49437000.0</v>
+      </c>
+      <c r="D15">
+        <v>37397000.0</v>
+      </c>
+      <c r="E15">
+        <v>54806000.0</v>
+      </c>
+      <c r="F15">
+        <v>29319000.0</v>
+      </c>
+      <c r="G15">
+        <v>26209000.0</v>
+      </c>
+      <c r="H15">
+        <v>17701000.0</v>
+      </c>
+      <c r="I15">
+        <v>10596000.0</v>
+      </c>
+      <c r="J15">
+        <v>7089000.0</v>
+      </c>
+      <c r="K15">
+        <v>7804000.0</v>
+      </c>
+      <c r="L15">
+        <v>6528000.0</v>
+      </c>
+      <c r="M15">
+        <v>5701000.0</v>
+      </c>
+      <c r="N15">
+        <v>4939000.0</v>
+      </c>
+      <c r="O15">
+        <v>4951000.0</v>
+      </c>
+      <c r="P15">
+        <v>4543000.0</v>
+      </c>
+      <c r="Q15">
+        <v>2748000.0</v>
+      </c>
+      <c r="R15">
+        <v>-2295000.0</v>
+      </c>
+      <c r="S15">
+        <v>3588000.0</v>
+      </c>
+      <c r="T15">
+        <v>4671000.0</v>
+      </c>
+      <c r="U15">
+        <v>4888000.0</v>
+      </c>
+      <c r="V15">
+        <v>4603000.0</v>
+      </c>
+      <c r="W15">
+        <v>4369000.0</v>
+      </c>
+      <c r="X15">
+        <v>4615000.0</v>
+      </c>
+      <c r="Y15">
+        <v>4495000.0</v>
+      </c>
+      <c r="Z15">
+        <v>4230000.0</v>
+      </c>
+      <c r="AA15">
+        <v>3948000.0</v>
+      </c>
+      <c r="AB15">
+        <v>3900000.0</v>
+      </c>
+      <c r="AC15">
+        <v>3900000.0</v>
+      </c>
+      <c r="AD15">
+        <v>4200000.0</v>
+      </c>
+      <c r="AE15">
+        <v>3329000.0</v>
+      </c>
+      <c r="AF15">
+        <v>2970000.0</v>
+      </c>
+      <c r="AG15">
+        <v>2740000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33">
+      <c r="A16" t="s">
+        <v>202</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>54806000.0</v>
+      </c>
+      <c r="F16">
+        <v>29319000.0</v>
+      </c>
+      <c r="G16">
+        <v>26209000.0</v>
+      </c>
+      <c r="H16">
+        <v>17701000.0</v>
+      </c>
+      <c r="I16">
+        <v>10494000.0</v>
+      </c>
+      <c r="J16">
+        <v>7089000.0</v>
+      </c>
+      <c r="K16">
+        <v>7804000.0</v>
+      </c>
+      <c r="L16">
+        <v>6038000.0</v>
+      </c>
+      <c r="M16">
+        <v>5351000.0</v>
+      </c>
+      <c r="N16">
+        <v>4616000.0</v>
+      </c>
+      <c r="O16">
+        <v>4437000.0</v>
+      </c>
+      <c r="P16">
+        <v>4029000.0</v>
+      </c>
+      <c r="Q16">
+        <v>2234000.0</v>
+      </c>
+      <c r="R16"/>
+      <c r="S16">
+        <v>3572000.0</v>
+      </c>
+      <c r="T16">
+        <v>4671000.0</v>
+      </c>
+      <c r="U16">
+        <v>4888000.0</v>
+      </c>
+      <c r="V16">
+        <v>4603000.0</v>
+      </c>
+      <c r="W16">
+        <v>4369000.0</v>
+      </c>
+      <c r="X16">
+        <v>4615000.0</v>
+      </c>
+      <c r="Y16">
+        <v>4495000.0</v>
+      </c>
+      <c r="Z16">
+        <v>4230000.0</v>
+      </c>
+      <c r="AA16">
+        <v>3948000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+      <c r="AG16"/>
+    </row>
+    <row r="17" spans="1:33">
+      <c r="A17" t="s">
+        <v>203</v>
+      </c>
+      <c r="B17">
+        <v>56248000.0</v>
+      </c>
+      <c r="C17">
+        <v>49437000.0</v>
+      </c>
+      <c r="D17">
+        <v>41018000.0</v>
+      </c>
+      <c r="E17">
+        <v>54806000.0</v>
+      </c>
+      <c r="F17">
+        <v>29319000.0</v>
+      </c>
+      <c r="G17">
+        <v>26209000.0</v>
+      </c>
+      <c r="H17">
+        <v>17701000.0</v>
+      </c>
+      <c r="I17">
+        <v>10596000.0</v>
+      </c>
+      <c r="J17">
+        <v>7089000.0</v>
+      </c>
+      <c r="K17">
+        <v>7804000.0</v>
+      </c>
+      <c r="L17">
+        <v>6528000.0</v>
+      </c>
+      <c r="M17">
+        <v>5701000.0</v>
+      </c>
+      <c r="N17">
+        <v>4939000.0</v>
+      </c>
+      <c r="O17">
+        <v>4951000.0</v>
+      </c>
+      <c r="P17">
+        <v>4543000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
+      <c r="A18" t="s">
+        <v>204</v>
+      </c>
+      <c r="B18">
+        <v>199095000.0</v>
+      </c>
+      <c r="C18">
+        <v>156671000.0</v>
+      </c>
+      <c r="D18">
+        <v>148550000.0</v>
+      </c>
+      <c r="E18">
+        <v>147833000.0</v>
+      </c>
+      <c r="F18">
+        <v>108568000.0</v>
+      </c>
+      <c r="G18">
+        <v>88208000.0</v>
+      </c>
+      <c r="H18">
+        <v>70148000.0</v>
+      </c>
+      <c r="I18">
+        <v>55934000.0</v>
+      </c>
+      <c r="J18">
+        <v>37588000.0</v>
+      </c>
+      <c r="K18">
+        <v>34845000.0</v>
+      </c>
+      <c r="L18">
+        <v>31883000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+    </row>
+    <row r="19" spans="1:33">
+      <c r="A19" t="s">
+        <v>205</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
+      <c r="A20" t="s">
+        <v>206</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20">
+        <v>1421000.0</v>
+      </c>
+      <c r="K20">
+        <v>711000.0</v>
+      </c>
+      <c r="L20">
+        <v>1350000.0</v>
+      </c>
+      <c r="M20">
+        <v>1089000.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
+      <c r="A21" t="s">
+        <v>207</v>
+      </c>
+      <c r="B21">
+        <v>72370000.0</v>
+      </c>
+      <c r="C21">
+        <v>60032000.0</v>
+      </c>
+      <c r="D21">
+        <v>44694000.0</v>
+      </c>
+      <c r="E21">
+        <v>67347000.0</v>
+      </c>
+      <c r="F21">
+        <v>36051000.0</v>
+      </c>
+      <c r="G21">
+        <v>31339000.0</v>
+      </c>
+      <c r="H21">
+        <v>21426000.0</v>
+      </c>
+      <c r="I21">
+        <v>12725000.0</v>
+      </c>
+      <c r="J21">
+        <v>11589000.0</v>
+      </c>
+      <c r="K21">
+        <v>10081000.0</v>
+      </c>
+      <c r="L21">
+        <v>8172000.0</v>
+      </c>
+      <c r="M21">
+        <v>7163000.0</v>
+      </c>
+      <c r="N21">
+        <v>6140000.0</v>
+      </c>
+      <c r="O21">
+        <v>6195000.0</v>
+      </c>
+      <c r="P21">
+        <v>5766000.0</v>
+      </c>
+      <c r="Q21">
+        <v>3164000.0</v>
+      </c>
+      <c r="R21">
+        <v>-4503000.0</v>
+      </c>
+      <c r="S21">
+        <v>4692000.0</v>
+      </c>
+      <c r="T21">
+        <v>6065000.0</v>
+      </c>
+      <c r="U21">
+        <v>6512000.0</v>
+      </c>
+      <c r="V21">
+        <v>6203000.0</v>
+      </c>
+      <c r="W21">
+        <v>5774000.0</v>
+      </c>
+      <c r="X21">
+        <v>5868000.0</v>
+      </c>
+      <c r="Y21">
+        <v>5765000.0</v>
+      </c>
+      <c r="Z21">
+        <v>5448000.0</v>
+      </c>
+      <c r="AA21">
+        <v>5173000.0</v>
+      </c>
+      <c r="AB21">
+        <v>5200000.0</v>
+      </c>
+      <c r="AC21">
+        <v>5400000.0</v>
+      </c>
+      <c r="AD21">
+        <v>5900000.0</v>
+      </c>
+      <c r="AE21">
+        <v>4688000.0</v>
+      </c>
+      <c r="AF21">
+        <v>4100000.0</v>
+      </c>
+      <c r="AG21">
+        <v>3720000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" t="s">
+        <v>208</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+    </row>
+    <row r="23" spans="1:33">
+      <c r="A23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B23">
+        <v>254558000.0</v>
+      </c>
+      <c r="C23">
+        <v>246680000.0</v>
+      </c>
+      <c r="D23">
+        <v>2945000.0</v>
+      </c>
+      <c r="E23">
+        <v>119904000.0</v>
+      </c>
+      <c r="F23">
+        <v>107776000.0</v>
+      </c>
+      <c r="G23">
+        <v>91348000.0</v>
+      </c>
+      <c r="H23">
+        <v>86522000.0</v>
+      </c>
+      <c r="I23">
+        <v>63387000.0</v>
+      </c>
+      <c r="J23">
+        <v>37922000.0</v>
+      </c>
+      <c r="K23">
+        <v>35860000.0</v>
+      </c>
+      <c r="L23">
+        <v>32320000.0</v>
+      </c>
+      <c r="M23">
+        <v>26544000.0</v>
+      </c>
+      <c r="N23">
+        <v>26435000.0</v>
+      </c>
+      <c r="O23">
+        <v>27758000.0</v>
+      </c>
+      <c r="P23">
+        <v>28795000.0</v>
+      </c>
+      <c r="Q23">
+        <v>30115000.0</v>
+      </c>
+      <c r="R23">
+        <v>39495000.0</v>
+      </c>
+      <c r="S23">
+        <v>30846000.0</v>
+      </c>
+      <c r="T23">
+        <v>28860000.0</v>
+      </c>
+      <c r="U23">
+        <v>9983000.0</v>
+      </c>
+      <c r="V23">
+        <v>20044000.0</v>
+      </c>
+      <c r="W23">
+        <v>17760000.0</v>
+      </c>
+      <c r="X23">
+        <v>16823000.0</v>
+      </c>
+      <c r="Y23">
+        <v>17609000.0</v>
+      </c>
+      <c r="Z23">
+        <v>19261000.0</v>
+      </c>
+      <c r="AA23">
+        <v>18436000.0</v>
+      </c>
+      <c r="AB23">
+        <v>16600000.0</v>
+      </c>
+      <c r="AC23">
+        <v>16434000.0</v>
+      </c>
+      <c r="AD23">
+        <v>15300000.0</v>
+      </c>
+      <c r="AE23">
+        <v>3674000.0</v>
+      </c>
+      <c r="AF23">
+        <v>18170000.0</v>
+      </c>
+      <c r="AG23">
+        <v>16130000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
+        <v>102000.0</v>
+      </c>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
+        <v>490000.0</v>
+      </c>
+      <c r="M24">
+        <v>350000.0</v>
+      </c>
+      <c r="N24">
+        <v>323000.0</v>
+      </c>
+      <c r="O24">
+        <v>514000.0</v>
+      </c>
+      <c r="P24">
+        <v>514000.0</v>
+      </c>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+    </row>
+    <row r="25" spans="1:33">
+      <c r="A25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>8081000.0</v>
+      </c>
+      <c r="C25">
+        <v>6829000.0</v>
+      </c>
+      <c r="D25">
+        <v>8591000.0</v>
+      </c>
+      <c r="E25">
+        <v>2012000.0</v>
+      </c>
+      <c r="F25">
+        <v>6374000.0</v>
+      </c>
+      <c r="G25">
+        <v>6452000.0</v>
+      </c>
+      <c r="H25">
+        <v>6073000.0</v>
+      </c>
+      <c r="I25">
+        <v>3619000.0</v>
+      </c>
+      <c r="J25">
+        <v>1569000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+    </row>
+    <row r="26" spans="1:33">
+      <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
+      <c r="A27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
+        <v>63962000.0</v>
+      </c>
+      <c r="D27">
+        <v>71815000.0</v>
+      </c>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27">
+        <v>542000.0</v>
+      </c>
+      <c r="H27">
+        <v>906000.0</v>
+      </c>
+      <c r="I27">
+        <v>1025000.0</v>
+      </c>
+      <c r="J27">
+        <v>516000.0</v>
+      </c>
+      <c r="K27">
+        <v>500000.0</v>
+      </c>
+      <c r="L27">
+        <v>533000.0</v>
+      </c>
+      <c r="M27">
+        <v>308000.0</v>
+      </c>
+      <c r="N27">
+        <v>253000.0</v>
+      </c>
+      <c r="O27">
+        <v>378000.0</v>
+      </c>
+      <c r="P27">
+        <v>354000.0</v>
+      </c>
+      <c r="Q27">
+        <v>308000.0</v>
+      </c>
+      <c r="R27">
+        <v>679000.0</v>
+      </c>
+      <c r="S27">
+        <v>525000.0</v>
+      </c>
+      <c r="T27">
+        <v>403000.0</v>
+      </c>
+      <c r="U27">
+        <v>255000.0</v>
+      </c>
+      <c r="V27">
+        <v>298000.0</v>
+      </c>
+      <c r="W27">
+        <v>185000.0</v>
+      </c>
+      <c r="X27">
+        <v>100000.0</v>
+      </c>
+      <c r="Y27">
+        <v>115000.0</v>
+      </c>
+      <c r="Z27">
+        <v>127000.0</v>
+      </c>
+      <c r="AA27">
+        <v>144000.0</v>
+      </c>
+      <c r="AB27">
+        <v>100000.0</v>
+      </c>
+      <c r="AC27">
+        <v>200000.0</v>
+      </c>
+      <c r="AD27">
+        <v>200000.0</v>
+      </c>
+      <c r="AE27">
+        <v>141000.0</v>
+      </c>
+      <c r="AF27"/>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>92959000.0</v>
+      </c>
+      <c r="C28">
+        <v>68268000.0</v>
+      </c>
+      <c r="D28">
+        <v>2945000.0</v>
+      </c>
+      <c r="E28">
+        <v>54195000.0</v>
+      </c>
+      <c r="F28">
+        <v>43599000.0</v>
+      </c>
+      <c r="G28">
+        <v>39438000.0</v>
+      </c>
+      <c r="H28">
+        <v>37593000.0</v>
+      </c>
+      <c r="I28">
+        <v>28864000.0</v>
+      </c>
+      <c r="J28">
+        <v>20689000.0</v>
+      </c>
+      <c r="K28">
+        <v>18708000.0</v>
+      </c>
+      <c r="L28">
+        <v>16697000.0</v>
+      </c>
+      <c r="M28">
+        <v>12853000.0</v>
+      </c>
+      <c r="N28">
+        <v>12976000.0</v>
+      </c>
+      <c r="O28">
+        <v>12946000.0</v>
+      </c>
+      <c r="P28">
+        <v>11954000.0</v>
+      </c>
+      <c r="Q28">
+        <v>10901000.0</v>
+      </c>
+      <c r="R28">
+        <v>10366000.0</v>
+      </c>
+      <c r="S28">
+        <v>8657000.0</v>
+      </c>
+      <c r="T28">
+        <v>6582000.0</v>
+      </c>
+      <c r="U28">
+        <v>6023000.0</v>
+      </c>
+      <c r="V28">
+        <v>5662000.0</v>
+      </c>
+      <c r="W28">
+        <v>4918000.0</v>
+      </c>
+      <c r="X28">
+        <v>4496000.0</v>
+      </c>
+      <c r="Y28">
+        <v>3978000.0</v>
+      </c>
+      <c r="Z28">
+        <v>4012000.0</v>
+      </c>
+      <c r="AA28">
+        <v>3790000.0</v>
+      </c>
+      <c r="AB28">
+        <v>3700000.0</v>
+      </c>
+      <c r="AC28">
+        <v>3400000.0</v>
+      </c>
+      <c r="AD28">
+        <v>3500000.0</v>
+      </c>
+      <c r="AE28"/>
+      <c r="AF28">
+        <v>4730000.0</v>
+      </c>
+      <c r="AG28">
+        <v>4650000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>16122000.0</v>
+      </c>
+      <c r="C29">
+        <v>10595000.0</v>
+      </c>
+      <c r="D29">
+        <v>8582000.0</v>
+      </c>
+      <c r="E29">
+        <v>12541000.0</v>
+      </c>
+      <c r="F29">
+        <v>6732000.0</v>
+      </c>
+      <c r="G29">
+        <v>5130000.0</v>
+      </c>
+      <c r="H29">
+        <v>3725000.0</v>
+      </c>
+      <c r="I29">
+        <v>2129000.0</v>
+      </c>
+      <c r="J29">
+        <v>4500000.0</v>
+      </c>
+      <c r="K29">
+        <v>2277000.0</v>
+      </c>
+      <c r="L29">
+        <v>1644000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+    </row>
+    <row r="30" spans="1:33">
+      <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>128586000.0</v>
+      </c>
+      <c r="C30">
+        <v>114624000.0</v>
+      </c>
+      <c r="D30">
+        <v>2945000.0</v>
+      </c>
+      <c r="E30">
+        <v>97837000.0</v>
+      </c>
+      <c r="F30">
+        <v>90077000.0</v>
+      </c>
+      <c r="G30">
+        <v>67421000.0</v>
+      </c>
+      <c r="H30">
+        <v>59968000.0</v>
+      </c>
+      <c r="I30">
+        <v>50167000.0</v>
+      </c>
+      <c r="J30">
+        <v>31293000.0</v>
+      </c>
+      <c r="K30">
+        <v>28623000.0</v>
+      </c>
+      <c r="L30">
+        <v>26648000.0</v>
+      </c>
+      <c r="M30">
+        <v>20500000.0</v>
+      </c>
+      <c r="N30">
+        <v>19693000.0</v>
+      </c>
+      <c r="O30">
+        <v>19597000.0</v>
+      </c>
+      <c r="P30">
+        <v>18068000.0</v>
+      </c>
+      <c r="Q30">
+        <v>16838000.0</v>
+      </c>
+      <c r="R30">
+        <v>16671000.0</v>
+      </c>
+      <c r="S30">
+        <v>14726000.0</v>
+      </c>
+      <c r="T30">
+        <v>12596000.0</v>
+      </c>
+      <c r="U30">
+        <v>-3484000.0</v>
+      </c>
+      <c r="V30">
+        <v>10262000.0</v>
+      </c>
+      <c r="W30">
+        <v>9030000.0</v>
+      </c>
+      <c r="X30">
+        <v>8099000.0</v>
+      </c>
+      <c r="Y30">
+        <v>7258000.0</v>
+      </c>
+      <c r="Z30">
+        <v>7026000.0</v>
+      </c>
+      <c r="AA30">
+        <v>6656000.0</v>
+      </c>
+      <c r="AB30">
+        <v>6600000.0</v>
+      </c>
+      <c r="AC30">
+        <v>6498000.0</v>
+      </c>
+      <c r="AD30">
+        <v>6300000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-3888000.0</v>
+      </c>
+      <c r="AF30">
+        <v>11450000.0</v>
+      </c>
+      <c r="AG30">
+        <v>10390000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:33">
+      <c r="A31" t="s">
+        <v>217</v>
+      </c>
+      <c r="B31">
+        <v>-11519000.0</v>
+      </c>
+      <c r="C31">
+        <v>-545000.0</v>
+      </c>
+      <c r="D31">
+        <v>44694000.0</v>
+      </c>
+      <c r="E31">
+        <v>-25564000.0</v>
+      </c>
+      <c r="F31">
+        <v>-32455000.0</v>
+      </c>
+      <c r="G31">
+        <v>-17453000.0</v>
+      </c>
+      <c r="H31">
+        <v>-13521000.0</v>
+      </c>
+      <c r="I31">
+        <v>-12995000.0</v>
+      </c>
+      <c r="J31">
+        <v>-6118000.0</v>
+      </c>
+      <c r="K31">
+        <v>-5856000.0</v>
+      </c>
+      <c r="L31">
+        <v>-6130000.0</v>
+      </c>
+      <c r="M31">
+        <v>-5051000.0</v>
+      </c>
+      <c r="N31">
+        <v>-3516000.0</v>
+      </c>
+      <c r="O31">
+        <v>-1175000.0</v>
+      </c>
+      <c r="P31">
+        <v>1151000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-10642000.0</v>
+      </c>
+      <c r="R31">
+        <v>-4503000.0</v>
+      </c>
+      <c r="S31">
+        <v>-759000.0</v>
+      </c>
+      <c r="T31">
+        <v>-15339000.0</v>
+      </c>
+      <c r="U31">
+        <v>-12732000.0</v>
+      </c>
+      <c r="V31">
+        <v>-9557000.0</v>
+      </c>
+      <c r="W31">
+        <v>-8005000.0</v>
+      </c>
+      <c r="X31">
+        <v>-8434000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-9926000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-11735000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-11455000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-9700000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-9600000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-7900000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-7512000.0</v>
+      </c>
+      <c r="AF31"/>
+      <c r="AG31"/>
+    </row>
+    <row r="32" spans="1:33">
+      <c r="A32" t="s">
+        <v>218</v>
+      </c>
+      <c r="B32">
+        <v>326928000.0</v>
+      </c>
+      <c r="C32">
+        <v>306712000.0</v>
+      </c>
+      <c r="D32">
+        <v>236339000.0</v>
+      </c>
+      <c r="E32">
+        <v>187251000.0</v>
+      </c>
+      <c r="F32">
+        <v>143827000.0</v>
+      </c>
+      <c r="G32">
+        <v>122687000.0</v>
+      </c>
+      <c r="H32">
+        <v>107948000.0</v>
+      </c>
+      <c r="I32">
+        <v>76112000.0</v>
+      </c>
+      <c r="J32">
+        <v>49511000.0</v>
+      </c>
+      <c r="K32">
+        <v>45941000.0</v>
+      </c>
+      <c r="L32">
+        <v>40492000.0</v>
+      </c>
+      <c r="M32">
+        <v>33707000.0</v>
+      </c>
+      <c r="N32">
+        <v>32575000.0</v>
+      </c>
+      <c r="O32">
+        <v>33953000.0</v>
+      </c>
+      <c r="P32">
+        <v>34561000.0</v>
+      </c>
+      <c r="Q32">
+        <v>33279000.0</v>
+      </c>
+      <c r="R32">
+        <v>34992000.0</v>
+      </c>
+      <c r="S32">
+        <v>35538000.0</v>
+      </c>
+      <c r="T32">
+        <v>34925000.0</v>
+      </c>
+      <c r="U32">
+        <v>16495000.0</v>
+      </c>
+      <c r="V32">
+        <v>26247000.0</v>
+      </c>
+      <c r="W32">
+        <v>23534000.0</v>
+      </c>
+      <c r="X32">
+        <v>22691000.0</v>
+      </c>
+      <c r="Y32">
+        <v>23374000.0</v>
+      </c>
+      <c r="Z32">
+        <v>24709000.0</v>
+      </c>
+      <c r="AA32">
+        <v>23609000.0</v>
+      </c>
+      <c r="AB32">
+        <v>21800000.0</v>
+      </c>
+      <c r="AC32">
+        <v>21834000.0</v>
+      </c>
+      <c r="AD32">
+        <v>21200000.0</v>
+      </c>
+      <c r="AE32">
+        <v>8362000.0</v>
+      </c>
+      <c r="AF32">
+        <v>8830000.0</v>
+      </c>
+      <c r="AG32">
+        <v>8360000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DV32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:126">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
+        <v>99</v>
+      </c>
+      <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
+        <v>102</v>
+      </c>
+      <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>105</v>
+      </c>
+      <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
+        <v>108</v>
+      </c>
+      <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>186</v>
+      </c>
+      <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="2" spans="1:126">
+      <c r="A2" t="s">
+        <v>188</v>
+      </c>
+      <c r="B2">
+        <v>30270000.0</v>
+      </c>
+      <c r="C2">
+        <v>30389000.0</v>
+      </c>
+      <c r="D2">
+        <v>32803000.0</v>
+      </c>
+      <c r="E2">
+        <v>34083000.0</v>
+      </c>
+      <c r="F2">
+        <v>29536000.0</v>
+      </c>
+      <c r="G2">
+        <v>32993000.0</v>
+      </c>
+      <c r="H2">
+        <v>34188000.0</v>
+      </c>
+      <c r="I2">
+        <v>34077000.0</v>
+      </c>
+      <c r="J2">
+        <v>30798000.0</v>
+      </c>
+      <c r="K2">
+        <v>29338000.0</v>
+      </c>
+      <c r="L2">
+        <v>28024000.0</v>
+      </c>
+      <c r="M2">
+        <v>21693000.0</v>
+      </c>
+      <c r="N2">
+        <v>14896000.0</v>
+      </c>
+      <c r="O2">
+        <v>8690000.0</v>
+      </c>
+      <c r="P2">
+        <v>5147000.0</v>
+      </c>
+      <c r="Q2">
+        <v>4512000.0</v>
+      </c>
+      <c r="R2">
+        <v>3718000.0</v>
+      </c>
+      <c r="S2">
+        <v>3683000.0</v>
+      </c>
+      <c r="T2">
+        <v>4171000.0</v>
+      </c>
+      <c r="U2">
+        <v>5002000.0</v>
+      </c>
+      <c r="V2">
+        <v>4843000.0</v>
+      </c>
+      <c r="W2">
+        <v>5637000.0</v>
+      </c>
+      <c r="X2">
+        <v>5814000.0</v>
+      </c>
+      <c r="Y2">
+        <v>5892000.0</v>
+      </c>
+      <c r="Z2">
+        <v>6584000.0</v>
+      </c>
+      <c r="AA2">
+        <v>6865000.0</v>
+      </c>
+      <c r="AB2">
+        <v>7311000.0</v>
+      </c>
+      <c r="AC2">
+        <v>6693000.0</v>
+      </c>
+      <c r="AD2">
+        <v>5685000.0</v>
+      </c>
+      <c r="AE2">
+        <v>4915000.0</v>
+      </c>
+      <c r="AF2">
+        <v>3772000.0</v>
+      </c>
+      <c r="AG2">
+        <v>2306000.0</v>
+      </c>
+      <c r="AH2">
+        <v>2227000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1917000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1634000.0</v>
+      </c>
+      <c r="AK2">
+        <v>1569000.0</v>
+      </c>
+      <c r="AL2">
+        <v>1509000.0</v>
+      </c>
+      <c r="AM2">
+        <v>1952000.0</v>
+      </c>
+      <c r="AN2">
+        <v>1952000.0</v>
+      </c>
+      <c r="AO2">
+        <v>1721000.0</v>
+      </c>
+      <c r="AP2">
+        <v>1622000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>1379000.0</v>
+      </c>
+      <c r="AR2">
+        <v>1415000.0</v>
+      </c>
+      <c r="AS2">
+        <v>1458000.0</v>
+      </c>
+      <c r="AT2">
+        <v>1420000.0</v>
+      </c>
+      <c r="AU2">
+        <v>1511000.0</v>
+      </c>
+      <c r="AV2">
+        <v>1484000.0</v>
+      </c>
+      <c r="AW2">
+        <v>1394000.0</v>
+      </c>
+      <c r="AX2">
+        <v>1655000.0</v>
+      </c>
+      <c r="AY2">
+        <v>1316000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>1767000.0</v>
+      </c>
+      <c r="BA2">
+        <v>1721000.0</v>
+      </c>
+      <c r="BB2">
+        <v>1938000.0</v>
+      </c>
+      <c r="BC2">
+        <v>1903000.0</v>
+      </c>
+      <c r="BD2">
+        <v>1838000.0</v>
+      </c>
+      <c r="BE2">
+        <v>2087000.0</v>
+      </c>
+      <c r="BF2">
+        <v>2333000.0</v>
+      </c>
+      <c r="BG2">
+        <v>2242000.0</v>
+      </c>
+      <c r="BH2">
+        <v>2780000.0</v>
+      </c>
+      <c r="BI2">
+        <v>3035000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>2670000.0</v>
+      </c>
+      <c r="BK2">
+        <v>3137000.0</v>
+      </c>
+      <c r="BL2">
+        <v>3542000.0</v>
+      </c>
+      <c r="BM2">
+        <v>3585000.0</v>
+      </c>
+      <c r="BN2">
+        <v>3013000.0</v>
+      </c>
+      <c r="BO2">
+        <v>10217000.0</v>
+      </c>
+      <c r="BP2">
+        <v>4324000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>3741000.0</v>
+      </c>
+      <c r="BR2">
+        <v>4542000.0</v>
+      </c>
+      <c r="BS2">
+        <v>4380000.0</v>
+      </c>
+      <c r="BT2">
+        <v>3969000.0</v>
+      </c>
+      <c r="BU2">
+        <v>3794000.0</v>
+      </c>
+      <c r="BV2">
+        <v>3977000.0</v>
+      </c>
+      <c r="BW2">
+        <v>4504000.0</v>
+      </c>
+      <c r="BX2">
+        <v>4067000.0</v>
+      </c>
+      <c r="BY2">
+        <v>3891000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>3802000.0</v>
+      </c>
+      <c r="CA2">
+        <v>3864000.0</v>
+      </c>
+      <c r="CB2">
+        <v>3365000.0</v>
+      </c>
+      <c r="CC2">
+        <v>3296000.0</v>
+      </c>
+      <c r="CD2">
+        <v>2942000.0</v>
+      </c>
+      <c r="CE2">
+        <v>2453000.0</v>
+      </c>
+      <c r="CF2">
+        <v>2772000.0</v>
+      </c>
+      <c r="CG2">
+        <v>2394000.0</v>
+      </c>
+      <c r="CH2">
+        <v>2163000.0</v>
+      </c>
+      <c r="CI2">
+        <v>2271000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>2221000.0</v>
+      </c>
+      <c r="CK2">
+        <v>2310000.0</v>
+      </c>
+      <c r="CL2">
+        <v>1927000.0</v>
+      </c>
+      <c r="CM2">
+        <v>2011000.0</v>
+      </c>
+      <c r="CN2">
+        <v>2109000.0</v>
+      </c>
+      <c r="CO2">
+        <v>2133000.0</v>
+      </c>
+      <c r="CP2">
+        <v>2471000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>2507000.0</v>
+      </c>
+      <c r="CR2">
+        <v>2650000.0</v>
+      </c>
+      <c r="CS2">
+        <v>2583000.0</v>
+      </c>
+      <c r="CT2">
+        <v>2611000.0</v>
+      </c>
+      <c r="CU2">
+        <v>2930000.0</v>
+      </c>
+      <c r="CV2">
+        <v>2985000.0</v>
+      </c>
+      <c r="CW2">
+        <v>3096000.0</v>
+      </c>
+      <c r="CX2">
+        <v>3222000.0</v>
+      </c>
+      <c r="CY2">
+        <v>3205000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>3005000.0</v>
+      </c>
+      <c r="DA2">
+        <v>2843000.0</v>
+      </c>
+      <c r="DB2">
+        <v>2727000.0</v>
+      </c>
+      <c r="DC2">
+        <v>2500000.0</v>
+      </c>
+      <c r="DD2">
+        <v>2500000.0</v>
+      </c>
+      <c r="DE2">
+        <v>2500000.0</v>
+      </c>
+      <c r="DF2">
+        <v>2500000.0</v>
+      </c>
+      <c r="DG2">
+        <v>2600000.0</v>
+      </c>
+      <c r="DH2">
+        <v>2500000.0</v>
+      </c>
+      <c r="DI2">
+        <v>2400000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>2400000.0</v>
+      </c>
+      <c r="DK2">
+        <v>2100000.0</v>
+      </c>
+      <c r="DL2">
+        <v>2300000.0</v>
+      </c>
+      <c r="DM2">
+        <v>2370000.0</v>
+      </c>
+      <c r="DN2">
+        <v>1900000.0</v>
+      </c>
+      <c r="DO2">
+        <v>1890000.0</v>
+      </c>
+      <c r="DP2">
+        <v>1900000.0</v>
+      </c>
+      <c r="DQ2">
+        <v>1840000.0</v>
+      </c>
+      <c r="DR2">
+        <v>1890000.0</v>
+      </c>
+      <c r="DS2">
+        <v>1840000.0</v>
+      </c>
+      <c r="DT2">
+        <v>1740000.0</v>
+      </c>
+      <c r="DU2">
+        <v>1620000.0</v>
+      </c>
+      <c r="DV2">
+        <v>1520000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:126">
+      <c r="A3" t="s">
+        <v>189</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>1435000.0</v>
+      </c>
+      <c r="D3">
+        <v>2176000.0</v>
+      </c>
+      <c r="E3">
+        <v>1961000.0</v>
+      </c>
+      <c r="F3">
+        <v>1606000.0</v>
+      </c>
+      <c r="G3">
+        <v>1715000.0</v>
+      </c>
+      <c r="H3">
+        <v>1739000.0</v>
+      </c>
+      <c r="I3">
+        <v>1711000.0</v>
+      </c>
+      <c r="J3">
+        <v>1664000.0</v>
+      </c>
+      <c r="K3">
+        <v>1792000.0</v>
+      </c>
+      <c r="L3">
+        <v>752000.0</v>
+      </c>
+      <c r="M3">
+        <v>2725000.0</v>
+      </c>
+      <c r="N3">
+        <v>1591000.0</v>
+      </c>
+      <c r="O3">
+        <v>3523000.0</v>
+      </c>
+      <c r="P3">
+        <v>778000.0</v>
+      </c>
+      <c r="Q3">
+        <v>2437000.0</v>
+      </c>
+      <c r="R3">
+        <v>1492000.0</v>
+      </c>
+      <c r="S3">
+        <v>1674000.0</v>
+      </c>
+      <c r="T3">
+        <v>278000.0</v>
+      </c>
+      <c r="U3">
+        <v>1559000.0</v>
+      </c>
+      <c r="V3">
+        <v>1584000.0</v>
+      </c>
+      <c r="W3">
+        <v>1689000.0</v>
+      </c>
+      <c r="X3">
+        <v>1593000.0</v>
+      </c>
+      <c r="Y3">
+        <v>1584000.0</v>
+      </c>
+      <c r="Z3">
+        <v>1586000.0</v>
+      </c>
+      <c r="AA3">
+        <v>1545000.0</v>
+      </c>
+      <c r="AB3">
+        <v>1521000.0</v>
+      </c>
+      <c r="AC3">
+        <v>1518000.0</v>
+      </c>
+      <c r="AD3">
+        <v>1489000.0</v>
+      </c>
+      <c r="AE3">
+        <v>1111000.0</v>
+      </c>
+      <c r="AF3">
+        <v>1012000.0</v>
+      </c>
+      <c r="AG3">
+        <v>825000.0</v>
+      </c>
+      <c r="AH3">
+        <v>671000.0</v>
+      </c>
+      <c r="AI3">
+        <v>416000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>385000.0</v>
+      </c>
+      <c r="AK3">
+        <v>376000.0</v>
+      </c>
+      <c r="AL3">
+        <v>392000.0</v>
+      </c>
+      <c r="AM3">
+        <v>443000.0</v>
+      </c>
+      <c r="AN3">
+        <v>450000.0</v>
+      </c>
+      <c r="AO3">
+        <v>435000.0</v>
+      </c>
+      <c r="AP3">
+        <v>456000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>437000.0</v>
+      </c>
+      <c r="AR3">
+        <v>410000.0</v>
+      </c>
+      <c r="AS3">
+        <v>411000.0</v>
+      </c>
+      <c r="AT3">
+        <v>327000.0</v>
+      </c>
+      <c r="AU3">
+        <v>317000.0</v>
+      </c>
+      <c r="AV3">
+        <v>337000.0</v>
+      </c>
+      <c r="AW3">
+        <v>326000.0</v>
+      </c>
+      <c r="AX3">
+        <v>317000.0</v>
+      </c>
+      <c r="AY3">
+        <v>256000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>379000.0</v>
+      </c>
+      <c r="BA3">
+        <v>397000.0</v>
+      </c>
+      <c r="BB3">
+        <v>257000.0</v>
+      </c>
+      <c r="BC3">
+        <v>271000.0</v>
+      </c>
+      <c r="BD3">
+        <v>317000.0</v>
+      </c>
+      <c r="BE3">
+        <v>273000.0</v>
+      </c>
+      <c r="BF3">
+        <v>278000.0</v>
+      </c>
+      <c r="BG3">
+        <v>323000.0</v>
+      </c>
+      <c r="BH3">
+        <v>311000.0</v>
+      </c>
+      <c r="BI3">
+        <v>331000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>342000.0</v>
+      </c>
+      <c r="BK3">
+        <v>333000.0</v>
+      </c>
+      <c r="BL3">
+        <v>329000.0</v>
+      </c>
+      <c r="BM3">
+        <v>284000.0</v>
+      </c>
+      <c r="BN3">
+        <v>374000.0</v>
+      </c>
+      <c r="BO3">
+        <v>311000.0</v>
+      </c>
+      <c r="BP3">
+        <v>329000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>229000.0</v>
+      </c>
+      <c r="BR3">
+        <v>283000.0</v>
+      </c>
+      <c r="BS3">
+        <v>347000.0</v>
+      </c>
+      <c r="BT3">
+        <v>124000.0</v>
+      </c>
+      <c r="BU3">
+        <v>217000.0</v>
+      </c>
+      <c r="BV3">
+        <v>226000.0</v>
+      </c>
+      <c r="BW3">
+        <v>184000.0</v>
+      </c>
+      <c r="BX3">
+        <v>238000.0</v>
+      </c>
+      <c r="BY3">
+        <v>235000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>218000.0</v>
+      </c>
+      <c r="CA3">
+        <v>179000.0</v>
+      </c>
+      <c r="CB3">
+        <v>164000.0</v>
+      </c>
+      <c r="CC3">
+        <v>165000.0</v>
+      </c>
+      <c r="CD3">
+        <v>169000.0</v>
+      </c>
+      <c r="CE3">
+        <v>138000.0</v>
+      </c>
+      <c r="CF3">
+        <v>161000.0</v>
+      </c>
+      <c r="CG3">
+        <v>145000.0</v>
+      </c>
+      <c r="CH3">
+        <v>132000.0</v>
+      </c>
+      <c r="CI3">
+        <v>135000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>122000.0</v>
+      </c>
+      <c r="CK3">
+        <v>120000.0</v>
+      </c>
+      <c r="CL3">
+        <v>118000.0</v>
+      </c>
+      <c r="CM3">
+        <v>106000.0</v>
+      </c>
+      <c r="CN3">
+        <v>118000.0</v>
+      </c>
+      <c r="CO3">
+        <v>111000.0</v>
+      </c>
+      <c r="CP3">
+        <v>91000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>65000.0</v>
+      </c>
+      <c r="CR3">
+        <v>92000.0</v>
+      </c>
+      <c r="CS3">
+        <v>92000.0</v>
+      </c>
+      <c r="CT3">
+        <v>91000.0</v>
+      </c>
+      <c r="CU3">
+        <v>61000.0</v>
+      </c>
+      <c r="CV3">
+        <v>92000.0</v>
+      </c>
+      <c r="CW3">
+        <v>92000.0</v>
+      </c>
+      <c r="CX3">
+        <v>91000.0</v>
+      </c>
+      <c r="CY3">
+        <v>51000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>107000.0</v>
+      </c>
+      <c r="DA3">
+        <v>105000.0</v>
+      </c>
+      <c r="DB3">
+        <v>106000.0</v>
+      </c>
+      <c r="DC3">
+        <v>100000.0</v>
+      </c>
+      <c r="DD3">
+        <v>100000.0</v>
+      </c>
+      <c r="DE3">
+        <v>100000.0</v>
+      </c>
+      <c r="DF3">
+        <v>100000.0</v>
+      </c>
+      <c r="DG3">
+        <v>100000.0</v>
+      </c>
+      <c r="DH3">
+        <v>100000.0</v>
+      </c>
+      <c r="DI3">
+        <v>100000.0</v>
+      </c>
+      <c r="DJ3">
+        <v>100000.0</v>
+      </c>
+      <c r="DK3"/>
+      <c r="DL3">
+        <v>80000.0</v>
+      </c>
+      <c r="DM3">
+        <v>90000.0</v>
+      </c>
+      <c r="DN3">
+        <v>80000.0</v>
+      </c>
+      <c r="DO3">
+        <v>160000.0</v>
+      </c>
+      <c r="DP3">
+        <v>79999.0</v>
+      </c>
+      <c r="DQ3">
+        <v>90000.0</v>
+      </c>
+      <c r="DR3">
+        <v>80000.0</v>
+      </c>
+      <c r="DS3">
+        <v>100000.0</v>
+      </c>
+      <c r="DT3">
+        <v>70000.0</v>
+      </c>
+      <c r="DU3">
+        <v>150000.0</v>
+      </c>
+      <c r="DV3">
+        <v>1520000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:126">
+      <c r="A4" t="s">
+        <v>190</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4">
+        <v>0.0</v>
+      </c>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
+      <c r="DU4"/>
+      <c r="DV4"/>
+    </row>
+    <row r="5" spans="1:126">
+      <c r="A5" t="s">
+        <v>191</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>26180000.0</v>
+      </c>
+      <c r="D5">
+        <v>24264000.0</v>
+      </c>
+      <c r="E5">
+        <v>4282000.0</v>
+      </c>
+      <c r="F5">
+        <v>16805000.0</v>
+      </c>
+      <c r="G5">
+        <v>16183000.0</v>
+      </c>
+      <c r="H5">
+        <v>14872000.0</v>
+      </c>
+      <c r="I5">
+        <v>14267000.0</v>
+      </c>
+      <c r="J5">
+        <v>14710000.0</v>
+      </c>
+      <c r="K5">
+        <v>14392000.0</v>
+      </c>
+      <c r="L5">
+        <v>11510000.0</v>
+      </c>
+      <c r="M5">
+        <v>4978000.0</v>
+      </c>
+      <c r="N5">
+        <v>13814000.0</v>
+      </c>
+      <c r="O5">
+        <v>19298000.0</v>
+      </c>
+      <c r="P5">
+        <v>19107000.0</v>
+      </c>
+      <c r="Q5">
+        <v>15023000.0</v>
+      </c>
+      <c r="R5">
+        <v>13857000.0</v>
+      </c>
+      <c r="S5">
+        <v>590000.0</v>
+      </c>
+      <c r="T5">
+        <v>12059000.0</v>
+      </c>
+      <c r="U5">
+        <v>11923000.0</v>
+      </c>
+      <c r="V5">
+        <v>11479000.0</v>
+      </c>
+      <c r="W5">
+        <v>10920000.0</v>
+      </c>
+      <c r="X5">
+        <v>7436000.0</v>
+      </c>
+      <c r="Y5">
+        <v>8515000.0</v>
+      </c>
+      <c r="Z5">
+        <v>4468000.0</v>
+      </c>
+      <c r="AA5">
+        <v>5594000.0</v>
+      </c>
+      <c r="AB5">
+        <v>5522000.0</v>
+      </c>
+      <c r="AC5">
+        <v>5383000.0</v>
+      </c>
+      <c r="AD5">
+        <v>4927000.0</v>
+      </c>
+      <c r="AE5">
+        <v>5565000.0</v>
+      </c>
+      <c r="AF5">
+        <v>2712000.0</v>
+      </c>
+      <c r="AG5">
+        <v>3231000.0</v>
+      </c>
+      <c r="AH5">
+        <v>1217000.0</v>
+      </c>
+      <c r="AI5">
+        <v>2671000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>3120000.0</v>
+      </c>
+      <c r="AK5">
+        <v>3114000.0</v>
+      </c>
+      <c r="AL5">
+        <v>2684000.0</v>
+      </c>
+      <c r="AM5">
+        <v>2714000.0</v>
+      </c>
+      <c r="AN5">
+        <v>2427000.0</v>
+      </c>
+      <c r="AO5">
+        <v>2615000.0</v>
+      </c>
+      <c r="AP5">
+        <v>2325000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>2048000.0</v>
+      </c>
+      <c r="AR5">
+        <v>2440000.0</v>
+      </c>
+      <c r="AS5">
+        <v>2637000.0</v>
+      </c>
+      <c r="AT5">
+        <v>1047000.0</v>
+      </c>
+      <c r="AU5">
+        <v>1139000.0</v>
+      </c>
+      <c r="AV5">
+        <v>1961000.0</v>
+      </c>
+      <c r="AW5">
+        <v>2182000.0</v>
+      </c>
+      <c r="AX5">
+        <v>1881000.0</v>
+      </c>
+      <c r="AY5">
+        <v>1777000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>1928000.0</v>
+      </c>
+      <c r="BA5">
+        <v>1658000.0</v>
+      </c>
+      <c r="BB5">
+        <v>777000.0</v>
+      </c>
+      <c r="BC5">
+        <v>1441000.0</v>
+      </c>
+      <c r="BD5">
+        <v>1595000.0</v>
+      </c>
+      <c r="BE5">
+        <v>1782000.0</v>
+      </c>
+      <c r="BF5">
+        <v>1377000.0</v>
+      </c>
+      <c r="BG5">
+        <v>1744000.0</v>
+      </c>
+      <c r="BH5">
+        <v>1444000.0</v>
+      </c>
+      <c r="BI5">
+        <v>1337000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>1241000.0</v>
+      </c>
+      <c r="BK5">
+        <v>844000.0</v>
+      </c>
+      <c r="BL5">
+        <v>484000.0</v>
+      </c>
+      <c r="BM5">
+        <v>949000.0</v>
+      </c>
+      <c r="BN5">
+        <v>888000.0</v>
+      </c>
+      <c r="BO5">
+        <v>-5612000.0</v>
+      </c>
+      <c r="BP5">
+        <v>241000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>772000.0</v>
+      </c>
+      <c r="BR5">
+        <v>96000.0</v>
+      </c>
+      <c r="BS5">
+        <v>231000.0</v>
+      </c>
+      <c r="BT5">
+        <v>1490000.0</v>
+      </c>
+      <c r="BU5">
+        <v>1420000.0</v>
+      </c>
+      <c r="BV5">
+        <v>1550000.0</v>
+      </c>
+      <c r="BW5">
+        <v>1478000.0</v>
+      </c>
+      <c r="BX5">
+        <v>1582000.0</v>
+      </c>
+      <c r="BY5">
+        <v>1556000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>1449000.0</v>
+      </c>
+      <c r="CA5">
+        <v>1762000.0</v>
+      </c>
+      <c r="CB5">
+        <v>1689000.0</v>
+      </c>
+      <c r="CC5">
+        <v>1512000.0</v>
+      </c>
+      <c r="CD5">
+        <v>1549000.0</v>
+      </c>
+      <c r="CE5">
+        <v>1972000.0</v>
+      </c>
+      <c r="CF5">
+        <v>1519000.0</v>
+      </c>
+      <c r="CG5">
+        <v>1335000.0</v>
+      </c>
+      <c r="CH5">
+        <v>1377000.0</v>
+      </c>
+      <c r="CI5">
+        <v>1663000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>1406000.0</v>
+      </c>
+      <c r="CK5">
+        <v>1290000.0</v>
+      </c>
+      <c r="CL5">
+        <v>1415000.0</v>
+      </c>
+      <c r="CM5">
+        <v>1490000.0</v>
+      </c>
+      <c r="CN5">
+        <v>1389000.0</v>
+      </c>
+      <c r="CO5">
+        <v>1671000.0</v>
+      </c>
+      <c r="CP5">
+        <v>1318000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>1622000.0</v>
+      </c>
+      <c r="CR5">
+        <v>1475000.0</v>
+      </c>
+      <c r="CS5">
+        <v>1235000.0</v>
+      </c>
+      <c r="CT5">
+        <v>1433000.0</v>
+      </c>
+      <c r="CU5">
+        <v>1490000.0</v>
+      </c>
+      <c r="CV5">
+        <v>1367000.0</v>
+      </c>
+      <c r="CW5">
+        <v>1329000.0</v>
+      </c>
+      <c r="CX5">
+        <v>1262000.0</v>
+      </c>
+      <c r="CY5">
+        <v>1405000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>1227000.0</v>
+      </c>
+      <c r="DA5">
+        <v>1277000.0</v>
+      </c>
+      <c r="DB5">
+        <v>1264000.0</v>
+      </c>
+      <c r="DC5">
+        <v>1300000.0</v>
+      </c>
+      <c r="DD5">
+        <v>1200000.0</v>
+      </c>
+      <c r="DE5">
+        <v>1300000.0</v>
+      </c>
+      <c r="DF5">
+        <v>1300000.0</v>
+      </c>
+      <c r="DG5">
+        <v>1200000.0</v>
+      </c>
+      <c r="DH5">
+        <v>1600000.0</v>
+      </c>
+      <c r="DI5">
+        <v>1200000.0</v>
+      </c>
+      <c r="DJ5">
+        <v>1300000.0</v>
+      </c>
+      <c r="DK5">
+        <v>1100000.0</v>
+      </c>
+      <c r="DL5">
+        <v>4000000.0</v>
+      </c>
+      <c r="DM5">
+        <v>3850000.0</v>
+      </c>
+      <c r="DN5">
+        <v>3120000.0</v>
+      </c>
+      <c r="DO5">
+        <v>3220000.0</v>
+      </c>
+      <c r="DP5">
+        <v>3160001.0</v>
+      </c>
+      <c r="DQ5">
+        <v>2900000.0</v>
+      </c>
+      <c r="DR5">
+        <v>2940000.0</v>
+      </c>
+      <c r="DS5">
+        <v>2780000.0</v>
+      </c>
+      <c r="DT5">
+        <v>2850000.0</v>
+      </c>
+      <c r="DU5">
+        <v>2590000.0</v>
+      </c>
+      <c r="DV5">
+        <v>1090000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:126">
+      <c r="A6" t="s">
+        <v>192</v>
+      </c>
+      <c r="B6">
+        <v>11301000.0</v>
+      </c>
+      <c r="C6">
+        <v>27615000.0</v>
+      </c>
+      <c r="D6">
+        <v>26440000.0</v>
+      </c>
+      <c r="E6">
+        <v>6243000.0</v>
+      </c>
+      <c r="F6">
+        <v>18411000.0</v>
+      </c>
+      <c r="G6">
+        <v>17898000.0</v>
+      </c>
+      <c r="H6">
+        <v>16611000.0</v>
+      </c>
+      <c r="I6">
+        <v>15978000.0</v>
+      </c>
+      <c r="J6">
+        <v>16374000.0</v>
+      </c>
+      <c r="K6">
+        <v>16184000.0</v>
+      </c>
+      <c r="L6">
+        <v>12262000.0</v>
+      </c>
+      <c r="M6">
+        <v>7703000.0</v>
+      </c>
+      <c r="N6">
+        <v>15405000.0</v>
+      </c>
+      <c r="O6">
+        <v>22821000.0</v>
+      </c>
+      <c r="P6">
+        <v>19885000.0</v>
+      </c>
+      <c r="Q6">
+        <v>17460000.0</v>
+      </c>
+      <c r="R6">
+        <v>15349000.0</v>
+      </c>
+      <c r="S6">
+        <v>2264000.0</v>
+      </c>
+      <c r="T6">
+        <v>12337000.0</v>
+      </c>
+      <c r="U6">
+        <v>13482000.0</v>
+      </c>
+      <c r="V6">
+        <v>13063000.0</v>
+      </c>
+      <c r="W6">
+        <v>12609000.0</v>
+      </c>
+      <c r="X6">
+        <v>9029000.0</v>
+      </c>
+      <c r="Y6">
+        <v>10099000.0</v>
+      </c>
+      <c r="Z6">
+        <v>6054000.0</v>
+      </c>
+      <c r="AA6">
+        <v>7139000.0</v>
+      </c>
+      <c r="AB6">
+        <v>7043000.0</v>
+      </c>
+      <c r="AC6">
+        <v>6901000.0</v>
+      </c>
+      <c r="AD6">
+        <v>6416000.0</v>
+      </c>
+      <c r="AE6">
+        <v>6676000.0</v>
+      </c>
+      <c r="AF6">
+        <v>3724000.0</v>
+      </c>
+      <c r="AG6">
+        <v>4056000.0</v>
+      </c>
+      <c r="AH6">
+        <v>1888000.0</v>
+      </c>
+      <c r="AI6">
+        <v>3087000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>3505000.0</v>
+      </c>
+      <c r="AK6">
+        <v>3490000.0</v>
+      </c>
+      <c r="AL6">
+        <v>3076000.0</v>
+      </c>
+      <c r="AM6">
+        <v>3157000.0</v>
+      </c>
+      <c r="AN6">
+        <v>2877000.0</v>
+      </c>
+      <c r="AO6">
+        <v>3050000.0</v>
+      </c>
+      <c r="AP6">
+        <v>2781000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>2485000.0</v>
+      </c>
+      <c r="AR6">
+        <v>2850000.0</v>
+      </c>
+      <c r="AS6">
+        <v>3048000.0</v>
+      </c>
+      <c r="AT6">
+        <v>1374000.0</v>
+      </c>
+      <c r="AU6">
+        <v>1456000.0</v>
+      </c>
+      <c r="AV6">
+        <v>2298000.0</v>
+      </c>
+      <c r="AW6">
+        <v>2508000.0</v>
+      </c>
+      <c r="AX6">
+        <v>2198000.0</v>
+      </c>
+      <c r="AY6">
+        <v>2033000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>2307000.0</v>
+      </c>
+      <c r="BA6">
+        <v>2055000.0</v>
+      </c>
+      <c r="BB6">
+        <v>1034000.0</v>
+      </c>
+      <c r="BC6">
+        <v>1712000.0</v>
+      </c>
+      <c r="BD6">
+        <v>1912000.0</v>
+      </c>
+      <c r="BE6">
+        <v>2055000.0</v>
+      </c>
+      <c r="BF6">
+        <v>1655000.0</v>
+      </c>
+      <c r="BG6">
+        <v>2067000.0</v>
+      </c>
+      <c r="BH6">
+        <v>1755000.0</v>
+      </c>
+      <c r="BI6">
+        <v>1668000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>1583000.0</v>
+      </c>
+      <c r="BK6">
+        <v>1177000.0</v>
+      </c>
+      <c r="BL6">
+        <v>813000.0</v>
+      </c>
+      <c r="BM6">
+        <v>1233000.0</v>
+      </c>
+      <c r="BN6">
+        <v>1262000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-5301000.0</v>
+      </c>
+      <c r="BP6">
+        <v>570000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>1001000.0</v>
+      </c>
+      <c r="BR6">
+        <v>379000.0</v>
+      </c>
+      <c r="BS6">
+        <v>578000.0</v>
+      </c>
+      <c r="BT6">
+        <v>1614000.0</v>
+      </c>
+      <c r="BU6">
+        <v>1637000.0</v>
+      </c>
+      <c r="BV6">
+        <v>1776000.0</v>
+      </c>
+      <c r="BW6">
+        <v>1662000.0</v>
+      </c>
+      <c r="BX6">
+        <v>1820000.0</v>
+      </c>
+      <c r="BY6">
+        <v>1791000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>1667000.0</v>
+      </c>
+      <c r="CA6">
+        <v>1941000.0</v>
+      </c>
+      <c r="CB6">
+        <v>1853000.0</v>
+      </c>
+      <c r="CC6">
+        <v>1677000.0</v>
+      </c>
+      <c r="CD6">
+        <v>1718000.0</v>
+      </c>
+      <c r="CE6">
+        <v>2110000.0</v>
+      </c>
+      <c r="CF6">
+        <v>1680000.0</v>
+      </c>
+      <c r="CG6">
+        <v>1480000.0</v>
+      </c>
+      <c r="CH6">
+        <v>1509000.0</v>
+      </c>
+      <c r="CI6">
+        <v>1798000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>1528000.0</v>
+      </c>
+      <c r="CK6">
+        <v>1410000.0</v>
+      </c>
+      <c r="CL6">
+        <v>1533000.0</v>
+      </c>
+      <c r="CM6">
+        <v>1596000.0</v>
+      </c>
+      <c r="CN6">
+        <v>1507000.0</v>
+      </c>
+      <c r="CO6">
+        <v>1782000.0</v>
+      </c>
+      <c r="CP6">
+        <v>1409000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>1687000.0</v>
+      </c>
+      <c r="CR6">
+        <v>1567000.0</v>
+      </c>
+      <c r="CS6">
+        <v>1327000.0</v>
+      </c>
+      <c r="CT6">
+        <v>1524000.0</v>
+      </c>
+      <c r="CU6">
+        <v>1551000.0</v>
+      </c>
+      <c r="CV6">
+        <v>1459000.0</v>
+      </c>
+      <c r="CW6">
+        <v>1421000.0</v>
+      </c>
+      <c r="CX6">
+        <v>1353000.0</v>
+      </c>
+      <c r="CY6">
+        <v>1456000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>1334000.0</v>
+      </c>
+      <c r="DA6">
+        <v>1382000.0</v>
+      </c>
+      <c r="DB6">
+        <v>1370000.0</v>
+      </c>
+      <c r="DC6">
+        <v>1400000.0</v>
+      </c>
+      <c r="DD6">
+        <v>1300000.0</v>
+      </c>
+      <c r="DE6">
+        <v>1400000.0</v>
+      </c>
+      <c r="DF6">
+        <v>1400000.0</v>
+      </c>
+      <c r="DG6">
+        <v>1300000.0</v>
+      </c>
+      <c r="DH6">
+        <v>1700000.0</v>
+      </c>
+      <c r="DI6">
+        <v>1300000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>1400000.0</v>
+      </c>
+      <c r="DK6">
+        <v>1100000.0</v>
+      </c>
+      <c r="DL6">
+        <v>2000000.0</v>
+      </c>
+      <c r="DM6">
+        <v>3940000.0</v>
+      </c>
+      <c r="DN6">
+        <v>3200000.0</v>
+      </c>
+      <c r="DO6">
+        <v>3380000.0</v>
+      </c>
+      <c r="DP6">
+        <v>3240000.0</v>
+      </c>
+      <c r="DQ6">
+        <v>2990000.0</v>
+      </c>
+      <c r="DR6">
+        <v>3020000.0</v>
+      </c>
+      <c r="DS6">
+        <v>2880000.0</v>
+      </c>
+      <c r="DT6">
+        <v>2920000.0</v>
+      </c>
+      <c r="DU6">
+        <v>2740000.0</v>
+      </c>
+      <c r="DV6">
+        <v>2610000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:126">
+      <c r="A7" t="s">
+        <v>193</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7"/>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
+      <c r="DR7"/>
+      <c r="DS7"/>
+      <c r="DT7"/>
+      <c r="DU7"/>
+      <c r="DV7"/>
+    </row>
+    <row r="8" spans="1:126">
+      <c r="A8" t="s">
+        <v>194</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
+      <c r="DU8"/>
+      <c r="DV8"/>
+    </row>
+    <row r="9" spans="1:126">
+      <c r="A9" t="s">
+        <v>195</v>
+      </c>
+      <c r="B9">
+        <v>47323000.0</v>
+      </c>
+      <c r="C9">
+        <v>62028000.0</v>
+      </c>
+      <c r="D9">
+        <v>61218000.0</v>
+      </c>
+      <c r="E9">
+        <v>51459000.0</v>
+      </c>
+      <c r="F9">
+        <v>46742000.0</v>
+      </c>
+      <c r="G9">
+        <v>45761000.0</v>
+      </c>
+      <c r="H9">
+        <v>44260000.0</v>
+      </c>
+      <c r="I9">
+        <v>41939000.0</v>
+      </c>
+      <c r="J9">
+        <v>42696000.0</v>
+      </c>
+      <c r="K9">
+        <v>41454000.0</v>
+      </c>
+      <c r="L9">
+        <v>40116000.0</v>
+      </c>
+      <c r="M9">
+        <v>39700000.0</v>
+      </c>
+      <c r="N9">
+        <v>39162000.0</v>
+      </c>
+      <c r="O9">
+        <v>44277000.0</v>
+      </c>
+      <c r="P9">
+        <v>43361000.0</v>
+      </c>
+      <c r="Q9">
+        <v>38382000.0</v>
+      </c>
+      <c r="R9">
+        <v>39163000.0</v>
+      </c>
+      <c r="S9">
+        <v>34095000.0</v>
+      </c>
+      <c r="T9">
+        <v>30696000.0</v>
+      </c>
+      <c r="U9">
+        <v>30653000.0</v>
+      </c>
+      <c r="V9">
+        <v>28917000.0</v>
+      </c>
+      <c r="W9">
+        <v>29994000.0</v>
+      </c>
+      <c r="X9">
+        <v>25228000.0</v>
+      </c>
+      <c r="Y9">
+        <v>23768000.0</v>
+      </c>
+      <c r="Z9">
+        <v>20049000.0</v>
+      </c>
+      <c r="AA9">
+        <v>21758000.0</v>
+      </c>
+      <c r="AB9">
+        <v>20241000.0</v>
+      </c>
+      <c r="AC9">
+        <v>20161000.0</v>
+      </c>
+      <c r="AD9">
+        <v>19234000.0</v>
+      </c>
+      <c r="AE9">
+        <v>19591000.0</v>
+      </c>
+      <c r="AF9">
+        <v>17937000.0</v>
+      </c>
+      <c r="AG9">
+        <v>13326000.0</v>
+      </c>
+      <c r="AH9">
+        <v>12398000.0</v>
+      </c>
+      <c r="AI9">
+        <v>10718000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>11080000.0</v>
+      </c>
+      <c r="AK9">
+        <v>10666000.0</v>
+      </c>
+      <c r="AL9">
+        <v>10404000.0</v>
+      </c>
+      <c r="AM9">
+        <v>10395000.0</v>
+      </c>
+      <c r="AN9">
+        <v>9566000.0</v>
+      </c>
+      <c r="AO9">
+        <v>9508000.0</v>
+      </c>
+      <c r="AP9">
+        <v>9203000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>8883000.0</v>
+      </c>
+      <c r="AR9">
+        <v>8962000.0</v>
+      </c>
+      <c r="AS9">
+        <v>9294000.0</v>
+      </c>
+      <c r="AT9">
+        <v>7655000.0</v>
+      </c>
+      <c r="AU9">
+        <v>6977000.0</v>
+      </c>
+      <c r="AV9">
+        <v>6838000.0</v>
+      </c>
+      <c r="AW9">
+        <v>7280000.0</v>
+      </c>
+      <c r="AX9">
+        <v>6532000.0</v>
+      </c>
+      <c r="AY9">
+        <v>6699000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>6728000.0</v>
+      </c>
+      <c r="BA9">
+        <v>6573000.0</v>
+      </c>
+      <c r="BB9">
+        <v>5833000.0</v>
+      </c>
+      <c r="BC9">
+        <v>6271000.0</v>
+      </c>
+      <c r="BD9">
+        <v>6634000.0</v>
+      </c>
+      <c r="BE9">
+        <v>6679000.0</v>
+      </c>
+      <c r="BF9">
+        <v>6107000.0</v>
+      </c>
+      <c r="BG9">
+        <v>6550000.0</v>
+      </c>
+      <c r="BH9">
+        <v>5978000.0</v>
+      </c>
+      <c r="BI9">
+        <v>5745000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>5541000.0</v>
+      </c>
+      <c r="BK9">
+        <v>5292000.0</v>
+      </c>
+      <c r="BL9">
+        <v>4836000.0</v>
+      </c>
+      <c r="BM9">
+        <v>5001000.0</v>
+      </c>
+      <c r="BN9">
+        <v>5157000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-1380000.0</v>
+      </c>
+      <c r="BP9">
+        <v>4471000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>5113000.0</v>
+      </c>
+      <c r="BR9">
+        <v>3964000.0</v>
+      </c>
+      <c r="BS9">
+        <v>4509000.0</v>
+      </c>
+      <c r="BT9">
+        <v>5015000.0</v>
+      </c>
+      <c r="BU9">
+        <v>4898000.0</v>
+      </c>
+      <c r="BV9">
+        <v>4996000.0</v>
+      </c>
+      <c r="BW9">
+        <v>4544000.0</v>
+      </c>
+      <c r="BX9">
+        <v>4632000.0</v>
+      </c>
+      <c r="BY9">
+        <v>4746000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>4740000.0</v>
+      </c>
+      <c r="CA9">
+        <v>4452000.0</v>
+      </c>
+      <c r="CB9">
+        <v>4474000.0</v>
+      </c>
+      <c r="CC9">
+        <v>4407000.0</v>
+      </c>
+      <c r="CD9">
+        <v>4463000.0</v>
+      </c>
+      <c r="CE9">
+        <v>4546000.0</v>
+      </c>
+      <c r="CF9">
+        <v>4046000.0</v>
+      </c>
+      <c r="CG9">
+        <v>3956000.0</v>
+      </c>
+      <c r="CH9">
+        <v>3917000.0</v>
+      </c>
+      <c r="CI9">
+        <v>3833000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>3737000.0</v>
+      </c>
+      <c r="CK9">
+        <v>3541000.0</v>
+      </c>
+      <c r="CL9">
+        <v>3692000.0</v>
+      </c>
+      <c r="CM9">
+        <v>3540000.0</v>
+      </c>
+      <c r="CN9">
+        <v>3466000.0</v>
+      </c>
+      <c r="CO9">
+        <v>3696000.0</v>
+      </c>
+      <c r="CP9">
+        <v>3266000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>3320000.0</v>
+      </c>
+      <c r="CR9">
+        <v>3282000.0</v>
+      </c>
+      <c r="CS9">
+        <v>3145000.0</v>
+      </c>
+      <c r="CT9">
+        <v>3276000.0</v>
+      </c>
+      <c r="CU9">
+        <v>3129000.0</v>
+      </c>
+      <c r="CV9">
+        <v>3165000.0</v>
+      </c>
+      <c r="CW9">
+        <v>3181000.0</v>
+      </c>
+      <c r="CX9">
+        <v>2999000.0</v>
+      </c>
+      <c r="CY9">
+        <v>3018000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>2933000.0</v>
+      </c>
+      <c r="DA9">
+        <v>2961000.0</v>
+      </c>
+      <c r="DB9">
+        <v>2917000.0</v>
+      </c>
+      <c r="DC9">
+        <v>3000000.0</v>
+      </c>
+      <c r="DD9">
+        <v>2800000.0</v>
+      </c>
+      <c r="DE9">
+        <v>3100000.0</v>
+      </c>
+      <c r="DF9">
+        <v>2954000.0</v>
+      </c>
+      <c r="DG9">
+        <v>2800000.0</v>
+      </c>
+      <c r="DH9">
+        <v>3100000.0</v>
+      </c>
+      <c r="DI9">
+        <v>3000000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>3000000.0</v>
+      </c>
+      <c r="DK9">
+        <v>2700000.0</v>
+      </c>
+      <c r="DL9">
+        <v>3600000.0</v>
+      </c>
+      <c r="DM9">
+        <v>870000.0</v>
+      </c>
+      <c r="DN9">
+        <v>510000.0</v>
+      </c>
+      <c r="DO9">
+        <v>640000.0</v>
+      </c>
+      <c r="DP9">
+        <v>510000.0</v>
+      </c>
+      <c r="DQ9">
+        <v>440000.0</v>
+      </c>
+      <c r="DR9">
+        <v>350000.0</v>
+      </c>
+      <c r="DS9">
+        <v>290000.0</v>
+      </c>
+      <c r="DT9">
+        <v>520000.0</v>
+      </c>
+      <c r="DU9">
+        <v>560000.0</v>
+      </c>
+      <c r="DV9">
+        <v>750000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:126">
+      <c r="A10" t="s">
+        <v>196</v>
+      </c>
+      <c r="B10">
+        <v>11301000.0</v>
+      </c>
+      <c r="C10">
+        <v>27019000.0</v>
+      </c>
+      <c r="D10">
+        <v>24264000.0</v>
+      </c>
+      <c r="E10">
+        <v>4282000.0</v>
+      </c>
+      <c r="F10">
+        <v>16805000.0</v>
+      </c>
+      <c r="G10">
+        <v>16183000.0</v>
+      </c>
+      <c r="H10">
+        <v>14872000.0</v>
+      </c>
+      <c r="I10">
+        <v>14267000.0</v>
+      </c>
+      <c r="J10">
+        <v>14710000.0</v>
+      </c>
+      <c r="K10">
+        <v>14392000.0</v>
+      </c>
+      <c r="L10">
+        <v>11510000.0</v>
+      </c>
+      <c r="M10">
+        <v>4978000.0</v>
+      </c>
+      <c r="N10">
+        <v>13814000.0</v>
+      </c>
+      <c r="O10">
+        <v>19298000.0</v>
+      </c>
+      <c r="P10">
+        <v>19107000.0</v>
+      </c>
+      <c r="Q10">
+        <v>15023000.0</v>
+      </c>
+      <c r="R10">
+        <v>13919000.0</v>
+      </c>
+      <c r="S10">
+        <v>590000.0</v>
+      </c>
+      <c r="T10">
+        <v>12059000.0</v>
+      </c>
+      <c r="U10">
+        <v>11923000.0</v>
+      </c>
+      <c r="V10">
+        <v>11479000.0</v>
+      </c>
+      <c r="W10">
+        <v>10920000.0</v>
+      </c>
+      <c r="X10">
+        <v>7436000.0</v>
+      </c>
+      <c r="Y10">
+        <v>8515000.0</v>
+      </c>
+      <c r="Z10">
+        <v>4468000.0</v>
+      </c>
+      <c r="AA10">
+        <v>5594000.0</v>
+      </c>
+      <c r="AB10">
+        <v>5522000.0</v>
+      </c>
+      <c r="AC10">
+        <v>5383000.0</v>
+      </c>
+      <c r="AD10">
+        <v>4927000.0</v>
+      </c>
+      <c r="AE10">
+        <v>5565000.0</v>
+      </c>
+      <c r="AF10">
+        <v>2712000.0</v>
+      </c>
+      <c r="AG10">
+        <v>3231000.0</v>
+      </c>
+      <c r="AH10">
+        <v>1217000.0</v>
+      </c>
+      <c r="AI10">
+        <v>2671000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>3120000.0</v>
+      </c>
+      <c r="AK10">
+        <v>3114000.0</v>
+      </c>
+      <c r="AL10">
+        <v>2684000.0</v>
+      </c>
+      <c r="AM10">
+        <v>2714000.0</v>
+      </c>
+      <c r="AN10">
+        <v>2427000.0</v>
+      </c>
+      <c r="AO10">
+        <v>2615000.0</v>
+      </c>
+      <c r="AP10">
+        <v>2325000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>2048000.0</v>
+      </c>
+      <c r="AR10">
+        <v>2440000.0</v>
+      </c>
+      <c r="AS10">
+        <v>2637000.0</v>
+      </c>
+      <c r="AT10">
+        <v>1047000.0</v>
+      </c>
+      <c r="AU10">
+        <v>1139000.0</v>
+      </c>
+      <c r="AV10">
+        <v>1961000.0</v>
+      </c>
+      <c r="AW10">
+        <v>2182000.0</v>
+      </c>
+      <c r="AX10">
+        <v>1881000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1777000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>1928000.0</v>
+      </c>
+      <c r="BA10">
+        <v>1658000.0</v>
+      </c>
+      <c r="BB10">
+        <v>777000.0</v>
+      </c>
+      <c r="BC10">
+        <v>1441000.0</v>
+      </c>
+      <c r="BD10">
+        <v>1595000.0</v>
+      </c>
+      <c r="BE10">
+        <v>1782000.0</v>
+      </c>
+      <c r="BF10">
+        <v>1377000.0</v>
+      </c>
+      <c r="BG10">
+        <v>1744000.0</v>
+      </c>
+      <c r="BH10">
+        <v>1444000.0</v>
+      </c>
+      <c r="BI10">
+        <v>1337000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>1241000.0</v>
+      </c>
+      <c r="BK10">
+        <v>844000.0</v>
+      </c>
+      <c r="BL10">
+        <v>484000.0</v>
+      </c>
+      <c r="BM10">
+        <v>949000.0</v>
+      </c>
+      <c r="BN10">
+        <v>888000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-5612000.0</v>
+      </c>
+      <c r="BP10">
+        <v>241000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>772000.0</v>
+      </c>
+      <c r="BR10">
+        <v>96000.0</v>
+      </c>
+      <c r="BS10">
+        <v>231000.0</v>
+      </c>
+      <c r="BT10">
+        <v>1490000.0</v>
+      </c>
+      <c r="BU10">
+        <v>1420000.0</v>
+      </c>
+      <c r="BV10">
+        <v>1550000.0</v>
+      </c>
+      <c r="BW10">
+        <v>1478000.0</v>
+      </c>
+      <c r="BX10">
+        <v>1582000.0</v>
+      </c>
+      <c r="BY10">
+        <v>1556000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>1449000.0</v>
+      </c>
+      <c r="CA10">
+        <v>1762000.0</v>
+      </c>
+      <c r="CB10">
+        <v>1689000.0</v>
+      </c>
+      <c r="CC10">
+        <v>1512000.0</v>
+      </c>
+      <c r="CD10">
+        <v>1549000.0</v>
+      </c>
+      <c r="CE10">
+        <v>1972000.0</v>
+      </c>
+      <c r="CF10">
+        <v>1519000.0</v>
+      </c>
+      <c r="CG10">
+        <v>1335000.0</v>
+      </c>
+      <c r="CH10">
+        <v>1377000.0</v>
+      </c>
+      <c r="CI10">
+        <v>1663000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>1406000.0</v>
+      </c>
+      <c r="CK10">
+        <v>1290000.0</v>
+      </c>
+      <c r="CL10">
+        <v>1415000.0</v>
+      </c>
+      <c r="CM10">
+        <v>1490000.0</v>
+      </c>
+      <c r="CN10">
+        <v>1389000.0</v>
+      </c>
+      <c r="CO10">
+        <v>1671000.0</v>
+      </c>
+      <c r="CP10">
+        <v>1318000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>1622000.0</v>
+      </c>
+      <c r="CR10">
+        <v>1475000.0</v>
+      </c>
+      <c r="CS10">
+        <v>1235000.0</v>
+      </c>
+      <c r="CT10">
+        <v>1433000.0</v>
+      </c>
+      <c r="CU10">
+        <v>1490000.0</v>
+      </c>
+      <c r="CV10">
+        <v>1367000.0</v>
+      </c>
+      <c r="CW10">
+        <v>1329000.0</v>
+      </c>
+      <c r="CX10">
+        <v>1262000.0</v>
+      </c>
+      <c r="CY10">
+        <v>1405000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>1227000.0</v>
+      </c>
+      <c r="DA10">
+        <v>1277000.0</v>
+      </c>
+      <c r="DB10">
+        <v>1264000.0</v>
+      </c>
+      <c r="DC10">
+        <v>1300000.0</v>
+      </c>
+      <c r="DD10">
+        <v>1200000.0</v>
+      </c>
+      <c r="DE10">
+        <v>1300000.0</v>
+      </c>
+      <c r="DF10">
+        <v>1300000.0</v>
+      </c>
+      <c r="DG10">
+        <v>1200000.0</v>
+      </c>
+      <c r="DH10">
+        <v>1600000.0</v>
+      </c>
+      <c r="DI10">
+        <v>1200000.0</v>
+      </c>
+      <c r="DJ10">
+        <v>1300000.0</v>
+      </c>
+      <c r="DK10">
+        <v>1100000.0</v>
+      </c>
+      <c r="DL10">
+        <v>2000000.0</v>
+      </c>
+      <c r="DM10">
+        <v>1480000.0</v>
+      </c>
+      <c r="DN10">
+        <v>1230000.0</v>
+      </c>
+      <c r="DO10">
+        <v>1330000.0</v>
+      </c>
+      <c r="DP10">
+        <v>1260000.0</v>
+      </c>
+      <c r="DQ10">
+        <v>1060000.0</v>
+      </c>
+      <c r="DR10">
+        <v>1040000.0</v>
+      </c>
+      <c r="DS10">
+        <v>930000.0</v>
+      </c>
+      <c r="DT10">
+        <v>1110000.0</v>
+      </c>
+      <c r="DU10">
+        <v>970000.0</v>
+      </c>
+      <c r="DV10">
+        <v>1090000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:126">
+      <c r="A11" t="s">
+        <v>197</v>
+      </c>
+      <c r="B11">
+        <v>2595000.0</v>
+      </c>
+      <c r="C11">
+        <v>7572000.0</v>
+      </c>
+      <c r="D11">
+        <v>5967000.0</v>
+      </c>
+      <c r="E11">
+        <v>-480000.0</v>
+      </c>
+      <c r="F11">
+        <v>3063000.0</v>
+      </c>
+      <c r="G11">
+        <v>2951000.0</v>
+      </c>
+      <c r="H11">
+        <v>2571000.0</v>
+      </c>
+      <c r="I11">
+        <v>2496000.0</v>
+      </c>
+      <c r="J11">
+        <v>2577000.0</v>
+      </c>
+      <c r="K11">
+        <v>2294000.0</v>
+      </c>
+      <c r="L11">
+        <v>2274000.0</v>
+      </c>
+      <c r="M11">
+        <v>142000.0</v>
+      </c>
+      <c r="N11">
+        <v>2587000.0</v>
+      </c>
+      <c r="O11">
+        <v>3579000.0</v>
+      </c>
+      <c r="P11">
+        <v>3626000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2771000.0</v>
+      </c>
+      <c r="R11">
+        <v>2565000.0</v>
+      </c>
+      <c r="S11">
+        <v>-17000.0</v>
+      </c>
+      <c r="T11">
+        <v>2272000.0</v>
+      </c>
+      <c r="U11">
+        <v>2310000.0</v>
+      </c>
+      <c r="V11">
+        <v>2167000.0</v>
+      </c>
+      <c r="W11">
+        <v>1909000.0</v>
+      </c>
+      <c r="X11">
+        <v>889000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1682000.0</v>
+      </c>
+      <c r="Z11">
+        <v>650000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1186000.0</v>
+      </c>
+      <c r="AB11">
+        <v>709000.0</v>
+      </c>
+      <c r="AC11">
+        <v>980000.0</v>
+      </c>
+      <c r="AD11">
+        <v>850000.0</v>
+      </c>
+      <c r="AE11">
+        <v>916000.0</v>
+      </c>
+      <c r="AF11">
+        <v>548000.0</v>
+      </c>
+      <c r="AG11">
+        <v>452000.0</v>
+      </c>
+      <c r="AH11">
+        <v>213000.0</v>
+      </c>
+      <c r="AI11">
+        <v>2170000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>871000.0</v>
+      </c>
+      <c r="AK11">
+        <v>769000.0</v>
+      </c>
+      <c r="AL11">
+        <v>690000.0</v>
+      </c>
+      <c r="AM11">
+        <v>638000.0</v>
+      </c>
+      <c r="AN11">
+        <v>526000.0</v>
+      </c>
+      <c r="AO11">
+        <v>593000.0</v>
+      </c>
+      <c r="AP11">
+        <v>520000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>421000.0</v>
+      </c>
+      <c r="AR11">
+        <v>546000.0</v>
+      </c>
+      <c r="AS11">
+        <v>593000.0</v>
+      </c>
+      <c r="AT11">
+        <v>84000.0</v>
+      </c>
+      <c r="AU11">
+        <v>251000.0</v>
+      </c>
+      <c r="AV11">
+        <v>366000.0</v>
+      </c>
+      <c r="AW11">
+        <v>475000.0</v>
+      </c>
+      <c r="AX11">
+        <v>370000.0</v>
+      </c>
+      <c r="AY11">
+        <v>377000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>440000.0</v>
+      </c>
+      <c r="BA11">
+        <v>292000.0</v>
+      </c>
+      <c r="BB11">
+        <v>92000.0</v>
+      </c>
+      <c r="BC11">
+        <v>250000.0</v>
+      </c>
+      <c r="BD11">
+        <v>329000.0</v>
+      </c>
+      <c r="BE11">
+        <v>422000.0</v>
+      </c>
+      <c r="BF11">
+        <v>243000.0</v>
+      </c>
+      <c r="BG11">
+        <v>392000.0</v>
+      </c>
+      <c r="BH11">
+        <v>312000.0</v>
+      </c>
+      <c r="BI11">
+        <v>278000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>241000.0</v>
+      </c>
+      <c r="BK11">
+        <v>102000.0</v>
+      </c>
+      <c r="BL11">
+        <v>4000.0</v>
+      </c>
+      <c r="BM11">
+        <v>158000.0</v>
+      </c>
+      <c r="BN11">
+        <v>153000.0</v>
+      </c>
+      <c r="BO11">
+        <v>-2057000.0</v>
+      </c>
+      <c r="BP11">
+        <v>-93000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>59000.0</v>
+      </c>
+      <c r="BR11">
+        <v>-117000.0</v>
+      </c>
+      <c r="BS11">
+        <v>-2000.0</v>
+      </c>
+      <c r="BT11">
+        <v>368000.0</v>
+      </c>
+      <c r="BU11">
+        <v>360000.0</v>
+      </c>
+      <c r="BV11">
+        <v>377000.0</v>
+      </c>
+      <c r="BW11">
+        <v>280000.0</v>
+      </c>
+      <c r="BX11">
+        <v>372000.0</v>
+      </c>
+      <c r="BY11">
+        <v>377000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>365000.0</v>
+      </c>
+      <c r="CA11">
+        <v>388000.0</v>
+      </c>
+      <c r="CB11">
+        <v>447000.0</v>
+      </c>
+      <c r="CC11">
+        <v>395000.0</v>
+      </c>
+      <c r="CD11">
+        <v>394000.0</v>
+      </c>
+      <c r="CE11">
+        <v>520000.0</v>
+      </c>
+      <c r="CF11">
+        <v>387000.0</v>
+      </c>
+      <c r="CG11">
+        <v>333000.0</v>
+      </c>
+      <c r="CH11">
+        <v>360000.0</v>
+      </c>
+      <c r="CI11">
+        <v>410000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>349000.0</v>
+      </c>
+      <c r="CK11">
+        <v>317000.0</v>
+      </c>
+      <c r="CL11">
+        <v>329000.0</v>
+      </c>
+      <c r="CM11">
+        <v>280000.0</v>
+      </c>
+      <c r="CN11">
+        <v>303000.0</v>
+      </c>
+      <c r="CO11">
+        <v>404000.0</v>
+      </c>
+      <c r="CP11">
+        <v>266000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>354000.0</v>
+      </c>
+      <c r="CR11">
+        <v>330000.0</v>
+      </c>
+      <c r="CS11">
+        <v>259000.0</v>
+      </c>
+      <c r="CT11">
+        <v>327000.0</v>
+      </c>
+      <c r="CU11">
+        <v>312000.0</v>
+      </c>
+      <c r="CV11">
+        <v>303000.0</v>
+      </c>
+      <c r="CW11">
+        <v>312000.0</v>
+      </c>
+      <c r="CX11">
+        <v>291000.0</v>
+      </c>
+      <c r="CY11">
+        <v>321000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>280000.0</v>
+      </c>
+      <c r="DA11">
+        <v>308000.0</v>
+      </c>
+      <c r="DB11">
+        <v>316000.0</v>
+      </c>
+      <c r="DC11">
+        <v>300000.0</v>
+      </c>
+      <c r="DD11">
+        <v>300000.0</v>
+      </c>
+      <c r="DE11">
+        <v>300000.0</v>
+      </c>
+      <c r="DF11">
+        <v>300000.0</v>
+      </c>
+      <c r="DG11">
+        <v>300000.0</v>
+      </c>
+      <c r="DH11">
+        <v>500000.0</v>
+      </c>
+      <c r="DI11">
+        <v>300000.0</v>
+      </c>
+      <c r="DJ11">
+        <v>400000.0</v>
+      </c>
+      <c r="DK11">
+        <v>300000.0</v>
+      </c>
+      <c r="DL11">
+        <v>600000.0</v>
+      </c>
+      <c r="DM11">
+        <v>430000.0</v>
+      </c>
+      <c r="DN11">
+        <v>350000.0</v>
+      </c>
+      <c r="DO11">
+        <v>390000.0</v>
+      </c>
+      <c r="DP11">
+        <v>360000.0</v>
+      </c>
+      <c r="DQ11">
+        <v>310000.0</v>
+      </c>
+      <c r="DR11">
+        <v>300000.0</v>
+      </c>
+      <c r="DS11">
+        <v>260000.0</v>
+      </c>
+      <c r="DT11">
+        <v>310000.0</v>
+      </c>
+      <c r="DU11">
+        <v>260000.0</v>
+      </c>
+      <c r="DV11">
+        <v>300000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:126">
+      <c r="A12" t="s">
+        <v>198</v>
+      </c>
+      <c r="B12">
+        <v>28676000.0</v>
+      </c>
+      <c r="C12">
+        <v>30389000.0</v>
+      </c>
+      <c r="D12">
+        <v>33237000.0</v>
+      </c>
+      <c r="E12">
+        <v>31814000.0</v>
+      </c>
+      <c r="F12">
+        <v>29235000.0</v>
+      </c>
+      <c r="G12">
+        <v>32032000.0</v>
+      </c>
+      <c r="H12">
+        <v>33672000.0</v>
+      </c>
+      <c r="I12">
+        <v>32473000.0</v>
+      </c>
+      <c r="J12">
+        <v>31735000.0</v>
+      </c>
+      <c r="K12">
+        <v>29117000.0</v>
+      </c>
+      <c r="L12">
+        <v>25937000.0</v>
+      </c>
+      <c r="M12">
+        <v>20135000.0</v>
+      </c>
+      <c r="N12">
+        <v>14177000.0</v>
+      </c>
+      <c r="O12">
+        <v>8165000.0</v>
+      </c>
+      <c r="P12">
+        <v>3597000.0</v>
+      </c>
+      <c r="Q12">
+        <v>2787000.0</v>
+      </c>
+      <c r="R12">
+        <v>3218000.0</v>
+      </c>
+      <c r="S12">
+        <v>3313000.0</v>
+      </c>
+      <c r="T12">
+        <v>3746000.0</v>
+      </c>
+      <c r="U12">
+        <v>3852000.0</v>
+      </c>
+      <c r="V12">
+        <v>3843000.0</v>
+      </c>
+      <c r="W12">
+        <v>4137000.0</v>
+      </c>
+      <c r="X12">
+        <v>4714000.0</v>
+      </c>
+      <c r="Y12">
+        <v>4842000.0</v>
+      </c>
+      <c r="Z12">
+        <v>6034000.0</v>
+      </c>
+      <c r="AA12">
+        <v>6630000.0</v>
+      </c>
+      <c r="AB12">
+        <v>6746000.0</v>
+      </c>
+      <c r="AC12">
+        <v>6228000.0</v>
+      </c>
+      <c r="AD12">
+        <v>5560000.0</v>
+      </c>
+      <c r="AE12">
+        <v>4640000.0</v>
+      </c>
+      <c r="AF12">
+        <v>3672000.0</v>
+      </c>
+      <c r="AG12">
+        <v>2306000.0</v>
+      </c>
+      <c r="AH12">
+        <v>2102000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1817000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1634000.0</v>
+      </c>
+      <c r="AK12">
+        <v>1469000.0</v>
+      </c>
+      <c r="AL12">
+        <v>1384000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1402000.0</v>
+      </c>
+      <c r="AN12">
+        <v>1367000.0</v>
+      </c>
+      <c r="AO12">
+        <v>1326000.0</v>
+      </c>
+      <c r="AP12">
+        <v>1282000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1179000.0</v>
+      </c>
+      <c r="AR12">
+        <v>1150000.0</v>
+      </c>
+      <c r="AS12">
+        <v>1158000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1120000.0</v>
+      </c>
+      <c r="AU12">
+        <v>1112000.0</v>
+      </c>
+      <c r="AV12">
+        <v>1089000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1119000.0</v>
+      </c>
+      <c r="AX12">
+        <v>1108000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1116000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1192000.0</v>
+      </c>
+      <c r="BA12">
+        <v>1306000.0</v>
+      </c>
+      <c r="BB12">
+        <v>1443000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1542000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1688000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1862000.0</v>
+      </c>
+      <c r="BF12">
+        <v>2033000.0</v>
+      </c>
+      <c r="BG12">
+        <v>2192000.0</v>
+      </c>
+      <c r="BH12">
+        <v>2375000.0</v>
+      </c>
+      <c r="BI12">
+        <v>2485000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>2470000.0</v>
+      </c>
+      <c r="BK12">
+        <v>2562000.0</v>
+      </c>
+      <c r="BL12">
+        <v>2567000.0</v>
+      </c>
+      <c r="BM12">
+        <v>2660000.0</v>
+      </c>
+      <c r="BN12">
+        <v>2853000.0</v>
+      </c>
+      <c r="BO12">
+        <v>3217000.0</v>
+      </c>
+      <c r="BP12">
+        <v>3216000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>3262000.0</v>
+      </c>
+      <c r="BR12">
+        <v>3609000.0</v>
+      </c>
+      <c r="BS12">
+        <v>3680000.0</v>
+      </c>
+      <c r="BT12">
+        <v>3694000.0</v>
+      </c>
+      <c r="BU12">
+        <v>3639000.0</v>
+      </c>
+      <c r="BV12">
+        <v>3877000.0</v>
+      </c>
+      <c r="BW12">
+        <v>3954000.0</v>
+      </c>
+      <c r="BX12">
+        <v>3892000.0</v>
+      </c>
+      <c r="BY12">
+        <v>3766000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>3727000.0</v>
+      </c>
+      <c r="CA12">
+        <v>3564000.0</v>
+      </c>
+      <c r="CB12">
+        <v>3290000.0</v>
+      </c>
+      <c r="CC12">
+        <v>3071000.0</v>
+      </c>
+      <c r="CD12">
+        <v>2807000.0</v>
+      </c>
+      <c r="CE12">
+        <v>2678000.0</v>
+      </c>
+      <c r="CF12">
+        <v>2492000.0</v>
+      </c>
+      <c r="CG12">
+        <v>2284000.0</v>
+      </c>
+      <c r="CH12">
+        <v>2103000.0</v>
+      </c>
+      <c r="CI12">
+        <v>2171000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>2021000.0</v>
+      </c>
+      <c r="CK12">
+        <v>1885000.0</v>
+      </c>
+      <c r="CL12">
+        <v>1927000.0</v>
+      </c>
+      <c r="CM12">
+        <v>2011000.0</v>
+      </c>
+      <c r="CN12">
+        <v>2034000.0</v>
+      </c>
+      <c r="CO12">
+        <v>2108000.0</v>
+      </c>
+      <c r="CP12">
+        <v>2281000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>2382000.0</v>
+      </c>
+      <c r="CR12">
+        <v>2550000.0</v>
+      </c>
+      <c r="CS12">
+        <v>2483000.0</v>
+      </c>
+      <c r="CT12">
+        <v>2511000.0</v>
+      </c>
+      <c r="CU12">
+        <v>2680000.0</v>
+      </c>
+      <c r="CV12">
+        <v>2885000.0</v>
+      </c>
+      <c r="CW12">
+        <v>3021000.0</v>
+      </c>
+      <c r="CX12">
+        <v>3147000.0</v>
+      </c>
+      <c r="CY12">
+        <v>3130000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>2930000.0</v>
+      </c>
+      <c r="DA12">
+        <v>2743000.0</v>
+      </c>
+      <c r="DB12">
+        <v>2652000.0</v>
+      </c>
+      <c r="DC12">
+        <v>2500000.0</v>
+      </c>
+      <c r="DD12">
+        <v>2400000.0</v>
+      </c>
+      <c r="DE12">
+        <v>2400000.0</v>
+      </c>
+      <c r="DF12">
+        <v>2400000.0</v>
+      </c>
+      <c r="DG12">
+        <v>2400000.0</v>
+      </c>
+      <c r="DH12">
+        <v>2400000.0</v>
+      </c>
+      <c r="DI12">
+        <v>2400000.0</v>
+      </c>
+      <c r="DJ12">
+        <v>2400000.0</v>
+      </c>
+      <c r="DK12">
+        <v>2100000.0</v>
+      </c>
+      <c r="DL12">
+        <v>2300000.0</v>
+      </c>
+      <c r="DM12">
+        <v>2370000.0</v>
+      </c>
+      <c r="DN12">
+        <v>1900000.0</v>
+      </c>
+      <c r="DO12">
+        <v>1890000.0</v>
+      </c>
+      <c r="DP12">
+        <v>1900000.0</v>
+      </c>
+      <c r="DQ12">
+        <v>1840000.0</v>
+      </c>
+      <c r="DR12">
+        <v>1890000.0</v>
+      </c>
+      <c r="DS12">
+        <v>1840000.0</v>
+      </c>
+      <c r="DT12">
+        <v>1740000.0</v>
+      </c>
+      <c r="DU12">
+        <v>1620000.0</v>
+      </c>
+      <c r="DV12">
+        <v>1520000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:126">
+      <c r="A13" t="s">
+        <v>199</v>
+      </c>
+      <c r="B13">
+        <v>83926000.0</v>
+      </c>
+      <c r="C13">
+        <v>85140000.0</v>
+      </c>
+      <c r="D13">
+        <v>86866000.0</v>
+      </c>
+      <c r="E13">
+        <v>80020000.0</v>
+      </c>
+      <c r="F13">
+        <v>71744000.0</v>
+      </c>
+      <c r="G13">
+        <v>73312000.0</v>
+      </c>
+      <c r="H13">
+        <v>73841000.0</v>
+      </c>
+      <c r="I13">
+        <v>71239000.0</v>
+      </c>
+      <c r="J13">
+        <v>68191000.0</v>
+      </c>
+      <c r="K13">
+        <v>66117000.0</v>
+      </c>
+      <c r="L13">
+        <v>63417000.0</v>
+      </c>
+      <c r="M13">
+        <v>56579000.0</v>
+      </c>
+      <c r="N13">
+        <v>50226000.0</v>
+      </c>
+      <c r="O13">
+        <v>46742000.0</v>
+      </c>
+      <c r="P13">
+        <v>43006000.0</v>
+      </c>
+      <c r="Q13">
+        <v>38220000.0</v>
+      </c>
+      <c r="R13">
+        <v>37632000.0</v>
+      </c>
+      <c r="S13">
+        <v>32685000.0</v>
+      </c>
+      <c r="T13">
+        <v>30740000.0</v>
+      </c>
+      <c r="U13">
+        <v>30729000.0</v>
+      </c>
+      <c r="V13">
+        <v>29168000.0</v>
+      </c>
+      <c r="W13">
+        <v>31926000.0</v>
+      </c>
+      <c r="X13">
+        <v>26122000.0</v>
+      </c>
+      <c r="Y13">
+        <v>26188000.0</v>
+      </c>
+      <c r="Z13">
+        <v>23699000.0</v>
+      </c>
+      <c r="AA13">
+        <v>23935000.0</v>
+      </c>
+      <c r="AB13">
+        <v>24513000.0</v>
+      </c>
+      <c r="AC13">
+        <v>23998000.0</v>
+      </c>
+      <c r="AD13">
+        <v>22866000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
+      <c r="DU13"/>
+      <c r="DV13"/>
+    </row>
+    <row r="14" spans="1:126">
+      <c r="A14" t="s">
+        <v>200</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14">
+        <v>0.0</v>
+      </c>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14"/>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
+      <c r="DM14"/>
+      <c r="DN14"/>
+      <c r="DO14"/>
+      <c r="DP14"/>
+      <c r="DQ14"/>
+      <c r="DR14"/>
+      <c r="DS14"/>
+      <c r="DT14"/>
+      <c r="DU14"/>
+      <c r="DV14"/>
+    </row>
+    <row r="15" spans="1:126">
+      <c r="A15" t="s">
+        <v>201</v>
+      </c>
+      <c r="B15">
+        <v>8706000.0</v>
+      </c>
+      <c r="C15">
+        <v>19447000.0</v>
+      </c>
+      <c r="D15">
+        <v>18297000.0</v>
+      </c>
+      <c r="E15">
+        <v>4762000.0</v>
+      </c>
+      <c r="F15">
+        <v>13742000.0</v>
+      </c>
+      <c r="G15">
+        <v>13232000.0</v>
+      </c>
+      <c r="H15">
+        <v>12301000.0</v>
+      </c>
+      <c r="I15">
+        <v>11771000.0</v>
+      </c>
+      <c r="J15">
+        <v>12133000.0</v>
+      </c>
+      <c r="K15">
+        <v>12098000.0</v>
+      </c>
+      <c r="L15">
+        <v>9236000.0</v>
+      </c>
+      <c r="M15">
+        <v>4836000.0</v>
+      </c>
+      <c r="N15">
+        <v>11227000.0</v>
+      </c>
+      <c r="O15">
+        <v>15719000.0</v>
+      </c>
+      <c r="P15">
+        <v>15481000.0</v>
+      </c>
+      <c r="Q15">
+        <v>12252000.0</v>
+      </c>
+      <c r="R15">
+        <v>11354000.0</v>
+      </c>
+      <c r="S15">
+        <v>607000.0</v>
+      </c>
+      <c r="T15">
+        <v>9787000.0</v>
+      </c>
+      <c r="U15">
+        <v>9613000.0</v>
+      </c>
+      <c r="V15">
+        <v>9312000.0</v>
+      </c>
+      <c r="W15">
+        <v>9011000.0</v>
+      </c>
+      <c r="X15">
+        <v>6547000.0</v>
+      </c>
+      <c r="Y15">
+        <v>6833000.0</v>
+      </c>
+      <c r="Z15">
+        <v>3818000.0</v>
+      </c>
+      <c r="AA15">
+        <v>4408000.0</v>
+      </c>
+      <c r="AB15">
+        <v>4813000.0</v>
+      </c>
+      <c r="AC15">
+        <v>4403000.0</v>
+      </c>
+      <c r="AD15">
+        <v>4077000.0</v>
+      </c>
+      <c r="AE15">
+        <v>4649000.0</v>
+      </c>
+      <c r="AF15">
+        <v>2164000.0</v>
+      </c>
+      <c r="AG15">
+        <v>2779000.0</v>
+      </c>
+      <c r="AH15">
+        <v>1004000.0</v>
+      </c>
+      <c r="AI15">
+        <v>501000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2249000.0</v>
+      </c>
+      <c r="AK15">
+        <v>2345000.0</v>
+      </c>
+      <c r="AL15">
+        <v>1994000.0</v>
+      </c>
+      <c r="AM15">
+        <v>2076000.0</v>
+      </c>
+      <c r="AN15">
+        <v>1901000.0</v>
+      </c>
+      <c r="AO15">
+        <v>2022000.0</v>
+      </c>
+      <c r="AP15">
+        <v>1805000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>1627000.0</v>
+      </c>
+      <c r="AR15">
+        <v>1894000.0</v>
+      </c>
+      <c r="AS15">
+        <v>2044000.0</v>
+      </c>
+      <c r="AT15">
+        <v>963000.0</v>
+      </c>
+      <c r="AU15">
+        <v>888000.0</v>
+      </c>
+      <c r="AV15">
+        <v>1595000.0</v>
+      </c>
+      <c r="AW15">
+        <v>1707000.0</v>
+      </c>
+      <c r="AX15">
+        <v>1511000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1400000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>1488000.0</v>
+      </c>
+      <c r="BA15">
+        <v>1366000.0</v>
+      </c>
+      <c r="BB15">
+        <v>685000.0</v>
+      </c>
+      <c r="BC15">
+        <v>1191000.0</v>
+      </c>
+      <c r="BD15">
+        <v>1266000.0</v>
+      </c>
+      <c r="BE15">
+        <v>1360000.0</v>
+      </c>
+      <c r="BF15">
+        <v>1134000.0</v>
+      </c>
+      <c r="BG15">
+        <v>1352000.0</v>
+      </c>
+      <c r="BH15">
+        <v>1132000.0</v>
+      </c>
+      <c r="BI15">
+        <v>1059000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>1000000.0</v>
+      </c>
+      <c r="BK15">
+        <v>742000.0</v>
+      </c>
+      <c r="BL15">
+        <v>480000.0</v>
+      </c>
+      <c r="BM15">
+        <v>791000.0</v>
+      </c>
+      <c r="BN15">
+        <v>735000.0</v>
+      </c>
+      <c r="BO15">
+        <v>-3555000.0</v>
+      </c>
+      <c r="BP15">
+        <v>334000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>713000.0</v>
+      </c>
+      <c r="BR15">
+        <v>213000.0</v>
+      </c>
+      <c r="BS15">
+        <v>233000.0</v>
+      </c>
+      <c r="BT15">
+        <v>1122000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1060000.0</v>
+      </c>
+      <c r="BV15">
+        <v>1173000.0</v>
+      </c>
+      <c r="BW15">
+        <v>1198000.0</v>
+      </c>
+      <c r="BX15">
+        <v>1210000.0</v>
+      </c>
+      <c r="BY15">
+        <v>1179000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>1084000.0</v>
+      </c>
+      <c r="CA15">
+        <v>1374000.0</v>
+      </c>
+      <c r="CB15">
+        <v>1242000.0</v>
+      </c>
+      <c r="CC15">
+        <v>1117000.0</v>
+      </c>
+      <c r="CD15">
+        <v>1155000.0</v>
+      </c>
+      <c r="CE15">
+        <v>1452000.0</v>
+      </c>
+      <c r="CF15">
+        <v>1132000.0</v>
+      </c>
+      <c r="CG15">
+        <v>1002000.0</v>
+      </c>
+      <c r="CH15">
+        <v>1017000.0</v>
+      </c>
+      <c r="CI15">
+        <v>1253000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>1057000.0</v>
+      </c>
+      <c r="CK15">
+        <v>973000.0</v>
+      </c>
+      <c r="CL15">
+        <v>1086000.0</v>
+      </c>
+      <c r="CM15">
+        <v>1210000.0</v>
+      </c>
+      <c r="CN15">
+        <v>1086000.0</v>
+      </c>
+      <c r="CO15">
+        <v>1267000.0</v>
+      </c>
+      <c r="CP15">
+        <v>1052000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>1268000.0</v>
+      </c>
+      <c r="CR15">
+        <v>1145000.0</v>
+      </c>
+      <c r="CS15">
+        <v>976000.0</v>
+      </c>
+      <c r="CT15">
+        <v>1106000.0</v>
+      </c>
+      <c r="CU15">
+        <v>1178000.0</v>
+      </c>
+      <c r="CV15">
+        <v>1064000.0</v>
+      </c>
+      <c r="CW15">
+        <v>1017000.0</v>
+      </c>
+      <c r="CX15">
+        <v>971000.0</v>
+      </c>
+      <c r="CY15">
+        <v>1084000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>947000.0</v>
+      </c>
+      <c r="DA15">
+        <v>969000.0</v>
+      </c>
+      <c r="DB15">
+        <v>948000.0</v>
+      </c>
+      <c r="DC15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DD15">
+        <v>900000.0</v>
+      </c>
+      <c r="DE15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DF15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG15">
+        <v>900000.0</v>
+      </c>
+      <c r="DH15">
+        <v>1100000.0</v>
+      </c>
+      <c r="DI15">
+        <v>900000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>900000.0</v>
+      </c>
+      <c r="DK15">
+        <v>800000.0</v>
+      </c>
+      <c r="DL15">
+        <v>1400000.0</v>
+      </c>
+      <c r="DM15">
+        <v>1050000.0</v>
+      </c>
+      <c r="DN15">
+        <v>870000.0</v>
+      </c>
+      <c r="DO15">
+        <v>940000.0</v>
+      </c>
+      <c r="DP15">
+        <v>900000.0</v>
+      </c>
+      <c r="DQ15">
+        <v>750000.0</v>
+      </c>
+      <c r="DR15">
+        <v>750000.0</v>
+      </c>
+      <c r="DS15">
+        <v>680000.0</v>
+      </c>
+      <c r="DT15">
+        <v>800000.0</v>
+      </c>
+      <c r="DU15">
+        <v>710000.0</v>
+      </c>
+      <c r="DV15">
+        <v>790000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:126">
+      <c r="A16" t="s">
+        <v>202</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>4836000.0</v>
+      </c>
+      <c r="N16">
+        <v>11227000.0</v>
+      </c>
+      <c r="O16">
+        <v>15719000.0</v>
+      </c>
+      <c r="P16">
+        <v>15481000.0</v>
+      </c>
+      <c r="Q16">
+        <v>12252000.0</v>
+      </c>
+      <c r="R16">
+        <v>11354000.0</v>
+      </c>
+      <c r="S16">
+        <v>607000.0</v>
+      </c>
+      <c r="T16">
+        <v>9787000.0</v>
+      </c>
+      <c r="U16">
+        <v>9613000.0</v>
+      </c>
+      <c r="V16">
+        <v>9312000.0</v>
+      </c>
+      <c r="W16">
+        <v>9011000.0</v>
+      </c>
+      <c r="X16">
+        <v>6547000.0</v>
+      </c>
+      <c r="Y16">
+        <v>6833000.0</v>
+      </c>
+      <c r="Z16">
+        <v>3818000.0</v>
+      </c>
+      <c r="AA16">
+        <v>4408000.0</v>
+      </c>
+      <c r="AB16">
+        <v>4813000.0</v>
+      </c>
+      <c r="AC16">
+        <v>4403000.0</v>
+      </c>
+      <c r="AD16">
+        <v>4077000.0</v>
+      </c>
+      <c r="AE16">
+        <v>4585000.0</v>
+      </c>
+      <c r="AF16">
+        <v>2126000.0</v>
+      </c>
+      <c r="AG16">
+        <v>2779000.0</v>
+      </c>
+      <c r="AH16">
+        <v>1004000.0</v>
+      </c>
+      <c r="AI16">
+        <v>501000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2249000.0</v>
+      </c>
+      <c r="AK16">
+        <v>2345000.0</v>
+      </c>
+      <c r="AL16">
+        <v>1994000.0</v>
+      </c>
+      <c r="AM16">
+        <v>54000.0</v>
+      </c>
+      <c r="AN16">
+        <v>1901000.0</v>
+      </c>
+      <c r="AO16">
+        <v>4044000.0</v>
+      </c>
+      <c r="AP16">
+        <v>1805000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>1408000.0</v>
+      </c>
+      <c r="AR16">
+        <v>1802000.0</v>
+      </c>
+      <c r="AS16">
+        <v>1952000.0</v>
+      </c>
+      <c r="AT16">
+        <v>876000.0</v>
+      </c>
+      <c r="AU16">
+        <v>801000.0</v>
+      </c>
+      <c r="AV16">
+        <v>1507000.0</v>
+      </c>
+      <c r="AW16">
+        <v>1619000.0</v>
+      </c>
+      <c r="AX16">
+        <v>1424000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1313000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>1400000.0</v>
+      </c>
+      <c r="BA16">
+        <v>1279000.0</v>
+      </c>
+      <c r="BB16">
+        <v>624000.0</v>
+      </c>
+      <c r="BC16">
+        <v>1062000.0</v>
+      </c>
+      <c r="BD16">
+        <v>1138000.0</v>
+      </c>
+      <c r="BE16">
+        <v>1231000.0</v>
+      </c>
+      <c r="BF16">
+        <v>1006000.0</v>
+      </c>
+      <c r="BG16">
+        <v>1223000.0</v>
+      </c>
+      <c r="BH16">
+        <v>1004000.0</v>
+      </c>
+      <c r="BI16">
+        <v>930000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>872000.0</v>
+      </c>
+      <c r="BK16">
+        <v>613000.0</v>
+      </c>
+      <c r="BL16">
+        <v>352000.0</v>
+      </c>
+      <c r="BM16">
+        <v>662000.0</v>
+      </c>
+      <c r="BN16">
+        <v>607000.0</v>
+      </c>
+      <c r="BO16">
+        <v>-206000.0</v>
+      </c>
+      <c r="BP16">
+        <v>206000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>584000.0</v>
+      </c>
+      <c r="BR16">
+        <v>85000.0</v>
+      </c>
+      <c r="BS16">
+        <v>217000.0</v>
+      </c>
+      <c r="BT16">
+        <v>1122000.0</v>
+      </c>
+      <c r="BU16">
+        <v>1060000.0</v>
+      </c>
+      <c r="BV16">
+        <v>1173000.0</v>
+      </c>
+      <c r="BW16">
+        <v>1198000.0</v>
+      </c>
+      <c r="BX16">
+        <v>1210000.0</v>
+      </c>
+      <c r="BY16">
+        <v>1179000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>1084000.0</v>
+      </c>
+      <c r="CA16">
+        <v>1373000.0</v>
+      </c>
+      <c r="CB16">
+        <v>1242000.0</v>
+      </c>
+      <c r="CC16">
+        <v>1118000.0</v>
+      </c>
+      <c r="CD16">
+        <v>1155000.0</v>
+      </c>
+      <c r="CE16">
+        <v>1452000.0</v>
+      </c>
+      <c r="CF16">
+        <v>1132000.0</v>
+      </c>
+      <c r="CG16">
+        <v>1002000.0</v>
+      </c>
+      <c r="CH16">
+        <v>1017000.0</v>
+      </c>
+      <c r="CI16">
+        <v>1253000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>1057000.0</v>
+      </c>
+      <c r="CK16">
+        <v>973000.0</v>
+      </c>
+      <c r="CL16">
+        <v>1086000.0</v>
+      </c>
+      <c r="CM16">
+        <v>1210000.0</v>
+      </c>
+      <c r="CN16">
+        <v>1086000.0</v>
+      </c>
+      <c r="CO16">
+        <v>1267000.0</v>
+      </c>
+      <c r="CP16">
+        <v>1052000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>1268000.0</v>
+      </c>
+      <c r="CR16">
+        <v>1145000.0</v>
+      </c>
+      <c r="CS16">
+        <v>976000.0</v>
+      </c>
+      <c r="CT16">
+        <v>1106000.0</v>
+      </c>
+      <c r="CU16">
+        <v>1178000.0</v>
+      </c>
+      <c r="CV16">
+        <v>1064000.0</v>
+      </c>
+      <c r="CW16">
+        <v>1017000.0</v>
+      </c>
+      <c r="CX16">
+        <v>971000.0</v>
+      </c>
+      <c r="CY16">
+        <v>1084000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>947000.0</v>
+      </c>
+      <c r="DA16">
+        <v>969000.0</v>
+      </c>
+      <c r="DB16">
+        <v>948000.0</v>
+      </c>
+      <c r="DC16"/>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
+      <c r="DR16"/>
+      <c r="DS16"/>
+      <c r="DT16"/>
+      <c r="DU16"/>
+      <c r="DV16"/>
+    </row>
+    <row r="17" spans="1:126">
+      <c r="A17" t="s">
+        <v>203</v>
+      </c>
+      <c r="B17">
+        <v>8706000.0</v>
+      </c>
+      <c r="C17">
+        <v>19447000.0</v>
+      </c>
+      <c r="D17">
+        <v>18297000.0</v>
+      </c>
+      <c r="E17">
+        <v>4762000.0</v>
+      </c>
+      <c r="F17">
+        <v>13742000.0</v>
+      </c>
+      <c r="G17">
+        <v>13232000.0</v>
+      </c>
+      <c r="H17">
+        <v>12301000.0</v>
+      </c>
+      <c r="I17">
+        <v>11771000.0</v>
+      </c>
+      <c r="J17">
+        <v>12133000.0</v>
+      </c>
+      <c r="K17">
+        <v>12098000.0</v>
+      </c>
+      <c r="L17">
+        <v>9236000.0</v>
+      </c>
+      <c r="M17">
+        <v>4836000.0</v>
+      </c>
+      <c r="N17">
+        <v>11227000.0</v>
+      </c>
+      <c r="O17">
+        <v>15719000.0</v>
+      </c>
+      <c r="P17">
+        <v>15481000.0</v>
+      </c>
+      <c r="Q17">
+        <v>12252000.0</v>
+      </c>
+      <c r="R17">
+        <v>11354000.0</v>
+      </c>
+      <c r="S17">
+        <v>607000.0</v>
+      </c>
+      <c r="T17">
+        <v>9787000.0</v>
+      </c>
+      <c r="U17">
+        <v>9613000.0</v>
+      </c>
+      <c r="V17">
+        <v>9312000.0</v>
+      </c>
+      <c r="W17">
+        <v>9011000.0</v>
+      </c>
+      <c r="X17">
+        <v>6547000.0</v>
+      </c>
+      <c r="Y17">
+        <v>6833000.0</v>
+      </c>
+      <c r="Z17">
+        <v>3818000.0</v>
+      </c>
+      <c r="AA17">
+        <v>4408000.0</v>
+      </c>
+      <c r="AB17">
+        <v>4813000.0</v>
+      </c>
+      <c r="AC17">
+        <v>4403000.0</v>
+      </c>
+      <c r="AD17">
+        <v>4077000.0</v>
+      </c>
+      <c r="AE17">
+        <v>4649000.0</v>
+      </c>
+      <c r="AF17">
+        <v>2164000.0</v>
+      </c>
+      <c r="AG17">
+        <v>2779000.0</v>
+      </c>
+      <c r="AH17">
+        <v>1004000.0</v>
+      </c>
+      <c r="AI17">
+        <v>501000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>2249000.0</v>
+      </c>
+      <c r="AK17">
+        <v>2345000.0</v>
+      </c>
+      <c r="AL17">
+        <v>1994000.0</v>
+      </c>
+      <c r="AM17">
+        <v>2076000.0</v>
+      </c>
+      <c r="AN17">
+        <v>1901000.0</v>
+      </c>
+      <c r="AO17">
+        <v>2022000.0</v>
+      </c>
+      <c r="AP17">
+        <v>1805000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>1627000.0</v>
+      </c>
+      <c r="AR17">
+        <v>1894000.0</v>
+      </c>
+      <c r="AS17">
+        <v>2044000.0</v>
+      </c>
+      <c r="AT17">
+        <v>963000.0</v>
+      </c>
+      <c r="AU17">
+        <v>888000.0</v>
+      </c>
+      <c r="AV17">
+        <v>1595000.0</v>
+      </c>
+      <c r="AW17">
+        <v>1707000.0</v>
+      </c>
+      <c r="AX17">
+        <v>1511000.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
+        <v>1488000.0</v>
+      </c>
+      <c r="BA17">
+        <v>1366000.0</v>
+      </c>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>1191000.0</v>
+      </c>
+      <c r="BD17">
+        <v>1266000.0</v>
+      </c>
+      <c r="BE17">
+        <v>1360000.0</v>
+      </c>
+      <c r="BF17">
+        <v>1134000.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>1132000.0</v>
+      </c>
+      <c r="BI17">
+        <v>1059000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
+      <c r="DU17"/>
+      <c r="DV17"/>
+    </row>
+    <row r="18" spans="1:126">
+      <c r="A18" t="s">
+        <v>204</v>
+      </c>
+      <c r="B18">
+        <v>55250000.0</v>
+      </c>
+      <c r="C18">
+        <v>54751000.0</v>
+      </c>
+      <c r="D18">
+        <v>53629000.0</v>
+      </c>
+      <c r="E18">
+        <v>48206000.0</v>
+      </c>
+      <c r="F18">
+        <v>42509000.0</v>
+      </c>
+      <c r="G18">
+        <v>41280000.0</v>
+      </c>
+      <c r="H18">
+        <v>40169000.0</v>
+      </c>
+      <c r="I18">
+        <v>38766000.0</v>
+      </c>
+      <c r="J18">
+        <v>36456000.0</v>
+      </c>
+      <c r="K18">
+        <v>37000000.0</v>
+      </c>
+      <c r="L18">
+        <v>37480000.0</v>
+      </c>
+      <c r="M18">
+        <v>36444000.0</v>
+      </c>
+      <c r="N18">
+        <v>36049000.0</v>
+      </c>
+      <c r="O18">
+        <v>38577000.0</v>
+      </c>
+      <c r="P18">
+        <v>39409000.0</v>
+      </c>
+      <c r="Q18">
+        <v>35433000.0</v>
+      </c>
+      <c r="R18">
+        <v>34414000.0</v>
+      </c>
+      <c r="S18">
+        <v>29372000.0</v>
+      </c>
+      <c r="T18">
+        <v>26994000.0</v>
+      </c>
+      <c r="U18">
+        <v>26877000.0</v>
+      </c>
+      <c r="V18">
+        <v>25325000.0</v>
+      </c>
+      <c r="W18">
+        <v>27789000.0</v>
+      </c>
+      <c r="X18">
+        <v>21408000.0</v>
+      </c>
+      <c r="Y18">
+        <v>21346000.0</v>
+      </c>
+      <c r="Z18">
+        <v>17665000.0</v>
+      </c>
+      <c r="AA18">
+        <v>17305000.0</v>
+      </c>
+      <c r="AB18">
+        <v>17767000.0</v>
+      </c>
+      <c r="AC18">
+        <v>17770000.0</v>
+      </c>
+      <c r="AD18">
+        <v>17306000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
+      <c r="DU18"/>
+      <c r="DV18"/>
+    </row>
+    <row r="19" spans="1:126">
+      <c r="A19" t="s">
+        <v>205</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
+      <c r="DU19"/>
+      <c r="DV19"/>
+    </row>
+    <row r="20" spans="1:126">
+      <c r="A20" t="s">
+        <v>206</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20">
+        <v>0.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>-1918000.0</v>
+      </c>
+      <c r="AH20">
+        <v>1918000.0</v>
+      </c>
+      <c r="AI20">
+        <v>408000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>1971000.0</v>
+      </c>
+      <c r="AK20">
+        <v>-1345000.0</v>
+      </c>
+      <c r="AL20">
+        <v>387000.0</v>
+      </c>
+      <c r="AM20">
+        <v>524000.0</v>
+      </c>
+      <c r="AN20">
+        <v>610000.0</v>
+      </c>
+      <c r="AO20">
+        <v>-625000.0</v>
+      </c>
+      <c r="AP20">
+        <v>202000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>1350000.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>1089000.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
+      <c r="DU20"/>
+      <c r="DV20"/>
+    </row>
+    <row r="21" spans="1:126">
+      <c r="A21" t="s">
+        <v>207</v>
+      </c>
+      <c r="B21">
+        <v>11301000.0</v>
+      </c>
+      <c r="C21">
+        <v>26180000.0</v>
+      </c>
+      <c r="D21">
+        <v>24264000.0</v>
+      </c>
+      <c r="E21">
+        <v>4282000.0</v>
+      </c>
+      <c r="F21">
+        <v>16805000.0</v>
+      </c>
+      <c r="G21">
+        <v>16183000.0</v>
+      </c>
+      <c r="H21">
+        <v>14872000.0</v>
+      </c>
+      <c r="I21">
+        <v>14267000.0</v>
+      </c>
+      <c r="J21">
+        <v>14710000.0</v>
+      </c>
+      <c r="K21">
+        <v>14392000.0</v>
+      </c>
+      <c r="L21">
+        <v>11510000.0</v>
+      </c>
+      <c r="M21">
+        <v>4978000.0</v>
+      </c>
+      <c r="N21">
+        <v>13814000.0</v>
+      </c>
+      <c r="O21">
+        <v>19298000.0</v>
+      </c>
+      <c r="P21">
+        <v>19107000.0</v>
+      </c>
+      <c r="Q21">
+        <v>15023000.0</v>
+      </c>
+      <c r="R21">
+        <v>13919000.0</v>
+      </c>
+      <c r="S21">
+        <v>590000.0</v>
+      </c>
+      <c r="T21">
+        <v>12059000.0</v>
+      </c>
+      <c r="U21">
+        <v>11923000.0</v>
+      </c>
+      <c r="V21">
+        <v>11479000.0</v>
+      </c>
+      <c r="W21">
+        <v>10920000.0</v>
+      </c>
+      <c r="X21">
+        <v>7436000.0</v>
+      </c>
+      <c r="Y21">
+        <v>8515000.0</v>
+      </c>
+      <c r="Z21">
+        <v>4468000.0</v>
+      </c>
+      <c r="AA21">
+        <v>5594000.0</v>
+      </c>
+      <c r="AB21">
+        <v>5522000.0</v>
+      </c>
+      <c r="AC21">
+        <v>5383000.0</v>
+      </c>
+      <c r="AD21">
+        <v>4927000.0</v>
+      </c>
+      <c r="AE21">
+        <v>5565000.0</v>
+      </c>
+      <c r="AF21">
+        <v>2712000.0</v>
+      </c>
+      <c r="AG21">
+        <v>3231000.0</v>
+      </c>
+      <c r="AH21">
+        <v>1217000.0</v>
+      </c>
+      <c r="AI21">
+        <v>2671000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>3120000.0</v>
+      </c>
+      <c r="AK21">
+        <v>3114000.0</v>
+      </c>
+      <c r="AL21">
+        <v>2684000.0</v>
+      </c>
+      <c r="AM21">
+        <v>2714000.0</v>
+      </c>
+      <c r="AN21">
+        <v>2427000.0</v>
+      </c>
+      <c r="AO21">
+        <v>2615000.0</v>
+      </c>
+      <c r="AP21">
+        <v>2325000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>2048000.0</v>
+      </c>
+      <c r="AR21">
+        <v>2440000.0</v>
+      </c>
+      <c r="AS21">
+        <v>2637000.0</v>
+      </c>
+      <c r="AT21">
+        <v>1047000.0</v>
+      </c>
+      <c r="AU21">
+        <v>1139000.0</v>
+      </c>
+      <c r="AV21">
+        <v>1961000.0</v>
+      </c>
+      <c r="AW21">
+        <v>2182000.0</v>
+      </c>
+      <c r="AX21">
+        <v>1881000.0</v>
+      </c>
+      <c r="AY21">
+        <v>1777000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>1928000.0</v>
+      </c>
+      <c r="BA21">
+        <v>1658000.0</v>
+      </c>
+      <c r="BB21">
+        <v>777000.0</v>
+      </c>
+      <c r="BC21">
+        <v>1441000.0</v>
+      </c>
+      <c r="BD21">
+        <v>1595000.0</v>
+      </c>
+      <c r="BE21">
+        <v>1782000.0</v>
+      </c>
+      <c r="BF21">
+        <v>1377000.0</v>
+      </c>
+      <c r="BG21">
+        <v>1744000.0</v>
+      </c>
+      <c r="BH21">
+        <v>1444000.0</v>
+      </c>
+      <c r="BI21">
+        <v>1337000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>1241000.0</v>
+      </c>
+      <c r="BK21">
+        <v>844000.0</v>
+      </c>
+      <c r="BL21">
+        <v>484000.0</v>
+      </c>
+      <c r="BM21">
+        <v>949000.0</v>
+      </c>
+      <c r="BN21">
+        <v>888000.0</v>
+      </c>
+      <c r="BO21">
+        <v>-5612000.0</v>
+      </c>
+      <c r="BP21">
+        <v>241000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>772000.0</v>
+      </c>
+      <c r="BR21">
+        <v>96000.0</v>
+      </c>
+      <c r="BS21">
+        <v>231000.0</v>
+      </c>
+      <c r="BT21">
+        <v>1490000.0</v>
+      </c>
+      <c r="BU21">
+        <v>1420000.0</v>
+      </c>
+      <c r="BV21">
+        <v>1550000.0</v>
+      </c>
+      <c r="BW21">
+        <v>1478000.0</v>
+      </c>
+      <c r="BX21">
+        <v>1582000.0</v>
+      </c>
+      <c r="BY21">
+        <v>1556000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>1449000.0</v>
+      </c>
+      <c r="CA21">
+        <v>1762000.0</v>
+      </c>
+      <c r="CB21">
+        <v>1689000.0</v>
+      </c>
+      <c r="CC21">
+        <v>1512000.0</v>
+      </c>
+      <c r="CD21">
+        <v>1549000.0</v>
+      </c>
+      <c r="CE21">
+        <v>1972000.0</v>
+      </c>
+      <c r="CF21">
+        <v>1519000.0</v>
+      </c>
+      <c r="CG21">
+        <v>1335000.0</v>
+      </c>
+      <c r="CH21">
+        <v>1377000.0</v>
+      </c>
+      <c r="CI21">
+        <v>1663000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>1406000.0</v>
+      </c>
+      <c r="CK21">
+        <v>1290000.0</v>
+      </c>
+      <c r="CL21">
+        <v>1415000.0</v>
+      </c>
+      <c r="CM21">
+        <v>1490000.0</v>
+      </c>
+      <c r="CN21">
+        <v>1389000.0</v>
+      </c>
+      <c r="CO21">
+        <v>1671000.0</v>
+      </c>
+      <c r="CP21">
+        <v>1318000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>1622000.0</v>
+      </c>
+      <c r="CR21">
+        <v>1475000.0</v>
+      </c>
+      <c r="CS21">
+        <v>1235000.0</v>
+      </c>
+      <c r="CT21">
+        <v>1433000.0</v>
+      </c>
+      <c r="CU21">
+        <v>1490000.0</v>
+      </c>
+      <c r="CV21">
+        <v>1367000.0</v>
+      </c>
+      <c r="CW21">
+        <v>1329000.0</v>
+      </c>
+      <c r="CX21">
+        <v>1262000.0</v>
+      </c>
+      <c r="CY21">
+        <v>1405000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>1227000.0</v>
+      </c>
+      <c r="DA21">
+        <v>1277000.0</v>
+      </c>
+      <c r="DB21">
+        <v>1264000.0</v>
+      </c>
+      <c r="DC21">
+        <v>1300000.0</v>
+      </c>
+      <c r="DD21">
+        <v>1200000.0</v>
+      </c>
+      <c r="DE21">
+        <v>1300000.0</v>
+      </c>
+      <c r="DF21">
+        <v>1300000.0</v>
+      </c>
+      <c r="DG21">
+        <v>1200000.0</v>
+      </c>
+      <c r="DH21">
+        <v>1600000.0</v>
+      </c>
+      <c r="DI21">
+        <v>1200000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>1300000.0</v>
+      </c>
+      <c r="DK21">
+        <v>1100000.0</v>
+      </c>
+      <c r="DL21">
+        <v>2000000.0</v>
+      </c>
+      <c r="DM21">
+        <v>1480000.0</v>
+      </c>
+      <c r="DN21">
+        <v>1230000.0</v>
+      </c>
+      <c r="DO21">
+        <v>1330000.0</v>
+      </c>
+      <c r="DP21">
+        <v>1260000.0</v>
+      </c>
+      <c r="DQ21">
+        <v>1060000.0</v>
+      </c>
+      <c r="DR21">
+        <v>1040000.0</v>
+      </c>
+      <c r="DS21">
+        <v>930000.0</v>
+      </c>
+      <c r="DT21">
+        <v>1110000.0</v>
+      </c>
+      <c r="DU21">
+        <v>970000.0</v>
+      </c>
+      <c r="DV21">
+        <v>1090000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:126">
+      <c r="A22" t="s">
+        <v>208</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22"/>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22"/>
+      <c r="DU22"/>
+      <c r="DV22"/>
+    </row>
+    <row r="23" spans="1:126">
+      <c r="A23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B23">
+        <v>66292000.0</v>
+      </c>
+      <c r="C23">
+        <v>66237000.0</v>
+      </c>
+      <c r="D23">
+        <v>69757000.0</v>
+      </c>
+      <c r="E23">
+        <v>81260000.0</v>
+      </c>
+      <c r="F23">
+        <v>59473000.0</v>
+      </c>
+      <c r="G23">
+        <v>62571000.0</v>
+      </c>
+      <c r="H23">
+        <v>63576000.0</v>
+      </c>
+      <c r="I23">
+        <v>61749000.0</v>
+      </c>
+      <c r="J23">
+        <v>58784000.0</v>
+      </c>
+      <c r="K23">
+        <v>56400000.0</v>
+      </c>
+      <c r="L23">
+        <v>56630000.0</v>
+      </c>
+      <c r="M23">
+        <v>56415000.0</v>
+      </c>
+      <c r="N23">
+        <v>40244000.0</v>
+      </c>
+      <c r="O23">
+        <v>33669000.0</v>
+      </c>
+      <c r="P23">
+        <v>29401000.0</v>
+      </c>
+      <c r="Q23">
+        <v>27871000.0</v>
+      </c>
+      <c r="R23">
+        <v>28962000.0</v>
+      </c>
+      <c r="S23">
+        <v>37188000.0</v>
+      </c>
+      <c r="T23">
+        <v>22808000.0</v>
+      </c>
+      <c r="U23">
+        <v>23732000.0</v>
+      </c>
+      <c r="V23">
+        <v>22281000.0</v>
+      </c>
+      <c r="W23">
+        <v>24711000.0</v>
+      </c>
+      <c r="X23">
+        <v>23606000.0</v>
+      </c>
+      <c r="Y23">
+        <v>21145000.0</v>
+      </c>
+      <c r="Z23">
+        <v>22165000.0</v>
+      </c>
+      <c r="AA23">
+        <v>23029000.0</v>
+      </c>
+      <c r="AB23">
+        <v>22030000.0</v>
+      </c>
+      <c r="AC23">
+        <v>21471000.0</v>
+      </c>
+      <c r="AD23">
+        <v>19992000.0</v>
+      </c>
+      <c r="AE23">
+        <v>18941000.0</v>
+      </c>
+      <c r="AF23">
+        <v>18997000.0</v>
+      </c>
+      <c r="AG23">
+        <v>12401000.0</v>
+      </c>
+      <c r="AH23">
+        <v>13408000.0</v>
+      </c>
+      <c r="AI23">
+        <v>9964000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>9594000.0</v>
+      </c>
+      <c r="AK23">
+        <v>9121000.0</v>
+      </c>
+      <c r="AL23">
+        <v>9229000.0</v>
+      </c>
+      <c r="AM23">
+        <v>9633000.0</v>
+      </c>
+      <c r="AN23">
+        <v>9091000.0</v>
+      </c>
+      <c r="AO23">
+        <v>8614000.0</v>
+      </c>
+      <c r="AP23">
+        <v>8500000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>8214000.0</v>
+      </c>
+      <c r="AR23">
+        <v>7937000.0</v>
+      </c>
+      <c r="AS23">
+        <v>8115000.0</v>
+      </c>
+      <c r="AT23">
+        <v>8028000.0</v>
+      </c>
+      <c r="AU23">
+        <v>7349000.0</v>
+      </c>
+      <c r="AV23">
+        <v>6361000.0</v>
+      </c>
+      <c r="AW23">
+        <v>6492000.0</v>
+      </c>
+      <c r="AX23">
+        <v>6306000.0</v>
+      </c>
+      <c r="AY23">
+        <v>6238000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>6567000.0</v>
+      </c>
+      <c r="BA23">
+        <v>6636000.0</v>
+      </c>
+      <c r="BB23">
+        <v>6994000.0</v>
+      </c>
+      <c r="BC23">
+        <v>6733000.0</v>
+      </c>
+      <c r="BD23">
+        <v>6877000.0</v>
+      </c>
+      <c r="BE23">
+        <v>6984000.0</v>
+      </c>
+      <c r="BF23">
+        <v>7063000.0</v>
+      </c>
+      <c r="BG23">
+        <v>7048000.0</v>
+      </c>
+      <c r="BH23">
+        <v>7314000.0</v>
+      </c>
+      <c r="BI23">
+        <v>7443000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>6970000.0</v>
+      </c>
+      <c r="BK23">
+        <v>7585000.0</v>
+      </c>
+      <c r="BL23">
+        <v>7894000.0</v>
+      </c>
+      <c r="BM23">
+        <v>7637000.0</v>
+      </c>
+      <c r="BN23">
+        <v>7282000.0</v>
+      </c>
+      <c r="BO23">
+        <v>14449000.0</v>
+      </c>
+      <c r="BP23">
+        <v>8554000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>8082000.0</v>
+      </c>
+      <c r="BR23">
+        <v>8410000.0</v>
+      </c>
+      <c r="BS23">
+        <v>8658000.0</v>
+      </c>
+      <c r="BT23">
+        <v>7494000.0</v>
+      </c>
+      <c r="BU23">
+        <v>7272000.0</v>
+      </c>
+      <c r="BV23">
+        <v>7423000.0</v>
+      </c>
+      <c r="BW23">
+        <v>7570000.0</v>
+      </c>
+      <c r="BX23">
+        <v>7117000.0</v>
+      </c>
+      <c r="BY23">
+        <v>7081000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>7093000.0</v>
+      </c>
+      <c r="CA23">
+        <v>6554000.0</v>
+      </c>
+      <c r="CB23">
+        <v>6150000.0</v>
+      </c>
+      <c r="CC23">
+        <v>6191000.0</v>
+      </c>
+      <c r="CD23">
+        <v>5856000.0</v>
+      </c>
+      <c r="CE23">
+        <v>5027000.0</v>
+      </c>
+      <c r="CF23">
+        <v>5299000.0</v>
+      </c>
+      <c r="CG23">
+        <v>5015000.0</v>
+      </c>
+      <c r="CH23">
+        <v>4703000.0</v>
+      </c>
+      <c r="CI23">
+        <v>4441000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>4552000.0</v>
+      </c>
+      <c r="CK23">
+        <v>4561000.0</v>
+      </c>
+      <c r="CL23">
+        <v>4204000.0</v>
+      </c>
+      <c r="CM23">
+        <v>4061000.0</v>
+      </c>
+      <c r="CN23">
+        <v>4186000.0</v>
+      </c>
+      <c r="CO23">
+        <v>4158000.0</v>
+      </c>
+      <c r="CP23">
+        <v>4419000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>4205000.0</v>
+      </c>
+      <c r="CR23">
+        <v>4457000.0</v>
+      </c>
+      <c r="CS23">
+        <v>4493000.0</v>
+      </c>
+      <c r="CT23">
+        <v>4454000.0</v>
+      </c>
+      <c r="CU23">
+        <v>4569000.0</v>
+      </c>
+      <c r="CV23">
+        <v>4783000.0</v>
+      </c>
+      <c r="CW23">
+        <v>4948000.0</v>
+      </c>
+      <c r="CX23">
+        <v>4959000.0</v>
+      </c>
+      <c r="CY23">
+        <v>4818000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>4711000.0</v>
+      </c>
+      <c r="DA23">
+        <v>4527000.0</v>
+      </c>
+      <c r="DB23">
+        <v>4380000.0</v>
+      </c>
+      <c r="DC23">
+        <v>4200000.0</v>
+      </c>
+      <c r="DD23">
+        <v>4100000.0</v>
+      </c>
+      <c r="DE23">
+        <v>4300000.0</v>
+      </c>
+      <c r="DF23">
+        <v>4154000.0</v>
+      </c>
+      <c r="DG23">
+        <v>4200000.0</v>
+      </c>
+      <c r="DH23">
+        <v>4000000.0</v>
+      </c>
+      <c r="DI23">
+        <v>4200000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>4100000.0</v>
+      </c>
+      <c r="DK23">
+        <v>3700000.0</v>
+      </c>
+      <c r="DL23">
+        <v>3900000.0</v>
+      </c>
+      <c r="DM23">
+        <v>6510000.0</v>
+      </c>
+      <c r="DN23">
+        <v>4990000.0</v>
+      </c>
+      <c r="DO23">
+        <v>4970000.0</v>
+      </c>
+      <c r="DP23">
+        <v>4960000.0</v>
+      </c>
+      <c r="DQ23">
+        <v>4900000.0</v>
+      </c>
+      <c r="DR23">
+        <v>4980000.0</v>
+      </c>
+      <c r="DS23">
+        <v>4870000.0</v>
+      </c>
+      <c r="DT23">
+        <v>4630000.0</v>
+      </c>
+      <c r="DU23">
+        <v>4450000.0</v>
+      </c>
+      <c r="DV23">
+        <v>4220000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:126">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24">
+        <v>64000.0</v>
+      </c>
+      <c r="AF24">
+        <v>38000.0</v>
+      </c>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24">
+        <v>219000.0</v>
+      </c>
+      <c r="AR24">
+        <v>92000.0</v>
+      </c>
+      <c r="AS24">
+        <v>92000.0</v>
+      </c>
+      <c r="AT24">
+        <v>87000.0</v>
+      </c>
+      <c r="AU24">
+        <v>87000.0</v>
+      </c>
+      <c r="AV24">
+        <v>88000.0</v>
+      </c>
+      <c r="AW24">
+        <v>88000.0</v>
+      </c>
+      <c r="AX24">
+        <v>87000.0</v>
+      </c>
+      <c r="AY24"/>
+      <c r="AZ24">
+        <v>88000.0</v>
+      </c>
+      <c r="BA24">
+        <v>87000.0</v>
+      </c>
+      <c r="BB24"/>
+      <c r="BC24">
+        <v>129000.0</v>
+      </c>
+      <c r="BD24">
+        <v>128000.0</v>
+      </c>
+      <c r="BE24">
+        <v>129000.0</v>
+      </c>
+      <c r="BF24">
+        <v>128000.0</v>
+      </c>
+      <c r="BG24"/>
+      <c r="BH24">
+        <v>128000.0</v>
+      </c>
+      <c r="BI24">
+        <v>129000.0</v>
+      </c>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
+      <c r="DU24"/>
+      <c r="DV24"/>
+    </row>
+    <row r="25" spans="1:126">
+      <c r="A25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>2838000.0</v>
+      </c>
+      <c r="C25">
+        <v>2338000.0</v>
+      </c>
+      <c r="D25">
+        <v>2176000.0</v>
+      </c>
+      <c r="E25">
+        <v>1961000.0</v>
+      </c>
+      <c r="F25">
+        <v>1606000.0</v>
+      </c>
+      <c r="G25">
+        <v>1715000.0</v>
+      </c>
+      <c r="H25">
+        <v>711000.0</v>
+      </c>
+      <c r="I25">
+        <v>2739000.0</v>
+      </c>
+      <c r="J25">
+        <v>1664000.0</v>
+      </c>
+      <c r="K25">
+        <v>1792000.0</v>
+      </c>
+      <c r="L25">
+        <v>484000.0</v>
+      </c>
+      <c r="M25">
+        <v>461000.0</v>
+      </c>
+      <c r="N25">
+        <v>344000.0</v>
+      </c>
+      <c r="O25">
+        <v>496000.0</v>
+      </c>
+      <c r="P25">
+        <v>514000.0</v>
+      </c>
+      <c r="Q25">
+        <v>521000.0</v>
+      </c>
+      <c r="R25">
+        <v>481000.0</v>
+      </c>
+      <c r="S25">
+        <v>1674000.0</v>
+      </c>
+      <c r="T25">
+        <v>266000.0</v>
+      </c>
+      <c r="U25">
+        <v>276000.0</v>
+      </c>
+      <c r="V25">
+        <v>281000.0</v>
+      </c>
+      <c r="W25">
+        <v>1689000.0</v>
+      </c>
+      <c r="X25">
+        <v>1593000.0</v>
+      </c>
+      <c r="Y25">
+        <v>1584000.0</v>
+      </c>
+      <c r="Z25">
+        <v>1586000.0</v>
+      </c>
+      <c r="AA25">
+        <v>1545000.0</v>
+      </c>
+      <c r="AB25">
+        <v>1521000.0</v>
+      </c>
+      <c r="AC25">
+        <v>1518000.0</v>
+      </c>
+      <c r="AD25">
+        <v>1489000.0</v>
+      </c>
+      <c r="AE25">
+        <v>1111000.0</v>
+      </c>
+      <c r="AF25">
+        <v>1012000.0</v>
+      </c>
+      <c r="AG25">
+        <v>825000.0</v>
+      </c>
+      <c r="AH25">
+        <v>671000.0</v>
+      </c>
+      <c r="AI25">
+        <v>416000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>385000.0</v>
+      </c>
+      <c r="AK25">
+        <v>376000.0</v>
+      </c>
+      <c r="AL25">
+        <v>392000.0</v>
+      </c>
+      <c r="AM25">
+        <v>443000.0</v>
+      </c>
+      <c r="AN25">
+        <v>450000.0</v>
+      </c>
+      <c r="AO25">
+        <v>435000.0</v>
+      </c>
+      <c r="AP25">
+        <v>456000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>437000.0</v>
+      </c>
+      <c r="AR25">
+        <v>410000.0</v>
+      </c>
+      <c r="AS25">
+        <v>411000.0</v>
+      </c>
+      <c r="AT25">
+        <v>327000.0</v>
+      </c>
+      <c r="AU25">
+        <v>317000.0</v>
+      </c>
+      <c r="AV25">
+        <v>337000.0</v>
+      </c>
+      <c r="AW25">
+        <v>326000.0</v>
+      </c>
+      <c r="AX25">
+        <v>317000.0</v>
+      </c>
+      <c r="AY25">
+        <v>256000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>379000.0</v>
+      </c>
+      <c r="BA25">
+        <v>397000.0</v>
+      </c>
+      <c r="BB25">
+        <v>257000.0</v>
+      </c>
+      <c r="BC25">
+        <v>271000.0</v>
+      </c>
+      <c r="BD25">
+        <v>317000.0</v>
+      </c>
+      <c r="BE25">
+        <v>273000.0</v>
+      </c>
+      <c r="BF25">
+        <v>278000.0</v>
+      </c>
+      <c r="BG25">
+        <v>323000.0</v>
+      </c>
+      <c r="BH25">
+        <v>311000.0</v>
+      </c>
+      <c r="BI25">
+        <v>-809000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>1482000.0</v>
+      </c>
+      <c r="BK25">
+        <v>333000.0</v>
+      </c>
+      <c r="BL25">
+        <v>205000.0</v>
+      </c>
+      <c r="BM25">
+        <v>408000.0</v>
+      </c>
+      <c r="BN25">
+        <v>374000.0</v>
+      </c>
+      <c r="BO25">
+        <v>311000.0</v>
+      </c>
+      <c r="BP25">
+        <v>365000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>212000.0</v>
+      </c>
+      <c r="BR25">
+        <v>264000.0</v>
+      </c>
+      <c r="BS25">
+        <v>347000.0</v>
+      </c>
+      <c r="BT25">
+        <v>124000.0</v>
+      </c>
+      <c r="BU25">
+        <v>217000.0</v>
+      </c>
+      <c r="BV25">
+        <v>226000.0</v>
+      </c>
+      <c r="BW25">
+        <v>184000.0</v>
+      </c>
+      <c r="BX25">
+        <v>238000.0</v>
+      </c>
+      <c r="BY25">
+        <v>235000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>218000.0</v>
+      </c>
+      <c r="CA25">
+        <v>179000.0</v>
+      </c>
+      <c r="CB25">
+        <v>164000.0</v>
+      </c>
+      <c r="CC25">
+        <v>165000.0</v>
+      </c>
+      <c r="CD25">
+        <v>169000.0</v>
+      </c>
+      <c r="CE25">
+        <v>138000.0</v>
+      </c>
+      <c r="CF25">
+        <v>200000.0</v>
+      </c>
+      <c r="CG25">
+        <v>145000.0</v>
+      </c>
+      <c r="CH25">
+        <v>132000.0</v>
+      </c>
+      <c r="CI25">
+        <v>135000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>122000.0</v>
+      </c>
+      <c r="CK25">
+        <v>120000.0</v>
+      </c>
+      <c r="CL25">
+        <v>118000.0</v>
+      </c>
+      <c r="CM25">
+        <v>106000.0</v>
+      </c>
+      <c r="CN25">
+        <v>118000.0</v>
+      </c>
+      <c r="CO25">
+        <v>111000.0</v>
+      </c>
+      <c r="CP25">
+        <v>91000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>65000.0</v>
+      </c>
+      <c r="CR25">
+        <v>92000.0</v>
+      </c>
+      <c r="CS25">
+        <v>92000.0</v>
+      </c>
+      <c r="CT25">
+        <v>91000.0</v>
+      </c>
+      <c r="CU25">
+        <v>61000.0</v>
+      </c>
+      <c r="CV25">
+        <v>92000.0</v>
+      </c>
+      <c r="CW25">
+        <v>92000.0</v>
+      </c>
+      <c r="CX25">
+        <v>91000.0</v>
+      </c>
+      <c r="CY25">
+        <v>51000.0</v>
+      </c>
+      <c r="CZ25">
+        <v>107000.0</v>
+      </c>
+      <c r="DA25">
+        <v>105000.0</v>
+      </c>
+      <c r="DB25">
+        <v>106000.0</v>
+      </c>
+      <c r="DC25">
+        <v>100000.0</v>
+      </c>
+      <c r="DD25">
+        <v>100000.0</v>
+      </c>
+      <c r="DE25">
+        <v>100000.0</v>
+      </c>
+      <c r="DF25">
+        <v>100000.0</v>
+      </c>
+      <c r="DG25">
+        <v>100000.0</v>
+      </c>
+      <c r="DH25">
+        <v>100000.0</v>
+      </c>
+      <c r="DI25">
+        <v>100000.0</v>
+      </c>
+      <c r="DJ25">
+        <v>100000.0</v>
+      </c>
+      <c r="DK25"/>
+      <c r="DL25">
+        <v>80000.0</v>
+      </c>
+      <c r="DM25">
+        <v>90000.0</v>
+      </c>
+      <c r="DN25">
+        <v>80000.0</v>
+      </c>
+      <c r="DO25">
+        <v>160000.0</v>
+      </c>
+      <c r="DP25">
+        <v>80000.0</v>
+      </c>
+      <c r="DQ25">
+        <v>90000.0</v>
+      </c>
+      <c r="DR25">
+        <v>80000.0</v>
+      </c>
+      <c r="DS25">
+        <v>100000.0</v>
+      </c>
+      <c r="DT25">
+        <v>70000.0</v>
+      </c>
+      <c r="DU25">
+        <v>150000.0</v>
+      </c>
+      <c r="DV25"/>
+    </row>
+    <row r="26" spans="1:126">
+      <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
+      <c r="DU26"/>
+      <c r="DV26"/>
+    </row>
+    <row r="27" spans="1:126">
+      <c r="A27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27">
+        <v>15693000.0</v>
+      </c>
+      <c r="I27">
+        <v>18681000.0</v>
+      </c>
+      <c r="J27">
+        <v>18666000.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27">
+        <v>466000.0</v>
+      </c>
+      <c r="T27">
+        <v>174000.0</v>
+      </c>
+      <c r="U27">
+        <v>157000.0</v>
+      </c>
+      <c r="V27">
+        <v>135000.0</v>
+      </c>
+      <c r="W27">
+        <v>136000.0</v>
+      </c>
+      <c r="X27">
+        <v>104000.0</v>
+      </c>
+      <c r="Y27">
+        <v>98000.0</v>
+      </c>
+      <c r="Z27">
+        <v>204000.0</v>
+      </c>
+      <c r="AA27">
+        <v>263000.0</v>
+      </c>
+      <c r="AB27">
+        <v>238000.0</v>
+      </c>
+      <c r="AC27">
+        <v>226000.0</v>
+      </c>
+      <c r="AD27">
+        <v>179000.0</v>
+      </c>
+      <c r="AE27">
+        <v>332000.0</v>
+      </c>
+      <c r="AF27">
+        <v>274000.0</v>
+      </c>
+      <c r="AG27">
+        <v>230000.0</v>
+      </c>
+      <c r="AH27">
+        <v>189000.0</v>
+      </c>
+      <c r="AI27">
+        <v>139000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>139000.0</v>
+      </c>
+      <c r="AK27">
+        <v>131000.0</v>
+      </c>
+      <c r="AL27">
+        <v>107000.0</v>
+      </c>
+      <c r="AM27">
+        <v>131000.0</v>
+      </c>
+      <c r="AN27">
+        <v>146000.0</v>
+      </c>
+      <c r="AO27">
+        <v>139000.0</v>
+      </c>
+      <c r="AP27">
+        <v>84000.0</v>
+      </c>
+      <c r="AQ27">
+        <v>161000.0</v>
+      </c>
+      <c r="AR27">
+        <v>137000.0</v>
+      </c>
+      <c r="AS27">
+        <v>147000.0</v>
+      </c>
+      <c r="AT27">
+        <v>88000.0</v>
+      </c>
+      <c r="AU27">
+        <v>81000.0</v>
+      </c>
+      <c r="AV27">
+        <v>95000.0</v>
+      </c>
+      <c r="AW27">
+        <v>84000.0</v>
+      </c>
+      <c r="AX27">
+        <v>48000.0</v>
+      </c>
+      <c r="AY27">
+        <v>61000.0</v>
+      </c>
+      <c r="AZ27">
+        <v>87000.0</v>
+      </c>
+      <c r="BA27">
+        <v>62000.0</v>
+      </c>
+      <c r="BB27">
+        <v>43000.0</v>
+      </c>
+      <c r="BC27">
+        <v>90000.0</v>
+      </c>
+      <c r="BD27">
+        <v>91000.0</v>
+      </c>
+      <c r="BE27">
+        <v>128000.0</v>
+      </c>
+      <c r="BF27">
+        <v>69000.0</v>
+      </c>
+      <c r="BG27">
+        <v>110000.0</v>
+      </c>
+      <c r="BH27">
+        <v>86000.0</v>
+      </c>
+      <c r="BI27">
+        <v>95000.0</v>
+      </c>
+      <c r="BJ27">
+        <v>63000.0</v>
+      </c>
+      <c r="BK27">
+        <v>69000.0</v>
+      </c>
+      <c r="BL27">
+        <v>86000.0</v>
+      </c>
+      <c r="BM27">
+        <v>75000.0</v>
+      </c>
+      <c r="BN27">
+        <v>68000.0</v>
+      </c>
+      <c r="BO27">
+        <v>73000.0</v>
+      </c>
+      <c r="BP27">
+        <v>145000.0</v>
+      </c>
+      <c r="BQ27">
+        <v>266000.0</v>
+      </c>
+      <c r="BR27">
+        <v>194000.0</v>
+      </c>
+      <c r="BS27">
+        <v>188000.0</v>
+      </c>
+      <c r="BT27">
+        <v>155000.0</v>
+      </c>
+      <c r="BU27">
+        <v>103000.0</v>
+      </c>
+      <c r="BV27">
+        <v>79000.0</v>
+      </c>
+      <c r="BW27">
+        <v>91000.0</v>
+      </c>
+      <c r="BX27">
+        <v>86000.0</v>
+      </c>
+      <c r="BY27">
+        <v>142000.0</v>
+      </c>
+      <c r="BZ27">
+        <v>85000.0</v>
+      </c>
+      <c r="CA27">
+        <v>85000.0</v>
+      </c>
+      <c r="CB27">
+        <v>51000.0</v>
+      </c>
+      <c r="CC27">
+        <v>42000.0</v>
+      </c>
+      <c r="CD27">
+        <v>56000.0</v>
+      </c>
+      <c r="CE27">
+        <v>56000.0</v>
+      </c>
+      <c r="CF27">
+        <v>79000.0</v>
+      </c>
+      <c r="CG27">
+        <v>108000.0</v>
+      </c>
+      <c r="CH27">
+        <v>46000.0</v>
+      </c>
+      <c r="CI27">
+        <v>46000.0</v>
+      </c>
+      <c r="CJ27">
+        <v>30000.0</v>
+      </c>
+      <c r="CK27">
+        <v>69000.0</v>
+      </c>
+      <c r="CL27"/>
+      <c r="CM27">
+        <v>100000.0</v>
+      </c>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27">
+        <v>115000.0</v>
+      </c>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27">
+        <v>127000.0</v>
+      </c>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27">
+        <v>144000.0</v>
+      </c>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27">
+        <v>100000.0</v>
+      </c>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27">
+        <v>200000.0</v>
+      </c>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27">
+        <v>100000.0</v>
+      </c>
+      <c r="DL27"/>
+      <c r="DM27">
+        <v>2370000.0</v>
+      </c>
+      <c r="DN27">
+        <v>1900000.0</v>
+      </c>
+      <c r="DO27">
+        <v>1890000.0</v>
+      </c>
+      <c r="DP27">
+        <v>1900000.0</v>
+      </c>
+      <c r="DQ27">
+        <v>1840000.0</v>
+      </c>
+      <c r="DR27">
+        <v>1890000.0</v>
+      </c>
+      <c r="DS27">
+        <v>1840000.0</v>
+      </c>
+      <c r="DT27">
+        <v>1740000.0</v>
+      </c>
+      <c r="DU27">
+        <v>1620000.0</v>
+      </c>
+      <c r="DV27">
+        <v>1520000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:126">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>1688000.0</v>
+      </c>
+      <c r="C28">
+        <v>20026000.0</v>
+      </c>
+      <c r="D28">
+        <v>21363000.0</v>
+      </c>
+      <c r="E28">
+        <v>21747000.0</v>
+      </c>
+      <c r="F28">
+        <v>17299000.0</v>
+      </c>
+      <c r="G28">
+        <v>17790000.0</v>
+      </c>
+      <c r="H28">
+        <v>17306000.0</v>
+      </c>
+      <c r="I28">
+        <v>16765000.0</v>
+      </c>
+      <c r="J28">
+        <v>16407000.0</v>
+      </c>
+      <c r="K28">
+        <v>15945000.0</v>
+      </c>
+      <c r="L28">
+        <v>17005000.0</v>
+      </c>
+      <c r="M28">
+        <v>15711000.0</v>
+      </c>
+      <c r="N28">
+        <v>14184000.0</v>
+      </c>
+      <c r="O28">
+        <v>7946000.0</v>
+      </c>
+      <c r="P28">
+        <v>13837000.0</v>
+      </c>
+      <c r="Q28">
+        <v>14667000.0</v>
+      </c>
+      <c r="R28">
+        <v>15941000.0</v>
+      </c>
+      <c r="S28">
+        <v>13326000.0</v>
+      </c>
+      <c r="T28">
+        <v>12354000.0</v>
+      </c>
+      <c r="U28">
+        <v>11863000.0</v>
+      </c>
+      <c r="V28">
+        <v>11513000.0</v>
+      </c>
+      <c r="W28">
+        <v>13215000.0</v>
+      </c>
+      <c r="X28">
+        <v>12323000.0</v>
+      </c>
+      <c r="Y28">
+        <v>9777000.0</v>
+      </c>
+      <c r="Z28">
+        <v>9948000.0</v>
+      </c>
+      <c r="AA28">
+        <v>9943000.0</v>
+      </c>
+      <c r="AB28">
+        <v>9594000.0</v>
+      </c>
+      <c r="AC28">
+        <v>9372000.0</v>
+      </c>
+      <c r="AD28">
+        <v>9293000.0</v>
+      </c>
+      <c r="AE28">
+        <v>9389000.0</v>
+      </c>
+      <c r="AF28">
+        <v>7993000.0</v>
+      </c>
+      <c r="AG28">
+        <v>5942000.0</v>
+      </c>
+      <c r="AH28">
+        <v>6124000.0</v>
+      </c>
+      <c r="AI28">
+        <v>4950000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>4991000.0</v>
+      </c>
+      <c r="AK28">
+        <v>4856000.0</v>
+      </c>
+      <c r="AL28">
+        <v>4879000.0</v>
+      </c>
+      <c r="AM28">
+        <v>4883000.0</v>
+      </c>
+      <c r="AN28">
+        <v>4601000.0</v>
+      </c>
+      <c r="AO28">
+        <v>4347000.0</v>
+      </c>
+      <c r="AP28">
+        <v>4349000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>4557000.0</v>
+      </c>
+      <c r="AR28">
+        <v>4186000.0</v>
+      </c>
+      <c r="AS28">
+        <v>4149000.0</v>
+      </c>
+      <c r="AT28">
+        <v>3859000.0</v>
+      </c>
+      <c r="AU28">
+        <v>3570000.0</v>
+      </c>
+      <c r="AV28">
+        <v>3198000.0</v>
+      </c>
+      <c r="AW28">
+        <v>3370000.0</v>
+      </c>
+      <c r="AX28">
+        <v>3092000.0</v>
+      </c>
+      <c r="AY28">
+        <v>3216000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>3099000.0</v>
+      </c>
+      <c r="BA28">
+        <v>3243000.0</v>
+      </c>
+      <c r="BB28">
+        <v>3418000.0</v>
+      </c>
+      <c r="BC28">
+        <v>2767000.0</v>
+      </c>
+      <c r="BD28">
+        <v>3342000.0</v>
+      </c>
+      <c r="BE28">
+        <v>3273000.0</v>
+      </c>
+      <c r="BF28">
+        <v>3213000.0</v>
+      </c>
+      <c r="BG28">
+        <v>3193000.0</v>
+      </c>
+      <c r="BH28">
+        <v>3089000.0</v>
+      </c>
+      <c r="BI28">
+        <v>3066000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>2969000.0</v>
+      </c>
+      <c r="BK28">
+        <v>2897000.0</v>
+      </c>
+      <c r="BL28">
+        <v>2740000.0</v>
+      </c>
+      <c r="BM28">
+        <v>2653000.0</v>
+      </c>
+      <c r="BN28">
+        <v>2606000.0</v>
+      </c>
+      <c r="BO28">
+        <v>2604000.0</v>
+      </c>
+      <c r="BP28">
+        <v>2740000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>2684000.0</v>
+      </c>
+      <c r="BR28">
+        <v>2450000.0</v>
+      </c>
+      <c r="BS28">
+        <v>3994000.0</v>
+      </c>
+      <c r="BT28">
+        <v>1832000.0</v>
+      </c>
+      <c r="BU28">
+        <v>2062000.0</v>
+      </c>
+      <c r="BV28">
+        <v>2111000.0</v>
+      </c>
+      <c r="BW28">
+        <v>1582000.0</v>
+      </c>
+      <c r="BX28">
+        <v>1675000.0</v>
+      </c>
+      <c r="BY28">
+        <v>1601000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>1723000.0</v>
+      </c>
+      <c r="CA28">
+        <v>1319000.0</v>
+      </c>
+      <c r="CB28">
+        <v>1557000.0</v>
+      </c>
+      <c r="CC28">
+        <v>1562000.0</v>
+      </c>
+      <c r="CD28">
+        <v>1584000.0</v>
+      </c>
+      <c r="CE28">
+        <v>1442000.0</v>
+      </c>
+      <c r="CF28">
+        <v>1395000.0</v>
+      </c>
+      <c r="CG28">
+        <v>1344000.0</v>
+      </c>
+      <c r="CH28">
+        <v>1481000.0</v>
+      </c>
+      <c r="CI28">
+        <v>1220000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>1294000.0</v>
+      </c>
+      <c r="CK28">
+        <v>1175000.0</v>
+      </c>
+      <c r="CL28">
+        <v>1229000.0</v>
+      </c>
+      <c r="CM28">
+        <v>1131000.0</v>
+      </c>
+      <c r="CN28">
+        <v>1127000.0</v>
+      </c>
+      <c r="CO28">
+        <v>1176000.0</v>
+      </c>
+      <c r="CP28">
+        <v>1062000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>836000.0</v>
+      </c>
+      <c r="CR28">
+        <v>1078000.0</v>
+      </c>
+      <c r="CS28">
+        <v>1036000.0</v>
+      </c>
+      <c r="CT28">
+        <v>1028000.0</v>
+      </c>
+      <c r="CU28">
+        <v>932000.0</v>
+      </c>
+      <c r="CV28">
+        <v>1044000.0</v>
+      </c>
+      <c r="CW28">
+        <v>1039000.0</v>
+      </c>
+      <c r="CX28">
+        <v>998000.0</v>
+      </c>
+      <c r="CY28">
+        <v>928000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>971000.0</v>
+      </c>
+      <c r="DA28">
+        <v>964000.0</v>
+      </c>
+      <c r="DB28">
+        <v>927000.0</v>
+      </c>
+      <c r="DC28">
+        <v>800000.0</v>
+      </c>
+      <c r="DD28">
+        <v>900000.0</v>
+      </c>
+      <c r="DE28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DF28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG28">
+        <v>900000.0</v>
+      </c>
+      <c r="DH28">
+        <v>800000.0</v>
+      </c>
+      <c r="DI28">
+        <v>900000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>800000.0</v>
+      </c>
+      <c r="DK28">
+        <v>900000.0</v>
+      </c>
+      <c r="DL28">
+        <v>800000.0</v>
+      </c>
+      <c r="DM28">
+        <v>1770000.0</v>
+      </c>
+      <c r="DN28">
+        <v>1190000.0</v>
+      </c>
+      <c r="DO28">
+        <v>1190000.0</v>
+      </c>
+      <c r="DP28">
+        <v>1160000.0</v>
+      </c>
+      <c r="DQ28">
+        <v>1220000.0</v>
+      </c>
+      <c r="DR28">
+        <v>1200000.0</v>
+      </c>
+      <c r="DS28">
+        <v>1190000.0</v>
+      </c>
+      <c r="DT28">
+        <v>1150000.0</v>
+      </c>
+      <c r="DU28">
+        <v>1210000.0</v>
+      </c>
+      <c r="DV28">
+        <v>1180000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:126">
+      <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>2595000.0</v>
+      </c>
+      <c r="C29">
+        <v>7572000.0</v>
+      </c>
+      <c r="D29">
+        <v>5967000.0</v>
+      </c>
+      <c r="E29">
+        <v>-480000.0</v>
+      </c>
+      <c r="F29">
+        <v>3063000.0</v>
+      </c>
+      <c r="G29">
+        <v>2951000.0</v>
+      </c>
+      <c r="H29">
+        <v>2571000.0</v>
+      </c>
+      <c r="I29">
+        <v>2496000.0</v>
+      </c>
+      <c r="J29">
+        <v>2577000.0</v>
+      </c>
+      <c r="K29">
+        <v>2294000.0</v>
+      </c>
+      <c r="L29">
+        <v>2274000.0</v>
+      </c>
+      <c r="M29">
+        <v>142000.0</v>
+      </c>
+      <c r="N29">
+        <v>2587000.0</v>
+      </c>
+      <c r="O29">
+        <v>3579000.0</v>
+      </c>
+      <c r="P29">
+        <v>3626000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2771000.0</v>
+      </c>
+      <c r="R29">
+        <v>2565000.0</v>
+      </c>
+      <c r="S29">
+        <v>-17000.0</v>
+      </c>
+      <c r="T29">
+        <v>2272000.0</v>
+      </c>
+      <c r="U29">
+        <v>2310000.0</v>
+      </c>
+      <c r="V29">
+        <v>2167000.0</v>
+      </c>
+      <c r="W29">
+        <v>1909000.0</v>
+      </c>
+      <c r="X29">
+        <v>889000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1682000.0</v>
+      </c>
+      <c r="Z29">
+        <v>650000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1186000.0</v>
+      </c>
+      <c r="AB29">
+        <v>709000.0</v>
+      </c>
+      <c r="AC29">
+        <v>980000.0</v>
+      </c>
+      <c r="AD29">
+        <v>850000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
+      <c r="DU29"/>
+      <c r="DV29"/>
+    </row>
+    <row r="30" spans="1:126">
+      <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>36022000.0</v>
+      </c>
+      <c r="C30">
+        <v>35848000.0</v>
+      </c>
+      <c r="D30">
+        <v>36954000.0</v>
+      </c>
+      <c r="E30">
+        <v>47177000.0</v>
+      </c>
+      <c r="F30">
+        <v>29937000.0</v>
+      </c>
+      <c r="G30">
+        <v>29578000.0</v>
+      </c>
+      <c r="H30">
+        <v>29388000.0</v>
+      </c>
+      <c r="I30">
+        <v>27672000.0</v>
+      </c>
+      <c r="J30">
+        <v>27986000.0</v>
+      </c>
+      <c r="K30">
+        <v>27062000.0</v>
+      </c>
+      <c r="L30">
+        <v>28606000.0</v>
+      </c>
+      <c r="M30">
+        <v>34722000.0</v>
+      </c>
+      <c r="N30">
+        <v>25348000.0</v>
+      </c>
+      <c r="O30">
+        <v>24979000.0</v>
+      </c>
+      <c r="P30">
+        <v>24254000.0</v>
+      </c>
+      <c r="Q30">
+        <v>23359000.0</v>
+      </c>
+      <c r="R30">
+        <v>25244000.0</v>
+      </c>
+      <c r="S30">
+        <v>33505000.0</v>
+      </c>
+      <c r="T30">
+        <v>18637000.0</v>
+      </c>
+      <c r="U30">
+        <v>18730000.0</v>
+      </c>
+      <c r="V30">
+        <v>17438000.0</v>
+      </c>
+      <c r="W30">
+        <v>19074000.0</v>
+      </c>
+      <c r="X30">
+        <v>17792000.0</v>
+      </c>
+      <c r="Y30">
+        <v>15253000.0</v>
+      </c>
+      <c r="Z30">
+        <v>15581000.0</v>
+      </c>
+      <c r="AA30">
+        <v>16164000.0</v>
+      </c>
+      <c r="AB30">
+        <v>14719000.0</v>
+      </c>
+      <c r="AC30">
+        <v>14778000.0</v>
+      </c>
+      <c r="AD30">
+        <v>14307000.0</v>
+      </c>
+      <c r="AE30">
+        <v>14026000.0</v>
+      </c>
+      <c r="AF30">
+        <v>15225000.0</v>
+      </c>
+      <c r="AG30">
+        <v>10095000.0</v>
+      </c>
+      <c r="AH30">
+        <v>11181000.0</v>
+      </c>
+      <c r="AI30">
+        <v>8047000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>7960000.0</v>
+      </c>
+      <c r="AK30">
+        <v>7552000.0</v>
+      </c>
+      <c r="AL30">
+        <v>7720000.0</v>
+      </c>
+      <c r="AM30">
+        <v>7681000.0</v>
+      </c>
+      <c r="AN30">
+        <v>7139000.0</v>
+      </c>
+      <c r="AO30">
+        <v>6893000.0</v>
+      </c>
+      <c r="AP30">
+        <v>6878000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>6835000.0</v>
+      </c>
+      <c r="AR30">
+        <v>6522000.0</v>
+      </c>
+      <c r="AS30">
+        <v>6657000.0</v>
+      </c>
+      <c r="AT30">
+        <v>6608000.0</v>
+      </c>
+      <c r="AU30">
+        <v>5838000.0</v>
+      </c>
+      <c r="AV30">
+        <v>4877000.0</v>
+      </c>
+      <c r="AW30">
+        <v>5098000.0</v>
+      </c>
+      <c r="AX30">
+        <v>4651000.0</v>
+      </c>
+      <c r="AY30">
+        <v>4922000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>4800000.0</v>
+      </c>
+      <c r="BA30">
+        <v>4915000.0</v>
+      </c>
+      <c r="BB30">
+        <v>5056000.0</v>
+      </c>
+      <c r="BC30">
+        <v>4830000.0</v>
+      </c>
+      <c r="BD30">
+        <v>5039000.0</v>
+      </c>
+      <c r="BE30">
+        <v>4897000.0</v>
+      </c>
+      <c r="BF30">
+        <v>4730000.0</v>
+      </c>
+      <c r="BG30">
+        <v>4806000.0</v>
+      </c>
+      <c r="BH30">
+        <v>4534000.0</v>
+      </c>
+      <c r="BI30">
+        <v>4408000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>4300000.0</v>
+      </c>
+      <c r="BK30">
+        <v>4448000.0</v>
+      </c>
+      <c r="BL30">
+        <v>4352000.0</v>
+      </c>
+      <c r="BM30">
+        <v>4052000.0</v>
+      </c>
+      <c r="BN30">
+        <v>4269000.0</v>
+      </c>
+      <c r="BO30">
+        <v>4232000.0</v>
+      </c>
+      <c r="BP30">
+        <v>4230000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>4341000.0</v>
+      </c>
+      <c r="BR30">
+        <v>3868000.0</v>
+      </c>
+      <c r="BS30">
+        <v>4278000.0</v>
+      </c>
+      <c r="BT30">
+        <v>3525000.0</v>
+      </c>
+      <c r="BU30">
+        <v>3478000.0</v>
+      </c>
+      <c r="BV30">
+        <v>3446000.0</v>
+      </c>
+      <c r="BW30">
+        <v>3066000.0</v>
+      </c>
+      <c r="BX30">
+        <v>3050000.0</v>
+      </c>
+      <c r="BY30">
+        <v>3190000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>3291000.0</v>
+      </c>
+      <c r="CA30">
+        <v>2690000.0</v>
+      </c>
+      <c r="CB30">
+        <v>2785000.0</v>
+      </c>
+      <c r="CC30">
+        <v>2895000.0</v>
+      </c>
+      <c r="CD30">
+        <v>2914000.0</v>
+      </c>
+      <c r="CE30">
+        <v>2574000.0</v>
+      </c>
+      <c r="CF30">
+        <v>2527000.0</v>
+      </c>
+      <c r="CG30">
+        <v>2621000.0</v>
+      </c>
+      <c r="CH30">
+        <v>2540000.0</v>
+      </c>
+      <c r="CI30">
+        <v>2170000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>2331000.0</v>
+      </c>
+      <c r="CK30">
+        <v>2251000.0</v>
+      </c>
+      <c r="CL30">
+        <v>2277000.0</v>
+      </c>
+      <c r="CM30">
+        <v>2050000.0</v>
+      </c>
+      <c r="CN30">
+        <v>2077000.0</v>
+      </c>
+      <c r="CO30">
+        <v>2025000.0</v>
+      </c>
+      <c r="CP30">
+        <v>1948000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>1698000.0</v>
+      </c>
+      <c r="CR30">
+        <v>1807000.0</v>
+      </c>
+      <c r="CS30">
+        <v>1910000.0</v>
+      </c>
+      <c r="CT30">
+        <v>1843000.0</v>
+      </c>
+      <c r="CU30">
+        <v>1639000.0</v>
+      </c>
+      <c r="CV30">
+        <v>1798000.0</v>
+      </c>
+      <c r="CW30">
+        <v>1852000.0</v>
+      </c>
+      <c r="CX30">
+        <v>1737000.0</v>
+      </c>
+      <c r="CY30">
+        <v>1613000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>1706000.0</v>
+      </c>
+      <c r="DA30">
+        <v>1684000.0</v>
+      </c>
+      <c r="DB30">
+        <v>1653000.0</v>
+      </c>
+      <c r="DC30">
+        <v>1700000.0</v>
+      </c>
+      <c r="DD30">
+        <v>1600000.0</v>
+      </c>
+      <c r="DE30">
+        <v>1800000.0</v>
+      </c>
+      <c r="DF30">
+        <v>1654000.0</v>
+      </c>
+      <c r="DG30">
+        <v>1600000.0</v>
+      </c>
+      <c r="DH30">
+        <v>1500000.0</v>
+      </c>
+      <c r="DI30">
+        <v>1800000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>1700000.0</v>
+      </c>
+      <c r="DK30">
+        <v>1600000.0</v>
+      </c>
+      <c r="DL30">
+        <v>1600000.0</v>
+      </c>
+      <c r="DM30">
+        <v>4140000.0</v>
+      </c>
+      <c r="DN30">
+        <v>3090000.0</v>
+      </c>
+      <c r="DO30">
+        <v>3080000.0</v>
+      </c>
+      <c r="DP30">
+        <v>3060000.0</v>
+      </c>
+      <c r="DQ30">
+        <v>3060000.0</v>
+      </c>
+      <c r="DR30">
+        <v>3090000.0</v>
+      </c>
+      <c r="DS30">
+        <v>3030000.0</v>
+      </c>
+      <c r="DT30">
+        <v>2890000.0</v>
+      </c>
+      <c r="DU30">
+        <v>2830000.0</v>
+      </c>
+      <c r="DV30">
+        <v>2700000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:126">
+      <c r="A31" t="s">
+        <v>217</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>839000.0</v>
+      </c>
+      <c r="D31">
+        <v>-233000.0</v>
+      </c>
+      <c r="E31">
+        <v>-11011000.0</v>
+      </c>
+      <c r="F31">
+        <v>-314000.0</v>
+      </c>
+      <c r="G31">
+        <v>-56123000.0</v>
+      </c>
+      <c r="H31">
+        <v>-109000.0</v>
+      </c>
+      <c r="I31">
+        <v>-6646000.0</v>
+      </c>
+      <c r="J31">
+        <v>-6736000.0</v>
+      </c>
+      <c r="K31">
+        <v>-6206000.0</v>
+      </c>
+      <c r="L31">
+        <v>-8602000.0</v>
+      </c>
+      <c r="M31">
+        <v>-14431000.0</v>
+      </c>
+      <c r="N31">
+        <v>-6114000.0</v>
+      </c>
+      <c r="O31">
+        <v>-6280000.0</v>
+      </c>
+      <c r="P31">
+        <v>-6045000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-6293000.0</v>
+      </c>
+      <c r="R31">
+        <v>-6946000.0</v>
+      </c>
+      <c r="S31">
+        <v>-17684000.0</v>
+      </c>
+      <c r="T31">
+        <v>-5453000.0</v>
+      </c>
+      <c r="U31">
+        <v>-5413000.0</v>
+      </c>
+      <c r="V31">
+        <v>-3858000.0</v>
+      </c>
+      <c r="W31">
+        <v>-6825000.0</v>
+      </c>
+      <c r="X31">
+        <v>-3907000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-3481000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-3237000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-3687000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-2506000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-3039000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2740000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2339000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-5276000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-2347000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-3669000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-1341000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-1780000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-1613000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-1804000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-1831000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-1514000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-1489000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-1518000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-1401000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-1417000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-1432000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-1120000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-1645000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-1090000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-953000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-950000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-1090000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-796000.0</v>
+      </c>
+      <c r="BA31">
+        <v>165000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-190000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-131000.0</v>
+      </c>
+      <c r="BD31">
+        <v>1595000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-1862000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-2033000.0</v>
+      </c>
+      <c r="BG31">
+        <v>-2192000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-2375000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-2485000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-2470000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-2562000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-2567000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-2660000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-2853000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-5612000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-3216000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-3262000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-3609000.0</v>
+      </c>
+      <c r="BS31">
+        <v>15902000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-3694000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-3639000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-3877000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-3954000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-3892000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-3766000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-3727000.0</v>
+      </c>
+      <c r="CA31">
+        <v>-3564000.0</v>
+      </c>
+      <c r="CB31">
+        <v>-3290000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-3071000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-2807000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-2678000.0</v>
+      </c>
+      <c r="CF31">
+        <v>-2492000.0</v>
+      </c>
+      <c r="CG31">
+        <v>-2284000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-2103000.0</v>
+      </c>
+      <c r="CI31">
+        <v>-2171000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-2021000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-1885000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-1927000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-2011000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-2034000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-2108000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-2281000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-2382000.0</v>
+      </c>
+      <c r="CR31">
+        <v>-2550000.0</v>
+      </c>
+      <c r="CS31">
+        <v>-2483000.0</v>
+      </c>
+      <c r="CT31">
+        <v>-2511000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-2680000.0</v>
+      </c>
+      <c r="CV31">
+        <v>-2885000.0</v>
+      </c>
+      <c r="CW31">
+        <v>-3021000.0</v>
+      </c>
+      <c r="CX31">
+        <v>-3147000.0</v>
+      </c>
+      <c r="CY31">
+        <v>-3130000.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-2930000.0</v>
+      </c>
+      <c r="DA31">
+        <v>-2743000.0</v>
+      </c>
+      <c r="DB31">
+        <v>-2652000.0</v>
+      </c>
+      <c r="DC31">
+        <v>-2500000.0</v>
+      </c>
+      <c r="DD31">
+        <v>-2400000.0</v>
+      </c>
+      <c r="DE31">
+        <v>-2400000.0</v>
+      </c>
+      <c r="DF31">
+        <v>-2400000.0</v>
+      </c>
+      <c r="DG31">
+        <v>-2400000.0</v>
+      </c>
+      <c r="DH31">
+        <v>-2400000.0</v>
+      </c>
+      <c r="DI31">
+        <v>-2200000.0</v>
+      </c>
+      <c r="DJ31">
+        <v>-2200000.0</v>
+      </c>
+      <c r="DK31">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DL31">
+        <v>-1400000.0</v>
+      </c>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
+      <c r="DR31"/>
+      <c r="DS31"/>
+      <c r="DT31"/>
+      <c r="DU31"/>
+      <c r="DV31"/>
+    </row>
+    <row r="32" spans="1:126">
+      <c r="A32" t="s">
+        <v>218</v>
+      </c>
+      <c r="B32">
+        <v>77593000.0</v>
+      </c>
+      <c r="C32">
+        <v>92417000.0</v>
+      </c>
+      <c r="D32">
+        <v>94021000.0</v>
+      </c>
+      <c r="E32">
+        <v>85542000.0</v>
+      </c>
+      <c r="F32">
+        <v>76278000.0</v>
+      </c>
+      <c r="G32">
+        <v>78754000.0</v>
+      </c>
+      <c r="H32">
+        <v>78448000.0</v>
+      </c>
+      <c r="I32">
+        <v>76016000.0</v>
+      </c>
+      <c r="J32">
+        <v>73494000.0</v>
+      </c>
+      <c r="K32">
+        <v>70792000.0</v>
+      </c>
+      <c r="L32">
+        <v>68140000.0</v>
+      </c>
+      <c r="M32">
+        <v>61393000.0</v>
+      </c>
+      <c r="N32">
+        <v>54058000.0</v>
+      </c>
+      <c r="O32">
+        <v>52967000.0</v>
+      </c>
+      <c r="P32">
+        <v>48508000.0</v>
+      </c>
+      <c r="Q32">
+        <v>42894000.0</v>
+      </c>
+      <c r="R32">
+        <v>42881000.0</v>
+      </c>
+      <c r="S32">
+        <v>37778000.0</v>
+      </c>
+      <c r="T32">
+        <v>34867000.0</v>
+      </c>
+      <c r="U32">
+        <v>35655000.0</v>
+      </c>
+      <c r="V32">
+        <v>33760000.0</v>
+      </c>
+      <c r="W32">
+        <v>35631000.0</v>
+      </c>
+      <c r="X32">
+        <v>31042000.0</v>
+      </c>
+      <c r="Y32">
+        <v>29660000.0</v>
+      </c>
+      <c r="Z32">
+        <v>26633000.0</v>
+      </c>
+      <c r="AA32">
+        <v>28623000.0</v>
+      </c>
+      <c r="AB32">
+        <v>27552000.0</v>
+      </c>
+      <c r="AC32">
+        <v>26854000.0</v>
+      </c>
+      <c r="AD32">
+        <v>24919000.0</v>
+      </c>
+      <c r="AE32">
+        <v>24506000.0</v>
+      </c>
+      <c r="AF32">
+        <v>21709000.0</v>
+      </c>
+      <c r="AG32">
+        <v>15632000.0</v>
+      </c>
+      <c r="AH32">
+        <v>14625000.0</v>
+      </c>
+      <c r="AI32">
+        <v>12635000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>12714000.0</v>
+      </c>
+      <c r="AK32">
+        <v>12235000.0</v>
+      </c>
+      <c r="AL32">
+        <v>11913000.0</v>
+      </c>
+      <c r="AM32">
+        <v>12347000.0</v>
+      </c>
+      <c r="AN32">
+        <v>11518000.0</v>
+      </c>
+      <c r="AO32">
+        <v>11229000.0</v>
+      </c>
+      <c r="AP32">
+        <v>10825000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>10262000.0</v>
+      </c>
+      <c r="AR32">
+        <v>10377000.0</v>
+      </c>
+      <c r="AS32">
+        <v>10752000.0</v>
+      </c>
+      <c r="AT32">
+        <v>9075000.0</v>
+      </c>
+      <c r="AU32">
+        <v>8488000.0</v>
+      </c>
+      <c r="AV32">
+        <v>8322000.0</v>
+      </c>
+      <c r="AW32">
+        <v>8674000.0</v>
+      </c>
+      <c r="AX32">
+        <v>8187000.0</v>
+      </c>
+      <c r="AY32">
+        <v>8015000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>8495000.0</v>
+      </c>
+      <c r="BA32">
+        <v>8294000.0</v>
+      </c>
+      <c r="BB32">
+        <v>7771000.0</v>
+      </c>
+      <c r="BC32">
+        <v>8174000.0</v>
+      </c>
+      <c r="BD32">
+        <v>8472000.0</v>
+      </c>
+      <c r="BE32">
+        <v>8766000.0</v>
+      </c>
+      <c r="BF32">
+        <v>8440000.0</v>
+      </c>
+      <c r="BG32">
+        <v>8792000.0</v>
+      </c>
+      <c r="BH32">
+        <v>8758000.0</v>
+      </c>
+      <c r="BI32">
+        <v>8780000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>8211000.0</v>
+      </c>
+      <c r="BK32">
+        <v>8429000.0</v>
+      </c>
+      <c r="BL32">
+        <v>8378000.0</v>
+      </c>
+      <c r="BM32">
+        <v>8586000.0</v>
+      </c>
+      <c r="BN32">
+        <v>8170000.0</v>
+      </c>
+      <c r="BO32">
+        <v>8837000.0</v>
+      </c>
+      <c r="BP32">
+        <v>8795000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>8854000.0</v>
+      </c>
+      <c r="BR32">
+        <v>8506000.0</v>
+      </c>
+      <c r="BS32">
+        <v>8889000.0</v>
+      </c>
+      <c r="BT32">
+        <v>8984000.0</v>
+      </c>
+      <c r="BU32">
+        <v>8692000.0</v>
+      </c>
+      <c r="BV32">
+        <v>8973000.0</v>
+      </c>
+      <c r="BW32">
+        <v>9048000.0</v>
+      </c>
+      <c r="BX32">
+        <v>8699000.0</v>
+      </c>
+      <c r="BY32">
+        <v>8637000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>8542000.0</v>
+      </c>
+      <c r="CA32">
+        <v>8316000.0</v>
+      </c>
+      <c r="CB32">
+        <v>7839000.0</v>
+      </c>
+      <c r="CC32">
+        <v>7703000.0</v>
+      </c>
+      <c r="CD32">
+        <v>7405000.0</v>
+      </c>
+      <c r="CE32">
+        <v>6999000.0</v>
+      </c>
+      <c r="CF32">
+        <v>6818000.0</v>
+      </c>
+      <c r="CG32">
+        <v>6350000.0</v>
+      </c>
+      <c r="CH32">
+        <v>6080000.0</v>
+      </c>
+      <c r="CI32">
+        <v>6104000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>5958000.0</v>
+      </c>
+      <c r="CK32">
+        <v>5851000.0</v>
+      </c>
+      <c r="CL32">
+        <v>5619000.0</v>
+      </c>
+      <c r="CM32">
+        <v>5551000.0</v>
+      </c>
+      <c r="CN32">
+        <v>5575000.0</v>
+      </c>
+      <c r="CO32">
+        <v>5829000.0</v>
+      </c>
+      <c r="CP32">
+        <v>5737000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>5827000.0</v>
+      </c>
+      <c r="CR32">
+        <v>5932000.0</v>
+      </c>
+      <c r="CS32">
+        <v>5728000.0</v>
+      </c>
+      <c r="CT32">
+        <v>5887000.0</v>
+      </c>
+      <c r="CU32">
+        <v>6059000.0</v>
+      </c>
+      <c r="CV32">
+        <v>6150000.0</v>
+      </c>
+      <c r="CW32">
+        <v>6277000.0</v>
+      </c>
+      <c r="CX32">
+        <v>6221000.0</v>
+      </c>
+      <c r="CY32">
+        <v>6223000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>5938000.0</v>
+      </c>
+      <c r="DA32">
+        <v>5804000.0</v>
+      </c>
+      <c r="DB32">
+        <v>5644000.0</v>
+      </c>
+      <c r="DC32">
+        <v>5500000.0</v>
+      </c>
+      <c r="DD32">
+        <v>5300000.0</v>
+      </c>
+      <c r="DE32">
+        <v>5600000.0</v>
+      </c>
+      <c r="DF32">
+        <v>5454000.0</v>
+      </c>
+      <c r="DG32">
+        <v>5400000.0</v>
+      </c>
+      <c r="DH32">
+        <v>5600000.0</v>
+      </c>
+      <c r="DI32">
+        <v>5400000.0</v>
+      </c>
+      <c r="DJ32">
+        <v>5400000.0</v>
+      </c>
+      <c r="DK32">
+        <v>4800000.0</v>
+      </c>
+      <c r="DL32">
+        <v>5900000.0</v>
+      </c>
+      <c r="DM32">
+        <v>3240000.0</v>
+      </c>
+      <c r="DN32">
+        <v>2410000.0</v>
+      </c>
+      <c r="DO32">
+        <v>2530000.0</v>
+      </c>
+      <c r="DP32">
+        <v>2410000.0</v>
+      </c>
+      <c r="DQ32">
+        <v>2280000.0</v>
+      </c>
+      <c r="DR32">
+        <v>2240000.0</v>
+      </c>
+      <c r="DS32">
+        <v>2130000.0</v>
+      </c>
+      <c r="DT32">
+        <v>2260000.0</v>
+      </c>
+      <c r="DU32">
+        <v>2180000.0</v>
+      </c>
+      <c r="DV32">
+        <v>2270000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AG30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:33">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="2" spans="1:33">
+      <c r="A2" t="s">
+        <v>219</v>
+      </c>
+      <c r="B2">
+        <v>70564000.0</v>
+      </c>
+      <c r="C2">
+        <v>96763000.0</v>
+      </c>
+      <c r="D2">
+        <v>60881000.0</v>
+      </c>
+      <c r="E2">
+        <v>913752000.0</v>
+      </c>
+      <c r="F2">
+        <v>303724000.0</v>
+      </c>
+      <c r="G2">
+        <v>139030000.0</v>
+      </c>
+      <c r="H2">
+        <v>40065000.0</v>
+      </c>
+      <c r="I2">
+        <v>23514000.0</v>
+      </c>
+      <c r="J2">
+        <v>45973000.0</v>
+      </c>
+      <c r="K2">
+        <v>13284000.0</v>
+      </c>
+      <c r="L2">
+        <v>9882000.0</v>
+      </c>
+      <c r="M2">
+        <v>8623000.0</v>
+      </c>
+      <c r="N2">
+        <v>15473000.0</v>
+      </c>
+      <c r="O2">
+        <v>17841000.0</v>
+      </c>
+      <c r="P2">
+        <v>12901000.0</v>
+      </c>
+      <c r="Q2">
+        <v>8960000.0</v>
+      </c>
+      <c r="R2">
+        <v>8448000.0</v>
+      </c>
+      <c r="S2">
+        <v>10599000.0</v>
+      </c>
+      <c r="T2">
+        <v>9498000.0</v>
+      </c>
+      <c r="U2">
+        <v>6350000.0</v>
+      </c>
+      <c r="V2">
+        <v>6679000.0</v>
+      </c>
+      <c r="W2">
+        <v>7456000.0</v>
+      </c>
+      <c r="X2">
+        <v>8095000.0</v>
+      </c>
+      <c r="Y2">
+        <v>9028000.0</v>
+      </c>
+      <c r="Z2">
+        <v>5986000.0</v>
+      </c>
+      <c r="AA2">
+        <v>7474000.0</v>
+      </c>
+      <c r="AB2">
+        <v>5700000.0</v>
+      </c>
+      <c r="AC2">
+        <v>6000000.0</v>
+      </c>
+      <c r="AD2">
+        <v>6400000.0</v>
+      </c>
+      <c r="AE2">
+        <v>3389000.0</v>
+      </c>
+      <c r="AF2">
+        <v>1440000.0</v>
+      </c>
+      <c r="AG2"/>
+    </row>
+    <row r="3" spans="1:33">
+      <c r="A3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B3">
+        <v>8234000</v>
+      </c>
+      <c r="C3">
+        <v>6916000</v>
+      </c>
+      <c r="D3">
+        <v>2770000</v>
+      </c>
+      <c r="E3">
+        <v>4249000</v>
+      </c>
+      <c r="F3">
+        <v>3497000</v>
+      </c>
+      <c r="G3">
+        <v>3685000</v>
+      </c>
+      <c r="H3">
+        <v>3885000</v>
+      </c>
+      <c r="I3">
+        <v>8958000</v>
+      </c>
+      <c r="J3">
+        <v>6879000</v>
+      </c>
+      <c r="K3">
+        <v>775000</v>
+      </c>
+      <c r="L3">
+        <v>1461000</v>
+      </c>
+      <c r="M3">
+        <v>1009000</v>
+      </c>
+      <c r="N3">
+        <v>588000</v>
+      </c>
+      <c r="O3">
+        <v>995000</v>
+      </c>
+      <c r="P3">
+        <v>1415000</v>
+      </c>
+      <c r="Q3">
+        <v>1587000</v>
+      </c>
+      <c r="R3">
+        <v>2647000</v>
+      </c>
+      <c r="S3">
+        <v>1587000</v>
+      </c>
+      <c r="T3">
+        <v>1885000</v>
+      </c>
+      <c r="U3">
+        <v>1044000</v>
+      </c>
+      <c r="V3">
+        <v>2081000</v>
+      </c>
+      <c r="W3">
+        <v>1429000</v>
+      </c>
+      <c r="X3">
+        <v>1029000</v>
+      </c>
+      <c r="Y3">
+        <v>262000</v>
+      </c>
+      <c r="Z3">
+        <v>150000</v>
+      </c>
+      <c r="AA3">
+        <v>643000</v>
+      </c>
+      <c r="AB3">
+        <v>200000</v>
+      </c>
+      <c r="AC3">
+        <v>500000</v>
+      </c>
+      <c r="AD3">
+        <v>200000</v>
+      </c>
+      <c r="AE3">
+        <v>316000</v>
+      </c>
+      <c r="AF3">
+        <v>1470000</v>
+      </c>
+      <c r="AG3">
+        <v>440000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:33">
+      <c r="A4" t="s">
+        <v>221</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-852871000.0</v>
+      </c>
+      <c r="F4">
+        <v>610028000.0</v>
+      </c>
+      <c r="G4">
+        <v>164694000.0</v>
+      </c>
+      <c r="H4">
+        <v>98965000.0</v>
+      </c>
+      <c r="I4">
+        <v>16551000.0</v>
+      </c>
+      <c r="J4">
+        <v>-22459000.0</v>
+      </c>
+      <c r="K4">
+        <v>32689000.0</v>
+      </c>
+      <c r="L4">
+        <v>3402000.0</v>
+      </c>
+      <c r="M4">
+        <v>1259000.0</v>
+      </c>
+      <c r="N4">
+        <v>-6850000.0</v>
+      </c>
+      <c r="O4">
+        <v>-2368000.0</v>
+      </c>
+      <c r="P4">
+        <v>4940000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+    </row>
+    <row r="5" spans="1:33">
+      <c r="A5" t="s">
+        <v>222</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-15459000.0</v>
+      </c>
+      <c r="F5">
+        <v>-3338000.0</v>
+      </c>
+      <c r="G5">
+        <v>-2270000.0</v>
+      </c>
+      <c r="H5">
+        <v>-10372000.0</v>
+      </c>
+      <c r="I5">
+        <v>-1912000.0</v>
+      </c>
+      <c r="J5">
+        <v>-292000.0</v>
+      </c>
+      <c r="K5">
+        <v>118000.0</v>
+      </c>
+      <c r="L5">
+        <v>333000.0</v>
+      </c>
+      <c r="M5">
+        <v>-547000.0</v>
+      </c>
+      <c r="N5">
+        <v>500000.0</v>
+      </c>
+      <c r="O5">
+        <v>520000.0</v>
+      </c>
+      <c r="P5">
+        <v>3032000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+      <c r="AG5"/>
+    </row>
+    <row r="6" spans="1:33">
+      <c r="A6" t="s">
+        <v>223</v>
+      </c>
+      <c r="B6">
+        <v>28354000.0</v>
+      </c>
+      <c r="C6">
+        <v>-26199000.0</v>
+      </c>
+      <c r="D6">
+        <v>35882000.0</v>
+      </c>
+      <c r="E6">
+        <v>-852871000.0</v>
+      </c>
+      <c r="F6">
+        <v>610028000.0</v>
+      </c>
+      <c r="G6">
+        <v>164694000.0</v>
+      </c>
+      <c r="H6">
+        <v>98965000.0</v>
+      </c>
+      <c r="I6">
+        <v>16551000.0</v>
+      </c>
+      <c r="J6">
+        <v>-22459000.0</v>
+      </c>
+      <c r="K6">
+        <v>32689000.0</v>
+      </c>
+      <c r="L6">
+        <v>3402000.0</v>
+      </c>
+      <c r="M6">
+        <v>1259000.0</v>
+      </c>
+      <c r="N6">
+        <v>-6850000.0</v>
+      </c>
+      <c r="O6">
+        <v>-2368000.0</v>
+      </c>
+      <c r="P6">
+        <v>4940000.0</v>
+      </c>
+      <c r="Q6">
+        <v>3941000.0</v>
+      </c>
+      <c r="R6">
+        <v>512000.0</v>
+      </c>
+      <c r="S6">
+        <v>-2168000.0</v>
+      </c>
+      <c r="T6">
+        <v>1101000.0</v>
+      </c>
+      <c r="U6">
+        <v>3148000.0</v>
+      </c>
+      <c r="V6">
+        <v>-329000.0</v>
+      </c>
+      <c r="W6">
+        <v>-777000.0</v>
+      </c>
+      <c r="X6">
+        <v>-639000.0</v>
+      </c>
+      <c r="Y6">
+        <v>-933000.0</v>
+      </c>
+      <c r="Z6">
+        <v>3042000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-1488000.0</v>
+      </c>
+      <c r="AB6">
+        <v>1800000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-300000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-400000.0</v>
+      </c>
+      <c r="AE6">
+        <v>1053000.0</v>
+      </c>
+      <c r="AF6">
+        <v>-1380000.0</v>
+      </c>
+      <c r="AG6">
+        <v>1440000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:33">
+      <c r="A7" t="s">
+        <v>224</v>
+      </c>
+      <c r="B7">
+        <v>-6205000.0</v>
+      </c>
+      <c r="C7">
+        <v>-6646000.0</v>
+      </c>
+      <c r="D7">
+        <v>6781000.0</v>
+      </c>
+      <c r="E7">
+        <v>-20528000.0</v>
+      </c>
+      <c r="F7">
+        <v>10672000.0</v>
+      </c>
+      <c r="G7">
+        <v>-5344000.0</v>
+      </c>
+      <c r="H7">
+        <v>-10322000.0</v>
+      </c>
+      <c r="I7">
+        <v>-4824000.0</v>
+      </c>
+      <c r="J7">
+        <v>-1058000.0</v>
+      </c>
+      <c r="K7">
+        <v>-85000.0</v>
+      </c>
+      <c r="L7">
+        <v>-796000.0</v>
+      </c>
+      <c r="M7">
+        <v>-936000.0</v>
+      </c>
+      <c r="N7">
+        <v>781000.0</v>
+      </c>
+      <c r="O7">
+        <v>432000.0</v>
+      </c>
+      <c r="P7">
+        <v>2916000.0</v>
+      </c>
+      <c r="Q7">
+        <v>676000.0</v>
+      </c>
+      <c r="R7">
+        <v>-5506000.0</v>
+      </c>
+      <c r="S7">
+        <v>469000.0</v>
+      </c>
+      <c r="T7">
+        <v>-547000.0</v>
+      </c>
+      <c r="U7">
+        <v>-198000.0</v>
+      </c>
+      <c r="V7">
+        <v>176000.0</v>
+      </c>
+      <c r="W7">
+        <v>717000.0</v>
+      </c>
+      <c r="X7">
+        <v>181000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-426000.0</v>
+      </c>
+      <c r="Z7">
+        <v>390000.0</v>
+      </c>
+      <c r="AA7">
+        <v>12000.0</v>
+      </c>
+      <c r="AB7">
+        <v>300000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-10000000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-400000.0</v>
+      </c>
+      <c r="AE7">
+        <v>51000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-5400000.0</v>
+      </c>
+      <c r="AG7">
+        <v>50000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:33">
+      <c r="A8" t="s">
+        <v>225</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-7080000.0</v>
+      </c>
+      <c r="F8">
+        <v>3562000.0</v>
+      </c>
+      <c r="G8">
+        <v>-5007000.0</v>
+      </c>
+      <c r="H8">
+        <v>280000.0</v>
+      </c>
+      <c r="I8">
+        <v>-398000.0</v>
+      </c>
+      <c r="J8">
+        <v>-636000.0</v>
+      </c>
+      <c r="K8">
+        <v>-115000.0</v>
+      </c>
+      <c r="L8">
+        <v>-367000.0</v>
+      </c>
+      <c r="M8">
+        <v>-354000.0</v>
+      </c>
+      <c r="N8">
+        <v>189000.0</v>
+      </c>
+      <c r="O8">
+        <v>174000.0</v>
+      </c>
+      <c r="P8">
+        <v>-435000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+    </row>
+    <row r="9" spans="1:33">
+      <c r="A9" t="s">
+        <v>226</v>
+      </c>
+      <c r="B9">
+        <v>-523000.0</v>
+      </c>
+      <c r="C9">
+        <v>-1026000.0</v>
+      </c>
+      <c r="D9">
+        <v>-6244000.0</v>
+      </c>
+      <c r="E9">
+        <v>-7080000.0</v>
+      </c>
+      <c r="F9">
+        <v>3562000.0</v>
+      </c>
+      <c r="G9">
+        <v>-5007000.0</v>
+      </c>
+      <c r="H9">
+        <v>280000.0</v>
+      </c>
+      <c r="I9">
+        <v>-398000.0</v>
+      </c>
+      <c r="J9">
+        <v>-636000.0</v>
+      </c>
+      <c r="K9">
+        <v>-115000.0</v>
+      </c>
+      <c r="L9">
+        <v>-367000.0</v>
+      </c>
+      <c r="M9">
+        <v>-354000.0</v>
+      </c>
+      <c r="N9">
+        <v>189000.0</v>
+      </c>
+      <c r="O9">
+        <v>174000.0</v>
+      </c>
+      <c r="P9">
+        <v>-435000.0</v>
+      </c>
+      <c r="Q9">
+        <v>149000.0</v>
+      </c>
+      <c r="R9">
+        <v>-34000.0</v>
+      </c>
+      <c r="S9">
+        <v>71000.0</v>
+      </c>
+      <c r="T9">
+        <v>4000.0</v>
+      </c>
+      <c r="U9">
+        <v>-464000.0</v>
+      </c>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9">
+        <v>51000.0</v>
+      </c>
+      <c r="AF9"/>
+      <c r="AG9"/>
+    </row>
+    <row r="10" spans="1:33">
+      <c r="A10" t="s">
+        <v>227</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10">
+        <v>1578000.0</v>
+      </c>
+      <c r="H10">
+        <v>-8766000.0</v>
+      </c>
+      <c r="I10"/>
+      <c r="J10">
+        <v>2591000.0</v>
+      </c>
+      <c r="K10">
+        <v>1392000.0</v>
+      </c>
+      <c r="L10">
+        <v>252000.0</v>
+      </c>
+      <c r="M10">
+        <v>119000.0</v>
+      </c>
+      <c r="N10">
+        <v>-302000.0</v>
+      </c>
+      <c r="O10">
+        <v>0.0</v>
+      </c>
+      <c r="P10">
+        <v>0.0</v>
+      </c>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10"/>
+    </row>
+    <row r="11" spans="1:33">
+      <c r="A11" t="s">
+        <v>228</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>2949000.0</v>
+      </c>
+      <c r="F11">
+        <v>13212000.0</v>
+      </c>
+      <c r="G11">
+        <v>3348000.0</v>
+      </c>
+      <c r="H11">
+        <v>-627000.0</v>
+      </c>
+      <c r="I11">
+        <v>-2647000.0</v>
+      </c>
+      <c r="J11">
+        <v>-42000.0</v>
+      </c>
+      <c r="K11">
+        <v>552000.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>-35000.0</v>
+      </c>
+      <c r="N11">
+        <v>92000.0</v>
+      </c>
+      <c r="O11">
+        <v>-166000.0</v>
+      </c>
+      <c r="P11">
+        <v>345000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11"/>
+      <c r="S11">
+        <v>421000.0</v>
+      </c>
+      <c r="T11">
+        <v>78000.0</v>
+      </c>
+      <c r="U11">
+        <v>266000.0</v>
+      </c>
+      <c r="V11">
+        <v>343000.0</v>
+      </c>
+      <c r="W11">
+        <v>147000.0</v>
+      </c>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+      <c r="AG11"/>
+    </row>
+    <row r="12" spans="1:33">
+      <c r="A12" t="s">
+        <v>229</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>17751000.0</v>
+      </c>
+      <c r="F12">
+        <v>18012000.0</v>
+      </c>
+      <c r="G12">
+        <v>-13248000.0</v>
+      </c>
+      <c r="H12">
+        <v>-4151000.0</v>
+      </c>
+      <c r="I12">
+        <v>1208000.0</v>
+      </c>
+      <c r="J12">
+        <v>2927000.0</v>
+      </c>
+      <c r="K12">
+        <v>419000.0</v>
+      </c>
+      <c r="L12">
+        <v>5857000.0</v>
+      </c>
+      <c r="M12">
+        <v>1358000.0</v>
+      </c>
+      <c r="N12">
+        <v>1418000.0</v>
+      </c>
+      <c r="O12">
+        <v>973000.0</v>
+      </c>
+      <c r="P12">
+        <v>421000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+      <c r="AG12"/>
+    </row>
+    <row r="13" spans="1:33">
+      <c r="A13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-13448000.0</v>
+      </c>
+      <c r="F13">
+        <v>7110000.0</v>
+      </c>
+      <c r="G13">
+        <v>-337000.0</v>
+      </c>
+      <c r="H13">
+        <v>-10602000.0</v>
+      </c>
+      <c r="I13">
+        <v>-4426000.0</v>
+      </c>
+      <c r="J13">
+        <v>-422000.0</v>
+      </c>
+      <c r="K13">
+        <v>30000.0</v>
+      </c>
+      <c r="L13">
+        <v>-429000.0</v>
+      </c>
+      <c r="M13">
+        <v>-582000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+    </row>
+    <row r="14" spans="1:33">
+      <c r="A14" t="s">
+        <v>231</v>
+      </c>
+      <c r="B14">
+        <v>8081000.0</v>
+      </c>
+      <c r="C14">
+        <v>6829000.0</v>
+      </c>
+      <c r="D14">
+        <v>6860000.0</v>
+      </c>
+      <c r="E14">
+        <v>8230000.0</v>
+      </c>
+      <c r="F14">
+        <v>6374000.0</v>
+      </c>
+      <c r="G14">
+        <v>6452000.0</v>
+      </c>
+      <c r="H14">
+        <v>6073000.0</v>
+      </c>
+      <c r="I14">
+        <v>3619000.0</v>
+      </c>
+      <c r="J14">
+        <v>1569000.0</v>
+      </c>
+      <c r="K14">
+        <v>1784000.0</v>
+      </c>
+      <c r="L14">
+        <v>1585000.0</v>
+      </c>
+      <c r="M14">
+        <v>1297000.0</v>
+      </c>
+      <c r="N14">
+        <v>1289000.0</v>
+      </c>
+      <c r="O14">
+        <v>1139000.0</v>
+      </c>
+      <c r="P14">
+        <v>1307000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1320000.0</v>
+      </c>
+      <c r="R14">
+        <v>1152000.0</v>
+      </c>
+      <c r="S14">
+        <v>914000.0</v>
+      </c>
+      <c r="T14">
+        <v>875000.0</v>
+      </c>
+      <c r="U14">
+        <v>677000.0</v>
+      </c>
+      <c r="V14">
+        <v>615000.0</v>
+      </c>
+      <c r="W14">
+        <v>495000.0</v>
+      </c>
+      <c r="X14">
+        <v>426000.0</v>
+      </c>
+      <c r="Y14">
+        <v>340000.0</v>
+      </c>
+      <c r="Z14">
+        <v>336000.0</v>
+      </c>
+      <c r="AA14">
+        <v>369000.0</v>
+      </c>
+      <c r="AB14">
+        <v>400000.0</v>
+      </c>
+      <c r="AC14">
+        <v>400000.0</v>
+      </c>
+      <c r="AD14">
+        <v>400000.0</v>
+      </c>
+      <c r="AE14">
+        <v>361000.0</v>
+      </c>
+      <c r="AF14">
+        <v>320000.0</v>
+      </c>
+      <c r="AG14">
+        <v>270000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:33">
+      <c r="A15" t="s">
+        <v>232</v>
+      </c>
+      <c r="B15">
+        <v>-18160000.0</v>
+      </c>
+      <c r="C15">
+        <v>-13822000.0</v>
+      </c>
+      <c r="D15">
+        <v>-12981000.0</v>
+      </c>
+      <c r="E15">
+        <v>12735000.0</v>
+      </c>
+      <c r="F15">
+        <v>8872000.0</v>
+      </c>
+      <c r="G15">
+        <v>6504000.0</v>
+      </c>
+      <c r="H15">
+        <v>6688000.0</v>
+      </c>
+      <c r="I15">
+        <v>4615000.0</v>
+      </c>
+      <c r="J15">
+        <v>2204000.0</v>
+      </c>
+      <c r="K15">
+        <v>2452000.0</v>
+      </c>
+      <c r="L15">
+        <v>2275000.0</v>
+      </c>
+      <c r="M15">
+        <v>1925000.0</v>
+      </c>
+      <c r="N15">
+        <v>1181000.0</v>
+      </c>
+      <c r="O15">
+        <v>1432000.0</v>
+      </c>
+      <c r="P15">
+        <v>1196000.0</v>
+      </c>
+      <c r="Q15">
+        <v>500000.0</v>
+      </c>
+      <c r="R15">
+        <v>2262000.0</v>
+      </c>
+      <c r="S15">
+        <v>2787000.0</v>
+      </c>
+      <c r="T15">
+        <v>2773000.0</v>
+      </c>
+      <c r="U15">
+        <v>2652000.0</v>
+      </c>
+      <c r="V15">
+        <v>2552000.0</v>
+      </c>
+      <c r="W15">
+        <v>5739000.0</v>
+      </c>
+      <c r="X15">
+        <v>2499000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2431000.0</v>
+      </c>
+      <c r="Z15">
+        <v>2428000.0</v>
+      </c>
+      <c r="AA15">
+        <v>2427000.0</v>
+      </c>
+      <c r="AB15">
+        <v>6600000.0</v>
+      </c>
+      <c r="AC15">
+        <v>2100000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE15">
+        <v>1193000.0</v>
+      </c>
+      <c r="AF15">
+        <v>1700000.0</v>
+      </c>
+      <c r="AG15">
+        <v>1620000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:33">
+      <c r="A16" t="s">
+        <v>233</v>
+      </c>
+      <c r="B16">
+        <v>98918000.0</v>
+      </c>
+      <c r="C16">
+        <v>70564000.0</v>
+      </c>
+      <c r="D16">
+        <v>96763000.0</v>
+      </c>
+      <c r="E16">
+        <v>60881000.0</v>
+      </c>
+      <c r="F16">
+        <v>913752000.0</v>
+      </c>
+      <c r="G16">
+        <v>303724000.0</v>
+      </c>
+      <c r="H16">
+        <v>139030000.0</v>
+      </c>
+      <c r="I16">
+        <v>40065000.0</v>
+      </c>
+      <c r="J16">
+        <v>23514000.0</v>
+      </c>
+      <c r="K16">
+        <v>45973000.0</v>
+      </c>
+      <c r="L16">
+        <v>13284000.0</v>
+      </c>
+      <c r="M16">
+        <v>9882000.0</v>
+      </c>
+      <c r="N16">
+        <v>8623000.0</v>
+      </c>
+      <c r="O16">
+        <v>15473000.0</v>
+      </c>
+      <c r="P16">
+        <v>17841000.0</v>
+      </c>
+      <c r="Q16">
+        <v>12901000.0</v>
+      </c>
+      <c r="R16">
+        <v>8960000.0</v>
+      </c>
+      <c r="S16">
+        <v>8448000.0</v>
+      </c>
+      <c r="T16">
+        <v>10599000.0</v>
+      </c>
+      <c r="U16">
+        <v>9498000.0</v>
+      </c>
+      <c r="V16">
+        <v>6350000.0</v>
+      </c>
+      <c r="W16">
+        <v>6679000.0</v>
+      </c>
+      <c r="X16">
+        <v>7456000.0</v>
+      </c>
+      <c r="Y16">
+        <v>8095000.0</v>
+      </c>
+      <c r="Z16">
+        <v>9028000.0</v>
+      </c>
+      <c r="AA16">
+        <v>5986000.0</v>
+      </c>
+      <c r="AB16">
+        <v>7500000.0</v>
+      </c>
+      <c r="AC16">
+        <v>5700000.0</v>
+      </c>
+      <c r="AD16">
+        <v>6000000.0</v>
+      </c>
+      <c r="AE16">
+        <v>4442000.0</v>
+      </c>
+      <c r="AF16">
+        <v>-1380000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1440000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:33">
+      <c r="A17" t="s">
+        <v>234</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+    </row>
+    <row r="18" spans="1:33">
+      <c r="A18" t="s">
+        <v>235</v>
+      </c>
+      <c r="B18">
+        <v>71801000.0</v>
+      </c>
+      <c r="C18">
+        <v>44472000.0</v>
+      </c>
+      <c r="D18">
+        <v>49571000.0</v>
+      </c>
+      <c r="E18">
+        <v>55742000.0</v>
+      </c>
+      <c r="F18">
+        <v>62402000.0</v>
+      </c>
+      <c r="G18">
+        <v>10384000.0</v>
+      </c>
+      <c r="H18">
+        <v>3946000.0</v>
+      </c>
+      <c r="I18">
+        <v>2025000.0</v>
+      </c>
+      <c r="J18">
+        <v>5016000.0</v>
+      </c>
+      <c r="K18">
+        <v>21073000.0</v>
+      </c>
+      <c r="L18">
+        <v>11713000.0</v>
+      </c>
+      <c r="M18">
+        <v>7661000.0</v>
+      </c>
+      <c r="N18">
+        <v>10094000.0</v>
+      </c>
+      <c r="O18">
+        <v>8405000.0</v>
+      </c>
+      <c r="P18">
+        <v>7031000.0</v>
+      </c>
+      <c r="Q18">
+        <v>5683000.0</v>
+      </c>
+      <c r="R18">
+        <v>-554000.0</v>
+      </c>
+      <c r="S18">
+        <v>4250000.0</v>
+      </c>
+      <c r="T18">
+        <v>3600000.0</v>
+      </c>
+      <c r="U18">
+        <v>4660000.0</v>
+      </c>
+      <c r="V18">
+        <v>3059000.0</v>
+      </c>
+      <c r="W18">
+        <v>3888000.0</v>
+      </c>
+      <c r="X18">
+        <v>4070000.0</v>
+      </c>
+      <c r="Y18">
+        <v>4129000.0</v>
+      </c>
+      <c r="Z18">
+        <v>4956000.0</v>
+      </c>
+      <c r="AA18">
+        <v>3569000.0</v>
+      </c>
+      <c r="AB18">
+        <v>4200000.0</v>
+      </c>
+      <c r="AC18">
+        <v>3600000.0</v>
+      </c>
+      <c r="AD18">
+        <v>3200000.0</v>
+      </c>
+      <c r="AE18">
+        <v>2997000.0</v>
+      </c>
+      <c r="AF18">
+        <v>1830000.0</v>
+      </c>
+      <c r="AG18">
+        <v>2630000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:33">
+      <c r="A19" t="s">
+        <v>236</v>
+      </c>
+      <c r="B19">
+        <v>-106600000.0</v>
+      </c>
+      <c r="C19">
+        <v>-208742000.0</v>
+      </c>
+      <c r="D19">
+        <v>-518730000.0</v>
+      </c>
+      <c r="E19">
+        <v>-681394000.0</v>
+      </c>
+      <c r="F19">
+        <v>-142693000.0</v>
+      </c>
+      <c r="G19">
+        <v>-588912000.0</v>
+      </c>
+      <c r="H19">
+        <v>-25814000.0</v>
+      </c>
+      <c r="I19">
+        <v>-42231000.0</v>
+      </c>
+      <c r="J19">
+        <v>-159255000.0</v>
+      </c>
+      <c r="K19">
+        <v>-87016000.0</v>
+      </c>
+      <c r="L19">
+        <v>14679000.0</v>
+      </c>
+      <c r="M19">
+        <v>-41960000.0</v>
+      </c>
+      <c r="N19">
+        <v>-25974000.0</v>
+      </c>
+      <c r="O19">
+        <v>1937000.0</v>
+      </c>
+      <c r="P19">
+        <v>-74246000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+    </row>
+    <row r="20" spans="1:33">
+      <c r="A20" t="s">
+        <v>237</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>75956000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
+        <v>70238000.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+    </row>
+    <row r="21" spans="1:33">
+      <c r="A21" t="s">
+        <v>238</v>
+      </c>
+      <c r="B21">
+        <v>-26911000.0</v>
+      </c>
+      <c r="C21">
+        <v>-274932000.0</v>
+      </c>
+      <c r="D21">
+        <v>123343000.0</v>
+      </c>
+      <c r="E21">
+        <v>9098000.0</v>
+      </c>
+      <c r="F21">
+        <v>-132745000.0</v>
+      </c>
+      <c r="G21">
+        <v>185339000.0</v>
+      </c>
+      <c r="H21">
+        <v>-61784000.0</v>
+      </c>
+      <c r="I21">
+        <v>3966000.0</v>
+      </c>
+      <c r="J21">
+        <v>43306000.0</v>
+      </c>
+      <c r="K21">
+        <v>-58320000.0</v>
+      </c>
+      <c r="L21">
+        <v>22292000.0</v>
+      </c>
+      <c r="M21">
+        <v>6561000.0</v>
+      </c>
+      <c r="N21">
+        <v>24468000.0</v>
+      </c>
+      <c r="O21">
+        <v>-191000.0</v>
+      </c>
+      <c r="P21">
+        <v>-6743000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21"/>
+    </row>
+    <row r="22" spans="1:33">
+      <c r="A22" t="s">
+        <v>201</v>
+      </c>
+      <c r="B22">
+        <v>56248000.0</v>
+      </c>
+      <c r="C22">
+        <v>49437000.0</v>
+      </c>
+      <c r="D22">
+        <v>37397000.0</v>
+      </c>
+      <c r="E22">
+        <v>54806000.0</v>
+      </c>
+      <c r="F22">
+        <v>29319000.0</v>
+      </c>
+      <c r="G22">
+        <v>26209000.0</v>
+      </c>
+      <c r="H22">
+        <v>17701000.0</v>
+      </c>
+      <c r="I22">
+        <v>10596000.0</v>
+      </c>
+      <c r="J22">
+        <v>7089000.0</v>
+      </c>
+      <c r="K22">
+        <v>7804000.0</v>
+      </c>
+      <c r="L22">
+        <v>6528000.0</v>
+      </c>
+      <c r="M22">
+        <v>5701000.0</v>
+      </c>
+      <c r="N22">
+        <v>4939000.0</v>
+      </c>
+      <c r="O22">
+        <v>4951000.0</v>
+      </c>
+      <c r="P22">
+        <v>4543000.0</v>
+      </c>
+      <c r="Q22">
+        <v>2748000.0</v>
+      </c>
+      <c r="R22">
+        <v>-2295000.0</v>
+      </c>
+      <c r="S22">
+        <v>3588000.0</v>
+      </c>
+      <c r="T22">
+        <v>4671000.0</v>
+      </c>
+      <c r="U22">
+        <v>4888000.0</v>
+      </c>
+      <c r="V22">
+        <v>4603000.0</v>
+      </c>
+      <c r="W22">
+        <v>4369000.0</v>
+      </c>
+      <c r="X22">
+        <v>4615000.0</v>
+      </c>
+      <c r="Y22">
+        <v>4495000.0</v>
+      </c>
+      <c r="Z22">
+        <v>4230000.0</v>
+      </c>
+      <c r="AA22">
+        <v>3948000.0</v>
+      </c>
+      <c r="AB22">
+        <v>3900000.0</v>
+      </c>
+      <c r="AC22">
+        <v>3900000.0</v>
+      </c>
+      <c r="AD22">
+        <v>4200000.0</v>
+      </c>
+      <c r="AE22">
+        <v>3329000.0</v>
+      </c>
+      <c r="AF22">
+        <v>2970000.0</v>
+      </c>
+      <c r="AG22">
+        <v>2740000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:33">
+      <c r="A23" t="s">
+        <v>239</v>
+      </c>
+      <c r="B23">
+        <v>-95024000.0</v>
+      </c>
+      <c r="C23">
+        <v>344276000.0</v>
+      </c>
+      <c r="D23">
+        <v>286980000.0</v>
+      </c>
+      <c r="E23">
+        <v>-98910000.0</v>
+      </c>
+      <c r="F23">
+        <v>320648000.0</v>
+      </c>
+      <c r="G23">
+        <v>785181000.0</v>
+      </c>
+      <c r="H23">
+        <v>156991000.0</v>
+      </c>
+      <c r="I23">
+        <v>-15630000.0</v>
+      </c>
+      <c r="J23">
+        <v>88256000.0</v>
+      </c>
+      <c r="K23">
+        <v>158412000.0</v>
+      </c>
+      <c r="L23">
+        <v>9114000.0</v>
+      </c>
+      <c r="M23">
+        <v>29845000.0</v>
+      </c>
+      <c r="N23">
+        <v>-17214000.0</v>
+      </c>
+      <c r="O23">
+        <v>-13708000.0</v>
+      </c>
+      <c r="P23">
+        <v>79111000.0</v>
+      </c>
+      <c r="Q23">
+        <v>54967000.0</v>
+      </c>
+      <c r="R23">
+        <v>63191000.0</v>
+      </c>
+      <c r="S23">
+        <v>74007000.0</v>
+      </c>
+      <c r="T23">
+        <v>8591000.0</v>
+      </c>
+      <c r="U23">
+        <v>-10125000.0</v>
+      </c>
+      <c r="V23">
+        <v>24130000.0</v>
+      </c>
+      <c r="W23">
+        <v>5613000.0</v>
+      </c>
+      <c r="X23">
+        <v>13635000.0</v>
+      </c>
+      <c r="Y23">
+        <v>20598000.0</v>
+      </c>
+      <c r="Z23">
+        <v>22697000.0</v>
+      </c>
+      <c r="AA23">
+        <v>13568000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1000000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-300000.0</v>
+      </c>
+      <c r="AD23">
+        <v>17400000.0</v>
+      </c>
+      <c r="AE23">
+        <v>14101000.0</v>
+      </c>
+      <c r="AF23">
+        <v>16080000.0</v>
+      </c>
+      <c r="AG23">
+        <v>2290000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:33">
+      <c r="A24" t="s">
+        <v>240</v>
+      </c>
+      <c r="B24">
+        <v>-20109000.0</v>
+      </c>
+      <c r="C24">
+        <v>-176550000.0</v>
+      </c>
+      <c r="D24">
+        <v>-436075000.0</v>
+      </c>
+      <c r="E24">
+        <v>-19068000.0</v>
+      </c>
+      <c r="F24">
+        <v>315561000.0</v>
+      </c>
+      <c r="G24">
+        <v>-1428000.0</v>
+      </c>
+      <c r="H24">
+        <v>2714000.0</v>
+      </c>
+      <c r="I24">
+        <v>-131605000.0</v>
+      </c>
+      <c r="J24">
+        <v>-96174000.0</v>
+      </c>
+      <c r="K24">
+        <v>-70663000.0</v>
+      </c>
+      <c r="L24">
+        <v>-58761000.0</v>
+      </c>
+      <c r="M24">
+        <v>-24564000.0</v>
+      </c>
+      <c r="N24">
+        <v>-46889000.0</v>
+      </c>
+      <c r="O24">
+        <v>763000.0</v>
+      </c>
+      <c r="P24">
+        <v>11481000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-7062000.0</v>
+      </c>
+      <c r="R24">
+        <v>-41277000.0</v>
+      </c>
+      <c r="S24">
+        <v>-62561000.0</v>
+      </c>
+      <c r="T24">
+        <v>-19248000.0</v>
+      </c>
+      <c r="U24">
+        <v>15487000.0</v>
+      </c>
+      <c r="V24">
+        <v>-26424000.0</v>
+      </c>
+      <c r="W24">
+        <v>-31797000.0</v>
+      </c>
+      <c r="X24">
+        <v>-15776000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-30283000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-31341000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-19674000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-19000000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-1100000.0</v>
+      </c>
+      <c r="AD24">
+        <v>500000.0</v>
+      </c>
+      <c r="AE24">
+        <v>6301000.0</v>
+      </c>
+      <c r="AF24">
+        <v>-19290000.0</v>
+      </c>
+      <c r="AG24">
+        <v>-3490000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:33">
+      <c r="A25" t="s">
+        <v>241</v>
+      </c>
+      <c r="B25">
+        <v>6021000.0</v>
+      </c>
+      <c r="C25">
+        <v>-795000.0</v>
+      </c>
+      <c r="D25">
+        <v>1751000.0</v>
+      </c>
+      <c r="E25">
+        <v>14079000.0</v>
+      </c>
+      <c r="F25">
+        <v>18354000.0</v>
+      </c>
+      <c r="G25">
+        <v>-12295000.0</v>
+      </c>
+      <c r="H25">
+        <v>-6632000.0</v>
+      </c>
+      <c r="I25">
+        <v>8000.0</v>
+      </c>
+      <c r="J25">
+        <v>2322000.0</v>
+      </c>
+      <c r="K25">
+        <v>12628000.0</v>
+      </c>
+      <c r="L25">
+        <v>4833000.0</v>
+      </c>
+      <c r="M25">
+        <v>2720000.0</v>
+      </c>
+      <c r="N25">
+        <v>3481000.0</v>
+      </c>
+      <c r="O25">
+        <v>2428000.0</v>
+      </c>
+      <c r="P25">
+        <v>206000.0</v>
+      </c>
+      <c r="Q25">
+        <v>2814000.0</v>
+      </c>
+      <c r="R25">
+        <v>8985000.0</v>
+      </c>
+      <c r="S25">
+        <v>1026000.0</v>
+      </c>
+      <c r="T25">
+        <v>913000.0</v>
+      </c>
+      <c r="U25">
+        <v>586000.0</v>
+      </c>
+      <c r="V25">
+        <v>-81000.0</v>
+      </c>
+      <c r="W25">
+        <v>43000.0</v>
+      </c>
+      <c r="X25">
+        <v>-246000.0</v>
+      </c>
+      <c r="Y25">
+        <v>129000.0</v>
+      </c>
+      <c r="Z25">
+        <v>266000.0</v>
+      </c>
+      <c r="AA25">
+        <v>60000.0</v>
+      </c>
+      <c r="AB25">
+        <v>-100000.0</v>
+      </c>
+      <c r="AC25">
+        <v>-100000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-900000.0</v>
+      </c>
+      <c r="AE25">
+        <v>-376000.0</v>
+      </c>
+      <c r="AF25">
+        <v>5340000.0</v>
+      </c>
+      <c r="AG25">
+        <v>-40000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:33">
+      <c r="A26" t="s">
+        <v>242</v>
+      </c>
+      <c r="B26">
+        <v>-2250000.0</v>
+      </c>
+      <c r="C26">
+        <v>-323000.0</v>
+      </c>
+      <c r="D26">
+        <v>-4876000.0</v>
+      </c>
+      <c r="E26">
+        <v>-2957000.0</v>
+      </c>
+      <c r="F26">
+        <v>-128000.0</v>
+      </c>
+      <c r="G26">
+        <v>-1795000.0</v>
+      </c>
+      <c r="H26">
+        <v>269000.0</v>
+      </c>
+      <c r="I26">
+        <v>-3404000.0</v>
+      </c>
+      <c r="J26">
+        <v>146000.0</v>
+      </c>
+      <c r="K26">
+        <v>82000.0</v>
+      </c>
+      <c r="L26">
+        <v>-6750000.0</v>
+      </c>
+      <c r="M26">
+        <v>53000.0</v>
+      </c>
+      <c r="N26">
+        <v>-120000.0</v>
+      </c>
+      <c r="O26">
+        <v>-10000000.0</v>
+      </c>
+      <c r="P26">
+        <v>38000.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
+        <v>-252000.0</v>
+      </c>
+      <c r="T26">
+        <v>-506000.0</v>
+      </c>
+      <c r="U26">
+        <v>-98000.0</v>
+      </c>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+    </row>
+    <row r="27" spans="1:33">
+      <c r="A27" t="s">
+        <v>243</v>
+      </c>
+      <c r="B27">
+        <v>1999000.0</v>
+      </c>
+      <c r="C27">
+        <v>1047000.0</v>
+      </c>
+      <c r="D27">
+        <v>1103000.0</v>
+      </c>
+      <c r="E27">
+        <v>1142000.0</v>
+      </c>
+      <c r="F27">
+        <v>696000.0</v>
+      </c>
+      <c r="G27">
+        <v>414000.0</v>
+      </c>
+      <c r="H27">
+        <v>346000.0</v>
+      </c>
+      <c r="I27">
+        <v>267000.0</v>
+      </c>
+      <c r="J27">
+        <v>145000.0</v>
+      </c>
+      <c r="K27">
+        <v>53000.0</v>
+      </c>
+      <c r="L27">
+        <v>27000.0</v>
+      </c>
+      <c r="M27">
+        <v>2598000.0</v>
+      </c>
+      <c r="N27">
+        <v>4014000.0</v>
+      </c>
+      <c r="O27">
+        <v>2579000.0</v>
+      </c>
+      <c r="P27">
+        <v>464000.0</v>
+      </c>
+      <c r="Q27">
+        <v>2801000.0</v>
+      </c>
+      <c r="R27">
+        <v>9155000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27">
+        <v>-12000.0</v>
+      </c>
+      <c r="U27">
+        <v>-42000.0</v>
+      </c>
+      <c r="V27">
+        <v>-84000.0</v>
+      </c>
+      <c r="W27">
+        <v>-471000.0</v>
+      </c>
+      <c r="X27">
+        <v>-326000.0</v>
+      </c>
+      <c r="Y27">
+        <v>-111000.0</v>
+      </c>
+      <c r="Z27">
+        <v>-18000.0</v>
+      </c>
+      <c r="AA27">
+        <v>-27000.0</v>
+      </c>
+      <c r="AB27">
+        <v>-300000.0</v>
+      </c>
+      <c r="AC27"/>
+      <c r="AD27">
+        <v>-900000.0</v>
+      </c>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+    </row>
+    <row r="28" spans="1:33">
+      <c r="A28" t="s">
+        <v>244</v>
+      </c>
+      <c r="B28">
+        <v>-134850000.0</v>
+      </c>
+      <c r="C28">
+        <v>131155000.0</v>
+      </c>
+      <c r="D28">
+        <v>392466000.0</v>
+      </c>
+      <c r="E28">
+        <v>-208151000.0</v>
+      </c>
+      <c r="F28">
+        <v>374758000.0</v>
+      </c>
+      <c r="G28">
+        <v>739537000.0</v>
+      </c>
+      <c r="H28">
+        <v>118119000.0</v>
+      </c>
+      <c r="I28">
+        <v>-16279000.0</v>
+      </c>
+      <c r="J28">
+        <v>129443000.0</v>
+      </c>
+      <c r="K28">
+        <v>97640000.0</v>
+      </c>
+      <c r="L28">
+        <v>29131000.0</v>
+      </c>
+      <c r="M28">
+        <v>34481000.0</v>
+      </c>
+      <c r="N28">
+        <v>6073000.0</v>
+      </c>
+      <c r="O28">
+        <v>-15331000.0</v>
+      </c>
+      <c r="P28">
+        <v>71172000.0</v>
+      </c>
+      <c r="Q28">
+        <v>29810000.0</v>
+      </c>
+      <c r="R28">
+        <v>35830000.0</v>
+      </c>
+      <c r="S28">
+        <v>58238000.0</v>
+      </c>
+      <c r="T28">
+        <v>13254000.0</v>
+      </c>
+      <c r="U28">
+        <v>20817000.0</v>
+      </c>
+      <c r="V28">
+        <v>30000000.0</v>
+      </c>
+      <c r="W28">
+        <v>18263000.0</v>
+      </c>
+      <c r="X28">
+        <v>5952000.0</v>
+      </c>
+      <c r="Y28">
+        <v>26539000.0</v>
+      </c>
+      <c r="Z28">
+        <v>10468000.0</v>
+      </c>
+      <c r="AA28">
+        <v>22107000.0</v>
+      </c>
+      <c r="AB28">
+        <v>7700000.0</v>
+      </c>
+      <c r="AC28">
+        <v>17400000.0</v>
+      </c>
+      <c r="AD28">
+        <v>14100000.0</v>
+      </c>
+      <c r="AE28">
+        <v>12789000.0</v>
+      </c>
+      <c r="AF28">
+        <v>16080000.0</v>
+      </c>
+      <c r="AG28">
+        <v>2290000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:33">
+      <c r="A29" t="s">
+        <v>245</v>
+      </c>
+      <c r="B29">
+        <v>80035000.0</v>
+      </c>
+      <c r="C29">
+        <v>51388000.0</v>
+      </c>
+      <c r="D29">
+        <v>52341000.0</v>
+      </c>
+      <c r="E29">
+        <v>59991000.0</v>
+      </c>
+      <c r="F29">
+        <v>65899000.0</v>
+      </c>
+      <c r="G29">
+        <v>14069000.0</v>
+      </c>
+      <c r="H29">
+        <v>7831000.0</v>
+      </c>
+      <c r="I29">
+        <v>10983000.0</v>
+      </c>
+      <c r="J29">
+        <v>11895000.0</v>
+      </c>
+      <c r="K29">
+        <v>21848000.0</v>
+      </c>
+      <c r="L29">
+        <v>13174000.0</v>
+      </c>
+      <c r="M29">
+        <v>8670000.0</v>
+      </c>
+      <c r="N29">
+        <v>10682000.0</v>
+      </c>
+      <c r="O29">
+        <v>9400000.0</v>
+      </c>
+      <c r="P29">
+        <v>8446000.0</v>
+      </c>
+      <c r="Q29">
+        <v>7270000.0</v>
+      </c>
+      <c r="R29">
+        <v>2093000.0</v>
+      </c>
+      <c r="S29">
+        <v>5837000.0</v>
+      </c>
+      <c r="T29">
+        <v>5485000.0</v>
+      </c>
+      <c r="U29">
+        <v>5691000.0</v>
+      </c>
+      <c r="V29">
+        <v>5140000.0</v>
+      </c>
+      <c r="W29">
+        <v>5317000.0</v>
+      </c>
+      <c r="X29">
+        <v>5099000.0</v>
+      </c>
+      <c r="Y29">
+        <v>4391000.0</v>
+      </c>
+      <c r="Z29">
+        <v>5106000.0</v>
+      </c>
+      <c r="AA29">
+        <v>4212000.0</v>
+      </c>
+      <c r="AB29">
+        <v>4400000.0</v>
+      </c>
+      <c r="AC29">
+        <v>4100000.0</v>
+      </c>
+      <c r="AD29">
+        <v>3400000.0</v>
+      </c>
+      <c r="AE29">
+        <v>3313000.0</v>
+      </c>
+      <c r="AF29">
+        <v>3300000.0</v>
+      </c>
+      <c r="AG29">
+        <v>3070000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:33">
+      <c r="A30" t="s">
+        <v>246</v>
+      </c>
+      <c r="B30">
+        <v>83169000.0</v>
+      </c>
+      <c r="C30">
+        <v>-208742000.0</v>
+      </c>
+      <c r="D30">
+        <v>-408925000.0</v>
+      </c>
+      <c r="E30">
+        <v>-704711000.0</v>
+      </c>
+      <c r="F30">
+        <v>169371000.0</v>
+      </c>
+      <c r="G30">
+        <v>-588912000.0</v>
+      </c>
+      <c r="H30">
+        <v>-26985000.0</v>
+      </c>
+      <c r="I30">
+        <v>21847000.0</v>
+      </c>
+      <c r="J30">
+        <v>-163797000.0</v>
+      </c>
+      <c r="K30">
+        <v>-86799000.0</v>
+      </c>
+      <c r="L30">
+        <v>-38903000.0</v>
+      </c>
+      <c r="M30">
+        <v>-41892000.0</v>
+      </c>
+      <c r="N30">
+        <v>-23605000.0</v>
+      </c>
+      <c r="O30">
+        <v>3563000.0</v>
+      </c>
+      <c r="P30">
+        <v>-74678000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-33139000.0</v>
+      </c>
+      <c r="R30">
+        <v>-37411000.0</v>
+      </c>
+      <c r="S30">
+        <v>-66243000.0</v>
+      </c>
+      <c r="T30">
+        <v>-17638000.0</v>
+      </c>
+      <c r="U30">
+        <v>-23360000.0</v>
+      </c>
+      <c r="V30">
+        <v>-35469000.0</v>
+      </c>
+      <c r="W30">
+        <v>-24357000.0</v>
+      </c>
+      <c r="X30">
+        <v>-11690000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-31863000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-12532000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-27807000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-10300000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-21800000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-17900000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-15049000.0</v>
+      </c>
+      <c r="AF30">
+        <v>-20760000.0</v>
+      </c>
+      <c r="AG30">
+        <v>-3930000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DU30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:125">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
+        <v>99</v>
+      </c>
+      <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
+        <v>102</v>
+      </c>
+      <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>105</v>
+      </c>
+      <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
+        <v>108</v>
+      </c>
+      <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="2" spans="1:125">
+      <c r="A2" t="s">
+        <v>219</v>
+      </c>
+      <c r="B2">
+        <v>98918000.0</v>
+      </c>
+      <c r="C2">
+        <v>257169000.0</v>
+      </c>
+      <c r="D2">
+        <v>336845000.0</v>
+      </c>
+      <c r="E2">
+        <v>107254000.0</v>
+      </c>
+      <c r="F2">
+        <v>70564000.0</v>
+      </c>
+      <c r="G2">
+        <v>144395000.0</v>
+      </c>
+      <c r="H2">
+        <v>105726000.0</v>
+      </c>
+      <c r="I2">
+        <v>68085000.0</v>
+      </c>
+      <c r="J2">
+        <v>96763000.0</v>
+      </c>
+      <c r="K2">
+        <v>118099000.0</v>
+      </c>
+      <c r="L2">
+        <v>93875000.0</v>
+      </c>
+      <c r="M2">
+        <v>62171000.0</v>
+      </c>
+      <c r="N2">
+        <v>60881000.0</v>
+      </c>
+      <c r="O2">
+        <v>94678000.0</v>
+      </c>
+      <c r="P2">
+        <v>236786000.0</v>
+      </c>
+      <c r="Q2">
+        <v>758431000.0</v>
+      </c>
+      <c r="R2">
+        <v>913752000.0</v>
+      </c>
+      <c r="S2">
+        <v>754942000.0</v>
+      </c>
+      <c r="T2">
+        <v>636347000.0</v>
+      </c>
+      <c r="U2">
+        <v>427371000.0</v>
+      </c>
+      <c r="V2">
+        <v>303724000.0</v>
+      </c>
+      <c r="W2">
+        <v>195357000.0</v>
+      </c>
+      <c r="X2">
+        <v>143755000.0</v>
+      </c>
+      <c r="Y2">
+        <v>140758000.0</v>
+      </c>
+      <c r="Z2">
+        <v>139030000.0</v>
+      </c>
+      <c r="AA2">
+        <v>160879000.0</v>
+      </c>
+      <c r="AB2">
+        <v>48145000.0</v>
+      </c>
+      <c r="AC2">
+        <v>86968000.0</v>
+      </c>
+      <c r="AD2">
+        <v>40065000.0</v>
+      </c>
+      <c r="AE2">
+        <v>62085000.0</v>
+      </c>
+      <c r="AF2">
+        <v>39407000.0</v>
+      </c>
+      <c r="AG2">
+        <v>59175000.0</v>
+      </c>
+      <c r="AH2">
+        <v>23514000.0</v>
+      </c>
+      <c r="AI2">
+        <v>56184000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>29179000.0</v>
+      </c>
+      <c r="AK2">
+        <v>33107000.0</v>
+      </c>
+      <c r="AL2">
+        <v>45973000.0</v>
+      </c>
+      <c r="AM2">
+        <v>43769000.0</v>
+      </c>
+      <c r="AN2">
+        <v>40960000.0</v>
+      </c>
+      <c r="AO2">
+        <v>13322000.0</v>
+      </c>
+      <c r="AP2">
+        <v>13284000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>19234000.0</v>
+      </c>
+      <c r="AR2">
+        <v>11381000.0</v>
+      </c>
+      <c r="AS2">
+        <v>14195000.0</v>
+      </c>
+      <c r="AT2">
+        <v>9882000.0</v>
+      </c>
+      <c r="AU2">
+        <v>15247000.0</v>
+      </c>
+      <c r="AV2">
+        <v>11879000.0</v>
+      </c>
+      <c r="AW2">
+        <v>14030000.0</v>
+      </c>
+      <c r="AX2">
+        <v>8623000.0</v>
+      </c>
+      <c r="AY2">
+        <v>13217000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>10395000.0</v>
+      </c>
+      <c r="BA2">
+        <v>41485000.0</v>
+      </c>
+      <c r="BB2">
+        <v>15473000.0</v>
+      </c>
+      <c r="BC2">
+        <v>23213000.0</v>
+      </c>
+      <c r="BD2">
+        <v>10216000.0</v>
+      </c>
+      <c r="BE2">
+        <v>19839000.0</v>
+      </c>
+      <c r="BF2">
+        <v>17841000.0</v>
+      </c>
+      <c r="BG2">
+        <v>17335000.0</v>
+      </c>
+      <c r="BH2">
+        <v>10987000.0</v>
+      </c>
+      <c r="BI2">
+        <v>21156000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>12901000.0</v>
+      </c>
+      <c r="BK2">
+        <v>11422000.0</v>
+      </c>
+      <c r="BL2">
+        <v>14546000.0</v>
+      </c>
+      <c r="BM2">
+        <v>27084000.0</v>
+      </c>
+      <c r="BN2">
+        <v>8960000.0</v>
+      </c>
+      <c r="BO2">
+        <v>5819000.0</v>
+      </c>
+      <c r="BP2">
+        <v>7045000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>8887000.0</v>
+      </c>
+      <c r="BR2">
+        <v>8448000.0</v>
+      </c>
+      <c r="BS2">
+        <v>7711000.0</v>
+      </c>
+      <c r="BT2">
+        <v>10667000.0</v>
+      </c>
+      <c r="BU2">
+        <v>9665000.0</v>
+      </c>
+      <c r="BV2">
+        <v>10625000.0</v>
+      </c>
+      <c r="BW2">
+        <v>6879000.0</v>
+      </c>
+      <c r="BX2">
+        <v>6962000.0</v>
+      </c>
+      <c r="BY2">
+        <v>6759000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>9498000.0</v>
+      </c>
+      <c r="CA2">
+        <v>7258000.0</v>
+      </c>
+      <c r="CB2">
+        <v>8391000.0</v>
+      </c>
+      <c r="CC2">
+        <v>6952000.0</v>
+      </c>
+      <c r="CD2">
+        <v>6350000.0</v>
+      </c>
+      <c r="CE2">
+        <v>9011000.0</v>
+      </c>
+      <c r="CF2">
+        <v>6574000.0</v>
+      </c>
+      <c r="CG2">
+        <v>5677000.0</v>
+      </c>
+      <c r="CH2">
+        <v>6679000.0</v>
+      </c>
+      <c r="CI2">
+        <v>6131000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>7509000.0</v>
+      </c>
+      <c r="CK2">
+        <v>6740000.0</v>
+      </c>
+      <c r="CL2">
+        <v>7456000.0</v>
+      </c>
+      <c r="CM2">
+        <v>6743000.0</v>
+      </c>
+      <c r="CN2">
+        <v>6809000.0</v>
+      </c>
+      <c r="CO2">
+        <v>7837000.0</v>
+      </c>
+      <c r="CP2">
+        <v>8095000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>7518000.0</v>
+      </c>
+      <c r="CR2">
+        <v>7830000.0</v>
+      </c>
+      <c r="CS2">
+        <v>6269000.0</v>
+      </c>
+      <c r="CT2">
+        <v>9028000.0</v>
+      </c>
+      <c r="CU2">
+        <v>7210000.0</v>
+      </c>
+      <c r="CV2">
+        <v>8806000.0</v>
+      </c>
+      <c r="CW2">
+        <v>7345000.0</v>
+      </c>
+      <c r="CX2">
+        <v>5986000.0</v>
+      </c>
+      <c r="CY2">
+        <v>5910000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>7553000.0</v>
+      </c>
+      <c r="DA2">
+        <v>5561000.0</v>
+      </c>
+      <c r="DB2">
+        <v>7474000.0</v>
+      </c>
+      <c r="DC2">
+        <v>5900000.0</v>
+      </c>
+      <c r="DD2">
+        <v>5300000.0</v>
+      </c>
+      <c r="DE2">
+        <v>4600000.0</v>
+      </c>
+      <c r="DF2">
+        <v>5700000.0</v>
+      </c>
+      <c r="DG2"/>
+      <c r="DH2">
+        <v>1400000.0</v>
+      </c>
+      <c r="DI2">
+        <v>11500000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>7000000.0</v>
+      </c>
+      <c r="DK2"/>
+      <c r="DL2">
+        <v>280000.0</v>
+      </c>
+      <c r="DM2">
+        <v>230000.0</v>
+      </c>
+      <c r="DN2"/>
+      <c r="DO2">
+        <v>1.0</v>
+      </c>
+      <c r="DP2">
+        <v>1.0</v>
+      </c>
+      <c r="DQ2">
+        <v>1.0</v>
+      </c>
+      <c r="DR2"/>
+      <c r="DS2">
+        <v>2.0</v>
+      </c>
+      <c r="DT2">
+        <v>1.0</v>
+      </c>
+      <c r="DU2"/>
+    </row>
+    <row r="3" spans="1:125">
+      <c r="A3" t="s">
+        <v>220</v>
+      </c>
+      <c r="B3">
+        <v>1425000</v>
+      </c>
+      <c r="C3">
+        <v>1805000</v>
+      </c>
+      <c r="D3">
+        <v>1946000</v>
+      </c>
+      <c r="E3">
+        <v>1763000</v>
+      </c>
+      <c r="F3">
+        <v>2720000</v>
+      </c>
+      <c r="G3">
+        <v>6252000</v>
+      </c>
+      <c r="H3">
+        <v>18000</v>
+      </c>
+      <c r="I3">
+        <v>295000</v>
+      </c>
+      <c r="J3">
+        <v>351000</v>
+      </c>
+      <c r="K3">
+        <v>63000</v>
+      </c>
+      <c r="L3">
+        <v>870000</v>
+      </c>
+      <c r="M3">
+        <v>915000</v>
+      </c>
+      <c r="N3">
+        <v>922000</v>
+      </c>
+      <c r="O3">
+        <v>515000</v>
+      </c>
+      <c r="P3">
+        <v>1185000</v>
+      </c>
+      <c r="Q3">
+        <v>1177000</v>
+      </c>
+      <c r="R3">
+        <v>1372000</v>
+      </c>
+      <c r="S3">
+        <v>348000</v>
+      </c>
+      <c r="T3">
+        <v>1634000</v>
+      </c>
+      <c r="U3">
+        <v>863000</v>
+      </c>
+      <c r="V3">
+        <v>652000</v>
+      </c>
+      <c r="W3">
+        <v>747000</v>
+      </c>
+      <c r="X3">
+        <v>251000</v>
+      </c>
+      <c r="Y3">
+        <v>602000</v>
+      </c>
+      <c r="Z3">
+        <v>2085000</v>
+      </c>
+      <c r="AA3">
+        <v>2293000</v>
+      </c>
+      <c r="AB3">
+        <v>477000</v>
+      </c>
+      <c r="AC3">
+        <v>458000</v>
+      </c>
+      <c r="AD3">
+        <v>657000</v>
+      </c>
+      <c r="AE3">
+        <v>561000</v>
+      </c>
+      <c r="AF3">
+        <v>1092000</v>
+      </c>
+      <c r="AG3">
+        <v>4531000</v>
+      </c>
+      <c r="AH3">
+        <v>2774000</v>
+      </c>
+      <c r="AI3">
+        <v>2321000</v>
+      </c>
+      <c r="AJ3">
+        <v>3394000</v>
+      </c>
+      <c r="AK3">
+        <v>394000</v>
+      </c>
+      <c r="AL3">
+        <v>770000</v>
+      </c>
+      <c r="AM3">
+        <v>205000</v>
+      </c>
+      <c r="AN3">
+        <v>251000</v>
+      </c>
+      <c r="AO3">
+        <v>165000</v>
+      </c>
+      <c r="AP3">
+        <v>154000</v>
+      </c>
+      <c r="AQ3">
+        <v>200000</v>
+      </c>
+      <c r="AR3">
+        <v>226000</v>
+      </c>
+      <c r="AS3">
+        <v>642000</v>
+      </c>
+      <c r="AT3">
+        <v>393000</v>
+      </c>
+      <c r="AU3">
+        <v>233000</v>
+      </c>
+      <c r="AV3">
+        <v>103000</v>
+      </c>
+      <c r="AW3">
+        <v>174000</v>
+      </c>
+      <c r="AX3">
+        <v>499000</v>
+      </c>
+      <c r="AY3">
+        <v>24000</v>
+      </c>
+      <c r="AZ3">
+        <v>53000</v>
+      </c>
+      <c r="BA3">
+        <v>233000</v>
+      </c>
+      <c r="BB3">
+        <v>278000</v>
+      </c>
+      <c r="BC3">
+        <v>218000</v>
+      </c>
+      <c r="BD3">
+        <v>325000</v>
+      </c>
+      <c r="BE3">
+        <v>35000</v>
+      </c>
+      <c r="BF3">
+        <v>417000</v>
+      </c>
+      <c r="BG3">
+        <v>401000</v>
+      </c>
+      <c r="BH3">
+        <v>280000</v>
+      </c>
+      <c r="BI3">
+        <v>419000</v>
+      </c>
+      <c r="BJ3">
+        <v>315000</v>
+      </c>
+      <c r="BK3">
+        <v>79000</v>
+      </c>
+      <c r="BL3">
+        <v>221000</v>
+      </c>
+      <c r="BM3">
+        <v>593000</v>
+      </c>
+      <c r="BN3">
+        <v>694000</v>
+      </c>
+      <c r="BO3">
+        <v>1039000</v>
+      </c>
+      <c r="BP3">
+        <v>315000</v>
+      </c>
+      <c r="BQ3">
+        <v>477000</v>
+      </c>
+      <c r="BR3">
+        <v>816000</v>
+      </c>
+      <c r="BS3">
+        <v>569000</v>
+      </c>
+      <c r="BT3">
+        <v>456000</v>
+      </c>
+      <c r="BU3">
+        <v>244000</v>
+      </c>
+      <c r="BV3">
+        <v>318000</v>
+      </c>
+      <c r="BW3">
+        <v>337000</v>
+      </c>
+      <c r="BX3">
+        <v>72000</v>
+      </c>
+      <c r="BY3">
+        <v>1054000</v>
+      </c>
+      <c r="BZ3">
+        <v>566000</v>
+      </c>
+      <c r="CA3">
+        <v>779000</v>
+      </c>
+      <c r="CB3">
+        <v>236000</v>
+      </c>
+      <c r="CC3">
+        <v>168000</v>
+      </c>
+      <c r="CD3">
+        <v>184000</v>
+      </c>
+      <c r="CE3">
+        <v>69000</v>
+      </c>
+      <c r="CF3">
+        <v>653000</v>
+      </c>
+      <c r="CG3">
+        <v>993000</v>
+      </c>
+      <c r="CH3">
+        <v>366000</v>
+      </c>
+      <c r="CI3">
+        <v>14000</v>
+      </c>
+      <c r="CJ3">
+        <v>106000</v>
+      </c>
+      <c r="CK3">
+        <v>61000</v>
+      </c>
+      <c r="CL3">
+        <v>1248000</v>
+      </c>
+      <c r="CM3">
+        <v>85000</v>
+      </c>
+      <c r="CN3">
+        <v>61000</v>
+      </c>
+      <c r="CO3">
+        <v>58000</v>
+      </c>
+      <c r="CP3">
+        <v>825000</v>
+      </c>
+      <c r="CQ3">
+        <v>59000</v>
+      </c>
+      <c r="CR3">
+        <v>69000</v>
+      </c>
+      <c r="CS3">
+        <v>29000</v>
+      </c>
+      <c r="CT3">
+        <v>105000</v>
+      </c>
+      <c r="CU3">
+        <v>7000</v>
+      </c>
+      <c r="CV3">
+        <v>61000</v>
+      </c>
+      <c r="CW3">
+        <v>50000</v>
+      </c>
+      <c r="CX3">
+        <v>32000</v>
+      </c>
+      <c r="CY3">
+        <v>120000</v>
+      </c>
+      <c r="CZ3">
+        <v>456000</v>
+      </c>
+      <c r="DA3">
+        <v>52000</v>
+      </c>
+      <c r="DB3">
+        <v>15000</v>
+      </c>
+      <c r="DC3">
+        <v>0</v>
+      </c>
+      <c r="DD3">
+        <v>100000</v>
+      </c>
+      <c r="DE3">
+        <v>100000</v>
+      </c>
+      <c r="DF3">
+        <v>0</v>
+      </c>
+      <c r="DG3">
+        <v>0</v>
+      </c>
+      <c r="DH3">
+        <v>100000</v>
+      </c>
+      <c r="DI3">
+        <v>0</v>
+      </c>
+      <c r="DJ3">
+        <v>400000</v>
+      </c>
+      <c r="DK3">
+        <v>0</v>
+      </c>
+      <c r="DL3">
+        <v>10000</v>
+      </c>
+      <c r="DM3">
+        <v>39999</v>
+      </c>
+      <c r="DN3">
+        <v>20000</v>
+      </c>
+      <c r="DO3">
+        <v>80000</v>
+      </c>
+      <c r="DP3">
+        <v>39999</v>
+      </c>
+      <c r="DQ3">
+        <v>140000</v>
+      </c>
+      <c r="DR3">
+        <v>130000</v>
+      </c>
+      <c r="DS3">
+        <v>139999</v>
+      </c>
+      <c r="DT3">
+        <v>540000</v>
+      </c>
+      <c r="DU3">
+        <v>790000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:125">
+      <c r="A4" t="s">
+        <v>221</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>31704000.0</v>
+      </c>
+      <c r="N4">
+        <v>1290000.0</v>
+      </c>
+      <c r="O4">
+        <v>-33797000.0</v>
+      </c>
+      <c r="P4">
+        <v>-142108000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-521645000.0</v>
+      </c>
+      <c r="R4">
+        <v>-155321000.0</v>
+      </c>
+      <c r="S4">
+        <v>158810000.0</v>
+      </c>
+      <c r="T4">
+        <v>118595000.0</v>
+      </c>
+      <c r="U4">
+        <v>208976000.0</v>
+      </c>
+      <c r="V4">
+        <v>123647000.0</v>
+      </c>
+      <c r="W4">
+        <v>108367000.0</v>
+      </c>
+      <c r="X4">
+        <v>51602000.0</v>
+      </c>
+      <c r="Y4">
+        <v>2997000.0</v>
+      </c>
+      <c r="Z4">
+        <v>1728000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-21849000.0</v>
+      </c>
+      <c r="AB4">
+        <v>112734000.0</v>
+      </c>
+      <c r="AC4">
+        <v>-38823000.0</v>
+      </c>
+      <c r="AD4">
+        <v>46903000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-22020000.0</v>
+      </c>
+      <c r="AF4">
+        <v>22678000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-19768000.0</v>
+      </c>
+      <c r="AH4">
+        <v>35661000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-32670000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>27005000.0</v>
+      </c>
+      <c r="AK4">
+        <v>-3928000.0</v>
+      </c>
+      <c r="AL4">
+        <v>-12866000.0</v>
+      </c>
+      <c r="AM4">
+        <v>2204000.0</v>
+      </c>
+      <c r="AN4">
+        <v>2809000.0</v>
+      </c>
+      <c r="AO4">
+        <v>27638000.0</v>
+      </c>
+      <c r="AP4">
+        <v>38000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-5950000.0</v>
+      </c>
+      <c r="AR4">
+        <v>7853000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-2814000.0</v>
+      </c>
+      <c r="AT4">
+        <v>4313000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-5365000.0</v>
+      </c>
+      <c r="AV4">
+        <v>3368000.0</v>
+      </c>
+      <c r="AW4">
+        <v>-2151000.0</v>
+      </c>
+      <c r="AX4">
+        <v>5407000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-4594000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>2822000.0</v>
+      </c>
+      <c r="BA4">
+        <v>-5078000.0</v>
+      </c>
+      <c r="BB4"/>
+      <c r="BC4">
+        <v>-7740000.0</v>
+      </c>
+      <c r="BD4">
+        <v>12997000.0</v>
+      </c>
+      <c r="BE4">
+        <v>-9623000.0</v>
+      </c>
+      <c r="BF4">
+        <v>1998000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
+      <c r="DU4"/>
+    </row>
+    <row r="5" spans="1:125">
+      <c r="A5" t="s">
+        <v>222</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>-872000.0</v>
+      </c>
+      <c r="N5">
+        <v>348000.0</v>
+      </c>
+      <c r="O5">
+        <v>-13924000.0</v>
+      </c>
+      <c r="P5">
+        <v>2565000.0</v>
+      </c>
+      <c r="Q5">
+        <v>1596000.0</v>
+      </c>
+      <c r="R5">
+        <v>-5696000.0</v>
+      </c>
+      <c r="S5">
+        <v>-4496000.0</v>
+      </c>
+      <c r="T5">
+        <v>-2377000.0</v>
+      </c>
+      <c r="U5">
+        <v>744000.0</v>
+      </c>
+      <c r="V5">
+        <v>2791000.0</v>
+      </c>
+      <c r="W5">
+        <v>-2961000.0</v>
+      </c>
+      <c r="X5">
+        <v>689000.0</v>
+      </c>
+      <c r="Y5">
+        <v>227000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-225000.0</v>
+      </c>
+      <c r="AA5">
+        <v>-3637000.0</v>
+      </c>
+      <c r="AB5">
+        <v>-3141000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-2591000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-1003000.0</v>
+      </c>
+      <c r="AE5">
+        <v>2572000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-3143000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-1291000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-50000.0</v>
+      </c>
+      <c r="AI5">
+        <v>931000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-1118000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-443000.0</v>
+      </c>
+      <c r="AL5">
+        <v>338000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-365000.0</v>
+      </c>
+      <c r="AN5">
+        <v>322000.0</v>
+      </c>
+      <c r="AO5">
+        <v>451000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-290000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>-549000.0</v>
+      </c>
+      <c r="AR5">
+        <v>2030000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-1101000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-47000.0</v>
+      </c>
+      <c r="AU5">
+        <v>-453000.0</v>
+      </c>
+      <c r="AV5">
+        <v>315000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-257000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-152000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-1003000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>471000.0</v>
+      </c>
+      <c r="BA5">
+        <v>1032000.0</v>
+      </c>
+      <c r="BB5"/>
+      <c r="BC5">
+        <v>-377000.0</v>
+      </c>
+      <c r="BD5">
+        <v>323000.0</v>
+      </c>
+      <c r="BE5">
+        <v>593000.0</v>
+      </c>
+      <c r="BF5">
+        <v>-19000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5"/>
+      <c r="DR5"/>
+      <c r="DS5"/>
+      <c r="DT5"/>
+      <c r="DU5"/>
+    </row>
+    <row r="6" spans="1:125">
+      <c r="A6" t="s">
+        <v>223</v>
+      </c>
+      <c r="B6">
+        <v>42272000.0</v>
+      </c>
+      <c r="C6">
+        <v>-158251000.0</v>
+      </c>
+      <c r="D6">
+        <v>-79676000.0</v>
+      </c>
+      <c r="E6">
+        <v>229591000.0</v>
+      </c>
+      <c r="F6">
+        <v>36690000.0</v>
+      </c>
+      <c r="G6">
+        <v>-73831000.0</v>
+      </c>
+      <c r="H6">
+        <v>38669000.0</v>
+      </c>
+      <c r="I6">
+        <v>37641000.0</v>
+      </c>
+      <c r="J6">
+        <v>-28678000.0</v>
+      </c>
+      <c r="K6">
+        <v>-21336000.0</v>
+      </c>
+      <c r="L6">
+        <v>24224000.0</v>
+      </c>
+      <c r="M6">
+        <v>31704000.0</v>
+      </c>
+      <c r="N6">
+        <v>1290000.0</v>
+      </c>
+      <c r="O6">
+        <v>-33797000.0</v>
+      </c>
+      <c r="P6">
+        <v>-142108000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-521645000.0</v>
+      </c>
+      <c r="R6">
+        <v>-155321000.0</v>
+      </c>
+      <c r="S6">
+        <v>158810000.0</v>
+      </c>
+      <c r="T6">
+        <v>118595000.0</v>
+      </c>
+      <c r="U6">
+        <v>208976000.0</v>
+      </c>
+      <c r="V6">
+        <v>123647000.0</v>
+      </c>
+      <c r="W6">
+        <v>108367000.0</v>
+      </c>
+      <c r="X6">
+        <v>51602000.0</v>
+      </c>
+      <c r="Y6">
+        <v>2997000.0</v>
+      </c>
+      <c r="Z6">
+        <v>1728000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-21849000.0</v>
+      </c>
+      <c r="AB6">
+        <v>112734000.0</v>
+      </c>
+      <c r="AC6">
+        <v>-38823000.0</v>
+      </c>
+      <c r="AD6">
+        <v>46903000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-22020000.0</v>
+      </c>
+      <c r="AF6">
+        <v>22678000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-19768000.0</v>
+      </c>
+      <c r="AH6">
+        <v>35661000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-32670000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>27005000.0</v>
+      </c>
+      <c r="AK6">
+        <v>-3928000.0</v>
+      </c>
+      <c r="AL6">
+        <v>-12866000.0</v>
+      </c>
+      <c r="AM6">
+        <v>2204000.0</v>
+      </c>
+      <c r="AN6">
+        <v>2809000.0</v>
+      </c>
+      <c r="AO6">
+        <v>27638000.0</v>
+      </c>
+      <c r="AP6">
+        <v>38000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-5950000.0</v>
+      </c>
+      <c r="AR6">
+        <v>7853000.0</v>
+      </c>
+      <c r="AS6">
+        <v>-2814000.0</v>
+      </c>
+      <c r="AT6">
+        <v>4313000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-5365000.0</v>
+      </c>
+      <c r="AV6">
+        <v>3368000.0</v>
+      </c>
+      <c r="AW6">
+        <v>-2151000.0</v>
+      </c>
+      <c r="AX6">
+        <v>5407000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-4594000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>2822000.0</v>
+      </c>
+      <c r="BA6">
+        <v>-31090000.0</v>
+      </c>
+      <c r="BB6">
+        <v>26012000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-7740000.0</v>
+      </c>
+      <c r="BD6">
+        <v>12997000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-9623000.0</v>
+      </c>
+      <c r="BF6">
+        <v>1998000.0</v>
+      </c>
+      <c r="BG6">
+        <v>506000.0</v>
+      </c>
+      <c r="BH6">
+        <v>6348000.0</v>
+      </c>
+      <c r="BI6">
+        <v>-10169000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>8255000.0</v>
+      </c>
+      <c r="BK6">
+        <v>1479000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-3124000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-12538000.0</v>
+      </c>
+      <c r="BN6">
+        <v>18124000.0</v>
+      </c>
+      <c r="BO6">
+        <v>3141000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-1226000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-1842000.0</v>
+      </c>
+      <c r="BR6">
+        <v>439000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-233000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-2982000.0</v>
+      </c>
+      <c r="BU6">
+        <v>1028000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-960000.0</v>
+      </c>
+      <c r="BW6">
+        <v>3720000.0</v>
+      </c>
+      <c r="BX6">
+        <v>-83000.0</v>
+      </c>
+      <c r="BY6">
+        <v>203000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-2739000.0</v>
+      </c>
+      <c r="CA6">
+        <v>2240000.0</v>
+      </c>
+      <c r="CB6">
+        <v>-1133000.0</v>
+      </c>
+      <c r="CC6">
+        <v>1439000.0</v>
+      </c>
+      <c r="CD6">
+        <v>602000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-2661000.0</v>
+      </c>
+      <c r="CF6">
+        <v>2437000.0</v>
+      </c>
+      <c r="CG6">
+        <v>897000.0</v>
+      </c>
+      <c r="CH6">
+        <v>-1002000.0</v>
+      </c>
+      <c r="CI6">
+        <v>548000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-1378000.0</v>
+      </c>
+      <c r="CK6">
+        <v>769000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-716000.0</v>
+      </c>
+      <c r="CM6">
+        <v>713000.0</v>
+      </c>
+      <c r="CN6">
+        <v>-66000.0</v>
+      </c>
+      <c r="CO6">
+        <v>-1028000.0</v>
+      </c>
+      <c r="CP6">
+        <v>-258000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>577000.0</v>
+      </c>
+      <c r="CR6">
+        <v>-312000.0</v>
+      </c>
+      <c r="CS6">
+        <v>1561000.0</v>
+      </c>
+      <c r="CT6">
+        <v>-2759000.0</v>
+      </c>
+      <c r="CU6">
+        <v>1818000.0</v>
+      </c>
+      <c r="CV6">
+        <v>-1596000.0</v>
+      </c>
+      <c r="CW6">
+        <v>1461000.0</v>
+      </c>
+      <c r="CX6">
+        <v>1359000.0</v>
+      </c>
+      <c r="CY6">
+        <v>76000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-1643000.0</v>
+      </c>
+      <c r="DA6">
+        <v>1992000.0</v>
+      </c>
+      <c r="DB6">
+        <v>-1913000.0</v>
+      </c>
+      <c r="DC6">
+        <v>1600000.0</v>
+      </c>
+      <c r="DD6">
+        <v>5900000.0</v>
+      </c>
+      <c r="DE6">
+        <v>-4600000.0</v>
+      </c>
+      <c r="DF6">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DG6">
+        <v>12800000.0</v>
+      </c>
+      <c r="DH6">
+        <v>-3500000.0</v>
+      </c>
+      <c r="DI6">
+        <v>1400000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>-7000000.0</v>
+      </c>
+      <c r="DK6">
+        <v>7200000.0</v>
+      </c>
+      <c r="DL6">
+        <v>-810000.0</v>
+      </c>
+      <c r="DM6">
+        <v>280000.0</v>
+      </c>
+      <c r="DN6">
+        <v>230000.0</v>
+      </c>
+      <c r="DO6">
+        <v>-370000.0</v>
+      </c>
+      <c r="DP6">
+        <v>1710000.0</v>
+      </c>
+      <c r="DQ6">
+        <v>120000.0</v>
+      </c>
+      <c r="DR6">
+        <v>30000.0</v>
+      </c>
+      <c r="DS6">
+        <v>-50000.0</v>
+      </c>
+      <c r="DT6">
+        <v>-1210000.0</v>
+      </c>
+      <c r="DU6">
+        <v>-120000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:125">
+      <c r="A7" t="s">
+        <v>224</v>
+      </c>
+      <c r="B7">
+        <v>10285000.0</v>
+      </c>
+      <c r="C7">
+        <v>-24956000.0</v>
+      </c>
+      <c r="D7">
+        <v>4997000.0</v>
+      </c>
+      <c r="E7">
+        <v>18538000.0</v>
+      </c>
+      <c r="F7">
+        <v>-4784000.0</v>
+      </c>
+      <c r="G7">
+        <v>-14131000.0</v>
+      </c>
+      <c r="H7">
+        <v>1350000.0</v>
+      </c>
+      <c r="I7">
+        <v>6102000.0</v>
+      </c>
+      <c r="J7">
+        <v>33000.0</v>
+      </c>
+      <c r="K7">
+        <v>2718000.0</v>
+      </c>
+      <c r="L7">
+        <v>-2842000.0</v>
+      </c>
+      <c r="M7">
+        <v>8663000.0</v>
+      </c>
+      <c r="N7">
+        <v>-610000.0</v>
+      </c>
+      <c r="O7">
+        <v>-7358000.0</v>
+      </c>
+      <c r="P7">
+        <v>-3419000.0</v>
+      </c>
+      <c r="Q7">
+        <v>-1373000.0</v>
+      </c>
+      <c r="R7">
+        <v>-8401000.0</v>
+      </c>
+      <c r="S7">
+        <v>7783000.0</v>
+      </c>
+      <c r="T7">
+        <v>-745000.0</v>
+      </c>
+      <c r="U7">
+        <v>898000.0</v>
+      </c>
+      <c r="V7">
+        <v>2736000.0</v>
+      </c>
+      <c r="W7">
+        <v>-4590000.0</v>
+      </c>
+      <c r="X7">
+        <v>3126000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-3629000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-251000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-4018000.0</v>
+      </c>
+      <c r="AB7">
+        <v>-839000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-4419000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-1046000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-772000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-1330000.0</v>
+      </c>
+      <c r="AG7">
+        <v>-4842000.0</v>
+      </c>
+      <c r="AH7">
+        <v>2120000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-2229000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>773000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-1905000.0</v>
+      </c>
+      <c r="AL7">
+        <v>2303000.0</v>
+      </c>
+      <c r="AM7">
+        <v>-3050000.0</v>
+      </c>
+      <c r="AN7">
+        <v>1202000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-1640000.0</v>
+      </c>
+      <c r="AP7">
+        <v>3826000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-3255000.0</v>
+      </c>
+      <c r="AR7">
+        <v>3970000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-1593000.0</v>
+      </c>
+      <c r="AT7">
+        <v>82000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-178000.0</v>
+      </c>
+      <c r="AV7">
+        <v>-1306000.0</v>
+      </c>
+      <c r="AW7">
+        <v>1089000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-541000.0</v>
+      </c>
+      <c r="AY7">
+        <v>-3063000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>2435000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-5987000.0</v>
+      </c>
+      <c r="BB7">
+        <v>7396000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-9225000.0</v>
+      </c>
+      <c r="BD7">
+        <v>9491000.0</v>
+      </c>
+      <c r="BE7">
+        <v>1269000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-1103000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-3511000.0</v>
+      </c>
+      <c r="BH7">
+        <v>3839000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-1873000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>4461000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-389000.0</v>
+      </c>
+      <c r="BL7">
+        <v>-458000.0</v>
+      </c>
+      <c r="BM7">
+        <v>1176000.0</v>
+      </c>
+      <c r="BN7">
+        <v>347000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-5713000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-498000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>522000.0</v>
+      </c>
+      <c r="BR7">
+        <v>183000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-1964000.0</v>
+      </c>
+      <c r="BT7">
+        <v>263000.0</v>
+      </c>
+      <c r="BU7">
+        <v>172000.0</v>
+      </c>
+      <c r="BV7">
+        <v>1838000.0</v>
+      </c>
+      <c r="BW7">
+        <v>-1318000.0</v>
+      </c>
+      <c r="BX7">
+        <v>661000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-98000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>208000.0</v>
+      </c>
+      <c r="CA7">
+        <v>-527000.0</v>
+      </c>
+      <c r="CB7">
+        <v>181000.0</v>
+      </c>
+      <c r="CC7">
+        <v>451000.0</v>
+      </c>
+      <c r="CD7">
+        <v>-87000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-1019000.0</v>
+      </c>
+      <c r="CF7">
+        <v>368000.0</v>
+      </c>
+      <c r="CG7">
+        <v>808000.0</v>
+      </c>
+      <c r="CH7">
+        <v>-148000.0</v>
+      </c>
+      <c r="CI7">
+        <v>-896000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>49000.0</v>
+      </c>
+      <c r="CK7">
+        <v>1092000.0</v>
+      </c>
+      <c r="CL7">
+        <v>472000.0</v>
+      </c>
+      <c r="CM7">
+        <v>-1183000.0</v>
+      </c>
+      <c r="CN7">
+        <v>717000.0</v>
+      </c>
+      <c r="CO7">
+        <v>-156000.0</v>
+      </c>
+      <c r="CP7">
+        <v>803000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-1230000.0</v>
+      </c>
+      <c r="CR7">
+        <v>339000.0</v>
+      </c>
+      <c r="CS7">
+        <v>159000.0</v>
+      </c>
+      <c r="CT7">
+        <v>306000.0</v>
+      </c>
+      <c r="CU7">
+        <v>-1749000.0</v>
+      </c>
+      <c r="CV7">
+        <v>1481000.0</v>
+      </c>
+      <c r="CW7">
+        <v>-194000.0</v>
+      </c>
+      <c r="CX7">
+        <v>852000.0</v>
+      </c>
+      <c r="CY7">
+        <v>-1515000.0</v>
+      </c>
+      <c r="CZ7">
+        <v>1131000.0</v>
+      </c>
+      <c r="DA7">
+        <v>-151000.0</v>
+      </c>
+      <c r="DB7">
+        <v>547000.0</v>
+      </c>
+      <c r="DC7">
+        <v>-800000.0</v>
+      </c>
+      <c r="DD7">
+        <v>500000.0</v>
+      </c>
+      <c r="DE7">
+        <v>100000.0</v>
+      </c>
+      <c r="DF7">
+        <v>500000.0</v>
+      </c>
+      <c r="DG7">
+        <v>-10600000.0</v>
+      </c>
+      <c r="DH7">
+        <v>800000.0</v>
+      </c>
+      <c r="DI7">
+        <v>1600000.0</v>
+      </c>
+      <c r="DJ7">
+        <v>800000.0</v>
+      </c>
+      <c r="DK7">
+        <v>-1500000.0</v>
+      </c>
+      <c r="DL7">
+        <v>2200000.0</v>
+      </c>
+      <c r="DM7">
+        <v>-9400000.0</v>
+      </c>
+      <c r="DN7">
+        <v>3500000.0</v>
+      </c>
+      <c r="DO7">
+        <v>-2200000.0</v>
+      </c>
+      <c r="DP7">
+        <v>1900000.0</v>
+      </c>
+      <c r="DQ7">
+        <v>-5200000.0</v>
+      </c>
+      <c r="DR7"/>
+      <c r="DS7"/>
+      <c r="DT7"/>
+      <c r="DU7">
+        <v>40000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:125">
+      <c r="A8" t="s">
+        <v>225</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>750000.0</v>
+      </c>
+      <c r="N8">
+        <v>-800000.0</v>
+      </c>
+      <c r="O8">
+        <v>-2547000.0</v>
+      </c>
+      <c r="P8">
+        <v>-2959000.0</v>
+      </c>
+      <c r="Q8">
+        <v>-1318000.0</v>
+      </c>
+      <c r="R8">
+        <v>-256000.0</v>
+      </c>
+      <c r="S8">
+        <v>599000.0</v>
+      </c>
+      <c r="T8">
+        <v>630000.0</v>
+      </c>
+      <c r="U8">
+        <v>1217000.0</v>
+      </c>
+      <c r="V8">
+        <v>1116000.0</v>
+      </c>
+      <c r="W8">
+        <v>1692000.0</v>
+      </c>
+      <c r="X8">
+        <v>-1920000.0</v>
+      </c>
+      <c r="Y8">
+        <v>-3957000.0</v>
+      </c>
+      <c r="Z8">
+        <v>-822000.0</v>
+      </c>
+      <c r="AA8">
+        <v>450000.0</v>
+      </c>
+      <c r="AB8">
+        <v>469000.0</v>
+      </c>
+      <c r="AC8">
+        <v>-356000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-283000.0</v>
+      </c>
+      <c r="AE8">
+        <v>-753000.0</v>
+      </c>
+      <c r="AF8">
+        <v>174000.0</v>
+      </c>
+      <c r="AG8">
+        <v>-293000.0</v>
+      </c>
+      <c r="AH8">
+        <v>474000.0</v>
+      </c>
+      <c r="AI8">
+        <v>-405000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-168000.0</v>
+      </c>
+      <c r="AK8">
+        <v>-90000.0</v>
+      </c>
+      <c r="AL8">
+        <v>27000.0</v>
+      </c>
+      <c r="AM8">
+        <v>104000.0</v>
+      </c>
+      <c r="AN8">
+        <v>-89000.0</v>
+      </c>
+      <c r="AO8">
+        <v>-24000.0</v>
+      </c>
+      <c r="AP8">
+        <v>-106000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>-398000.0</v>
+      </c>
+      <c r="AR8">
+        <v>50000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-71000.0</v>
+      </c>
+      <c r="AT8">
+        <v>52000.0</v>
+      </c>
+      <c r="AU8">
+        <v>-58000.0</v>
+      </c>
+      <c r="AV8">
+        <v>-113000.0</v>
+      </c>
+      <c r="AW8">
+        <v>17000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-200000.0</v>
+      </c>
+      <c r="AY8">
+        <v>-20000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>159000.0</v>
+      </c>
+      <c r="BA8">
+        <v>50000.0</v>
+      </c>
+      <c r="BB8"/>
+      <c r="BC8">
+        <v>103000.0</v>
+      </c>
+      <c r="BD8">
+        <v>-16000.0</v>
+      </c>
+      <c r="BE8">
+        <v>31000.0</v>
+      </c>
+      <c r="BF8">
+        <v>56000.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
+      <c r="DU8"/>
+    </row>
+    <row r="9" spans="1:125">
+      <c r="A9" t="s">
+        <v>226</v>
+      </c>
+      <c r="B9">
+        <v>740000.0</v>
+      </c>
+      <c r="C9">
+        <v>65000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1159000.0</v>
+      </c>
+      <c r="E9">
+        <v>988000.0</v>
+      </c>
+      <c r="F9">
+        <v>-417000.0</v>
+      </c>
+      <c r="G9">
+        <v>440000.0</v>
+      </c>
+      <c r="H9">
+        <v>95000.0</v>
+      </c>
+      <c r="I9">
+        <v>-406000.0</v>
+      </c>
+      <c r="J9">
+        <v>-1155000.0</v>
+      </c>
+      <c r="K9">
+        <v>-1590000.0</v>
+      </c>
+      <c r="L9">
+        <v>-4604000.0</v>
+      </c>
+      <c r="M9">
+        <v>750000.0</v>
+      </c>
+      <c r="N9">
+        <v>-800000.0</v>
+      </c>
+      <c r="O9">
+        <v>-2547000.0</v>
+      </c>
+      <c r="P9">
+        <v>-2959000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-1318000.0</v>
+      </c>
+      <c r="R9">
+        <v>-256000.0</v>
+      </c>
+      <c r="S9">
+        <v>599000.0</v>
+      </c>
+      <c r="T9">
+        <v>630000.0</v>
+      </c>
+      <c r="U9">
+        <v>1217000.0</v>
+      </c>
+      <c r="V9">
+        <v>1116000.0</v>
+      </c>
+      <c r="W9">
+        <v>1692000.0</v>
+      </c>
+      <c r="X9">
+        <v>-1920000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-3957000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-822000.0</v>
+      </c>
+      <c r="AA9">
+        <v>450000.0</v>
+      </c>
+      <c r="AB9">
+        <v>469000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-356000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-283000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-753000.0</v>
+      </c>
+      <c r="AF9">
+        <v>174000.0</v>
+      </c>
+      <c r="AG9">
+        <v>-293000.0</v>
+      </c>
+      <c r="AH9">
+        <v>474000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-405000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-168000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-90000.0</v>
+      </c>
+      <c r="AL9">
+        <v>27000.0</v>
+      </c>
+      <c r="AM9">
+        <v>104000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-89000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-24000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-106000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-398000.0</v>
+      </c>
+      <c r="AR9">
+        <v>50000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-71000.0</v>
+      </c>
+      <c r="AT9">
+        <v>52000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-58000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-113000.0</v>
+      </c>
+      <c r="AW9">
+        <v>17000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-200000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-20000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>159000.0</v>
+      </c>
+      <c r="BA9">
+        <v>3000.0</v>
+      </c>
+      <c r="BB9">
+        <v>47000.0</v>
+      </c>
+      <c r="BC9">
+        <v>103000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-16000.0</v>
+      </c>
+      <c r="BE9">
+        <v>31000.0</v>
+      </c>
+      <c r="BF9">
+        <v>56000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-208000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-190000.0</v>
+      </c>
+      <c r="BI9">
+        <v>-98000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>61000.0</v>
+      </c>
+      <c r="BK9">
+        <v>34000.0</v>
+      </c>
+      <c r="BL9">
+        <v>16000.0</v>
+      </c>
+      <c r="BM9">
+        <v>-30000.0</v>
+      </c>
+      <c r="BN9">
+        <v>129000.0</v>
+      </c>
+      <c r="BO9">
+        <v>-89000.0</v>
+      </c>
+      <c r="BP9">
+        <v>55000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>9000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-9000.0</v>
+      </c>
+      <c r="BS9">
+        <v>71000.0</v>
+      </c>
+      <c r="BT9">
+        <v>75000.0</v>
+      </c>
+      <c r="BU9">
+        <v>4000.0</v>
+      </c>
+      <c r="BV9">
+        <v>173000.0</v>
+      </c>
+      <c r="BW9">
+        <v>4000.0</v>
+      </c>
+      <c r="BX9">
+        <v>47000.0</v>
+      </c>
+      <c r="BY9">
+        <v>61000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>117000.0</v>
+      </c>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9">
+        <v>60000.0</v>
+      </c>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9">
+        <v>64000.0</v>
+      </c>
+      <c r="CL9">
+        <v>17000.0</v>
+      </c>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9"/>
+      <c r="DM9"/>
+      <c r="DN9"/>
+      <c r="DO9"/>
+      <c r="DP9"/>
+      <c r="DQ9"/>
+      <c r="DR9"/>
+      <c r="DS9"/>
+      <c r="DT9"/>
+      <c r="DU9"/>
+    </row>
+    <row r="10" spans="1:125">
+      <c r="A10" t="s">
+        <v>227</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10">
+        <v>-5067000.0</v>
+      </c>
+      <c r="X10">
+        <v>5227000.0</v>
+      </c>
+      <c r="Y10">
+        <v>643000.0</v>
+      </c>
+      <c r="Z10">
+        <v>775000.0</v>
+      </c>
+      <c r="AA10">
+        <v>-3403000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-986000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-3393000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-984000.0</v>
+      </c>
+      <c r="AE10"/>
+      <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
+        <v>625000.0</v>
+      </c>
+      <c r="AH10">
+        <v>105000.0</v>
+      </c>
+      <c r="AI10">
+        <v>2591000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>1529000.0</v>
+      </c>
+      <c r="AK10">
+        <v>447000.0</v>
+      </c>
+      <c r="AL10">
+        <v>399000.0</v>
+      </c>
+      <c r="AM10">
+        <v>1392000.0</v>
+      </c>
+      <c r="AN10">
+        <v>354000.0</v>
+      </c>
+      <c r="AO10">
+        <v>265000.0</v>
+      </c>
+      <c r="AP10">
+        <v>190000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>252000.0</v>
+      </c>
+      <c r="AR10">
+        <v>216000.0</v>
+      </c>
+      <c r="AS10">
+        <v>143000.0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
+        <v>119000.0</v>
+      </c>
+      <c r="AV10">
+        <v>52000.0</v>
+      </c>
+      <c r="AW10">
+        <v>-30000.0</v>
+      </c>
+      <c r="AX10">
+        <v>87000.0</v>
+      </c>
+      <c r="AY10">
+        <v>74000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>-54000.0</v>
+      </c>
+      <c r="BA10">
+        <v>-322000.0</v>
+      </c>
+      <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
+        <v>-9244000.0</v>
+      </c>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
+        <v>543000.0</v>
+      </c>
+      <c r="BF10">
+        <v>-27000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-2536000.0</v>
+      </c>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10"/>
+      <c r="BK10"/>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10"/>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10"/>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10"/>
+      <c r="CI10"/>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
+      <c r="DK10"/>
+      <c r="DL10"/>
+      <c r="DM10"/>
+      <c r="DN10"/>
+      <c r="DO10"/>
+      <c r="DP10"/>
+      <c r="DQ10"/>
+      <c r="DR10"/>
+      <c r="DS10"/>
+      <c r="DT10"/>
+      <c r="DU10"/>
+    </row>
+    <row r="11" spans="1:125">
+      <c r="A11" t="s">
+        <v>228</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
+        <v>9491000.0</v>
+      </c>
+      <c r="N11">
+        <v>-711000.0</v>
+      </c>
+      <c r="O11">
+        <v>9220000.0</v>
+      </c>
+      <c r="P11">
+        <v>1279000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-1388000.0</v>
+      </c>
+      <c r="R11">
+        <v>-6162000.0</v>
+      </c>
+      <c r="S11">
+        <v>13358000.0</v>
+      </c>
+      <c r="T11">
+        <v>1309000.0</v>
+      </c>
+      <c r="U11">
+        <v>-685000.0</v>
+      </c>
+      <c r="V11">
+        <v>-770000.0</v>
+      </c>
+      <c r="W11">
+        <v>-2682000.0</v>
+      </c>
+      <c r="X11">
+        <v>4583000.0</v>
+      </c>
+      <c r="Y11">
+        <v>371000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1076000.0</v>
+      </c>
+      <c r="AA11">
+        <v>-2232000.0</v>
+      </c>
+      <c r="AB11">
+        <v>2135000.0</v>
+      </c>
+      <c r="AC11">
+        <v>-1185000.0</v>
+      </c>
+      <c r="AD11">
+        <v>655000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-2640000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1654000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-3359000.0</v>
+      </c>
+      <c r="AH11">
+        <v>1698000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-2755000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>2059000.0</v>
+      </c>
+      <c r="AK11">
+        <v>-1366000.0</v>
+      </c>
+      <c r="AL11">
+        <v>2020000.0</v>
+      </c>
+      <c r="AM11">
+        <v>-2572000.0</v>
+      </c>
+      <c r="AN11">
+        <v>969000.0</v>
+      </c>
+      <c r="AO11">
+        <v>-2067000.0</v>
+      </c>
+      <c r="AP11">
+        <v>4222000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>-2308000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1890000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-421000.0</v>
+      </c>
+      <c r="AT11">
+        <v>77000.0</v>
+      </c>
+      <c r="AU11">
+        <v>333000.0</v>
+      </c>
+      <c r="AV11">
+        <v>-1508000.0</v>
+      </c>
+      <c r="AW11">
+        <v>1329000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-189000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-2040000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>1805000.0</v>
+      </c>
+      <c r="BA11">
+        <v>327000.0</v>
+      </c>
+      <c r="BB11">
+        <v>116000.0</v>
+      </c>
+      <c r="BC11">
+        <v>-8957000.0</v>
+      </c>
+      <c r="BD11">
+        <v>9228000.0</v>
+      </c>
+      <c r="BE11">
+        <v>695000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-1132000.0</v>
+      </c>
+      <c r="BG11"/>
+      <c r="BH11">
+        <v>681000.0</v>
+      </c>
+      <c r="BI11">
+        <v>658000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>229000.0</v>
+      </c>
+      <c r="BK11"/>
+      <c r="BL11">
+        <v>458000.0</v>
+      </c>
+      <c r="BM11">
+        <v>255000.0</v>
+      </c>
+      <c r="BN11">
+        <v>149000.0</v>
+      </c>
+      <c r="BO11"/>
+      <c r="BP11">
+        <v>583000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>330000.0</v>
+      </c>
+      <c r="BR11">
+        <v>316000.0</v>
+      </c>
+      <c r="BS11">
+        <v>421000.0</v>
+      </c>
+      <c r="BT11">
+        <v>1324000.0</v>
+      </c>
+      <c r="BU11">
+        <v>1013000.0</v>
+      </c>
+      <c r="BV11">
+        <v>747000.0</v>
+      </c>
+      <c r="BW11">
+        <v>78000.0</v>
+      </c>
+      <c r="BX11">
+        <v>1047000.0</v>
+      </c>
+      <c r="BY11">
+        <v>819000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>556000.0</v>
+      </c>
+      <c r="CA11">
+        <v>266000.0</v>
+      </c>
+      <c r="CB11">
+        <v>920000.0</v>
+      </c>
+      <c r="CC11">
+        <v>451000.0</v>
+      </c>
+      <c r="CD11">
+        <v>142000.0</v>
+      </c>
+      <c r="CE11">
+        <v>343000.0</v>
+      </c>
+      <c r="CF11">
+        <v>698000.0</v>
+      </c>
+      <c r="CG11">
+        <v>454000.0</v>
+      </c>
+      <c r="CH11">
+        <v>208000.0</v>
+      </c>
+      <c r="CI11">
+        <v>147000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>630000.0</v>
+      </c>
+      <c r="CK11">
+        <v>455000.0</v>
+      </c>
+      <c r="CL11">
+        <v>285000.0</v>
+      </c>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
+      <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
+      <c r="DR11"/>
+      <c r="DS11"/>
+      <c r="DT11"/>
+      <c r="DU11"/>
+    </row>
+    <row r="12" spans="1:125">
+      <c r="A12" t="s">
+        <v>229</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-5055000.0</v>
+      </c>
+      <c r="N12">
+        <v>1212000.0</v>
+      </c>
+      <c r="O12">
+        <v>7997000.0</v>
+      </c>
+      <c r="P12">
+        <v>4074000.0</v>
+      </c>
+      <c r="Q12">
+        <v>-113000.0</v>
+      </c>
+      <c r="R12">
+        <v>5793000.0</v>
+      </c>
+      <c r="S12">
+        <v>-5255000.0</v>
+      </c>
+      <c r="T12">
+        <v>2975000.0</v>
+      </c>
+      <c r="U12">
+        <v>2657000.0</v>
+      </c>
+      <c r="V12">
+        <v>-362000.0</v>
+      </c>
+      <c r="W12">
+        <v>9063000.0</v>
+      </c>
+      <c r="X12">
+        <v>-11271000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-4981000.0</v>
+      </c>
+      <c r="Z12">
+        <v>-5996000.0</v>
+      </c>
+      <c r="AA12">
+        <v>375000.0</v>
+      </c>
+      <c r="AB12">
+        <v>1386000.0</v>
+      </c>
+      <c r="AC12">
+        <v>-3986000.0</v>
+      </c>
+      <c r="AD12">
+        <v>-1926000.0</v>
+      </c>
+      <c r="AE12">
+        <v>-455000.0</v>
+      </c>
+      <c r="AF12">
+        <v>-346000.0</v>
+      </c>
+      <c r="AG12">
+        <v>3122000.0</v>
+      </c>
+      <c r="AH12">
+        <v>-1113000.0</v>
+      </c>
+      <c r="AI12">
+        <v>1685000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>1580000.0</v>
+      </c>
+      <c r="AK12">
+        <v>-316000.0</v>
+      </c>
+      <c r="AL12">
+        <v>-22000.0</v>
+      </c>
+      <c r="AM12">
+        <v>-443000.0</v>
+      </c>
+      <c r="AN12">
+        <v>310000.0</v>
+      </c>
+      <c r="AO12">
+        <v>117000.0</v>
+      </c>
+      <c r="AP12">
+        <v>435000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1471000.0</v>
+      </c>
+      <c r="AR12">
+        <v>-255000.0</v>
+      </c>
+      <c r="AS12">
+        <v>359000.0</v>
+      </c>
+      <c r="AT12">
+        <v>31000.0</v>
+      </c>
+      <c r="AU12">
+        <v>364000.0</v>
+      </c>
+      <c r="AV12">
+        <v>263000.0</v>
+      </c>
+      <c r="AW12">
+        <v>413000.0</v>
+      </c>
+      <c r="AX12">
+        <v>318000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1558000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>153000.0</v>
+      </c>
+      <c r="BA12">
+        <v>-293000.0</v>
+      </c>
+      <c r="BB12"/>
+      <c r="BC12">
+        <v>64000.0</v>
+      </c>
+      <c r="BD12">
+        <v>362000.0</v>
+      </c>
+      <c r="BE12">
+        <v>-141000.0</v>
+      </c>
+      <c r="BF12">
+        <v>688000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
+      <c r="DR12"/>
+      <c r="DS12"/>
+      <c r="DT12"/>
+      <c r="DU12"/>
+    </row>
+    <row r="13" spans="1:125">
+      <c r="A13" t="s">
+        <v>230</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
+        <v>8619000.0</v>
+      </c>
+      <c r="N13">
+        <v>8619000.0</v>
+      </c>
+      <c r="O13">
+        <v>-4811000.0</v>
+      </c>
+      <c r="P13">
+        <v>3895000.0</v>
+      </c>
+      <c r="Q13">
+        <v>310000.0</v>
+      </c>
+      <c r="R13">
+        <v>-12842000.0</v>
+      </c>
+      <c r="S13">
+        <v>74000.0</v>
+      </c>
+      <c r="T13">
+        <v>-1375000.0</v>
+      </c>
+      <c r="U13">
+        <v>-319000.0</v>
+      </c>
+      <c r="V13">
+        <v>1620000.0</v>
+      </c>
+      <c r="W13">
+        <v>-6282000.0</v>
+      </c>
+      <c r="X13">
+        <v>5046000.0</v>
+      </c>
+      <c r="Y13">
+        <v>328000.0</v>
+      </c>
+      <c r="Z13">
+        <v>571000.0</v>
+      </c>
+      <c r="AA13">
+        <v>-4468000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-1308000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-4063000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-763000.0</v>
+      </c>
+      <c r="AE13">
+        <v>-19000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-1504000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-4549000.0</v>
+      </c>
+      <c r="AH13">
+        <v>1646000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-422000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>941000.0</v>
+      </c>
+      <c r="AK13">
+        <v>-1815000.0</v>
+      </c>
+      <c r="AL13">
+        <v>213000.0</v>
+      </c>
+      <c r="AM13">
+        <v>30000.0</v>
+      </c>
+      <c r="AN13">
+        <v>269000.0</v>
+      </c>
+      <c r="AO13">
+        <v>414000.0</v>
+      </c>
+      <c r="AP13">
+        <v>-237000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>-429000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>-582000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
+      <c r="DU13"/>
+    </row>
+    <row r="14" spans="1:125">
+      <c r="A14" t="s">
+        <v>231</v>
+      </c>
+      <c r="B14">
+        <v>2838000.0</v>
+      </c>
+      <c r="C14">
+        <v>2338000.0</v>
+      </c>
+      <c r="D14">
+        <v>2176000.0</v>
+      </c>
+      <c r="E14">
+        <v>1961000.0</v>
+      </c>
+      <c r="F14">
+        <v>1606000.0</v>
+      </c>
+      <c r="G14">
+        <v>1715000.0</v>
+      </c>
+      <c r="H14">
+        <v>711000.0</v>
+      </c>
+      <c r="I14">
+        <v>1711000.0</v>
+      </c>
+      <c r="J14">
+        <v>1664000.0</v>
+      </c>
+      <c r="K14">
+        <v>1792000.0</v>
+      </c>
+      <c r="L14">
+        <v>752000.0</v>
+      </c>
+      <c r="M14">
+        <v>2725000.0</v>
+      </c>
+      <c r="N14">
+        <v>1591000.0</v>
+      </c>
+      <c r="O14">
+        <v>3523000.0</v>
+      </c>
+      <c r="P14">
+        <v>778000.0</v>
+      </c>
+      <c r="Q14">
+        <v>2437000.0</v>
+      </c>
+      <c r="R14">
+        <v>1492000.0</v>
+      </c>
+      <c r="S14">
+        <v>1674000.0</v>
+      </c>
+      <c r="T14">
+        <v>278000.0</v>
+      </c>
+      <c r="U14">
+        <v>1559000.0</v>
+      </c>
+      <c r="V14">
+        <v>1584000.0</v>
+      </c>
+      <c r="W14">
+        <v>1689000.0</v>
+      </c>
+      <c r="X14">
+        <v>1593000.0</v>
+      </c>
+      <c r="Y14">
+        <v>1584000.0</v>
+      </c>
+      <c r="Z14">
+        <v>1586000.0</v>
+      </c>
+      <c r="AA14">
+        <v>1545000.0</v>
+      </c>
+      <c r="AB14">
+        <v>1521000.0</v>
+      </c>
+      <c r="AC14">
+        <v>1518000.0</v>
+      </c>
+      <c r="AD14">
+        <v>1489000.0</v>
+      </c>
+      <c r="AE14">
+        <v>1111000.0</v>
+      </c>
+      <c r="AF14">
+        <v>1012000.0</v>
+      </c>
+      <c r="AG14">
+        <v>825000.0</v>
+      </c>
+      <c r="AH14">
+        <v>671000.0</v>
+      </c>
+      <c r="AI14">
+        <v>416000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>385000.0</v>
+      </c>
+      <c r="AK14">
+        <v>376000.0</v>
+      </c>
+      <c r="AL14">
+        <v>392000.0</v>
+      </c>
+      <c r="AM14">
+        <v>443000.0</v>
+      </c>
+      <c r="AN14">
+        <v>450000.0</v>
+      </c>
+      <c r="AO14">
+        <v>435000.0</v>
+      </c>
+      <c r="AP14">
+        <v>456000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>437000.0</v>
+      </c>
+      <c r="AR14">
+        <v>410000.0</v>
+      </c>
+      <c r="AS14">
+        <v>411000.0</v>
+      </c>
+      <c r="AT14">
+        <v>327000.0</v>
+      </c>
+      <c r="AU14">
+        <v>317000.0</v>
+      </c>
+      <c r="AV14">
+        <v>337000.0</v>
+      </c>
+      <c r="AW14">
+        <v>326000.0</v>
+      </c>
+      <c r="AX14">
+        <v>317000.0</v>
+      </c>
+      <c r="AY14">
+        <v>256000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>379000.0</v>
+      </c>
+      <c r="BA14">
+        <v>397000.0</v>
+      </c>
+      <c r="BB14">
+        <v>257000.0</v>
+      </c>
+      <c r="BC14">
+        <v>271000.0</v>
+      </c>
+      <c r="BD14">
+        <v>317000.0</v>
+      </c>
+      <c r="BE14">
+        <v>273000.0</v>
+      </c>
+      <c r="BF14">
+        <v>278000.0</v>
+      </c>
+      <c r="BG14">
+        <v>323000.0</v>
+      </c>
+      <c r="BH14">
+        <v>311000.0</v>
+      </c>
+      <c r="BI14">
+        <v>331000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>342000.0</v>
+      </c>
+      <c r="BK14">
+        <v>333000.0</v>
+      </c>
+      <c r="BL14">
+        <v>329000.0</v>
+      </c>
+      <c r="BM14">
+        <v>284000.0</v>
+      </c>
+      <c r="BN14">
+        <v>374000.0</v>
+      </c>
+      <c r="BO14">
+        <v>311000.0</v>
+      </c>
+      <c r="BP14">
+        <v>329000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>229000.0</v>
+      </c>
+      <c r="BR14">
+        <v>283000.0</v>
+      </c>
+      <c r="BS14">
+        <v>347000.0</v>
+      </c>
+      <c r="BT14">
+        <v>124000.0</v>
+      </c>
+      <c r="BU14">
+        <v>217000.0</v>
+      </c>
+      <c r="BV14">
+        <v>226000.0</v>
+      </c>
+      <c r="BW14">
+        <v>184000.0</v>
+      </c>
+      <c r="BX14">
+        <v>238000.0</v>
+      </c>
+      <c r="BY14">
+        <v>235000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>218000.0</v>
+      </c>
+      <c r="CA14">
+        <v>179000.0</v>
+      </c>
+      <c r="CB14">
+        <v>164000.0</v>
+      </c>
+      <c r="CC14">
+        <v>165000.0</v>
+      </c>
+      <c r="CD14">
+        <v>169000.0</v>
+      </c>
+      <c r="CE14">
+        <v>138000.0</v>
+      </c>
+      <c r="CF14">
+        <v>161000.0</v>
+      </c>
+      <c r="CG14">
+        <v>145000.0</v>
+      </c>
+      <c r="CH14">
+        <v>132000.0</v>
+      </c>
+      <c r="CI14">
+        <v>135000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>122000.0</v>
+      </c>
+      <c r="CK14">
+        <v>120000.0</v>
+      </c>
+      <c r="CL14">
+        <v>118000.0</v>
+      </c>
+      <c r="CM14">
+        <v>106000.0</v>
+      </c>
+      <c r="CN14">
+        <v>118000.0</v>
+      </c>
+      <c r="CO14">
+        <v>111000.0</v>
+      </c>
+      <c r="CP14">
+        <v>91000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>65000.0</v>
+      </c>
+      <c r="CR14">
+        <v>92000.0</v>
+      </c>
+      <c r="CS14">
+        <v>92000.0</v>
+      </c>
+      <c r="CT14">
+        <v>91000.0</v>
+      </c>
+      <c r="CU14">
+        <v>61000.0</v>
+      </c>
+      <c r="CV14">
+        <v>92000.0</v>
+      </c>
+      <c r="CW14">
+        <v>92000.0</v>
+      </c>
+      <c r="CX14">
+        <v>91000.0</v>
+      </c>
+      <c r="CY14">
+        <v>51000.0</v>
+      </c>
+      <c r="CZ14">
+        <v>107000.0</v>
+      </c>
+      <c r="DA14">
+        <v>105000.0</v>
+      </c>
+      <c r="DB14">
+        <v>106000.0</v>
+      </c>
+      <c r="DC14">
+        <v>100000.0</v>
+      </c>
+      <c r="DD14">
+        <v>100000.0</v>
+      </c>
+      <c r="DE14">
+        <v>100000.0</v>
+      </c>
+      <c r="DF14">
+        <v>100000.0</v>
+      </c>
+      <c r="DG14">
+        <v>100000.0</v>
+      </c>
+      <c r="DH14">
+        <v>100000.0</v>
+      </c>
+      <c r="DI14">
+        <v>100000.0</v>
+      </c>
+      <c r="DJ14">
+        <v>100000.0</v>
+      </c>
+      <c r="DK14"/>
+      <c r="DL14">
+        <v>79999.0</v>
+      </c>
+      <c r="DM14">
+        <v>90000.0</v>
+      </c>
+      <c r="DN14">
+        <v>80000.0</v>
+      </c>
+      <c r="DO14">
+        <v>160000.0</v>
+      </c>
+      <c r="DP14">
+        <v>79999.0</v>
+      </c>
+      <c r="DQ14">
+        <v>90000.0</v>
+      </c>
+      <c r="DR14">
+        <v>80000.0</v>
+      </c>
+      <c r="DS14">
+        <v>100000.0</v>
+      </c>
+      <c r="DT14">
+        <v>70000.0</v>
+      </c>
+      <c r="DU14">
+        <v>150000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:125">
+      <c r="A15" t="s">
+        <v>232</v>
+      </c>
+      <c r="B15">
+        <v>-6237000.0</v>
+      </c>
+      <c r="C15">
+        <v>-5082000.0</v>
+      </c>
+      <c r="D15">
+        <v>-4551000.0</v>
+      </c>
+      <c r="E15">
+        <v>-4657000.0</v>
+      </c>
+      <c r="F15">
+        <v>3870000.0</v>
+      </c>
+      <c r="G15">
+        <v>3869000.0</v>
+      </c>
+      <c r="H15">
+        <v>3323000.0</v>
+      </c>
+      <c r="I15">
+        <v>3316000.0</v>
+      </c>
+      <c r="J15">
+        <v>3314000.0</v>
+      </c>
+      <c r="K15">
+        <v>3315000.0</v>
+      </c>
+      <c r="L15">
+        <v>3308000.0</v>
+      </c>
+      <c r="M15">
+        <v>3182000.0</v>
+      </c>
+      <c r="N15">
+        <v>3176000.0</v>
+      </c>
+      <c r="O15">
+        <v>3177000.0</v>
+      </c>
+      <c r="P15">
+        <v>3174000.0</v>
+      </c>
+      <c r="Q15">
+        <v>3193000.0</v>
+      </c>
+      <c r="R15">
+        <v>3191000.0</v>
+      </c>
+      <c r="S15">
+        <v>2286000.0</v>
+      </c>
+      <c r="T15">
+        <v>2285000.0</v>
+      </c>
+      <c r="U15">
+        <v>2281000.0</v>
+      </c>
+      <c r="V15">
+        <v>2020000.0</v>
+      </c>
+      <c r="W15">
+        <v>1514000.0</v>
+      </c>
+      <c r="X15">
+        <v>1517000.0</v>
+      </c>
+      <c r="Y15">
+        <v>1523000.0</v>
+      </c>
+      <c r="Z15">
+        <v>1950000.0</v>
+      </c>
+      <c r="AA15">
+        <v>1526000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1525000.0</v>
+      </c>
+      <c r="AC15">
+        <v>1524000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2113000.0</v>
+      </c>
+      <c r="AE15">
+        <v>1369000.0</v>
+      </c>
+      <c r="AF15">
+        <v>1268000.0</v>
+      </c>
+      <c r="AG15">
+        <v>918000.0</v>
+      </c>
+      <c r="AH15">
+        <v>1060000.0</v>
+      </c>
+      <c r="AI15">
+        <v>551000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>552000.0</v>
+      </c>
+      <c r="AK15">
+        <v>550000.0</v>
+      </c>
+      <c r="AL15">
+        <v>551000.0</v>
+      </c>
+      <c r="AM15">
+        <v>930000.0</v>
+      </c>
+      <c r="AN15">
+        <v>508000.0</v>
+      </c>
+      <c r="AO15">
+        <v>507000.0</v>
+      </c>
+      <c r="AP15">
+        <v>930000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>726000.0</v>
+      </c>
+      <c r="AR15">
+        <v>598000.0</v>
+      </c>
+      <c r="AS15">
+        <v>514000.0</v>
+      </c>
+      <c r="AT15">
+        <v>437000.0</v>
+      </c>
+      <c r="AU15">
+        <v>788000.0</v>
+      </c>
+      <c r="AV15">
+        <v>438000.0</v>
+      </c>
+      <c r="AW15">
+        <v>438000.0</v>
+      </c>
+      <c r="AX15">
+        <v>261000.0</v>
+      </c>
+      <c r="AY15">
+        <v>610000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>263000.0</v>
+      </c>
+      <c r="BA15">
+        <v>261000.0</v>
+      </c>
+      <c r="BB15">
+        <v>47000.0</v>
+      </c>
+      <c r="BC15">
+        <v>535000.0</v>
+      </c>
+      <c r="BD15">
+        <v>299000.0</v>
+      </c>
+      <c r="BE15">
+        <v>299000.0</v>
+      </c>
+      <c r="BF15">
+        <v>299000.0</v>
+      </c>
+      <c r="BG15">
+        <v>299000.0</v>
+      </c>
+      <c r="BH15">
+        <v>299000.0</v>
+      </c>
+      <c r="BI15">
+        <v>299000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>299000.0</v>
+      </c>
+      <c r="BK15">
+        <v>125000.0</v>
+      </c>
+      <c r="BL15">
+        <v>125000.0</v>
+      </c>
+      <c r="BM15">
+        <v>125000.0</v>
+      </c>
+      <c r="BN15">
+        <v>125000.0</v>
+      </c>
+      <c r="BO15">
+        <v>125000.0</v>
+      </c>
+      <c r="BP15">
+        <v>681000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>682000.0</v>
+      </c>
+      <c r="BR15">
+        <v>774000.0</v>
+      </c>
+      <c r="BS15">
+        <v>696000.0</v>
+      </c>
+      <c r="BT15">
+        <v>696000.0</v>
+      </c>
+      <c r="BU15">
+        <v>697000.0</v>
+      </c>
+      <c r="BV15">
+        <v>698000.0</v>
+      </c>
+      <c r="BW15">
+        <v>700000.0</v>
+      </c>
+      <c r="BX15">
+        <v>699000.0</v>
+      </c>
+      <c r="BY15">
+        <v>706000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>668000.0</v>
+      </c>
+      <c r="CA15">
+        <v>669000.0</v>
+      </c>
+      <c r="CB15">
+        <v>669000.0</v>
+      </c>
+      <c r="CC15">
+        <v>670000.0</v>
+      </c>
+      <c r="CD15">
+        <v>644000.0</v>
+      </c>
+      <c r="CE15">
+        <v>638000.0</v>
+      </c>
+      <c r="CF15">
+        <v>639000.0</v>
+      </c>
+      <c r="CG15">
+        <v>637000.0</v>
+      </c>
+      <c r="CH15">
+        <v>638000.0</v>
+      </c>
+      <c r="CI15">
+        <v>637000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>639000.0</v>
+      </c>
+      <c r="CK15">
+        <v>636000.0</v>
+      </c>
+      <c r="CL15">
+        <v>3827000.0</v>
+      </c>
+      <c r="CM15">
+        <v>637000.0</v>
+      </c>
+      <c r="CN15">
+        <v>644000.0</v>
+      </c>
+      <c r="CO15">
+        <v>612000.0</v>
+      </c>
+      <c r="CP15">
+        <v>606000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>608000.0</v>
+      </c>
+      <c r="CR15">
+        <v>607000.0</v>
+      </c>
+      <c r="CS15">
+        <v>608000.0</v>
+      </c>
+      <c r="CT15">
+        <v>608000.0</v>
+      </c>
+      <c r="CU15">
+        <v>605000.0</v>
+      </c>
+      <c r="CV15">
+        <v>608000.0</v>
+      </c>
+      <c r="CW15">
+        <v>607000.0</v>
+      </c>
+      <c r="CX15">
+        <v>608000.0</v>
+      </c>
+      <c r="CY15">
+        <v>606000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>608000.0</v>
+      </c>
+      <c r="DA15">
+        <v>606000.0</v>
+      </c>
+      <c r="DB15">
+        <v>607000.0</v>
+      </c>
+      <c r="DC15">
+        <v>600000.0</v>
+      </c>
+      <c r="DD15">
+        <v>500000.0</v>
+      </c>
+      <c r="DE15">
+        <v>600000.0</v>
+      </c>
+      <c r="DF15">
+        <v>4900000.0</v>
+      </c>
+      <c r="DG15">
+        <v>500000.0</v>
+      </c>
+      <c r="DH15">
+        <v>600000.0</v>
+      </c>
+      <c r="DI15">
+        <v>500000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>500000.0</v>
+      </c>
+      <c r="DK15">
+        <v>500000.0</v>
+      </c>
+      <c r="DL15">
+        <v>490000.0</v>
+      </c>
+      <c r="DM15">
+        <v>490000.0</v>
+      </c>
+      <c r="DN15">
+        <v>470000.0</v>
+      </c>
+      <c r="DO15">
+        <v>90000.0</v>
+      </c>
+      <c r="DP15">
+        <v>580000.0</v>
+      </c>
+      <c r="DQ15"/>
+      <c r="DR15">
+        <v>600000.0</v>
+      </c>
+      <c r="DS15">
+        <v>550000.0</v>
+      </c>
+      <c r="DT15">
+        <v>590000.0</v>
+      </c>
+      <c r="DU15">
+        <v>560000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:125">
+      <c r="A16" t="s">
+        <v>233</v>
+      </c>
+      <c r="B16">
+        <v>141190000.0</v>
+      </c>
+      <c r="C16">
+        <v>98918000.0</v>
+      </c>
+      <c r="D16">
+        <v>257169000.0</v>
+      </c>
+      <c r="E16">
+        <v>336845000.0</v>
+      </c>
+      <c r="F16">
+        <v>107254000.0</v>
+      </c>
+      <c r="G16">
+        <v>70564000.0</v>
+      </c>
+      <c r="H16">
+        <v>144395000.0</v>
+      </c>
+      <c r="I16">
+        <v>105726000.0</v>
+      </c>
+      <c r="J16">
+        <v>68085000.0</v>
+      </c>
+      <c r="K16">
+        <v>96763000.0</v>
+      </c>
+      <c r="L16">
+        <v>118099000.0</v>
+      </c>
+      <c r="M16">
+        <v>93875000.0</v>
+      </c>
+      <c r="N16">
+        <v>62171000.0</v>
+      </c>
+      <c r="O16">
+        <v>60881000.0</v>
+      </c>
+      <c r="P16">
+        <v>94678000.0</v>
+      </c>
+      <c r="Q16">
+        <v>236786000.0</v>
+      </c>
+      <c r="R16">
+        <v>758431000.0</v>
+      </c>
+      <c r="S16">
+        <v>913752000.0</v>
+      </c>
+      <c r="T16">
+        <v>754942000.0</v>
+      </c>
+      <c r="U16">
+        <v>636347000.0</v>
+      </c>
+      <c r="V16">
+        <v>427371000.0</v>
+      </c>
+      <c r="W16">
+        <v>303724000.0</v>
+      </c>
+      <c r="X16">
+        <v>195357000.0</v>
+      </c>
+      <c r="Y16">
+        <v>143755000.0</v>
+      </c>
+      <c r="Z16">
+        <v>140758000.0</v>
+      </c>
+      <c r="AA16">
+        <v>139030000.0</v>
+      </c>
+      <c r="AB16">
+        <v>160879000.0</v>
+      </c>
+      <c r="AC16">
+        <v>48145000.0</v>
+      </c>
+      <c r="AD16">
+        <v>86968000.0</v>
+      </c>
+      <c r="AE16">
+        <v>40065000.0</v>
+      </c>
+      <c r="AF16">
+        <v>62085000.0</v>
+      </c>
+      <c r="AG16">
+        <v>39407000.0</v>
+      </c>
+      <c r="AH16">
+        <v>59175000.0</v>
+      </c>
+      <c r="AI16">
+        <v>23514000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>56184000.0</v>
+      </c>
+      <c r="AK16">
+        <v>29179000.0</v>
+      </c>
+      <c r="AL16">
+        <v>33107000.0</v>
+      </c>
+      <c r="AM16">
+        <v>45973000.0</v>
+      </c>
+      <c r="AN16">
+        <v>43769000.0</v>
+      </c>
+      <c r="AO16">
+        <v>40960000.0</v>
+      </c>
+      <c r="AP16">
+        <v>13322000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>13284000.0</v>
+      </c>
+      <c r="AR16">
+        <v>19234000.0</v>
+      </c>
+      <c r="AS16">
+        <v>11381000.0</v>
+      </c>
+      <c r="AT16">
+        <v>14195000.0</v>
+      </c>
+      <c r="AU16">
+        <v>9882000.0</v>
+      </c>
+      <c r="AV16">
+        <v>15247000.0</v>
+      </c>
+      <c r="AW16">
+        <v>11879000.0</v>
+      </c>
+      <c r="AX16">
+        <v>14030000.0</v>
+      </c>
+      <c r="AY16">
+        <v>8623000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>13217000.0</v>
+      </c>
+      <c r="BA16">
+        <v>10395000.0</v>
+      </c>
+      <c r="BB16">
+        <v>41485000.0</v>
+      </c>
+      <c r="BC16">
+        <v>15473000.0</v>
+      </c>
+      <c r="BD16">
+        <v>23213000.0</v>
+      </c>
+      <c r="BE16">
+        <v>10216000.0</v>
+      </c>
+      <c r="BF16">
+        <v>19839000.0</v>
+      </c>
+      <c r="BG16">
+        <v>17841000.0</v>
+      </c>
+      <c r="BH16">
+        <v>17335000.0</v>
+      </c>
+      <c r="BI16">
+        <v>10987000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>21156000.0</v>
+      </c>
+      <c r="BK16">
+        <v>12901000.0</v>
+      </c>
+      <c r="BL16">
+        <v>11422000.0</v>
+      </c>
+      <c r="BM16">
+        <v>14546000.0</v>
+      </c>
+      <c r="BN16">
+        <v>27084000.0</v>
+      </c>
+      <c r="BO16">
+        <v>8960000.0</v>
+      </c>
+      <c r="BP16">
+        <v>5819000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>7045000.0</v>
+      </c>
+      <c r="BR16">
+        <v>8887000.0</v>
+      </c>
+      <c r="BS16">
+        <v>7478000.0</v>
+      </c>
+      <c r="BT16">
+        <v>7711000.0</v>
+      </c>
+      <c r="BU16">
+        <v>10693000.0</v>
+      </c>
+      <c r="BV16">
+        <v>9665000.0</v>
+      </c>
+      <c r="BW16">
+        <v>10599000.0</v>
+      </c>
+      <c r="BX16">
+        <v>6879000.0</v>
+      </c>
+      <c r="BY16">
+        <v>6962000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>6759000.0</v>
+      </c>
+      <c r="CA16">
+        <v>9498000.0</v>
+      </c>
+      <c r="CB16">
+        <v>7258000.0</v>
+      </c>
+      <c r="CC16">
+        <v>8391000.0</v>
+      </c>
+      <c r="CD16">
+        <v>6952000.0</v>
+      </c>
+      <c r="CE16">
+        <v>6350000.0</v>
+      </c>
+      <c r="CF16">
+        <v>9011000.0</v>
+      </c>
+      <c r="CG16">
+        <v>6574000.0</v>
+      </c>
+      <c r="CH16">
+        <v>5677000.0</v>
+      </c>
+      <c r="CI16">
+        <v>6679000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>6131000.0</v>
+      </c>
+      <c r="CK16">
+        <v>7509000.0</v>
+      </c>
+      <c r="CL16">
+        <v>6740000.0</v>
+      </c>
+      <c r="CM16">
+        <v>7456000.0</v>
+      </c>
+      <c r="CN16">
+        <v>6743000.0</v>
+      </c>
+      <c r="CO16">
+        <v>6809000.0</v>
+      </c>
+      <c r="CP16">
+        <v>7837000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>8095000.0</v>
+      </c>
+      <c r="CR16">
+        <v>7518000.0</v>
+      </c>
+      <c r="CS16">
+        <v>7830000.0</v>
+      </c>
+      <c r="CT16">
+        <v>6269000.0</v>
+      </c>
+      <c r="CU16">
+        <v>9028000.0</v>
+      </c>
+      <c r="CV16">
+        <v>7210000.0</v>
+      </c>
+      <c r="CW16">
+        <v>8806000.0</v>
+      </c>
+      <c r="CX16">
+        <v>7345000.0</v>
+      </c>
+      <c r="CY16">
+        <v>5986000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>5910000.0</v>
+      </c>
+      <c r="DA16">
+        <v>7553000.0</v>
+      </c>
+      <c r="DB16">
+        <v>5561000.0</v>
+      </c>
+      <c r="DC16">
+        <v>7500000.0</v>
+      </c>
+      <c r="DD16">
+        <v>5900000.0</v>
+      </c>
+      <c r="DE16">
+        <v>1900000.0</v>
+      </c>
+      <c r="DF16">
+        <v>4600000.0</v>
+      </c>
+      <c r="DG16">
+        <v>12800000.0</v>
+      </c>
+      <c r="DH16">
+        <v>-3500000.0</v>
+      </c>
+      <c r="DI16">
+        <v>1400000.0</v>
+      </c>
+      <c r="DJ16">
+        <v>11500000.0</v>
+      </c>
+      <c r="DK16">
+        <v>7200000.0</v>
+      </c>
+      <c r="DL16">
+        <v>-810000.0</v>
+      </c>
+      <c r="DM16">
+        <v>280000.0</v>
+      </c>
+      <c r="DN16">
+        <v>230000.0</v>
+      </c>
+      <c r="DO16">
+        <v>-370000.0</v>
+      </c>
+      <c r="DP16">
+        <v>1710000.0</v>
+      </c>
+      <c r="DQ16">
+        <v>120000.0</v>
+      </c>
+      <c r="DR16">
+        <v>30000.0</v>
+      </c>
+      <c r="DS16">
+        <v>-49999.0</v>
+      </c>
+      <c r="DT16">
+        <v>-1210000.0</v>
+      </c>
+      <c r="DU16">
+        <v>-120000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:125">
       <c r="A17" t="s">
-        <v>48</v>
+        <v>234</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -10148,310 +43321,598 @@
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
     </row>
     <row r="18" spans="1:125">
       <c r="A18" t="s">
-        <v>49</v>
-[...29 lines deleted...]
-      <c r="AD18"/>
+        <v>235</v>
+      </c>
+      <c r="B18">
+        <v>25437000.0</v>
+      </c>
+      <c r="C18">
+        <v>11453000.0</v>
+      </c>
+      <c r="D18">
+        <v>24329000.0</v>
+      </c>
+      <c r="E18">
+        <v>27210000.0</v>
+      </c>
+      <c r="F18">
+        <v>8809000.0</v>
+      </c>
+      <c r="G18">
+        <v>-2156000.0</v>
+      </c>
+      <c r="H18">
+        <v>16832000.0</v>
+      </c>
+      <c r="I18">
+        <v>17738000.0</v>
+      </c>
+      <c r="J18">
+        <v>12058000.0</v>
+      </c>
+      <c r="K18">
+        <v>15470000.0</v>
+      </c>
+      <c r="L18">
+        <v>12324000.0</v>
+      </c>
+      <c r="M18">
+        <v>10007000.0</v>
+      </c>
+      <c r="N18">
+        <v>12027000.0</v>
+      </c>
+      <c r="O18">
+        <v>17872000.0</v>
+      </c>
+      <c r="P18">
+        <v>16646000.0</v>
+      </c>
+      <c r="Q18">
+        <v>11683000.0</v>
+      </c>
+      <c r="R18">
+        <v>9541000.0</v>
+      </c>
+      <c r="S18">
+        <v>23995000.0</v>
+      </c>
+      <c r="T18">
+        <v>11925000.0</v>
+      </c>
+      <c r="U18">
+        <v>13864000.0</v>
+      </c>
+      <c r="V18">
+        <v>12618000.0</v>
+      </c>
+      <c r="W18">
+        <v>14426000.0</v>
+      </c>
+      <c r="X18">
+        <v>-286000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-769000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-2987000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-1655000.0</v>
+      </c>
+      <c r="AB18">
+        <v>6594000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-3112000.0</v>
+      </c>
+      <c r="AD18">
+        <v>2119000.0</v>
+      </c>
       <c r="AE18">
-        <v>0.0</v>
+        <v>4132000.0</v>
       </c>
       <c r="AF18">
-        <v>0.0</v>
+        <v>280000.0</v>
       </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>-2496000.0</v>
       </c>
       <c r="AH18">
-        <v>0.0</v>
+        <v>109000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>102000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>1565000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>924000.0</v>
       </c>
       <c r="AL18">
-        <v>0.0</v>
+        <v>2425000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
+        <v>2318000.0</v>
       </c>
       <c r="AN18">
-        <v>0.0</v>
+        <v>711000.0</v>
       </c>
       <c r="AO18">
-        <v>0.0</v>
+        <v>11434000.0</v>
       </c>
       <c r="AP18">
-        <v>0.0</v>
+        <v>7033000.0</v>
       </c>
       <c r="AQ18">
-        <v>0.0</v>
+        <v>2464000.0</v>
       </c>
       <c r="AR18">
-        <v>0.0</v>
+        <v>5755000.0</v>
       </c>
       <c r="AS18">
-        <v>0.0</v>
+        <v>2100000.0</v>
       </c>
       <c r="AT18">
-        <v>0.0</v>
+        <v>1394000.0</v>
       </c>
       <c r="AU18">
-        <v>0.0</v>
+        <v>1374000.0</v>
       </c>
       <c r="AV18">
-        <v>0.0</v>
+        <v>2204000.0</v>
       </c>
       <c r="AW18">
-        <v>0.0</v>
+        <v>2847000.0</v>
       </c>
       <c r="AX18">
-        <v>0.0</v>
+        <v>1236000.0</v>
       </c>
       <c r="AY18">
-        <v>0.0</v>
+        <v>676000.0</v>
       </c>
       <c r="AZ18">
-        <v>0.0</v>
+        <v>4712000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
+        <v>-4113000.0</v>
       </c>
       <c r="BB18">
-        <v>0.0</v>
+        <v>8819000.0</v>
       </c>
       <c r="BC18">
-        <v>0.0</v>
+        <v>-7087000.0</v>
       </c>
       <c r="BD18">
-        <v>0.0</v>
+        <v>11953000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>5584000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>-2045000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>-5353000.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
-[...65 lines deleted...]
-      <c r="DU18"/>
+        <v>5997000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-258000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>6645000.0</v>
+      </c>
+      <c r="BK18">
+        <v>1339000.0</v>
+      </c>
+      <c r="BL18">
+        <v>1352000.0</v>
+      </c>
+      <c r="BM18">
+        <v>2006000.0</v>
+      </c>
+      <c r="BN18">
+        <v>986000.0</v>
+      </c>
+      <c r="BO18">
+        <v>-3388000.0</v>
+      </c>
+      <c r="BP18">
+        <v>1029000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>1299000.0</v>
+      </c>
+      <c r="BR18">
+        <v>506000.0</v>
+      </c>
+      <c r="BS18">
+        <v>-1043000.0</v>
+      </c>
+      <c r="BT18">
+        <v>1394000.0</v>
+      </c>
+      <c r="BU18">
+        <v>915000.0</v>
+      </c>
+      <c r="BV18">
+        <v>2984000.0</v>
+      </c>
+      <c r="BW18">
+        <v>-32000.0</v>
+      </c>
+      <c r="BX18">
+        <v>2133000.0</v>
+      </c>
+      <c r="BY18">
+        <v>378000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>1121000.0</v>
+      </c>
+      <c r="CA18">
+        <v>86000.0</v>
+      </c>
+      <c r="CB18">
+        <v>1615000.0</v>
+      </c>
+      <c r="CC18">
+        <v>2018000.0</v>
+      </c>
+      <c r="CD18">
+        <v>941000.0</v>
+      </c>
+      <c r="CE18">
+        <v>160000.0</v>
+      </c>
+      <c r="CF18">
+        <v>1277000.0</v>
+      </c>
+      <c r="CG18">
+        <v>1126000.0</v>
+      </c>
+      <c r="CH18">
+        <v>496000.0</v>
+      </c>
+      <c r="CI18">
+        <v>1050000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>1532000.0</v>
+      </c>
+      <c r="CK18">
+        <v>1528000.0</v>
+      </c>
+      <c r="CL18">
+        <v>-222000.0</v>
+      </c>
+      <c r="CM18">
+        <v>113000.0</v>
+      </c>
+      <c r="CN18">
+        <v>1468000.0</v>
+      </c>
+      <c r="CO18">
+        <v>1194000.0</v>
+      </c>
+      <c r="CP18">
+        <v>1295000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>-87000.0</v>
+      </c>
+      <c r="CR18">
+        <v>1550000.0</v>
+      </c>
+      <c r="CS18">
+        <v>1238000.0</v>
+      </c>
+      <c r="CT18">
+        <v>1428000.0</v>
+      </c>
+      <c r="CU18">
+        <v>-455000.0</v>
+      </c>
+      <c r="CV18">
+        <v>2595000.0</v>
+      </c>
+      <c r="CW18">
+        <v>897000.0</v>
+      </c>
+      <c r="CX18">
+        <v>1919000.0</v>
+      </c>
+      <c r="CY18">
+        <v>-652000.0</v>
+      </c>
+      <c r="CZ18">
+        <v>1751000.0</v>
+      </c>
+      <c r="DA18">
+        <v>872000.0</v>
+      </c>
+      <c r="DB18">
+        <v>1598000.0</v>
+      </c>
+      <c r="DC18">
+        <v>-100000.0</v>
+      </c>
+      <c r="DD18">
+        <v>1600000.0</v>
+      </c>
+      <c r="DE18">
+        <v>900000.0</v>
+      </c>
+      <c r="DF18">
+        <v>1800000.0</v>
+      </c>
+      <c r="DG18">
+        <v>-900000.0</v>
+      </c>
+      <c r="DH18">
+        <v>2100000.0</v>
+      </c>
+      <c r="DI18">
+        <v>900000.0</v>
+      </c>
+      <c r="DJ18">
+        <v>1500000.0</v>
+      </c>
+      <c r="DK18">
+        <v>-1500000.0</v>
+      </c>
+      <c r="DL18">
+        <v>2140000.0</v>
+      </c>
+      <c r="DM18">
+        <v>1030000.0</v>
+      </c>
+      <c r="DN18">
+        <v>1340000.0</v>
+      </c>
+      <c r="DO18">
+        <v>180000.0</v>
+      </c>
+      <c r="DP18">
+        <v>1330000.0</v>
+      </c>
+      <c r="DQ18">
+        <v>1070000.0</v>
+      </c>
+      <c r="DR18">
+        <v>620000.0</v>
+      </c>
+      <c r="DS18">
+        <v>-80000.0</v>
+      </c>
+      <c r="DT18">
+        <v>980000.0</v>
+      </c>
+      <c r="DU18">
+        <v>930000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:125">
       <c r="A19" t="s">
-        <v>50</v>
-[...22 lines deleted...]
-      <c r="W19"/>
+        <v>236</v>
+      </c>
+      <c r="B19">
+        <v>-79820000.0</v>
+      </c>
+      <c r="C19">
+        <v>20221000.0</v>
+      </c>
+      <c r="D19">
+        <v>2546000.0</v>
+      </c>
+      <c r="E19">
+        <v>139095000.0</v>
+      </c>
+      <c r="F19">
+        <v>-36293000.0</v>
+      </c>
+      <c r="G19">
+        <v>-21094000.0</v>
+      </c>
+      <c r="H19">
+        <v>-98750000.0</v>
+      </c>
+      <c r="I19">
+        <v>-23152000.0</v>
+      </c>
+      <c r="J19">
+        <v>-65746000.0</v>
+      </c>
+      <c r="K19">
+        <v>-101979000.0</v>
+      </c>
+      <c r="L19">
+        <v>-106639000.0</v>
+      </c>
+      <c r="M19">
+        <v>-105013000.0</v>
+      </c>
+      <c r="N19">
+        <v>-90638000.0</v>
+      </c>
+      <c r="O19">
+        <v>-190545000.0</v>
+      </c>
+      <c r="P19">
+        <v>-181289000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-170904000.0</v>
+      </c>
+      <c r="R19">
+        <v>-138656000.0</v>
+      </c>
+      <c r="S19">
+        <v>24173000.0</v>
+      </c>
+      <c r="T19">
+        <v>126012000.0</v>
+      </c>
+      <c r="U19">
+        <v>-28525000.0</v>
+      </c>
+      <c r="V19">
+        <v>1072000.0</v>
+      </c>
+      <c r="W19">
+        <v>152137000.0</v>
+      </c>
       <c r="X19">
-        <v>307984000.0</v>
+        <v>-66314000.0</v>
       </c>
       <c r="Y19">
-        <v>336869000.0</v>
+        <v>-612074000.0</v>
       </c>
       <c r="Z19">
-        <v>312073000.0</v>
+        <v>-59740000.0</v>
       </c>
       <c r="AA19">
-        <v>352933000.0</v>
+        <v>-245000.0</v>
       </c>
       <c r="AB19">
-        <v>283418000.0</v>
+        <v>-1425000.0</v>
       </c>
       <c r="AC19">
-        <v>336537000.0</v>
-[...24 lines deleted...]
-      <c r="BA19"/>
+        <v>-20250000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-3894000.0</v>
+      </c>
+      <c r="AE19">
+        <v>-56516000.0</v>
+      </c>
+      <c r="AF19">
+        <v>27589000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-40478000.0</v>
+      </c>
+      <c r="AH19">
+        <v>27174000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-52635000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>-11735000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-41443000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-53442000.0</v>
+      </c>
+      <c r="AM19">
+        <v>3440000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-25768000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-34409000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-30279000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-25095000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-9355000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-8807000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-2683000.0</v>
+      </c>
+      <c r="AU19">
+        <v>3153000.0</v>
+      </c>
+      <c r="AV19">
+        <v>-26886000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-19370000.0</v>
+      </c>
+      <c r="AX19">
+        <v>1143000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-22628000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>8865000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-12211000.0</v>
+      </c>
       <c r="BB19"/>
-      <c r="BC19"/>
-[...2 lines deleted...]
-      <c r="BF19"/>
+      <c r="BC19">
+        <v>9150000.0</v>
+      </c>
+      <c r="BD19">
+        <v>-15667000.0</v>
+      </c>
+      <c r="BE19">
+        <v>6775000.0</v>
+      </c>
+      <c r="BF19">
+        <v>1679000.0</v>
+      </c>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -10478,33131 +43939,79 @@
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
     </row>
     <row r="20" spans="1:125">
       <c r="A20" t="s">
-        <v>51</v>
-[...20938 lines deleted...]
-        <v>205</v>
+        <v>237</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20"/>
-      <c r="P20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20"/>
-[...12121 lines deleted...]
-      <c r="T20"/>
+      <c r="S20">
+        <v>0.0</v>
+      </c>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
@@ -43662,212 +44071,218 @@
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
+      <c r="DT20"/>
+      <c r="DU20"/>
     </row>
-    <row r="21" spans="1:123">
+    <row r="21" spans="1:125">
       <c r="A21" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B21">
+        <v>-9451000.0</v>
+      </c>
+      <c r="C21">
+        <v>-16436000.0</v>
+      </c>
+      <c r="D21">
         <v>-115000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-33246000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>22886000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-112210000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-86014000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>8785000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-14717000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>93300000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-7568000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-70067000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-6567000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>125855000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-196947000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-110943000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>182057000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-75701000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-10194000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>250825000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>5471000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-42045000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-3047000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-8550000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-8142000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>71283000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-32599000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-49000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-34669000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>23472000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-1525000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>21414000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-55000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-54000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-16554000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-10054000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-31658000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>22292000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-9327000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>9301000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-8000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-1323000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>14188000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-10970000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>4666000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>29543000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-21811000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>16736000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21">
+      <c r="BB21"/>
+      <c r="BC21">
         <v>-48000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-3493000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>3397000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-47000.0</v>
       </c>
-      <c r="BE21"/>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -43889,3187 +44304,3241 @@
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
+      <c r="DT21"/>
+      <c r="DU21"/>
     </row>
-    <row r="22" spans="1:123">
+    <row r="22" spans="1:125">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22">
+        <v>8706000.0</v>
+      </c>
+      <c r="C22">
+        <v>19447000.0</v>
+      </c>
+      <c r="D22">
         <v>18297000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>4762000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>13742000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>13232000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>12301000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>11771000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>12133000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>12098000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>9236000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>4836000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>11227000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>15719000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>15481000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>12252000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>11354000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>607000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9787000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>9613000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>9312000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>9011000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>6547000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>6833000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>3818000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4408000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>4813000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>4403000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>4077000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>4649000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>2164000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>2779000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>1004000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>501000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>2249000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>2345000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1994000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>2076000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1901000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>2022000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1805000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1627000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1894000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>2044000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>963000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>888000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1595000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1707000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1511000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1400000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1488000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>1366000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>685000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1191000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1266000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>1360000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>1134000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>1352000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1132000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1059000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1000000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>742000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>480000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>791000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>735000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>-3555000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>334000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>713000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>213000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>233000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>1122000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>1060000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1173000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1198000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>1210000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>1179000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>1084000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>1374000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>1241000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1118000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1155000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>1452000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>1132000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>1002000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>1017000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>1253000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>1057000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>973000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1210000.0</v>
       </c>
       <c r="CL22">
         <v>1086000.0</v>
       </c>
       <c r="CM22">
+        <v>1210000.0</v>
+      </c>
+      <c r="CN22">
+        <v>1086000.0</v>
+      </c>
+      <c r="CO22">
         <v>1267000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>1052000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>1268000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>1145000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>976000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>1106000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>1178000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>1064000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>1017000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>971000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>1084000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>947000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>969000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>948000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>1000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DD22">
         <v>1000000.0</v>
       </c>
       <c r="DE22">
         <v>900000.0</v>
       </c>
       <c r="DF22">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG22">
+        <v>900000.0</v>
+      </c>
+      <c r="DH22">
         <v>1100000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>1000000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>900000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>800000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>1400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>1050000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>870000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>940000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>900000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DQ22">
         <v>750000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DR22">
         <v>750000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DS22">
         <v>680000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DT22">
         <v>800000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DU22">
         <v>710000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:123">
+    <row r="23" spans="1:125">
       <c r="A23" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B23">
+        <v>9393000.0</v>
+      </c>
+      <c r="C23">
+        <v>-128057000.0</v>
+      </c>
+      <c r="D23">
         <v>-103605000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>101204000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>42275000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-16710000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>209753000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>117906000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>33041000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-34032000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>95070000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>170931000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>85180000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>169571000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>27106000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-286356000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-12121000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-41176000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>179839000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>115369000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>192320000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>18274000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>130055000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>353118000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>60955000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>22374000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>111758000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>-5710000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>58215000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-39776000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>21060000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>24158000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-21072000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-3143000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>39252000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>15606000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>36541000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>-2818000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>44798000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>60875000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>55557000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-4926000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>21244000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-5106000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-2098000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-8060000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>14005000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>25341000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-1441000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-12712000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>10896000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-30199000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>14801000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-9720000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>19625000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-26143000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2530000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-1714000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>29743000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>6159000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>44923000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>6666000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>16196000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-4604000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>36709000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>28599000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>28842000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-8995000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>14745000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>28927000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>15347000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-3656000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>33389000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>10873000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-11417000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-6789000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>15924000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>7804000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>-12711000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>19096000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-2456000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>5634000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>11705000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>9256000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-2426000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>484000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-2577000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>6099000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>1607000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>838000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>12009000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-3245000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>4033000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-2036000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>9060000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>7205000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>6397000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>8968000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>451000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>7528000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>5755000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>1794000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>2950000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>6897000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>1927000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>-1300000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>-2200000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>-2600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>7100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>1900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>400000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>-2300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>-300000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>11800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>3410000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>6390000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>-2680000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>6060000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>1310000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DQ23">
         <v>2200000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DR23">
         <v>3940000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DS23">
         <v>4040000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DT23">
         <v>9380000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DU23">
         <v>2660000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:123">
+    <row r="24" spans="1:125">
       <c r="A24" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B24">
+        <v>-78518000.0</v>
+      </c>
+      <c r="C24">
+        <v>-40594000.0</v>
+      </c>
+      <c r="D24">
         <v>13138000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>117007000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-47447000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-6389000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-64079000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-36449000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-69633000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-109117000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-113701000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-382000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-2033000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-21128000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-140807000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-54952000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-15703000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>419498000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>122805000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>151254000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-262272000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>138936000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-73872000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-650137000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-36619000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-49959000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-21610000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-42148000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-21255000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-60033000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-17725000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-28909000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-24938000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-33819000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-15072000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-29483000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>-17800000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>-24764000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-21412000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-20823000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-3664000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-20369000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>-14074000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>-10695000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-13276000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>-3064000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-19618000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>449000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-1905000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-17310000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-4970000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>-21116000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-3959000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>-1978000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>4408000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>3007000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>-4674000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>12821000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>11327000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>-2097000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>-11278000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-6012000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>-5843000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>-1985000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>6778000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-2350000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-17041000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>-18323000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-3669000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>-11436000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-17116000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>-8686000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>-26276000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-2923000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-11269000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>-4180000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>-876000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>-5775000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>-7443000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>-3558000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>706000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-3114000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>-17343000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>-4623000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>-1344000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>-2040000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-4086000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>-18539000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>-7132000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>153000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-12362000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>2266000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>-5833000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-12138000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>-8848000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>-4477000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>-4820000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-5000000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>-12695000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-8707000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>-4939000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>-5223000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>-9843000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>-208000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>-4400000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>-14600000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>-4100000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DE24">
         <v>-3900000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DF24">
         <v>3600000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DG24">
         <v>-12000000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DH24">
         <v>2800000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DI24">
         <v>1700000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DJ24">
         <v>-8200000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DK24">
         <v>-11500000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>-6360000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DM24">
         <v>-7140000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DN24">
         <v>1570000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DO24">
         <v>-6600000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DP24">
         <v>-949999.0</v>
       </c>
-      <c r="DO24">
+      <c r="DQ24">
         <v>-3130000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DR24">
         <v>-4540000.0</v>
       </c>
-      <c r="DQ24">
+      <c r="DS24">
         <v>-4010000.0</v>
       </c>
-      <c r="DR24">
+      <c r="DT24">
         <v>-11580000.0</v>
       </c>
-      <c r="DS24">
+      <c r="DU24">
         <v>-3700000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:123">
+    <row r="25" spans="1:125">
       <c r="A25" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B25">
+        <v>7871000.0</v>
+      </c>
+      <c r="C25">
+        <v>15888000.0</v>
+      </c>
+      <c r="D25">
         <v>-109000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>3386000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>747000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>3058000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>2253000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-1857000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-1705000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1366000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5736000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-5239000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-214000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3772000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>4571000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-220000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5979000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>13336000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2710000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2830000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>757000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7539000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-8021000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-5192000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-6621000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-2739000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1779000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-3658000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-2014000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1834000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-2093000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>411000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-144000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>2847000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>439000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>506000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1470000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>3334000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-2555000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>10810000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1039000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>2550000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>65000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>1735000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>483000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>763000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>1768000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-287000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>476000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>692000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>719000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>611000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>1459000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1132000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>687000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>3012000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>-2403000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-2618000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>731000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>846000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>1247000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>720000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>901000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>997000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>196000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>6696000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>1140000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>414000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>735000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>910000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>149000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-91000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>65000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>760000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-47000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>116000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>84000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>108000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>42000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>302000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-82000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-270000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>320000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>68000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>7000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>609000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>119000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>131000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>-812000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>-107000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-64000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>-185000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>110000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>-131000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>43000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>40000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>30000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>62000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>19000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>32000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>37000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>-152000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>22000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>1000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>12000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DC25">
         <v>-400000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DD25">
         <v>100000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DE25">
         <v>-100000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-1900000.0</v>
       </c>
       <c r="DF25">
         <v>200000.0</v>
       </c>
       <c r="DG25">
+        <v>-1900000.0</v>
+      </c>
+      <c r="DH25">
+        <v>200000.0</v>
+      </c>
+      <c r="DI25">
         <v>-200000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DK25">
         <v>-800000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DL25">
         <v>-1530000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DM25">
         <v>9330000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DN25">
         <v>-3090000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>1320000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DP25">
         <v>-1510000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DQ25">
         <v>5570000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DR25">
         <v>-80000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DS25">
         <v>-790000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DT25">
         <v>650000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DU25">
         <v>820000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:123">
+    <row r="26" spans="1:125">
       <c r="A26" t="s">
-        <v>241</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>242</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>-246000.0</v>
+      </c>
+      <c r="D26">
         <v>-226000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-1778000.0</v>
       </c>
-      <c r="D26">
-[...4 lines deleted...]
-      </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
         <v>323000.0</v>
       </c>
-      <c r="G26">
-[...2 lines deleted...]
-      <c r="H26">
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-323000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-296000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-74000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-4474000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>100000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2957000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-97000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-2957000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>128000.0</v>
       </c>
       <c r="R26">
         <v>82000.0</v>
       </c>
       <c r="S26">
+        <v>128000.0</v>
+      </c>
+      <c r="T26">
+        <v>82000.0</v>
+      </c>
+      <c r="U26">
         <v>70310000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-128000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-2000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-233000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-1560000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>68000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>73000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>66000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>69000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>61000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-3337000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>59000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>63000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>54000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>49000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>45000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>25000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>27000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>26000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>21000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19000.0</v>
       </c>
       <c r="AO26">
         <v>16000.0</v>
       </c>
       <c r="AP26">
         <v>19000.0</v>
       </c>
       <c r="AQ26">
-        <v>15000.0</v>
+        <v>16000.0</v>
       </c>
       <c r="AR26">
-        <v>16000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="AS26">
         <v>15000.0</v>
       </c>
       <c r="AT26">
+        <v>16000.0</v>
+      </c>
+      <c r="AU26">
+        <v>15000.0</v>
+      </c>
+      <c r="AV26">
         <v>13000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>11000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>14000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-120000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>15000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-30000.0</v>
       </c>
-      <c r="AZ26">
-[...2 lines deleted...]
-      <c r="BA26">
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-4830000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>15000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>14000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>14000.0</v>
       </c>
-      <c r="BE26">
-[...4 lines deleted...]
-      </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
-      <c r="BH26"/>
-      <c r="BI26"/>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
-      <c r="BS26">
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26">
         <v>-165000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-87000.0</v>
       </c>
-      <c r="BU26"/>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
+      <c r="DT26"/>
+      <c r="DU26"/>
     </row>
-    <row r="27" spans="1:123">
+    <row r="27" spans="1:125">
       <c r="A27" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B27">
+        <v>665000.0</v>
+      </c>
+      <c r="C27">
+        <v>541000.0</v>
+      </c>
+      <c r="D27">
         <v>914000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>326000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>218000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>222000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>235000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>306000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>284000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>291000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>312000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>251000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>249000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>446000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>237000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>291000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>168000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>164000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>227000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>173000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>132000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>118000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>104000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>96000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>96000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>95000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>91000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>80000.0</v>
       </c>
       <c r="AC27">
         <v>80000.0</v>
       </c>
       <c r="AD27">
+        <v>80000.0</v>
+      </c>
+      <c r="AE27">
+        <v>80000.0</v>
+      </c>
+      <c r="AF27">
         <v>74000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>55000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>58000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>76000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>32000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>18000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>19000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>19000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>17000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>9000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>8000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>8000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>11000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>1678000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>8000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>695000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1747000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>-233000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>389000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>675000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>831000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>972000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>1536000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>1097000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>749000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>3074000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>-2341000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>-2554000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>795000.0</v>
       </c>
-      <c r="BG27"/>
-      <c r="BH27">
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>262000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>752000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>964000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>925000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>160000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>6646000.0</v>
       </c>
-      <c r="BN27"/>
-[...1 lines deleted...]
-      <c r="BP27">
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27">
         <v>826000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>1867000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>-8000.0</v>
       </c>
-      <c r="BS27"/>
-[...1 lines deleted...]
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27">
         <v>9000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>-21000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>9000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>131000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>-33000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>21000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>-161000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>-83000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="CF27"/>
       <c r="CG27">
+        <v>-1000.0</v>
+      </c>
+      <c r="CH27"/>
+      <c r="CI27">
         <v>-4000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CJ27">
         <v>-39000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CK27">
         <v>-234000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CL27">
         <v>-194000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CM27">
         <v>-48000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CN27">
         <v>-108000.0</v>
       </c>
-      <c r="CM27">
+      <c r="CO27">
         <v>-150000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CP27">
         <v>-20000.0</v>
       </c>
-      <c r="CO27"/>
-      <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
-      <c r="DM27">
-[...1 lines deleted...]
-      </c>
+      <c r="DM27"/>
       <c r="DN27"/>
-      <c r="DO27"/>
+      <c r="DO27">
+        <v>0.0</v>
+      </c>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
+      <c r="DT27"/>
+      <c r="DU27"/>
     </row>
-    <row r="28" spans="1:123">
+    <row r="28" spans="1:125">
       <c r="A28" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B28">
+        <v>-6101000.0</v>
+      </c>
+      <c r="C28">
+        <v>-149330000.0</v>
+      </c>
+      <c r="D28">
         <v>-108497000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>61523000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>61454000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-56833000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>120569000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>42760000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>24659000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>65110000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>118330000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>127092000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>81934000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>160004000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>16341000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-362595000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-21901000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-50439000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-19415000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>72383000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>372229000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-58943000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>118185000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>615840000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>64455000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-21217000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>107166000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-15790000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>47960000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>30138000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-12807000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>23191000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-56801000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>19863000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>37175000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>36470000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>35935000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-3802000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>27736000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>50314000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>22969000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>16674000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>11319000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>3681000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-2543000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-10171000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>27755000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>13933000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>2964000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>16221000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-11178000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-12991000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>14021000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-10303000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>15833000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-23045000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>2184000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-2695000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>28112000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>7039000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>38716000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>6162000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>15812000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-5715000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>13551000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>12620000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>17371000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>13750000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-7911000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>20171000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>10799000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>3423000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>23845000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>5954000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>9514000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-1037000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-1177000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>8160000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-3269000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>13939000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>1987000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>2614000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>18982000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>9970000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-1566000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>4417000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-1966000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>13564000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>2248000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>696000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>9909000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-7864000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>3211000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>12022000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>8110000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>6920000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-513000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>8231000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>1979000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>2653000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-2395000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>10562000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>8626000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>2070000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>849000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>9300000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>600000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DE28">
         <v>1900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DF28">
         <v>-4100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>12800000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>-3500000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>7700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>7200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>3410000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>6390000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>-2680000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>6060000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>1310000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DQ28">
         <v>2200000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DR28">
         <v>3940000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DS28">
         <v>4040000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DT28">
         <v>9380000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DU28">
         <v>2660000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:123">
+    <row r="29" spans="1:125">
       <c r="A29" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B29">
+        <v>26862000.0</v>
+      </c>
+      <c r="C29">
+        <v>13258000.0</v>
+      </c>
+      <c r="D29">
         <v>26275000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>28973000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>11529000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4096000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>16850000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>18033000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>12409000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>15533000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>13194000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>10922000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>12949000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>18387000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>17831000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>12860000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>10913000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>24343000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>13559000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>14727000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>13270000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>15173000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-35000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-167000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-902000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>638000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>7071000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>-2654000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>2776000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>4693000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1372000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>2035000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>2883000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>2423000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>4959000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>1318000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>3195000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>2523000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>962000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>11599000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>7187000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>2664000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>5981000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>2742000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>1787000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>1607000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>2307000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>3021000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>1735000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>700000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>4765000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>-3880000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>9097000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-6869000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>12278000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>5619000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>-1628000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-4952000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>6277000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>161000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>6960000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>1418000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>1573000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>2599000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>1680000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-2349000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>1344000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>1776000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>1322000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>-474000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>1850000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>1159000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>3302000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>305000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>2061000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>1432000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>1687000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>865000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>1851000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>1850000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>1125000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>229000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>1930000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>2119000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>862000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>1064000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>1638000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>1589000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>1026000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>198000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>1529000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>1252000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>2120000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-28000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>1619000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>1267000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>1533000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>-448000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>2656000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>947000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>1951000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>-532000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>2207000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>924000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>1613000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>-100000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>1700000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>1000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>1800000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>-900000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>2200000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>900000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>1900000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>-1500000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>2150000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DM29">
         <v>1070000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DN29">
         <v>1360000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DO29">
         <v>260000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DP29">
         <v>1370000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DQ29">
         <v>1210000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DR29">
         <v>750000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DS29">
         <v>59999.0</v>
       </c>
-      <c r="DR29">
+      <c r="DT29">
         <v>1520000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DU29">
         <v>1720000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:123">
+    <row r="30" spans="1:125">
       <c r="A30" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B30">
+        <v>21511000.0</v>
+      </c>
+      <c r="C30">
+        <v>-22179000.0</v>
+      </c>
+      <c r="D30">
         <v>2546000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>139095000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-36293000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-21094000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-98750000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-23152000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-65746000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-101979000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-107300000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-106310000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-93593000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-212188000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-176280000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-171910000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-144333000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>184906000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>124451000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>121866000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-261852000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>152137000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-66548000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-612676000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-61825000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-1270000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-1503000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-20379000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-3833000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-56851000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>34113000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-44994000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>89579000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-54956000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-15129000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-41716000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-51996000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>3483000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-25889000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-34275000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-30118000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-25288000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-9447000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-9237000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>5069000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3199000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-26694000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-19105000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>708000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-21515000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>9235000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-14219000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>2894000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>9432000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-15114000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>7803000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1442000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>8153000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-28041000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-17369000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-37421000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-6101000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-20509000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>-9422000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>2893000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-7130000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>-19941000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-17368000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>7028000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-19930000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-15605000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>-3554000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-28107000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-2539000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-11658000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-192000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-3249000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-6785000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>285000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-14350000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-2510000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-5504000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-18475000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-11192000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-298000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-4933000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-1050000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-14384000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-3990000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-181000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-11504000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>5584000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>-5589000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-11417000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-10041000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-6626000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-3779000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-5965000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-6231000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-2139000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>1803000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-9954000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-12476000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-1002000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-4375000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-7600000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-2200000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-1700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>1200000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-10900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>300000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-10600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-5500000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-6370000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-7180000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>1550000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-6680000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>-989999.0</v>
       </c>
-      <c r="DO30">
+      <c r="DQ30">
         <v>-3270000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DR30">
         <v>-4670000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DS30">
         <v>-4150000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DT30">
         <v>-12120000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DU30">
         <v>-4490000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>