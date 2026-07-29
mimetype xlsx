--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="248">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5830,815 +5833,819 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV62"/>
+  <dimension ref="A1:DW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
         <v>33</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>12195000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5214663000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16460000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>13421000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12900000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>13484000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>18995000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>18139000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>16330000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14257000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>14657000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11115000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>5809000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2303000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1841000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1542000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2067000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1791000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1901000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2122000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1902000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2007000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2840000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2590000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2478000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2208000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2823000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2696000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2262000.0</v>
       </c>
       <c r="AF2">
         <v>2262000.0</v>
       </c>
       <c r="AG2">
+        <v>2262000.0</v>
+      </c>
+      <c r="AH2">
         <v>1186000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>922000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>645000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>940000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>788000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>621000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>515000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>748000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>698000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>586000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>390000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>605000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>541000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>498000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>349000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>646000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>600000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>486000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>393000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>803000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>777000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>736000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>620000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1179000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1102000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1002000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1064000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1792000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>1769000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1340000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>1111000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>2208000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2005000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>1899000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1750000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2994000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2741000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2727000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2411000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3314000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3003000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>2737000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1990000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2959000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2731000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2468000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>1912000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2455000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1986000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1677000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1535000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1890000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>1646000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>1400000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>1192000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>1675000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>1500000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1330000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1045000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1770000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1472000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1522000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1187000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2140000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>1705000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>1771000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1292000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2417000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>2112000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1966000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>1546000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2338000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>1838000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1634000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1200000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>2000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>1600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>1200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>2100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1500000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>1800000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>1400000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1300000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1000000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1700000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1400000.0</v>
       </c>
-      <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
+      <c r="DW2"/>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6723,52 +6730,53 @@
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6853,448 +6861,450 @@
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>-9142000.0</v>
+      </c>
+      <c r="C5">
         <v>-8157000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-6323000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-8907000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-11756000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-14163000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-16825000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-13116000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-17123000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-16947000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-16637000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-21362000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-17805000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-17374000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-19216000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-19130000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-9759000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4946000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>158000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>147000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>219000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>501000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-57000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-284000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-150000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-52000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>343000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>131000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>226000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-571000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2378000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3691000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3234000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-3906000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2074000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1030000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1011000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2482000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2853000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2956000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3776000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2064000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>1812000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1440000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>631000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1874000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1513000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1309000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1228000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>193000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-872000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-433000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-652000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1891000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2293000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2524000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>2278000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1975000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1916000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2054000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1442000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>234000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>36000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1273000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>762000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>604000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>773000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1091000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>183000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>585000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>404000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-200000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>48000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>519000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>284000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>44000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-273000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>98000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>317000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>246000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-187000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>173000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>231000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>494000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>594000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>408000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>693000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>883000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>318000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1732000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1415000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1260000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2012000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1481000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1357000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1735000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>763000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-219000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-56000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>607000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>231000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>193000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-344000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-1674000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-2328000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-2340000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1900000.0</v>
       </c>
-      <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
-      <c r="DG5">
+      <c r="DG5"/>
+      <c r="DH5">
         <v>300000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DJ5">
         <v>300000.0</v>
       </c>
       <c r="DK5">
         <v>300000.0</v>
       </c>
       <c r="DL5">
-        <v>200000.0</v>
+        <v>300000.0</v>
       </c>
       <c r="DM5">
         <v>200000.0</v>
       </c>
-      <c r="DN5"/>
-      <c r="DO5">
+      <c r="DN5">
+        <v>200000.0</v>
+      </c>
+      <c r="DO5"/>
+      <c r="DP5">
         <v>168000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>200000.0</v>
       </c>
-      <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7338,51 +7348,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7403,143 +7415,144 @@
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
+      <c r="DW6"/>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
         <v>38</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>20066000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>18322000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>18927000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>18333000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>12792000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11155000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>10877000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11478000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11856000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>12482000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9097000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9894000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9270000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9725000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>10261000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>10324000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10923000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>14743000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10950000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11387000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>11828000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>11200000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>14700000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>11643000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>12070000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>12544000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>11534000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>11983000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>12428000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7591,116 +7604,117 @@
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
         <v>39</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>25817000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>23567000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>23551000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>23419000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>19803000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>19797000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>17061000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>17051000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>17006000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>16999000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>16993000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>16980000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>16098000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>16094000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>16091000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>16081000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>16059000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>16056000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>11532000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>11507000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7761,212 +7775,213 @@
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>404902000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>387332000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>386987000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>386452000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>386128000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>385765000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>384742000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>246830000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>246546000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>179055000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>178853000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>178659000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>178497000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>178320000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>178159000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>177994000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>177850000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>177704000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>177565000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>177421000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>103498000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>103382000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>40970000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>40846000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>40775000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>40733000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>40688000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>40644000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>40609000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>40585000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>40559000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>40535000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>40507000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>40493000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>29902000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>29888000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>29876000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>29866000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>29853000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>29841000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>29828000.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9">
+      <c r="BC9"/>
+      <c r="BD9">
         <v>29816000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>29858000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>29848000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>29839000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>29830000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>29824000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>29819000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7987,414 +8002,418 @@
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
+      <c r="DW9"/>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
-        <v>60967000.0</v>
+        <v>86646000.0</v>
       </c>
       <c r="C10">
+        <v>80350000.0</v>
+      </c>
+      <c r="D10">
         <v>46695000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>42749000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>75499000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>64568000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>51492000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>76841000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>62533000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>65163000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>80103000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>65248000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>84164000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>56154000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>57773000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>80538000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>69349000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>58148000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>187131000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>42670000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>37049000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>37352000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>32825000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>46725000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>36817000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>35949000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>30403000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>59149000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>37800000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>40622000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>29172000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>36351000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>30211000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>26212000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>22823000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>27612000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>28059000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>24556000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>15496000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>16639000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>16844000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>13529000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>17601000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>24547000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>16212000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>19486000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>15654000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>21019000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>17751000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>19353000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>16136000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>21078000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>23828000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>33652000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>36036000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>9524000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>10216000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>36042000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>38879000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>9403000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>10987000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>69494000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>62704000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>56822000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>48709000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>44916000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>47564000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5819000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>46790000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>46566000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>58524000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>58115000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>68409000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>70724000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>57429000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>55718000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>53313000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>54002000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>56419000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>51873000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>49176000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>55132000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>60899000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>67344000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>66868000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>65592000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>67086000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>68109000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>77459000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>76917000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>77374000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>75094000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>74539000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>75684000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>73582000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>70530000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>62872000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>58837000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>62070000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>59437000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>56761000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>53232000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>48362000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>47096000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>42110000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>37644000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>42100000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>44100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>46700000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>44500000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>48600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>46100000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>44000000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>44700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>42000000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>38400000.0</v>
       </c>
-      <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10">
         <v>32875000.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8479,1584 +8498,1595 @@
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
-        <v>60967000.0</v>
+        <v>964608000.0</v>
       </c>
       <c r="C12">
+        <v>408031000.0</v>
+      </c>
+      <c r="D12">
         <v>52141000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>432083000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>480244000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>323061000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>311969000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>332514000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>270896000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>283226000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>303658000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>283725000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>313371000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>293201000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>296081000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>323161000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>288501000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>203661000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>250493000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>48190000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>45719000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>41110000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>39088000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>56584000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>60309000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>63369000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>67919000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>111568000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>121204000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>142154000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>141095000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>146878000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>141902000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>148554000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>116288000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>124125000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>139412000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>144081000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>149121000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>190083000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>184186000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>175439000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>153322000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>158243000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>153410000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>162166000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>157288000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>169153000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>160587000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>140762000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>138939000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>140848000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>157784000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>179158000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>190331000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>9524000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>10216000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>36042000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>197922000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>48774000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>67100000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>69494000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>62704000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>56822000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>48709000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>44916000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>47564000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>5819000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>46790000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>46566000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>58524000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>58115000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>68409000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>70724000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>57429000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>55718000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>53313000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>54002000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>56419000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>51873000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>49176000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>55132000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>60899000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>67344000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>66868000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>65592000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>67086000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>68109000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>77459000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>76917000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>77374000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>75094000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>74539000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>75684000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>73582000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>70530000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>62872000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>58837000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>62070000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>59437000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>56761000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>53232000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>48362000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>47096000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>42110000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>37644000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>42100000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>44100000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>46700000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>44500000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>48600000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>46100000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>44000000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>44700000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>42000000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>38400000.0</v>
       </c>
-      <c r="DM12"/>
       <c r="DN12"/>
-      <c r="DO12">
+      <c r="DO12"/>
+      <c r="DP12">
         <v>32875000.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
+        <v>25924000.0</v>
+      </c>
+      <c r="C13">
         <v>25817000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>23567000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>23551000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>23419000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>19803000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>19797000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>17061000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>17051000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>17006000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>16999000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>16993000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>16980000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>16098000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>16094000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>16091000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>16081000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>16059000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>16056000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>11532000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11507000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>8515000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>8512000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>8508000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>8489000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>8484000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>8481000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>8478000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>8465000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>8462000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>8460000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>8457000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>6125000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>6123000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>4242000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>4241000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>4235000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>4234000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>4233000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>4232000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>4229000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>4228000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>4227000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>4226000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>4224000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>4223000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>3498000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>3497000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>3496000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>3495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3494000.0</v>
       </c>
       <c r="AZ13">
         <v>3494000.0</v>
       </c>
       <c r="BA13">
+        <v>3494000.0</v>
+      </c>
+      <c r="BB13">
         <v>3492000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>3491000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>3490000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BE13">
         <v>3489000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BF13">
         <v>3487000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>3486000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>3484000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>3483000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>3482000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>3481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3480000.0</v>
       </c>
       <c r="BL13">
         <v>3480000.0</v>
       </c>
       <c r="BM13">
         <v>3480000.0</v>
       </c>
       <c r="BN13">
         <v>3480000.0</v>
       </c>
       <c r="BO13">
         <v>3480000.0</v>
       </c>
       <c r="BP13">
         <v>3480000.0</v>
       </c>
       <c r="BQ13">
         <v>3480000.0</v>
       </c>
       <c r="BR13">
         <v>3480000.0</v>
       </c>
       <c r="BS13">
         <v>3480000.0</v>
       </c>
       <c r="BT13">
-        <v>3533000.0</v>
+        <v>3480000.0</v>
       </c>
       <c r="BU13">
         <v>3533000.0</v>
       </c>
       <c r="BV13">
         <v>3533000.0</v>
       </c>
       <c r="BW13">
         <v>3533000.0</v>
       </c>
       <c r="BX13">
         <v>3533000.0</v>
       </c>
       <c r="BY13">
         <v>3533000.0</v>
       </c>
       <c r="BZ13">
-        <v>3367000.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="CA13">
         <v>3367000.0</v>
       </c>
       <c r="CB13">
         <v>3367000.0</v>
       </c>
       <c r="CC13">
         <v>3367000.0</v>
       </c>
       <c r="CD13">
         <v>3367000.0</v>
       </c>
       <c r="CE13">
-        <v>3208000.0</v>
+        <v>3367000.0</v>
       </c>
       <c r="CF13">
         <v>3208000.0</v>
       </c>
       <c r="CG13">
         <v>3208000.0</v>
       </c>
       <c r="CH13">
         <v>3208000.0</v>
       </c>
       <c r="CI13">
         <v>3208000.0</v>
       </c>
       <c r="CJ13">
         <v>3208000.0</v>
       </c>
       <c r="CK13">
         <v>3208000.0</v>
       </c>
       <c r="CL13">
         <v>3208000.0</v>
       </c>
       <c r="CM13">
         <v>3208000.0</v>
       </c>
       <c r="CN13">
         <v>3208000.0</v>
       </c>
       <c r="CO13">
         <v>3208000.0</v>
       </c>
       <c r="CP13">
-        <v>3057000.0</v>
+        <v>3208000.0</v>
       </c>
       <c r="CQ13">
         <v>3057000.0</v>
       </c>
       <c r="CR13">
         <v>3057000.0</v>
       </c>
       <c r="CS13">
         <v>3057000.0</v>
       </c>
       <c r="CT13">
         <v>3057000.0</v>
       </c>
       <c r="CU13">
         <v>3057000.0</v>
       </c>
       <c r="CV13">
         <v>3057000.0</v>
       </c>
       <c r="CW13">
         <v>3057000.0</v>
       </c>
       <c r="CX13">
         <v>3057000.0</v>
       </c>
       <c r="CY13">
         <v>3057000.0</v>
       </c>
       <c r="CZ13">
         <v>3057000.0</v>
       </c>
       <c r="DA13">
         <v>3057000.0</v>
       </c>
       <c r="DB13">
         <v>3057000.0</v>
       </c>
       <c r="DC13">
+        <v>3057000.0</v>
+      </c>
+      <c r="DD13">
         <v>3100000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
-      <c r="DG13">
+      <c r="DG13"/>
+      <c r="DH13">
         <v>2900000.0</v>
       </c>
-      <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
-      <c r="DM13">
-[...1 lines deleted...]
-      </c>
+      <c r="DM13"/>
       <c r="DN13">
         <v>1300000.0</v>
       </c>
       <c r="DO13">
+        <v>1300000.0</v>
+      </c>
+      <c r="DP13">
         <v>1261000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DQ13">
         <v>1200000.0</v>
       </c>
-      <c r="DR13"/>
+      <c r="DR13">
+        <v>1200000.0</v>
+      </c>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
         <v>23430120.0</v>
       </c>
       <c r="C14">
         <v>23430120.0</v>
       </c>
       <c r="D14">
-        <v>19356000.0</v>
+        <v>23430120.0</v>
       </c>
       <c r="E14">
         <v>19356000.0</v>
       </c>
       <c r="F14">
         <v>19356000.0</v>
       </c>
       <c r="G14">
+        <v>19356000.0</v>
+      </c>
+      <c r="H14">
         <v>18338000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16605000.0</v>
       </c>
       <c r="I14">
         <v>16605000.0</v>
       </c>
       <c r="J14">
+        <v>16605000.0</v>
+      </c>
+      <c r="K14">
         <v>16613000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16574000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16595000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>16675862.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>15931000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>15883000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>15888000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>15971000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>15978000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11380233.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11432092.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>10337780.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8430185.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>8393590.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8418930.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>8450350.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>8485831.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>8484444.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>8478718.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>8468211.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8465317.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>8460000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>7695469.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>6122757.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5974949.0</v>
       </c>
       <c r="AI14">
         <v>5974949.0</v>
       </c>
       <c r="AJ14">
+        <v>5974949.0</v>
+      </c>
+      <c r="AK14">
         <v>4237965.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>4234291.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>4233308.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>4242553.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>4224444.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>4212500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4197674.0</v>
       </c>
       <c r="AQ14">
         <v>4197674.0</v>
       </c>
       <c r="AR14">
+        <v>4197674.0</v>
+      </c>
+      <c r="AS14">
         <v>4190698.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>4243478.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>3808696.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>3482609.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>3504651.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>3495389.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3494408.0</v>
       </c>
       <c r="AY14">
         <v>3494408.0</v>
       </c>
       <c r="AZ14">
+        <v>3494408.0</v>
+      </c>
+      <c r="BA14">
         <v>3492228.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>3491069.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3489729.0</v>
       </c>
       <c r="BC14">
         <v>3489729.0</v>
       </c>
       <c r="BD14">
+        <v>3489729.0</v>
+      </c>
+      <c r="BE14">
         <v>3487176.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>3485867.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3484538.0</v>
       </c>
       <c r="BG14">
         <v>3484538.0</v>
       </c>
       <c r="BH14">
+        <v>3484538.0</v>
+      </c>
+      <c r="BI14">
         <v>3483118.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>3480750.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3480738.0</v>
       </c>
       <c r="BK14">
         <v>3480738.0</v>
       </c>
       <c r="BL14">
-        <v>3479780.0</v>
+        <v>3480738.0</v>
       </c>
       <c r="BM14">
         <v>3479780.0</v>
       </c>
       <c r="BN14">
+        <v>3479780.0</v>
+      </c>
+      <c r="BO14">
         <v>3570588.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3479780.0</v>
       </c>
       <c r="BP14">
         <v>3479780.0</v>
       </c>
       <c r="BQ14">
         <v>3479780.0</v>
       </c>
       <c r="BR14">
         <v>3479780.0</v>
       </c>
       <c r="BS14">
         <v>3479780.0</v>
       </c>
       <c r="BT14">
         <v>3479780.0</v>
       </c>
       <c r="BU14">
+        <v>3479780.0</v>
+      </c>
+      <c r="BV14">
         <v>3484073.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3488826.0</v>
       </c>
       <c r="BW14">
         <v>3488826.0</v>
       </c>
       <c r="BX14">
+        <v>3488826.0</v>
+      </c>
+      <c r="BY14">
         <v>3494195.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>3496680.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3508720.0</v>
       </c>
       <c r="CA14">
         <v>3508720.0</v>
       </c>
       <c r="CB14">
+        <v>3508720.0</v>
+      </c>
+      <c r="CC14">
         <v>3514965.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3515466.0</v>
       </c>
       <c r="CD14">
         <v>3515466.0</v>
       </c>
       <c r="CE14">
         <v>3515466.0</v>
       </c>
       <c r="CF14">
+        <v>3515466.0</v>
+      </c>
+      <c r="CG14">
         <v>3515713.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3515466.0</v>
       </c>
       <c r="CH14">
         <v>3515466.0</v>
       </c>
       <c r="CI14">
+        <v>3515466.0</v>
+      </c>
+      <c r="CJ14">
         <v>3514904.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>3516581.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>3517300.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3514279.0</v>
       </c>
       <c r="CM14">
         <v>3514279.0</v>
       </c>
       <c r="CN14">
+        <v>3514279.0</v>
+      </c>
+      <c r="CO14">
         <v>3513656.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>3515400.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3515561.0</v>
       </c>
       <c r="CQ14">
         <v>3515561.0</v>
       </c>
       <c r="CR14">
+        <v>3515561.0</v>
+      </c>
+      <c r="CS14">
         <v>3514936.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>3513283.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3515817.0</v>
       </c>
       <c r="CU14">
         <v>3515817.0</v>
       </c>
       <c r="CV14">
+        <v>3515817.0</v>
+      </c>
+      <c r="CW14">
         <v>3515525.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>3518529.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3517929.0</v>
       </c>
       <c r="CY14">
         <v>3517929.0</v>
       </c>
       <c r="CZ14">
+        <v>3517929.0</v>
+      </c>
+      <c r="DA14">
         <v>3514997.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>3513858.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3513588.0</v>
       </c>
       <c r="DC14">
         <v>3513588.0</v>
       </c>
       <c r="DD14">
+        <v>3513588.0</v>
+      </c>
+      <c r="DE14">
         <v>3477051.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>3621929.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3738765.0</v>
       </c>
       <c r="DG14">
         <v>3738765.0</v>
       </c>
       <c r="DH14">
+        <v>3738765.0</v>
+      </c>
+      <c r="DI14">
         <v>3445727.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3364889.0</v>
       </c>
       <c r="DJ14">
         <v>3364889.0</v>
       </c>
       <c r="DK14">
         <v>3364889.0</v>
       </c>
       <c r="DL14">
+        <v>3364889.0</v>
+      </c>
+      <c r="DM14">
         <v>3245241.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>3370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3330000.0</v>
       </c>
       <c r="DO14">
         <v>3330000.0</v>
       </c>
       <c r="DP14">
         <v>3330000.0</v>
       </c>
       <c r="DQ14">
         <v>3330000.0</v>
       </c>
       <c r="DR14">
         <v>3330000.0</v>
       </c>
       <c r="DS14">
         <v>3330000.0</v>
       </c>
       <c r="DT14">
         <v>3330000.0</v>
       </c>
       <c r="DU14">
         <v>3330000.0</v>
       </c>
       <c r="DV14">
         <v>3330000.0</v>
       </c>
+      <c r="DW14">
+        <v>3330000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>16980000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>16098000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16094000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>16091000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>16081000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>16059000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16056000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>11532000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>11507000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>8515000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8512000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>8508000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8489000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>8484000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8481000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8478000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8465000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8462000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>8460000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8457000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>6125000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>6123000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>4242000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4241000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>4235000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>4234000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>4233000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>4232000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4229000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>4228000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4227000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4226000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>4224000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>4223000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3498000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3497000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3496000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3494000.0</v>
       </c>
       <c r="AZ15">
         <v>3494000.0</v>
       </c>
       <c r="BA15">
+        <v>3494000.0</v>
+      </c>
+      <c r="BB15">
         <v>3492000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3491000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3490000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3489000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3487000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3486000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>3484000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>3483000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>3482000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3481000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3480000.0</v>
       </c>
       <c r="BL15">
         <v>3480000.0</v>
       </c>
       <c r="BM15">
         <v>3480000.0</v>
       </c>
       <c r="BN15">
         <v>3480000.0</v>
       </c>
       <c r="BO15">
         <v>3480000.0</v>
       </c>
       <c r="BP15">
         <v>3480000.0</v>
       </c>
       <c r="BQ15">
         <v>3480000.0</v>
       </c>
       <c r="BR15">
         <v>3480000.0</v>
       </c>
       <c r="BS15">
         <v>3480000.0</v>
       </c>
       <c r="BT15">
-        <v>3533000.0</v>
+        <v>3480000.0</v>
       </c>
       <c r="BU15">
         <v>3533000.0</v>
       </c>
       <c r="BV15">
         <v>3533000.0</v>
       </c>
       <c r="BW15">
         <v>3533000.0</v>
       </c>
       <c r="BX15">
         <v>3533000.0</v>
       </c>
       <c r="BY15">
         <v>3533000.0</v>
       </c>
       <c r="BZ15">
-        <v>3367000.0</v>
+        <v>3533000.0</v>
       </c>
       <c r="CA15">
         <v>3367000.0</v>
       </c>
       <c r="CB15">
         <v>3367000.0</v>
       </c>
       <c r="CC15">
         <v>3367000.0</v>
       </c>
       <c r="CD15">
         <v>3367000.0</v>
       </c>
       <c r="CE15">
-        <v>3208000.0</v>
+        <v>3367000.0</v>
       </c>
       <c r="CF15">
         <v>3208000.0</v>
       </c>
       <c r="CG15">
         <v>3208000.0</v>
       </c>
       <c r="CH15">
         <v>3208000.0</v>
       </c>
       <c r="CI15">
         <v>3208000.0</v>
       </c>
       <c r="CJ15">
         <v>3208000.0</v>
       </c>
       <c r="CK15">
         <v>3208000.0</v>
       </c>
       <c r="CL15">
         <v>3208000.0</v>
       </c>
       <c r="CM15">
         <v>3208000.0</v>
       </c>
       <c r="CN15">
         <v>3208000.0</v>
       </c>
       <c r="CO15">
         <v>3208000.0</v>
       </c>
       <c r="CP15">
-        <v>3057000.0</v>
+        <v>3208000.0</v>
       </c>
       <c r="CQ15">
         <v>3057000.0</v>
       </c>
       <c r="CR15">
         <v>3057000.0</v>
       </c>
       <c r="CS15">
         <v>3057000.0</v>
       </c>
       <c r="CT15">
         <v>3057000.0</v>
       </c>
       <c r="CU15">
         <v>3057000.0</v>
       </c>
       <c r="CV15">
         <v>3057000.0</v>
       </c>
       <c r="CW15">
         <v>3057000.0</v>
       </c>
       <c r="CX15">
         <v>3057000.0</v>
       </c>
       <c r="CY15">
         <v>3057000.0</v>
       </c>
       <c r="CZ15">
         <v>3057000.0</v>
       </c>
       <c r="DA15">
         <v>3057000.0</v>
       </c>
       <c r="DB15">
         <v>3057000.0</v>
       </c>
       <c r="DC15">
+        <v>3057000.0</v>
+      </c>
+      <c r="DD15">
         <v>3100000.0</v>
       </c>
-      <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
-      <c r="DM15">
-[...1 lines deleted...]
-      </c>
+      <c r="DM15"/>
       <c r="DN15">
         <v>1300000.0</v>
       </c>
       <c r="DO15">
         <v>1300000.0</v>
       </c>
       <c r="DP15">
-        <v>1200000.0</v>
+        <v>1300000.0</v>
       </c>
       <c r="DQ15">
         <v>1200000.0</v>
       </c>
-      <c r="DR15"/>
+      <c r="DR15">
+        <v>1200000.0</v>
+      </c>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
+      <c r="DW15"/>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-18139000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-16330000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-14257000.0</v>
       </c>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
-      <c r="O16">
+      <c r="O16"/>
+      <c r="P16">
         <v>13674000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>16093000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13780000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>72000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>10779000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1334000.0</v>
       </c>
-      <c r="U16"/>
       <c r="V16"/>
-      <c r="W16">
+      <c r="W16"/>
+      <c r="X16">
         <v>3619000.0</v>
       </c>
-      <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>2810000.0</v>
       </c>
-      <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>4696000.0</v>
       </c>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>1821000.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
-      <c r="AY16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>3235000.0</v>
       </c>
-      <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>1789000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>2439000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>2875000.0</v>
       </c>
-      <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>2257000.0</v>
       </c>
-      <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
@@ -10071,52 +10101,53 @@
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10201,88 +10232,87 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -10326,51 +10356,53 @@
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10391,97 +10423,98 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>307984000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>336869000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>312073000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>352933000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>283418000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>336537000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -10533,192 +10566,193 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
         <v>157121000.0</v>
       </c>
       <c r="C20">
-        <v>136620000.0</v>
+        <v>157121000.0</v>
       </c>
       <c r="D20">
         <v>136620000.0</v>
       </c>
       <c r="E20">
+        <v>136620000.0</v>
+      </c>
+      <c r="F20">
         <v>135473000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128160000.0</v>
       </c>
       <c r="G20">
         <v>128160000.0</v>
       </c>
       <c r="H20">
         <v>128160000.0</v>
       </c>
       <c r="I20">
-        <v>127031000.0</v>
+        <v>128160000.0</v>
       </c>
       <c r="J20">
         <v>127031000.0</v>
       </c>
       <c r="K20">
         <v>127031000.0</v>
       </c>
       <c r="L20">
+        <v>127031000.0</v>
+      </c>
+      <c r="M20">
         <v>129897000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>129403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114231000.0</v>
       </c>
       <c r="O20">
         <v>114231000.0</v>
       </c>
       <c r="P20">
+        <v>114231000.0</v>
+      </c>
+      <c r="Q20">
         <v>113871000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>113835000.0</v>
       </c>
       <c r="R20">
         <v>113835000.0</v>
       </c>
       <c r="S20">
         <v>113835000.0</v>
       </c>
       <c r="T20">
-        <v>62840000.0</v>
+        <v>113835000.0</v>
       </c>
       <c r="U20">
         <v>62840000.0</v>
       </c>
       <c r="V20">
         <v>62840000.0</v>
       </c>
       <c r="W20">
         <v>62840000.0</v>
       </c>
       <c r="X20">
         <v>62840000.0</v>
       </c>
       <c r="Y20">
         <v>62840000.0</v>
       </c>
       <c r="Z20">
         <v>62840000.0</v>
       </c>
       <c r="AA20">
         <v>62840000.0</v>
       </c>
       <c r="AB20">
         <v>62840000.0</v>
       </c>
       <c r="AC20">
         <v>62840000.0</v>
       </c>
       <c r="AD20">
         <v>62840000.0</v>
       </c>
       <c r="AE20">
         <v>62840000.0</v>
       </c>
       <c r="AF20">
+        <v>62840000.0</v>
+      </c>
+      <c r="AG20">
         <v>62767000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>23107000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>22528000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3918000.0</v>
       </c>
       <c r="AJ20">
         <v>3918000.0</v>
       </c>
       <c r="AK20">
         <v>3918000.0</v>
       </c>
       <c r="AL20">
         <v>3918000.0</v>
       </c>
       <c r="AM20">
         <v>3918000.0</v>
       </c>
       <c r="AN20">
         <v>3918000.0</v>
       </c>
       <c r="AO20">
         <v>3918000.0</v>
       </c>
       <c r="AP20">
         <v>3918000.0</v>
       </c>
       <c r="AQ20">
         <v>3918000.0</v>
       </c>
       <c r="AR20">
         <v>3918000.0</v>
       </c>
       <c r="AS20">
+        <v>3918000.0</v>
+      </c>
+      <c r="AT20">
         <v>3919000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>3613000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1016000.0</v>
       </c>
       <c r="AV20">
         <v>1016000.0</v>
       </c>
       <c r="AW20">
         <v>1016000.0</v>
       </c>
       <c r="AX20">
         <v>1016000.0</v>
       </c>
       <c r="AY20">
         <v>1016000.0</v>
       </c>
       <c r="AZ20">
         <v>1016000.0</v>
       </c>
       <c r="BA20">
         <v>1016000.0</v>
       </c>
       <c r="BB20">
         <v>1016000.0</v>
       </c>
       <c r="BC20">
         <v>1016000.0</v>
       </c>
@@ -10772,1529 +10806,1540 @@
       </c>
       <c r="BT20">
         <v>1016000.0</v>
       </c>
       <c r="BU20">
         <v>1016000.0</v>
       </c>
       <c r="BV20">
         <v>1016000.0</v>
       </c>
       <c r="BW20">
         <v>1016000.0</v>
       </c>
       <c r="BX20">
         <v>1016000.0</v>
       </c>
       <c r="BY20">
         <v>1016000.0</v>
       </c>
       <c r="BZ20">
         <v>1016000.0</v>
       </c>
       <c r="CA20">
         <v>1016000.0</v>
       </c>
-      <c r="CB20"/>
+      <c r="CB20">
+        <v>1016000.0</v>
+      </c>
       <c r="CC20"/>
       <c r="CD20"/>
-      <c r="CE20">
+      <c r="CE20"/>
+      <c r="CF20">
         <v>259000.0</v>
       </c>
-      <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
-      <c r="CI20">
+      <c r="CI20"/>
+      <c r="CJ20">
         <v>259000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
         <v>52</v>
       </c>
       <c r="B21">
-        <v>33012999.0</v>
+        <v>31173000.0</v>
       </c>
       <c r="C21">
+        <v>33013000.0</v>
+      </c>
+      <c r="D21">
         <v>14657000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15586000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16531000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5814000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6242000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6713000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5626000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6051000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>6479000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>6970000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7453000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>6916000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7260000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7215000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7729000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8250000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9436000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3537000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3804000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4079000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4360000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4791000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5108000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5435000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5758000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>6109000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>6464000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>6825000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7221000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7708000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4879000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5126000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>434000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>460000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>486000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>510000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>539000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>562000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>594000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>627000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>665000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>699000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>735000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>752000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>187000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>203000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>230000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>245000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>249000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>191000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>252000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>278000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>288000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>259000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>269000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>264000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>274000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>300000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>308000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>351000.0</v>
       </c>
       <c r="BL21">
         <v>351000.0</v>
       </c>
       <c r="BM21">
+        <v>351000.0</v>
+      </c>
+      <c r="BN21">
         <v>354000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>356000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>369000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>381000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>385000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>389000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>406000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2743000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2641000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2645000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2818000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2775000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2761000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2705000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>428000.0</v>
       </c>
-      <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
-      <c r="CE21">
+      <c r="CE21"/>
+      <c r="CF21">
         <v>2269000.0</v>
       </c>
-      <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
-      <c r="CI21">
+      <c r="CI21"/>
+      <c r="CJ21">
         <v>1875000.0</v>
       </c>
-      <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
+      <c r="DW21"/>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-171962000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-69474000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-60768000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-71693000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-143234000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-113990000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-81624000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-80635000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-112850000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-252331000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-773238000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-928987000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-620226000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-503868000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>154000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>134000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1718000.0</v>
       </c>
       <c r="Z22">
         <v>1718000.0</v>
       </c>
       <c r="AA22">
+        <v>1718000.0</v>
+      </c>
+      <c r="AB22">
         <v>196000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>130000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>390000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>350000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1017000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1101000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>912000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2093000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1229000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>1811000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2369000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2162000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>224000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>501000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>540000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>794000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1185000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>990000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>767000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>722000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>565000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>849000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1083000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1078000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>965000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2047000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1030000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>772000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>843000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>589000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1537000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>889000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>931000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>852000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>584000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>643000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>596000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>587000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>656000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>506000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>663000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>388000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>850000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1209000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1516000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1374000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>495000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>445000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>529000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>445000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>68000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>93000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>146000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>568000.0</v>
       </c>
       <c r="CC22">
         <v>568000.0</v>
       </c>
       <c r="CD22">
+        <v>568000.0</v>
+      </c>
+      <c r="CE22">
         <v>642000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>458000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>74000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>505000.0</v>
       </c>
       <c r="CI22">
         <v>505000.0</v>
       </c>
       <c r="CJ22">
+        <v>505000.0</v>
+      </c>
+      <c r="CK22">
         <v>276000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>290000.0</v>
       </c>
       <c r="CL22">
         <v>290000.0</v>
       </c>
       <c r="CM22">
+        <v>290000.0</v>
+      </c>
+      <c r="CN22">
         <v>1117000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>470000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>678000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>746000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>781000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1697000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1705000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1625000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1693000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>193000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="CY22">
         <v>70000.0</v>
       </c>
       <c r="CZ22">
         <v>70000.0</v>
       </c>
       <c r="DA22">
+        <v>70000.0</v>
+      </c>
+      <c r="DB22">
         <v>35000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>54000.0</v>
       </c>
-      <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>7062910000.0</v>
+      </c>
+      <c r="C23">
         <v>6964809000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>6133896000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>6267349000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>6354543000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5546026000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5470936000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5527025000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5391749000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5330379000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>5290792000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5215963000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5088813000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4583465000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4497954000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4333903000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4310163000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4667174000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4689425000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3453187000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3461792000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3382038000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2998948000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3052935000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2922365000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2299751000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2231175000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2248899000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2136122000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2147817000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2077981000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2044280000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1415647000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1391217000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1170354000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1153373000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1111876000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1072938000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1032599000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1042687000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1012884000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>960894000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>931638000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>915265000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>899342000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>895149000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>755657000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>764403000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>736480000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>718476000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>713125000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>697988000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>705649000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>726430000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>705200000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>723504000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>696934000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>717625000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>715383000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>720817000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>687367000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>680292000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>637457000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>632552000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>615495000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>620255000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>606010000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>598192000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>579416000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>565070000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>572300000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>552412000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>540699000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>535974000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>509757000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>503596000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>492160000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>492506000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>491694000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>455787000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>456685000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>441371000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>438110000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>435029000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>414473000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>402544000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>403256000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>398549000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>398534000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>377952000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>373466000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>372654000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>362042000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>368243000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>363284000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>351249000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>340538000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>333259000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>330635000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>323729000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>318912000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>315646000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>315584000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>303945000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>292735000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>289714000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>287500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>278600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>276900000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>275200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>277800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>265900000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>239500000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>237200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>256700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>222000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>216300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>209000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>210172000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>205000000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>202200000.0</v>
       </c>
-      <c r="DR23"/>
       <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
+      <c r="DW23"/>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
         <v>55</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>141000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>20222000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>57453000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>57686000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>66049000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>66281000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>66511000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>66740000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>66969000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>102160000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>105493000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>104911000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>61110000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>61350000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>70858000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>78587000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>148815000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>152164000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>119457000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>119537000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>119616000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>119695000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>41972000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>127291000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>42059000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>27070000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>27067000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>27070000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>27076000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>27082000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>27088000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>17342000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>17335000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>17338000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>7421000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>7419000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>7416000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>7414000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>7411000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7409000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>7407000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>7500000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>51363000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>51421000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>56480000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>52961000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>33008000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>33054000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>23100000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>23145000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>8190000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>11734000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>21777000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>22510000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>22558000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>22606000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>22654000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>22701000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>22747000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>22793000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>22838000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>27883000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>27927000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>27971000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>28014000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>38057000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>45099000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>45141000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>50182000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>55223000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>55264000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>55303000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>45343000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>54581000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>54615000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>54648000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>59681000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>59713000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>64745000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>64776000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>64807000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>59838000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>59868000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>59898000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>59928000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>49957000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>49986000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>45596000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>35632000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>35938000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>40735000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>38316000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>32334000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>33441000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>33456000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>32989000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>33563000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>33712000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>33616000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>35164000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>34297000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>29241000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>24282000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>24322000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>24362000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>46648000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>56794000.0</v>
       </c>
-      <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>44599000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>44593000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>44586000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>44580000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>41972000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>127291000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>42059000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>27070000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>27067000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>27070000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>27076000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>27082000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>27088000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>17342000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>17335000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>17338000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>7421000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>7419000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>7416000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>7414000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>7411000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>7409000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>7407000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7500000.0</v>
       </c>
-      <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
@@ -12333,234 +12378,235 @@
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
         <v>57</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>830499000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>769045000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>781888000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>769211000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>634044000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>643352000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>642291000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>601683000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>615061000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>623121000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>620038000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>634038000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>633831000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>637802000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>5997000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>618184000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>508658000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>3481918000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>158311000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>161702000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>134318000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>134555000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2650131000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>158879000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1956098000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1889718000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1871590000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1839584000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1800975000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1784040000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1841105000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1293302000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1253107000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1004154000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>952509000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>925690000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>876254000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>806741000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>784002000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>762241000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>740013000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>733023000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>712101000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>698301000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>688587000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>564817000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>561750000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>542485000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>543316000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>540145000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>522753000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>512391000.0</v>
       </c>
-      <c r="BB26"/>
-      <c r="BC26">
+      <c r="BC26"/>
+      <c r="BD26">
         <v>478711000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>476772000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>479397000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>482093000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>475945000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>477557000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>472669000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
@@ -12581,52 +12627,53 @@
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12711,501 +12758,505 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
-        <v>-9260000.0</v>
+        <v>70031000.0</v>
       </c>
       <c r="C28">
+        <v>-28643000.0</v>
+      </c>
+      <c r="D28">
         <v>12682000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>33631000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>520000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>39273000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>27944000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>114644000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>215685000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>285511000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>276063000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>188342000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>143802000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>102226000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13302000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>581000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>19562000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>101590000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-20224000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>87737000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>93875000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>94092000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>98070000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>81658000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>306054000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>41544000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>42114000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>54423000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>79288000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>85467000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>89034000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10572000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-628000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3420000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>41478000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>13218000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>14295000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-3616000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5499000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4410000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>20759000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>34128000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>61714000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>32528000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>50190000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>37615000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>37885000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>33843000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>22923000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>32291000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>30842000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-3643000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>15418000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-11875000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-13526000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>13034000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>15835000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-13388000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-16178000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>13980000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>13728000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-45958000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-33260000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-26999000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-18627000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-13848000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>6537000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>64136000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>33955000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10752000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>20676000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>29147000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>22703000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>12447000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>34501000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>40326000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>21085000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>13852000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>27569000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>31018000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>23604000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>22135000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>11281000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>7337000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-96000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-178000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-3328000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-8894000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-19522000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-27081000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-32002000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-30170000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-28203000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-25350000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-23043000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-34657000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-26656000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-21360000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-19892000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-17127000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-16587000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-8790000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>3617000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-4483000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-5789000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2913000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-1100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-14300000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-20100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-23200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-20800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-29800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-24400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-28300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-34100000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-26300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>10000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>700000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-23653000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>1600000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>3800000.0</v>
       </c>
-      <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
         <v>60</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>919046000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>855113000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>853776000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>833394000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>758982000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>723299000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>753667000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>826426000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>889786000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>644510000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>773204000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>748315000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>659903000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>676096000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>569963000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>574422000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>642976000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>642240000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>468765000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>657995000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>383652000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>371916000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>361872000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>574573000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>304934000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13261,574 +13312,578 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>33391000.0</v>
+      </c>
+      <c r="C30">
         <v>32958000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>29640000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>29705000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>28546000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>27263000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26846000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27286000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27381000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>26975000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25820000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24230000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>19626000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>19205000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18405000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15861000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12902000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11584000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11328000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10008000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10638000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>11855000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12971000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14663000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>12743000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>8786000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7964000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>8414000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>8883000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8527000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>8244000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7491000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>5372000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5079000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>4564000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>4159000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>3991000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3901000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>3928000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4032000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3943000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3919000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3813000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>3415000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3465000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>3394000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>3058000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2887000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>2904000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2704000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2684000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2843000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2846000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>2893000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>2996000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>2980000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>3011000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>3067000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>2859000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>2669000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>2571000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2632000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>2666000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2682000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>2652000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>2781000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>2692000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>2747000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>2756000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2747000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2743000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2641000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2645000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2818000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2775000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>2761000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>2705000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2822000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2464000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2360000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2209000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2269000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2144000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2013000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>1890000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>1875000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>1826000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>1699000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1746000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>1763000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>1807000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>1877000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1989000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2007000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1966000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2059000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2073000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>2091000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2144000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2151000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>2284000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2502000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2195000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2250000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>2111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2100000.0</v>
       </c>
       <c r="DD30">
         <v>2100000.0</v>
       </c>
       <c r="DE30">
+        <v>2100000.0</v>
+      </c>
+      <c r="DF30">
         <v>2200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>2100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>1900000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>1700000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>1600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>1900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>1600000.0</v>
       </c>
-      <c r="DM30"/>
       <c r="DN30"/>
-      <c r="DO30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>1335000.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
       <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
+      <c r="DW30"/>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>389032000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>389646000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>390608000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>378019000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>374271000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>372076000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>366805000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>282931000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>274925000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>197117000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>188537000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>180558000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>175397000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>171236000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>169276000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>165663000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>161958000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>157772000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>153148000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>147956000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>113790000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>111470000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>71351000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>73013000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>71232000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>67899000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>66010000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>70605000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>69962000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>66677000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>65659000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>64153000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>61982000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>61968000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>52927000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>52592000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>51314000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>48984000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>46651000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>46346000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>44826000.0</v>
       </c>
-      <c r="BB31"/>
-      <c r="BC31">
+      <c r="BC31"/>
+      <c r="BD31">
         <v>50916000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>45681000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>44446000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>43077000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>42162000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>41214000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>39755000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -13849,52 +13904,53 @@
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
+      <c r="DW31"/>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -13979,574 +14035,578 @@
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
+      <c r="DW32"/>
     </row>
-    <row r="33" spans="1:126">
+    <row r="33" spans="1:127">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
-        <v>6870884000.0</v>
+        <v>5982002000.0</v>
       </c>
       <c r="C33">
+        <v>6523820000.0</v>
+      </c>
+      <c r="D33">
         <v>5819154000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5805561000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>5845753000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5195702000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>5132121000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>5167225000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>5093472000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5020178000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>4961314000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>4908008000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>4755816000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>4271059000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>4183468000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3994881000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4008760000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>4451929000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>561264000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>3394989000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>3405435000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>122897000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>105510000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>122374000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2849313000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2227596000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2155292000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2128917000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2006035000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1997136000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1928642000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1889911000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1268373000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>51490000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1049502000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1025089000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>968473000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>924956000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>879550000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>848572000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>824755000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>781536000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>774503000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>753607000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>742467000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>729589000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>595311000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>592250000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>573006000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>574810000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>571482000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>554456000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>545022000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>544426000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>511976000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>710984000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>683738000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>678572000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>514394000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>669184000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>617598000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>608227000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>572121000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>573064000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>564104000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>572687000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>555665000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>589681000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>529879000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>515748000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>511728000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>491554000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>469649000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>462605000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>449510000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>445103000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>436086000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>435799000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>432453000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>401450000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>405149000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>384030000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>374942000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>365541000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>345592000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>335062000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>334295000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>328614000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>319376000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>299289000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>294329000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>295753000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>285626000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>290570000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>287695000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>278753000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>275607000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>272349000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>266474000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>262148000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>260000000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>260130000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>264720000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>254654000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>248375000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>249959000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>243342000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>232400000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>228000000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>228600000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>227300000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>218000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>193800000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>190900000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>212800000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>182000000.0</v>
       </c>
-      <c r="DM33"/>
       <c r="DN33"/>
-      <c r="DO33">
+      <c r="DO33"/>
+      <c r="DP33">
         <v>175962000.0</v>
       </c>
-      <c r="DP33"/>
       <c r="DQ33"/>
       <c r="DR33"/>
       <c r="DS33"/>
       <c r="DT33"/>
       <c r="DU33"/>
       <c r="DV33"/>
+      <c r="DW33"/>
     </row>
-    <row r="34" spans="1:126">
+    <row r="34" spans="1:127">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>47052000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>39672000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>98165000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>98860000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>105607000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>107228000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>114272000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>20640000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>19551000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>20583000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>21361000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>22761000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>18889000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>19058000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>18726000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>19333000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>18658000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>19618000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>8278000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>10795000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>6585000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>9116000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>6137000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>7537000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>5630000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>7163000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>5249000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>7588000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>6669000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>8848000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>4822000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>6915000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>5089000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>5421000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>4717000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>4087000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>5641000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>4426000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>4708000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>6343000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>4559000.0</v>
       </c>
-      <c r="BB34"/>
-      <c r="BC34">
+      <c r="BC34"/>
+      <c r="BD34">
         <v>4389000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>12787000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>3636000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>3041000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>4111000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>7332000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>3758000.0</v>
       </c>
-      <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
@@ -14567,828 +14627,833 @@
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
+      <c r="DW34"/>
     </row>
-    <row r="35" spans="1:126">
+    <row r="35" spans="1:127">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
-        <v>6045904000.0</v>
+        <v>58031000.0</v>
       </c>
       <c r="C35">
+        <v>62742000.0</v>
+      </c>
+      <c r="D35">
         <v>73400000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>111846000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>115750000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>107991000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>110507000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>114110000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>116913000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>112127000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>146441000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>151979000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>152682000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>100782000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>205221000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>103361000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>110199000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>181909000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1791000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>140097000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>335977000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2808928000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2614024000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2599170000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>146180000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>84481000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>78699000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>109371000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>110763000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>98279000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>83384000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>55947000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>36168000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>12297000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>35827000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>28367000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>26516000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>28103000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>26244000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>28637000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>44272000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>56505000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>52541000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>58278000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>56510000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>61901000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>57678000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>37095000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>38695000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>27526000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>27853000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>14533000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>16293000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>32990000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>26899000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>35345000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>26242000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>25695000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>26812000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>30079000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>26551000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>29252000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>31602000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>31307000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>31297000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>31436000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>41497000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>48306000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>48348000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>53175000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>58897000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>58507000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>58819000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>48412000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>57157000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>57454000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>57319000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>62732000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>62196000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>67576000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>67379000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>67102000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>62098000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>62495000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>62220000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>61732000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>51847000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>52166000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>47592000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>37532000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>37034000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>42609000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>39088000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>34222000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>34034000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>34006000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>34003000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>33982000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>33912000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>34671000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>35122000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>35753000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>30266000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>25852000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>25409000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>25683000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>17342000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>16600000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>16500000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>16800000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>16100000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>16800000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>16600000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>11700000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>6400000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>5900000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>800000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>1200000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>6339000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>1100000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>900000.0</v>
       </c>
-      <c r="DR35"/>
       <c r="DS35"/>
       <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
+      <c r="DW35"/>
     </row>
-    <row r="36" spans="1:126">
+    <row r="36" spans="1:127">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
-        <v>600008000.0</v>
+        <v>145716000.0</v>
       </c>
       <c r="C36">
+        <v>252944000.0</v>
+      </c>
+      <c r="D36">
         <v>4692811000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>376840000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>427350000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>149964000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>128424000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>174728000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>160375000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>131533000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>133043000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>177978000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>129487000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>109354000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>103690000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>98166000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>254024000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>792364000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-14408000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>753702000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>637317000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>-122490000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>-134555000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>-139121000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>147953000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>145280000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>145918000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>138802000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>45863000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>78442000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>42840000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>55778000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>31147000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>-254131000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>21900000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>49843000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>21424000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>26957000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>49139000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>45689000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>43892000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>21784000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>21083000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>19717000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>22196000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>20178000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>14941000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>14923000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>14756000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>14860000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>14368000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>14411000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>14640000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>38532000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>17049000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>51174000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>39709000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>24535000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>21396000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>23548000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>15891000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>29409000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>23318000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>22019000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>24378000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>38821000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>19075000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>53666000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>13606000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>15689000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>14902000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>12135000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>11549000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>10241000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>11084000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>10689000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>10548000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>14224000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>8044000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>10416000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>15460000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>10212000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>9103000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>8788000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>9137000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>9497000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>8374000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>8005000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>8376000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>7069000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>7230000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>7240000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>6512000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>6894000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>7217000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>11562000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>8224000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>9735000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>7751000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>5775000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>9559000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>5946000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>5858000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>6446000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>6789000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>6785000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>6142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5800000.0</v>
       </c>
       <c r="DE36">
         <v>5800000.0</v>
       </c>
       <c r="DF36">
+        <v>5800000.0</v>
+      </c>
+      <c r="DG36">
         <v>5400000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>5200000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500000.0</v>
       </c>
       <c r="DJ36">
         <v>1500000.0</v>
       </c>
       <c r="DK36">
+        <v>1500000.0</v>
+      </c>
+      <c r="DL36">
         <v>2400000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3300000.0</v>
       </c>
       <c r="DN36">
         <v>-3300000.0</v>
       </c>
       <c r="DO36">
+        <v>-3300000.0</v>
+      </c>
+      <c r="DP36">
         <v>955000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3500000.0</v>
       </c>
       <c r="DQ36">
         <v>-3500000.0</v>
       </c>
-      <c r="DR36"/>
+      <c r="DR36">
+        <v>-3500000.0</v>
+      </c>
       <c r="DS36"/>
       <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
+      <c r="DW36"/>
     </row>
-    <row r="37" spans="1:126">
+    <row r="37" spans="1:127">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15432,51 +15497,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -15497,1742 +15564,1756 @@
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
+      <c r="DW37"/>
     </row>
-    <row r="38" spans="1:126">
+    <row r="38" spans="1:127">
       <c r="A38" t="s">
         <v>69</v>
       </c>
-      <c r="B38"/>
-      <c r="C38">
+      <c r="B38">
+        <v>66314000.0</v>
+      </c>
+      <c r="C38"/>
+      <c r="D38">
         <v>232961000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>5984848000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>6040327000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>5214539000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>4590334000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>5057787000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>5003690000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>4917023000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>4775710000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3470614000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>3366302000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>3183872000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3223957000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3775781000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>3866340000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3130158000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3140512000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3080617000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2862154000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2864933000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2731529000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2109028000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2097005000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2011640000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1887500000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1877362000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1958017000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1794778000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1218718000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1191440000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>122330000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1006620000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>952296000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>907189000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>77836000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>830633000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>808352000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>765619000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>900819000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>739212000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>726997000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>788618000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>113163000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>642649000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>563772000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>564403000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>691984000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>546190000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>541146000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>545870000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>679573000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>529411000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>520252000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>533568000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>690922000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>541394000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>545533000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>557201000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>616126000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>533501000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>530683000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>591251000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>584195000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>531101000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>515166000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>498743000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>494387000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>431518000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>407635000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>394552000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>383422000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>378603000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>370438000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>369133000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>364186000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>338364000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>339665000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>323841000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>317236000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>310153000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>291033000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>287177000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>284278000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>281618000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>270117000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>243847000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>236316000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>238648000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>226046000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>228534000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>225519000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>219361000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>215292000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>214980000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>207731000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>203304000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>198774000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>192206000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>187254000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>183884000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>181123000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>183410000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>175900000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>165800000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>158400000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>155600000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>155900000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>153800000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>146600000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>145100000.0</v>
       </c>
-      <c r="DK38">
+      <c r="DL38">
         <v>144400000.0</v>
       </c>
-      <c r="DL38">
+      <c r="DM38">
         <v>141700000.0</v>
       </c>
-      <c r="DM38">
+      <c r="DN38">
         <v>216300000.0</v>
       </c>
-      <c r="DN38">
+      <c r="DO38">
         <v>209000000.0</v>
       </c>
-      <c r="DO38">
+      <c r="DP38">
         <v>210200000.0</v>
       </c>
-      <c r="DP38">
+      <c r="DQ38">
         <v>205000000.0</v>
       </c>
-      <c r="DQ38">
+      <c r="DR38">
         <v>202200000.0</v>
       </c>
-      <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
+      <c r="DW38"/>
     </row>
-    <row r="39" spans="1:126">
+    <row r="39" spans="1:127">
       <c r="A39" t="s">
         <v>70</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>16595000.0</v>
+      </c>
       <c r="C39"/>
-      <c r="D39">
+      <c r="D39"/>
+      <c r="E39">
         <v>-239598000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>258674000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>133548000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>100170000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>122876000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>143234000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>113990000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>81624000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>80635000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>112850000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>252331000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>773238000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>928987000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>764961000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>646996000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3089113000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2706824000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2725012000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2582504000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1923290000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1873889000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1799812000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1655191000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1624436000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1552985000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1511921000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>951471000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>936280000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>834161000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>827313000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>770430000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>740201000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>730394000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>657323000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>639409000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>601353000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>620292000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>601098000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>586272000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>568448000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>440249000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>430594000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>416409000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>439485000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>434945000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>420720000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>396774000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>384469000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>343254000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>529360000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>521159000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>508537000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>472303000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>463612000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>434897000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>498013000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>486867000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>485677000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>491957000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>507804000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>494031000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>532817000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>476897000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>460675000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>445491000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>431518000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>407635000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>394552000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>383422000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>378603000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>370438000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>369133000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>364186000.0</v>
       </c>
-      <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
-      <c r="CE39">
+      <c r="CE39"/>
+      <c r="CF39">
         <v>317236000.0</v>
       </c>
-      <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
-      <c r="CI39">
+      <c r="CI39"/>
+      <c r="CJ39">
         <v>284278000.0</v>
       </c>
-      <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
       <c r="DN39"/>
       <c r="DO39"/>
       <c r="DP39"/>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
+      <c r="DW39"/>
     </row>
-    <row r="40" spans="1:126">
+    <row r="40" spans="1:127">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
-        <v>-12195000.0</v>
+        <v>5965472000.0</v>
       </c>
       <c r="C40">
+        <v>5970967000.0</v>
+      </c>
+      <c r="D40">
         <v>10942000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5342720000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>5449664000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4732202000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4689927000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4706764000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4497011000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4379105000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4346212000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4381616000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4286686000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3878081000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3778331000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3729596000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>3702587000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>3989037000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-1791000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2961881000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2782124000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>-581000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>-2007000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>-1106000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2326313000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1973281000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1912394000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1890093000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1778401000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1784180000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1726026000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1762465000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1236518000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-922000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1023568000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1026675000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>987468000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>971887000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>935373000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>938217000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>893440000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>832581000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>777043000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>775150000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>753925000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>759046000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>637922000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>645997000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>632005000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>606675000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>608130000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>620854000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>609973000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>640185000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>625461000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>630024000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>610414000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>636571000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>634055000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>635780000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>606046000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>599897000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>554982000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>548316000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>532120000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>536724000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>500015000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>471416000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>442574000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>451569000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>436824000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>417897000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>402550000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>406206000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>372817000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>361944000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>373361000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>380150000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>364226000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>329229000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>341914000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>322818000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>325274000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>319521000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>307816000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>298718000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>301144000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>300660000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>303237000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>289945000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>288338000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>287500000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>275491000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>278736000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>274703000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>276750000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>267707000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>260502000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>254105000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>245159000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>244686000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>237163000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>231408000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>229614000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>226664000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>219767000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>217800000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>219100000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>221200000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>223900000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>216800000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>214800000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>189600000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>191000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>217100000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>180400000.0</v>
       </c>
-      <c r="DM40"/>
       <c r="DN40"/>
-      <c r="DO40">
+      <c r="DO40"/>
+      <c r="DP40">
         <v>174671000.0</v>
       </c>
-      <c r="DP40"/>
       <c r="DQ40"/>
       <c r="DR40"/>
       <c r="DS40"/>
       <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
+      <c r="DW40"/>
     </row>
-    <row r="41" spans="1:126">
+    <row r="41" spans="1:127">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>31499000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>22242000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>21288000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>22171000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>42418000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>9690000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>8164000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>7570000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>10161000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>11549000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>7246000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>6988000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>6182000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>7799000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>6675000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>7190000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>8278000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>10795000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>6585000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>10038000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>6782000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>8477000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>6418000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>7784000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>5764000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>8336000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>7367000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>9434000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>5212000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>7520000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>5630000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>5919000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>5066000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>4733000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>6241000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>4912000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>5101000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>7146000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>5336000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>11949000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>5009000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>13966000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>4738000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>4043000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>5175000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>9124000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>5527000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>7754000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>4830000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>5588000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>5331000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>5321000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>5190000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6201000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>5948000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>5720000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>5386000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6557000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>6519000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>5806000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>4566000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>5798000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>5402000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>5519000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>4395000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>5286000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>4589000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>3972000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>3795000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>4517000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>3968000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>3204000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>3082000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>3855000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>3496000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>3230000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>2395000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>3644000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>3275000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>3410000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>2838000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>3715000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>3231000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>3230000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>2636000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>4476000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>3078000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>3520000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>2571000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>3908000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>2925000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DC41">
         <v>2955000.0</v>
       </c>
-      <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
+      <c r="DW41"/>
     </row>
-    <row r="42" spans="1:126">
+    <row r="42" spans="1:127">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>646901000.0</v>
+      </c>
+      <c r="C42">
         <v>647591000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>577129000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>576359000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>572471000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>470824000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>470449000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>396880000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>396502000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>396108000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>396006000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>395881000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>395442000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>382452000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>382107000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>381572000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>381248000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>383842000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>382819000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>244907000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>244623000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>177132000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>177058000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>176866000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>176937000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>178320000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>178159000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>177994000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>177850000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>177704000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>177565000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>177421000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>103498000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>103382000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>40970000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>40846000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>40775000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>40733000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>40688000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>40644000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>40609000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>40585000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>40559000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>40535000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>40507000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>40493000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>29902000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>29888000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>29876000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>29866000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>29853000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>29841000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>29828000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29816000.0</v>
       </c>
       <c r="BC42">
         <v>29816000.0</v>
       </c>
       <c r="BD42">
+        <v>29816000.0</v>
+      </c>
+      <c r="BE42">
         <v>29858000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>29848000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>29839000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>29830000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>29824000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>29819000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>29814000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>29810000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>29814000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>29817000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>29821000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>29824000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>29828000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>29831000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>29835000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>29838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29715000.0</v>
       </c>
       <c r="BU42">
         <v>29715000.0</v>
       </c>
       <c r="BV42">
+        <v>29715000.0</v>
+      </c>
+      <c r="BW42">
         <v>29880000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>29967000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>30072000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>30088000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>26519000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>26818000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>26890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26916000.0</v>
       </c>
       <c r="CD42">
         <v>26916000.0</v>
       </c>
       <c r="CE42">
-        <v>22936000.0</v>
+        <v>26916000.0</v>
       </c>
       <c r="CF42">
         <v>22936000.0</v>
       </c>
       <c r="CG42">
         <v>22936000.0</v>
       </c>
       <c r="CH42">
+        <v>22936000.0</v>
+      </c>
+      <c r="CI42">
         <v>22778000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>22936000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>22909000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22937000.0</v>
       </c>
       <c r="CL42">
         <v>22937000.0</v>
       </c>
       <c r="CM42">
+        <v>22937000.0</v>
+      </c>
+      <c r="CN42">
         <v>22933000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>22886000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>22930000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>19835000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>19846000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>19835000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>19818000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>19834000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>19835000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>19813000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>19835000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>19830000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>19835000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>19827000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>19835000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>19820000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>19800000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>18100000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>18300000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>19400000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>16700000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>16300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="DJ42">
         <v>16000000.0</v>
       </c>
       <c r="DK42">
+        <v>16000000.0</v>
+      </c>
+      <c r="DL42">
         <v>16300000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>26300000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>13300000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>11200000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>11284000.0</v>
       </c>
-      <c r="DP42">
+      <c r="DQ42">
         <v>9200000.0</v>
       </c>
-      <c r="DQ42">
+      <c r="DR42">
         <v>9300000.0</v>
       </c>
-      <c r="DR42"/>
       <c r="DS42"/>
       <c r="DT42"/>
       <c r="DU42"/>
       <c r="DV42"/>
+      <c r="DW42"/>
     </row>
-    <row r="43" spans="1:126">
+    <row r="43" spans="1:127">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17317,206 +17398,207 @@
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
+      <c r="DW43"/>
     </row>
-    <row r="44" spans="1:126">
+    <row r="44" spans="1:127">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
+      <c r="AF44"/>
+      <c r="AG44">
         <v>3404000.0</v>
       </c>
-      <c r="AG44">
-[...1 lines deleted...]
-      </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
-        <v>6750000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AS44">
         <v>6750000.0</v>
       </c>
       <c r="AT44">
         <v>6750000.0</v>
       </c>
       <c r="AU44">
-        <v>5000000.0</v>
+        <v>6750000.0</v>
       </c>
       <c r="AV44">
         <v>5000000.0</v>
       </c>
       <c r="AW44">
         <v>5000000.0</v>
       </c>
       <c r="AX44">
         <v>5000000.0</v>
       </c>
       <c r="AY44">
         <v>5000000.0</v>
       </c>
       <c r="AZ44">
         <v>5000000.0</v>
       </c>
       <c r="BA44">
         <v>5000000.0</v>
       </c>
       <c r="BB44">
         <v>5000000.0</v>
       </c>
       <c r="BC44">
+        <v>5000000.0</v>
+      </c>
+      <c r="BD44">
         <v>4880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="BE44">
         <v>10000000.0</v>
       </c>
       <c r="BF44">
         <v>10000000.0</v>
       </c>
       <c r="BG44">
         <v>10000000.0</v>
       </c>
       <c r="BH44">
         <v>10000000.0</v>
       </c>
       <c r="BI44">
         <v>10000000.0</v>
       </c>
       <c r="BJ44">
         <v>10000000.0</v>
       </c>
       <c r="BK44">
         <v>10000000.0</v>
       </c>
       <c r="BL44">
         <v>10000000.0</v>
       </c>
       <c r="BM44">
         <v>10000000.0</v>
       </c>
       <c r="BN44">
         <v>10000000.0</v>
       </c>
       <c r="BO44">
         <v>10000000.0</v>
       </c>
       <c r="BP44">
         <v>10000000.0</v>
       </c>
       <c r="BQ44">
         <v>10000000.0</v>
       </c>
       <c r="BR44">
         <v>10000000.0</v>
       </c>
       <c r="BS44">
         <v>10000000.0</v>
       </c>
-      <c r="BT44"/>
+      <c r="BT44">
+        <v>10000000.0</v>
+      </c>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
@@ -17527,1632 +17609,1641 @@
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
+      <c r="DW44"/>
     </row>
-    <row r="45" spans="1:126">
+    <row r="45" spans="1:127">
       <c r="A45" t="s">
         <v>76</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>68737000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>90113000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>66604000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>65216000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>52233000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>77360000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>43748000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>44907000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>44482000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>74748000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>50315000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>51153000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>45467000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>46176000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>45158000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>38299000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>38723000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>38310000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>38712000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>39982000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>40648000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>39826000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>37265000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>37954000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>38712000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>25303000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>25467000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>23905000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>20015000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>16168000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>14260000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>11190000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>11148000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>11074000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>13325000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>13492000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>13728000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>13993000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>14196000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>14344000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>14096000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>12225000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>12303000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>12515000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>12655000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>12469000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>12759000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>13024000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>13157000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>13123000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>13233000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>13187000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>13473000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>13324000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>13266000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>13289000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>13176000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>13185000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>13443000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>13548000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>13279000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>12904000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>12164000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>12215000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>11946000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>11377000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>11083000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>10789000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>10746000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>10638000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>10722000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>10795000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>9942000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>9562000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>6125000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>6248000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>6367000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>6334000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>6433000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>5932000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>5117000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>4874000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>4975000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>4991000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>5050000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>3920000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>3941000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>3997000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>4051000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>3317000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>3323000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>3346000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>3409000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>3395000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>3449000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>3480000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>3522000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>3581000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>3512000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>3163000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>3216000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DE45">
         <v>3400000.0</v>
       </c>
       <c r="DF45">
         <v>3400000.0</v>
       </c>
       <c r="DG45">
+        <v>3400000.0</v>
+      </c>
+      <c r="DH45">
         <v>3500000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>3600000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>3400000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>3500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3200000.0</v>
       </c>
       <c r="DL45">
         <v>3200000.0</v>
       </c>
       <c r="DM45">
-        <v>3300000.0</v>
+        <v>3200000.0</v>
       </c>
       <c r="DN45">
         <v>3300000.0</v>
       </c>
       <c r="DO45">
+        <v>3300000.0</v>
+      </c>
+      <c r="DP45">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DQ45">
         <v>3500000.0</v>
       </c>
-      <c r="DR45"/>
+      <c r="DR45">
+        <v>3500000.0</v>
+      </c>
       <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
+      <c r="DW45"/>
     </row>
-    <row r="46" spans="1:126">
+    <row r="46" spans="1:127">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>49236000.0</v>
+      </c>
+      <c r="C46">
         <v>68737000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>81684000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>66604000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>65216000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>52233000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>49053000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>43748000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>44907000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>47165000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>48589000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>50315000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>51153000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>45467000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>46176000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>45158000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>45055000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>45405000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>45374000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>38636000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>38299000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>38723000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>38310000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>38712000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>39982000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>40648000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>39826000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>37265000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>37954000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>38712000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>25303000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>25467000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>23905000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>20015000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>16168000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>14260000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>11190000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>11148000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>11074000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>13325000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>13492000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>13728000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>13993000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>14196000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>14344000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>14096000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>12225000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>12303000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>12515000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>12655000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>12469000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>12759000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>13024000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>13157000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>13123000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>13233000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>13187000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>13473000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>13324000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>13266000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>13289000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>13176000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>13185000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>13443000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>13548000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>13279000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>12904000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>12164000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>12215000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>11946000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>11377000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>11083000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>10789000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>10746000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>10638000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>10722000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>10795000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>9942000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>9708000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>6125000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>6248000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>6367000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>6334000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>6433000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>5932000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>5117000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>4874000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>4975000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>4991000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>5050000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>3920000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>3941000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>3997000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>4051000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>3317000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>3323000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>3346000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>3409000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>3395000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>3449000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>3480000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>3522000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>3581000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>3512000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>3163000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>3216000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>3300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3400000.0</v>
       </c>
       <c r="DE46">
         <v>3400000.0</v>
       </c>
       <c r="DF46">
         <v>3400000.0</v>
       </c>
       <c r="DG46">
+        <v>3400000.0</v>
+      </c>
+      <c r="DH46">
         <v>3500000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>3600000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>3400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DK46">
         <v>3500000.0</v>
       </c>
       <c r="DL46">
+        <v>3500000.0</v>
+      </c>
+      <c r="DM46">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="DN46">
         <v>3300000.0</v>
       </c>
       <c r="DO46">
+        <v>3300000.0</v>
+      </c>
+      <c r="DP46">
         <v>3397000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3500000.0</v>
       </c>
       <c r="DQ46">
         <v>3500000.0</v>
       </c>
-      <c r="DR46"/>
+      <c r="DR46">
+        <v>3500000.0</v>
+      </c>
       <c r="DS46"/>
       <c r="DT46"/>
       <c r="DU46"/>
       <c r="DV46"/>
+      <c r="DW46"/>
     </row>
-    <row r="47" spans="1:126">
+    <row r="47" spans="1:127">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>39719000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>34439000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>34471000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>33903000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>45055000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>45405000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>33232000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>38636000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>38299000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>38723000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>38310000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>26943000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>39982000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>27965000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>25133000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>23487000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>23973000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>24231000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>26320000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>26568000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>24817000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>20760000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>16357000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>14293000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>11190000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>11275000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>13192000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>13826000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>13492000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>13728000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>13993000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>14196000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>14344000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>14096000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>12225000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>12303000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>12515000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>12655000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>12469000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>12759000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>13024000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>13157000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>13123000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>13233000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>13187000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>13473000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>13324000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>13266000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>13289000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>13176000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>13185000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>13443000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>13548000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>13279000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>12904000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>12164000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>12215000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>11946000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>11377000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>11083000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>10789000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>10746000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>10638000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>10722000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>10795000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>9943000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>9562000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>6125000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>6248000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>6367000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>6334000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>6433000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>5932000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>5117000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>4874000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>4975000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>4991000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>5050000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>3920000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>3941000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>3997000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>4051000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>3317000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>3323000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>3346000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>3409000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>3395000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>3449000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>3480000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>3522000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>3581000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>3512000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>3163000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>3216000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
+      <c r="DW47"/>
     </row>
-    <row r="48" spans="1:126">
+    <row r="48" spans="1:127">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>238224000.0</v>
+      </c>
+      <c r="C48">
         <v>222154000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>219685000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>205320000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>191574000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>191469000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>181597000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>172234000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>163256000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>154801000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>145982000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>137199000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>131271000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>129617000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>133114000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>120572000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>108265000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>99206000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>91043000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>92722000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>85220000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>77888000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>70175000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>63099000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>58069000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>52759000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>50891000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>48009000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>44721000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>41842000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>39562000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>36244000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>35386000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>33525000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>32565000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>33334000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>31637000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>29842000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>28399000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>27253000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>25860000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>24345000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>23470000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>22569000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>21273000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>19743000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>19217000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>19117000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>17960000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>16691000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>15441000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>14651000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>13426000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>12321000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>11741000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>11085000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>10118000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>9057000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>8222000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>7169000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>6336000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>5576000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>4875000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>4258000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>3903000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>3237000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>2627000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>6221000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>6655000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>6563000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>7168000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>7648000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>7222000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>6859000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>6660000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>6161000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>5651000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>8999000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>8583000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>7878000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>7306000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>6858000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>10486000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>9672000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>9179000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>8814000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>8435000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>7819000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>7401000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>7064000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>9805000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>9232000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>8790000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>11390000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>10944000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>10284000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>9746000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>9378000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>8880000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>8307000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>7851000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>7441000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>7078000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>6600000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>6261000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>5898000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>5600000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>8400000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>8100000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>7700000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>11600000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>14500000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>11400000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>11000000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>13100000.0</v>
       </c>
-      <c r="DL48"/>
-      <c r="DM48">
+      <c r="DM48"/>
+      <c r="DN48">
         <v>10700000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>12300000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>11937000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>13000000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>12700000.0</v>
       </c>
-      <c r="DR48"/>
       <c r="DS48"/>
       <c r="DT48"/>
       <c r="DU48"/>
       <c r="DV48"/>
+      <c r="DW48"/>
     </row>
-    <row r="49" spans="1:126">
+    <row r="49" spans="1:127">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>131271000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>129617000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>133114000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>120572000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>108265000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>99206000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>91043000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>92722000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>85220000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>77888000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>70175000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>63099000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>58069000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>52759000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>50891000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>48009000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>44721000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>41842000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>39562000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>36244000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>35386000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>33525000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>32565000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>33334000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>31637000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>29842000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>28399000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>27253000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>25860000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>24345000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>23470000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>22569000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>21273000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>19743000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>19217000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>19117000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>17960000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>16691000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>15441000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>14651000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>13426000.0</v>
       </c>
-      <c r="BB49">
-[...1 lines deleted...]
-      </c>
       <c r="BC49">
+        <v>0.0</v>
+      </c>
+      <c r="BD49">
         <v>11741000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>11085000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>10118000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>9057000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>8222000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>7169000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>6336000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -19173,170 +19264,171 @@
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
+      <c r="DW49"/>
     </row>
-    <row r="50" spans="1:126">
+    <row r="50" spans="1:127">
       <c r="A50" t="s">
         <v>81</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>31500000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>20833000.0</v>
       </c>
-      <c r="D50">
-[...1 lines deleted...]
-      </c>
       <c r="E50">
         <v>0.0</v>
       </c>
       <c r="F50">
+        <v>0.0</v>
+      </c>
+      <c r="G50">
         <v>25000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>2000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>114097000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>200000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>271849000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>241532000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>139000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>112442000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>88000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>102647000.0</v>
       </c>
-      <c r="P50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q50"/>
       <c r="R50">
         <v>0.0</v>
       </c>
-      <c r="S50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="S50">
+        <v>0.0</v>
+      </c>
+      <c r="T50"/>
       <c r="U50">
+        <v>0.0</v>
+      </c>
+      <c r="V50">
         <v>196889000.0</v>
       </c>
-      <c r="V50"/>
       <c r="W50"/>
-      <c r="X50">
-[...1 lines deleted...]
-      </c>
+      <c r="X50"/>
       <c r="Y50">
+        <v>0.0</v>
+      </c>
+      <c r="Z50">
         <v>203937000.0</v>
       </c>
-      <c r="Z50">
-[...1 lines deleted...]
-      </c>
       <c r="AA50">
         <v>0.0</v>
       </c>
       <c r="AB50">
+        <v>0.0</v>
+      </c>
+      <c r="AC50">
         <v>12000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>13000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>35000000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>29583000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>29632000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>64301000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>40830000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>42354000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>20940000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>1016000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>26521000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>15000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -19371,1110 +19463,1118 @@
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
+      <c r="DW50"/>
     </row>
-    <row r="51" spans="1:126">
+    <row r="51" spans="1:127">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>156677000.0</v>
+      </c>
+      <c r="C51">
         <v>51707000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>59377000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>76380000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>76019000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>103841000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>79436000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>191485000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>278218000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>350674000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>356166000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>253590000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>227966000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>158380000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>71075000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>81119000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>88911000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>159738000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>166907000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>130407000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>130924000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>352339000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>170197000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>245814000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>342871000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>77493000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>72517000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>113572000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>117088000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>126089000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>118206000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>46923000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>29583000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>51946000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>64301000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>40830000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>42354000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>20940000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>20995000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>21049000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>37603000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>47657000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>79315000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>57075000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>66402000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>57101000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>53539000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>54862000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>40674000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>51644000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>46978000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>17435000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>39246000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>21777000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>22510000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>22558000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>26051000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>22654000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>22701000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>23383000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>24715000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>23536000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>29444000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>29823000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>30082000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>31068000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>54101000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>69955000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>80745000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>57318000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>79200000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>87262000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>91112000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>83171000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>91930000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>96044000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>74398000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>67854000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>83988000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>82891000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>72780000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>77267000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>72180000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>74681000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>66772000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>65414000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>63758000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>59215000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>57937000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>49836000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>45372000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>44924000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>46336000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>50334000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>50539000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>35873000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>36216000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>37477000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>42178000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>42310000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>40174000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>44442000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>51979000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>42613000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>36321000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>40557000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>41000000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>29800000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>26600000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>21300000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>27800000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>16300000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>19600000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>16400000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>7900000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>12100000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>10000000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>700000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>9222000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>1600000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>3800000.0</v>
       </c>
-      <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
+      <c r="DW51"/>
     </row>
-    <row r="52" spans="1:126">
+    <row r="52" spans="1:127">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
+        <v>137500000.0</v>
+      </c>
+      <c r="C52">
         <v>31500000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>20833000.0</v>
       </c>
-      <c r="D52"/>
-      <c r="E52">
+      <c r="E52"/>
+      <c r="F52">
         <v>20000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>25000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>114097000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>200000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>271849000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>241532000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>139000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>112442000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>88000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>105318000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>4501000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4592000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1995000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>8988000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>567000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>196889000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>307753000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>125617000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>203842000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>203937000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>23364000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>32903000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>12000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>13000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>35000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>43100000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>1771000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>12241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34611000.0</v>
       </c>
       <c r="AI52">
         <v>34611000.0</v>
       </c>
       <c r="AJ52">
+        <v>34611000.0</v>
+      </c>
+      <c r="AK52">
         <v>20000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>21468000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>13524000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>2370000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>13638000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>30194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31596000.0</v>
       </c>
       <c r="AQ52">
         <v>31596000.0</v>
       </c>
       <c r="AR52">
+        <v>31596000.0</v>
+      </c>
+      <c r="AS52">
         <v>5712000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>14981000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>621000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>578000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>21854000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>7620000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>28544000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>23833000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>9245000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>27512000.0</v>
       </c>
-      <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>22510000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>22558000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>3445000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>22654000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>22701000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>636000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>1922000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>698000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>1561000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>1896000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>2111000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>3054000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>16044000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>24856000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>35604000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>7136000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>23977000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>31998000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>35809000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>37828000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>37349000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>41429000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>19750000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>8173000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>24275000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>18146000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>8004000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>12460000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>12342000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>14813000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>6874000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>5486000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>13801000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>9229000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>12341000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>14204000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>9688000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>4189000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>9051000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>18000000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>18156000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>3442000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>3739000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>4954000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>9610000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>9698000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>6018000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>10243000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>22738000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>18331000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>11999000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>16195000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>24600000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>14400000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>11100000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>5800000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>12200000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>700000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>4000000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>5700000.0</v>
       </c>
-      <c r="DK52">
+      <c r="DL52">
         <v>2200000.0</v>
       </c>
-      <c r="DL52">
+      <c r="DM52">
         <v>7400000.0</v>
       </c>
-      <c r="DM52">
+      <c r="DN52">
         <v>10000000.0</v>
       </c>
-      <c r="DN52">
+      <c r="DO52">
         <v>700000.0</v>
       </c>
-      <c r="DO52">
+      <c r="DP52">
         <v>4512000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>1600000.0</v>
       </c>
-      <c r="DQ52">
+      <c r="DR52">
         <v>3800000.0</v>
       </c>
-      <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
+      <c r="DW52"/>
     </row>
-    <row r="53" spans="1:126">
+    <row r="53" spans="1:127">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53">
+        <v>877962000.0</v>
+      </c>
+      <c r="C53">
         <v>327681000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>5446000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>389334000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>404745000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>258493000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>260477000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>255673000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>208363000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>218063000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>223993000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>218477000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>229207000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>237047000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>238308000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>242623000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>219152000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>145513000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>63362000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>5520000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>8670000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>3758000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>6263000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>9859000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>23492000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>27420000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>37516000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>52419000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>83404000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>101532000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>111923000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>110527000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>111691000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>122838000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>93465000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>96513000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>111353000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>119525000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>133625000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>173444000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>167342000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>161910000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>135721000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>133696000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>137198000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>142680000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>141634000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>148134000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>142836000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>121409000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>122803000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>119770000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>133956000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>145506000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>154295000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>167116000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>148107000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>155282000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>159043000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>39371000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>56113000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>95689000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>61163000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>72577000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>57229000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>50232000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>40038000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>43303000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>39366000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>41722000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>52739000.0</v>
       </c>
-      <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
-      <c r="BW53">
+      <c r="BW53"/>
+      <c r="BX53">
         <v>46830000.0</v>
       </c>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
-      <c r="CA53">
+      <c r="CA53"/>
+      <c r="CB53">
         <v>46921000.0</v>
       </c>
-      <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>54549000.0</v>
       </c>
-      <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
-      <c r="CI53">
+      <c r="CI53"/>
+      <c r="CJ53">
         <v>60407000.0</v>
       </c>
-      <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
-      <c r="CM53">
+      <c r="CM53"/>
+      <c r="CN53">
         <v>69918000.0</v>
       </c>
-      <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
-      <c r="CQ53">
+      <c r="CQ53"/>
+      <c r="CR53">
         <v>65487000.0</v>
       </c>
-      <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
-      <c r="CU53">
+      <c r="CU53"/>
+      <c r="CV53">
         <v>53042000.0</v>
       </c>
-      <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
-      <c r="CY53">
+      <c r="CY53"/>
+      <c r="CZ53">
         <v>42376000.0</v>
       </c>
-      <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
+      <c r="DW53"/>
     </row>
-    <row r="54" spans="1:126">
+    <row r="54" spans="1:127">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20518,51 +20618,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -20583,1560 +20685,1571 @@
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
+      <c r="DW54"/>
     </row>
-    <row r="55" spans="1:126">
+    <row r="55" spans="1:127">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>7062910000.0</v>
+      </c>
+      <c r="C55">
         <v>6964809000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>6133896000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>6267349000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>6354543000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5546026000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5470936000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5527025000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5391749000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5330379000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>5290792000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5215963000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5088813000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4583465000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4497954000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4333903000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4310163000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4667174000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>4689425000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3453187000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3461792000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3382038000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2998948000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3052935000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2922365000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2299751000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2231175000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2248899000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2136122000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2147817000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2077981000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2044280000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1415647000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1391217000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1170354000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1153373000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1111876000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1072938000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1032599000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1042687000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1012884000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>960894000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>931638000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>915265000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>899342000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>895149000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>755657000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>764403000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>736480000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>718476000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>713125000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>697988000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>705649000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>726430000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>705200000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>723504000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>696934000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>717625000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>715383000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>720817000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>687367000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>680292000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>637457000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>632552000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>615495000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>620255000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>606010000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>598192000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>579416000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>565070000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>572300000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>552412000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>540699000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>535974000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>509757000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>503596000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>492160000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>492506000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>491694000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>455787000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>456685000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>441371000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>438110000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>435029000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>414473000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>402544000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>403256000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>398549000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>398534000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>377952000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>373466000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>372654000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>362042000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>368243000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>363284000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>351249000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>340538000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>333259000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>330635000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>323729000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>318912000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>315646000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>315584000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>303945000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>292735000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>289714000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>287500000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>278600000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>276900000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>275200000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>277800000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>265900000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>239500000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>237200000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>256700000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>222000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>216300000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>209000000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>210172000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>205000000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>202200000.0</v>
       </c>
-      <c r="DR55"/>
       <c r="DS55"/>
       <c r="DT55"/>
       <c r="DU55"/>
       <c r="DV55"/>
+      <c r="DW55"/>
     </row>
-    <row r="56" spans="1:126">
+    <row r="56" spans="1:127">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
-        <v>93925000.0</v>
+        <v>1014594000.0</v>
       </c>
       <c r="C56">
+        <v>440989000.0</v>
+      </c>
+      <c r="D56">
         <v>81781000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>461788000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>508790000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>350324000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>338815000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>359800000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>298277000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>310201000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>329478000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>307955000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>332997000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>312406000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>314486000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>339022000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>301403000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>215245000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>261821000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>58198000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>56357000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>178524000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>31284000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>65628000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>73052000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>72155000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>75883000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>119982000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>130087000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>150681000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>149339000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>154369000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>147274000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>148287000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>120852000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>128284000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>143403000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>147982000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>153049000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>193173000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>188129000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>179358000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>157135000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>161658000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>156875000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>165560000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>160346000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>172153000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>163474000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>143666000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>141643000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>143532000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>160627000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>182004000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>193224000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>12520000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>13196000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>39053000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>200989000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>51633000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>69769000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>72065000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>65336000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>59488000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>51391000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>47568000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>50345000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>8511000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>49537000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>49322000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>61271000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>60858000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>71050000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>73369000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>60247000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>58493000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>56074000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>56707000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>59241000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>54337000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>51536000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>57341000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>63168000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>69488000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>68881000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>67482000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>68961000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>69935000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>79158000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>78663000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>79137000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>76901000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>76416000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>77673000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>75589000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>72496000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>64931000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>60910000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>64161000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>61581000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>58912000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>55516000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>50864000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>49291000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>44360000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>39755000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>44200000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>46200000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>48900000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>46600000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>50500000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>47900000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>45700000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>46300000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>43900000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>40000000.0</v>
       </c>
-      <c r="DM56"/>
       <c r="DN56"/>
-      <c r="DO56">
+      <c r="DO56"/>
+      <c r="DP56">
         <v>34210000.0</v>
       </c>
-      <c r="DP56"/>
       <c r="DQ56"/>
       <c r="DR56"/>
       <c r="DS56"/>
       <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
+      <c r="DW56"/>
     </row>
-    <row r="57" spans="1:126">
+    <row r="57" spans="1:127">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
-        <v>31500000.0</v>
+        <v>6102972000.0</v>
       </c>
       <c r="C57">
+        <v>6014662000.0</v>
+      </c>
+      <c r="D57">
         <v>5246438000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>5359180000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5463085000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4770102000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4705411000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4839856000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4715150000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4667284000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4602001000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4535273000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4410243000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3971890000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3780634000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3731437000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>3704129000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>3991104000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1791000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2963782000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2784246000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>309074000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>129236000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>205576000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2532840000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1975759000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1914602000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1904916000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1794097000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1822101000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1771388000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1766498000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1237704000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>922000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1058824000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1047615000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1009724000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>972508000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>935888000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>938965000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>894138000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>833167000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>809029000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>781467000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>769447000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>760165000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>638849000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>668497000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>640225000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>635705000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>632356000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>630902000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>638262000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>640921000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>626081000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>631203000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>614961000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>637573000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>635119000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>638208000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>609737000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>601935000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>557654000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>552420000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>536236000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>541677000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>517809000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>499266000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>480919000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>461432000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>463212000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>453209000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>441362000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>446771000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>412156000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>406332000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>395842000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>390791000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>390413000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>349830000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>351904000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>336955000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>339151000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>336224000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>316336000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>305604000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>316137000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>311564000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>317078000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>305479000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>299071000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>293459000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>286014000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>298258000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>294046000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>282332000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>273151000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>267227000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>265007000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>257274000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>252816000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>249372000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>255692000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>250283000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>240501000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>237596000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>243600000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>235500000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>234000000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>231300000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>230200000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>217600000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>195200000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>198200000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>220600000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>189600000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>11400000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>2000000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>179183000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>3300000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>5200000.0</v>
       </c>
-      <c r="DR57"/>
       <c r="DS57"/>
       <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
+      <c r="DW57"/>
     </row>
-    <row r="58" spans="1:126">
+    <row r="58" spans="1:127">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>6161003000.0</v>
+      </c>
+      <c r="C58">
         <v>6077404000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5319838000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>5471026000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5578835000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4878093000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4815918000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4953966000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4832063000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4779411000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4748442000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4687252000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4562925000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4072672000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3985855000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3834798000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3814328000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4173013000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4199349000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>3103879000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>3120223000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>3118002000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2743260000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2804746000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2679020000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2060240000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1993301000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2014287000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1904860000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1920380000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1854772000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1822445000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1273872000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1252093000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1094651000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1075982000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1036240000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1000611000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>962132000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>967602000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>938410000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>889672000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>861570000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>839745000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>825957000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>822066000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>696527000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>705592000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>678920000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>663231000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>660209000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>645435000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>654555000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>673911000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>652980000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>666548000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>641203000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>663268000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>661931000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>668287000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>636288000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>631187000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>589256000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>583727000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>567533000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>573113000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>559306000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>547572000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>529267000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>514607000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>521410000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>511716000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>500181000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>495183000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>469313000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>463786000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>453161000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>453523000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>452609000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>417406000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>419283000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>404057000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>401249000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>398719000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>378556000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>367336000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>367984000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>363730000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>364670000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>343011000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>336105000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>336068000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>325102000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>332480000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>328080000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>316338000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>307154000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>301209000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>298919000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>291945000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>287938000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>285125000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>285958000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>276135000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>265910000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>263279000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>260900000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>252100000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>250500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>248100000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>246300000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>234400000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>211800000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>209900000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>227000000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>195500000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>190800000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>184200000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>185522000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>181400000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>179000000.0</v>
       </c>
-      <c r="DR58"/>
       <c r="DS58"/>
       <c r="DT58"/>
       <c r="DU58"/>
       <c r="DV58"/>
+      <c r="DW58"/>
     </row>
-    <row r="59" spans="1:126">
+    <row r="59" spans="1:127">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -22180,51 +22293,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -22245,484 +22360,486 @@
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
+      <c r="DW59"/>
     </row>
-    <row r="60" spans="1:126">
+    <row r="60" spans="1:127">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>901907000.0</v>
+      </c>
+      <c r="C60">
         <v>887405000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>814058000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>796323000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>775708000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>667933000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>655018000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>573059000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>559686000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>550968000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>542350000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>528711000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>525888000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>510793000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>512099000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>499105000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>495835000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>494161000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>490076000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>349308000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>341569000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>264036000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>255688000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>248189000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>243345000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>239511000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>237874000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>234612000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>231262000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>227437000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>223209000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>221835000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>141775000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>139124000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>75703000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>77391000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>75636000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>72327000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>70467000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>75085000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>74474000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>71222000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>70068000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>75520000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>73385000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>73083000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>59130000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>58811000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>57560000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>55245000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>52916000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>52553000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>51094000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>52519000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>52220000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>56956000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>55731000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>54357000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>53452000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>52530000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>51079000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>49105000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>48201000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>48825000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>47962000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>47142000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>46704000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>50620000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>50149000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>50463000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>50890000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>40696000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>40518000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>40791000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>40444000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>39810000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>38999000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>38983000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>39085000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>38381000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>37402000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>37314000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>36861000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>36310000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>35917000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>35208000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>35272000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>34819000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>33864000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>34941000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>37361000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>36586000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>36940000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>35763000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>35204000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>34911000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>33384000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>32050000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>31716000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>31784000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>30974000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>30521000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>29626000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>27810000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>26825000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>26435000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>26600000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>26500000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>26400000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>27100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31500000.0</v>
       </c>
       <c r="DH60">
         <v>31500000.0</v>
       </c>
       <c r="DI60">
+        <v>31500000.0</v>
+      </c>
+      <c r="DJ60">
         <v>27700000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>27300000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>29700000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>26500000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>25500000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>24800000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>24650000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>23600000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>23200000.0</v>
       </c>
-      <c r="DR60"/>
       <c r="DS60"/>
       <c r="DT60"/>
       <c r="DU60"/>
       <c r="DV60"/>
+      <c r="DW60"/>
     </row>
-    <row r="61" spans="1:126">
+    <row r="61" spans="1:127">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-9460000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4880000.0</v>
       </c>
       <c r="O61">
         <v>-4880000.0</v>
       </c>
       <c r="P61">
         <v>-4880000.0</v>
       </c>
       <c r="Q61">
         <v>-4880000.0</v>
       </c>
       <c r="R61">
-        <v>-1923000.0</v>
+        <v>-4880000.0</v>
       </c>
       <c r="S61">
         <v>-1923000.0</v>
       </c>
       <c r="T61">
         <v>-1923000.0</v>
       </c>
       <c r="U61">
         <v>-1923000.0</v>
       </c>
       <c r="V61">
         <v>-1923000.0</v>
       </c>
       <c r="W61">
+        <v>-1923000.0</v>
+      </c>
+      <c r="X61">
         <v>-1795000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-1793000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-1560000.0</v>
       </c>
-      <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -22766,187 +22883,190 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
-      <c r="BT61">
-[...1 lines deleted...]
-      </c>
+      <c r="BT61"/>
       <c r="BU61">
         <v>-1392000.0</v>
       </c>
       <c r="BV61">
+        <v>-1392000.0</v>
+      </c>
+      <c r="BW61">
         <v>-1227000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-1140000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-1035000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-1019000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-933000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-634000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-536000.0</v>
       </c>
       <c r="CD61">
         <v>-536000.0</v>
       </c>
       <c r="CE61">
         <v>-536000.0</v>
       </c>
       <c r="CF61">
         <v>-536000.0</v>
       </c>
       <c r="CG61">
         <v>-536000.0</v>
       </c>
       <c r="CH61">
+        <v>-536000.0</v>
+      </c>
+      <c r="CI61">
         <v>-694000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-536000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-535000.0</v>
       </c>
       <c r="CL61">
         <v>-535000.0</v>
       </c>
       <c r="CM61">
+        <v>-535000.0</v>
+      </c>
+      <c r="CN61">
         <v>-539000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-586000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-542000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-533000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-522000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-533000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-550000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-534000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-533000.0</v>
       </c>
-      <c r="CV61">
+      <c r="CW61">
         <v>-555000.0</v>
       </c>
-      <c r="CW61">
+      <c r="CX61">
         <v>-533000.0</v>
       </c>
-      <c r="CX61">
+      <c r="CY61">
         <v>-538000.0</v>
       </c>
-      <c r="CY61">
+      <c r="CZ61">
         <v>-533000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-541000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-533000.0</v>
       </c>
-      <c r="DB61">
+      <c r="DC61">
         <v>-548000.0</v>
       </c>
-      <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
+      <c r="DW61"/>
     </row>
-    <row r="62" spans="1:126">
+    <row r="62" spans="1:127">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23031,50 +23151,51 @@
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
+      <c r="DW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23167,51 +23288,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
         <v>125972000.0</v>
       </c>
       <c r="C2">
         <v>132056000.0</v>
       </c>
       <c r="D2">
         <v>92661000.0</v>
       </c>
       <c r="E2">
         <v>22067000.0</v>
       </c>
       <c r="F2">
         <v>17699000.0</v>
       </c>
       <c r="G2">
         <v>23927000.0</v>
       </c>
       <c r="H2">
         <v>26554000.0</v>
       </c>
       <c r="I2">
         <v>13220000.0</v>
       </c>
@@ -23268,51 +23389,51 @@
       </c>
       <c r="AA2">
         <v>11780000.0</v>
       </c>
       <c r="AB2">
         <v>10000000.0</v>
       </c>
       <c r="AC2">
         <v>9936000.0</v>
       </c>
       <c r="AD2">
         <v>9000000.0</v>
       </c>
       <c r="AE2">
         <v>7562000.0</v>
       </c>
       <c r="AF2">
         <v>6720000.0</v>
       </c>
       <c r="AG2">
         <v>5740000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3">
         <v>5035000.0</v>
       </c>
       <c r="C3">
         <v>6829000.0</v>
       </c>
       <c r="D3">
         <v>1780000.0</v>
       </c>
       <c r="E3">
         <v>6475000.0</v>
       </c>
       <c r="F3">
         <v>4676000.0</v>
       </c>
       <c r="G3">
         <v>6452000.0</v>
       </c>
       <c r="H3">
         <v>6073000.0</v>
       </c>
       <c r="I3">
         <v>3619000.0</v>
       </c>
@@ -23369,88 +23490,88 @@
       </c>
       <c r="AA3">
         <v>369000.0</v>
       </c>
       <c r="AB3">
         <v>400000.0</v>
       </c>
       <c r="AC3">
         <v>400000.0</v>
       </c>
       <c r="AD3">
         <v>400000.0</v>
       </c>
       <c r="AE3">
         <v>361000.0</v>
       </c>
       <c r="AF3">
         <v>320000.0</v>
       </c>
       <c r="AG3">
         <v>270000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5">
         <v>72370000.0</v>
       </c>
       <c r="C5">
         <v>60032000.0</v>
       </c>
       <c r="D5">
         <v>44694000.0</v>
       </c>
       <c r="E5">
         <v>67347000.0</v>
       </c>
       <c r="F5">
         <v>36051000.0</v>
       </c>
       <c r="G5">
         <v>31339000.0</v>
       </c>
       <c r="H5">
         <v>21426000.0</v>
       </c>
       <c r="I5">
         <v>12725000.0</v>
       </c>
@@ -23507,51 +23628,51 @@
       </c>
       <c r="AA5">
         <v>5173000.0</v>
       </c>
       <c r="AB5">
         <v>5200000.0</v>
       </c>
       <c r="AC5">
         <v>5400000.0</v>
       </c>
       <c r="AD5">
         <v>5900000.0</v>
       </c>
       <c r="AE5">
         <v>4688000.0</v>
       </c>
       <c r="AF5">
         <v>10820000.0</v>
       </c>
       <c r="AG5">
         <v>9460000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
         <v>77405000.0</v>
       </c>
       <c r="C6">
         <v>66861000.0</v>
       </c>
       <c r="D6">
         <v>44694000.0</v>
       </c>
       <c r="E6">
         <v>73822000.0</v>
       </c>
       <c r="F6">
         <v>40727000.0</v>
       </c>
       <c r="G6">
         <v>37791000.0</v>
       </c>
       <c r="H6">
         <v>27499000.0</v>
       </c>
       <c r="I6">
         <v>16344000.0</v>
       </c>
@@ -23608,127 +23729,127 @@
       </c>
       <c r="AA6">
         <v>5542000.0</v>
       </c>
       <c r="AB6">
         <v>5600000.0</v>
       </c>
       <c r="AC6">
         <v>5800000.0</v>
       </c>
       <c r="AD6">
         <v>6300000.0</v>
       </c>
       <c r="AE6">
         <v>5049000.0</v>
       </c>
       <c r="AF6">
         <v>11140000.0</v>
       </c>
       <c r="AG6">
         <v>9730000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-1169000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
         <v>200956000.0</v>
       </c>
       <c r="C9">
         <v>174656000.0</v>
       </c>
       <c r="D9">
         <v>236339000.0</v>
       </c>
       <c r="E9">
         <v>165184000.0</v>
       </c>
       <c r="F9">
         <v>126128000.0</v>
       </c>
       <c r="G9">
         <v>98760000.0</v>
       </c>
       <c r="H9">
         <v>81394000.0</v>
       </c>
       <c r="I9">
         <v>62892000.0</v>
       </c>
@@ -23785,51 +23906,51 @@
       </c>
       <c r="AA9">
         <v>11829000.0</v>
       </c>
       <c r="AB9">
         <v>11800000.0</v>
       </c>
       <c r="AC9">
         <v>11898000.0</v>
       </c>
       <c r="AD9">
         <v>12200000.0</v>
       </c>
       <c r="AE9">
         <v>800000.0</v>
       </c>
       <c r="AF9">
         <v>2110000.0</v>
       </c>
       <c r="AG9">
         <v>2620000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
         <v>72370000.0</v>
       </c>
       <c r="C10">
         <v>60032000.0</v>
       </c>
       <c r="D10">
         <v>44694000.0</v>
       </c>
       <c r="E10">
         <v>67347000.0</v>
       </c>
       <c r="F10">
         <v>36051000.0</v>
       </c>
       <c r="G10">
         <v>31339000.0</v>
       </c>
       <c r="H10">
         <v>21426000.0</v>
       </c>
       <c r="I10">
         <v>12725000.0</v>
       </c>
@@ -23886,51 +24007,51 @@
       </c>
       <c r="AA10">
         <v>5173000.0</v>
       </c>
       <c r="AB10">
         <v>5200000.0</v>
       </c>
       <c r="AC10">
         <v>5400000.0</v>
       </c>
       <c r="AD10">
         <v>5900000.0</v>
       </c>
       <c r="AE10">
         <v>4688000.0</v>
       </c>
       <c r="AF10">
         <v>4100000.0</v>
       </c>
       <c r="AG10">
         <v>3720000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11">
         <v>16122000.0</v>
       </c>
       <c r="C11">
         <v>10595000.0</v>
       </c>
       <c r="D11">
         <v>7297000.0</v>
       </c>
       <c r="E11">
         <v>12541000.0</v>
       </c>
       <c r="F11">
         <v>6732000.0</v>
       </c>
       <c r="G11">
         <v>5130000.0</v>
       </c>
       <c r="H11">
         <v>3725000.0</v>
       </c>
       <c r="I11">
         <v>2129000.0</v>
       </c>
@@ -23987,51 +24108,51 @@
       </c>
       <c r="AA11">
         <v>1225000.0</v>
       </c>
       <c r="AB11">
         <v>1300000.0</v>
       </c>
       <c r="AC11">
         <v>1500000.0</v>
       </c>
       <c r="AD11">
         <v>1700000.0</v>
       </c>
       <c r="AE11">
         <v>1359000.0</v>
       </c>
       <c r="AF11">
         <v>1130000.0</v>
       </c>
       <c r="AG11">
         <v>980000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12">
         <v>124675000.0</v>
       </c>
       <c r="C12">
         <v>129912000.0</v>
       </c>
       <c r="D12">
         <v>89366000.0</v>
       </c>
       <c r="E12">
         <v>17767000.0</v>
       </c>
       <c r="F12">
         <v>14754000.0</v>
       </c>
       <c r="G12">
         <v>19727000.0</v>
       </c>
       <c r="H12">
         <v>25164000.0</v>
       </c>
       <c r="I12">
         <v>12720000.0</v>
       </c>
@@ -24088,51 +24209,51 @@
       </c>
       <c r="AA12">
         <v>11455000.0</v>
       </c>
       <c r="AB12">
         <v>9700000.0</v>
       </c>
       <c r="AC12">
         <v>9600000.0</v>
       </c>
       <c r="AD12">
         <v>8900000.0</v>
       </c>
       <c r="AE12">
         <v>7512000.0</v>
       </c>
       <c r="AF12">
         <v>6720000.0</v>
       </c>
       <c r="AG12">
         <v>5740000.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B13">
         <v>323770000.0</v>
       </c>
       <c r="C13">
         <v>286583000.0</v>
       </c>
       <c r="D13">
         <v>216964000.0</v>
       </c>
       <c r="E13">
         <v>165600000.0</v>
       </c>
       <c r="F13">
         <v>123322000.0</v>
       </c>
       <c r="G13">
         <v>107935000.0</v>
       </c>
       <c r="H13">
         <v>95312000.0</v>
       </c>
       <c r="I13">
         <v>68654000.0</v>
       </c>
@@ -24147,88 +24268,88 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
         <v>56248000.0</v>
       </c>
       <c r="C15">
         <v>49437000.0</v>
       </c>
       <c r="D15">
         <v>37397000.0</v>
       </c>
       <c r="E15">
         <v>54806000.0</v>
       </c>
       <c r="F15">
         <v>29319000.0</v>
       </c>
       <c r="G15">
         <v>26209000.0</v>
       </c>
       <c r="H15">
         <v>17701000.0</v>
       </c>
       <c r="I15">
         <v>10596000.0</v>
       </c>
@@ -24285,51 +24406,51 @@
       </c>
       <c r="AA15">
         <v>3948000.0</v>
       </c>
       <c r="AB15">
         <v>3900000.0</v>
       </c>
       <c r="AC15">
         <v>3900000.0</v>
       </c>
       <c r="AD15">
         <v>4200000.0</v>
       </c>
       <c r="AE15">
         <v>3329000.0</v>
       </c>
       <c r="AF15">
         <v>2970000.0</v>
       </c>
       <c r="AG15">
         <v>2740000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>54806000.0</v>
       </c>
       <c r="F16">
         <v>29319000.0</v>
       </c>
       <c r="G16">
         <v>26209000.0</v>
       </c>
       <c r="H16">
         <v>17701000.0</v>
       </c>
       <c r="I16">
         <v>10494000.0</v>
       </c>
       <c r="J16">
         <v>7089000.0</v>
       </c>
       <c r="K16">
         <v>7804000.0</v>
       </c>
@@ -24366,51 +24487,51 @@
       </c>
       <c r="W16">
         <v>4369000.0</v>
       </c>
       <c r="X16">
         <v>4615000.0</v>
       </c>
       <c r="Y16">
         <v>4495000.0</v>
       </c>
       <c r="Z16">
         <v>4230000.0</v>
       </c>
       <c r="AA16">
         <v>3948000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B17">
         <v>56248000.0</v>
       </c>
       <c r="C17">
         <v>49437000.0</v>
       </c>
       <c r="D17">
         <v>41018000.0</v>
       </c>
       <c r="E17">
         <v>54806000.0</v>
       </c>
       <c r="F17">
         <v>29319000.0</v>
       </c>
       <c r="G17">
         <v>26209000.0</v>
       </c>
       <c r="H17">
         <v>17701000.0</v>
       </c>
       <c r="I17">
         <v>10596000.0</v>
       </c>
@@ -24433,51 +24554,51 @@
         <v>4951000.0</v>
       </c>
       <c r="P17">
         <v>4543000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B18">
         <v>199095000.0</v>
       </c>
       <c r="C18">
         <v>156671000.0</v>
       </c>
       <c r="D18">
         <v>148550000.0</v>
       </c>
       <c r="E18">
         <v>147833000.0</v>
       </c>
       <c r="F18">
         <v>108568000.0</v>
       </c>
       <c r="G18">
         <v>88208000.0</v>
       </c>
       <c r="H18">
         <v>70148000.0</v>
       </c>
       <c r="I18">
         <v>55934000.0</v>
       </c>
@@ -24492,133 +24613,133 @@
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>1421000.0</v>
       </c>
       <c r="K20">
         <v>711000.0</v>
       </c>
       <c r="L20">
         <v>1350000.0</v>
       </c>
       <c r="M20">
         <v>1089000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
         <v>72370000.0</v>
       </c>
       <c r="C21">
         <v>60032000.0</v>
       </c>
       <c r="D21">
         <v>44694000.0</v>
       </c>
       <c r="E21">
         <v>67347000.0</v>
       </c>
       <c r="F21">
         <v>36051000.0</v>
       </c>
       <c r="G21">
         <v>31339000.0</v>
       </c>
       <c r="H21">
         <v>21426000.0</v>
       </c>
       <c r="I21">
         <v>12725000.0</v>
       </c>
@@ -24675,88 +24796,88 @@
       </c>
       <c r="AA21">
         <v>5173000.0</v>
       </c>
       <c r="AB21">
         <v>5200000.0</v>
       </c>
       <c r="AC21">
         <v>5400000.0</v>
       </c>
       <c r="AD21">
         <v>5900000.0</v>
       </c>
       <c r="AE21">
         <v>4688000.0</v>
       </c>
       <c r="AF21">
         <v>4100000.0</v>
       </c>
       <c r="AG21">
         <v>3720000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
         <v>254558000.0</v>
       </c>
       <c r="C23">
         <v>246680000.0</v>
       </c>
       <c r="D23">
         <v>2945000.0</v>
       </c>
       <c r="E23">
         <v>119904000.0</v>
       </c>
       <c r="F23">
         <v>107776000.0</v>
       </c>
       <c r="G23">
         <v>91348000.0</v>
       </c>
       <c r="H23">
         <v>86522000.0</v>
       </c>
       <c r="I23">
         <v>63387000.0</v>
       </c>
@@ -24813,100 +24934,100 @@
       </c>
       <c r="AA23">
         <v>18436000.0</v>
       </c>
       <c r="AB23">
         <v>16600000.0</v>
       </c>
       <c r="AC23">
         <v>16434000.0</v>
       </c>
       <c r="AD23">
         <v>15300000.0</v>
       </c>
       <c r="AE23">
         <v>3674000.0</v>
       </c>
       <c r="AF23">
         <v>18170000.0</v>
       </c>
       <c r="AG23">
         <v>16130000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>102000.0</v>
       </c>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>490000.0</v>
       </c>
       <c r="M24">
         <v>350000.0</v>
       </c>
       <c r="N24">
         <v>323000.0</v>
       </c>
       <c r="O24">
         <v>514000.0</v>
       </c>
       <c r="P24">
         <v>514000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B25">
         <v>8081000.0</v>
       </c>
       <c r="C25">
         <v>6829000.0</v>
       </c>
       <c r="D25">
         <v>8591000.0</v>
       </c>
       <c r="E25">
         <v>2012000.0</v>
       </c>
       <c r="F25">
         <v>6374000.0</v>
       </c>
       <c r="G25">
         <v>6452000.0</v>
       </c>
       <c r="H25">
         <v>6073000.0</v>
       </c>
       <c r="I25">
         <v>3619000.0</v>
       </c>
@@ -24917,51 +25038,51 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -24970,51 +25091,51 @@
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>63962000.0</v>
       </c>
       <c r="D27">
         <v>71815000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>542000.0</v>
       </c>
       <c r="H27">
         <v>906000.0</v>
       </c>
       <c r="I27">
         <v>1025000.0</v>
       </c>
       <c r="J27">
         <v>516000.0</v>
       </c>
       <c r="K27">
         <v>500000.0</v>
       </c>
@@ -25061,51 +25182,51 @@
         <v>115000.0</v>
       </c>
       <c r="Z27">
         <v>127000.0</v>
       </c>
       <c r="AA27">
         <v>144000.0</v>
       </c>
       <c r="AB27">
         <v>100000.0</v>
       </c>
       <c r="AC27">
         <v>200000.0</v>
       </c>
       <c r="AD27">
         <v>200000.0</v>
       </c>
       <c r="AE27">
         <v>141000.0</v>
       </c>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
         <v>92959000.0</v>
       </c>
       <c r="C28">
         <v>68268000.0</v>
       </c>
       <c r="D28">
         <v>2945000.0</v>
       </c>
       <c r="E28">
         <v>54195000.0</v>
       </c>
       <c r="F28">
         <v>43599000.0</v>
       </c>
       <c r="G28">
         <v>39438000.0</v>
       </c>
       <c r="H28">
         <v>37593000.0</v>
       </c>
       <c r="I28">
         <v>28864000.0</v>
       </c>
@@ -25160,51 +25281,51 @@
       <c r="Z28">
         <v>4012000.0</v>
       </c>
       <c r="AA28">
         <v>3790000.0</v>
       </c>
       <c r="AB28">
         <v>3700000.0</v>
       </c>
       <c r="AC28">
         <v>3400000.0</v>
       </c>
       <c r="AD28">
         <v>3500000.0</v>
       </c>
       <c r="AE28"/>
       <c r="AF28">
         <v>4730000.0</v>
       </c>
       <c r="AG28">
         <v>4650000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B29">
         <v>16122000.0</v>
       </c>
       <c r="C29">
         <v>10595000.0</v>
       </c>
       <c r="D29">
         <v>8582000.0</v>
       </c>
       <c r="E29">
         <v>12541000.0</v>
       </c>
       <c r="F29">
         <v>6732000.0</v>
       </c>
       <c r="G29">
         <v>5130000.0</v>
       </c>
       <c r="H29">
         <v>3725000.0</v>
       </c>
       <c r="I29">
         <v>2129000.0</v>
       </c>
@@ -25219,51 +25340,51 @@
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
         <v>128586000.0</v>
       </c>
       <c r="C30">
         <v>114624000.0</v>
       </c>
       <c r="D30">
         <v>2945000.0</v>
       </c>
       <c r="E30">
         <v>97837000.0</v>
       </c>
       <c r="F30">
         <v>90077000.0</v>
       </c>
       <c r="G30">
         <v>67421000.0</v>
       </c>
       <c r="H30">
         <v>59968000.0</v>
       </c>
       <c r="I30">
         <v>50167000.0</v>
       </c>
@@ -25320,51 +25441,51 @@
       </c>
       <c r="AA30">
         <v>6656000.0</v>
       </c>
       <c r="AB30">
         <v>6600000.0</v>
       </c>
       <c r="AC30">
         <v>6498000.0</v>
       </c>
       <c r="AD30">
         <v>6300000.0</v>
       </c>
       <c r="AE30">
         <v>-3888000.0</v>
       </c>
       <c r="AF30">
         <v>11450000.0</v>
       </c>
       <c r="AG30">
         <v>10390000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B31">
         <v>-11519000.0</v>
       </c>
       <c r="C31">
         <v>-545000.0</v>
       </c>
       <c r="D31">
         <v>44694000.0</v>
       </c>
       <c r="E31">
         <v>-25564000.0</v>
       </c>
       <c r="F31">
         <v>-32455000.0</v>
       </c>
       <c r="G31">
         <v>-17453000.0</v>
       </c>
       <c r="H31">
         <v>-13521000.0</v>
       </c>
       <c r="I31">
         <v>-12995000.0</v>
       </c>
@@ -25417,51 +25538,51 @@
         <v>-9926000.0</v>
       </c>
       <c r="Z31">
         <v>-11735000.0</v>
       </c>
       <c r="AA31">
         <v>-11455000.0</v>
       </c>
       <c r="AB31">
         <v>-9700000.0</v>
       </c>
       <c r="AC31">
         <v>-9600000.0</v>
       </c>
       <c r="AD31">
         <v>-7900000.0</v>
       </c>
       <c r="AE31">
         <v>-7512000.0</v>
       </c>
       <c r="AF31"/>
       <c r="AG31"/>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B32">
         <v>326928000.0</v>
       </c>
       <c r="C32">
         <v>306712000.0</v>
       </c>
       <c r="D32">
         <v>236339000.0</v>
       </c>
       <c r="E32">
         <v>187251000.0</v>
       </c>
       <c r="F32">
         <v>143827000.0</v>
       </c>
       <c r="G32">
         <v>122687000.0</v>
       </c>
       <c r="H32">
         <v>107948000.0</v>
       </c>
       <c r="I32">
         <v>76112000.0</v>
       </c>
@@ -25537,1236 +25658,1243 @@
       <c r="AG32">
         <v>8360000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV32"/>
+  <dimension ref="A1:DW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>94</v>
       </c>
       <c r="C1" t="s">
+        <v>95</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
         <v>97</v>
       </c>
       <c r="G1" t="s">
+        <v>98</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
         <v>100</v>
       </c>
       <c r="K1" t="s">
+        <v>101</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
         <v>103</v>
       </c>
       <c r="O1" t="s">
+        <v>104</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
         <v>106</v>
       </c>
       <c r="S1" t="s">
+        <v>107</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
         <v>109</v>
       </c>
       <c r="W1" t="s">
+        <v>110</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
         <v>112</v>
       </c>
       <c r="AA1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
         <v>115</v>
       </c>
       <c r="AE1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
         <v>118</v>
       </c>
       <c r="AI1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
         <v>121</v>
       </c>
       <c r="AM1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
         <v>124</v>
       </c>
       <c r="AQ1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
         <v>127</v>
       </c>
       <c r="AU1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
         <v>130</v>
       </c>
       <c r="AY1" t="s">
+        <v>131</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
         <v>133</v>
       </c>
       <c r="BC1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
         <v>136</v>
       </c>
       <c r="BG1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
         <v>139</v>
       </c>
       <c r="BK1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
         <v>142</v>
       </c>
       <c r="BO1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
         <v>145</v>
       </c>
       <c r="BS1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
         <v>148</v>
       </c>
       <c r="BW1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
         <v>151</v>
       </c>
       <c r="CA1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
         <v>154</v>
       </c>
       <c r="CE1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
         <v>157</v>
       </c>
       <c r="CI1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
         <v>160</v>
       </c>
       <c r="CM1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
         <v>163</v>
       </c>
       <c r="CQ1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
         <v>166</v>
       </c>
       <c r="CU1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
         <v>169</v>
       </c>
       <c r="CY1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
         <v>172</v>
       </c>
       <c r="DC1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
         <v>175</v>
       </c>
       <c r="DG1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
         <v>178</v>
       </c>
       <c r="DK1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
         <v>181</v>
       </c>
       <c r="DO1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
         <v>184</v>
       </c>
       <c r="DS1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
         <v>187</v>
       </c>
+      <c r="DW1" t="s">
+        <v>188</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B2">
+        <v>31940000.0</v>
+      </c>
+      <c r="C2">
         <v>30270000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30389000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>32803000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>34083000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>29536000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>32993000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34188000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>34077000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>30798000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>29338000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>28024000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>21693000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>14896000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8690000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5147000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4512000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3718000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3683000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4171000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5002000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4843000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5637000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>5814000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>5892000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>6584000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6865000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7311000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6693000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>5685000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4915000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3772000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2306000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2227000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1917000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1634000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1569000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1509000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1952000.0</v>
       </c>
       <c r="AN2">
         <v>1952000.0</v>
       </c>
       <c r="AO2">
+        <v>1952000.0</v>
+      </c>
+      <c r="AP2">
         <v>1721000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1622000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1379000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1415000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1458000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1420000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1511000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1484000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1394000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1655000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1316000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1767000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1721000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1938000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1903000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1838000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2087000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2333000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2242000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2780000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3035000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2670000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3137000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3542000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3585000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3013000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>10217000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4324000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3741000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>4542000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4380000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3969000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3794000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3977000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4504000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>4067000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3891000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>3802000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>3864000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3365000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3296000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>2942000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>2453000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2772000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2394000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2163000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2271000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2221000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2310000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>1927000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2011000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2109000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2133000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2471000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>2507000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2650000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2583000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2611000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2930000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>2985000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3096000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3222000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3205000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3005000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2843000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2727000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2500000.0</v>
       </c>
       <c r="DD2">
         <v>2500000.0</v>
       </c>
       <c r="DE2">
         <v>2500000.0</v>
       </c>
       <c r="DF2">
         <v>2500000.0</v>
       </c>
       <c r="DG2">
+        <v>2500000.0</v>
+      </c>
+      <c r="DH2">
         <v>2600000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DJ2">
         <v>2400000.0</v>
       </c>
       <c r="DK2">
+        <v>2400000.0</v>
+      </c>
+      <c r="DL2">
         <v>2100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>2300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>2370000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1900000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1890000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>1900000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>1840000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>1890000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>1840000.0</v>
       </c>
-      <c r="DT2">
+      <c r="DU2">
         <v>1740000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>1620000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>1520000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B3"/>
       <c r="C3">
+        <v>2838000.0</v>
+      </c>
+      <c r="D3">
         <v>1435000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2176000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1961000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1606000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1715000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1739000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1711000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1664000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1792000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>752000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2725000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1591000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3523000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>778000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2437000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1492000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1674000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>278000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1559000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1584000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1689000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1593000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1584000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1586000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1545000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1521000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1518000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1489000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1111000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1012000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>825000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>671000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>416000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>385000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>376000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>392000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>443000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>450000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>435000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>456000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>437000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>410000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>411000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>327000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>317000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>337000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>326000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>317000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>256000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>379000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>397000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>257000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>271000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>317000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>273000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>278000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>323000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>311000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>331000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>342000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>333000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>329000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>284000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>374000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>311000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>329000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>229000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>283000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>347000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>124000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>217000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>226000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>184000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>238000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>235000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>218000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>179000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>164000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>165000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>169000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>138000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>161000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>145000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>132000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>135000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>122000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>120000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>118000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>106000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>118000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>111000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>91000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="CS3">
         <v>92000.0</v>
       </c>
       <c r="CT3">
+        <v>92000.0</v>
+      </c>
+      <c r="CU3">
         <v>91000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="CW3">
         <v>92000.0</v>
       </c>
       <c r="CX3">
+        <v>92000.0</v>
+      </c>
+      <c r="CY3">
         <v>91000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>51000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>107000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>105000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DD3">
         <v>100000.0</v>
       </c>
       <c r="DE3">
         <v>100000.0</v>
       </c>
       <c r="DF3">
         <v>100000.0</v>
       </c>
       <c r="DG3">
         <v>100000.0</v>
       </c>
       <c r="DH3">
         <v>100000.0</v>
       </c>
       <c r="DI3">
         <v>100000.0</v>
       </c>
       <c r="DJ3">
         <v>100000.0</v>
       </c>
-      <c r="DK3"/>
-      <c r="DL3">
+      <c r="DK3">
+        <v>100000.0</v>
+      </c>
+      <c r="DL3"/>
+      <c r="DM3">
+        <v>79999.0</v>
+      </c>
+      <c r="DN3">
+        <v>90000.0</v>
+      </c>
+      <c r="DO3">
         <v>80000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DP3">
+        <v>160000.0</v>
+      </c>
+      <c r="DQ3">
+        <v>79999.0</v>
+      </c>
+      <c r="DR3">
         <v>90000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DS3">
         <v>80000.0</v>
       </c>
-      <c r="DO3">
-[...11 lines deleted...]
-      <c r="DS3">
+      <c r="DT3">
         <v>100000.0</v>
       </c>
-      <c r="DT3">
+      <c r="DU3">
         <v>70000.0</v>
       </c>
-      <c r="DU3">
+      <c r="DV3">
         <v>150000.0</v>
       </c>
-      <c r="DV3">
+      <c r="DW3">
         <v>1520000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -26948,865 +27076,872 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B5"/>
       <c r="C5">
+        <v>11301000.0</v>
+      </c>
+      <c r="D5">
         <v>26180000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>24264000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4282000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>16805000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>16183000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>14872000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>14267000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>14710000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>14392000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>11510000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>4978000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>13814000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>19298000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>19107000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>15023000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>13857000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>590000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12059000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11923000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>11479000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10920000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7436000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>8515000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4468000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5594000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>5522000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>5383000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4927000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5565000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2712000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>3231000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1217000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>2671000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3120000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3114000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2684000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2714000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2427000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2615000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2325000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2048000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2440000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2637000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>1047000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>1139000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1961000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2182000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>1881000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1777000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>1928000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>1658000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>777000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1441000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1595000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>1782000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>1377000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>1744000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>1444000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1337000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1241000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>844000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>484000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>949000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>888000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-5612000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>241000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>772000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>96000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>231000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1490000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1420000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1550000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1478000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1582000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1556000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1449000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>1762000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>1689000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1512000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1549000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>1972000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1519000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1335000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1377000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1663000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>1406000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1290000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1415000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1490000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1389000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1671000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1318000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1622000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>1475000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1235000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1433000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>1490000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1367000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1329000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1262000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>1405000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>1227000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>1277000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>1264000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>1300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DF5">
         <v>1300000.0</v>
       </c>
       <c r="DG5">
+        <v>1300000.0</v>
+      </c>
+      <c r="DH5">
         <v>1200000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>1600000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>1200000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>1300000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>1100000.0</v>
       </c>
-      <c r="DL5">
-[...1 lines deleted...]
-      </c>
       <c r="DM5">
+        <v>2000000.0</v>
+      </c>
+      <c r="DN5">
         <v>3850000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>3120000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>3220000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>3160001.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>2900000.0</v>
       </c>
-      <c r="DR5">
+      <c r="DS5">
         <v>2940000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>2780000.0</v>
       </c>
-      <c r="DT5">
+      <c r="DU5">
         <v>2850000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>2590000.0</v>
       </c>
-      <c r="DV5">
+      <c r="DW5">
         <v>1090000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B6">
-        <v>11301000.0</v>
+        <v>27571000.0</v>
       </c>
       <c r="C6">
+        <v>14139000.0</v>
+      </c>
+      <c r="D6">
         <v>27615000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>26440000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>6243000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>18411000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>17898000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16611000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15978000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16374000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16184000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>12262000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>7703000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>15405000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>22821000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>19885000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>17460000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15349000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>2264000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12337000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>13482000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>13063000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>12609000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>9029000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>10099000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6054000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7139000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>7043000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>6901000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>6416000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>6676000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>3724000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>4056000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1888000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3087000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3505000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3490000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3076000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3157000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2877000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3050000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2781000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>2485000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>2850000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3048000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>1374000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>1456000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>2298000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2508000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2198000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2033000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2307000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2055000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>1034000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>1712000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>1912000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>2055000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1655000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>2067000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>1755000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>1668000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1583000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>1177000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>813000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1233000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1262000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-5301000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>570000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>1001000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>379000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>578000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1614000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>1637000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1776000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1662000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1820000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1791000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>1667000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>1941000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1853000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>1677000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1718000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2110000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>1680000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>1480000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>1509000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>1798000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>1528000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1410000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>1533000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>1596000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>1507000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1782000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>1409000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>1687000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1567000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>1327000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>1524000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>1551000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>1459000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>1421000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>1353000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>1456000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>1334000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>1382000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>1370000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1400000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DF6">
         <v>1400000.0</v>
       </c>
       <c r="DG6">
+        <v>1400000.0</v>
+      </c>
+      <c r="DH6">
         <v>1300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>1700000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>1300000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1400000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>1100000.0</v>
       </c>
-      <c r="DL6">
-[...1 lines deleted...]
-      </c>
       <c r="DM6">
+        <v>2079999.0</v>
+      </c>
+      <c r="DN6">
         <v>3940000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>3200000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>3380000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>3240000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>2990000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>3020000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>2880000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>2920000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>2740000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>2610000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27988,107 +28123,108 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -28270,1683 +28406,1698 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B9">
+        <v>75128000.0</v>
+      </c>
+      <c r="C9">
         <v>47323000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>62028000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>61218000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>51459000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>46742000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>45761000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>44260000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>41939000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>42696000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>41454000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>40116000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>39700000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>39162000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>44277000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>43361000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>38382000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>39163000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>34095000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>30696000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>30653000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>28917000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>29994000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>25228000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>23768000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>20049000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>21758000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>20241000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>20161000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>19234000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>19591000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>17937000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>13326000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>12398000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>10718000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>11080000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>10666000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>10404000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>10395000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>9566000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>9508000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>9203000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>8883000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>8962000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>9294000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>7655000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>6977000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6838000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>7280000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6532000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>6699000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6728000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>6573000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>5833000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>6271000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6634000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6679000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>6107000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>6550000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>5978000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>5745000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>5541000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>5292000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>4836000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>5001000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>5157000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-1380000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>4471000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>5113000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3964000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>4509000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>5015000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>4898000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>4996000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>4544000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>4632000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>4746000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>4740000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>4452000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>4474000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>4407000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>4463000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>4546000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>4046000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>3956000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>3917000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>3833000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>3737000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>3541000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>3692000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>3540000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>3466000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3696000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>3266000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>3320000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>3282000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>3145000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>3276000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3129000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>3165000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>3181000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>2999000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>3018000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>2933000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>2961000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>2917000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>3000000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>2800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>3100000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>2954000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>2800000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>3100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000000.0</v>
       </c>
       <c r="DJ9">
         <v>3000000.0</v>
       </c>
       <c r="DK9">
+        <v>3000000.0</v>
+      </c>
+      <c r="DL9">
         <v>2700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>3600000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>870000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>510000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>640000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>510000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>440000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>350000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>290000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>520000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>560000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>750000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B10">
+        <v>27571000.0</v>
+      </c>
+      <c r="C10">
         <v>11301000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>27019000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24264000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4282000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>16805000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>16183000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14872000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>14267000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14710000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>14392000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>11510000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4978000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>13814000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>19298000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19107000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>15023000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>13919000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>590000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12059000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11923000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>11479000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>10920000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7436000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>8515000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4468000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5594000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5522000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>5383000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4927000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5565000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2712000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3231000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1217000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2671000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3120000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3114000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2684000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2714000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2427000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2615000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2325000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2048000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2440000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2637000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1047000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1139000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1961000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2182000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1881000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1777000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1928000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1658000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>777000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1441000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1595000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>1782000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>1377000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1744000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1444000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1337000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1241000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>844000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>484000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>949000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>888000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-5612000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>241000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>772000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>96000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>231000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1490000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>1420000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1550000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>1478000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1582000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1556000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>1449000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>1762000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1689000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1512000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1549000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1972000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1519000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1335000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>1377000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>1663000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>1406000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1290000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>1415000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1490000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1389000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1671000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1318000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>1622000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1475000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1235000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>1433000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1490000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>1367000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1329000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1262000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>1405000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>1227000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1277000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>1264000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>1300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DF10">
         <v>1300000.0</v>
       </c>
       <c r="DG10">
+        <v>1300000.0</v>
+      </c>
+      <c r="DH10">
         <v>1200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>1600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1480000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1230000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1330000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1260000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>1060000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>1040000.0</v>
       </c>
-      <c r="DS10">
+      <c r="DT10">
         <v>930000.0</v>
       </c>
-      <c r="DT10">
+      <c r="DU10">
         <v>1110000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>970000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>1090000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B11">
+        <v>5880000.0</v>
+      </c>
+      <c r="C11">
         <v>2595000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>7572000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5967000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-480000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3063000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2951000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2571000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2496000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2577000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2294000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2274000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>142000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2587000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3579000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3626000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2771000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2565000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-17000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2272000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2310000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2167000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1909000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>889000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1682000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>650000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1186000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>709000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>980000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>850000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>916000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>548000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>452000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>213000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2170000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>871000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>769000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>690000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>638000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>526000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>593000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>520000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>421000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>546000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>593000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>84000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>251000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>366000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>475000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>370000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>377000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>440000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>292000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>92000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>250000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>329000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>422000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>243000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>392000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>312000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>278000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>241000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>102000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>158000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>153000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>-2057000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>-93000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>59000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-117000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-2000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>368000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>360000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>377000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>280000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>372000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>377000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>365000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>388000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>447000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>395000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>394000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>520000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>387000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>333000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>360000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>410000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>349000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>317000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>329000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>280000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>303000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>404000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>266000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>354000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>330000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>259000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>327000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>312000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>303000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>312000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>291000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>321000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>280000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>308000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DD11">
         <v>300000.0</v>
       </c>
       <c r="DE11">
         <v>300000.0</v>
       </c>
       <c r="DF11">
         <v>300000.0</v>
       </c>
       <c r="DG11">
         <v>300000.0</v>
       </c>
       <c r="DH11">
+        <v>300000.0</v>
+      </c>
+      <c r="DI11">
         <v>500000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>300000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>400000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>300000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>600000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>430000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>350000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>390000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>360000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>310000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>300000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>260000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>310000.0</v>
       </c>
-      <c r="DU11">
+      <c r="DV11">
         <v>260000.0</v>
       </c>
-      <c r="DV11">
+      <c r="DW11">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B12">
+        <v>31412000.0</v>
+      </c>
+      <c r="C12">
         <v>28676000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>30389000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>33237000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>31814000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>29235000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>32032000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>33672000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>32473000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>31735000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>29117000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25937000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>20135000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>14177000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8165000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3597000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2787000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3218000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3313000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3746000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3852000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3843000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4137000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4714000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4842000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6034000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6630000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6746000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6228000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5560000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4640000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3672000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2306000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2102000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1817000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1634000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1469000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1384000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1402000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1367000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1326000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1282000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1179000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1150000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1158000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1120000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1112000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1089000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1119000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1108000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1116000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1192000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1306000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1443000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1542000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1688000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1862000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>2033000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>2192000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2375000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2485000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2470000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2562000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2567000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2660000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2853000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3217000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3216000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3262000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3609000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>3680000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>3694000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3639000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>3877000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3954000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3892000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>3766000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>3727000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3564000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>3290000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>3071000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>2807000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>2678000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>2492000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>2284000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2103000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2171000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2021000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1885000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1927000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>2011000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>2034000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2108000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>2281000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>2382000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>2550000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>2483000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>2511000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>2680000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>2885000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>3021000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>3147000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>3130000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>2930000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>2743000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>2652000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="DE12">
         <v>2400000.0</v>
       </c>
       <c r="DF12">
         <v>2400000.0</v>
       </c>
       <c r="DG12">
         <v>2400000.0</v>
       </c>
       <c r="DH12">
         <v>2400000.0</v>
       </c>
       <c r="DI12">
         <v>2400000.0</v>
       </c>
       <c r="DJ12">
         <v>2400000.0</v>
       </c>
       <c r="DK12">
+        <v>2400000.0</v>
+      </c>
+      <c r="DL12">
         <v>2100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>2300000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2370000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>1900000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>1890000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>1900000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>1840000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>1890000.0</v>
       </c>
-      <c r="DS12">
+      <c r="DT12">
         <v>1840000.0</v>
       </c>
-      <c r="DT12">
+      <c r="DU12">
         <v>1740000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>1620000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>1520000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>83926000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>85140000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>86866000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>80020000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>71744000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>73312000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>73841000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>71239000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>68191000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>66117000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>63417000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>56579000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>50226000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>46742000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>43006000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>38220000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>37632000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>32685000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>30740000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>30729000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>29168000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>31926000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>26122000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>26188000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>23699000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>23935000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>24513000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>23998000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>22866000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -29998,87 +30149,86 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -30260,956 +30410,961 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
+      <c r="DW14"/>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B15">
+        <v>21691000.0</v>
+      </c>
+      <c r="C15">
         <v>8706000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>19447000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18297000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>4762000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>13742000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>13232000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>12301000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>11771000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>12133000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12098000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>9236000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4836000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>11227000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>15719000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>15481000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12252000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>11354000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>607000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9787000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>9613000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9312000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>9011000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>6547000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>6833000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3818000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4408000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>4813000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>4403000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4077000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4649000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2164000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2779000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1004000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>501000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2249000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2345000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1994000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2076000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1901000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2022000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1805000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1627000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1894000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2044000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>963000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>888000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1595000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1707000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1511000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1400000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1488000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1366000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>685000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1191000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1266000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1360000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>1134000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>1352000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1132000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1059000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1000000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>742000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>480000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>791000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>735000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-3555000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>334000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>713000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>213000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>233000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1122000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1060000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1173000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1198000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1210000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1179000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1084000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1374000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1242000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1117000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1155000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1452000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1132000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>1002000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>1017000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>1253000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1057000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>973000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1086000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1210000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1086000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1267000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1052000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1268000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1145000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>976000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1106000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1178000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1064000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1017000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>971000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1084000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>947000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>969000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>948000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DF15">
         <v>1000000.0</v>
       </c>
       <c r="DG15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DH15">
         <v>900000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DJ15">
         <v>900000.0</v>
       </c>
       <c r="DK15">
+        <v>900000.0</v>
+      </c>
+      <c r="DL15">
         <v>800000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1400000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1050000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>870000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>940000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>750000.0</v>
       </c>
       <c r="DR15">
         <v>750000.0</v>
       </c>
       <c r="DS15">
+        <v>750000.0</v>
+      </c>
+      <c r="DT15">
         <v>680000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>800000.0</v>
       </c>
-      <c r="DU15">
+      <c r="DV15">
         <v>710000.0</v>
       </c>
-      <c r="DV15">
+      <c r="DW15">
         <v>790000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>4836000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11227000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15719000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15481000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>12252000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>11354000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>607000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9787000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>9613000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9312000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9011000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>6547000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>6833000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3818000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4408000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4813000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4403000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4077000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4585000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2126000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2779000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1004000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>501000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2249000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2345000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1994000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>54000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1901000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4044000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1805000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1408000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1802000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1952000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>876000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>801000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1507000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1619000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1424000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1313000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1400000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1279000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>624000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1062000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1138000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>1231000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1006000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>1223000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1004000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>930000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>872000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>613000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>352000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>662000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>607000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>-206000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>206000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>584000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>85000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>217000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1122000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1060000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1173000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1198000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1210000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1179000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1084000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1373000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1242000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1118000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1155000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1452000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1132000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>1002000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>1017000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>1253000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>1057000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>973000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>1086000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1210000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>1086000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1267000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1052000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>1268000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1145000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>976000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1106000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1178000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1064000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1017000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>971000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>1084000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>947000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>969000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>948000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>204</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>8706000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>19447000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>18297000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>4762000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>13742000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>13232000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>12301000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>11771000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12133000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>12098000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>9236000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>4836000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>11227000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>15719000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>15481000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>12252000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>11354000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>607000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>9787000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>9613000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9312000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>9011000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>6547000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>6833000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3818000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>4408000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>4813000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>4403000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4077000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>4649000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2164000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>2779000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1004000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>501000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>2249000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2345000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1994000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2076000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>1901000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2022000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>1805000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>1627000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>1894000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2044000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>963000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>888000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1595000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1707000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>1511000.0</v>
       </c>
-      <c r="AY17">
-[...1 lines deleted...]
-      </c>
       <c r="AZ17">
+        <v>0.0</v>
+      </c>
+      <c r="BA17">
         <v>1488000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1366000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
         <v>1191000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1266000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>1360000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>1134000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>1132000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>1059000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -31298,163 +31453,166 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>204</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>205</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>55250000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>54751000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>53629000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>48206000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>42509000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>41280000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>40169000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>38766000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>36456000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>37000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>37480000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>36444000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>36049000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>38577000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>39409000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>35433000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>34414000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>29372000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>26994000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>26877000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>25325000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>27789000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>21408000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>21346000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>17665000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>17305000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>17767000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>17770000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>17306000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -31506,54 +31664,55 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -31636,138 +31795,137 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
         <v>-1918000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>1918000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>408000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>1971000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>-1345000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>387000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>524000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>610000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>-625000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>202000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1350000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>1089000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
@@ -31898,487 +32056,491 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>27571000.0</v>
+      </c>
+      <c r="C21">
         <v>11301000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>26180000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>24264000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4282000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16805000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>16183000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14872000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>14267000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14710000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>14392000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11510000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4978000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>13814000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>19298000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>19107000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>15023000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>13919000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>590000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12059000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11923000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>11479000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>10920000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7436000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>8515000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4468000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5594000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5522000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5383000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4927000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5565000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2712000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3231000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1217000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2671000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3120000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3114000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2684000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2714000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2427000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2615000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2325000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2048000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2440000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2637000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1047000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1139000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1961000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2182000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1881000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1777000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>1928000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1658000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>777000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1441000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1595000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1782000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>1377000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>1744000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>1444000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1337000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1241000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>844000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>484000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>949000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>888000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>-5612000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>241000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>772000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>96000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>231000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1490000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1420000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1550000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>1478000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1582000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1556000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1449000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1762000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1689000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1512000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1549000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>1972000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1519000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>1335000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>1377000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>1663000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>1406000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>1290000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1415000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1490000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>1389000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1671000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1318000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>1622000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>1475000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>1235000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>1433000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>1490000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>1367000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>1329000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>1262000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>1405000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1227000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>1277000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>1264000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>1300000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DF21">
         <v>1300000.0</v>
       </c>
       <c r="DG21">
+        <v>1300000.0</v>
+      </c>
+      <c r="DH21">
         <v>1200000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>1600000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>1200000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>1300000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1100000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>2000000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>1480000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1230000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>1330000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>1260000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>1060000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>1040000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>930000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>1110000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>970000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>1090000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -32560,552 +32722,558 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B23">
+        <v>79497000.0</v>
+      </c>
+      <c r="C23">
         <v>66292000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>66237000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>69757000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>81260000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>59473000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>62571000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>63576000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>61749000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>58784000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>56400000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>56630000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>56415000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>40244000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>33669000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>29401000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>27871000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>28962000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>37188000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>22808000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>23732000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>22281000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>24711000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>23606000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>21145000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>22165000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>23029000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22030000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>21471000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>19992000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>18941000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>18997000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>12401000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>13408000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>9964000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>9594000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>9121000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9229000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9633000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9091000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8614000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8214000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7937000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8115000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>8028000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7349000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>6361000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6492000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6306000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>6238000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6567000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6636000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>6994000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>6733000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>6877000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6984000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>7063000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>7048000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>7314000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>7443000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>6970000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>7585000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>7894000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>7637000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7282000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>14449000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>8554000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>8082000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>8410000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>8658000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>7494000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>7272000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>7423000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>7570000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>7117000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>7081000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>7093000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>6554000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>6150000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>6191000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>5856000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>5027000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>5299000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>5015000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>4703000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>4441000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>4552000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>4561000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>4204000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>4061000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>4186000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4158000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>4419000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>4205000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>4457000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>4493000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>4454000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>4569000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>4783000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>4948000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>4959000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>4818000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>4711000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>4527000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>4380000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>4200000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>4100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>4300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>4154000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>4200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>4000000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>4200000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>4100000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>3700000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>3900000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>6510000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>4990000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>4970000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>4960000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>4900000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>4980000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>4870000.0</v>
       </c>
-      <c r="DT23">
+      <c r="DU23">
         <v>4630000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>4450000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>4220000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>64000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>38000.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
-      <c r="AQ24">
+      <c r="AQ24"/>
+      <c r="AR24">
         <v>219000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="AS24">
         <v>92000.0</v>
       </c>
       <c r="AT24">
-        <v>87000.0</v>
+        <v>92000.0</v>
       </c>
       <c r="AU24">
         <v>87000.0</v>
       </c>
       <c r="AV24">
-        <v>88000.0</v>
+        <v>87000.0</v>
       </c>
       <c r="AW24">
         <v>88000.0</v>
       </c>
       <c r="AX24">
+        <v>88000.0</v>
+      </c>
+      <c r="AY24">
         <v>87000.0</v>
       </c>
-      <c r="AY24"/>
-      <c r="AZ24">
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>88000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>87000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>129000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>128000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>129000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>128000.0</v>
       </c>
-      <c r="BG24"/>
-      <c r="BH24">
+      <c r="BH24"/>
+      <c r="BI24">
         <v>128000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>129000.0</v>
       </c>
-      <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
@@ -33126,463 +33294,463 @@
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>212</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>2838000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2338000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2176000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1961000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1606000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1715000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>711000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2739000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1664000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1792000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>484000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>461000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>344000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>496000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>514000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>521000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>481000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1674000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>266000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>276000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>281000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1689000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1593000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1584000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1586000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1545000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1521000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1518000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1489000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1111000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1012000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>825000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>671000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>416000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>385000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>376000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>392000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>443000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>450000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>435000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>456000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>437000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>410000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>411000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>327000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>317000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>337000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>326000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>317000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>256000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>379000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>397000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>257000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>271000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>317000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>273000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>278000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>323000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>311000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-809000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1482000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>333000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>205000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>408000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>374000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>311000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>365000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>212000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>264000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>347000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>124000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>217000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>226000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>184000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>238000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>235000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>218000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>179000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>164000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>165000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>169000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>138000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>200000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>145000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>132000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>135000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>122000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>120000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>118000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>106000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>118000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>111000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>91000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>65000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="CS25">
         <v>92000.0</v>
       </c>
       <c r="CT25">
+        <v>92000.0</v>
+      </c>
+      <c r="CU25">
         <v>91000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>61000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="CW25">
         <v>92000.0</v>
       </c>
       <c r="CX25">
+        <v>92000.0</v>
+      </c>
+      <c r="CY25">
         <v>91000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>51000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>107000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>105000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>106000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DD25">
         <v>100000.0</v>
       </c>
       <c r="DE25">
         <v>100000.0</v>
       </c>
       <c r="DF25">
         <v>100000.0</v>
       </c>
       <c r="DG25">
         <v>100000.0</v>
       </c>
       <c r="DH25">
         <v>100000.0</v>
       </c>
       <c r="DI25">
         <v>100000.0</v>
       </c>
       <c r="DJ25">
         <v>100000.0</v>
       </c>
-      <c r="DK25"/>
-      <c r="DL25">
+      <c r="DK25">
+        <v>100000.0</v>
+      </c>
+      <c r="DL25"/>
+      <c r="DM25">
         <v>80000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>90000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>80000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>160000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>80000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>90000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>80000.0</v>
       </c>
-      <c r="DS25">
+      <c r="DT25">
         <v>100000.0</v>
       </c>
-      <c r="DT25">
+      <c r="DU25">
         <v>70000.0</v>
       </c>
-      <c r="DU25">
+      <c r="DV25">
         <v>150000.0</v>
       </c>
-      <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -33764,855 +33932,862 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>15693000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>18681000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>18666000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-      <c r="S27">
+      <c r="S27"/>
+      <c r="T27">
         <v>466000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>174000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>157000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>135000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>136000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>104000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>98000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>204000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>263000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>238000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>226000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>179000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>332000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>274000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>230000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000.0</v>
       </c>
       <c r="AJ27">
         <v>139000.0</v>
       </c>
       <c r="AK27">
+        <v>139000.0</v>
+      </c>
+      <c r="AL27">
         <v>131000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>107000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>131000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>146000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>139000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>84000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>161000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>137000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>147000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>88000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>81000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>95000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>84000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>48000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>61000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>87000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>62000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>43000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>90000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>91000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>128000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>69000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>110000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>86000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>95000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>63000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>69000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>86000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>75000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>68000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>73000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>145000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>266000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>194000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>188000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>155000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>103000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>79000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>91000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>86000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>142000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85000.0</v>
       </c>
       <c r="CA27">
         <v>85000.0</v>
       </c>
       <c r="CB27">
+        <v>85000.0</v>
+      </c>
+      <c r="CC27">
         <v>51000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>42000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000.0</v>
       </c>
       <c r="CE27">
         <v>56000.0</v>
       </c>
       <c r="CF27">
+        <v>56000.0</v>
+      </c>
+      <c r="CG27">
         <v>79000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>108000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="CI27">
         <v>46000.0</v>
       </c>
       <c r="CJ27">
+        <v>46000.0</v>
+      </c>
+      <c r="CK27">
         <v>30000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>69000.0</v>
       </c>
-      <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>100000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>115000.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
-      <c r="CU27">
+      <c r="CU27"/>
+      <c r="CV27">
         <v>127000.0</v>
       </c>
-      <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
-      <c r="CY27">
+      <c r="CY27"/>
+      <c r="CZ27">
         <v>144000.0</v>
       </c>
-      <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
-      <c r="DC27">
+      <c r="DC27"/>
+      <c r="DD27">
         <v>100000.0</v>
       </c>
-      <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
-      <c r="DG27">
+      <c r="DG27"/>
+      <c r="DH27">
         <v>200000.0</v>
       </c>
-      <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
-      <c r="DK27">
+      <c r="DK27"/>
+      <c r="DL27">
         <v>100000.0</v>
       </c>
-      <c r="DL27"/>
-      <c r="DM27">
+      <c r="DM27"/>
+      <c r="DN27">
         <v>2370000.0</v>
       </c>
-      <c r="DN27">
+      <c r="DO27">
         <v>1900000.0</v>
       </c>
-      <c r="DO27">
+      <c r="DP27">
         <v>1890000.0</v>
       </c>
-      <c r="DP27">
+      <c r="DQ27">
         <v>1900000.0</v>
       </c>
-      <c r="DQ27">
+      <c r="DR27">
         <v>1840000.0</v>
       </c>
-      <c r="DR27">
+      <c r="DS27">
         <v>1890000.0</v>
       </c>
-      <c r="DS27">
+      <c r="DT27">
         <v>1840000.0</v>
       </c>
-      <c r="DT27">
+      <c r="DU27">
         <v>1740000.0</v>
       </c>
-      <c r="DU27">
+      <c r="DV27">
         <v>1620000.0</v>
       </c>
-      <c r="DV27">
+      <c r="DW27">
         <v>1520000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B28">
+        <v>2157000.0</v>
+      </c>
+      <c r="C28">
         <v>1688000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>20026000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>21363000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>21747000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>17299000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>17790000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17306000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16765000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16407000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15945000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>17005000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15711000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>14184000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7946000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>13837000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14667000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15941000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>13326000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12354000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>11863000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>11513000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>13215000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12323000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>9777000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9948000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9943000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9594000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9372000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9293000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9389000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>7993000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5942000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6124000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4950000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4991000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4856000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4879000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4883000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4601000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4347000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4349000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>4557000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4186000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4149000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3859000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3570000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3198000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3370000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>3092000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>3216000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>3099000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>3243000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3418000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>2767000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>3342000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>3273000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3213000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>3193000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3089000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3066000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2969000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>2897000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>2740000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2653000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>2606000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2604000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2740000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2684000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>2450000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3994000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1832000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2062000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2111000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>1582000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1675000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1601000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1723000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1319000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>1557000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1562000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>1584000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>1442000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1395000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>1344000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1481000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>1220000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>1294000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>1175000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1229000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1131000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>1127000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>1176000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>1062000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>836000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>1078000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1036000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>1028000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>932000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>1044000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1039000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>998000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>928000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>971000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>964000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>927000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>800000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DF28">
         <v>1000000.0</v>
       </c>
       <c r="DG28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DH28">
         <v>900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>800000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>1770000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1190000.0</v>
       </c>
       <c r="DO28">
         <v>1190000.0</v>
       </c>
       <c r="DP28">
+        <v>1190000.0</v>
+      </c>
+      <c r="DQ28">
         <v>1160000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>1220000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>1200000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>1190000.0</v>
       </c>
-      <c r="DT28">
+      <c r="DU28">
         <v>1150000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>1210000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>1180000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>216</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>2595000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7572000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>5967000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-480000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3063000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2951000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2571000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2496000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2577000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2294000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2274000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>142000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2587000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3579000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3626000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2771000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2565000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-17000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2272000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2310000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2167000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1909000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>889000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1682000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>650000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1186000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>709000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>980000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>850000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -34664,1166 +34839,1174 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B30">
+        <v>47557000.0</v>
+      </c>
+      <c r="C30">
         <v>36022000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35848000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>36954000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>47177000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>29937000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>29578000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>29388000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27672000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>27986000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>27062000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28606000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>34722000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25348000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>24979000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>24254000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>23359000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>25244000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>33505000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>18637000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>18730000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>17438000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19074000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>17792000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>15253000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>15581000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16164000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>14719000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>14778000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>14307000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14026000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15225000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>10095000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>11181000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8047000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7960000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7552000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7720000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>7681000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>7139000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6893000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6878000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6835000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6522000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6657000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6608000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5838000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4877000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5098000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4651000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>4922000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4800000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4915000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>5056000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4830000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5039000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>4897000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4730000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>4806000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>4534000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>4408000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>4300000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>4448000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>4352000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>4052000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4269000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>4232000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>4230000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>4341000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3868000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>4278000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>3525000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>3478000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3446000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3066000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>3050000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>3190000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3291000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2690000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>2785000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>2895000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>2914000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>2574000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>2527000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>2621000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>2540000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>2170000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>2331000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>2251000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2277000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>2050000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2077000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2025000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1948000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>1698000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>1807000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>1910000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>1843000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1639000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>1798000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>1852000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>1737000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1613000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>1706000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>1684000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>1653000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>1700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>1600000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>1800000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>1654000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>1600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>1500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>1800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>1700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1600000.0</v>
       </c>
       <c r="DL30">
         <v>1600000.0</v>
       </c>
       <c r="DM30">
+        <v>1600000.0</v>
+      </c>
+      <c r="DN30">
         <v>4140000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>3090000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>3080000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3060000.0</v>
       </c>
       <c r="DQ30">
         <v>3060000.0</v>
       </c>
       <c r="DR30">
+        <v>3060000.0</v>
+      </c>
+      <c r="DS30">
         <v>3090000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>3030000.0</v>
       </c>
-      <c r="DT30">
+      <c r="DU30">
         <v>2890000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>2830000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>839000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-233000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-11011000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-314000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-56123000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-109000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6646000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-6736000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-6206000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-8602000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-14431000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-6114000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6280000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-6045000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6293000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6946000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-17684000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-5453000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-5413000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3858000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-6825000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3907000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-3481000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3237000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-3687000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2506000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3039000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2740000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-2339000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5276000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-2347000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3669000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1341000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1780000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-1613000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-1804000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-1831000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-1514000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-1489000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1518000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-1401000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-1417000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-1432000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-1120000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-1645000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-1090000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-953000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-950000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-1090000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-796000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>165000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-190000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-131000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1595000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1862000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-2033000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-2192000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-2375000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-2485000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2470000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2562000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2567000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2660000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2853000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-5612000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-3216000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-3262000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-3609000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>15902000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-3694000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-3639000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-3877000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-3954000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-3892000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-3766000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-3727000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-3564000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-3290000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-3071000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-2807000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-2678000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-2492000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-2284000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-2103000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-2171000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-2021000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1885000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1927000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-2011000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-2034000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-2108000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-2281000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-2382000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-2550000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-2483000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-2511000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-2680000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-2885000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-3021000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-3147000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-3130000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-2930000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-2743000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>-2652000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>-2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2400000.0</v>
       </c>
       <c r="DE31">
         <v>-2400000.0</v>
       </c>
       <c r="DF31">
         <v>-2400000.0</v>
       </c>
       <c r="DG31">
         <v>-2400000.0</v>
       </c>
       <c r="DH31">
         <v>-2400000.0</v>
       </c>
       <c r="DI31">
-        <v>-2200000.0</v>
+        <v>-2400000.0</v>
       </c>
       <c r="DJ31">
         <v>-2200000.0</v>
       </c>
       <c r="DK31">
+        <v>-2200000.0</v>
+      </c>
+      <c r="DL31">
         <v>-1100000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>-1400000.0</v>
       </c>
-      <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
+      <c r="DW31"/>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B32">
+        <v>107068000.0</v>
+      </c>
+      <c r="C32">
         <v>77593000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>92417000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>94021000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>85542000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>76278000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>78754000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>78448000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>76016000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>73494000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>70792000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>68140000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>61393000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>54058000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>52967000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>48508000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>42894000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>42881000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>37778000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>34867000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>35655000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>33760000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>35631000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>31042000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>29660000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>26633000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>28623000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>27552000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>26854000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>24919000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>24506000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>21709000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>15632000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>14625000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>12635000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>12714000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>12235000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>11913000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>12347000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>11518000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>11229000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>10825000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>10262000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>10377000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>10752000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>9075000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>8488000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>8322000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>8674000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>8187000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>8015000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>8495000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>8294000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>7771000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>8174000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>8472000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>8766000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>8440000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>8792000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>8758000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>8780000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>8211000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>8429000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>8378000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>8586000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>8170000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>8837000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>8795000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>8854000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>8506000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>8889000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>8984000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>8692000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>8973000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>9048000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>8699000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>8637000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>8542000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>8316000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>7839000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>7703000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>7405000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>6999000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>6818000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>6350000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>6080000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>6104000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>5958000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>5851000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>5619000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>5551000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>5575000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>5829000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>5737000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>5827000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>5932000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>5728000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>5887000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>6059000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>6150000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>6277000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>6221000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>6223000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>5938000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>5804000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>5644000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>5500000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>5300000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>5600000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>5454000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>5400000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>5600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5400000.0</v>
       </c>
       <c r="DJ32">
         <v>5400000.0</v>
       </c>
       <c r="DK32">
+        <v>5400000.0</v>
+      </c>
+      <c r="DL32">
         <v>4800000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>5900000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>3240000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>2410000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>2530000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>2410000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>2280000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>2240000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>2130000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>2260000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>2180000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>2270000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -35918,51 +36101,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2">
         <v>70564000.0</v>
       </c>
       <c r="C2">
         <v>96763000.0</v>
       </c>
       <c r="D2">
         <v>60881000.0</v>
       </c>
       <c r="E2">
         <v>913752000.0</v>
       </c>
       <c r="F2">
         <v>303724000.0</v>
       </c>
       <c r="G2">
         <v>139030000.0</v>
       </c>
       <c r="H2">
         <v>40065000.0</v>
       </c>
       <c r="I2">
         <v>23514000.0</v>
       </c>
@@ -36017,51 +36200,51 @@
       <c r="Z2">
         <v>5986000.0</v>
       </c>
       <c r="AA2">
         <v>7474000.0</v>
       </c>
       <c r="AB2">
         <v>5700000.0</v>
       </c>
       <c r="AC2">
         <v>6000000.0</v>
       </c>
       <c r="AD2">
         <v>6400000.0</v>
       </c>
       <c r="AE2">
         <v>3389000.0</v>
       </c>
       <c r="AF2">
         <v>1440000.0</v>
       </c>
       <c r="AG2"/>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B3">
         <v>8234000</v>
       </c>
       <c r="C3">
         <v>6916000</v>
       </c>
       <c r="D3">
         <v>2770000</v>
       </c>
       <c r="E3">
         <v>4249000</v>
       </c>
       <c r="F3">
         <v>3497000</v>
       </c>
       <c r="G3">
         <v>3685000</v>
       </c>
       <c r="H3">
         <v>3885000</v>
       </c>
       <c r="I3">
         <v>8958000</v>
       </c>
@@ -36118,51 +36301,51 @@
       </c>
       <c r="AA3">
         <v>643000</v>
       </c>
       <c r="AB3">
         <v>200000</v>
       </c>
       <c r="AC3">
         <v>500000</v>
       </c>
       <c r="AD3">
         <v>200000</v>
       </c>
       <c r="AE3">
         <v>316000</v>
       </c>
       <c r="AF3">
         <v>1470000</v>
       </c>
       <c r="AG3">
         <v>440000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-852871000.0</v>
       </c>
       <c r="F4">
         <v>610028000.0</v>
       </c>
       <c r="G4">
         <v>164694000.0</v>
       </c>
       <c r="H4">
         <v>98965000.0</v>
       </c>
       <c r="I4">
         <v>16551000.0</v>
       </c>
       <c r="J4">
         <v>-22459000.0</v>
       </c>
       <c r="K4">
         <v>32689000.0</v>
       </c>
@@ -36179,51 +36362,51 @@
         <v>-2368000.0</v>
       </c>
       <c r="P4">
         <v>4940000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-15459000.0</v>
       </c>
       <c r="F5">
         <v>-3338000.0</v>
       </c>
       <c r="G5">
         <v>-2270000.0</v>
       </c>
       <c r="H5">
         <v>-10372000.0</v>
       </c>
       <c r="I5">
         <v>-1912000.0</v>
       </c>
       <c r="J5">
         <v>-292000.0</v>
       </c>
       <c r="K5">
         <v>118000.0</v>
       </c>
@@ -36240,51 +36423,51 @@
         <v>520000.0</v>
       </c>
       <c r="P5">
         <v>3032000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B6">
         <v>28354000.0</v>
       </c>
       <c r="C6">
         <v>-26199000.0</v>
       </c>
       <c r="D6">
         <v>35882000.0</v>
       </c>
       <c r="E6">
         <v>-852871000.0</v>
       </c>
       <c r="F6">
         <v>610028000.0</v>
       </c>
       <c r="G6">
         <v>164694000.0</v>
       </c>
       <c r="H6">
         <v>98965000.0</v>
       </c>
       <c r="I6">
         <v>16551000.0</v>
       </c>
@@ -36341,51 +36524,51 @@
       </c>
       <c r="AA6">
         <v>-1488000.0</v>
       </c>
       <c r="AB6">
         <v>1800000.0</v>
       </c>
       <c r="AC6">
         <v>-300000.0</v>
       </c>
       <c r="AD6">
         <v>-400000.0</v>
       </c>
       <c r="AE6">
         <v>1053000.0</v>
       </c>
       <c r="AF6">
         <v>-1380000.0</v>
       </c>
       <c r="AG6">
         <v>1440000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B7">
         <v>-6205000.0</v>
       </c>
       <c r="C7">
         <v>-6646000.0</v>
       </c>
       <c r="D7">
         <v>6781000.0</v>
       </c>
       <c r="E7">
         <v>-20528000.0</v>
       </c>
       <c r="F7">
         <v>10672000.0</v>
       </c>
       <c r="G7">
         <v>-5344000.0</v>
       </c>
       <c r="H7">
         <v>-10322000.0</v>
       </c>
       <c r="I7">
         <v>-4824000.0</v>
       </c>
@@ -36442,51 +36625,51 @@
       </c>
       <c r="AA7">
         <v>12000.0</v>
       </c>
       <c r="AB7">
         <v>300000.0</v>
       </c>
       <c r="AC7">
         <v>-10000000.0</v>
       </c>
       <c r="AD7">
         <v>-400000.0</v>
       </c>
       <c r="AE7">
         <v>51000.0</v>
       </c>
       <c r="AF7">
         <v>-5400000.0</v>
       </c>
       <c r="AG7">
         <v>50000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-7080000.0</v>
       </c>
       <c r="F8">
         <v>3562000.0</v>
       </c>
       <c r="G8">
         <v>-5007000.0</v>
       </c>
       <c r="H8">
         <v>280000.0</v>
       </c>
       <c r="I8">
         <v>-398000.0</v>
       </c>
       <c r="J8">
         <v>-636000.0</v>
       </c>
       <c r="K8">
         <v>-115000.0</v>
       </c>
@@ -36503,51 +36686,51 @@
         <v>174000.0</v>
       </c>
       <c r="P8">
         <v>-435000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B9">
         <v>-523000.0</v>
       </c>
       <c r="C9">
         <v>-1026000.0</v>
       </c>
       <c r="D9">
         <v>-6244000.0</v>
       </c>
       <c r="E9">
         <v>-7080000.0</v>
       </c>
       <c r="F9">
         <v>3562000.0</v>
       </c>
       <c r="G9">
         <v>-5007000.0</v>
       </c>
       <c r="H9">
         <v>280000.0</v>
       </c>
       <c r="I9">
         <v>-398000.0</v>
       </c>
@@ -36582,51 +36765,51 @@
         <v>71000.0</v>
       </c>
       <c r="T9">
         <v>4000.0</v>
       </c>
       <c r="U9">
         <v>-464000.0</v>
       </c>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9">
         <v>51000.0</v>
       </c>
       <c r="AF9"/>
       <c r="AG9"/>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10">
         <v>1578000.0</v>
       </c>
       <c r="H10">
         <v>-8766000.0</v>
       </c>
       <c r="I10"/>
       <c r="J10">
         <v>2591000.0</v>
       </c>
       <c r="K10">
         <v>1392000.0</v>
       </c>
       <c r="L10">
         <v>252000.0</v>
       </c>
       <c r="M10">
         <v>119000.0</v>
       </c>
@@ -36637,51 +36820,51 @@
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>2949000.0</v>
       </c>
       <c r="F11">
         <v>13212000.0</v>
       </c>
       <c r="G11">
         <v>3348000.0</v>
       </c>
       <c r="H11">
         <v>-627000.0</v>
       </c>
       <c r="I11">
         <v>-2647000.0</v>
       </c>
       <c r="J11">
         <v>-42000.0</v>
       </c>
       <c r="K11">
         <v>552000.0</v>
       </c>
@@ -36708,51 +36891,51 @@
       <c r="T11">
         <v>78000.0</v>
       </c>
       <c r="U11">
         <v>266000.0</v>
       </c>
       <c r="V11">
         <v>343000.0</v>
       </c>
       <c r="W11">
         <v>147000.0</v>
       </c>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>17751000.0</v>
       </c>
       <c r="F12">
         <v>18012000.0</v>
       </c>
       <c r="G12">
         <v>-13248000.0</v>
       </c>
       <c r="H12">
         <v>-4151000.0</v>
       </c>
       <c r="I12">
         <v>1208000.0</v>
       </c>
       <c r="J12">
         <v>2927000.0</v>
       </c>
       <c r="K12">
         <v>419000.0</v>
       </c>
@@ -36769,51 +36952,51 @@
         <v>973000.0</v>
       </c>
       <c r="P12">
         <v>421000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-13448000.0</v>
       </c>
       <c r="F13">
         <v>7110000.0</v>
       </c>
       <c r="G13">
         <v>-337000.0</v>
       </c>
       <c r="H13">
         <v>-10602000.0</v>
       </c>
       <c r="I13">
         <v>-4426000.0</v>
       </c>
       <c r="J13">
         <v>-422000.0</v>
       </c>
       <c r="K13">
         <v>30000.0</v>
       </c>
@@ -36824,51 +37007,51 @@
         <v>-582000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B14">
         <v>8081000.0</v>
       </c>
       <c r="C14">
         <v>6829000.0</v>
       </c>
       <c r="D14">
         <v>6860000.0</v>
       </c>
       <c r="E14">
         <v>8230000.0</v>
       </c>
       <c r="F14">
         <v>6374000.0</v>
       </c>
       <c r="G14">
         <v>6452000.0</v>
       </c>
       <c r="H14">
         <v>6073000.0</v>
       </c>
       <c r="I14">
         <v>3619000.0</v>
       </c>
@@ -36925,60 +37108,60 @@
       </c>
       <c r="AA14">
         <v>369000.0</v>
       </c>
       <c r="AB14">
         <v>400000.0</v>
       </c>
       <c r="AC14">
         <v>400000.0</v>
       </c>
       <c r="AD14">
         <v>400000.0</v>
       </c>
       <c r="AE14">
         <v>361000.0</v>
       </c>
       <c r="AF14">
         <v>320000.0</v>
       </c>
       <c r="AG14">
         <v>270000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B15">
-        <v>-18160000.0</v>
+        <v>18160000.0</v>
       </c>
       <c r="C15">
-        <v>-13822000.0</v>
+        <v>13822000.0</v>
       </c>
       <c r="D15">
-        <v>-12981000.0</v>
+        <v>12981000.0</v>
       </c>
       <c r="E15">
         <v>12735000.0</v>
       </c>
       <c r="F15">
         <v>8872000.0</v>
       </c>
       <c r="G15">
         <v>6504000.0</v>
       </c>
       <c r="H15">
         <v>6688000.0</v>
       </c>
       <c r="I15">
         <v>4615000.0</v>
       </c>
       <c r="J15">
         <v>2204000.0</v>
       </c>
       <c r="K15">
         <v>2452000.0</v>
       </c>
       <c r="L15">
         <v>2275000.0</v>
       </c>
@@ -37026,51 +37209,51 @@
       </c>
       <c r="AA15">
         <v>2427000.0</v>
       </c>
       <c r="AB15">
         <v>6600000.0</v>
       </c>
       <c r="AC15">
         <v>2100000.0</v>
       </c>
       <c r="AD15">
         <v>2000000.0</v>
       </c>
       <c r="AE15">
         <v>1193000.0</v>
       </c>
       <c r="AF15">
         <v>1700000.0</v>
       </c>
       <c r="AG15">
         <v>1620000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B16">
         <v>98918000.0</v>
       </c>
       <c r="C16">
         <v>70564000.0</v>
       </c>
       <c r="D16">
         <v>96763000.0</v>
       </c>
       <c r="E16">
         <v>60881000.0</v>
       </c>
       <c r="F16">
         <v>913752000.0</v>
       </c>
       <c r="G16">
         <v>303724000.0</v>
       </c>
       <c r="H16">
         <v>139030000.0</v>
       </c>
       <c r="I16">
         <v>40065000.0</v>
       </c>
@@ -37127,88 +37310,88 @@
       </c>
       <c r="AA16">
         <v>5986000.0</v>
       </c>
       <c r="AB16">
         <v>7500000.0</v>
       </c>
       <c r="AC16">
         <v>5700000.0</v>
       </c>
       <c r="AD16">
         <v>6000000.0</v>
       </c>
       <c r="AE16">
         <v>4442000.0</v>
       </c>
       <c r="AF16">
         <v>-1380000.0</v>
       </c>
       <c r="AG16">
         <v>1440000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B18">
         <v>71801000.0</v>
       </c>
       <c r="C18">
         <v>44472000.0</v>
       </c>
       <c r="D18">
         <v>49571000.0</v>
       </c>
       <c r="E18">
         <v>55742000.0</v>
       </c>
       <c r="F18">
         <v>62402000.0</v>
       </c>
       <c r="G18">
         <v>10384000.0</v>
       </c>
       <c r="H18">
         <v>3946000.0</v>
       </c>
       <c r="I18">
         <v>2025000.0</v>
       </c>
@@ -37265,51 +37448,51 @@
       </c>
       <c r="AA18">
         <v>3569000.0</v>
       </c>
       <c r="AB18">
         <v>4200000.0</v>
       </c>
       <c r="AC18">
         <v>3600000.0</v>
       </c>
       <c r="AD18">
         <v>3200000.0</v>
       </c>
       <c r="AE18">
         <v>2997000.0</v>
       </c>
       <c r="AF18">
         <v>1830000.0</v>
       </c>
       <c r="AG18">
         <v>2630000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B19">
         <v>-106600000.0</v>
       </c>
       <c r="C19">
         <v>-208742000.0</v>
       </c>
       <c r="D19">
         <v>-518730000.0</v>
       </c>
       <c r="E19">
         <v>-681394000.0</v>
       </c>
       <c r="F19">
         <v>-142693000.0</v>
       </c>
       <c r="G19">
         <v>-588912000.0</v>
       </c>
       <c r="H19">
         <v>-25814000.0</v>
       </c>
       <c r="I19">
         <v>-42231000.0</v>
       </c>
@@ -37332,100 +37515,100 @@
         <v>1937000.0</v>
       </c>
       <c r="P19">
         <v>-74246000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>75956000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>70238000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B21">
         <v>-26911000.0</v>
       </c>
       <c r="C21">
         <v>-274932000.0</v>
       </c>
       <c r="D21">
         <v>123343000.0</v>
       </c>
       <c r="E21">
         <v>9098000.0</v>
       </c>
       <c r="F21">
         <v>-132745000.0</v>
       </c>
       <c r="G21">
         <v>185339000.0</v>
       </c>
       <c r="H21">
         <v>-61784000.0</v>
       </c>
       <c r="I21">
         <v>3966000.0</v>
       </c>
@@ -37448,51 +37631,51 @@
         <v>-191000.0</v>
       </c>
       <c r="P21">
         <v>-6743000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22">
         <v>56248000.0</v>
       </c>
       <c r="C22">
         <v>49437000.0</v>
       </c>
       <c r="D22">
         <v>37397000.0</v>
       </c>
       <c r="E22">
         <v>54806000.0</v>
       </c>
       <c r="F22">
         <v>29319000.0</v>
       </c>
       <c r="G22">
         <v>26209000.0</v>
       </c>
       <c r="H22">
         <v>17701000.0</v>
       </c>
       <c r="I22">
         <v>10596000.0</v>
       </c>
@@ -37549,60 +37732,60 @@
       </c>
       <c r="AA22">
         <v>3948000.0</v>
       </c>
       <c r="AB22">
         <v>3900000.0</v>
       </c>
       <c r="AC22">
         <v>3900000.0</v>
       </c>
       <c r="AD22">
         <v>4200000.0</v>
       </c>
       <c r="AE22">
         <v>3329000.0</v>
       </c>
       <c r="AF22">
         <v>2970000.0</v>
       </c>
       <c r="AG22">
         <v>2740000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B23">
         <v>-95024000.0</v>
       </c>
       <c r="C23">
         <v>344276000.0</v>
       </c>
       <c r="D23">
-        <v>286980000.0</v>
+        <v>286498000.0</v>
       </c>
       <c r="E23">
         <v>-98910000.0</v>
       </c>
       <c r="F23">
         <v>320648000.0</v>
       </c>
       <c r="G23">
         <v>785181000.0</v>
       </c>
       <c r="H23">
         <v>156991000.0</v>
       </c>
       <c r="I23">
         <v>-15630000.0</v>
       </c>
       <c r="J23">
         <v>88256000.0</v>
       </c>
       <c r="K23">
         <v>158412000.0</v>
       </c>
       <c r="L23">
         <v>9114000.0</v>
       </c>
@@ -37650,60 +37833,60 @@
       </c>
       <c r="AA23">
         <v>13568000.0</v>
       </c>
       <c r="AB23">
         <v>1000000.0</v>
       </c>
       <c r="AC23">
         <v>-300000.0</v>
       </c>
       <c r="AD23">
         <v>17400000.0</v>
       </c>
       <c r="AE23">
         <v>14101000.0</v>
       </c>
       <c r="AF23">
         <v>16080000.0</v>
       </c>
       <c r="AG23">
         <v>2290000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B24">
         <v>-20109000.0</v>
       </c>
       <c r="C24">
         <v>-176550000.0</v>
       </c>
       <c r="D24">
-        <v>-436075000.0</v>
+        <v>-432812000.0</v>
       </c>
       <c r="E24">
         <v>-19068000.0</v>
       </c>
       <c r="F24">
         <v>315561000.0</v>
       </c>
       <c r="G24">
         <v>-1428000.0</v>
       </c>
       <c r="H24">
         <v>2714000.0</v>
       </c>
       <c r="I24">
         <v>-131605000.0</v>
       </c>
       <c r="J24">
         <v>-96174000.0</v>
       </c>
       <c r="K24">
         <v>-70663000.0</v>
       </c>
       <c r="L24">
         <v>-58761000.0</v>
       </c>
@@ -37751,51 +37934,51 @@
       </c>
       <c r="AA24">
         <v>-19674000.0</v>
       </c>
       <c r="AB24">
         <v>-19000000.0</v>
       </c>
       <c r="AC24">
         <v>-1100000.0</v>
       </c>
       <c r="AD24">
         <v>500000.0</v>
       </c>
       <c r="AE24">
         <v>6301000.0</v>
       </c>
       <c r="AF24">
         <v>-19290000.0</v>
       </c>
       <c r="AG24">
         <v>-3490000.0</v>
       </c>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B25">
         <v>6021000.0</v>
       </c>
       <c r="C25">
         <v>-795000.0</v>
       </c>
       <c r="D25">
         <v>1751000.0</v>
       </c>
       <c r="E25">
         <v>14079000.0</v>
       </c>
       <c r="F25">
         <v>18354000.0</v>
       </c>
       <c r="G25">
         <v>-12295000.0</v>
       </c>
       <c r="H25">
         <v>-6632000.0</v>
       </c>
       <c r="I25">
         <v>8000.0</v>
       </c>
@@ -37852,51 +38035,51 @@
       </c>
       <c r="AA25">
         <v>60000.0</v>
       </c>
       <c r="AB25">
         <v>-100000.0</v>
       </c>
       <c r="AC25">
         <v>-100000.0</v>
       </c>
       <c r="AD25">
         <v>-900000.0</v>
       </c>
       <c r="AE25">
         <v>-376000.0</v>
       </c>
       <c r="AF25">
         <v>5340000.0</v>
       </c>
       <c r="AG25">
         <v>-40000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B26">
         <v>-2250000.0</v>
       </c>
       <c r="C26">
         <v>-323000.0</v>
       </c>
       <c r="D26">
         <v>-4876000.0</v>
       </c>
       <c r="E26">
         <v>-2957000.0</v>
       </c>
       <c r="F26">
         <v>-128000.0</v>
       </c>
       <c r="G26">
         <v>-1795000.0</v>
       </c>
       <c r="H26">
         <v>269000.0</v>
       </c>
       <c r="I26">
         <v>-3404000.0</v>
       </c>
@@ -37925,51 +38108,51 @@
       <c r="R26"/>
       <c r="S26">
         <v>-252000.0</v>
       </c>
       <c r="T26">
         <v>-506000.0</v>
       </c>
       <c r="U26">
         <v>-98000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B27">
         <v>1999000.0</v>
       </c>
       <c r="C27">
         <v>1047000.0</v>
       </c>
       <c r="D27">
         <v>1103000.0</v>
       </c>
       <c r="E27">
         <v>1142000.0</v>
       </c>
       <c r="F27">
         <v>696000.0</v>
       </c>
       <c r="G27">
         <v>414000.0</v>
       </c>
       <c r="H27">
         <v>346000.0</v>
       </c>
       <c r="I27">
         <v>267000.0</v>
       </c>
@@ -38016,51 +38199,51 @@
       <c r="X27">
         <v>-326000.0</v>
       </c>
       <c r="Y27">
         <v>-111000.0</v>
       </c>
       <c r="Z27">
         <v>-18000.0</v>
       </c>
       <c r="AA27">
         <v>-27000.0</v>
       </c>
       <c r="AB27">
         <v>-300000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27">
         <v>-900000.0</v>
       </c>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B28">
         <v>-134850000.0</v>
       </c>
       <c r="C28">
         <v>131155000.0</v>
       </c>
       <c r="D28">
         <v>392466000.0</v>
       </c>
       <c r="E28">
         <v>-208151000.0</v>
       </c>
       <c r="F28">
         <v>374758000.0</v>
       </c>
       <c r="G28">
         <v>739537000.0</v>
       </c>
       <c r="H28">
         <v>118119000.0</v>
       </c>
       <c r="I28">
         <v>-16279000.0</v>
       </c>
@@ -38117,51 +38300,51 @@
       </c>
       <c r="AA28">
         <v>22107000.0</v>
       </c>
       <c r="AB28">
         <v>7700000.0</v>
       </c>
       <c r="AC28">
         <v>17400000.0</v>
       </c>
       <c r="AD28">
         <v>14100000.0</v>
       </c>
       <c r="AE28">
         <v>12789000.0</v>
       </c>
       <c r="AF28">
         <v>16080000.0</v>
       </c>
       <c r="AG28">
         <v>2290000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B29">
         <v>80035000.0</v>
       </c>
       <c r="C29">
         <v>51388000.0</v>
       </c>
       <c r="D29">
         <v>52341000.0</v>
       </c>
       <c r="E29">
         <v>59991000.0</v>
       </c>
       <c r="F29">
         <v>65899000.0</v>
       </c>
       <c r="G29">
         <v>14069000.0</v>
       </c>
       <c r="H29">
         <v>7831000.0</v>
       </c>
       <c r="I29">
         <v>10983000.0</v>
       </c>
@@ -38218,51 +38401,51 @@
       </c>
       <c r="AA29">
         <v>4212000.0</v>
       </c>
       <c r="AB29">
         <v>4400000.0</v>
       </c>
       <c r="AC29">
         <v>4100000.0</v>
       </c>
       <c r="AD29">
         <v>3400000.0</v>
       </c>
       <c r="AE29">
         <v>3313000.0</v>
       </c>
       <c r="AF29">
         <v>3300000.0</v>
       </c>
       <c r="AG29">
         <v>3070000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B30">
         <v>83169000.0</v>
       </c>
       <c r="C30">
         <v>-208742000.0</v>
       </c>
       <c r="D30">
         <v>-408925000.0</v>
       </c>
       <c r="E30">
         <v>-704711000.0</v>
       </c>
       <c r="F30">
         <v>169371000.0</v>
       </c>
       <c r="G30">
         <v>-588912000.0</v>
       </c>
       <c r="H30">
         <v>-26985000.0</v>
       </c>
       <c r="I30">
         <v>21847000.0</v>
       </c>
@@ -38357,425 +38540,425 @@
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:DU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:125">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="F1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="I1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="J1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="M1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="N1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="Q1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="R1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="U1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="V1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="Y1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="Z1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AC1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AD1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AG1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AH1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AK1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AL1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="AO1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="AP1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="AS1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="AT1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="AW1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="AX1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BA1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BB1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BE1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BF1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BG1" t="s">
         <v>15</v>
       </c>
       <c r="BH1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BI1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BJ1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BK1" t="s">
         <v>16</v>
       </c>
       <c r="BL1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BM1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="BN1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="BO1" t="s">
         <v>17</v>
       </c>
       <c r="BP1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="BQ1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="BR1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="BS1" t="s">
         <v>18</v>
       </c>
       <c r="BT1" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="BU1" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="BV1" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="BW1" t="s">
         <v>19</v>
       </c>
       <c r="BX1" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="BY1" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="BZ1" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="CA1" t="s">
         <v>20</v>
       </c>
       <c r="CB1" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="CC1" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="CD1" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="CE1" t="s">
         <v>21</v>
       </c>
       <c r="CF1" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="CG1" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="CH1" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="CI1" t="s">
         <v>22</v>
       </c>
       <c r="CJ1" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="CK1" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="CL1" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="CM1" t="s">
         <v>23</v>
       </c>
       <c r="CN1" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="CO1" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="CP1" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="CQ1" t="s">
         <v>24</v>
       </c>
       <c r="CR1" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="CS1" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="CT1" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="CU1" t="s">
         <v>25</v>
       </c>
       <c r="CV1" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="CW1" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="CX1" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="CY1" t="s">
         <v>26</v>
       </c>
       <c r="CZ1" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="DA1" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="DB1" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="DC1" t="s">
         <v>27</v>
       </c>
       <c r="DD1" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="DE1" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="DF1" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="DG1" t="s">
         <v>28</v>
       </c>
       <c r="DH1" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="DI1" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="DJ1" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="DK1" t="s">
         <v>29</v>
       </c>
       <c r="DL1" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="DM1" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="DN1" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="DO1" t="s">
         <v>30</v>
       </c>
       <c r="DP1" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="DQ1" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="DR1" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="DS1" t="s">
         <v>31</v>
       </c>
       <c r="DT1" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="DU1" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="2" spans="1:125">
       <c r="A2" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B2">
         <v>98918000.0</v>
       </c>
       <c r="C2">
         <v>257169000.0</v>
       </c>
       <c r="D2">
         <v>336845000.0</v>
       </c>
       <c r="E2">
         <v>107254000.0</v>
       </c>
       <c r="F2">
         <v>70564000.0</v>
       </c>
       <c r="G2">
         <v>144395000.0</v>
       </c>
       <c r="H2">
         <v>105726000.0</v>
       </c>
       <c r="I2">
         <v>68085000.0</v>
       </c>
@@ -39098,51 +39281,51 @@
       </c>
       <c r="DM2">
         <v>230000.0</v>
       </c>
       <c r="DN2"/>
       <c r="DO2">
         <v>1.0</v>
       </c>
       <c r="DP2">
         <v>1.0</v>
       </c>
       <c r="DQ2">
         <v>1.0</v>
       </c>
       <c r="DR2"/>
       <c r="DS2">
         <v>2.0</v>
       </c>
       <c r="DT2">
         <v>1.0</v>
       </c>
       <c r="DU2"/>
     </row>
     <row r="3" spans="1:125">
       <c r="A3" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B3">
         <v>1425000</v>
       </c>
       <c r="C3">
         <v>1805000</v>
       </c>
       <c r="D3">
         <v>1946000</v>
       </c>
       <c r="E3">
         <v>1763000</v>
       </c>
       <c r="F3">
         <v>2720000</v>
       </c>
       <c r="G3">
         <v>6252000</v>
       </c>
       <c r="H3">
         <v>18000</v>
       </c>
       <c r="I3">
         <v>295000</v>
       </c>
@@ -39475,51 +39658,51 @@
       </c>
       <c r="DO3">
         <v>80000</v>
       </c>
       <c r="DP3">
         <v>39999</v>
       </c>
       <c r="DQ3">
         <v>140000</v>
       </c>
       <c r="DR3">
         <v>130000</v>
       </c>
       <c r="DS3">
         <v>139999</v>
       </c>
       <c r="DT3">
         <v>540000</v>
       </c>
       <c r="DU3">
         <v>790000</v>
       </c>
     </row>
     <row r="4" spans="1:125">
       <c r="A4" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>31704000.0</v>
       </c>
       <c r="N4">
         <v>1290000.0</v>
       </c>
       <c r="O4">
         <v>-33797000.0</v>
       </c>
       <c r="P4">
         <v>-142108000.0</v>
       </c>
       <c r="Q4">
@@ -39694,51 +39877,51 @@
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
     </row>
     <row r="5" spans="1:125">
       <c r="A5" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>-872000.0</v>
       </c>
       <c r="N5">
         <v>348000.0</v>
       </c>
       <c r="O5">
         <v>-13924000.0</v>
       </c>
       <c r="P5">
         <v>2565000.0</v>
       </c>
       <c r="Q5">
@@ -39913,51 +40096,51 @@
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
     </row>
     <row r="6" spans="1:125">
       <c r="A6" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B6">
         <v>42272000.0</v>
       </c>
       <c r="C6">
         <v>-158251000.0</v>
       </c>
       <c r="D6">
         <v>-79676000.0</v>
       </c>
       <c r="E6">
         <v>229591000.0</v>
       </c>
       <c r="F6">
         <v>36690000.0</v>
       </c>
       <c r="G6">
         <v>-73831000.0</v>
       </c>
       <c r="H6">
         <v>38669000.0</v>
       </c>
       <c r="I6">
         <v>37641000.0</v>
       </c>
@@ -40290,51 +40473,51 @@
       </c>
       <c r="DO6">
         <v>-370000.0</v>
       </c>
       <c r="DP6">
         <v>1710000.0</v>
       </c>
       <c r="DQ6">
         <v>120000.0</v>
       </c>
       <c r="DR6">
         <v>30000.0</v>
       </c>
       <c r="DS6">
         <v>-50000.0</v>
       </c>
       <c r="DT6">
         <v>-1210000.0</v>
       </c>
       <c r="DU6">
         <v>-120000.0</v>
       </c>
     </row>
     <row r="7" spans="1:125">
       <c r="A7" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B7">
         <v>10285000.0</v>
       </c>
       <c r="C7">
         <v>-24956000.0</v>
       </c>
       <c r="D7">
         <v>4997000.0</v>
       </c>
       <c r="E7">
         <v>18538000.0</v>
       </c>
       <c r="F7">
         <v>-4784000.0</v>
       </c>
       <c r="G7">
         <v>-14131000.0</v>
       </c>
       <c r="H7">
         <v>1350000.0</v>
       </c>
       <c r="I7">
         <v>6102000.0</v>
       </c>
@@ -40661,51 +40844,51 @@
       </c>
       <c r="DM7">
         <v>-9400000.0</v>
       </c>
       <c r="DN7">
         <v>3500000.0</v>
       </c>
       <c r="DO7">
         <v>-2200000.0</v>
       </c>
       <c r="DP7">
         <v>1900000.0</v>
       </c>
       <c r="DQ7">
         <v>-5200000.0</v>
       </c>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7">
         <v>40000.0</v>
       </c>
     </row>
     <row r="8" spans="1:125">
       <c r="A8" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8">
         <v>750000.0</v>
       </c>
       <c r="N8">
         <v>-800000.0</v>
       </c>
       <c r="O8">
         <v>-2547000.0</v>
       </c>
       <c r="P8">
         <v>-2959000.0</v>
       </c>
       <c r="Q8">
@@ -40880,51 +41063,51 @@
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
     </row>
     <row r="9" spans="1:125">
       <c r="A9" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B9">
         <v>740000.0</v>
       </c>
       <c r="C9">
         <v>65000.0</v>
       </c>
       <c r="D9">
         <v>-1159000.0</v>
       </c>
       <c r="E9">
         <v>988000.0</v>
       </c>
       <c r="F9">
         <v>-417000.0</v>
       </c>
       <c r="G9">
         <v>440000.0</v>
       </c>
       <c r="H9">
         <v>95000.0</v>
       </c>
       <c r="I9">
         <v>-406000.0</v>
       </c>
@@ -41169,51 +41352,51 @@
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
     </row>
     <row r="10" spans="1:125">
       <c r="A10" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10">
         <v>-5067000.0</v>
       </c>
@@ -41374,51 +41557,51 @@
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
     </row>
     <row r="11" spans="1:125">
       <c r="A11" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>9491000.0</v>
       </c>
       <c r="N11">
         <v>-711000.0</v>
       </c>
       <c r="O11">
         <v>9220000.0</v>
       </c>
       <c r="P11">
         <v>1279000.0</v>
       </c>
       <c r="Q11">
@@ -41653,51 +41836,51 @@
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
     </row>
     <row r="12" spans="1:125">
       <c r="A12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>-5055000.0</v>
       </c>
       <c r="N12">
         <v>1212000.0</v>
       </c>
       <c r="O12">
         <v>7997000.0</v>
       </c>
       <c r="P12">
         <v>4074000.0</v>
       </c>
       <c r="Q12">
@@ -41872,51 +42055,51 @@
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
     </row>
     <row r="13" spans="1:125">
       <c r="A13" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>8619000.0</v>
       </c>
       <c r="N13">
         <v>8619000.0</v>
       </c>
       <c r="O13">
         <v>-4811000.0</v>
       </c>
       <c r="P13">
         <v>3895000.0</v>
       </c>
       <c r="Q13">
@@ -42065,51 +42248,51 @@
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
     </row>
     <row r="14" spans="1:125">
       <c r="A14" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B14">
         <v>2838000.0</v>
       </c>
       <c r="C14">
         <v>2338000.0</v>
       </c>
       <c r="D14">
         <v>2176000.0</v>
       </c>
       <c r="E14">
         <v>1961000.0</v>
       </c>
       <c r="F14">
         <v>1606000.0</v>
       </c>
       <c r="G14">
         <v>1715000.0</v>
       </c>
       <c r="H14">
         <v>711000.0</v>
       </c>
       <c r="I14">
         <v>1711000.0</v>
       </c>
@@ -42440,63 +42623,63 @@
       </c>
       <c r="DO14">
         <v>160000.0</v>
       </c>
       <c r="DP14">
         <v>79999.0</v>
       </c>
       <c r="DQ14">
         <v>90000.0</v>
       </c>
       <c r="DR14">
         <v>80000.0</v>
       </c>
       <c r="DS14">
         <v>100000.0</v>
       </c>
       <c r="DT14">
         <v>70000.0</v>
       </c>
       <c r="DU14">
         <v>150000.0</v>
       </c>
     </row>
     <row r="15" spans="1:125">
       <c r="A15" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B15">
-        <v>-6237000.0</v>
+        <v>6237000.0</v>
       </c>
       <c r="C15">
-        <v>-5082000.0</v>
+        <v>5082000.0</v>
       </c>
       <c r="D15">
-        <v>-4551000.0</v>
+        <v>4551000.0</v>
       </c>
       <c r="E15">
-        <v>-4657000.0</v>
+        <v>4657000.0</v>
       </c>
       <c r="F15">
         <v>3870000.0</v>
       </c>
       <c r="G15">
         <v>3869000.0</v>
       </c>
       <c r="H15">
         <v>3323000.0</v>
       </c>
       <c r="I15">
         <v>3316000.0</v>
       </c>
       <c r="J15">
         <v>3314000.0</v>
       </c>
       <c r="K15">
         <v>3315000.0</v>
       </c>
       <c r="L15">
         <v>3308000.0</v>
       </c>
       <c r="M15">
         <v>3182000.0</v>
       </c>
@@ -42815,51 +42998,51 @@
       <c r="DN15">
         <v>470000.0</v>
       </c>
       <c r="DO15">
         <v>90000.0</v>
       </c>
       <c r="DP15">
         <v>580000.0</v>
       </c>
       <c r="DQ15"/>
       <c r="DR15">
         <v>600000.0</v>
       </c>
       <c r="DS15">
         <v>550000.0</v>
       </c>
       <c r="DT15">
         <v>590000.0</v>
       </c>
       <c r="DU15">
         <v>560000.0</v>
       </c>
     </row>
     <row r="16" spans="1:125">
       <c r="A16" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B16">
         <v>141190000.0</v>
       </c>
       <c r="C16">
         <v>98918000.0</v>
       </c>
       <c r="D16">
         <v>257169000.0</v>
       </c>
       <c r="E16">
         <v>336845000.0</v>
       </c>
       <c r="F16">
         <v>107254000.0</v>
       </c>
       <c r="G16">
         <v>70564000.0</v>
       </c>
       <c r="H16">
         <v>144395000.0</v>
       </c>
       <c r="I16">
         <v>105726000.0</v>
       </c>
@@ -43192,51 +43375,51 @@
       </c>
       <c r="DO16">
         <v>-370000.0</v>
       </c>
       <c r="DP16">
         <v>1710000.0</v>
       </c>
       <c r="DQ16">
         <v>120000.0</v>
       </c>
       <c r="DR16">
         <v>30000.0</v>
       </c>
       <c r="DS16">
         <v>-49999.0</v>
       </c>
       <c r="DT16">
         <v>-1210000.0</v>
       </c>
       <c r="DU16">
         <v>-120000.0</v>
       </c>
     </row>
     <row r="17" spans="1:125">
       <c r="A17" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -43321,66 +43504,66 @@
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
     </row>
     <row r="18" spans="1:125">
       <c r="A18" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B18">
         <v>25437000.0</v>
       </c>
       <c r="C18">
         <v>11453000.0</v>
       </c>
       <c r="D18">
         <v>24329000.0</v>
       </c>
       <c r="E18">
-        <v>27210000.0</v>
+        <v>26221000.0</v>
       </c>
       <c r="F18">
-        <v>8809000.0</v>
+        <v>9798000.0</v>
       </c>
       <c r="G18">
         <v>-2156000.0</v>
       </c>
       <c r="H18">
         <v>16832000.0</v>
       </c>
       <c r="I18">
         <v>17738000.0</v>
       </c>
       <c r="J18">
         <v>12058000.0</v>
       </c>
       <c r="K18">
         <v>15470000.0</v>
       </c>
       <c r="L18">
         <v>12324000.0</v>
       </c>
       <c r="M18">
         <v>10007000.0</v>
       </c>
       <c r="N18">
         <v>12027000.0</v>
       </c>
@@ -43698,51 +43881,51 @@
       </c>
       <c r="DO18">
         <v>180000.0</v>
       </c>
       <c r="DP18">
         <v>1330000.0</v>
       </c>
       <c r="DQ18">
         <v>1070000.0</v>
       </c>
       <c r="DR18">
         <v>620000.0</v>
       </c>
       <c r="DS18">
         <v>-80000.0</v>
       </c>
       <c r="DT18">
         <v>980000.0</v>
       </c>
       <c r="DU18">
         <v>930000.0</v>
       </c>
     </row>
     <row r="19" spans="1:125">
       <c r="A19" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B19">
         <v>-79820000.0</v>
       </c>
       <c r="C19">
         <v>20221000.0</v>
       </c>
       <c r="D19">
         <v>2546000.0</v>
       </c>
       <c r="E19">
         <v>139095000.0</v>
       </c>
       <c r="F19">
         <v>-36293000.0</v>
       </c>
       <c r="G19">
         <v>-21094000.0</v>
       </c>
       <c r="H19">
         <v>-98750000.0</v>
       </c>
       <c r="I19">
         <v>-23152000.0</v>
       </c>
@@ -43939,51 +44122,51 @@
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
     </row>
     <row r="20" spans="1:125">
       <c r="A20" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20">
         <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20">
         <v>0.0</v>
       </c>
@@ -44076,51 +44259,51 @@
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
     </row>
     <row r="21" spans="1:125">
       <c r="A21" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B21">
         <v>-9451000.0</v>
       </c>
       <c r="C21">
         <v>-16436000.0</v>
       </c>
       <c r="D21">
         <v>-115000.0</v>
       </c>
       <c r="E21">
         <v>-33246000.0</v>
       </c>
       <c r="F21">
         <v>22886000.0</v>
       </c>
       <c r="G21">
         <v>-112210000.0</v>
       </c>
       <c r="H21">
         <v>-86014000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -44309,51 +44492,51 @@
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
     </row>
     <row r="22" spans="1:125">
       <c r="A22" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B22">
         <v>8706000.0</v>
       </c>
       <c r="C22">
         <v>19447000.0</v>
       </c>
       <c r="D22">
         <v>18297000.0</v>
       </c>
       <c r="E22">
         <v>4762000.0</v>
       </c>
       <c r="F22">
         <v>13742000.0</v>
       </c>
       <c r="G22">
         <v>13232000.0</v>
       </c>
       <c r="H22">
         <v>12301000.0</v>
       </c>
       <c r="I22">
         <v>11771000.0</v>
       </c>
@@ -44686,114 +44869,114 @@
       </c>
       <c r="DO22">
         <v>940000.0</v>
       </c>
       <c r="DP22">
         <v>900000.0</v>
       </c>
       <c r="DQ22">
         <v>750000.0</v>
       </c>
       <c r="DR22">
         <v>750000.0</v>
       </c>
       <c r="DS22">
         <v>680000.0</v>
       </c>
       <c r="DT22">
         <v>800000.0</v>
       </c>
       <c r="DU22">
         <v>710000.0</v>
       </c>
     </row>
     <row r="23" spans="1:125">
       <c r="A23" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B23">
         <v>9393000.0</v>
       </c>
       <c r="C23">
         <v>-128057000.0</v>
       </c>
       <c r="D23">
-        <v>-103605000.0</v>
+        <v>-106937000.0</v>
       </c>
       <c r="E23">
-        <v>101204000.0</v>
+        <v>97695000.0</v>
       </c>
       <c r="F23">
         <v>42275000.0</v>
       </c>
       <c r="G23">
         <v>-16710000.0</v>
       </c>
       <c r="H23">
         <v>209753000.0</v>
       </c>
       <c r="I23">
         <v>117906000.0</v>
       </c>
       <c r="J23">
-        <v>33041000.0</v>
+        <v>32893000.0</v>
       </c>
       <c r="K23">
-        <v>-34032000.0</v>
+        <v>-34168000.0</v>
       </c>
       <c r="L23">
         <v>95070000.0</v>
       </c>
       <c r="M23">
         <v>170931000.0</v>
       </c>
       <c r="N23">
         <v>85180000.0</v>
       </c>
       <c r="O23">
         <v>169571000.0</v>
       </c>
       <c r="P23">
-        <v>27106000.0</v>
+        <v>27009000.0</v>
       </c>
       <c r="Q23">
         <v>-286356000.0</v>
       </c>
       <c r="R23">
         <v>-12121000.0</v>
       </c>
       <c r="S23">
         <v>-41176000.0</v>
       </c>
       <c r="T23">
         <v>179839000.0</v>
       </c>
       <c r="U23">
         <v>115369000.0</v>
       </c>
       <c r="V23">
-        <v>192320000.0</v>
+        <v>192247000.0</v>
       </c>
       <c r="W23">
         <v>18274000.0</v>
       </c>
       <c r="X23">
         <v>130055000.0</v>
       </c>
       <c r="Y23">
         <v>353118000.0</v>
       </c>
       <c r="Z23">
         <v>60955000.0</v>
       </c>
       <c r="AA23">
         <v>22374000.0</v>
       </c>
       <c r="AB23">
         <v>111758000.0</v>
       </c>
       <c r="AC23">
         <v>-5710000.0</v>
       </c>
       <c r="AD23">
         <v>58215000.0</v>
       </c>
@@ -45063,66 +45246,66 @@
       </c>
       <c r="DO23">
         <v>6060000.0</v>
       </c>
       <c r="DP23">
         <v>1310000.0</v>
       </c>
       <c r="DQ23">
         <v>2200000.0</v>
       </c>
       <c r="DR23">
         <v>3940000.0</v>
       </c>
       <c r="DS23">
         <v>4040000.0</v>
       </c>
       <c r="DT23">
         <v>9380000.0</v>
       </c>
       <c r="DU23">
         <v>2660000.0</v>
       </c>
     </row>
     <row r="24" spans="1:125">
       <c r="A24" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B24">
         <v>-78518000.0</v>
       </c>
       <c r="C24">
         <v>-40594000.0</v>
       </c>
       <c r="D24">
         <v>13138000.0</v>
       </c>
       <c r="E24">
-        <v>117007000.0</v>
+        <v>48891000.0</v>
       </c>
       <c r="F24">
-        <v>-47447000.0</v>
+        <v>-41544000.0</v>
       </c>
       <c r="G24">
         <v>-6389000.0</v>
       </c>
       <c r="H24">
         <v>-64079000.0</v>
       </c>
       <c r="I24">
         <v>-36449000.0</v>
       </c>
       <c r="J24">
         <v>-69633000.0</v>
       </c>
       <c r="K24">
         <v>-109117000.0</v>
       </c>
       <c r="L24">
         <v>-113701000.0</v>
       </c>
       <c r="M24">
         <v>-382000.0</v>
       </c>
       <c r="N24">
         <v>-2033000.0</v>
       </c>
@@ -45440,66 +45623,66 @@
       </c>
       <c r="DO24">
         <v>-6600000.0</v>
       </c>
       <c r="DP24">
         <v>-949999.0</v>
       </c>
       <c r="DQ24">
         <v>-3130000.0</v>
       </c>
       <c r="DR24">
         <v>-4540000.0</v>
       </c>
       <c r="DS24">
         <v>-4010000.0</v>
       </c>
       <c r="DT24">
         <v>-11580000.0</v>
       </c>
       <c r="DU24">
         <v>-3700000.0</v>
       </c>
     </row>
     <row r="25" spans="1:125">
       <c r="A25" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B25">
-        <v>7871000.0</v>
+        <v>3059000.0</v>
       </c>
       <c r="C25">
         <v>15888000.0</v>
       </c>
       <c r="D25">
         <v>-109000.0</v>
       </c>
       <c r="E25">
-        <v>3386000.0</v>
+        <v>2397000.0</v>
       </c>
       <c r="F25">
-        <v>747000.0</v>
+        <v>1736000.0</v>
       </c>
       <c r="G25">
         <v>3058000.0</v>
       </c>
       <c r="H25">
         <v>2253000.0</v>
       </c>
       <c r="I25">
         <v>-1857000.0</v>
       </c>
       <c r="J25">
         <v>-1705000.0</v>
       </c>
       <c r="K25">
         <v>-1366000.0</v>
       </c>
       <c r="L25">
         <v>5736000.0</v>
       </c>
       <c r="M25">
         <v>-5239000.0</v>
       </c>
       <c r="N25">
         <v>-214000.0</v>
       </c>
@@ -45817,51 +46000,51 @@
       </c>
       <c r="DO25">
         <v>1320000.0</v>
       </c>
       <c r="DP25">
         <v>-1510000.0</v>
       </c>
       <c r="DQ25">
         <v>5570000.0</v>
       </c>
       <c r="DR25">
         <v>-80000.0</v>
       </c>
       <c r="DS25">
         <v>-790000.0</v>
       </c>
       <c r="DT25">
         <v>650000.0</v>
       </c>
       <c r="DU25">
         <v>820000.0</v>
       </c>
     </row>
     <row r="26" spans="1:125">
       <c r="A26" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>-246000.0</v>
       </c>
       <c r="D26">
         <v>-226000.0</v>
       </c>
       <c r="E26">
         <v>-1778000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>323000.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-323000.0</v>
@@ -46068,51 +46251,51 @@
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
     </row>
     <row r="27" spans="1:125">
       <c r="A27" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B27">
         <v>665000.0</v>
       </c>
       <c r="C27">
         <v>541000.0</v>
       </c>
       <c r="D27">
         <v>914000.0</v>
       </c>
       <c r="E27">
         <v>326000.0</v>
       </c>
       <c r="F27">
         <v>218000.0</v>
       </c>
       <c r="G27">
         <v>222000.0</v>
       </c>
       <c r="H27">
         <v>235000.0</v>
       </c>
       <c r="I27">
         <v>306000.0</v>
       </c>
@@ -46369,51 +46552,51 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27">
         <v>0.0</v>
       </c>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
     </row>
     <row r="28" spans="1:125">
       <c r="A28" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B28">
         <v>-6101000.0</v>
       </c>
       <c r="C28">
         <v>-149330000.0</v>
       </c>
       <c r="D28">
         <v>-108497000.0</v>
       </c>
       <c r="E28">
         <v>61523000.0</v>
       </c>
       <c r="F28">
         <v>61454000.0</v>
       </c>
       <c r="G28">
         <v>-56833000.0</v>
       </c>
       <c r="H28">
         <v>120569000.0</v>
       </c>
       <c r="I28">
         <v>42760000.0</v>
       </c>
@@ -46746,66 +46929,66 @@
       </c>
       <c r="DO28">
         <v>6060000.0</v>
       </c>
       <c r="DP28">
         <v>1310000.0</v>
       </c>
       <c r="DQ28">
         <v>2200000.0</v>
       </c>
       <c r="DR28">
         <v>3940000.0</v>
       </c>
       <c r="DS28">
         <v>4040000.0</v>
       </c>
       <c r="DT28">
         <v>9380000.0</v>
       </c>
       <c r="DU28">
         <v>2660000.0</v>
       </c>
     </row>
     <row r="29" spans="1:125">
       <c r="A29" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B29">
         <v>26862000.0</v>
       </c>
       <c r="C29">
         <v>13258000.0</v>
       </c>
       <c r="D29">
         <v>26275000.0</v>
       </c>
       <c r="E29">
-        <v>28973000.0</v>
+        <v>27984000.0</v>
       </c>
       <c r="F29">
-        <v>11529000.0</v>
+        <v>12518000.0</v>
       </c>
       <c r="G29">
         <v>4096000.0</v>
       </c>
       <c r="H29">
         <v>16850000.0</v>
       </c>
       <c r="I29">
         <v>18033000.0</v>
       </c>
       <c r="J29">
         <v>12409000.0</v>
       </c>
       <c r="K29">
         <v>15533000.0</v>
       </c>
       <c r="L29">
         <v>13194000.0</v>
       </c>
       <c r="M29">
         <v>10922000.0</v>
       </c>
       <c r="N29">
         <v>12949000.0</v>
       </c>
@@ -47123,66 +47306,66 @@
       </c>
       <c r="DO29">
         <v>260000.0</v>
       </c>
       <c r="DP29">
         <v>1370000.0</v>
       </c>
       <c r="DQ29">
         <v>1210000.0</v>
       </c>
       <c r="DR29">
         <v>750000.0</v>
       </c>
       <c r="DS29">
         <v>59999.0</v>
       </c>
       <c r="DT29">
         <v>1520000.0</v>
       </c>
       <c r="DU29">
         <v>1720000.0</v>
       </c>
     </row>
     <row r="30" spans="1:125">
       <c r="A30" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B30">
         <v>21511000.0</v>
       </c>
       <c r="C30">
         <v>-22179000.0</v>
       </c>
       <c r="D30">
         <v>2546000.0</v>
       </c>
       <c r="E30">
-        <v>139095000.0</v>
+        <v>140084000.0</v>
       </c>
       <c r="F30">
-        <v>-36293000.0</v>
+        <v>-37282000.0</v>
       </c>
       <c r="G30">
         <v>-21094000.0</v>
       </c>
       <c r="H30">
         <v>-98750000.0</v>
       </c>
       <c r="I30">
         <v>-23152000.0</v>
       </c>
       <c r="J30">
         <v>-65746000.0</v>
       </c>
       <c r="K30">
         <v>-101979000.0</v>
       </c>
       <c r="L30">
         <v>-107300000.0</v>
       </c>
       <c r="M30">
         <v>-106310000.0</v>
       </c>
       <c r="N30">
         <v>-93593000.0</v>
       </c>