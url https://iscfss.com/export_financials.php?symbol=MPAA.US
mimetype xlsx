--- v1 (2026-07-29)
+++ v2 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="249">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="250">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-03-31</t>
   </si>
   <si>
     <t>2022-03-31</t>
   </si>
   <si>
     <t>2021-03-31</t>
   </si>
   <si>
     <t>2020-03-31</t>
   </si>
   <si>
@@ -304,50 +304,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5944,829 +5947,835 @@
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY62"/>
+  <dimension ref="A1:DZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DX1" t="s">
         <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
         <v>33</v>
       </c>
       <c r="B2">
+        <v>177487000.0</v>
+      </c>
+      <c r="C2">
         <v>167229000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>187829000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>196245000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>176269000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>141906000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>158113000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>168548000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>159627000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>154977000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>178881000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>162879000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>142965000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>119437000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>144851000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>169518000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>173818000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>147469000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>148344000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>127011000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>140601000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>129331000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>142880000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>119520000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>99825000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>78664000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>79820000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>85307000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>87973000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>92461000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>101730000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>103285000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>86633000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>73273000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>69445000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>85028000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>82953000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>85960000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>77552000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>74845000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>81982000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>72152000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>61992000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>69648000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>67313000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>61893000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>60472000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>55540000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>51721000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>59509000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>49997000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>40192000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>34903000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>39152000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>118716000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>116830000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>126100000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>136422000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>134202000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>135498000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>99620000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>38973000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>31856000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>30190000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>27185000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>31603000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>32382000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>29635000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>23617000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>24507000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>28518000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>27237000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>28934000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>32401000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>27974000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>23821000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>27139000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>42756000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>38618000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>34276000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>24467000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>21882000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>20251000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>23691000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14502000.0</v>
       </c>
       <c r="CH2">
         <v>14502000.0</v>
       </c>
       <c r="CI2">
+        <v>14502000.0</v>
+      </c>
+      <c r="CJ2">
         <v>14310000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>20248000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>21733000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>13456000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>8774000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>9734000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8895000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>8082000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>7020000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>8516000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>11493000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>11150000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>11781000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>12612000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>12962000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>11150000.0</v>
       </c>
-      <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
-      <c r="DB2">
+      <c r="DB2"/>
+      <c r="DC2">
         <v>9500000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>10100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>11000000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>15300000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>11816000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>11300000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>12800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>15300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>13916000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>10100000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>7300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>7000000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>9039000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>7600000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>6600000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>4900000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>5500000.0</v>
       </c>
-      <c r="DS2"/>
-      <c r="DT2">
+      <c r="DT2"/>
+      <c r="DU2">
         <v>2500000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>3200000.0</v>
       </c>
-      <c r="DV2">
+      <c r="DW2">
         <v>3100000.0</v>
       </c>
-      <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
+      <c r="DZ2"/>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
         <v>34</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6854,52 +6863,53 @@
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
+      <c r="DZ3"/>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
         <v>35</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6987,453 +6997,455 @@
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
         <v>36</v>
       </c>
       <c r="B5">
+        <v>7967000.0</v>
+      </c>
+      <c r="C5">
         <v>6685000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7264000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>5233000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>3946999.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3059000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>4732000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7212000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>8480000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9155000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7567000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5162000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>3040000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-303000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3124000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-5247000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5934000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5066000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-5666000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-5252000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-5863000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-7696000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-7458000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-9072000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-8631000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7368000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-5704000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6719000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-6288000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-6887000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-7193000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-7000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-6889000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5428000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-6158000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-6488000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-7156000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7441000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7348000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-6106000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5365000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4852000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4730000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-4350000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2873000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2518000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1661000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-1338000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-822000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-877000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-875000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-844000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-834000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-846000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-1128000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-1236000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-884000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1201000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-821000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-1346000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-349000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-735000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-981000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1422000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1426000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-2049000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-2216000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-1962000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1984000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1082000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>448000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-7000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-322000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>1454000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-520000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-472000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-642000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>237000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-16558000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-155000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-16558000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-31000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-48000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-55000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-15991000.0</v>
       </c>
-      <c r="CI5"/>
       <c r="CJ5"/>
-      <c r="CK5">
+      <c r="CK5"/>
+      <c r="CL5">
         <v>-79000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-78000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-102000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-124000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-144000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-107000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>-220000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-216000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-223000.0</v>
       </c>
-      <c r="CT5"/>
-      <c r="CU5">
+      <c r="CU5"/>
+      <c r="CV5">
         <v>-89000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>-83000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>-101000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-200000.0</v>
       </c>
-      <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
-      <c r="DB5">
+      <c r="DB5"/>
+      <c r="DC5">
         <v>-200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3800000.0</v>
       </c>
       <c r="DD5">
         <v>-3800000.0</v>
       </c>
       <c r="DE5">
         <v>-3800000.0</v>
       </c>
       <c r="DF5">
+        <v>-3800000.0</v>
+      </c>
+      <c r="DG5">
         <v>-57000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2100000.0</v>
       </c>
       <c r="DI5">
         <v>-2100000.0</v>
       </c>
-      <c r="DJ5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DJ5">
+        <v>-2100000.0</v>
+      </c>
+      <c r="DK5"/>
       <c r="DL5">
         <v>-1100000.0</v>
       </c>
       <c r="DM5">
         <v>-1100000.0</v>
       </c>
-      <c r="DN5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DN5">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DO5"/>
       <c r="DP5">
         <v>-700000.0</v>
       </c>
       <c r="DQ5">
         <v>-700000.0</v>
       </c>
       <c r="DR5">
         <v>-700000.0</v>
       </c>
-      <c r="DS5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DS5">
+        <v>-700000.0</v>
+      </c>
+      <c r="DT5"/>
       <c r="DU5">
         <v>-400000.0</v>
       </c>
       <c r="DV5">
         <v>-400000.0</v>
       </c>
-      <c r="DW5"/>
+      <c r="DW5">
+        <v>-400000.0</v>
+      </c>
       <c r="DX5"/>
       <c r="DY5"/>
+      <c r="DZ5"/>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
         <v>37</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7477,51 +7489,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7545,174 +7559,177 @@
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
       <c r="DW6"/>
       <c r="DX6"/>
       <c r="DY6"/>
+      <c r="DZ6"/>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
         <v>38</v>
       </c>
       <c r="B7">
+        <v>65063000.0</v>
+      </c>
+      <c r="C7">
         <v>65926000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>68330000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>70794000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>73252000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>75290000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>76141000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>78691000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>80127000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>80559000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>82289000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>84435000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>85927000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>88085000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>89841000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>85111000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>86205000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>87591000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>88731000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>90031000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>91323000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>76990000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>77801000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>79187000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>80675000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>72493000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>66796000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>52412000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>52131000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-      <c r="BC7">
+      <c r="BC7"/>
+      <c r="BD7">
         <v>61000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>124000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>183000.0</v>
       </c>
-      <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
@@ -7740,116 +7757,119 @@
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
         <v>39</v>
       </c>
       <c r="B8">
         <v>189000.0</v>
       </c>
       <c r="C8">
+        <v>189000.0</v>
+      </c>
+      <c r="D8">
         <v>192000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194000.0</v>
       </c>
       <c r="F8">
         <v>194000.0</v>
       </c>
       <c r="G8">
+        <v>194000.0</v>
+      </c>
+      <c r="H8">
         <v>196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000.0</v>
       </c>
       <c r="I8">
         <v>198000.0</v>
       </c>
       <c r="J8">
-        <v>197000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="K8">
         <v>197000.0</v>
       </c>
       <c r="L8">
-        <v>196000.0</v>
+        <v>197000.0</v>
       </c>
       <c r="M8">
         <v>196000.0</v>
       </c>
       <c r="N8">
-        <v>195000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="O8">
         <v>195000.0</v>
       </c>
       <c r="P8">
+        <v>195000.0</v>
+      </c>
+      <c r="Q8">
         <v>194000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000.0</v>
       </c>
       <c r="S8">
         <v>191000.0</v>
       </c>
       <c r="T8">
+        <v>191000.0</v>
+      </c>
+      <c r="U8">
         <v>192000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>191000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7913,214 +7933,215 @@
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
         <v>40</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>232866000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>231836000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>230630000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>229489000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>227729000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>227184000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>225319000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>225170000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223058000.0</v>
       </c>
       <c r="V9">
         <v>223058000.0</v>
       </c>
       <c r="W9">
+        <v>223058000.0</v>
+      </c>
+      <c r="X9">
         <v>222193000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>220588000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>219437000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>218581000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>217530000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>216430000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>215672000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>215047000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>212621000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>211593000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>214358000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>213609000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>217089000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>216176000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>204308000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>205646000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>206619000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>205375000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>205015000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>203650000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>198306000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>197327000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>195364000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>191279000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>190556000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>188997000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>121232000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>120553000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>119418000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>114978000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>114862000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>114737000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>115355000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>114489000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>114479000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>98627000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>98693000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>98580000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>98139000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -8144,427 +8165,431 @@
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
       <c r="DW9"/>
       <c r="DX9"/>
       <c r="DY9"/>
+      <c r="DZ9"/>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
         <v>41</v>
       </c>
       <c r="B10">
+        <v>19120000.0</v>
+      </c>
+      <c r="C10">
         <v>14650000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>17511000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>15710000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12479000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>9429000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10810000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>10413000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>7531000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13974000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>12155000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>10293000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>10887000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11596000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12579000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>7611000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9217000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>23016000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7769000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>17911000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>24883000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>15523000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>12800000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>20887000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>27464000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>49616000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>9458000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>6455000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>11207000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9911000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>8591000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6175000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>12242000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>13049000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10032000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>15090000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>8120000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9029000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3941000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5452000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>19717000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>21897000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13701000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>31698000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>17349000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>61230000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>76718000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>89045000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>24692000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>24599000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>33330000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>23549000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>15191000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>19434000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>25070000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>32328000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>32617000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197000.0</v>
       </c>
       <c r="BH10">
         <v>1197000.0</v>
       </c>
       <c r="BI10">
+        <v>1197000.0</v>
+      </c>
+      <c r="BJ10">
         <v>1275000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>2477000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>622000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5815000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1759000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1210000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>465000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1633000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>1147000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>452000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>878000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>129000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>354000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1935000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>464000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1345000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2049000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>349000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>845000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>345000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>97000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>400000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>619000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6211000.0</v>
       </c>
       <c r="CH10">
         <v>6211000.0</v>
       </c>
       <c r="CI10">
+        <v>6211000.0</v>
+      </c>
+      <c r="CJ10">
         <v>13734000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>14154000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>10332000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>7630000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>9333000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>8661000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>998000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>1307000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>457000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>4156000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>113000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>92000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>134000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>84000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>87000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>200000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
-      <c r="DB10">
+      <c r="DB10"/>
+      <c r="DC10">
         <v>1100000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DE10">
         <v>3100000.0</v>
       </c>
       <c r="DF10">
+        <v>3100000.0</v>
+      </c>
+      <c r="DG10">
         <v>3108000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>2600000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>2400000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>3100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>3539000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1100000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1400000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>100000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>164000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>2800000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>700000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>500000.0</v>
       </c>
-      <c r="DR10">
+      <c r="DS10">
         <v>600000.0</v>
       </c>
-      <c r="DS10"/>
-      <c r="DT10">
+      <c r="DT10"/>
+      <c r="DU10">
         <v>1600000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>1800000.0</v>
       </c>
-      <c r="DV10">
+      <c r="DW10">
         <v>3800000.0</v>
       </c>
-      <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
+      <c r="DZ10"/>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8652,1923 +8677,1937 @@
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
       <c r="DW11"/>
       <c r="DX11"/>
       <c r="DY11"/>
+      <c r="DZ11"/>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12">
+        <v>21399000.0</v>
+      </c>
+      <c r="C12">
         <v>16678000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19571000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17735000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>14490000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11310000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>12719000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>12314000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9418000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>15811000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>14361000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>12329000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13046000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>13607000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>14748000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9600000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11212000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>25218000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>9981000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19983000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>26706000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>17175000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>14308000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>22124000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>28525000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>50466000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>11840000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>8647000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>13281000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13184000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>11459000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>9405000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>15295000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>15877000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>12791000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>17658000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>10527000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11169000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>5907000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>7685000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>21699000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>23710000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>15211000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>33037000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>18227000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>61929000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>77357000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>89643000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>25241000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>25120000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>33826000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>24001000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>15613000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>19845000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>25453000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>32696000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>32959000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3438000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1478000.0</v>
       </c>
       <c r="BH12">
         <v>1478000.0</v>
       </c>
       <c r="BI12">
+        <v>1478000.0</v>
+      </c>
+      <c r="BJ12">
         <v>1586000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2781000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>911000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>6080000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1991000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>1661000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>887000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>2023000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1476000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>787000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1176000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>484000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>749000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2308000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1519000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>2339000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2970000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>1208000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1595000.0</v>
       </c>
-      <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>778000.0</v>
       </c>
-      <c r="CD12"/>
-      <c r="CE12">
+      <c r="CE12"/>
+      <c r="CF12">
         <v>1298000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1889000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>6714000.0</v>
       </c>
-      <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
-      <c r="CK12">
+      <c r="CK12"/>
+      <c r="CL12">
         <v>10703000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>7918000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>9605000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>8884000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>1203000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>1469000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>768000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4425000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>370000.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>343000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>233000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>234000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>400000.0</v>
       </c>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
-      <c r="DB12">
+      <c r="DB12"/>
+      <c r="DC12">
         <v>1300000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3100000.0</v>
       </c>
       <c r="DE12">
         <v>3100000.0</v>
       </c>
       <c r="DF12">
+        <v>3100000.0</v>
+      </c>
+      <c r="DG12">
         <v>3108000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>2600000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>2400000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>3100000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>3539000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>1100000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>1400000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>100000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>8500000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>2800000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>700000.0</v>
       </c>
-      <c r="DQ12">
+      <c r="DR12">
         <v>500000.0</v>
       </c>
-      <c r="DR12">
+      <c r="DS12">
         <v>600000.0</v>
       </c>
-      <c r="DS12"/>
-      <c r="DT12">
+      <c r="DT12"/>
+      <c r="DU12">
         <v>1600000.0</v>
       </c>
-      <c r="DU12">
+      <c r="DV12">
         <v>1800000.0</v>
       </c>
-      <c r="DV12">
+      <c r="DW12">
         <v>3800000.0</v>
       </c>
-      <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
         <v>44</v>
       </c>
       <c r="B13">
         <v>189000.0</v>
       </c>
       <c r="C13">
+        <v>189000.0</v>
+      </c>
+      <c r="D13">
         <v>192000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194000.0</v>
       </c>
       <c r="F13">
         <v>194000.0</v>
       </c>
       <c r="G13">
+        <v>194000.0</v>
+      </c>
+      <c r="H13">
         <v>196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000.0</v>
       </c>
       <c r="I13">
         <v>198000.0</v>
       </c>
       <c r="J13">
-        <v>197000.0</v>
+        <v>198000.0</v>
       </c>
       <c r="K13">
         <v>197000.0</v>
       </c>
       <c r="L13">
-        <v>196000.0</v>
+        <v>197000.0</v>
       </c>
       <c r="M13">
         <v>196000.0</v>
       </c>
       <c r="N13">
-        <v>195000.0</v>
+        <v>196000.0</v>
       </c>
       <c r="O13">
         <v>195000.0</v>
       </c>
       <c r="P13">
+        <v>195000.0</v>
+      </c>
+      <c r="Q13">
         <v>194000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000.0</v>
       </c>
       <c r="S13">
         <v>191000.0</v>
       </c>
       <c r="T13">
+        <v>191000.0</v>
+      </c>
+      <c r="U13">
         <v>192000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>191000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>190000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000.0</v>
       </c>
       <c r="Y13">
         <v>190000.0</v>
       </c>
       <c r="Z13">
         <v>190000.0</v>
       </c>
       <c r="AA13">
         <v>190000.0</v>
       </c>
       <c r="AB13">
-        <v>189000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="AC13">
         <v>189000.0</v>
       </c>
       <c r="AD13">
-        <v>188000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="AE13">
         <v>188000.0</v>
       </c>
       <c r="AF13">
         <v>188000.0</v>
       </c>
       <c r="AG13">
-        <v>189000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="AH13">
         <v>189000.0</v>
       </c>
       <c r="AI13">
-        <v>191000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="AJ13">
         <v>191000.0</v>
       </c>
       <c r="AK13">
-        <v>186000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="AL13">
         <v>186000.0</v>
       </c>
       <c r="AM13">
-        <v>187000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="AN13">
         <v>187000.0</v>
       </c>
       <c r="AO13">
+        <v>187000.0</v>
+      </c>
+      <c r="AP13">
         <v>186000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000.0</v>
       </c>
       <c r="AR13">
         <v>183000.0</v>
       </c>
       <c r="AS13">
+        <v>183000.0</v>
+      </c>
+      <c r="AT13">
         <v>182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000.0</v>
       </c>
       <c r="AU13">
         <v>180000.0</v>
       </c>
       <c r="AV13">
+        <v>180000.0</v>
+      </c>
+      <c r="AW13">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151000.0</v>
       </c>
       <c r="AX13">
         <v>151000.0</v>
       </c>
       <c r="AY13">
+        <v>151000.0</v>
+      </c>
+      <c r="AZ13">
         <v>148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000.0</v>
       </c>
       <c r="BA13">
         <v>145000.0</v>
       </c>
       <c r="BB13">
         <v>145000.0</v>
       </c>
       <c r="BC13">
         <v>145000.0</v>
       </c>
       <c r="BD13">
         <v>145000.0</v>
       </c>
       <c r="BE13">
-        <v>125000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="BF13">
         <v>125000.0</v>
       </c>
       <c r="BG13">
         <v>125000.0</v>
       </c>
       <c r="BH13">
         <v>125000.0</v>
       </c>
       <c r="BI13">
+        <v>125000.0</v>
+      </c>
+      <c r="BJ13">
         <v>124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000.0</v>
       </c>
       <c r="BK13">
         <v>121000.0</v>
       </c>
       <c r="BL13">
         <v>121000.0</v>
       </c>
       <c r="BM13">
         <v>121000.0</v>
       </c>
       <c r="BN13">
-        <v>120000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="BO13">
         <v>120000.0</v>
       </c>
       <c r="BP13">
         <v>120000.0</v>
       </c>
       <c r="BQ13">
         <v>120000.0</v>
       </c>
       <c r="BR13">
         <v>120000.0</v>
       </c>
       <c r="BS13">
         <v>120000.0</v>
       </c>
       <c r="BT13">
         <v>120000.0</v>
       </c>
       <c r="BU13">
-        <v>121000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="BV13">
         <v>121000.0</v>
       </c>
       <c r="BW13">
         <v>121000.0</v>
       </c>
       <c r="BX13">
         <v>121000.0</v>
       </c>
       <c r="BY13">
+        <v>121000.0</v>
+      </c>
+      <c r="BZ13">
         <v>120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="CA13">
         <v>84000.0</v>
       </c>
       <c r="CB13">
         <v>84000.0</v>
       </c>
       <c r="CC13">
-        <v>83000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="CD13">
         <v>83000.0</v>
       </c>
       <c r="CE13">
         <v>83000.0</v>
       </c>
       <c r="CF13">
-        <v>82000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="CG13">
         <v>82000.0</v>
       </c>
       <c r="CH13">
         <v>82000.0</v>
       </c>
       <c r="CI13">
         <v>82000.0</v>
       </c>
       <c r="CJ13">
         <v>82000.0</v>
       </c>
       <c r="CK13">
-        <v>81000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="CL13">
         <v>81000.0</v>
       </c>
       <c r="CM13">
         <v>81000.0</v>
       </c>
       <c r="CN13">
-        <v>80000.0</v>
+        <v>81000.0</v>
       </c>
       <c r="CO13">
         <v>80000.0</v>
       </c>
       <c r="CP13">
         <v>80000.0</v>
       </c>
       <c r="CQ13">
         <v>80000.0</v>
       </c>
       <c r="CR13">
         <v>80000.0</v>
       </c>
       <c r="CS13">
         <v>80000.0</v>
       </c>
       <c r="CT13">
         <v>80000.0</v>
       </c>
       <c r="CU13">
         <v>80000.0</v>
       </c>
       <c r="CV13">
         <v>80000.0</v>
       </c>
       <c r="CW13">
+        <v>80000.0</v>
+      </c>
+      <c r="CX13">
         <v>65000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>100000.0</v>
       </c>
-      <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
-      <c r="DB13">
+      <c r="DB13"/>
+      <c r="DC13">
         <v>100000.0</v>
       </c>
-      <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
-      <c r="DF13">
+      <c r="DF13"/>
+      <c r="DG13">
         <v>64000.0</v>
       </c>
-      <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
-      <c r="DJ13">
+      <c r="DJ13"/>
+      <c r="DK13">
         <v>49000.0</v>
       </c>
-      <c r="DK13"/>
       <c r="DL13"/>
-      <c r="DM13">
-[...1 lines deleted...]
-      </c>
+      <c r="DM13"/>
       <c r="DN13">
         <v>48000.0</v>
       </c>
-      <c r="DO13"/>
+      <c r="DO13">
+        <v>48000.0</v>
+      </c>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
         <v>45</v>
       </c>
       <c r="B14">
+        <v>18922938.0</v>
+      </c>
+      <c r="C14">
         <v>22482230.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>20146118.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>19366633.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19917663.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>19685000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>20416958.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>19760000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>19675000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>22085292.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>19634306.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19599162.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19508626.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19603394.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19634153.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19272557.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19123354.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19104198.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19544174.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19619774.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19659057.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>19585638.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19436793.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>19345311.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18976178.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18967865.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>19305805.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>19217327.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18822178.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18814133.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>18810702.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>19319465.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>18895847.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>19441230.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>19069152.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>19356809.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>19421352.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>19492999.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>19441265.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>19429390.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>19484938.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>19165334.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>19095704.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>18215783.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18888013.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18815858.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>18822664.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>16826427.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>15921367.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>15819326.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>15429756.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>14706996.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>14609464.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>14460979.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>14525613.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>14501152.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>13924641.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>12517269.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12451600.0</v>
       </c>
       <c r="BH14">
         <v>12451600.0</v>
       </c>
       <c r="BI14">
-        <v>12281530.0</v>
+        <v>12451600.0</v>
       </c>
       <c r="BJ14">
         <v>12281530.0</v>
       </c>
       <c r="BK14">
+        <v>12281530.0</v>
+      </c>
+      <c r="BL14">
         <v>12399211.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>12202507.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>12204319.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>12049057.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>12126420.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>12101997.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>12071451.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11962021.0</v>
       </c>
       <c r="BS14">
         <v>11962021.0</v>
       </c>
       <c r="BT14">
+        <v>11962021.0</v>
+      </c>
+      <c r="BU14">
         <v>12130280.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>12193667.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>12070555.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>12061087.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12402249.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>10186077.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>9904076.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>8365288.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>8333792.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>8582209.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>8322920.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>8642118.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>8729235.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8183955.0</v>
       </c>
       <c r="CH14">
         <v>8183955.0</v>
       </c>
       <c r="CI14">
+        <v>8183955.0</v>
+      </c>
+      <c r="CJ14">
         <v>8600434.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>8603916.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>8575210.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>8094450.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>8340502.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>7995350.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>8082152.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>8001334.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>8454600.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>8542299.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>8633921.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>7960455.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>8460078.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7014445.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>6877326.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6500000.0</v>
       </c>
       <c r="CY14">
         <v>6500000.0</v>
       </c>
       <c r="CZ14">
         <v>6500000.0</v>
       </c>
       <c r="DA14">
         <v>6500000.0</v>
       </c>
-      <c r="DB14"/>
-      <c r="DC14">
+      <c r="DB14">
+        <v>6500000.0</v>
+      </c>
+      <c r="DC14"/>
+      <c r="DD14">
         <v>6666667.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>6333333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6400000.0</v>
       </c>
       <c r="DF14">
         <v>6400000.0</v>
       </c>
       <c r="DG14">
+        <v>6400000.0</v>
+      </c>
+      <c r="DH14">
         <v>5862069.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>5142857.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5217391.0</v>
       </c>
       <c r="DJ14">
         <v>5217391.0</v>
       </c>
       <c r="DK14">
+        <v>5217391.0</v>
+      </c>
+      <c r="DL14">
         <v>5172414.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>5000000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>4761905.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4000000.0</v>
       </c>
       <c r="DO14">
         <v>4000000.0</v>
       </c>
       <c r="DP14">
+        <v>4000000.0</v>
+      </c>
+      <c r="DQ14">
         <v>3200000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>3125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3333333.0</v>
       </c>
       <c r="DS14">
         <v>3333333.0</v>
       </c>
       <c r="DT14">
         <v>3333333.0</v>
       </c>
       <c r="DU14">
         <v>3333333.0</v>
       </c>
       <c r="DV14">
-        <v>2307692.0</v>
+        <v>3333333.0</v>
       </c>
       <c r="DW14">
         <v>2307692.0</v>
       </c>
       <c r="DX14">
         <v>2307692.0</v>
       </c>
       <c r="DY14">
         <v>2307692.0</v>
       </c>
+      <c r="DZ14">
+        <v>2307692.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
         <v>46</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>196000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195000.0</v>
       </c>
       <c r="O15">
         <v>195000.0</v>
       </c>
       <c r="P15">
+        <v>195000.0</v>
+      </c>
+      <c r="Q15">
         <v>194000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>191000.0</v>
       </c>
       <c r="S15">
         <v>191000.0</v>
       </c>
       <c r="T15">
+        <v>191000.0</v>
+      </c>
+      <c r="U15">
         <v>192000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>191000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>190000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>191000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>190000.0</v>
       </c>
       <c r="Y15">
         <v>190000.0</v>
       </c>
       <c r="Z15">
         <v>190000.0</v>
       </c>
       <c r="AA15">
         <v>190000.0</v>
       </c>
       <c r="AB15">
-        <v>189000.0</v>
+        <v>190000.0</v>
       </c>
       <c r="AC15">
         <v>189000.0</v>
       </c>
       <c r="AD15">
-        <v>188000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="AE15">
         <v>188000.0</v>
       </c>
       <c r="AF15">
         <v>188000.0</v>
       </c>
       <c r="AG15">
-        <v>189000.0</v>
+        <v>188000.0</v>
       </c>
       <c r="AH15">
         <v>189000.0</v>
       </c>
       <c r="AI15">
-        <v>191000.0</v>
+        <v>189000.0</v>
       </c>
       <c r="AJ15">
         <v>191000.0</v>
       </c>
       <c r="AK15">
-        <v>186000.0</v>
+        <v>191000.0</v>
       </c>
       <c r="AL15">
         <v>186000.0</v>
       </c>
       <c r="AM15">
-        <v>187000.0</v>
+        <v>186000.0</v>
       </c>
       <c r="AN15">
         <v>187000.0</v>
       </c>
       <c r="AO15">
+        <v>187000.0</v>
+      </c>
+      <c r="AP15">
         <v>186000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>185000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000.0</v>
       </c>
       <c r="AR15">
         <v>183000.0</v>
       </c>
       <c r="AS15">
+        <v>183000.0</v>
+      </c>
+      <c r="AT15">
         <v>182000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>180000.0</v>
       </c>
       <c r="AU15">
         <v>180000.0</v>
       </c>
       <c r="AV15">
+        <v>180000.0</v>
+      </c>
+      <c r="AW15">
         <v>179000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151000.0</v>
       </c>
       <c r="AX15">
         <v>151000.0</v>
       </c>
       <c r="AY15">
+        <v>151000.0</v>
+      </c>
+      <c r="AZ15">
         <v>148000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000.0</v>
       </c>
       <c r="BA15">
         <v>145000.0</v>
       </c>
       <c r="BB15">
         <v>145000.0</v>
       </c>
       <c r="BC15">
         <v>145000.0</v>
       </c>
       <c r="BD15">
         <v>145000.0</v>
       </c>
       <c r="BE15">
-        <v>125000.0</v>
+        <v>145000.0</v>
       </c>
       <c r="BF15">
         <v>125000.0</v>
       </c>
       <c r="BG15">
         <v>125000.0</v>
       </c>
       <c r="BH15">
         <v>125000.0</v>
       </c>
       <c r="BI15">
+        <v>125000.0</v>
+      </c>
+      <c r="BJ15">
         <v>124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121000.0</v>
       </c>
       <c r="BK15">
         <v>121000.0</v>
       </c>
       <c r="BL15">
         <v>121000.0</v>
       </c>
       <c r="BM15">
         <v>121000.0</v>
       </c>
       <c r="BN15">
-        <v>120000.0</v>
+        <v>121000.0</v>
       </c>
       <c r="BO15">
         <v>120000.0</v>
       </c>
       <c r="BP15">
         <v>120000.0</v>
       </c>
       <c r="BQ15">
         <v>120000.0</v>
       </c>
       <c r="BR15">
         <v>120000.0</v>
       </c>
       <c r="BS15">
         <v>120000.0</v>
       </c>
       <c r="BT15">
         <v>120000.0</v>
       </c>
       <c r="BU15">
-        <v>121000.0</v>
+        <v>120000.0</v>
       </c>
       <c r="BV15">
         <v>121000.0</v>
       </c>
       <c r="BW15">
         <v>121000.0</v>
       </c>
       <c r="BX15">
         <v>121000.0</v>
       </c>
       <c r="BY15">
+        <v>121000.0</v>
+      </c>
+      <c r="BZ15">
         <v>120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84000.0</v>
       </c>
       <c r="CA15">
         <v>84000.0</v>
       </c>
       <c r="CB15">
         <v>84000.0</v>
       </c>
       <c r="CC15">
-        <v>83000.0</v>
+        <v>84000.0</v>
       </c>
       <c r="CD15">
         <v>83000.0</v>
       </c>
       <c r="CE15">
         <v>83000.0</v>
       </c>
       <c r="CF15">
-        <v>82000.0</v>
+        <v>83000.0</v>
       </c>
       <c r="CG15">
         <v>82000.0</v>
       </c>
       <c r="CH15">
         <v>82000.0</v>
       </c>
       <c r="CI15">
         <v>82000.0</v>
       </c>
       <c r="CJ15">
         <v>82000.0</v>
       </c>
       <c r="CK15">
-        <v>81000.0</v>
+        <v>82000.0</v>
       </c>
       <c r="CL15">
         <v>81000.0</v>
       </c>
       <c r="CM15">
         <v>81000.0</v>
       </c>
       <c r="CN15">
-        <v>80000.0</v>
+        <v>81000.0</v>
       </c>
       <c r="CO15">
         <v>80000.0</v>
       </c>
       <c r="CP15">
         <v>80000.0</v>
       </c>
       <c r="CQ15">
         <v>80000.0</v>
       </c>
       <c r="CR15">
         <v>80000.0</v>
       </c>
       <c r="CS15">
         <v>80000.0</v>
       </c>
       <c r="CT15">
         <v>80000.0</v>
       </c>
       <c r="CU15">
         <v>80000.0</v>
       </c>
       <c r="CV15">
         <v>80000.0</v>
       </c>
       <c r="CW15">
-        <v>100000.0</v>
+        <v>80000.0</v>
       </c>
       <c r="CX15">
         <v>100000.0</v>
       </c>
-      <c r="CY15"/>
+      <c r="CY15">
+        <v>100000.0</v>
+      </c>
       <c r="CZ15"/>
       <c r="DA15"/>
-      <c r="DB15">
+      <c r="DB15"/>
+      <c r="DC15">
         <v>100000.0</v>
       </c>
-      <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
-      <c r="DF15">
+      <c r="DF15"/>
+      <c r="DG15">
         <v>64000.0</v>
       </c>
-      <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
-      <c r="DJ15">
+      <c r="DJ15"/>
+      <c r="DK15">
         <v>49000.0</v>
       </c>
-      <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
-      <c r="DN15">
+      <c r="DN15"/>
+      <c r="DO15">
         <v>48000.0</v>
       </c>
-      <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
+      <c r="DZ15"/>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
         <v>47</v>
       </c>
       <c r="B16">
+        <v>47570000.0</v>
+      </c>
+      <c r="C16">
         <v>61201000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>60323000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>52588000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>49396000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>38158000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>36239000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>45517000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>41504000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>37591000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>43848000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>53368000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>49003000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>40340000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>44512000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>50213000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>43645000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>42496000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>40190000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>49843000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>40988000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>41072000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>44778000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>44657000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>34718000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>27911000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>32953000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>24064000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>30642000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>30599000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>29239000.0</v>
       </c>
-      <c r="AF16"/>
-      <c r="AG16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>32083000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>46140000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>44672000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>33842000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>33448000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>39458000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>33074000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>37873000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>40658000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>44466000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>40953000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>45069000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>37194000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>42964000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>26074000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>15167000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>15115000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>24567000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>13410000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>12293000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>12172000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>39834000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10357000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10226000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>41074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9160000.0</v>
       </c>
       <c r="BG16">
         <v>9160000.0</v>
       </c>
-      <c r="BH16"/>
-      <c r="BI16">
+      <c r="BH16">
+        <v>9160000.0</v>
+      </c>
+      <c r="BI16"/>
+      <c r="BJ16">
         <v>8930000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>16937000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>7977000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>7738000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>6197000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>9606000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5761000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>5509000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6138000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>7666000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133000.0</v>
       </c>
       <c r="BT16">
         <v>133000.0</v>
       </c>
       <c r="BU16">
         <v>133000.0</v>
       </c>
       <c r="BV16">
         <v>133000.0</v>
       </c>
       <c r="BW16">
         <v>133000.0</v>
       </c>
       <c r="BX16">
         <v>133000.0</v>
       </c>
       <c r="BY16">
         <v>133000.0</v>
       </c>
       <c r="BZ16">
         <v>133000.0</v>
       </c>
       <c r="CA16">
         <v>133000.0</v>
       </c>
-      <c r="CB16"/>
-      <c r="CC16">
+      <c r="CB16">
         <v>133000.0</v>
       </c>
-      <c r="CD16"/>
-      <c r="CE16">
+      <c r="CC16"/>
+      <c r="CD16">
         <v>133000.0</v>
       </c>
+      <c r="CE16"/>
       <c r="CF16">
         <v>133000.0</v>
       </c>
       <c r="CG16">
         <v>133000.0</v>
       </c>
-      <c r="CH16"/>
+      <c r="CH16">
+        <v>133000.0</v>
+      </c>
       <c r="CI16"/>
       <c r="CJ16"/>
-      <c r="CK16">
+      <c r="CK16"/>
+      <c r="CL16">
         <v>2811000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2851000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>3219000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>3717000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>3344000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2559000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>2580000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3471000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>4181000.0</v>
       </c>
-      <c r="CT16"/>
-      <c r="CU16">
+      <c r="CU16"/>
+      <c r="CV16">
         <v>3425000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>4359000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>6169000.0</v>
       </c>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
-      <c r="DF16">
+      <c r="DF16"/>
+      <c r="DG16">
         <v>-395000.0</v>
       </c>
-      <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
-      <c r="DJ16">
+      <c r="DJ16"/>
+      <c r="DK16">
         <v>-743000.0</v>
       </c>
-      <c r="DK16"/>
       <c r="DL16"/>
-      <c r="DM16">
+      <c r="DM16"/>
+      <c r="DN16">
         <v>-554000.0</v>
       </c>
-      <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
         <v>48</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17">
         <v>10237000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>9592000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>9746000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>7607000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>7345000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>10343000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>10556000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>14422000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>14079000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>13642000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>13546000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>456000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>457000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>463000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>236000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>243000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>238000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>240000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>261000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3284000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2872000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2630000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2614000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>13189000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>11705000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>11702000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2546000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>2151000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>2147000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>2141000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>1857000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>1617000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>1563000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>1368000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
@@ -10592,214 +10631,215 @@
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
         <v>49</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
-      <c r="M18">
+      <c r="M18"/>
+      <c r="N18">
         <v>1985000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>718000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>121000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>115000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>121000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>126000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>75000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>74000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000.0</v>
       </c>
       <c r="V18">
         <v>73000.0</v>
       </c>
       <c r="W18">
         <v>73000.0</v>
       </c>
       <c r="X18">
+        <v>73000.0</v>
+      </c>
+      <c r="Y18">
         <v>75000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>73000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>79000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>302000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>130000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>275000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>257000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>234000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>211000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>216000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>226000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>212000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>205000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>185000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>180000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>13577000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>13675000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>13682000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>14315000.0</v>
       </c>
-      <c r="AQ18">
-[...1 lines deleted...]
-      </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
         <v>15167000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>15115000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>15065000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>13410000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>12293000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>12172000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>12014000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>10357000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>10226000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>10022000.0</v>
       </c>
-      <c r="BF18">
-[...1 lines deleted...]
-      </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10823,52 +10863,53 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
         <v>50</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10956,222 +10997,225 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
         <v>51</v>
       </c>
       <c r="B20">
+        <v>7355000.0</v>
+      </c>
+      <c r="C20">
         <v>3205000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3527000.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>3205000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>3205000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>3205000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>3205000.0</v>
       </c>
-      <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
-[...1 lines deleted...]
-      </c>
+      <c r="U20"/>
       <c r="V20">
         <v>3205000.0</v>
       </c>
-      <c r="W20"/>
+      <c r="W20">
+        <v>3205000.0</v>
+      </c>
       <c r="X20"/>
-      <c r="Y20">
-[...1 lines deleted...]
-      </c>
+      <c r="Y20"/>
       <c r="Z20">
         <v>3205000.0</v>
       </c>
       <c r="AA20">
         <v>3205000.0</v>
       </c>
       <c r="AB20">
         <v>3205000.0</v>
       </c>
       <c r="AC20">
         <v>3205000.0</v>
       </c>
       <c r="AD20">
         <v>3205000.0</v>
       </c>
       <c r="AE20">
+        <v>3205000.0</v>
+      </c>
+      <c r="AF20">
         <v>3402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2551000.0</v>
       </c>
       <c r="AG20">
         <v>2551000.0</v>
       </c>
       <c r="AH20">
         <v>2551000.0</v>
       </c>
       <c r="AI20">
         <v>2551000.0</v>
       </c>
       <c r="AJ20">
         <v>2551000.0</v>
       </c>
       <c r="AK20">
         <v>2551000.0</v>
       </c>
       <c r="AL20">
         <v>2551000.0</v>
       </c>
       <c r="AM20">
         <v>2551000.0</v>
       </c>
       <c r="AN20">
+        <v>2551000.0</v>
+      </c>
+      <c r="AO20">
         <v>2476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2053000.0</v>
       </c>
       <c r="AP20">
         <v>2053000.0</v>
       </c>
       <c r="AQ20">
         <v>2053000.0</v>
       </c>
       <c r="AR20">
+        <v>2053000.0</v>
+      </c>
+      <c r="AS20">
         <v>2552000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1847000.0</v>
       </c>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
-        <v>68356000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BD20">
         <v>68356000.0</v>
       </c>
       <c r="BE20">
         <v>68356000.0</v>
       </c>
       <c r="BF20">
+        <v>68356000.0</v>
+      </c>
+      <c r="BG20">
         <v>40263000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>37337000.0</v>
       </c>
       <c r="BH20">
         <v>37337000.0</v>
       </c>
       <c r="BI20">
+        <v>37337000.0</v>
+      </c>
+      <c r="BJ20">
         <v>4214000.0</v>
       </c>
-      <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
-      <c r="BT20">
+      <c r="BT20"/>
+      <c r="BU20">
         <v>2091000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BV20">
         <v>329000.0</v>
       </c>
-      <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
@@ -11183,272 +11227,273 @@
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
         <v>52</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>235000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3527000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3603000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3693000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>552000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3846000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3984000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>4102000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1069000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>4461000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>4721000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5046000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2143000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>5708000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>6046000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6548000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3799000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7341000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7713000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8194000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5329000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8876000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>9077000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>9373000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6393000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7183000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7493000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7965000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8431000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8762000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3380000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3567000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>3766000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3970000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4191000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3848000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3993000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4150000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4316000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4428000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4573000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>4718000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4863000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>5725000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2574000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2734000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2894000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3064000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3244000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>3425000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3605000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3791000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3983000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>20856000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>21399000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>22484000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>44157000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>45097000.0</v>
       </c>
       <c r="BH21">
         <v>45097000.0</v>
       </c>
       <c r="BI21">
+        <v>45097000.0</v>
+      </c>
+      <c r="BJ21">
         <v>45983000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5530000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>5724000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>5917000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>6110000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>6304000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6497000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6690000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2457000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2564000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2766000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2898000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1673000.0</v>
       </c>
-      <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
@@ -11460,1293 +11505,1303 @@
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
       <c r="DW21"/>
       <c r="DX21"/>
       <c r="DY21"/>
+      <c r="DZ21"/>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
         <v>53</v>
       </c>
       <c r="B22">
+        <v>413289000.0</v>
+      </c>
+      <c r="C22">
         <v>397041000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>398980000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>372590000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>366772000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>359669000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>367028000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>378776000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>402931000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>397328000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>393777000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>366405000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>364187000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>356254000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>390574000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>401202000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>405205000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>385504000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>358738000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>330494000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>320685000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>302913000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>296281000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>240018000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>241253000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>234680000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>264748000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>259351000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>270465000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>242195000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>215821000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>197387000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>195657000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>83783000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>88240000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>96606000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>89947000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>75097000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>76438000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>82392000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>83740000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>68580000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>69149000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>64614000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>66627000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>64662000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>66577000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>56685000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>54799000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>54780000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>50419000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>42184000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>39245000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>73240000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>99949000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>92049000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>104890000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>136838000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129730000.0</v>
       </c>
       <c r="BH22">
         <v>129730000.0</v>
       </c>
       <c r="BI22">
+        <v>129730000.0</v>
+      </c>
+      <c r="BJ22">
         <v>120689000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>34764000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>32932000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>32139000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>34682000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>35471000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>35727000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>32054000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>32965000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>32631000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>26763000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>29505000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>38725000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>36831000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>35841000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>29254000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>29544000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>35730000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>73855000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>62860000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>71650000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>66389000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>62073000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>64745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50996000.0</v>
       </c>
       <c r="CH22">
         <v>50996000.0</v>
       </c>
       <c r="CI22">
+        <v>50996000.0</v>
+      </c>
+      <c r="CJ22">
         <v>44037000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>43452000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>38657000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>28744000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>24353000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>25328000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>26008000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>27583000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>28519000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>30766000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>31588000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>34270000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>34873000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>33352000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>33249000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>35200000.0</v>
       </c>
-      <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
-      <c r="DB22">
+      <c r="DB22"/>
+      <c r="DC22">
         <v>36200000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>72000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>66000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>60900000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>54736000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>59600000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>58300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>52100000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>41862000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>35000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>31300000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>30200000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>28551000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>22700000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>15300000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>13200000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>12100000.0</v>
       </c>
-      <c r="DS22"/>
-      <c r="DT22">
+      <c r="DT22"/>
+      <c r="DU22">
         <v>9300000.0</v>
       </c>
-      <c r="DU22">
+      <c r="DV22">
         <v>8300000.0</v>
       </c>
-      <c r="DV22">
+      <c r="DW22">
         <v>7200000.0</v>
       </c>
-      <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
+      <c r="DZ22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
         <v>54</v>
       </c>
       <c r="B23">
+        <v>1010024000.0</v>
+      </c>
+      <c r="C23">
         <v>1019437000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>991310000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>989968000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>973350000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>957636000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>949508000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>986242000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>977955000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1012002000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>995933000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1066772000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1058187000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1028565000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1016574000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1014713000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1000426000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1015698000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>938280000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>927212000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>903940000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>847882000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>799236000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>779436000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>760000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>777029000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>726742000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>712558000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>693832000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>632362000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>605849000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>584013000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>549253000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>494497000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>467694000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>461464000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>434894000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>436139000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>443029000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>437668000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>440783000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>413372000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>383055000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>396416000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>386494000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>421760000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>373661000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>376631000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>310277000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>318853000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>297340000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>289504000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>277371000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>367074000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>442642000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>488947000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>501898000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>491290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492803000.0</v>
       </c>
       <c r="BH23">
         <v>492803000.0</v>
       </c>
       <c r="BI23">
+        <v>492803000.0</v>
+      </c>
+      <c r="BJ23">
         <v>449108000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>191865000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>176833000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>172644000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>167009000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>163480000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>160594000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>167171000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>157379000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>159588000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>157777000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>161350000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>153758000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>141408000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>134352000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>133223000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>130869000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>131986000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>125913000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>126880000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>110916000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>101346000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>93613000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>95606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83348000.0</v>
       </c>
       <c r="CH23">
         <v>83348000.0</v>
       </c>
       <c r="CI23">
+        <v>83348000.0</v>
+      </c>
+      <c r="CJ23">
         <v>80927000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>81172000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>78165000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>65996000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>59542000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>57902000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>55509000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>59282000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>55761000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>66371000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>79154000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>71296000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>70105000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>69176000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>69514000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>60100000.0</v>
       </c>
-      <c r="CY23"/>
       <c r="CZ23"/>
       <c r="DA23"/>
-      <c r="DB23">
+      <c r="DB23"/>
+      <c r="DC23">
         <v>71800000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>114000000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>108000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>108100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>98245000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>95300000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>88600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>85000000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>75510000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>67600000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>62000000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>56600000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>60189000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>51100000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>32600000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>26600000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>25800000.0</v>
       </c>
-      <c r="DS23"/>
-      <c r="DT23">
+      <c r="DT23"/>
+      <c r="DU23">
         <v>19700000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>17600000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>16900000.0</v>
       </c>
-      <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
+      <c r="DZ23"/>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
         <v>55</v>
       </c>
       <c r="B24">
+        <v>44795000.0</v>
+      </c>
+      <c r="C24">
         <v>38993000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>39890000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>43444000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>40844000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>35207000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>32377000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>32340000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>31676000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>30776000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>33226000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>31819000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>31252000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>40273000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10233000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>11171000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>12097000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>13024000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>13951000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>14877000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16786000.0</v>
       </c>
       <c r="V24">
         <v>16786000.0</v>
       </c>
       <c r="W24">
+        <v>16786000.0</v>
+      </c>
+      <c r="X24">
         <v>17705000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>18624000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>19543000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>20462000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>21380000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>22299000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>23218000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>24187000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>25109000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>26032000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>26954000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>13913000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>14670000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>15401000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>16155000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>16935000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>17691000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>18447000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>19203000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>19980000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>20738000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>21517000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>22263000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>72258000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>74052000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>75846000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>77640000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>79434000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>81228000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>94474000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>98846000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>80110000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>139157000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>134835000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>139945000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>133632000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>61954000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>62555000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>47630000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>5962000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>6249000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>6804000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>7365000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>7945000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>8533000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>637000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>1007000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>1401000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>1850000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>2268000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>2423000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>2565000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>2889000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>3219000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>3226000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>3629000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>4019000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>4418000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>4520000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>4857000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>5085000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>1940000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>1624000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>938000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>1029000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1066000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>1159000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1247000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1426000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>836000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>438000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>209000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>309000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>340000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>667000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>915000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>1298000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>1607000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>1918000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>2099000.0</v>
       </c>
-      <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
-      <c r="DB24">
+      <c r="DB24"/>
+      <c r="DC24">
         <v>3062000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
         <v>56</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>40273000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>10233000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>11171000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>12097000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>13024000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13951000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14877000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16786000.0</v>
       </c>
       <c r="V25">
         <v>16786000.0</v>
       </c>
       <c r="W25">
+        <v>16786000.0</v>
+      </c>
+      <c r="X25">
         <v>17705000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>18624000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>19543000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>20462000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>21380000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>22299000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>23218000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>24187000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>25109000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>26032000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>26954000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>13913000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>14670000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>15401000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>16155000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>16935000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>17691000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>18447000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>19203000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>19980000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>20738000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>21517000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>22263000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>72258000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>74052000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>75846000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>77640000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>79434000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>81228000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>94474000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>98846000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>80110000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>139218000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>134959000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>140128000.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
-      <c r="BI25">
+      <c r="BI25"/>
+      <c r="BJ25">
         <v>47630000.0</v>
       </c>
-      <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
@@ -12770,52 +12825,53 @@
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
+      <c r="DZ25"/>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
         <v>57</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
@@ -12903,52 +12959,53 @@
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
         <v>58</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -13036,506 +13093,512 @@
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
         <v>59</v>
       </c>
       <c r="B28">
+        <v>209577000.0</v>
+      </c>
+      <c r="C28">
         <v>184978000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>182616000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>170947000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>193062000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>191855000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>192510000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>225309000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>248106000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>225361000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>221564000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>270961000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>285312000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>265626000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>268763000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>258308000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>238755000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>239694000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>215324000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>214687000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>193520000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>170926000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>152920000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>178901000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>195277000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>196958000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>214361000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>222119000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>203220000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>128361000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>98609000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>76448000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>62867000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>57932000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>43706000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>39371000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>26095000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>21970000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>34815000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>35059000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>23550000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8150000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>17104000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7889000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>22216000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>18871000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5177000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-5356000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>70791000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>72678000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>65741000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>79325000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>88305000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>123853000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>119235000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>104637000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>101929000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>101880000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>101502000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>100551000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>82976000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5857000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>8194000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3297000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>9986000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>9688000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>12045000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>24414000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>22002000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>24892000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>18060000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>22699000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>14537000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2341000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>4152000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>7471000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2766000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>27648000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>23073000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>28972000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>20822000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>14049000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>12327000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>15957000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7686000.0</v>
       </c>
       <c r="CH28">
         <v>7686000.0</v>
       </c>
       <c r="CI28">
+        <v>7686000.0</v>
+      </c>
+      <c r="CJ28">
         <v>-12287000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-12710000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-8795000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-2974000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-4478000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-4413000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>4498000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>9649000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>11658000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>18843000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>31880000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>30121000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>34379000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>32993000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>34052000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>30900000.0</v>
       </c>
-      <c r="CY28"/>
       <c r="CZ28"/>
       <c r="DA28"/>
-      <c r="DB28">
+      <c r="DB28"/>
+      <c r="DC28">
         <v>38700000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>22700000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>17800000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>15700000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>11872000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>11900000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>26000000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>22400000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>15043000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>16500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>14700000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>13400000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>15525000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>6600000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>12900000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>10000000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>9100000.0</v>
       </c>
-      <c r="DS28"/>
-      <c r="DT28">
+      <c r="DT28"/>
+      <c r="DU28">
         <v>6500000.0</v>
       </c>
-      <c r="DU28">
+      <c r="DV28">
         <v>3700000.0</v>
       </c>
-      <c r="DV28">
+      <c r="DW28">
         <v>1200000.0</v>
       </c>
-      <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
+      <c r="DZ28"/>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
         <v>60</v>
       </c>
       <c r="B29">
+        <v>416623000.0</v>
+      </c>
+      <c r="C29">
         <v>399671000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>386447000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>374399000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>387813000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>383693000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>389850000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>420994000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>442679000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>443886000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>429978000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>521955000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>533711000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>509612000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>503890000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>488539000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>476533000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>486957000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>443741000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>448794000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>427701000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>405609000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>380067000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>404297000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>407322000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>451660000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13594,583 +13657,587 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
         <v>61</v>
       </c>
       <c r="B30">
+        <v>71362000.0</v>
+      </c>
+      <c r="C30">
         <v>112614000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>114057000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>134316000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>115861000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>124878000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>104253000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>137655000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>105941000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>129118000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>118244000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>191066000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>174377000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>147467000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>104605000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>113722000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>100813000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>112876000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>84300000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>92992000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>80283000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>90467000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>70653000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>124397000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>96162000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>115362000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>86498000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>99590000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>78289000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>88207000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>94613000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>91929000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>66468000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>94352000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3330000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>12393000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>9704000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>26017000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>22667000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>16112000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>11148000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>8548000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1536000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>899000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10629000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>24799000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1426000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7955000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>22283000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2634000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1279000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>14311000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3689000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5171000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>21829000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>20036000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>24887000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35411000.0</v>
       </c>
       <c r="BH30">
         <v>35411000.0</v>
       </c>
       <c r="BI30">
+        <v>35411000.0</v>
+      </c>
+      <c r="BJ30">
         <v>34963000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>10635000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>2758000.0</v>
       </c>
-      <c r="BL30"/>
-      <c r="BM30">
+      <c r="BM30"/>
+      <c r="BN30">
         <v>3267000.0</v>
       </c>
-      <c r="BN30"/>
       <c r="BO30"/>
-      <c r="BP30">
+      <c r="BP30"/>
+      <c r="BQ30">
         <v>12509000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>8845000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>11121000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>10637000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>13225000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>9396000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>3556000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2520000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>8385000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>6702000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>3929000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5688000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>19141000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>14698000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>13775000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>9917000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>11222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11513000.0</v>
       </c>
       <c r="CH30">
         <v>11513000.0</v>
       </c>
       <c r="CI30">
+        <v>11513000.0</v>
+      </c>
+      <c r="CJ30">
         <v>5188000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>6122000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>14726000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>14626000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>10349000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>7683000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>11035000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>12764000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>13092000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>13280000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>28124000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>17922000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>19471000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>19554000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>17838000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>7300000.0</v>
       </c>
-      <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
-      <c r="DB30">
+      <c r="DB30"/>
+      <c r="DC30">
         <v>15300000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>23600000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>25500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>32200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>29591000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>25300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>19700000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>23000000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>22328000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>22900000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>21800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>18100000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>17264000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>15200000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>14300000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>10900000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>10700000.0</v>
       </c>
-      <c r="DS30"/>
-      <c r="DT30">
+      <c r="DT30"/>
+      <c r="DU30">
         <v>7200000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>6000000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>4300000.0</v>
       </c>
-      <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
+      <c r="DZ30"/>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:130">
       <c r="A31" t="s">
         <v>62</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>323439000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>315127000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>314989000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>310698000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>308218000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>308259000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>313120000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>310247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>292611000.0</v>
       </c>
       <c r="V31">
         <v>292611000.0</v>
       </c>
       <c r="W31">
+        <v>292611000.0</v>
+      </c>
+      <c r="X31">
         <v>299684000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>287995000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>272101000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>265922000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>273938000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>270647000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>263659000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>268119000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>267624000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>276233000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>264620000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>268659000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>262012000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>267354000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>248855000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>242137000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>233235000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>222032000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>213580000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>204182000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>196516000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>187525000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>188273000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>187629000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>184501000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>180177000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>111255000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>106392000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>102008000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>96268000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>93812000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-7497000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-18928000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-21280000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-13101000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-17221000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>2515000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>27817000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>77037000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -14194,131 +14261,134 @@
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
       <c r="DW31"/>
       <c r="DX31"/>
       <c r="DY31"/>
+      <c r="DZ31"/>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:130">
       <c r="A32" t="s">
         <v>63</v>
       </c>
       <c r="B32">
+        <v>173010000.0</v>
+      </c>
+      <c r="C32">
         <v>184386000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>166975000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>171950000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>158766000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>160446000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>155693000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>154260000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>148739000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>156034000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>154815000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>163243000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>153726000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>154886000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>122892000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>114525000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>115077000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>110580000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>108103000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>107707000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>105403000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>96725000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>96282000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>94174000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>87410000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>90624000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -14377,596 +14447,602 @@
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
       <c r="DW32"/>
       <c r="DX32"/>
       <c r="DY32"/>
+      <c r="DZ32"/>
     </row>
-    <row r="33" spans="1:129">
+    <row r="33" spans="1:130">
       <c r="A33" t="s">
         <v>64</v>
       </c>
       <c r="B33">
+        <v>445861000.0</v>
+      </c>
+      <c r="C33">
         <v>434935000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>433549000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>443236000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>453968000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>446165000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>445204000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>438040000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>437912000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>451543000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>451573000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>478557000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>486011000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>491087000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>479849000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>474678000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>471491000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>478713000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>473518000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>470791000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>462959000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>425026000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>404128000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>382434000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>379402000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>367913000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>353324000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>336124000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>322767000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>279480000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>276010000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>275092000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>258685000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>359812000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>350504000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>317629000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>315052000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>314008000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>295816000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>289269000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>281727000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>273287000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>267463000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>263382000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>259852000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>239965000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>207031000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>206252000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>199886000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>193587000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>194183000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>189503000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>183052000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>214443000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>301293000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>333139000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>333667000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>316046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315706000.0</v>
       </c>
       <c r="BH33">
         <v>315706000.0</v>
       </c>
       <c r="BI33">
+        <v>315706000.0</v>
+      </c>
+      <c r="BJ33">
         <v>280939000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>131728000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>129124000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>124042000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>116727000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>115222000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>113116000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>110732000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>104455000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>105417000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>107758000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>107035000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>97308000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>91448000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>85919000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>84232000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>83300000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>82478000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>35383000.0</v>
       </c>
-      <c r="CB33"/>
-      <c r="CC33">
+      <c r="CC33"/>
+      <c r="CD33">
         <v>14210000.0</v>
       </c>
-      <c r="CD33"/>
-      <c r="CE33">
+      <c r="CE33"/>
+      <c r="CF33">
         <v>12947000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>9933000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>6382000.0</v>
       </c>
-      <c r="CH33"/>
       <c r="CI33"/>
       <c r="CJ33"/>
-      <c r="CK33">
+      <c r="CK33"/>
+      <c r="CL33">
         <v>5175000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>5532000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>14662000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>15430000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>16501000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>16861000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>12950000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>16771000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>17832000.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>15010000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>15162000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>15800000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>15100000.0</v>
       </c>
-      <c r="CY33"/>
       <c r="CZ33"/>
       <c r="DA33"/>
-      <c r="DB33">
+      <c r="DB33"/>
+      <c r="DC33">
         <v>17500000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>13700000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>11300000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>10000000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>8948000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>6600000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>7000000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>5900000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>7046000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>7700000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>6600000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>6400000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>5011000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>1800000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DR33">
         <v>1400000.0</v>
       </c>
-      <c r="DS33"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DS33">
+        <v>1400000.0</v>
+      </c>
+      <c r="DT33"/>
       <c r="DU33">
         <v>1300000.0</v>
       </c>
       <c r="DV33">
         <v>1300000.0</v>
       </c>
-      <c r="DW33"/>
+      <c r="DW33">
+        <v>1300000.0</v>
+      </c>
       <c r="DX33"/>
       <c r="DY33"/>
+      <c r="DZ33"/>
     </row>
-    <row r="34" spans="1:129">
+    <row r="34" spans="1:130">
       <c r="A34" t="s">
         <v>65</v>
       </c>
       <c r="B34">
+        <v>8055000.0</v>
+      </c>
+      <c r="C34">
         <v>8336000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>7762000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>7953000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8212000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>6631000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>6530000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>6114000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>6345000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>6872000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>11021000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>10988000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>283061000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>11583000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>277398000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>267219000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>259584000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>7313000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>254475000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>253300000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>203747000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>7973000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>182948000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>169914000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>175095000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>162476000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>122410000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>7205000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>6200000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>48809000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>50021000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>59311000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>52519000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>24430000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>26480000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>10267000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>23215000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>27561000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>28555000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>32183000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>31958000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>36886000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>42274000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>43424000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>43788000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>44128000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>14036000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>11816000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>10443000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>11529000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>7746000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>7458000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>5004000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>58691000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>53487000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>105224000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>115124000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>113702000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>103079000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>107399000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -14991,826 +15067,831 @@
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
+      <c r="DZ34"/>
     </row>
-    <row r="35" spans="1:129">
+    <row r="35" spans="1:130">
       <c r="A35" t="s">
         <v>66</v>
       </c>
       <c r="B35">
+        <v>365882000.0</v>
+      </c>
+      <c r="C35">
         <v>353831000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>341977000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>356650000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>352621000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>348912000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>338226000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>328337000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>319482000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>322467000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>324636000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>316664000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>316298000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>325498000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>287752000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>278505000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>271802000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>274030000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>268501000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>268251000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>263135000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>220606000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>200726000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>188613000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>194711000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>183017000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>144092000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>126886000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>117007000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>73253000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>75364000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>85554000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>79689000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>38569000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>41362000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>25873000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>39555000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>44676000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>59823000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>64305000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>64843000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>71181000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>63012000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>64941000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>66051000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>116386000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>88088000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>102829000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>103198000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>106028000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>102384000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>114225000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>116022000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>150815000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>203062000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>250409000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>257860000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>175505000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>180410000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>107399000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>73622000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>15946000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>14925000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>15239000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>14357000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>15001000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>15578000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>7440000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>8498000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>8765000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>7481000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>8006000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>7971000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>7219000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>7418000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>7605000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>7223000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>7488000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>6356000.0</v>
       </c>
-      <c r="CB35"/>
-      <c r="CC35">
+      <c r="CC35"/>
+      <c r="CD35">
         <v>7667000.0</v>
       </c>
-      <c r="CD35"/>
-      <c r="CE35">
+      <c r="CE35"/>
+      <c r="CF35">
         <v>8537000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>2881000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>1978000.0</v>
       </c>
-      <c r="CH35"/>
       <c r="CI35"/>
       <c r="CJ35"/>
-      <c r="CK35">
+      <c r="CK35"/>
+      <c r="CL35">
         <v>2018000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>2363000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>1426000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>836000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>438000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>209000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>309000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>340000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>667000.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>1298000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>1607000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>3418000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>3600000.0</v>
       </c>
-      <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
-      <c r="DB35">
+      <c r="DB35"/>
+      <c r="DC35">
         <v>3100000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>27000000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>22300000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>19900000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>16154000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>15300000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>26300000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>25900000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>18738000.0</v>
       </c>
-      <c r="DK35">
+      <c r="DL35">
         <v>16900000.0</v>
       </c>
-      <c r="DL35">
+      <c r="DM35">
         <v>15400000.0</v>
       </c>
-      <c r="DM35">
+      <c r="DN35">
         <v>13000000.0</v>
       </c>
-      <c r="DN35">
+      <c r="DO35">
         <v>15234000.0</v>
       </c>
-      <c r="DO35">
+      <c r="DP35">
         <v>9000000.0</v>
       </c>
-      <c r="DP35">
+      <c r="DQ35">
         <v>13300000.0</v>
       </c>
-      <c r="DQ35">
+      <c r="DR35">
         <v>10300000.0</v>
       </c>
-      <c r="DR35">
+      <c r="DS35">
         <v>9500000.0</v>
       </c>
-      <c r="DS35"/>
-      <c r="DT35">
+      <c r="DT35"/>
+      <c r="DU35">
         <v>7900000.0</v>
       </c>
-      <c r="DU35">
+      <c r="DV35">
         <v>5300000.0</v>
       </c>
-      <c r="DV35">
+      <c r="DW35">
         <v>4900000.0</v>
       </c>
-      <c r="DW35"/>
       <c r="DX35"/>
       <c r="DY35"/>
+      <c r="DZ35"/>
     </row>
-    <row r="36" spans="1:129">
+    <row r="36" spans="1:130">
       <c r="A36" t="s">
         <v>67</v>
       </c>
       <c r="B36">
+        <v>2827000.0</v>
+      </c>
+      <c r="C36">
         <v>2818000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2595000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2892000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2767000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>339246000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>2764000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>324066000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2320000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1700000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1511000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>315381000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1081000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1062001.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>1138000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1476000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1403000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1413000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1501000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1414000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1246000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1531000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>956000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>1638000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>1676000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1839000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>679000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>875000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>866000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>1071000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>891000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>866000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6406000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>309048000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>302952000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>271371000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>271124000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>269912000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>264847000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>259224000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>252409000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>244757000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>239737000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>234800000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>205308000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>193024000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>157675000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>159405000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>153330000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>147329000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>138320000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>135913000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>130112000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>166221000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>168836000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>228345000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>228232000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>216067000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>216511000.0</v>
       </c>
       <c r="BH36">
         <v>216511000.0</v>
       </c>
       <c r="BI36">
+        <v>216511000.0</v>
+      </c>
+      <c r="BJ36">
         <v>212225000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>108326000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>106309000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>103946000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>98018000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>95274000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>1149000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>512000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>572000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>87867000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>88374000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>84896000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>77704000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>74095000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>68170000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>66341000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>65330000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>64610000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>15345000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>21026000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>-4383000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1231000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>-4382000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>-4822000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>-5479000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>899000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>815000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>762000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>3130000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>774000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>1023000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>1068000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1108000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>1112000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>1203000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>4586000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>5081000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>5141000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>4191000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>3950000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>3945000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>6000000.0</v>
       </c>
-      <c r="CY36"/>
       <c r="CZ36"/>
       <c r="DA36"/>
-      <c r="DB36">
+      <c r="DB36"/>
+      <c r="DC36">
         <v>6100000.0</v>
       </c>
-      <c r="DC36">
+      <c r="DD36">
         <v>1600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1700000.0</v>
       </c>
       <c r="DE36">
         <v>1700000.0</v>
       </c>
       <c r="DF36">
+        <v>1700000.0</v>
+      </c>
+      <c r="DG36">
         <v>1807000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>400000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>1400000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>1100000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>881000.0</v>
       </c>
-      <c r="DK36">
+      <c r="DL36">
         <v>4000000.0</v>
       </c>
-      <c r="DL36">
+      <c r="DM36">
         <v>3500000.0</v>
       </c>
-      <c r="DM36">
+      <c r="DN36">
         <v>3600000.0</v>
       </c>
-      <c r="DN36">
+      <c r="DO36">
         <v>2542000.0</v>
       </c>
-      <c r="DO36">
+      <c r="DP36">
         <v>100000.0</v>
       </c>
-      <c r="DP36">
+      <c r="DQ36">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DR36">
         <v>100000.0</v>
       </c>
-      <c r="DS36"/>
-      <c r="DT36">
+      <c r="DS36">
         <v>100000.0</v>
       </c>
+      <c r="DT36"/>
       <c r="DU36">
+        <v>100000.0</v>
+      </c>
+      <c r="DV36">
         <v>200000.0</v>
       </c>
-      <c r="DV36">
+      <c r="DW36">
         <v>100000.0</v>
       </c>
-      <c r="DW36"/>
       <c r="DX36"/>
       <c r="DY36"/>
+      <c r="DZ36"/>
     </row>
-    <row r="37" spans="1:129">
+    <row r="37" spans="1:130">
       <c r="A37" t="s">
         <v>68</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15854,51 +15935,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -15922,1773 +16005,1785 @@
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
       <c r="DW37"/>
       <c r="DX37"/>
       <c r="DY37"/>
+      <c r="DZ37"/>
     </row>
-    <row r="38" spans="1:129">
+    <row r="38" spans="1:130">
       <c r="A38" t="s">
         <v>69</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>1.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>-486011000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>342041000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>342814000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>335402000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>338650000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>432406000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>327266000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>313554000.0</v>
       </c>
-      <c r="V38">
-[...1 lines deleted...]
-      </c>
       <c r="W38">
+        <v>0.0</v>
+      </c>
+      <c r="X38">
         <v>395252000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>254934000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>254989000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>260329000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>233970000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>235441000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>223096000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>10817000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>231497000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>238649000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>224541000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>325173000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>329464000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>297761000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>296734000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>295571000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>277573000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>272042000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>264922000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>257188000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>252320000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>248022000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>245687000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>227430000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>195264000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>195008000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>188662000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>182562000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>183791000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>179298000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>173410000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>200360000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>287809000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>320247000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>322373000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>320929000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>302104000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>300508000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>263790000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>120065000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>117656000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>112479000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>104848000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>102529000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>100155000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>97443000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>90738000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>91420000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>93322000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>91231000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>81051000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>75452000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>69987000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>68158000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>66483000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>66427000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>21283000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>21026000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>1444000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>1231000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>1208000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>1334000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>1149000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>899000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>1776000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>1652000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>4369000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>774000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>9548000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>10128000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>11285000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>11633000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>7453000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>10836000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>11331000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>11391000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>7441000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>7200000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>7195000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>5974000.0</v>
       </c>
-      <c r="CY38"/>
       <c r="CZ38"/>
       <c r="DA38"/>
-      <c r="DB38">
+      <c r="DB38"/>
+      <c r="DC38">
         <v>6084000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
+      <c r="DZ38"/>
     </row>
-    <row r="39" spans="1:129">
+    <row r="39" spans="1:130">
       <c r="A39" t="s">
         <v>70</v>
       </c>
       <c r="B39">
+        <v>58113000.0</v>
+      </c>
+      <c r="C39">
         <v>57649000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>25153000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>22091000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>22258999.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>15614000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>20304000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>19457000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>21753000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>18202000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>17978000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>18415000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>20566000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>20150000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>26798000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>15511000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>11705000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>13387000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>11743000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>12952000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>13307000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>12301000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>13866000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>10463000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>14658000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>8608000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>10332000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>8846000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>9030000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>9296000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>7946000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>34472000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>13148000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>-144262000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>12829000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>17178000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>9664000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>9848000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>42201000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>42210000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>42469000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5900000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>29696000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>34484000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>31159000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>30405000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>22696000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>22625000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>22396000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>23083000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>16278000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>32537000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>39461000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>90366000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>10776000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>9234000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>10346000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>10081000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>10478000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>4756000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>10931000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>11957000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>11108000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>10383000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>10342000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>11126000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>10864000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>9853000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>9638000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>9632000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>11443000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>11101000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>7580000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>7265000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>8553000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>9013000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>8353000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>8641000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>9392000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>9270000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>9580000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>6727000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>7378000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>7817000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7743000.0</v>
       </c>
       <c r="CH39">
         <v>7743000.0</v>
       </c>
       <c r="CI39">
+        <v>7743000.0</v>
+      </c>
+      <c r="CJ39">
         <v>6635000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>8264000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>8904000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>9176000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>573000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>577000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>762000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>605000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>432000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>1129000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>1240000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>406000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>408000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>875000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>2393000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>2100000.0</v>
       </c>
-      <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
-      <c r="DB39">
-[...1 lines deleted...]
-      </c>
+      <c r="DB39"/>
       <c r="DC39">
         <v>1500000.0</v>
       </c>
       <c r="DD39">
+        <v>1500000.0</v>
+      </c>
+      <c r="DE39">
         <v>2100000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>1900000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>1862000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DH39">
         <v>1200000.0</v>
       </c>
       <c r="DI39">
+        <v>1200000.0</v>
+      </c>
+      <c r="DJ39">
         <v>900000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DL39">
         <v>900000.0</v>
       </c>
       <c r="DM39">
+        <v>900000.0</v>
+      </c>
+      <c r="DN39">
         <v>1800000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>863000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>8600000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>700000.0</v>
       </c>
-      <c r="DQ39">
+      <c r="DR39">
         <v>600000.0</v>
       </c>
-      <c r="DR39">
+      <c r="DS39">
         <v>1000000.0</v>
       </c>
-      <c r="DS39"/>
-      <c r="DT39">
+      <c r="DT39"/>
+      <c r="DU39">
         <v>300000.0</v>
       </c>
-      <c r="DU39">
+      <c r="DV39">
         <v>200000.0</v>
       </c>
-      <c r="DV39">
+      <c r="DW39">
         <v>300000.0</v>
       </c>
-      <c r="DW39"/>
       <c r="DX39"/>
       <c r="DY39"/>
+      <c r="DZ39"/>
     </row>
-    <row r="40" spans="1:129">
+    <row r="40" spans="1:130">
       <c r="A40" t="s">
         <v>71</v>
       </c>
       <c r="B40">
+        <v>37859000.0</v>
+      </c>
+      <c r="C40">
         <v>67541000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>44122000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>43767000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>85974000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>70192000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>50149000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>45914000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>37256000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>75538000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>85536000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>34988000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>38557000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>65184000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>37473000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>32357000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>40072000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>70982000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>45011000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>42157000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>41885000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>61611000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>39703000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>34745000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>34429000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>51135000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>44917000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>40755000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>40327000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>71091000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>37637000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>56419000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>31955000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>50611000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>49286000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>37407000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>39072000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>42758000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>44653000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>47630000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>49833000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>49164000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>44697000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>48817000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>39983000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>45435000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>30023000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>27348000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>23196000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>25837000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>21683000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>26814000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>24193000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>117444000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>45493000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>51227000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>2331000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>49369000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>27796000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>51456000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>135664000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>17075000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>13142000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>14232000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>13184000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>9625000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>8237000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>6075000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>7396000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>8132000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>8008000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>6285000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>7372000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>8459000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>8979000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>8024000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>7613000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>9413000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>9060000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>8293000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>8435000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>10609000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>7369000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>5755000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>6369000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>19045000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>18518000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>15078000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>10079000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>3173000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>5077000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>4671000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>3589000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>2791000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>3173000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>4622000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>6985000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>3110000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>3646000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>4616000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>6344000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>7000000.0</v>
       </c>
-      <c r="CY40"/>
       <c r="CZ40"/>
       <c r="DA40"/>
-      <c r="DB40">
+      <c r="DB40"/>
+      <c r="DC40">
         <v>5100000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>3200000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>2500000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>2600000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>161000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>2100000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>1800000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>1900000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>2748000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>1500000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>1700000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>800000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>1885000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>1500000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>1000000.0</v>
       </c>
-      <c r="DQ40">
+      <c r="DR40">
         <v>700000.0</v>
       </c>
-      <c r="DR40">
+      <c r="DS40">
         <v>600000.0</v>
       </c>
-      <c r="DS40"/>
-      <c r="DT40">
+      <c r="DT40"/>
+      <c r="DU40">
         <v>100000.0</v>
       </c>
-      <c r="DU40">
+      <c r="DV40">
         <v>200000.0</v>
       </c>
-      <c r="DV40">
+      <c r="DW40">
         <v>300000.0</v>
       </c>
-      <c r="DW40"/>
       <c r="DX40"/>
       <c r="DY40"/>
+      <c r="DZ40"/>
     </row>
-    <row r="41" spans="1:129">
+    <row r="41" spans="1:130">
       <c r="A41" t="s">
         <v>72</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>205700000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>203165000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>193407000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>188975000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>180153000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>176778000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>168522000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>169376000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>161442000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>128274000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>111452000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>92731000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>96186000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>97225000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>57141000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>52513000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>42309000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>46116000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>50255000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>59522000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>52735000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>20960000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>26480000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>10267000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>23215000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>25806000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>28555000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>32183000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>31958000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>34870000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>42274000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>43424000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>43788000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>36325000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>14036000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>26983000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>25558000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>26594000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>21156000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>19751000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>17176000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>70573000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>63844000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>115450000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>125146000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>124228000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>113551000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>117855000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>10620000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>9984000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>8676000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>8435000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>6992000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>7056000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>7045000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6803000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>7491000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>7364000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>5631000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>5738000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>5548000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>4654000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>4529000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>4386000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>3997000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>3859000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>2322000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>2485000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>2649000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>2811000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>2975000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>498000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>531000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>521000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>1183000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>1162000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>145000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>100000.0</v>
       </c>
-      <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
-      <c r="CW41">
-[...1 lines deleted...]
-      </c>
+      <c r="CW41"/>
       <c r="CX41">
         <v>1500000.0</v>
       </c>
-      <c r="CY41"/>
+      <c r="CY41">
+        <v>1500000.0</v>
+      </c>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
+      <c r="DZ41"/>
     </row>
-    <row r="42" spans="1:129">
+    <row r="42" spans="1:130">
       <c r="A42" t="s">
         <v>73</v>
       </c>
       <c r="B42">
+        <v>225827000.0</v>
+      </c>
+      <c r="C42">
         <v>226709000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>228388000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>232182000.0</v>
       </c>
-      <c r="E42">
-[...1 lines deleted...]
-      </c>
       <c r="F42">
+        <v>232897000.0</v>
+      </c>
+      <c r="G42">
         <v>234413000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>236988000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>238089000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>237073000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>236255000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>235823000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>234399000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>232866000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>231836000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>230630000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>229489000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>227729000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>227184000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>225319000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>225170000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>224445000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>223058000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>222193000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>220588000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>219437000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>218581000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>217530000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>216430000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>215672000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>215047000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>212621000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-6891000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>214358000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>213609000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>217089000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>216176000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>204308000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>205646000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>206619000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>205375000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>205015000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>203650000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>198306000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>197327000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>195364000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>191279000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>190556000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>188997000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>121232000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>120553000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>119418000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>114978000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>114862000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>114737000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>115166000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>114400000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>100417000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>100483000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>100370000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>1058000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>99929000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>94930000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>94871000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>94724000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>94805000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>94671000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>94580000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>94559000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>94394000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>94338000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>94274000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>94215000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>94771000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>94542000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>92461000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>94077000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>93681000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>56241000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>55995000.0</v>
       </c>
-      <c r="CB42"/>
-      <c r="CC42">
+      <c r="CC42"/>
+      <c r="CD42">
         <v>54498000.0</v>
       </c>
-      <c r="CD42"/>
-      <c r="CE42">
+      <c r="CE42"/>
+      <c r="CF42">
         <v>54227000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>53751000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>53627000.0</v>
       </c>
-      <c r="CH42"/>
       <c r="CI42"/>
       <c r="CJ42"/>
-      <c r="CK42">
+      <c r="CK42"/>
+      <c r="CL42">
         <v>53166000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>53096000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>52931000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>52529000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>52819000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53126000.0</v>
       </c>
       <c r="CQ42">
         <v>53126000.0</v>
       </c>
       <c r="CR42">
         <v>53126000.0</v>
       </c>
       <c r="CS42">
         <v>53126000.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CT42">
         <v>53126000.0</v>
       </c>
+      <c r="CU42"/>
       <c r="CV42">
         <v>53126000.0</v>
       </c>
       <c r="CW42">
+        <v>53126000.0</v>
+      </c>
+      <c r="CX42">
         <v>51641000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>51400000.0</v>
       </c>
-      <c r="CY42"/>
       <c r="CZ42"/>
       <c r="DA42"/>
-      <c r="DB42">
+      <c r="DB42"/>
+      <c r="DC42">
         <v>51400000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>54900000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>54800000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>54700000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>50879000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>53900000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>32900000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>31100000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>28973000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>30000000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>29900000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>29600000.0</v>
       </c>
-      <c r="DN42">
+      <c r="DO42">
         <v>28431000.0</v>
       </c>
-      <c r="DO42">
+      <c r="DP42">
         <v>29100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8800000.0</v>
       </c>
       <c r="DQ42">
         <v>8800000.0</v>
       </c>
       <c r="DR42">
         <v>8800000.0</v>
       </c>
-      <c r="DS42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DS42">
+        <v>8800000.0</v>
+      </c>
+      <c r="DT42"/>
       <c r="DU42">
         <v>8500000.0</v>
       </c>
       <c r="DV42">
         <v>8500000.0</v>
       </c>
-      <c r="DW42"/>
+      <c r="DW42">
+        <v>8500000.0</v>
+      </c>
       <c r="DX42"/>
       <c r="DY42"/>
+      <c r="DZ42"/>
     </row>
-    <row r="43" spans="1:129">
+    <row r="43" spans="1:130">
       <c r="A43" t="s">
         <v>74</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17776,88 +17871,87 @@
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
       <c r="DW43"/>
       <c r="DX43"/>
       <c r="DY43"/>
+      <c r="DZ43"/>
     </row>
-    <row r="44" spans="1:129">
+    <row r="44" spans="1:130">
       <c r="A44" t="s">
         <v>75</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17901,51 +17995,53 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
@@ -17969,1628 +18065,1639 @@
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
       <c r="DW44"/>
       <c r="DX44"/>
       <c r="DY44"/>
+      <c r="DZ44"/>
     </row>
-    <row r="45" spans="1:129">
+    <row r="45" spans="1:130">
       <c r="A45" t="s">
         <v>76</v>
       </c>
       <c r="B45">
+        <v>93133000.0</v>
+      </c>
+      <c r="C45">
         <v>182580000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>96533000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>99500000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>101475000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>176668000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>98506000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>104353000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>112067000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>195594000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>124831000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>126249000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>133004000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>133671000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>132100000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>125818000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>141211000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>125367000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>74685000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>118423000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>115040000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>97986000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>108966000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>89985000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>88501000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>35151000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30512000.0</v>
       </c>
       <c r="AF45">
         <v>30512000.0</v>
       </c>
       <c r="AG45">
+        <v>30512000.0</v>
+      </c>
+      <c r="AH45">
         <v>28026000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>28322000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>21040000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>19868000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>18318000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>18437000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>18243000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>17227000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>16805000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>16099000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>15143000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>15360000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>14165000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>12535000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>11767000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>11244000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>11224000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>11025000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>10392000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>10205000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>9642000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>14083000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>13484000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>12233000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>12738000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>13942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15198000.0</v>
       </c>
       <c r="BH45">
         <v>15198000.0</v>
       </c>
       <c r="BI45">
+        <v>15198000.0</v>
+      </c>
+      <c r="BJ45">
         <v>17149000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>11663000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>11468000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>11563000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>11879000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>12693000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>12961000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>13289000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>13717000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>13997000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>14436000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>15804000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>16257000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>15996000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>15932000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>16074000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>16153000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>16051000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13512000.0</v>
       </c>
       <c r="CB45">
         <v>13512000.0</v>
       </c>
       <c r="CC45">
-        <v>12164000.0</v>
+        <v>13512000.0</v>
       </c>
       <c r="CD45">
         <v>12164000.0</v>
       </c>
       <c r="CE45">
+        <v>12164000.0</v>
+      </c>
+      <c r="CF45">
         <v>11739000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>7342000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>4123000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>5483000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>4967000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>4123000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>4416000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>4758000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>5114000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>5302000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>5216000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>5228000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>5497000.0</v>
       </c>
-      <c r="CR45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CS45"/>
       <c r="CT45">
         <v>6943000.0</v>
       </c>
       <c r="CU45">
+        <v>6943000.0</v>
+      </c>
+      <c r="CV45">
         <v>7569000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>7962000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9100000.0</v>
       </c>
       <c r="CX45">
         <v>9100000.0</v>
       </c>
-      <c r="CY45"/>
+      <c r="CY45">
+        <v>9100000.0</v>
+      </c>
       <c r="CZ45"/>
       <c r="DA45"/>
-      <c r="DB45">
+      <c r="DB45"/>
+      <c r="DC45">
         <v>11400000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>12100000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>9600000.0</v>
       </c>
-      <c r="DE45">
+      <c r="DF45">
         <v>8300000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>7141000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>6200000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>5600000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>4800000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>4291000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>3700000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>3100000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>2800000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>2469000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>1700000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DR45">
         <v>1300000.0</v>
       </c>
-      <c r="DS45"/>
-      <c r="DT45">
+      <c r="DS45">
+        <v>1300000.0</v>
+      </c>
+      <c r="DT45"/>
+      <c r="DU45">
         <v>1200000.0</v>
       </c>
-      <c r="DU45">
+      <c r="DV45">
         <v>1100000.0</v>
       </c>
-      <c r="DV45">
+      <c r="DW45">
         <v>1200000.0</v>
       </c>
-      <c r="DW45"/>
       <c r="DX45"/>
       <c r="DY45"/>
+      <c r="DZ45"/>
     </row>
-    <row r="46" spans="1:129">
+    <row r="46" spans="1:130">
       <c r="A46" t="s">
         <v>77</v>
       </c>
       <c r="B46">
+        <v>93133000.0</v>
+      </c>
+      <c r="C46">
         <v>93842000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>96533000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>99500000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>101475000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>98593000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>98506000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>104353000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>112067000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>122311000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>124831000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>126249000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>133004000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>133670999.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>132100000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>125818000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>129541000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>133059000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>132665000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>135812000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>141211000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>125367000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>129149000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>118423000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>115040000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>97986000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>108966000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>89985000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>88501000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>35151000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>32349000.0</v>
       </c>
-      <c r="AF46"/>
-      <c r="AG46">
+      <c r="AG46"/>
+      <c r="AH46">
         <v>28026000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>28322000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>21040000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>19868000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>18318000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>18437000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>18243000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>17227000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>16805000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>16099000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>15143000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>15360000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>14165000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>12535000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>11767000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>11244000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>11224000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>11025000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>10392000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>10205000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>9642000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>14083000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>13484000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>12892000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>12738000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>13942000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>15198000.0</v>
       </c>
-      <c r="BH46"/>
-      <c r="BI46">
+      <c r="BI46"/>
+      <c r="BJ46">
         <v>17149000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>11663000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>11468000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>11563000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>11879000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>12693000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>12961000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>13289000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>13717000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>13997000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>14436000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>15804000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>16257000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>15996000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>15932000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>16074000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>16153000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>16051000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>14100000.0</v>
       </c>
-      <c r="CB46"/>
-      <c r="CC46">
+      <c r="CC46"/>
+      <c r="CD46">
         <v>12766000.0</v>
       </c>
-      <c r="CD46"/>
-      <c r="CE46">
+      <c r="CE46"/>
+      <c r="CF46">
         <v>11739000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>8599000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>5483000.0</v>
       </c>
-      <c r="CH46"/>
       <c r="CI46"/>
       <c r="CJ46"/>
-      <c r="CK46">
+      <c r="CK46"/>
+      <c r="CL46">
         <v>4416000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>4758000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>5114000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>5302000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>5216000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>5228000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>5497000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>5935000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>6501000.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>7569000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>7962000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>8605000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>9100000.0</v>
       </c>
-      <c r="CY46"/>
       <c r="CZ46"/>
       <c r="DA46"/>
-      <c r="DB46">
+      <c r="DB46"/>
+      <c r="DC46">
         <v>11400000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>12100000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>9600000.0</v>
       </c>
-      <c r="DE46">
+      <c r="DF46">
         <v>8300000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>7141000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>6200000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>5600000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>4800000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>4291000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>3700000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>3100000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>2800000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>2469000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>1700000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>1400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="DR46">
         <v>1300000.0</v>
       </c>
-      <c r="DS46"/>
-      <c r="DT46">
+      <c r="DS46">
+        <v>1300000.0</v>
+      </c>
+      <c r="DT46"/>
+      <c r="DU46">
         <v>1200000.0</v>
       </c>
-      <c r="DU46">
+      <c r="DV46">
         <v>1100000.0</v>
       </c>
-      <c r="DV46">
+      <c r="DW46">
         <v>1200000.0</v>
       </c>
-      <c r="DW46"/>
       <c r="DX46"/>
       <c r="DY46"/>
+      <c r="DZ46"/>
     </row>
-    <row r="47" spans="1:129">
+    <row r="47" spans="1:130">
       <c r="A47" t="s">
         <v>78</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>44244000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>46052000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>46693000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>47853000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>129541000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>133059000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>50636000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>51236000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>53854000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>125367000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>54464000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>49893000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>46311000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>44957000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>43314000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>89985000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>38398000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>35151000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>32349000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>30512000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>28026000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>28322000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>21040000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>19868000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>283044000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>281359000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>275441000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>268275000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>260627000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>257199000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>251344000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>246742000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>216167000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>201485000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>165415000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>166761000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>160644000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>154501000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>144909000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>138281000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>132267000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>14083000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>13484000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>12892000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>12233000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>12738000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>13942000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>15198000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>17149000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>11663000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>11468000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>11563000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>11879000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>12693000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>12961000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>13289000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>13717000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>13997000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>14436000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>15804000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>16257000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>15996000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>15932000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>16074000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>16153000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>16051000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>14100000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>13512000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>12766000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>12164000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>11739000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>8599000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>7342000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>5483000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>4967000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>4123000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>4416000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>4758000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>5114000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>5302000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>5216000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>5228000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>5497000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>5935000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>6501000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>6943000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>7569000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>7962000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>8605000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>9087000.0</v>
       </c>
-      <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
-      <c r="DB47">
+      <c r="DB47"/>
+      <c r="DC47">
         <v>11375000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
+      <c r="DZ47"/>
     </row>
-    <row r="48" spans="1:129">
+    <row r="48" spans="1:130">
       <c r="A48" t="s">
         <v>79</v>
       </c>
       <c r="B48">
+        <v>19006000.0</v>
+      </c>
+      <c r="C48">
         <v>32427000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>22703000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>20926000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>23075000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>20033000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>20755000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>18464000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>21418000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>39503000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>38165000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>85379000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>87337000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>88747000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>87288000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>86262000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>92779000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>92954000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>93276000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>90137000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>86454000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>85593000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>84758000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>76289000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>61105000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>64117000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>72310000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>71445000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>65256000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>71407000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>74172000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>77274000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>63080000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>66606000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>57411000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>64217000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>57916000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>50290000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>40478000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>29368000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>20225000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>11825000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>9528000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>1780000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>3172000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>1262000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-1840000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-4767000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-6242000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-10191000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-13258000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-14406000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-16570000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-117550000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-43899000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>-44834000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-26039000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-12472000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10577000.0</v>
       </c>
       <c r="BH48">
         <v>10577000.0</v>
       </c>
       <c r="BI48">
+        <v>10577000.0</v>
+      </c>
+      <c r="BJ48">
         <v>20099000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>22475000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>20037000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>16276000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>12775000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>10255000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>7384000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>5239000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>1804000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>609000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>1790000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>2104000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>-216000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>-3248000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>-5981000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>-5797000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>-6263000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-7855000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-5620000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-3492000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-1668000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-2762000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>-4911000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>-6090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6430000.0</v>
       </c>
       <c r="CH48">
         <v>-6430000.0</v>
       </c>
       <c r="CI48">
+        <v>-6430000.0</v>
+      </c>
+      <c r="CJ48">
         <v>-8121000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>-10315000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>-9413000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>-9504000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>-12283000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>-13408000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>-15306000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>-15646000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>-19533000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>-22756000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>-24300000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>-26271000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>-32952000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>-34252000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>-37036000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>-38000000.0</v>
       </c>
-      <c r="CY48"/>
       <c r="CZ48"/>
       <c r="DA48"/>
-      <c r="DB48">
+      <c r="DB48"/>
+      <c r="DC48">
         <v>-33900000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>21800000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>20800000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>18900000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>17241000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>15400000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>13700000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>12300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>11086000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>9400000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>8000000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>6600000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>5552000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>4300000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>3300000.0</v>
       </c>
-      <c r="DQ48">
+      <c r="DR48">
         <v>2400000.0</v>
       </c>
-      <c r="DR48">
+      <c r="DS48">
         <v>1900000.0</v>
       </c>
-      <c r="DS48"/>
-      <c r="DT48">
+      <c r="DT48"/>
+      <c r="DU48">
         <v>1000000.0</v>
       </c>
-      <c r="DU48">
+      <c r="DV48">
         <v>600000.0</v>
       </c>
-      <c r="DV48">
+      <c r="DW48">
         <v>300000.0</v>
       </c>
-      <c r="DW48"/>
       <c r="DX48"/>
       <c r="DY48"/>
+      <c r="DZ48"/>
     </row>
-    <row r="49" spans="1:129">
+    <row r="49" spans="1:130">
       <c r="A49" t="s">
         <v>80</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>87337000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>88747000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>87288000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>86262000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>92779000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>92954000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>93276000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>90137000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85593000.0</v>
       </c>
       <c r="V49">
         <v>85593000.0</v>
       </c>
       <c r="W49">
+        <v>85593000.0</v>
+      </c>
+      <c r="X49">
         <v>84758000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>76289000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>61105000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>64117000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>72310000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>71445000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>65256000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>71407000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>74172000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>77274000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>63080000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>66606000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>57411000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>64217000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>57916000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>50290000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>40478000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>29368000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>20225000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>11825000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>9528000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>1780000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>3172000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>1262000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-1840000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>-4767000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>-6242000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>-10191000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>-13258000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>-14406000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>-16570000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>-117550000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>-43899000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>-44834000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>-35901000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>-26039000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-12472000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>10577000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>20099000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -19614,191 +19721,194 @@
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
       <c r="DW49"/>
       <c r="DX49"/>
       <c r="DY49"/>
+      <c r="DZ49"/>
     </row>
-    <row r="50" spans="1:129">
+    <row r="50" spans="1:130">
       <c r="A50" t="s">
         <v>81</v>
       </c>
       <c r="B50">
+        <v>118839000.0</v>
+      </c>
+      <c r="C50">
         <v>94668000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>88010000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>72419000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>86856000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>90787000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>94802000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>124691000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>143834000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>128000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>115000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>165000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>179020000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>148864000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>178668000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>166670000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>149670000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>158670000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>116670000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>123670000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>106670000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>87678000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>62678000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>97678000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>115678000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>155678000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>133678000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>147678000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>139078000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>114085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3685000.0</v>
       </c>
       <c r="AF50">
         <v>3685000.0</v>
       </c>
       <c r="AG50">
+        <v>3685000.0</v>
+      </c>
+      <c r="AH50">
         <v>2749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3068000.0</v>
       </c>
       <c r="AI50">
         <v>3068000.0</v>
       </c>
       <c r="AJ50">
+        <v>3068000.0</v>
+      </c>
+      <c r="AK50">
         <v>3060000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>34215000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>3064000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>21065000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>22064000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>24064000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>3067000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>7733000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-      <c r="AX50">
+      <c r="AX50"/>
+      <c r="AY50">
         <v>97595000.0</v>
       </c>
-      <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
@@ -19833,1173 +19943,1181 @@
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
+      <c r="DZ50"/>
     </row>
-    <row r="51" spans="1:129">
+    <row r="51" spans="1:130">
       <c r="A51" t="s">
         <v>82</v>
       </c>
       <c r="B51">
+        <v>228697000.0</v>
+      </c>
+      <c r="C51">
         <v>199628000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>200127000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>186657000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>205541000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>201284000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>203320000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>235722000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>255637000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>239335000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>233719000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>281254000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>296199000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>277222000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>281342000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>265919000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>247972000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>262710000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>223093000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>232598000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>218403000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>186449000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>165720000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>199788000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>222741000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>246574000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>223819000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>228574000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>214427000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>138272000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>107200000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>82623000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>75109000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>70981000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>53738000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>54461000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>34215000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>30999000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>38756000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>40511000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>43267000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>30047000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>30805000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>39587000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>39565000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>80101000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>81895000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>83689000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>95483000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>97277000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>99071000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>102874000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>103496000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>143287000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>144305000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>136965000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>141042000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>105013000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>102699000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>101748000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>84251000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>8334000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>8816000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>9112000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>11745000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>10898000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>12510000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>26047000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>23149000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>25344000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>18938000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>22828000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>14891000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>4276000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>4616000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>8816000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>4815000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>27997000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>23918000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>29317000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>20919000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>14449000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>12946000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>17214000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13897000.0</v>
       </c>
       <c r="CH51">
         <v>13897000.0</v>
       </c>
       <c r="CI51">
+        <v>13897000.0</v>
+      </c>
+      <c r="CJ51">
         <v>1447000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>1444000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>1537000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>4656000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>4855000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>4248000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>5496000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>10956000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>12115000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>22999000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>31993000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>30213000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>34513000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>33077000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>34139000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>31100000.0</v>
       </c>
-      <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
-      <c r="DB51">
+      <c r="DB51"/>
+      <c r="DC51">
         <v>39800000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>25900000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>20900000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>18800000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>14980000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>14500000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>28400000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>25500000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>18582000.0</v>
       </c>
-      <c r="DK51">
+      <c r="DL51">
         <v>17600000.0</v>
       </c>
-      <c r="DL51">
+      <c r="DM51">
         <v>16100000.0</v>
       </c>
-      <c r="DM51">
+      <c r="DN51">
         <v>13500000.0</v>
       </c>
-      <c r="DN51">
+      <c r="DO51">
         <v>15689000.0</v>
       </c>
-      <c r="DO51">
+      <c r="DP51">
         <v>9400000.0</v>
       </c>
-      <c r="DP51">
+      <c r="DQ51">
         <v>13600000.0</v>
       </c>
-      <c r="DQ51">
+      <c r="DR51">
         <v>10500000.0</v>
       </c>
-      <c r="DR51">
+      <c r="DS51">
         <v>9700000.0</v>
       </c>
-      <c r="DS51"/>
-      <c r="DT51">
+      <c r="DT51"/>
+      <c r="DU51">
         <v>8100000.0</v>
       </c>
-      <c r="DU51">
+      <c r="DV51">
         <v>5500000.0</v>
       </c>
-      <c r="DV51">
+      <c r="DW51">
         <v>5000000.0</v>
       </c>
-      <c r="DW51"/>
       <c r="DX51"/>
       <c r="DY51"/>
+      <c r="DZ51"/>
     </row>
-    <row r="52" spans="1:129">
+    <row r="52" spans="1:130">
       <c r="A52" t="s">
         <v>83</v>
       </c>
       <c r="B52">
+        <v>128237000.0</v>
+      </c>
+      <c r="C52">
         <v>103625000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>98512000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>82182000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>98373000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>100769000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>104110000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>133963000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>152917000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>136319000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>125128000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>173737000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>187934000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>157631000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>186997000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>173422000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>156323000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>165458000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>123114000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>129703000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>112104000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>94117000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>71465000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>103906000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>124216000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>160782000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>140634000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>154201000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>143054000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>115802000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>82091000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>56591000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>48155000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>57068000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>39068000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>39060000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>18060000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>14064000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>21065000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>22064000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>24064000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10067000.0</v>
       </c>
       <c r="AQ52">
         <v>10067000.0</v>
       </c>
       <c r="AR52">
+        <v>10067000.0</v>
+      </c>
+      <c r="AS52">
         <v>18070000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>17302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7843000.0</v>
       </c>
       <c r="AU52">
         <v>7843000.0</v>
       </c>
       <c r="AV52">
         <v>7843000.0</v>
       </c>
       <c r="AW52">
-        <v>17843000.0</v>
+        <v>7843000.0</v>
       </c>
       <c r="AX52">
         <v>17843000.0</v>
       </c>
       <c r="AY52">
         <v>17843000.0</v>
       </c>
       <c r="AZ52">
+        <v>17843000.0</v>
+      </c>
+      <c r="BA52">
         <v>8400000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>4650000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>63177000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>5087000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>2006000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>914000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>43059000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>40144000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>39500000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>21249000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>2372000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>2567000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>2308000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>4380000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>2953000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>3977000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>25410000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>22142000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>23943000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>17088000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>20560000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>12468000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>1711000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>1727000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>5597000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>1589000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>24368000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>19899000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>24899000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>16399000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>9592000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>7861000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>15274000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12959000.0</v>
       </c>
       <c r="CH52">
         <v>12959000.0</v>
       </c>
-      <c r="CI52"/>
+      <c r="CI52">
+        <v>12959000.0</v>
+      </c>
       <c r="CJ52"/>
-      <c r="CK52">
+      <c r="CK52"/>
+      <c r="CL52">
         <v>378000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>3409000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>3429000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>3412000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>5058000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>10747000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>11806000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>22659000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>31326000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>28029000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>33215000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>31470000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>32221000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>29000000.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
-      <c r="DB52">
+      <c r="DB52"/>
+      <c r="DC52">
         <v>36700000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DE52">
         <v>500000.0</v>
       </c>
       <c r="DF52">
+        <v>500000.0</v>
+      </c>
+      <c r="DG52">
         <v>395000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>400000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>3200000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>700000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>743000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000.0</v>
       </c>
       <c r="DL52">
         <v>800000.0</v>
       </c>
       <c r="DM52">
+        <v>800000.0</v>
+      </c>
+      <c r="DN52">
         <v>600000.0</v>
       </c>
-      <c r="DN52"/>
-      <c r="DO52">
+      <c r="DO52"/>
+      <c r="DP52">
         <v>400000.0</v>
       </c>
-      <c r="DP52">
+      <c r="DQ52">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DR52">
         <v>200000.0</v>
       </c>
-      <c r="DS52"/>
-      <c r="DT52">
+      <c r="DS52">
         <v>200000.0</v>
       </c>
+      <c r="DT52"/>
       <c r="DU52">
         <v>200000.0</v>
       </c>
       <c r="DV52">
+        <v>200000.0</v>
+      </c>
+      <c r="DW52">
         <v>100000.0</v>
       </c>
-      <c r="DW52"/>
       <c r="DX52"/>
       <c r="DY52"/>
+      <c r="DZ52"/>
     </row>
-    <row r="53" spans="1:129">
+    <row r="53" spans="1:130">
       <c r="A53" t="s">
         <v>84</v>
       </c>
       <c r="B53">
+        <v>2279000.0</v>
+      </c>
+      <c r="C53">
         <v>2028000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>2060000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>2025000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2011000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1881000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1909000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1901000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1887000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1837000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>2206000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>2036000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>2159000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>2011000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>2169000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1989000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1995000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>2202000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2212000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2072000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1823000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1652000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1508000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1237000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1061000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>850000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>2382000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>2192000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>2074000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>3273000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>2868000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>3230000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>3053000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>2828000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>2759000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>2568000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>2407000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>2140000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1966000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>2233000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>1982000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1813000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>1510000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1339000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>878000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>699000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>639000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>598000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>549000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>521000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>496000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>452000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>422000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>411000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>383000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>368000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>342000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>281000.0</v>
       </c>
       <c r="BH53">
         <v>281000.0</v>
       </c>
       <c r="BI53">
+        <v>281000.0</v>
+      </c>
+      <c r="BJ53">
         <v>311000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>304000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>289000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>265000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>232000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>451000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>422000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>390000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>329000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>335000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>298000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>355000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>395000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>373000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>1055000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>994000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>921000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>859000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>750000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>726000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>681000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>660000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>679000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>503000.0</v>
       </c>
       <c r="CH53">
         <v>503000.0</v>
       </c>
       <c r="CI53">
+        <v>503000.0</v>
+      </c>
+      <c r="CJ53">
         <v>448000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>398000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>371000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>288000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>272000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>223000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>205000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>162000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>311000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>269000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>257000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>272000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>209000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>149000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>147000.0</v>
       </c>
-      <c r="CX53">
+      <c r="CY53">
         <v>200000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
-      <c r="DB53">
+      <c r="DB53"/>
+      <c r="DC53">
         <v>200000.0</v>
       </c>
-      <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
-      <c r="DM53">
-[...1 lines deleted...]
-      </c>
+      <c r="DM53"/>
       <c r="DN53">
         <v>8336000.0</v>
       </c>
-      <c r="DO53"/>
+      <c r="DO53">
+        <v>8336000.0</v>
+      </c>
       <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
       <c r="DW53"/>
       <c r="DX53"/>
       <c r="DY53"/>
+      <c r="DZ53"/>
     </row>
-    <row r="54" spans="1:129">
+    <row r="54" spans="1:130">
       <c r="A54" t="s">
         <v>85</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -21043,51 +21161,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -21111,1588 +21231,1599 @@
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
       <c r="DW54"/>
       <c r="DX54"/>
       <c r="DY54"/>
+      <c r="DZ54"/>
     </row>
-    <row r="55" spans="1:129">
+    <row r="55" spans="1:130">
       <c r="A55" t="s">
         <v>86</v>
       </c>
       <c r="B55">
+        <v>1010024000.0</v>
+      </c>
+      <c r="C55">
         <v>1019437000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>991310000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>989968000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>973350000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>957636000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>949508000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>986242000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>977955000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1012002000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>995933000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1066772000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1058187000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1028565000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1016574000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1014713000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1000426000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1015698000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>938280000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>927212000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>903940000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>847882000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>799236000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>779436000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>760000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>777029000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>726742000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>712558000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>693832000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>632362000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>605849000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>584013000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>549253000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>494497000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>467694000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>461464000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>434894000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>436139000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>443029000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>437668000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>440783000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>413372000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>383055000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>396416000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>386494000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>421760000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>373661000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>376631000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>310277000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>318853000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>297340000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>289504000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>277371000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>367074000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>442642000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>488947000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>501898000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>491290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>492803000.0</v>
       </c>
       <c r="BH55">
         <v>492803000.0</v>
       </c>
       <c r="BI55">
+        <v>492803000.0</v>
+      </c>
+      <c r="BJ55">
         <v>449108000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>191865000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>176833000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>172644000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>167009000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>163480000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>160594000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>167171000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>157379000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>159588000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>157777000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>161350000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>153758000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>141408000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>134352000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>133223000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>130869000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>131986000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>125913000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>126880000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>110916000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>101346000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>93613000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>95606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83348000.0</v>
       </c>
       <c r="CH55">
         <v>83348000.0</v>
       </c>
       <c r="CI55">
+        <v>83348000.0</v>
+      </c>
+      <c r="CJ55">
         <v>80927000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>81172000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>78165000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>65996000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>59542000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>57902000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>55509000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>59282000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>55761000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>66371000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>79154000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>71296000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>70105000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>69176000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>69514000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>60100000.0</v>
       </c>
-      <c r="CY55"/>
       <c r="CZ55"/>
       <c r="DA55"/>
-      <c r="DB55">
+      <c r="DB55"/>
+      <c r="DC55">
         <v>71800000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>114000000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>108000000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>108100000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>98245000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>95300000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>88600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>85000000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>75510000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>67600000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>62000000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>56600000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>60189000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>51100000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>32600000.0</v>
       </c>
-      <c r="DQ55">
+      <c r="DR55">
         <v>26600000.0</v>
       </c>
-      <c r="DR55">
+      <c r="DS55">
         <v>25800000.0</v>
       </c>
-      <c r="DS55"/>
-      <c r="DT55">
+      <c r="DT55"/>
+      <c r="DU55">
         <v>19700000.0</v>
       </c>
-      <c r="DU55">
+      <c r="DV55">
         <v>17600000.0</v>
       </c>
-      <c r="DV55">
+      <c r="DW55">
         <v>16900000.0</v>
       </c>
-      <c r="DW55"/>
       <c r="DX55"/>
       <c r="DY55"/>
+      <c r="DZ55"/>
     </row>
-    <row r="56" spans="1:129">
+    <row r="56" spans="1:130">
       <c r="A56" t="s">
         <v>87</v>
       </c>
       <c r="B56">
+        <v>564163000.0</v>
+      </c>
+      <c r="C56">
         <v>583982000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>557761000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>546732000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>519381999.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>511471000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>504304000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>548202000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>540043000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>560459000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>544360000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>588215000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>572176000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>537478000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>536725000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>540035000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>528935000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>536985000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>464762000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>456421000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>440981000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>422856000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>395108000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>397002000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>380598000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>409116000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>373418000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>376434000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>371065000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>352882000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>329839000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>308921000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>290568000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>134685000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>117190000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>143835000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>119842000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>122131000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>147213000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>148399000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>159056000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>140085000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>115592000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>133034000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>126642000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>181795000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>166630000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>170379000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>110391000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>125266000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>103157000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>100001000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>94319000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>152631000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>141349000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>155808000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>168231000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>175244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177097000.0</v>
       </c>
       <c r="BH56">
         <v>177097000.0</v>
       </c>
       <c r="BI56">
+        <v>177097000.0</v>
+      </c>
+      <c r="BJ56">
         <v>168169000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>60137000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>47709000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>48602000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>50282000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>48258000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>47478000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>56439000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>52924000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>54171000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>50019000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>54315000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>56450000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>49960000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>48433000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>48991000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>47569000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>49508000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>90530000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>92342000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>96706000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>87951000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>80666000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>85673000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>76966000.0</v>
       </c>
       <c r="CH56">
         <v>76966000.0</v>
       </c>
       <c r="CI56">
+        <v>76966000.0</v>
+      </c>
+      <c r="CJ56">
         <v>74184000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>75397000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>72990000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>60464000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>44880000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>42472000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>39008000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>42421000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>42811000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>49600000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>61322000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>52962000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>55095000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>54014000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>53714000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>45000000.0</v>
       </c>
-      <c r="CY56"/>
       <c r="CZ56"/>
       <c r="DA56"/>
-      <c r="DB56">
+      <c r="DB56"/>
+      <c r="DC56">
         <v>54300000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>100300000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>96700000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>98100000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>89297000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>88700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>81600000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>79100000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>68464000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>59900000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>55400000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>50200000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>55178000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>49300000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>31000000.0</v>
       </c>
-      <c r="DQ56">
+      <c r="DR56">
         <v>25200000.0</v>
       </c>
-      <c r="DR56">
+      <c r="DS56">
         <v>24400000.0</v>
       </c>
-      <c r="DS56"/>
-      <c r="DT56">
+      <c r="DT56"/>
+      <c r="DU56">
         <v>18400000.0</v>
       </c>
-      <c r="DU56">
+      <c r="DV56">
         <v>16300000.0</v>
       </c>
-      <c r="DV56">
+      <c r="DW56">
         <v>15600000.0</v>
       </c>
-      <c r="DW56"/>
       <c r="DX56"/>
       <c r="DY56"/>
+      <c r="DZ56"/>
     </row>
-    <row r="57" spans="1:129">
+    <row r="57" spans="1:130">
       <c r="A57" t="s">
         <v>88</v>
       </c>
       <c r="B57">
+        <v>391153000.0</v>
+      </c>
+      <c r="C57">
         <v>399596000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>390786000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>374782000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>360616000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>351025000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>348611000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>393942000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>391304000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>404425000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>389545000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>424972000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>418450000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>382592000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>413833000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>425510000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>413858000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>426405000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>356659000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>348714000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>335578000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>326131000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>298826000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>302828000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>293188000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>318492000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>298324000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>304327000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>301996000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>279354000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>250697000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>216295000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>198826000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>180952000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>157799000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>161495000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>140085000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>142782000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>143270000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>144539000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>155879000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>131383000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>116756000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>136535000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>124598000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>115171000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>98338000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>90731000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>92760000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>103189000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>89523000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>75406000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>63746000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>219773000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>169296000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>170063000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>170419000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>228850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202142000.0</v>
       </c>
       <c r="BH57">
         <v>202142000.0</v>
       </c>
       <c r="BI57">
+        <v>202142000.0</v>
+      </c>
+      <c r="BJ57">
         <v>256680000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>58742000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>47614000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>47265000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>46373000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>44859000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>44981000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>62029000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>54525000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>57740000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>55194000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>56457000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>51118000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>43096000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>38879000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>37737000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>36580000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>76670000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>68861000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>67468000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>50491000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>41384000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>35708000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>45030000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34146000.0</v>
       </c>
       <c r="CH57">
         <v>34146000.0</v>
       </c>
       <c r="CI57">
+        <v>34146000.0</v>
+      </c>
+      <c r="CJ57">
         <v>33246000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>35704000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>32392000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>20038000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>17489000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>17989000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>17622000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>21620000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>21999000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>35797000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>49804000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>43558000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>48642000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>48698000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>51527000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>43200000.0</v>
       </c>
-      <c r="CY57"/>
       <c r="CZ57"/>
       <c r="DA57"/>
-      <c r="DB57">
+      <c r="DB57"/>
+      <c r="DC57">
         <v>51300000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>14100000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>14000000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>18400000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>13964000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>13800000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>17800000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>17900000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>16664000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>12400000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>9800000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>8400000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>10924000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>9500000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>7900000.0</v>
       </c>
-      <c r="DQ57">
+      <c r="DR57">
         <v>5800000.0</v>
       </c>
-      <c r="DR57">
+      <c r="DS57">
         <v>6300000.0</v>
       </c>
-      <c r="DS57"/>
-      <c r="DT57">
+      <c r="DT57"/>
+      <c r="DU57">
         <v>2800000.0</v>
       </c>
-      <c r="DU57">
+      <c r="DV57">
         <v>3600000.0</v>
       </c>
-      <c r="DV57">
+      <c r="DW57">
         <v>3500000.0</v>
       </c>
-      <c r="DW57"/>
       <c r="DX57"/>
       <c r="DY57"/>
+      <c r="DZ57"/>
     </row>
-    <row r="58" spans="1:129">
+    <row r="58" spans="1:130">
       <c r="A58" t="s">
         <v>89</v>
       </c>
       <c r="B58">
+        <v>757035000.0</v>
+      </c>
+      <c r="C58">
         <v>753427000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>732763000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>731432000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>713237000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>699937000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>686837000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>722279000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>710786000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>726892000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>714181000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>741636000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>734748000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>708090000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>701585000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>704015000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>685660000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>700435000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>625160000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>616965000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>598713000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>546737000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>499552000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>491441000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>487899000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>501509000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>442416000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>431213000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>419003000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>352607000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>326061000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>301849000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>278515000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>219521000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>199161000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>187368000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>179640000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>187458000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>203093000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>208844000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>220722000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>202564000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>179768000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>201476000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>190649000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>231557000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>186426000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>193560000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>195958000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>209217000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>191907000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>189631000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>179768000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>370588000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>372358000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>420472000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>428279000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>404355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>382552000.0</v>
       </c>
       <c r="BH58">
         <v>382552000.0</v>
       </c>
       <c r="BI58">
+        <v>382552000.0</v>
+      </c>
+      <c r="BJ58">
         <v>330302000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>74688000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>62539000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>62504000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>60730000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>59860000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>60559000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>69469000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>63023000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>66505000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>62675000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>64463000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>59089000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>50315000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>46297000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>45342000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>43803000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>84158000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>75217000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>74520000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>58158000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>49614000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>44245000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>47911000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36124000.0</v>
       </c>
       <c r="CH58">
         <v>36124000.0</v>
       </c>
       <c r="CI58">
+        <v>36124000.0</v>
+      </c>
+      <c r="CJ58">
         <v>35458000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>37932000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>34410000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>22401000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>18915000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>18825000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>18060000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>21829000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>22308000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>36137000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>50471000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>44473000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>49940000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>50305000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>54945000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>46800000.0</v>
       </c>
-      <c r="CY58"/>
       <c r="CZ58"/>
       <c r="DA58"/>
-      <c r="DB58">
+      <c r="DB58"/>
+      <c r="DC58">
         <v>54400000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>41100000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>36200000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>38300000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>30118000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>29200000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>44100000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>43700000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>35402000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>29300000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>25200000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>21500000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>26158000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>18400000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>21200000.0</v>
       </c>
-      <c r="DQ58">
+      <c r="DR58">
         <v>16100000.0</v>
       </c>
-      <c r="DR58">
+      <c r="DS58">
         <v>15800000.0</v>
       </c>
-      <c r="DS58"/>
-      <c r="DT58">
+      <c r="DT58"/>
+      <c r="DU58">
         <v>10600000.0</v>
       </c>
-      <c r="DU58">
+      <c r="DV58">
         <v>8900000.0</v>
       </c>
-      <c r="DV58">
+      <c r="DW58">
         <v>8500000.0</v>
       </c>
-      <c r="DW58"/>
       <c r="DX58"/>
       <c r="DY58"/>
+      <c r="DZ58"/>
     </row>
-    <row r="59" spans="1:129">
+    <row r="59" spans="1:130">
       <c r="A59" t="s">
         <v>90</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -22736,51 +22867,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -22804,463 +22937,465 @@
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
+      <c r="DZ59"/>
     </row>
-    <row r="60" spans="1:129">
+    <row r="60" spans="1:130">
       <c r="A60" t="s">
         <v>91</v>
       </c>
       <c r="B60">
+        <v>252989000.0</v>
+      </c>
+      <c r="C60">
         <v>266010000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>258547000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>258536000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>260113000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>257699000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>262671000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>263963000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>267169000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>285110000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>281752000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>325136000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>323439000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>320475000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>314989000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>310698000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>314766000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>315263000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>313120000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>310247000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>305227000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>301145000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>299684000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>287995000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>272101000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>275520000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>284326000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>281345000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>274829000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>279755000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>279788000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>282164000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>270738000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>274976000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>268533000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>274096000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>255254000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>248681000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>239936000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>228824000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>220061000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>210808000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>203287000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>194940000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>195845000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>190203000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>187235000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>183071000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>114319000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>109636000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>105433000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>99873000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>97603000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>-3514000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>70284000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>68475000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>73619000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>86935000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>110251000.0</v>
       </c>
       <c r="BH60">
         <v>110251000.0</v>
       </c>
       <c r="BI60">
+        <v>110251000.0</v>
+      </c>
+      <c r="BJ60">
         <v>118806000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>117177000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>114294000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>110140000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>106279000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>103620000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>100035000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>97702000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>94356000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>93083000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>95102000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>96887000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>94669000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>91093000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>88055000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>87881000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>87066000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>47828000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>50696000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>52087000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>52758000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>51595000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>49368000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>47695000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47224000.0</v>
       </c>
       <c r="CH60">
         <v>47224000.0</v>
       </c>
       <c r="CI60">
+        <v>47224000.0</v>
+      </c>
+      <c r="CJ60">
         <v>45469000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>43240000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>43755000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>43595000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>40627000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>39077000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>37449000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>37453000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>33453000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>30234000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>28683000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>26823000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>20165000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>18871000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>14569000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>13300000.0</v>
       </c>
-      <c r="CY60"/>
       <c r="CZ60"/>
       <c r="DA60"/>
-      <c r="DB60">
+      <c r="DB60"/>
+      <c r="DC60">
         <v>17400000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>72900000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>71800000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>69800000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>68127000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>66100000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>44500000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>41300000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>40108000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>38300000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>36800000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>35100000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>34031000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>32700000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>11400000.0</v>
       </c>
-      <c r="DQ60">
+      <c r="DR60">
         <v>10500000.0</v>
       </c>
-      <c r="DR60">
+      <c r="DS60">
         <v>10000000.0</v>
       </c>
-      <c r="DS60"/>
-      <c r="DT60">
+      <c r="DT60"/>
+      <c r="DU60">
         <v>9100000.0</v>
       </c>
-      <c r="DU60">
+      <c r="DV60">
         <v>8700000.0</v>
       </c>
-      <c r="DV60">
+      <c r="DW60">
         <v>8400000.0</v>
       </c>
-      <c r="DW60"/>
       <c r="DX60"/>
       <c r="DY60"/>
+      <c r="DZ60"/>
     </row>
-    <row r="61" spans="1:129">
+    <row r="61" spans="1:130">
       <c r="A61" t="s">
         <v>92</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -23284,150 +23419,153 @@
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
         <v>-189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-89000.0</v>
       </c>
       <c r="BE61">
         <v>-89000.0</v>
       </c>
       <c r="BF61">
         <v>-89000.0</v>
       </c>
       <c r="BG61">
         <v>-89000.0</v>
       </c>
       <c r="BH61">
         <v>-89000.0</v>
       </c>
       <c r="BI61">
         <v>-89000.0</v>
       </c>
       <c r="BJ61">
         <v>-89000.0</v>
       </c>
       <c r="BK61">
         <v>-89000.0</v>
       </c>
       <c r="BL61">
         <v>-89000.0</v>
       </c>
-      <c r="BM61"/>
+      <c r="BM61">
+        <v>-89000.0</v>
+      </c>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
-      <c r="CM61">
-[...1 lines deleted...]
-      </c>
+      <c r="CM61"/>
       <c r="CN61">
         <v>-296000.0</v>
       </c>
-      <c r="CO61"/>
+      <c r="CO61">
+        <v>-296000.0</v>
+      </c>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
       <c r="DW61"/>
       <c r="DX61"/>
       <c r="DY61"/>
+      <c r="DZ61"/>
     </row>
-    <row r="62" spans="1:129">
+    <row r="62" spans="1:130">
       <c r="A62" t="s">
         <v>93</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -23515,50 +23653,51 @@
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
       <c r="DW62"/>
       <c r="DX62"/>
       <c r="DY62"/>
+      <c r="DZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -23651,51 +23790,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
         <v>629905000.0</v>
       </c>
       <c r="C2">
         <v>603526000.0</v>
       </c>
       <c r="D2">
         <v>585133000.0</v>
       </c>
       <c r="E2">
         <v>569112000.0</v>
       </c>
       <c r="F2">
         <v>532443000.0</v>
       </c>
       <c r="G2">
         <v>431321000.0</v>
       </c>
       <c r="H2">
         <v>417431000.0</v>
       </c>
       <c r="I2">
         <v>383623000.0</v>
       </c>
@@ -23752,51 +23891,51 @@
       </c>
       <c r="AA2">
         <v>148731000.0</v>
       </c>
       <c r="AB2">
         <v>188097000.0</v>
       </c>
       <c r="AC2">
         <v>91317000.0</v>
       </c>
       <c r="AD2">
         <v>69255000.0</v>
       </c>
       <c r="AE2">
         <v>31520000.0</v>
       </c>
       <c r="AF2">
         <v>19400000.0</v>
       </c>
       <c r="AG2">
         <v>13200000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B3">
         <v>9788000.0</v>
       </c>
       <c r="C3">
         <v>10400000.0</v>
       </c>
       <c r="D3">
         <v>11619000.0</v>
       </c>
       <c r="E3">
         <v>12444000.0</v>
       </c>
       <c r="F3">
         <v>12886000.0</v>
       </c>
       <c r="G3">
         <v>11144000.0</v>
       </c>
       <c r="H3">
         <v>9561000.0</v>
       </c>
       <c r="I3">
         <v>7329000.0</v>
       </c>
@@ -23853,93 +23992,93 @@
       </c>
       <c r="AA3">
         <v>2971000.0</v>
       </c>
       <c r="AB3">
         <v>3011000.0</v>
       </c>
       <c r="AC3">
         <v>1237000.0</v>
       </c>
       <c r="AD3">
         <v>717000.0</v>
       </c>
       <c r="AE3">
         <v>429000.0</v>
       </c>
       <c r="AF3">
         <v>-300000.0</v>
       </c>
       <c r="AG3">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4">
         <v>100877000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B5">
-        <v>56861600.0</v>
+        <v>66965000.0</v>
       </c>
       <c r="C5">
         <v>39863000.0</v>
       </c>
       <c r="D5">
         <v>46972000.0</v>
       </c>
       <c r="E5">
         <v>36446000.0</v>
       </c>
       <c r="F5">
         <v>28704000.0</v>
       </c>
       <c r="G5">
         <v>46633000.0</v>
       </c>
       <c r="H5">
         <v>16738000.0</v>
       </c>
       <c r="I5">
         <v>15646000.0</v>
       </c>
       <c r="J5">
         <v>49624000.0</v>
       </c>
@@ -23993,54 +24132,54 @@
       </c>
       <c r="AA5">
         <v>89000.0</v>
       </c>
       <c r="AB5">
         <v>-8535000.0</v>
       </c>
       <c r="AC5">
         <v>12371000.0</v>
       </c>
       <c r="AD5">
         <v>10153000.0</v>
       </c>
       <c r="AE5">
         <v>6832000.0</v>
       </c>
       <c r="AF5">
         <v>4000000.0</v>
       </c>
       <c r="AG5">
         <v>2600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
-        <v>66649600.0</v>
+        <v>76753000.0</v>
       </c>
       <c r="C6">
         <v>50263000.0</v>
       </c>
       <c r="D6">
         <v>58591000.0</v>
       </c>
       <c r="E6">
         <v>48890000.0</v>
       </c>
       <c r="F6">
         <v>41590000.0</v>
       </c>
       <c r="G6">
         <v>57777000.0</v>
       </c>
       <c r="H6">
         <v>26299000.0</v>
       </c>
       <c r="I6">
         <v>22975000.0</v>
       </c>
       <c r="J6">
         <v>54132000.0</v>
       </c>
@@ -24094,127 +24233,127 @@
       </c>
       <c r="AA6">
         <v>3060000.0</v>
       </c>
       <c r="AB6">
         <v>-5524000.0</v>
       </c>
       <c r="AC6">
         <v>13608000.0</v>
       </c>
       <c r="AD6">
         <v>10870000.0</v>
       </c>
       <c r="AE6">
         <v>7261000.0</v>
       </c>
       <c r="AF6">
         <v>3700000.0</v>
       </c>
       <c r="AG6">
         <v>2400000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-3239000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9">
         <v>159901000.0</v>
       </c>
       <c r="C9">
         <v>153828000.0</v>
       </c>
       <c r="D9">
         <v>132551000.0</v>
       </c>
       <c r="E9">
         <v>113962000.0</v>
       </c>
       <c r="F9">
         <v>117865000.0</v>
       </c>
       <c r="G9">
         <v>109461000.0</v>
       </c>
       <c r="H9">
         <v>118400000.0</v>
       </c>
       <c r="I9">
         <v>89174000.0</v>
       </c>
@@ -24271,51 +24410,51 @@
       </c>
       <c r="AA9">
         <v>11968000.0</v>
       </c>
       <c r="AB9">
         <v>6196000.0</v>
       </c>
       <c r="AC9">
         <v>21635000.0</v>
       </c>
       <c r="AD9">
         <v>17617000.0</v>
       </c>
       <c r="AE9">
         <v>13393000.0</v>
       </c>
       <c r="AF9">
         <v>8900000.0</v>
       </c>
       <c r="AG9">
         <v>7400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10">
         <v>20269000.0</v>
       </c>
       <c r="C10">
         <v>-15687000.0</v>
       </c>
       <c r="D10">
         <v>-13068000.0</v>
       </c>
       <c r="E10">
         <v>-3109000.0</v>
       </c>
       <c r="F10">
         <v>13149000.0</v>
       </c>
       <c r="G10">
         <v>30863000.0</v>
       </c>
       <c r="H10">
         <v>-8301000.0</v>
       </c>
       <c r="I10">
         <v>-7581000.0</v>
       </c>
@@ -24372,51 +24511,51 @@
       </c>
       <c r="AA10">
         <v>-4089000.0</v>
       </c>
       <c r="AB10">
         <v>-11715000.0</v>
       </c>
       <c r="AC10">
         <v>10794000.0</v>
       </c>
       <c r="AD10">
         <v>9063000.0</v>
       </c>
       <c r="AE10">
         <v>5999000.0</v>
       </c>
       <c r="AF10">
         <v>2800000.0</v>
       </c>
       <c r="AG10">
         <v>1600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11">
         <v>7875000.0</v>
       </c>
       <c r="C11">
         <v>3783000.0</v>
       </c>
       <c r="D11">
         <v>36176000.0</v>
       </c>
       <c r="E11">
         <v>1098000.0</v>
       </c>
       <c r="F11">
         <v>5788000.0</v>
       </c>
       <c r="G11">
         <v>9387000.0</v>
       </c>
       <c r="H11">
         <v>-1011000.0</v>
       </c>
       <c r="I11">
         <v>268000.0</v>
       </c>
@@ -24473,51 +24612,51 @@
       </c>
       <c r="AA11">
         <v>13000.0</v>
       </c>
       <c r="AB11">
         <v>-1173000.0</v>
       </c>
       <c r="AC11">
         <v>4192000.0</v>
       </c>
       <c r="AD11">
         <v>3529000.0</v>
       </c>
       <c r="AE11">
         <v>2353000.0</v>
       </c>
       <c r="AF11">
         <v>1200000.0</v>
       </c>
       <c r="AG11">
         <v>500000.0</v>
       </c>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12">
         <v>46696000.0</v>
       </c>
       <c r="C12">
         <v>55550000.0</v>
       </c>
       <c r="D12">
         <v>60040000.0</v>
       </c>
       <c r="E12">
         <v>39555000.0</v>
       </c>
       <c r="F12">
         <v>15555000.0</v>
       </c>
       <c r="G12">
         <v>15770000.0</v>
       </c>
       <c r="H12">
         <v>25039000.0</v>
       </c>
       <c r="I12">
         <v>23227000.0</v>
       </c>
@@ -24574,135 +24713,135 @@
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
       <c r="AG12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>25039000.0</v>
       </c>
       <c r="I13">
         <v>23227000.0</v>
       </c>
       <c r="J13">
         <v>15445000.0</v>
       </c>
       <c r="K13">
         <v>13094000.0</v>
       </c>
       <c r="L13">
         <v>16244000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15">
         <v>12394000.0</v>
       </c>
       <c r="C15">
         <v>-19470000.0</v>
       </c>
       <c r="D15">
         <v>-49244000.0</v>
       </c>
       <c r="E15">
         <v>-4207000.0</v>
       </c>
       <c r="F15">
         <v>7361000.0</v>
       </c>
       <c r="G15">
         <v>21476000.0</v>
       </c>
       <c r="H15">
         <v>-7290000.0</v>
       </c>
       <c r="I15">
         <v>-7849000.0</v>
       </c>
@@ -24759,51 +24898,51 @@
       </c>
       <c r="AA15">
         <v>-4102000.0</v>
       </c>
       <c r="AB15">
         <v>-28244000.0</v>
       </c>
       <c r="AC15">
         <v>6602000.0</v>
       </c>
       <c r="AD15">
         <v>5534000.0</v>
       </c>
       <c r="AE15">
         <v>3646000.0</v>
       </c>
       <c r="AF15">
         <v>1600000.0</v>
       </c>
       <c r="AG15">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-4207000.0</v>
       </c>
       <c r="F16">
         <v>7361000.0</v>
       </c>
       <c r="G16">
         <v>21476000.0</v>
       </c>
       <c r="H16">
         <v>-7290000.0</v>
       </c>
       <c r="I16">
         <v>-7849000.0</v>
       </c>
       <c r="J16">
         <v>19264000.0</v>
       </c>
       <c r="K16">
         <v>38735000.0</v>
       </c>
@@ -24838,51 +24977,51 @@
       <c r="V16">
         <v>2085000.0</v>
       </c>
       <c r="W16">
         <v>6288000.0</v>
       </c>
       <c r="X16">
         <v>6482000.0</v>
       </c>
       <c r="Y16">
         <v>10625000.0</v>
       </c>
       <c r="Z16">
         <v>11689000.0</v>
       </c>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B17">
         <v>12394000.0</v>
       </c>
       <c r="C17">
         <v>-19470000.0</v>
       </c>
       <c r="D17">
         <v>-49244000.0</v>
       </c>
       <c r="E17">
         <v>-4207000.0</v>
       </c>
       <c r="F17">
         <v>7361000.0</v>
       </c>
       <c r="G17">
         <v>21476000.0</v>
       </c>
       <c r="H17">
         <v>-7290000.0</v>
       </c>
       <c r="I17">
         <v>-7849000.0</v>
       </c>
@@ -24905,51 +25044,51 @@
         <v>-91511000.0</v>
       </c>
       <c r="P17">
         <v>-48514000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B18">
         <v>-46696000.0</v>
       </c>
       <c r="C18">
         <v>-55550000.0</v>
       </c>
       <c r="D18">
         <v>-60040000.0</v>
       </c>
       <c r="E18">
         <v>-39555000.0</v>
       </c>
       <c r="F18">
         <v>-15555000.0</v>
       </c>
       <c r="G18">
         <v>-15770000.0</v>
       </c>
       <c r="H18">
         <v>-25039000.0</v>
       </c>
       <c r="I18">
         <v>-23227000.0</v>
       </c>
@@ -24962,129 +25101,129 @@
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20">
         <v>84686000.0</v>
       </c>
       <c r="P20">
         <v>-1744000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
         <v>56911000.0</v>
       </c>
       <c r="C21">
         <v>39923000.0</v>
       </c>
       <c r="D21">
         <v>46120000.0</v>
       </c>
       <c r="E21">
         <v>36446000.0</v>
       </c>
       <c r="F21">
         <v>28704000.0</v>
       </c>
       <c r="G21">
         <v>46633000.0</v>
       </c>
       <c r="H21">
         <v>16738000.0</v>
       </c>
       <c r="I21">
         <v>15646000.0</v>
       </c>
@@ -25141,88 +25280,88 @@
       </c>
       <c r="AA21">
         <v>-389000.0</v>
       </c>
       <c r="AB21">
         <v>-8535000.0</v>
       </c>
       <c r="AC21">
         <v>12371000.0</v>
       </c>
       <c r="AD21">
         <v>10153000.0</v>
       </c>
       <c r="AE21">
         <v>6832000.0</v>
       </c>
       <c r="AF21">
         <v>3400000.0</v>
       </c>
       <c r="AG21">
         <v>2200000.0</v>
       </c>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
         <v>732895000.0</v>
       </c>
       <c r="C23">
         <v>717431000.0</v>
       </c>
       <c r="D23">
         <v>671564000.0</v>
       </c>
       <c r="E23">
         <v>646628000.0</v>
       </c>
       <c r="F23">
         <v>621604000.0</v>
       </c>
       <c r="G23">
         <v>494149000.0</v>
       </c>
       <c r="H23">
         <v>519093000.0</v>
       </c>
       <c r="I23">
         <v>457151000.0</v>
       </c>
@@ -25279,88 +25418,88 @@
       </c>
       <c r="AA23">
         <v>160174000.0</v>
       </c>
       <c r="AB23">
         <v>202828000.0</v>
       </c>
       <c r="AC23">
         <v>100581000.0</v>
       </c>
       <c r="AD23">
         <v>76719000.0</v>
       </c>
       <c r="AE23">
         <v>38081000.0</v>
       </c>
       <c r="AF23">
         <v>24900000.0</v>
       </c>
       <c r="AG23">
         <v>18400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
         <v>9788000.0</v>
       </c>
       <c r="C25">
         <v>10400000.0</v>
       </c>
       <c r="D25">
         <v>11619000.0</v>
       </c>
       <c r="E25">
         <v>12444000.0</v>
       </c>
       <c r="F25">
         <v>12886000.0</v>
       </c>
       <c r="G25">
         <v>11144000.0</v>
       </c>
       <c r="H25">
         <v>9561000.0</v>
       </c>
       <c r="I25">
         <v>7329000.0</v>
       </c>
@@ -25371,51 +25510,51 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
         <v>14196000.0</v>
       </c>
       <c r="C26">
         <v>11405000.0</v>
       </c>
       <c r="D26">
         <v>9995000.0</v>
       </c>
       <c r="E26">
         <v>10322000.0</v>
       </c>
       <c r="F26">
         <v>10502000.0</v>
       </c>
       <c r="G26">
         <v>8563000.0</v>
       </c>
       <c r="H26">
         <v>9200000.0</v>
       </c>
       <c r="I26">
         <v>8014000.0</v>
       </c>
@@ -25466,51 +25605,51 @@
       </c>
       <c r="Y26">
         <v>564000.0</v>
       </c>
       <c r="Z26">
         <v>552000.0</v>
       </c>
       <c r="AA26">
         <v>472000.0</v>
       </c>
       <c r="AB26">
         <v>714000.0</v>
       </c>
       <c r="AC26">
         <v>549000.0</v>
       </c>
       <c r="AD26">
         <v>185000.0</v>
       </c>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
         <v>25491000.0</v>
       </c>
       <c r="C27">
         <v>22561000.0</v>
       </c>
       <c r="D27">
         <v>22481000.0</v>
       </c>
       <c r="E27">
         <v>21729000.0</v>
       </c>
       <c r="F27">
         <v>22833000.0</v>
       </c>
       <c r="G27">
         <v>18024000.0</v>
       </c>
       <c r="H27">
         <v>21037000.0</v>
       </c>
       <c r="I27">
         <v>19542000.0</v>
       </c>
@@ -25563,51 +25702,51 @@
         <v>0.7</v>
       </c>
       <c r="Z27">
         <v>1167000.0</v>
       </c>
       <c r="AA27">
         <v>1216000.0</v>
       </c>
       <c r="AB27">
         <v>1864000.0</v>
       </c>
       <c r="AC27">
         <v>2417000.0</v>
       </c>
       <c r="AD27">
         <v>2305000.0</v>
       </c>
       <c r="AE27">
         <v>1984000.0</v>
       </c>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
         <v>63303000.0</v>
       </c>
       <c r="C28">
         <v>64047000.0</v>
       </c>
       <c r="D28">
         <v>57769000.0</v>
       </c>
       <c r="E28">
         <v>54756000.0</v>
       </c>
       <c r="F28">
         <v>57499000.0</v>
       </c>
       <c r="G28">
         <v>53847000.0</v>
       </c>
       <c r="H28">
         <v>53224000.0</v>
       </c>
       <c r="I28">
         <v>45972000.0</v>
       </c>
@@ -25660,51 +25799,51 @@
         <v>9987000.0</v>
       </c>
       <c r="Z28">
         <v>8370000.0</v>
       </c>
       <c r="AA28">
         <v>8291000.0</v>
       </c>
       <c r="AB28">
         <v>11832000.0</v>
       </c>
       <c r="AC28">
         <v>6298000.0</v>
       </c>
       <c r="AD28">
         <v>4974000.0</v>
       </c>
       <c r="AE28">
         <v>4577000.0</v>
       </c>
       <c r="AF28"/>
       <c r="AG28"/>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
         <v>7875000.0</v>
       </c>
       <c r="C29">
         <v>3783000.0</v>
       </c>
       <c r="D29">
         <v>36176000.0</v>
       </c>
       <c r="E29">
         <v>1098000.0</v>
       </c>
       <c r="F29">
         <v>5788000.0</v>
       </c>
       <c r="G29">
         <v>9387000.0</v>
       </c>
       <c r="H29">
         <v>-1011000.0</v>
       </c>
       <c r="I29">
         <v>268000.0</v>
       </c>
@@ -25721,51 +25860,51 @@
         <v>9068000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
         <v>102990000.0</v>
       </c>
       <c r="C30">
         <v>113905000.0</v>
       </c>
       <c r="D30">
         <v>86431000.0</v>
       </c>
       <c r="E30">
         <v>77516000.0</v>
       </c>
       <c r="F30">
         <v>89161000.0</v>
       </c>
       <c r="G30">
         <v>62828000.0</v>
       </c>
       <c r="H30">
         <v>101662000.0</v>
       </c>
       <c r="I30">
         <v>73528000.0</v>
       </c>
@@ -25822,51 +25961,51 @@
       </c>
       <c r="AA30">
         <v>11443000.0</v>
       </c>
       <c r="AB30">
         <v>14731000.0</v>
       </c>
       <c r="AC30">
         <v>9264000.0</v>
       </c>
       <c r="AD30">
         <v>7464000.0</v>
       </c>
       <c r="AE30">
         <v>6561000.0</v>
       </c>
       <c r="AF30">
         <v>5500000.0</v>
       </c>
       <c r="AG30">
         <v>5200000.0</v>
       </c>
     </row>
     <row r="31" spans="1:33">
       <c r="A31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B31">
         <v>-36642000.0</v>
       </c>
       <c r="C31">
         <v>-55610000.0</v>
       </c>
       <c r="D31">
         <v>-59188000.0</v>
       </c>
       <c r="E31">
         <v>-39555000.0</v>
       </c>
       <c r="F31">
         <v>-15555000.0</v>
       </c>
       <c r="G31">
         <v>-15770000.0</v>
       </c>
       <c r="H31">
         <v>-25039000.0</v>
       </c>
       <c r="I31">
         <v>-23227000.0</v>
       </c>
@@ -25923,51 +26062,51 @@
       </c>
       <c r="AA31">
         <v>-3700000.0</v>
       </c>
       <c r="AB31">
         <v>-3180000.0</v>
       </c>
       <c r="AC31">
         <v>-1577000.0</v>
       </c>
       <c r="AD31">
         <v>-1090000.0</v>
       </c>
       <c r="AE31">
         <v>-833000.0</v>
       </c>
       <c r="AF31">
         <v>-600000.0</v>
       </c>
       <c r="AG31">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="32" spans="1:33">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B32">
         <v>789806000.0</v>
       </c>
       <c r="C32">
         <v>757354000.0</v>
       </c>
       <c r="D32">
         <v>717684000.0</v>
       </c>
       <c r="E32">
         <v>683074000.0</v>
       </c>
       <c r="F32">
         <v>650308000.0</v>
       </c>
       <c r="G32">
         <v>540782000.0</v>
       </c>
       <c r="H32">
         <v>535831000.0</v>
       </c>
       <c r="I32">
         <v>472797000.0</v>
       </c>
@@ -26043,1302 +26182,1307 @@
       <c r="AG32">
         <v>20600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DY32"/>
+  <dimension ref="A1:DZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:129">
+    <row r="1" spans="1:130">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DT1" t="s">
         <v>185</v>
       </c>
       <c r="DU1" t="s">
         <v>186</v>
       </c>
       <c r="DV1" t="s">
+        <v>187</v>
+      </c>
+      <c r="DW1" t="s">
         <v>32</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="DX1" t="s">
         <v>188</v>
       </c>
       <c r="DY1" t="s">
         <v>189</v>
       </c>
+      <c r="DZ1" t="s">
+        <v>190</v>
+      </c>
     </row>
-    <row r="2" spans="1:129">
+    <row r="2" spans="1:130">
       <c r="A2" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B2">
+        <v>140847000.0</v>
+      </c>
+      <c r="C2">
         <v>161896000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>134819000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>178743000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>154447000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>154610000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>141294000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>166909000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>140713000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>154685000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>141819000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>155491000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>133138000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>158576000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>130826000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>146027000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>133683000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>138148000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>129235000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>139597000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>125463000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>136021000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>98327000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>115004000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>81969000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>114152000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>97913000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>113801000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>91565000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>103127000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>102952000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>102228000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>75314000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>90780000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>77583000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>84612000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>69224000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>82783000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>80225000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>78178000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>65021000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>73229000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>65123000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>69850000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>59844000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>62995000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>59564000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>52420000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>45159000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>52761000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>43642000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>46469000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>34231000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>86486000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>92232000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>94911000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>95999000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>86455000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92344000.0</v>
       </c>
       <c r="BH2">
         <v>92344000.0</v>
       </c>
       <c r="BI2">
+        <v>92344000.0</v>
+      </c>
+      <c r="BJ2">
         <v>58136000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>28804000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>28115000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>28295000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>24689000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>26153000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>25605000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>28621000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>25519000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>23891000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>25672000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>24531000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21225000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>24608000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>20694000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>25574000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>25241000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>28085000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>27479000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>39218000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>20177000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>60707000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>62116000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>38615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17411000.0</v>
       </c>
       <c r="CH2">
         <v>17411000.0</v>
       </c>
       <c r="CI2">
+        <v>17411000.0</v>
+      </c>
+      <c r="CJ2">
         <v>15985000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>17946000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>37429000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>26703000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>30409000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>39388000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>33000000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>32432000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>34921000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>39598000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>43224000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>35858000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>35084000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>42851000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>37670000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>35500000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>35400000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>40300000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>37600000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>185086000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>24800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>29400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>25000000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>26817000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>24500000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>22700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>17300000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>20055000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>17700000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>16900000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>14600000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>9920000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>8600000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>7500000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>5500000.0</v>
       </c>
-      <c r="DR2"/>
       <c r="DS2"/>
-      <c r="DT2">
+      <c r="DT2"/>
+      <c r="DU2">
         <v>4400000.0</v>
       </c>
-      <c r="DU2">
+      <c r="DV2">
         <v>3800000.0</v>
       </c>
-      <c r="DV2"/>
       <c r="DW2"/>
       <c r="DX2"/>
       <c r="DY2"/>
+      <c r="DZ2"/>
     </row>
-    <row r="3" spans="1:129">
+    <row r="3" spans="1:130">
       <c r="A3" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B3">
+        <v>192</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
         <v>2607000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2359000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>2373000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2449000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2538000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2532000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2601000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2729000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2775000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2878000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2933000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3033000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>3122000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>3108000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>3090000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>3124000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3295000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>3227000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3219000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3145000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3054000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2857000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2682000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2551000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2542000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>2400000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2240000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2379000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2396000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1715000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1632000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1586000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1186000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1169000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1114000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1039000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>996000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>948000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>910000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>860000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>723000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>782000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>740000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>691000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>656000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>617000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>615000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>633000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>651000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>675000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>683000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>733000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1294000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1263000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1342000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>625000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2496000.0</v>
       </c>
       <c r="BH3">
         <v>2496000.0</v>
       </c>
       <c r="BI3">
+        <v>2496000.0</v>
+      </c>
+      <c r="BJ3">
         <v>1900000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>989000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>949000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>977000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>985000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1012000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>1008000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>958000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>904000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>766000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>781000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>732000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>662000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>677000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>590000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>697000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>478000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>436000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>461000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>388000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>520000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>497000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>477000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>468000.0</v>
       </c>
       <c r="CH3">
         <v>468000.0</v>
       </c>
       <c r="CI3">
+        <v>468000.0</v>
+      </c>
+      <c r="CJ3">
         <v>458000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>428000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>578000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>606000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>568000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>591000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>604000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>594000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>578000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606000.0</v>
       </c>
       <c r="CS3">
         <v>606000.0</v>
       </c>
       <c r="CT3">
+        <v>606000.0</v>
+      </c>
+      <c r="CU3">
         <v>709000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>734000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>735000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>711000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2970000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>-1480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740000.0</v>
       </c>
       <c r="DA3">
         <v>740000.0</v>
       </c>
-      <c r="DB3"/>
-      <c r="DC3">
+      <c r="DB3">
+        <v>740000.0</v>
+      </c>
+      <c r="DC3"/>
+      <c r="DD3">
         <v>-600000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>-500000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>-400000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>2037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DH3">
         <v>-300000.0</v>
       </c>
       <c r="DI3">
+        <v>-300000.0</v>
+      </c>
+      <c r="DJ3">
         <v>-200000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>1217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DL3">
         <v>-200000.0</v>
       </c>
       <c r="DM3">
+        <v>-200000.0</v>
+      </c>
+      <c r="DN3">
         <v>-100000.0</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DP3">
         <v>-100000.0</v>
       </c>
       <c r="DQ3">
         <v>-100000.0</v>
       </c>
-      <c r="DR3"/>
+      <c r="DR3">
+        <v>-100000.0</v>
+      </c>
       <c r="DS3"/>
       <c r="DT3"/>
-      <c r="DU3">
+      <c r="DU3"/>
+      <c r="DV3">
         <v>-100000.0</v>
       </c>
-      <c r="DV3"/>
       <c r="DW3"/>
       <c r="DX3"/>
       <c r="DY3"/>
+      <c r="DZ3"/>
     </row>
-    <row r="4" spans="1:129">
+    <row r="4" spans="1:130">
       <c r="A4" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
-[...1 lines deleted...]
-      </c>
+      <c r="AH4"/>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
         <v>100877000.0</v>
       </c>
-      <c r="AY4">
-[...1 lines deleted...]
-      </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
         <v>100877000.0</v>
       </c>
-      <c r="BB4">
-[...1 lines deleted...]
-      </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
@@ -27448,876 +27592,881 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
+      <c r="DZ4"/>
     </row>
-    <row r="5" spans="1:129">
+    <row r="5" spans="1:130">
       <c r="A5" t="s">
-        <v>193</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>194</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>22331000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>7740000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>14111000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>18279000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>13758000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>17841000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12140000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-3876000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>14928000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7930000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>13379000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>10301000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>23733000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3526000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1852000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>7335000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>4725000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>8676000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>9554000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5749000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5470000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15893000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>24895000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>375000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5492000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>9246000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16375000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1708000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>6852000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>1627000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>10393000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1867000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>15615000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4903000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>13850000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>15256000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>17387000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>20145000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>17177000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>13263000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>9633000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>16715000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>323000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>11615000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>8360000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>8918000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>6232000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>10076000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>9555000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>9989000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>8458000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4102000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-54972000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7770000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1163000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-6730000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-17034000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-689000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-97000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-4839000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>6095000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>5651000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>6537000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>4430000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>4787000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>4165000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>6625000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2149000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-661000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>900000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>4277000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>5142000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>5254000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>252000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1751000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>3730000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-3530000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-94000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-1626000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2653000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>5853000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>4720000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3192000.0</v>
       </c>
       <c r="CH5">
         <v>3192000.0</v>
       </c>
       <c r="CI5">
+        <v>3192000.0</v>
+      </c>
+      <c r="CJ5">
         <v>4019000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>4201000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>493000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>4198000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1900000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>3564000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>699000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>-317000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2257000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2416000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>2588000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>3294000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>2106000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>3754000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>2146000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-4100000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-2500000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-400000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-700000.0</v>
       </c>
-      <c r="DB5"/>
-      <c r="DC5">
+      <c r="DC5"/>
+      <c r="DD5">
         <v>3200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>4300000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>3700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>3271000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>3900000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>4100000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>2800000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>2953000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>3100000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>3000000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>2200000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>2099000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>2000000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>1900000.0</v>
       </c>
-      <c r="DQ5">
+      <c r="DR5">
         <v>1400000.0</v>
       </c>
-      <c r="DR5"/>
       <c r="DS5"/>
-      <c r="DT5">
+      <c r="DT5"/>
+      <c r="DU5">
         <v>600000.0</v>
       </c>
-      <c r="DU5">
+      <c r="DV5">
         <v>800000.0</v>
       </c>
-      <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5"/>
       <c r="DY5"/>
+      <c r="DZ5"/>
     </row>
-    <row r="6" spans="1:129">
+    <row r="6" spans="1:130">
       <c r="A6" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B6">
+        <v>1992000.0</v>
+      </c>
+      <c r="C6">
         <v>24938000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>10099000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>16484000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>20728000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>16296000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>20373000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>14741000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1147000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>17703000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>10808000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>16312000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>13334000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>26855000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6634000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>4942000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>10459000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>8020000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11903000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12773000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>8894000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8524000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>18750000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>27577000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2926000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-2950000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11646000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>18615000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>671000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9248000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3342000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>12025000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-281000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>16801000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>6072000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>14964000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>16295000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>18383000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>21093000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>18087000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>14123000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>10356000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>17497000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1063000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>12306000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>9016000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>9535000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>6847000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>10709000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>10206000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>10664000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>9141000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>4835000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-53678000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>9033000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2505000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-6105000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-14705000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>1807000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2399000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-2939000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>7084000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>6600000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>7514000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>5415000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>5799000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>5173000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>7583000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>3053000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>105000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1681000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>5009000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>5804000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>5931000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>842000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2448000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>4208000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-3094000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>367000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-1238000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>3173000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>6350000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>5197000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2256000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3660000.0</v>
       </c>
       <c r="CH6">
         <v>3660000.0</v>
       </c>
       <c r="CI6">
+        <v>3660000.0</v>
+      </c>
+      <c r="CJ6">
         <v>4477000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>4629000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>1071000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>4804000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>2468000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>4155000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>1303000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>277000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>2835000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>3022000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>3194000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>4003000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2840000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>4489000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>2857000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>-1130000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-3980000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>340000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>40000.0</v>
       </c>
-      <c r="DB6"/>
-      <c r="DC6">
+      <c r="DC6"/>
+      <c r="DD6">
         <v>2600000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>3800000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>3300000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>5308000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>3600000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3800000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>2600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>4170000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>2900000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>2800000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>2100000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>2828000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>1900000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>1800000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>1300000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-16200000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>7600000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>600000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>700000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>-13200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="DX6">
         <v>5100000.0</v>
       </c>
       <c r="DY6">
         <v>5100000.0</v>
       </c>
+      <c r="DZ6">
+        <v>5100000.0</v>
+      </c>
     </row>
-    <row r="7" spans="1:129">
+    <row r="7" spans="1:130">
       <c r="A7" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
-      <c r="AH7">
-[...1 lines deleted...]
-      </c>
+      <c r="AH7"/>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
         <v>0.0</v>
       </c>
       <c r="AQ7">
@@ -28487,114 +28636,115 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
       <c r="DW7"/>
       <c r="DX7"/>
       <c r="DY7"/>
+      <c r="DZ7"/>
     </row>
-    <row r="8" spans="1:129">
+    <row r="8" spans="1:130">
       <c r="A8" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
-      <c r="AH8">
-[...1 lines deleted...]
-      </c>
+      <c r="AH8"/>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
@@ -28764,1611 +28914,1626 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
       <c r="DW8"/>
       <c r="DX8"/>
       <c r="DY8"/>
+      <c r="DZ8"/>
     </row>
-    <row r="9" spans="1:129">
+    <row r="9" spans="1:130">
       <c r="A9" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B9">
+        <v>27174000.0</v>
+      </c>
+      <c r="C9">
         <v>50379000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>32878000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>42727000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>33917000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>38495000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>44882000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>41277000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>29174000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>34793000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>30043000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>41148000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>26567000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>36151000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>20993000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>26516000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>30302000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>25768000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>32575000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>35951000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>23571000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>32107000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>24241000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>39726000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>13387000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>36583000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>27661000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>36573000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>17583000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>25950000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>21161000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>25711000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>17251000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>30328000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>22544000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>27162000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>25839000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>31627000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>32370000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>30658000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>20391000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>24214000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>28899000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>21820000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>25991000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>20909000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>24428000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>18420000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>17816000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>23921000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>21926000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>19705000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>16014000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2850000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>24043000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>16721000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>5465000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-2358000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15272000.0</v>
       </c>
       <c r="BH9">
         <v>15272000.0</v>
       </c>
       <c r="BI9">
+        <v>15272000.0</v>
+      </c>
+      <c r="BJ9">
         <v>13126000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>13982000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>13173000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>12682000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>11545000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>12463000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>10877000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>10816000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>7171000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>6031000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>10130000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>11906000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>11480000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>11286000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>7488000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>8245000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>10200000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>3314000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>5855000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>4947000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>7046000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>21048000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>18888000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>12041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7700000.0</v>
       </c>
       <c r="CH9">
         <v>7700000.0</v>
       </c>
       <c r="CI9">
+        <v>7700000.0</v>
+      </c>
+      <c r="CJ9">
         <v>8174000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>7337000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>3699000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>6829000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>5169000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>7036000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>4102000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>2158000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>5194000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>4858000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>5181000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>5865000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>3753000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>6378000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>4581000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>900000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>3600000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>3700000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>3800000.0</v>
       </c>
-      <c r="DB9"/>
-      <c r="DC9">
+      <c r="DC9"/>
+      <c r="DD9">
         <v>5700000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>6600000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>6000000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>5235000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DH9">
         <v>6000000.0</v>
       </c>
       <c r="DI9">
+        <v>6000000.0</v>
+      </c>
+      <c r="DJ9">
         <v>4500000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>4517000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>4800000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>4500000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>3800000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>3793000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>3700000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>3300000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>2600000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>8700000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>7600000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>2000000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>1800000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="DX9">
         <v>5100000.0</v>
       </c>
       <c r="DY9">
         <v>5100000.0</v>
       </c>
+      <c r="DZ9">
+        <v>5100000.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:129">
+    <row r="10" spans="1:130">
       <c r="A10" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B10">
+        <v>-10052000.0</v>
+      </c>
+      <c r="C10">
         <v>12047000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1343000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1412000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5467000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1212000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3406000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2042000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-18263000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>288000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-9933000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-2004000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1419000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11853000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-7945000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-7431000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>414000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>680000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4727000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5934000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1808000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1774000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11842000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>21281000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-4034000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-10956000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2367000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>8169000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-7881000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1196000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-4137000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>4694000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-6292000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10959000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>950000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>10328000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>11942000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>13658000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>16788000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>13988000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>10444000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>6955000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>14199000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2290000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3178000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5212000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5753000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2893000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>6663000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6378000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3465000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3795000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>177000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-101604000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1881000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-4999000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-12420000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-21062000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3795000.0</v>
       </c>
       <c r="BH10">
         <v>-3795000.0</v>
       </c>
       <c r="BI10">
+        <v>-3795000.0</v>
+      </c>
+      <c r="BJ10">
         <v>-534000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4800000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>5603000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>5813000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>3813000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3823000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>3397000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>5651000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2057000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-1707000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-694000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>3861000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>4986000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>4250000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-415000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>905000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2565000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2125200.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-1977000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-2941000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1831000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3857000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2560000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>564000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2826000.0</v>
       </c>
       <c r="CH10">
         <v>2826000.0</v>
       </c>
       <c r="CI10">
+        <v>2826000.0</v>
+      </c>
+      <c r="CJ10">
         <v>3493000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3752000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>142000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3991000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>1757000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>3276000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1010000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>-443000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2527000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>1544000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>1972000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2677000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>1300000000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>2800000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>909000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>-3400000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>-1500000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>600000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>300000.0</v>
       </c>
-      <c r="DB10"/>
-      <c r="DC10">
+      <c r="DC10"/>
+      <c r="DD10">
         <v>1600000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>3100000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>2600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>3094000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>2800000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>3000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1900000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>2663000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>2400000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2300000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1700000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>2099000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1600000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1300000.0</v>
       </c>
-      <c r="DQ10">
+      <c r="DR10">
         <v>900000.0</v>
       </c>
-      <c r="DR10"/>
       <c r="DS10"/>
-      <c r="DT10">
+      <c r="DT10"/>
+      <c r="DU10">
         <v>600000.0</v>
       </c>
-      <c r="DU10">
+      <c r="DV10">
         <v>500000.0</v>
       </c>
-      <c r="DV10"/>
       <c r="DW10"/>
       <c r="DX10"/>
       <c r="DY10"/>
+      <c r="DZ10"/>
     </row>
-    <row r="11" spans="1:129">
+    <row r="11" spans="1:130">
       <c r="A11" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B11">
+        <v>3369000.0</v>
+      </c>
+      <c r="C11">
         <v>2323000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-434000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3561000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2425000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1934000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1115000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>912000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-178000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-1050000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>37281000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-46000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-9000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>10394000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-8971000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-914000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>589000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1002000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1588000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2251000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>947000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>939000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3373000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>6097000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1022000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2763000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1502000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1980000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1730000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1569000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-1035000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1181000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-1278000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1764000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>7756000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4027000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4316000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3846000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5678000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4845000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>2936000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>4658000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>6451000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-898000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1268000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2110000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2826000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1418000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2714000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>3311000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>2317000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1631000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>74000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-27953000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>946000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3934000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1147000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1987000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1796000.0</v>
       </c>
       <c r="BH11">
         <v>1796000.0</v>
       </c>
       <c r="BI11">
+        <v>1796000.0</v>
+      </c>
+      <c r="BJ11">
         <v>1842000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>2362000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1842000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2312000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>1293000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>952000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>1252000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>2216000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>862000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-526000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-380000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1541000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>1954000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>1517000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>-232000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>439000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>973000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-3189000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>151000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>-1179000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>737000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1368000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>1041000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>224000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1135000.0</v>
       </c>
       <c r="CH11">
         <v>1135000.0</v>
       </c>
       <c r="CI11">
+        <v>1135000.0</v>
+      </c>
+      <c r="CJ11">
         <v>1299000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1395000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>51000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1212000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>632000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1378000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>330000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-4330000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-695000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-1000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1000.0</v>
       </c>
-      <c r="CT11">
-[...1 lines deleted...]
-      </c>
       <c r="CU11">
+        <v>0.0</v>
+      </c>
+      <c r="CV11">
         <v>-805194000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>-1000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>-1400000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>-1900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="DA11">
         <v>-2000000.0</v>
       </c>
-      <c r="DB11"/>
-      <c r="DC11">
+      <c r="DB11">
+        <v>-2000000.0</v>
+      </c>
+      <c r="DC11"/>
+      <c r="DD11">
         <v>600000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1200000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1000000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1192000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>1100000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1200000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>700000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>1029000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DL11">
         <v>900000.0</v>
       </c>
       <c r="DM11">
+        <v>900000.0</v>
+      </c>
+      <c r="DN11">
         <v>700000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>853000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>600000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>500000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>400000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-500000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DU11">
         <v>200000.0</v>
       </c>
       <c r="DV11">
-        <v>-300000.0</v>
+        <v>200000.0</v>
       </c>
       <c r="DW11">
         <v>-300000.0</v>
       </c>
       <c r="DX11">
         <v>-300000.0</v>
       </c>
       <c r="DY11">
         <v>-300000.0</v>
       </c>
+      <c r="DZ11">
+        <v>-300000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:129">
+    <row r="12" spans="1:130">
       <c r="A12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B12">
+        <v>12044000.0</v>
+      </c>
+      <c r="C12">
         <v>10284000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10901000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>12699000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>12812000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12546000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14435000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14182000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>14387000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14640000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18297000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>15383000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>11720000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11880000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11471000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9283000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6921000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4045000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3949000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>3620000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>3941000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3696000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4051000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3614000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4409000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>5464000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6879000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6523000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6173000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>6689000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5764000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5699000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5075000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>4656000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3953000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3522000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3314000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3729000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3357000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>3189000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2819000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2678000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>2516000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2613000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>8437000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3148000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3165000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3339000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3413000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3177000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>6524000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4663000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3925000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7271000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>5889000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>6162000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>5690000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3389000.0</v>
       </c>
       <c r="BH12">
         <v>3389000.0</v>
       </c>
       <c r="BI12">
+        <v>3389000.0</v>
+      </c>
+      <c r="BJ12">
         <v>1932000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1295000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>997000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>1701000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>1602000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>964000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>1776000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>974000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>996000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3187996.9</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1204000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1152000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>832000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4442995.9</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1257000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1543000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1643000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>4019995.7</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>1883000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1315000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>822000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>794000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>958000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>654000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>526000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>366000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>526000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>449000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>351000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>288435999.2</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>143000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>288000000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>293000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>346871999.2</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>270000000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>872000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>616000000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>617000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>806000000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>954000000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>1237000000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="CZ12">
         <v>1000000.0</v>
       </c>
       <c r="DA12">
         <v>1000000.0</v>
       </c>
       <c r="DB12">
+        <v>1000000.0</v>
+      </c>
+      <c r="DC12">
         <v>3227000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
       <c r="DW12"/>
       <c r="DX12"/>
       <c r="DY12"/>
+      <c r="DZ12"/>
     </row>
-    <row r="13" spans="1:129">
+    <row r="13" spans="1:130">
       <c r="A13" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>5464000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>6879000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>6523000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>6173000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>6689000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -30423,90 +30588,89 @@
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
       <c r="DW13"/>
       <c r="DX13"/>
       <c r="DY13"/>
+      <c r="DZ13"/>
     </row>
-    <row r="14" spans="1:129">
+    <row r="14" spans="1:130">
       <c r="A14" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
-      <c r="AH14">
-[...1 lines deleted...]
-      </c>
+      <c r="AH14"/>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
         <v>0.0</v>
       </c>
       <c r="AP14">
         <v>0.0</v>
       </c>
       <c r="AQ14">
@@ -30676,968 +30840,975 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
       <c r="DW14"/>
       <c r="DX14"/>
       <c r="DY14"/>
+      <c r="DZ14"/>
     </row>
-    <row r="15" spans="1:129">
+    <row r="15" spans="1:130">
       <c r="A15" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B15">
+        <v>-13421000.0</v>
+      </c>
+      <c r="C15">
         <v>9724000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1777000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2149000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3042000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-722000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2291000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2954000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-18085000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1338000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-47214000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1958000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1410000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>1459000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>1026000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-6517000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-175000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-322000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3139000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3683000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>861000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>835000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8469000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>15184000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3012000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-8193000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>865000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6189000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-6151000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-2765000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-3102000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3513000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-5014000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>9195000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-6806000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6301000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>7626000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>9812000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11110000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>9143000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>7508000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2297000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>7748000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-1392000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1910000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3102000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2927000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1475000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>3949000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3067000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1148000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2164000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>100980000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-73651000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>935000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-8933000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>-13567000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-23049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5591000.0</v>
       </c>
       <c r="BH15">
         <v>-5591000.0</v>
       </c>
       <c r="BI15">
+        <v>-5591000.0</v>
+      </c>
+      <c r="BJ15">
         <v>-2376000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2438000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3761000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3501000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>2520000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>2871000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>2145000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>3435000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1195000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-1181000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>-314000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2320000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>3032000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2733000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>-183000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>466000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1592000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>-2235000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>-2128000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>-1762000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1094000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2489000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>1519000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>340000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1691000.0</v>
       </c>
       <c r="CH15">
         <v>1691000.0</v>
       </c>
       <c r="CI15">
+        <v>1691000.0</v>
+      </c>
+      <c r="CJ15">
         <v>2194000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2357000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>91000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2779000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1125000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1898000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>680000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>3887000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3222000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1544000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1971000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>6681000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1300000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2800000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>908000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>-3400000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>-1500000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>600000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>300000.0</v>
       </c>
-      <c r="DB15"/>
-      <c r="DC15">
+      <c r="DC15"/>
+      <c r="DD15">
         <v>1000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>1900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1600000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1902000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>1700000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1800000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1200000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>1634000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1500000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1400000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1000000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1246000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>1000000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>500000.0</v>
       </c>
       <c r="DR15">
         <v>500000.0</v>
       </c>
       <c r="DS15">
-        <v>400000.0</v>
+        <v>500000.0</v>
       </c>
       <c r="DT15">
         <v>400000.0</v>
       </c>
       <c r="DU15">
-        <v>300000.0</v>
+        <v>400000.0</v>
       </c>
       <c r="DV15">
         <v>300000.0</v>
       </c>
       <c r="DW15">
         <v>300000.0</v>
       </c>
       <c r="DX15">
         <v>300000.0</v>
       </c>
       <c r="DY15">
         <v>300000.0</v>
       </c>
+      <c r="DZ15">
+        <v>300000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:129">
+    <row r="16" spans="1:130">
       <c r="A16" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-1410000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>1459000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1026000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-6517000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-175000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-322000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>3139000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>835000.0</v>
       </c>
       <c r="V16">
         <v>835000.0</v>
       </c>
       <c r="W16">
+        <v>835000.0</v>
+      </c>
+      <c r="X16">
         <v>8469000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>15184000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-3012000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-8193000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>865000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6189000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-6151000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-3246000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-3102000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3513000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-5014000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>9195000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-6806000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6301000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>7626000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>9812000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>11110000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>9143000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>7508000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2297000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>7748000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-1392000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1910000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3102000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2927000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1475000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3949000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3067000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1148000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2164000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>100980000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>-73651000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>935000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-8933000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>-9862000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>-17498000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>-23049000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>-5591000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>-2376000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2438000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3761000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3501000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>2520000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>2871000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>2145000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>3435000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1195000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>3857000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>-2320000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>2320000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>3032000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>2733000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>-466000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>466000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1592000.0</v>
       </c>
-      <c r="BZ16">
-[...1 lines deleted...]
-      </c>
       <c r="CA16">
         <v>0.0</v>
       </c>
       <c r="CB16">
+        <v>0.0</v>
+      </c>
+      <c r="CC16">
         <v>-1578000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1578000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1221000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>1150000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1678000.0</v>
       </c>
-      <c r="CG16">
-[...1 lines deleted...]
-      </c>
       <c r="CH16">
+        <v>0.0</v>
+      </c>
+      <c r="CI16">
         <v>2044000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2038000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2149000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>57000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2940000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>1395000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>310000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1166000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3887000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3223000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1544000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1971000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>6681000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>1300000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2800000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>908000.0</v>
       </c>
-      <c r="CX16">
-[...1 lines deleted...]
-      </c>
       <c r="CY16">
+        <v>0.0</v>
+      </c>
+      <c r="CZ16">
         <v>-566000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>566000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>278000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
       <c r="DW16"/>
       <c r="DX16"/>
       <c r="DY16"/>
+      <c r="DZ16"/>
     </row>
-    <row r="17" spans="1:129">
+    <row r="17" spans="1:130">
       <c r="A17" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B17">
+        <v>-13421000.0</v>
+      </c>
+      <c r="C17">
         <v>9724000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1777000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2149000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3042000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-722000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2291000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2954000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-18085000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1338000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-47214000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1958000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1410000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>1459000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1026000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-6517000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-175000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-322000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>3139000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>3683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>835000.0</v>
       </c>
       <c r="V17">
         <v>835000.0</v>
       </c>
       <c r="W17">
+        <v>835000.0</v>
+      </c>
+      <c r="X17">
         <v>8469000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>15184000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3012000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-8193000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>865000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>6189000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-6151000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-3246000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-3102000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>3513000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-5014000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>9195000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-6806000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>6301000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>7626000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>9812000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>11110000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>9143000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>7508000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2297000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>7748000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-1392000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>1910000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>3102000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2927000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>1475000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>3949000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>3067000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1148000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>2164000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>103000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-73651000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>935000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-8933000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-9862000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>-17498000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>-23049000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-5591000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-2376000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -31723,167 +31894,172 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
       <c r="DW17"/>
       <c r="DX17"/>
       <c r="DY17"/>
+      <c r="DZ17"/>
     </row>
-    <row r="18" spans="1:129">
+    <row r="18" spans="1:130">
       <c r="A18" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B18">
+        <v>-12044000.0</v>
+      </c>
+      <c r="C18">
         <v>-10284000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-10901000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-12699000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12812000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-12546000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-14435000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-14182000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-14387000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-14640000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-18297000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-15383000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-11720000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-11880000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-11471000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-9283000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6921000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-4045000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-3949000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-3620000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-3941000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3696000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-4051000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-3614000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-4409000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-5464000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-6879000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-6523000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-6173000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-6689000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -31938,70 +32114,71 @@
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
       <c r="DW18"/>
       <c r="DX18"/>
       <c r="DY18"/>
+      <c r="DZ18"/>
     </row>
-    <row r="19" spans="1:129">
+    <row r="19" spans="1:130">
       <c r="A19" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>-11860000.0</v>
       </c>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
@@ -32073,90 +32250,89 @@
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
       <c r="DW19"/>
       <c r="DX19"/>
       <c r="DY19"/>
+      <c r="DZ19"/>
     </row>
-    <row r="20" spans="1:129">
+    <row r="20" spans="1:130">
       <c r="A20" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
+      <c r="AH20"/>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
@@ -32171,76 +32347,76 @@
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
         <v>84686000.0</v>
       </c>
-      <c r="BC20">
-[...1 lines deleted...]
-      </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
         <v>-808000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>-1031000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>-309000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>404000.0</v>
       </c>
-      <c r="BJ20">
-[...1 lines deleted...]
-      </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
         <v>0.0</v>
       </c>
       <c r="BR20">
         <v>0.0</v>
       </c>
       <c r="BS20">
@@ -32326,501 +32502,505 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
       <c r="DW20"/>
       <c r="DX20"/>
       <c r="DY20"/>
+      <c r="DZ20"/>
     </row>
-    <row r="21" spans="1:129">
+    <row r="21" spans="1:130">
       <c r="A21" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B21">
+        <v>3532000.0</v>
+      </c>
+      <c r="C21">
         <v>22548000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>8334000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14902000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7375000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>16278000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>17581000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12520000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-6456000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>12218000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9524000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>13937000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>10441000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>23733000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3526000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1852000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7335000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4725000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>8676000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>9554000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5749000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5470000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>15893000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>24895000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>375000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-5492000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>9246000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>14692000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1708000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5493000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1627000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>10393000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-1217000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>15615000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4903000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>13850000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>15256000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>17387000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>20145000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>17177000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>13263000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>9633000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>16715000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>323000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>11615000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8360000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>8918000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>6232000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>10076000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>9555000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>9989000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>8458000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>4102000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-94333000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7770000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1163000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-6730000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-17800000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-406000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>-97000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>1398000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>5855000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>6600000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>7514000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>5415000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>4787000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>5173000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>5294000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3053000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-680000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>509000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>5009000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>5804000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>5254000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>842000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2448000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>4208000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>-3530000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>-94000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>-1626000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2653000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>5853000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4720000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>1766000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3192000.0</v>
       </c>
       <c r="CH21">
         <v>3192000.0</v>
       </c>
       <c r="CI21">
+        <v>3192000.0</v>
+      </c>
+      <c r="CJ21">
         <v>4019000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>4201000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>493000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>4198000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1900000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>3564000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1303000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>-317000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2257000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2416000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2588000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>3294000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2106000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>3754000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2146000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>-2700000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>-600000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>1600000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>1300000.0</v>
       </c>
-      <c r="DB21"/>
-      <c r="DC21">
+      <c r="DC21"/>
+      <c r="DD21">
         <v>2000000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>3300000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>2900000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>3271000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3300000.0</v>
       </c>
       <c r="DH21">
         <v>3300000.0</v>
       </c>
       <c r="DI21">
+        <v>3300000.0</v>
+      </c>
+      <c r="DJ21">
         <v>2400000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>2953000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>2700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>2600000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>2000000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>2232000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>1800000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>1700000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>1200000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>-16200000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>7600000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>600000.0</v>
       </c>
       <c r="DU21">
         <v>600000.0</v>
       </c>
       <c r="DV21">
+        <v>600000.0</v>
+      </c>
+      <c r="DW21">
         <v>-13200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="DX21">
         <v>5100000.0</v>
       </c>
       <c r="DY21">
         <v>5100000.0</v>
       </c>
+      <c r="DZ21">
+        <v>5100000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:129">
+    <row r="22" spans="1:130">
       <c r="A22" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
-      <c r="AH22">
-[...1 lines deleted...]
-      </c>
+      <c r="AH22"/>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
@@ -32990,457 +33170,463 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
       <c r="DW22"/>
       <c r="DX22"/>
       <c r="DY22"/>
+      <c r="DZ22"/>
     </row>
-    <row r="23" spans="1:129">
+    <row r="23" spans="1:130">
       <c r="A23" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B23">
+        <v>164489000.0</v>
+      </c>
+      <c r="C23">
         <v>189727000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>159363000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>206568000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>180989000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>176827000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>168595000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>195666000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>176343000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>177260000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>162338000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>182702000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>149264000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>170994000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>148293000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>170691000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>156650000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>159191000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>153134000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>165994000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>143285000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>162658000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>106675000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>129835000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>94981000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>156227000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>116328000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>135682000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>110856000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>123584000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>122486000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>117546000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>93782000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>105493000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>95224000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>97924000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>79807000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>97023000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>92450000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>91659000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>72149000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>87810000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>77307000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>91347000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>74220000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>75544000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>75074000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>64608000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>52899000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>67127000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>55579000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>57716000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>46143000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>98983000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>108505000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>110469000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>108194000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>100866000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107713000.0</v>
       </c>
       <c r="BH23">
         <v>107713000.0</v>
       </c>
       <c r="BI23">
+        <v>107713000.0</v>
+      </c>
+      <c r="BJ23">
         <v>69460000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>36052000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>34688000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>33463000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>30819000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>33829000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>31309000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>34143000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>29637000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>28411000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>35293000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>31428000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>26901000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>30640000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>27340000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>31371000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>31233000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>34929000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>33428000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>45791000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>24570000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>75902000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>76284000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>48890000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21919000.0</v>
       </c>
       <c r="CH23">
         <v>21919000.0</v>
       </c>
       <c r="CI23">
+        <v>21919000.0</v>
+      </c>
+      <c r="CJ23">
         <v>20140000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>21082000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>40635000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>29334000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>33678000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>42860000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>35799000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>34907000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>37858000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>42040000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>45817000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>38429000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>36731000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>45475000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>40105000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>39100000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>39500000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>42400000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>40100000.0</v>
       </c>
-      <c r="DB23"/>
-      <c r="DC23">
+      <c r="DC23"/>
+      <c r="DD23">
         <v>28500000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>32700000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>28100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>28781000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>27200000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>25400000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>19400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>21619000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>19800000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>18800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>16400000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>11481000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>10500000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>9100000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>6900000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>24900000.0</v>
       </c>
-      <c r="DS23"/>
-      <c r="DT23">
+      <c r="DT23"/>
+      <c r="DU23">
         <v>5800000.0</v>
       </c>
-      <c r="DU23">
+      <c r="DV23">
         <v>5000000.0</v>
       </c>
-      <c r="DV23">
+      <c r="DW23">
         <v>18400000.0</v>
       </c>
-      <c r="DW23"/>
       <c r="DX23"/>
       <c r="DY23"/>
+      <c r="DZ23"/>
     </row>
-    <row r="24" spans="1:129">
+    <row r="24" spans="1:130">
       <c r="A24" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -33526,1568 +33712,1583 @@
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
       <c r="DW24"/>
       <c r="DX24"/>
       <c r="DY24"/>
+      <c r="DZ24"/>
     </row>
-    <row r="25" spans="1:129">
+    <row r="25" spans="1:130">
       <c r="A25" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B25">
+        <v>2742000.0</v>
+      </c>
+      <c r="C25">
         <v>2607000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2359000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2373000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2449000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2538000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2532000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2601000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2729000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2775000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2878000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2933000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>3033000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3122000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3108000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>3090000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3124000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>3295000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3227000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>3219000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>3145000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>3054000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2857000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2682000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2551000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2542000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>2400000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2240000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2379000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2396000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1632000.0</v>
       </c>
       <c r="AF25">
         <v>1632000.0</v>
       </c>
       <c r="AG25">
+        <v>1632000.0</v>
+      </c>
+      <c r="AH25">
         <v>1586000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1186000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1169000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1114000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1039000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>996000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>948000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>910000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>860000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>723000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>782000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>740000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>691000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>656000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>617000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>615000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>633000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>651000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>675000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>683000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>733000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>1294000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1263000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>1386000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>625000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2496000.0</v>
       </c>
       <c r="BH25">
         <v>2496000.0</v>
       </c>
       <c r="BI25">
+        <v>2496000.0</v>
+      </c>
+      <c r="BJ25">
         <v>1900000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>989000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>949000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>977000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>985000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1012000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1008000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>958000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>904000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>766000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>781000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>732000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>662000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>677000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>590000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>697000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>478000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>388000.0</v>
       </c>
       <c r="CB25">
         <v>388000.0</v>
       </c>
       <c r="CC25">
-        <v>497000.0</v>
+        <v>388000.0</v>
       </c>
       <c r="CD25">
         <v>497000.0</v>
       </c>
       <c r="CE25">
+        <v>497000.0</v>
+      </c>
+      <c r="CF25">
         <v>477000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>498000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>428000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>468000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>458000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>428000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>578000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>606000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>568000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>591000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>604000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>594000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>578000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>606000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>709000.0</v>
       </c>
       <c r="CT25">
         <v>709000.0</v>
       </c>
       <c r="CU25">
+        <v>709000.0</v>
+      </c>
+      <c r="CV25">
         <v>734000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>735000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2970000.0</v>
       </c>
       <c r="CX25">
         <v>2970000.0</v>
       </c>
       <c r="CY25">
+        <v>2970000.0</v>
+      </c>
+      <c r="CZ25">
         <v>-1480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740000.0</v>
       </c>
       <c r="DA25">
         <v>740000.0</v>
       </c>
-      <c r="DB25"/>
-      <c r="DC25">
+      <c r="DB25">
+        <v>740000.0</v>
+      </c>
+      <c r="DC25"/>
+      <c r="DD25">
         <v>-600000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-500000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>-400000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>2037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DH25">
         <v>-300000.0</v>
       </c>
       <c r="DI25">
+        <v>-300000.0</v>
+      </c>
+      <c r="DJ25">
         <v>-200000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>1217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DL25">
         <v>-200000.0</v>
       </c>
       <c r="DM25">
+        <v>-200000.0</v>
+      </c>
+      <c r="DN25">
         <v>-100000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DO25">
         <v>729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DP25">
         <v>-100000.0</v>
       </c>
       <c r="DQ25">
         <v>-100000.0</v>
       </c>
-      <c r="DR25"/>
+      <c r="DR25">
+        <v>-100000.0</v>
+      </c>
       <c r="DS25"/>
       <c r="DT25"/>
-      <c r="DU25">
+      <c r="DU25"/>
+      <c r="DV25">
         <v>-100000.0</v>
       </c>
-      <c r="DV25"/>
       <c r="DW25"/>
       <c r="DX25"/>
       <c r="DY25"/>
+      <c r="DZ25"/>
     </row>
-    <row r="26" spans="1:129">
+    <row r="26" spans="1:130">
       <c r="A26" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B26">
+        <v>3176000.0</v>
+      </c>
+      <c r="C26">
         <v>3502000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>3460000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>3928000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>3306000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>3521000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>3008000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>2443000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2433000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2643000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>2539000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>2438000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>2375000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1992000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2547000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>2670000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>3113000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2871000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2635000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>2495000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2501000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2549000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2100000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1972000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1942000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2506000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2174000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2148000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2372000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2440000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2054000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1784000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1736000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1772000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1678000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1240000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1002000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1011000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1039000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>905000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>869000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>915000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>711000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>646000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>736000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>611000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>601000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>539000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>522000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>541000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>452000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>398000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>549000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>924000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>807000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>461000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>495000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>453000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>401000.0</v>
       </c>
       <c r="BH26">
         <v>401000.0</v>
       </c>
       <c r="BI26">
+        <v>401000.0</v>
+      </c>
+      <c r="BJ26">
         <v>416000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>396000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>391000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>396000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>366000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>398000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334000.0</v>
       </c>
       <c r="BQ26">
         <v>334000.0</v>
       </c>
       <c r="BR26">
+        <v>334000.0</v>
+      </c>
+      <c r="BS26">
         <v>435000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>515000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>581000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>462000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>415000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>302000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000.0</v>
       </c>
       <c r="BY26">
         <v>275000.0</v>
       </c>
       <c r="BZ26">
+        <v>275000.0</v>
+      </c>
+      <c r="CA26">
         <v>326000.0</v>
       </c>
-      <c r="CA26">
+      <c r="CB26">
         <v>374000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>341000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>416000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>1015000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>808000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>275000.0</v>
       </c>
       <c r="CH26">
         <v>275000.0</v>
       </c>
       <c r="CI26">
+        <v>275000.0</v>
+      </c>
+      <c r="CJ26">
         <v>174000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>209000.0</v>
       </c>
-      <c r="CK26">
+      <c r="CL26">
         <v>179000.0</v>
       </c>
-      <c r="CL26">
+      <c r="CM26">
         <v>145000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>139000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CO26">
         <v>137000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>144000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>153000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142000.0</v>
       </c>
       <c r="CS26">
         <v>142000.0</v>
       </c>
       <c r="CT26">
+        <v>142000.0</v>
+      </c>
+      <c r="CU26">
         <v>153000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>128000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>158000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="CY26">
         <v>100000.0</v>
       </c>
       <c r="CZ26">
         <v>100000.0</v>
       </c>
       <c r="DA26">
         <v>100000.0</v>
       </c>
       <c r="DB26">
+        <v>100000.0</v>
+      </c>
+      <c r="DC26">
         <v>914000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DD26">
         <v>200000.0</v>
       </c>
       <c r="DE26">
+        <v>200000.0</v>
+      </c>
+      <c r="DF26">
         <v>300000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>149000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DI26">
         <v>100000.0</v>
       </c>
-      <c r="DJ26"/>
+      <c r="DJ26">
+        <v>100000.0</v>
+      </c>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
       <c r="DW26"/>
       <c r="DX26"/>
       <c r="DY26"/>
+      <c r="DZ26"/>
     </row>
-    <row r="27" spans="1:129">
+    <row r="27" spans="1:130">
       <c r="A27" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B27">
+        <v>6546000.0</v>
+      </c>
+      <c r="C27">
         <v>6120000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6350000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6811000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6210000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>5657000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5621000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5834000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>5449000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>5443000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5931000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5688000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5419000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>4487000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>5634000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6066000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>5542000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5671000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6274000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>5520000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5368000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>4800000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>4698000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>4326000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>4200000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>5047000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>5623000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>5448000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>4919000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5464000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>5149000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>4537000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>4392000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>4131000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>4048000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>3457000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>3394000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3551000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3234000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>2707000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2634000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2382000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2671000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2632000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>2280000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1907000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2281000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1837000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1826000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>2059000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1905000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2143000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>1731000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>2583000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2687000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>3904000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>3785000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>3369000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3197000.0</v>
       </c>
       <c r="BH27">
         <v>3197000.0</v>
       </c>
       <c r="BI27">
+        <v>3197000.0</v>
+      </c>
+      <c r="BJ27">
         <v>2398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1798000.0</v>
       </c>
       <c r="BK27">
         <v>1798000.0</v>
       </c>
       <c r="BL27">
+        <v>1798000.0</v>
+      </c>
+      <c r="BM27">
         <v>1201000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1740000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1664000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1548000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1535000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1272000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>3910996.1</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>1555000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>1344000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1012000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>2549997.4</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>824000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>797000.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>929000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>2938997.0</v>
       </c>
-      <c r="CA27">
+      <c r="CB27">
         <v>614000.0</v>
       </c>
-      <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>905000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>836000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>764000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>806000.0</v>
       </c>
-      <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>806000.0</v>
       </c>
-      <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>622000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>415022999.3</v>
       </c>
-      <c r="CM27">
+      <c r="CN27">
         <v>730000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CO27">
         <v>414000000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>293000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>587269999.3</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>285000000.0</v>
       </c>
-      <c r="CR27">
+      <c r="CS27">
         <v>270000.0</v>
       </c>
-      <c r="CS27">
+      <c r="CT27">
         <v>302000000.0</v>
       </c>
-      <c r="CT27"/>
-      <c r="CU27">
+      <c r="CU27"/>
+      <c r="CV27">
         <v>268000000.0</v>
       </c>
-      <c r="CV27">
+      <c r="CW27">
         <v>262000000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CX27">
         <v>280000000.0</v>
       </c>
-      <c r="CX27">
+      <c r="CY27">
         <v>1000000.0</v>
       </c>
-      <c r="CY27">
+      <c r="CZ27">
         <v>1400000.0</v>
       </c>
-      <c r="CZ27">
-[...2 lines deleted...]
-      <c r="DA27"/>
+      <c r="DA27">
+        <v>0.0</v>
+      </c>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
+      <c r="DZ27"/>
     </row>
-    <row r="28" spans="1:129">
+    <row r="28" spans="1:130">
       <c r="A28" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B28">
+        <v>15517000.0</v>
+      </c>
+      <c r="C28">
         <v>18209000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15328000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17086000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12680000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16113000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16212000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15052000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16670000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>15644000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15198000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14325000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12602000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12677000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>13599000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>14846000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>13634000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15943000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14605000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14465000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>12486000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>15637000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14005000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12518000.0</v>
       </c>
-      <c r="Y28">
-[...1 lines deleted...]
-      </c>
       <c r="Z28">
+        <v>11687000.0</v>
+      </c>
+      <c r="AA28">
         <v>34522000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10618000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>14285000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>12000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>12553000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>12331000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8997000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>12340000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8810000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11915000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8615000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6187000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>9678000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7952000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9869000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3625000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11284000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8802000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>18219000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11360000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>10031000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>12628000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9812000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5392000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>11766000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>9580000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8706000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9632000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>8990000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>12779000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>11193000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>7915000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>10589000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11771000.0</v>
       </c>
       <c r="BH28">
         <v>11771000.0</v>
       </c>
       <c r="BI28">
+        <v>11771000.0</v>
+      </c>
+      <c r="BJ28">
         <v>8510000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>5054000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4384000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>3571000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4024000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>5614000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>3801000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3653000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>2512000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6176000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>7015000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>6316000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>5214000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>5617000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>6344000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>5522000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>5717000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>6518000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>5575000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>6232000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>3977000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>14180000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>13360000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>9686000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4233000.0</v>
       </c>
       <c r="CH28">
         <v>4233000.0</v>
       </c>
       <c r="CI28">
+        <v>4233000.0</v>
+      </c>
+      <c r="CJ28">
         <v>3175000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2927000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2405000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2473000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2400000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>3335000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2362000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2426000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2810000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2300000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2451000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2006000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1519000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2466000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2322000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>2500000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>2600000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>2000000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>2400000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>14731000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2400000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>2615000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>2200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>2100000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>1879000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>1700000.0</v>
       </c>
-      <c r="DM28"/>
       <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
       <c r="DW28"/>
       <c r="DX28"/>
       <c r="DY28"/>
+      <c r="DZ28"/>
     </row>
-    <row r="29" spans="1:129">
+    <row r="29" spans="1:130">
       <c r="A29" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B29">
+        <v>3369000.0</v>
+      </c>
+      <c r="C29">
         <v>2323000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-434000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3561000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2425000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1934000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1115000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>912000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-178000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1050000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>37281000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-46000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-9000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10394000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-8971000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-914000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>589000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1002000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1588000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2251000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>947000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>939000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3373000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>6097000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1022000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-2763000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1502000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1980000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1730000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1569000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-1035000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
@@ -35141,1201 +35342,1211 @@
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
+      <c r="DZ29"/>
     </row>
-    <row r="30" spans="1:129">
+    <row r="30" spans="1:130">
       <c r="A30" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B30">
+        <v>23642000.0</v>
+      </c>
+      <c r="C30">
         <v>27831000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>24544000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27825000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>26542000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>22217000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>27301000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28757000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35630000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>22575000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20519000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>27211000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16126000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>12418000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17467000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>24664000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22967000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>21043000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>23899000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>26397000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17822000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>26637000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8348000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>14831000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>13012000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>42075000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>18415000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>21881000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>19291000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>20457000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>19534000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15318000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>18468000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>14713000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>17641000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>13312000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>10583000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>14240000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>12225000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>13481000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7128000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>14581000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>12184000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>21497000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>14376000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>12549000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>15510000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>12188000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>7740000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>14366000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>11937000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>11247000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>11912000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>12497000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>16273000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>15558000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>12195000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>14411000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15369000.0</v>
       </c>
       <c r="BH30">
         <v>15369000.0</v>
       </c>
       <c r="BI30">
+        <v>15369000.0</v>
+      </c>
+      <c r="BJ30">
         <v>11324000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7248000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>6573000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5168000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>6130000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>7676000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5704000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5522000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>4118000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>4520000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>9621000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>6897000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5676000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>6032000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>6646000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5797000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>5992000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>6844000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5949000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>6573000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4393000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>15195000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>14168000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>10275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4508000.0</v>
       </c>
       <c r="CH30">
         <v>4508000.0</v>
       </c>
       <c r="CI30">
+        <v>4508000.0</v>
+      </c>
+      <c r="CJ30">
         <v>4155000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>3136000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>3206000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>2631000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>3269000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>3472000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>2799000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>2475000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>2937000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>2442000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2593000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>2571000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>1647000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>2624000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>2435000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>3600000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>4100000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2100000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2500000.0</v>
       </c>
-      <c r="DB30"/>
-      <c r="DC30">
+      <c r="DC30"/>
+      <c r="DD30">
         <v>3700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>3300000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>3100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>1964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2700000.0</v>
       </c>
       <c r="DH30">
         <v>2700000.0</v>
       </c>
       <c r="DI30">
+        <v>2700000.0</v>
+      </c>
+      <c r="DJ30">
         <v>2100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>1564000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>2100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>1900000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>1800000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>1561000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>1900000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>1600000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>1400000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-24900000.0</v>
       </c>
-      <c r="DS30"/>
-      <c r="DT30">
+      <c r="DT30"/>
+      <c r="DU30">
         <v>1400000.0</v>
       </c>
-      <c r="DU30">
+      <c r="DV30">
         <v>1200000.0</v>
       </c>
-      <c r="DV30">
+      <c r="DW30">
         <v>-18400000.0</v>
       </c>
-      <c r="DW30"/>
       <c r="DX30"/>
       <c r="DY30"/>
+      <c r="DZ30"/>
     </row>
-    <row r="31" spans="1:129">
+    <row r="31" spans="1:130">
       <c r="A31" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B31">
+        <v>-13584000.0</v>
+      </c>
+      <c r="C31">
         <v>-10501000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-6991000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-13490000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1908000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-15066000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-14175000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-14562000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-11807000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-11930000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-19457000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-15941000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-11860000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-11880000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-11471000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-9283000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-6921000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4045000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-3949000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-3620000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3941000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3696000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4051000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-3614000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-4409000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-5464000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-6879000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-6523000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-6173000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-6689000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-5764000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-5699000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-4425000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-4656000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3953000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3522000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3314000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3729000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-3357000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-3189000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-2819000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-2678000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-2516000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-2613000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-8437000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-3148000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-3165000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-3339000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-3413000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3177000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-6524000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-4663000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-3925000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-66965000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-2384000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-3093000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-5690000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3262000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-3220000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-309000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>4015000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1055000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-997000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-1701000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-1602000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-964000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-1776000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>357000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-996000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-1027000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-1203000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-1148000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-818000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-1004000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-1257000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-1543000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1643000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>5655200.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-1883000.0</v>
       </c>
-      <c r="CB31">
-[...1 lines deleted...]
-      </c>
       <c r="CC31">
+        <v>0.0</v>
+      </c>
+      <c r="CD31">
         <v>-822000.0</v>
       </c>
-      <c r="CD31">
-[...1 lines deleted...]
-      </c>
       <c r="CE31">
+        <v>0.0</v>
+      </c>
+      <c r="CF31">
         <v>-958000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-654000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-366000.0</v>
       </c>
-      <c r="CH31">
-[...1 lines deleted...]
-      </c>
       <c r="CI31">
         <v>0.0</v>
       </c>
       <c r="CJ31">
         <v>0.0</v>
       </c>
       <c r="CK31">
+        <v>0.0</v>
+      </c>
+      <c r="CL31">
         <v>-351000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-207000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-143000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-288000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-293000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-126000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>270000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>-872000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-616000.0</v>
       </c>
-      <c r="CT31">
-[...1 lines deleted...]
-      </c>
       <c r="CU31">
+        <v>0.0</v>
+      </c>
+      <c r="CV31">
         <v>-806000000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-954000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-1237000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-700000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="DA31">
         <v>-1000000.0</v>
       </c>
-      <c r="DB31"/>
-      <c r="DC31">
+      <c r="DB31">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DC31"/>
+      <c r="DD31">
         <v>-400000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>-200000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>-300000.0</v>
       </c>
-      <c r="DF31">
+      <c r="DG31">
         <v>-177000.0</v>
       </c>
-      <c r="DG31">
+      <c r="DH31">
         <v>-500000.0</v>
       </c>
-      <c r="DH31">
+      <c r="DI31">
         <v>-300000.0</v>
       </c>
-      <c r="DI31">
+      <c r="DJ31">
         <v>-500000.0</v>
       </c>
-      <c r="DJ31">
+      <c r="DK31">
         <v>-290000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DL31">
         <v>-300000.0</v>
       </c>
       <c r="DM31">
         <v>-300000.0</v>
       </c>
       <c r="DN31">
+        <v>-300000.0</v>
+      </c>
+      <c r="DO31">
         <v>-133000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-200000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-400000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-300000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>16200000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-7600000.0</v>
       </c>
-      <c r="DT31"/>
-      <c r="DU31">
+      <c r="DU31"/>
+      <c r="DV31">
         <v>-100000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>13200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5100000.0</v>
       </c>
       <c r="DX31">
         <v>-5100000.0</v>
       </c>
       <c r="DY31">
         <v>-5100000.0</v>
       </c>
+      <c r="DZ31">
+        <v>-5100000.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:129">
+    <row r="32" spans="1:130">
       <c r="A32" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B32">
+        <v>168021000.0</v>
+      </c>
+      <c r="C32">
         <v>212275000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>167697000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>221470000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>188364000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>193105000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>186176000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>208186000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>169887000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>189478000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>171862000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>196639000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>159705000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>194727000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>151819000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>172543000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>163985000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>163916000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>161810000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>175548000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>149034000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>168128000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>122568000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>154730000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>95356000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>150735000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>125574000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>150374000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>109148000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>129077000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>124113000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>127939000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>92565000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>121108000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>100127000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>111774000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>95063000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>114410000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>112595000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>108836000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>85412000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>97443000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>94022000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>91670000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>85835000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>83904000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>83992000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>70840000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>62975000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>76682000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>65568000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>66174000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>50245000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>89336000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>116275000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>111632000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>101464000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>84097000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107616000.0</v>
       </c>
       <c r="BH32">
         <v>107616000.0</v>
       </c>
       <c r="BI32">
+        <v>107616000.0</v>
+      </c>
+      <c r="BJ32">
         <v>71262000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>42786000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>41288000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>40977000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>36234000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>38616000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>36482000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>39437000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>32690000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>29922000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>35802000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>36437000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>32705000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>35894000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>28182000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>33819000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>35441000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>31399000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>33334000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>44165000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>27223000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>81755000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>81004000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>50656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25111000.0</v>
       </c>
       <c r="CH32">
         <v>25111000.0</v>
       </c>
       <c r="CI32">
+        <v>25111000.0</v>
+      </c>
+      <c r="CJ32">
         <v>24159000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>25283000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>41128000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>33532000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>35578000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>46424000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>37102000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>34590000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>40115000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>44456000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>48405000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>41723000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>38837000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>49229000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>42251000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>36400000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>39000000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>44000000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>41400000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>194293000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>30500000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>36000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>31000000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>32052000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>30500000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>28700000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>21800000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>24572000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>22500000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>21400000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>18400000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>13713000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>12300000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>10800000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>8100000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>8700000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>7600000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>6400000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>5600000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>5200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5100000.0</v>
       </c>
       <c r="DX32">
         <v>5100000.0</v>
       </c>
       <c r="DY32">
+        <v>5100000.0</v>
+      </c>
+      <c r="DZ32">
         <v>5100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AG30"/>
@@ -36430,51 +36641,51 @@
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
       <c r="AG1" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="2" spans="1:33">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
         <v>9429000.0</v>
       </c>
       <c r="C2">
         <v>13974000.0</v>
       </c>
       <c r="D2">
         <v>11596000.0</v>
       </c>
       <c r="E2">
         <v>23016000.0</v>
       </c>
       <c r="F2">
         <v>15523000.0</v>
       </c>
       <c r="G2">
         <v>49616000.0</v>
       </c>
       <c r="H2">
         <v>9911000.0</v>
       </c>
       <c r="I2">
         <v>13049000.0</v>
       </c>
@@ -36531,51 +36742,51 @@
       </c>
       <c r="AA2">
         <v>1123000.0</v>
       </c>
       <c r="AB2">
         <v>945000.0</v>
       </c>
       <c r="AC2">
         <v>3663000.0</v>
       </c>
       <c r="AD2">
         <v>164000.0</v>
       </c>
       <c r="AE2">
         <v>611000.0</v>
       </c>
       <c r="AF2">
         <v>3800000.0</v>
       </c>
       <c r="AG2">
         <v>100000.0</v>
       </c>
     </row>
     <row r="3" spans="1:33">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
         <v>3696000</v>
       </c>
       <c r="C3">
         <v>4578000</v>
       </c>
       <c r="D3">
         <v>1000000</v>
       </c>
       <c r="E3">
         <v>4201000</v>
       </c>
       <c r="F3">
         <v>7550000</v>
       </c>
       <c r="G3">
         <v>13942000</v>
       </c>
       <c r="H3">
         <v>14156000</v>
       </c>
       <c r="I3">
         <v>11149000</v>
       </c>
@@ -36632,51 +36843,51 @@
       </c>
       <c r="AA3">
         <v>726000</v>
       </c>
       <c r="AB3">
         <v>1184000</v>
       </c>
       <c r="AC3">
         <v>3241000</v>
       </c>
       <c r="AD3">
         <v>2085000</v>
       </c>
       <c r="AE3">
         <v>657000</v>
       </c>
       <c r="AF3">
         <v>400000</v>
       </c>
       <c r="AG3">
         <v>300000</v>
       </c>
     </row>
     <row r="4" spans="1:33">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-11637000.0</v>
       </c>
       <c r="F4">
         <v>7415000.0</v>
       </c>
       <c r="G4">
         <v>-34692000.0</v>
       </c>
       <c r="H4">
         <v>39354000.0</v>
       </c>
       <c r="I4">
         <v>-3002000.0</v>
       </c>
       <c r="J4">
         <v>4020000.0</v>
       </c>
       <c r="K4">
         <v>-12868000.0</v>
       </c>
@@ -36693,51 +36904,51 @@
         <v>-13183000.0</v>
       </c>
       <c r="P4">
         <v>30140000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>11393000.0</v>
       </c>
       <c r="F5">
         <v>18263000.0</v>
       </c>
       <c r="G5">
         <v>10596000.0</v>
       </c>
       <c r="H5">
         <v>54472000.0</v>
       </c>
       <c r="I5">
         <v>-6152000.0</v>
       </c>
       <c r="J5">
         <v>-49503000.0</v>
       </c>
       <c r="K5">
         <v>-54002000.0</v>
       </c>
@@ -36754,51 +36965,51 @@
         <v>-14995000.0</v>
       </c>
       <c r="P5">
         <v>-18630000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
         <v>5221000.0</v>
       </c>
       <c r="C6">
         <v>-4545000.0</v>
       </c>
       <c r="D6">
         <v>2378000.0</v>
       </c>
       <c r="E6">
         <v>-11420000.0</v>
       </c>
       <c r="F6">
         <v>7493000.0</v>
       </c>
       <c r="G6">
         <v>-34093000.0</v>
       </c>
       <c r="H6">
         <v>39705000.0</v>
       </c>
       <c r="I6">
         <v>-3138000.0</v>
       </c>
@@ -36855,51 +37066,51 @@
       </c>
       <c r="AA6">
         <v>-959000.0</v>
       </c>
       <c r="AB6">
         <v>178000.0</v>
       </c>
       <c r="AC6">
         <v>-555000.0</v>
       </c>
       <c r="AD6">
         <v>3375000.0</v>
       </c>
       <c r="AE6">
         <v>-447000.0</v>
       </c>
       <c r="AF6">
         <v>-3200000.0</v>
       </c>
       <c r="AG6">
         <v>3700000.0</v>
       </c>
     </row>
     <row r="7" spans="1:33">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7">
         <v>-37850000.0</v>
       </c>
       <c r="C7">
         <v>-8967000.0</v>
       </c>
       <c r="D7">
         <v>2404000.0</v>
       </c>
       <c r="E7">
         <v>-64606000.0</v>
       </c>
       <c r="F7">
         <v>-99919000.0</v>
       </c>
       <c r="G7">
         <v>8951000.0</v>
       </c>
       <c r="H7">
         <v>-17078000.0</v>
       </c>
       <c r="I7">
         <v>-60680000.0</v>
       </c>
@@ -36956,51 +37167,51 @@
       </c>
       <c r="AA7">
         <v>7594000.0</v>
       </c>
       <c r="AB7">
         <v>2587000.0</v>
       </c>
       <c r="AC7">
         <v>-23596000.0</v>
       </c>
       <c r="AD7">
         <v>-12229000.0</v>
       </c>
       <c r="AE7">
         <v>-19419000.0</v>
       </c>
       <c r="AF7">
         <v>-8600000.0</v>
       </c>
       <c r="AG7">
         <v>-2900000.0</v>
       </c>
     </row>
     <row r="8" spans="1:33">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-37176000.0</v>
       </c>
       <c r="F8">
         <v>-24145000.0</v>
       </c>
       <c r="G8">
         <v>28364000.0</v>
       </c>
       <c r="H8">
         <v>-38078000.0</v>
       </c>
       <c r="I8">
         <v>10214000.0</v>
       </c>
       <c r="J8">
         <v>10854000.0</v>
       </c>
       <c r="K8">
         <v>-18145000.0</v>
       </c>
@@ -37017,51 +37228,51 @@
         <v>3032000.0</v>
       </c>
       <c r="P8">
         <v>5517000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
     </row>
     <row r="9" spans="1:33">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9">
         <v>-22599000.0</v>
       </c>
       <c r="C9">
         <v>-26124000.0</v>
       </c>
       <c r="D9">
         <v>4965000.0</v>
       </c>
       <c r="E9">
         <v>-56766000.0</v>
       </c>
       <c r="F9">
         <v>-24145000.0</v>
       </c>
       <c r="G9">
         <v>-12307000.0</v>
       </c>
       <c r="H9">
         <v>-38078000.0</v>
       </c>
       <c r="I9">
         <v>10214000.0</v>
       </c>
@@ -37104,51 +37315,51 @@
       </c>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
         <v>5262000.0</v>
       </c>
       <c r="Z9">
         <v>-11010000.0</v>
       </c>
       <c r="AA9">
         <v>7975000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9">
         <v>-6400000.0</v>
       </c>
       <c r="AG9">
         <v>-600000.0</v>
       </c>
     </row>
     <row r="10" spans="1:33">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10">
         <v>-46497000.0</v>
       </c>
       <c r="C10">
         <v>21338000.0</v>
       </c>
       <c r="D10">
         <v>-57251000.0</v>
       </c>
       <c r="E10">
         <v>8892000.0</v>
       </c>
       <c r="F10">
         <v>-95966000.0</v>
       </c>
       <c r="G10">
         <v>-79078000.0</v>
       </c>
       <c r="H10">
         <v>-6664000.0</v>
       </c>
       <c r="I10">
         <v>-77174000.0</v>
       </c>
@@ -37205,51 +37416,51 @@
       </c>
       <c r="AA10">
         <v>1037000.0</v>
       </c>
       <c r="AB10">
         <v>14389000.0</v>
       </c>
       <c r="AC10">
         <v>-12850000.0</v>
       </c>
       <c r="AD10">
         <v>-13311000.0</v>
       </c>
       <c r="AE10">
         <v>-16434000.0</v>
       </c>
       <c r="AF10">
         <v>-4900000.0</v>
       </c>
       <c r="AG10">
         <v>-2600000.0</v>
       </c>
     </row>
     <row r="11" spans="1:33">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-24638000.0</v>
       </c>
       <c r="F11">
         <v>65509000.0</v>
       </c>
       <c r="G11">
         <v>57696000.0</v>
       </c>
       <c r="H11">
         <v>-3100000.0</v>
       </c>
       <c r="I11">
         <v>17786000.0</v>
       </c>
       <c r="J11">
         <v>12200000.0</v>
       </c>
       <c r="K11">
         <v>1265000.0</v>
       </c>
@@ -37280,51 +37491,51 @@
         <v>21702000.0</v>
       </c>
       <c r="V11">
         <v>8750000.0</v>
       </c>
       <c r="W11">
         <v>4029000.0</v>
       </c>
       <c r="X11">
         <v>5678000.0</v>
       </c>
       <c r="Y11"/>
       <c r="Z11">
         <v>2577000.0</v>
       </c>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
     </row>
     <row r="12" spans="1:33">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>9344000.0</v>
       </c>
       <c r="F12">
         <v>34187000.0</v>
       </c>
       <c r="G12">
         <v>-482000.0</v>
       </c>
       <c r="H12">
         <v>8523000.0</v>
       </c>
       <c r="I12">
         <v>13606000.0</v>
       </c>
       <c r="J12">
         <v>16930000.0</v>
       </c>
       <c r="K12">
         <v>14977000.0</v>
       </c>
@@ -37347,51 +37558,51 @@
       <c r="R12"/>
       <c r="S12">
         <v>870000.0</v>
       </c>
       <c r="T12">
         <v>137000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12">
         <v>183000.0</v>
       </c>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
     </row>
     <row r="13" spans="1:33">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-10694000.0</v>
       </c>
       <c r="F13">
         <v>7046000.0</v>
       </c>
       <c r="G13">
         <v>-740000.0</v>
       </c>
       <c r="H13">
         <v>4627000.0</v>
       </c>
       <c r="I13">
         <v>5737000.0</v>
       </c>
       <c r="J13">
         <v>314000.0</v>
       </c>
       <c r="K13">
         <v>-11368000.0</v>
       </c>
@@ -37404,51 +37615,51 @@
       <c r="N13">
         <v>-22613000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
     </row>
     <row r="14" spans="1:33">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
         <v>9788000.0</v>
       </c>
       <c r="C14">
         <v>10400000.0</v>
       </c>
       <c r="D14">
         <v>11619000.0</v>
       </c>
       <c r="E14">
         <v>12444000.0</v>
       </c>
       <c r="F14">
         <v>12886000.0</v>
       </c>
       <c r="G14">
         <v>11144000.0</v>
       </c>
       <c r="H14">
         <v>9561000.0</v>
       </c>
       <c r="I14">
         <v>7329000.0</v>
       </c>
@@ -37505,51 +37716,51 @@
       </c>
       <c r="AA14">
         <v>2971000.0</v>
       </c>
       <c r="AB14">
         <v>3011000.0</v>
       </c>
       <c r="AC14">
         <v>1237000.0</v>
       </c>
       <c r="AD14">
         <v>717000.0</v>
       </c>
       <c r="AE14">
         <v>429000.0</v>
       </c>
       <c r="AF14">
         <v>-300000.0</v>
       </c>
       <c r="AG14">
         <v>-200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:33">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>29000.0</v>
       </c>
       <c r="F15">
         <v>499000.0</v>
       </c>
       <c r="G15">
         <v>719000.0</v>
       </c>
       <c r="H15">
         <v>605000.0</v>
       </c>
       <c r="I15">
         <v>257000.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
@@ -37568,51 +37779,51 @@
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15">
         <v>46399000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
     </row>
     <row r="16" spans="1:33">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
         <v>14650000.0</v>
       </c>
       <c r="C16">
         <v>9429000.0</v>
       </c>
       <c r="D16">
         <v>13974000.0</v>
       </c>
       <c r="E16">
         <v>11596000.0</v>
       </c>
       <c r="F16">
         <v>23016000.0</v>
       </c>
       <c r="G16">
         <v>15523000.0</v>
       </c>
       <c r="H16">
         <v>49616000.0</v>
       </c>
       <c r="I16">
         <v>9911000.0</v>
       </c>
@@ -37669,102 +37880,102 @@
       </c>
       <c r="AA16">
         <v>164000.0</v>
       </c>
       <c r="AB16">
         <v>1123000.0</v>
       </c>
       <c r="AC16">
         <v>3108000.0</v>
       </c>
       <c r="AD16">
         <v>3539000.0</v>
       </c>
       <c r="AE16">
         <v>164000.0</v>
       </c>
       <c r="AF16">
         <v>600000.0</v>
       </c>
       <c r="AG16">
         <v>3800000.0</v>
       </c>
     </row>
     <row r="17" spans="1:33">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17">
         <v>100000.0</v>
       </c>
       <c r="K17">
         <v>-67000.0</v>
       </c>
       <c r="L17">
         <v>-103000.0</v>
       </c>
       <c r="M17">
         <v>-125000.0</v>
       </c>
       <c r="N17">
         <v>-31000.0</v>
       </c>
       <c r="O17">
         <v>45000.0</v>
       </c>
       <c r="P17">
         <v>37000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
     </row>
     <row r="18" spans="1:33">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
         <v>22854000.0</v>
       </c>
       <c r="C18">
         <v>40899000.0</v>
       </c>
       <c r="D18">
         <v>38172000.0</v>
       </c>
       <c r="E18">
         <v>-25955000.0</v>
       </c>
       <c r="F18">
         <v>-52412000.0</v>
       </c>
       <c r="G18">
         <v>42147000.0</v>
       </c>
       <c r="H18">
         <v>4639000.0</v>
       </c>
       <c r="I18">
         <v>-51477000.0</v>
       </c>
@@ -37821,51 +38032,51 @@
       </c>
       <c r="AA18">
         <v>6217000.0</v>
       </c>
       <c r="AB18">
         <v>-6844000.0</v>
       </c>
       <c r="AC18">
         <v>-18857000.0</v>
       </c>
       <c r="AD18">
         <v>-8063000.0</v>
       </c>
       <c r="AE18">
         <v>-16001000.0</v>
       </c>
       <c r="AF18">
         <v>-7100000.0</v>
       </c>
       <c r="AG18">
         <v>-1500000.0</v>
       </c>
     </row>
     <row r="19" spans="1:33">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19">
         <v>106000.0</v>
       </c>
       <c r="C19">
         <v>-4469000.0</v>
       </c>
       <c r="D19">
         <v>-479000.0</v>
       </c>
       <c r="E19">
         <v>10000.0</v>
       </c>
       <c r="F19">
         <v>-388000.0</v>
       </c>
       <c r="G19">
         <v>-280000.0</v>
       </c>
       <c r="H19">
         <v>2519000.0</v>
       </c>
       <c r="I19">
         <v>-355000.0</v>
       </c>
@@ -37888,88 +38099,88 @@
         <v>-41000.0</v>
       </c>
       <c r="P19">
         <v>-37000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
     </row>
     <row r="20" spans="1:33">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
     </row>
     <row r="21" spans="1:33">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B21">
         <v>2364000.0</v>
       </c>
       <c r="C21">
         <v>-38918000.0</v>
       </c>
       <c r="D21">
         <v>-32187000.0</v>
       </c>
       <c r="E21">
         <v>16734000.0</v>
       </c>
       <c r="F21">
         <v>64534000.0</v>
       </c>
       <c r="G21">
         <v>-71750000.0</v>
       </c>
       <c r="H21">
         <v>36877000.0</v>
       </c>
       <c r="I21">
         <v>64063000.0</v>
       </c>
@@ -37992,51 +38203,51 @@
         <v>8675000.0</v>
       </c>
       <c r="P21">
         <v>69689000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
     </row>
     <row r="22" spans="1:33">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22">
         <v>12394000.0</v>
       </c>
       <c r="C22">
         <v>-19470000.0</v>
       </c>
       <c r="D22">
         <v>-49244000.0</v>
       </c>
       <c r="E22">
         <v>-4207000.0</v>
       </c>
       <c r="F22">
         <v>7361000.0</v>
       </c>
       <c r="G22">
         <v>21476000.0</v>
       </c>
       <c r="H22">
         <v>-7290000.0</v>
       </c>
       <c r="I22">
         <v>-7849000.0</v>
       </c>
@@ -38093,51 +38304,51 @@
       </c>
       <c r="AA22">
         <v>-4102000.0</v>
       </c>
       <c r="AB22">
         <v>-28244000.0</v>
       </c>
       <c r="AC22">
         <v>6602000.0</v>
       </c>
       <c r="AD22">
         <v>5534000.0</v>
       </c>
       <c r="AE22">
         <v>3646000.0</v>
       </c>
       <c r="AF22">
         <v>1600000.0</v>
       </c>
       <c r="AG22">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:33">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B23">
         <v>-2094000.0</v>
       </c>
       <c r="C23">
         <v>-905000.0</v>
       </c>
       <c r="D23">
         <v>-4252000.0</v>
       </c>
       <c r="E23">
         <v>-1745000.0</v>
       </c>
       <c r="F23">
         <v>-2405000.0</v>
       </c>
       <c r="G23">
         <v>-1236000.0</v>
       </c>
       <c r="H23">
         <v>-3990000.0</v>
       </c>
       <c r="I23">
         <v>54520000.0</v>
       </c>
@@ -38194,51 +38405,51 @@
       </c>
       <c r="AA23">
         <v>-50261000.0</v>
       </c>
       <c r="AB23">
         <v>-46947000.0</v>
       </c>
       <c r="AC23">
         <v>16294000.0</v>
       </c>
       <c r="AD23">
         <v>2955000.0</v>
       </c>
       <c r="AE23">
         <v>19501000.0</v>
       </c>
       <c r="AF23">
         <v>4500000.0</v>
       </c>
       <c r="AG23">
         <v>5200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:33">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B24">
         <v>-7286000.0</v>
       </c>
       <c r="C24">
         <v>109000.0</v>
       </c>
       <c r="D24">
         <v>521000.0</v>
       </c>
       <c r="E24">
         <v>10000.0</v>
       </c>
       <c r="F24">
         <v>-388000.0</v>
       </c>
       <c r="G24">
         <v>-272000.0</v>
       </c>
       <c r="H24">
         <v>43000.0</v>
       </c>
       <c r="I24">
         <v>-106000.0</v>
       </c>
@@ -38281,51 +38492,51 @@
       </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24">
         <v>38000.0</v>
       </c>
       <c r="AB24">
         <v>721000.0</v>
       </c>
       <c r="AC24">
         <v>1874000.0</v>
       </c>
       <c r="AD24">
         <v>8855000.0</v>
       </c>
       <c r="AE24">
         <v>-10113000.0</v>
       </c>
       <c r="AF24"/>
       <c r="AG24"/>
     </row>
     <row r="25" spans="1:33">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B25">
         <v>28643000.0</v>
       </c>
       <c r="C25">
         <v>61442000.0</v>
       </c>
       <c r="D25">
         <v>40129000.0</v>
       </c>
       <c r="E25">
         <v>35137000.0</v>
       </c>
       <c r="F25">
         <v>34965000.0</v>
       </c>
       <c r="G25">
         <v>9704000.0</v>
       </c>
       <c r="H25">
         <v>39798000.0</v>
       </c>
       <c r="I25">
         <v>18371000.0</v>
       </c>
@@ -38382,51 +38593,51 @@
       </c>
       <c r="AA25">
         <v>480000.0</v>
       </c>
       <c r="AB25">
         <v>16986000.0</v>
       </c>
       <c r="AC25">
         <v>-239000.0</v>
       </c>
       <c r="AD25">
         <v>-314000.0</v>
       </c>
       <c r="AE25">
         <v>82000.0</v>
       </c>
       <c r="AF25">
         <v>600000.0</v>
       </c>
       <c r="AG25">
         <v>900000.0</v>
       </c>
     </row>
     <row r="26" spans="1:33">
       <c r="A26" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B26">
         <v>-11351000.0</v>
       </c>
       <c r="C26">
         <v>-4832000.0</v>
       </c>
       <c r="D26">
         <v>-279000.0</v>
       </c>
       <c r="E26">
         <v>-969000.0</v>
       </c>
       <c r="F26">
         <v>-1914000.0</v>
       </c>
       <c r="G26">
         <v>-1139000.0</v>
       </c>
       <c r="H26">
         <v>-1062000.0</v>
       </c>
       <c r="I26">
         <v>-4062000.0</v>
       </c>
@@ -38451,51 +38662,51 @@
       <c r="P26">
         <v>321000.0</v>
       </c>
       <c r="Q26">
         <v>-89000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
     </row>
     <row r="27" spans="1:33">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B27">
         <v>5635000.0</v>
       </c>
       <c r="C27">
         <v>3877000.0</v>
       </c>
       <c r="D27">
         <v>4700000.0</v>
       </c>
       <c r="E27">
         <v>4685000.0</v>
       </c>
       <c r="F27">
         <v>7287000.0</v>
       </c>
       <c r="G27">
         <v>5247000.0</v>
       </c>
       <c r="H27">
         <v>4141000.0</v>
       </c>
       <c r="I27">
         <v>5564000.0</v>
       </c>
@@ -38534,51 +38745,51 @@
       </c>
       <c r="U27">
         <v>46000.0</v>
       </c>
       <c r="V27">
         <v>46000.0</v>
       </c>
       <c r="W27">
         <v>6000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27">
         <v>75000.0</v>
       </c>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
     </row>
     <row r="28" spans="1:33">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B28">
         <v>-10980000.0</v>
       </c>
       <c r="C28">
         <v>-44655000.0</v>
       </c>
       <c r="D28">
         <v>-36439000.0</v>
       </c>
       <c r="E28">
         <v>14308000.0</v>
       </c>
       <c r="F28">
         <v>60215000.0</v>
       </c>
       <c r="G28">
         <v>-76567000.0</v>
       </c>
       <c r="H28">
         <v>32153000.0</v>
       </c>
       <c r="I28">
         <v>59936000.0</v>
       </c>
@@ -38635,51 +38846,51 @@
       </c>
       <c r="AA28">
         <v>-7216000.0</v>
       </c>
       <c r="AB28">
         <v>6299000.0</v>
       </c>
       <c r="AC28">
         <v>16431000.0</v>
       </c>
       <c r="AD28">
         <v>2583000.0</v>
       </c>
       <c r="AE28">
         <v>25667000.0</v>
       </c>
       <c r="AF28">
         <v>4500000.0</v>
       </c>
       <c r="AG28">
         <v>5200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:33">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B29">
         <v>19158000.0</v>
       </c>
       <c r="C29">
         <v>45477000.0</v>
       </c>
       <c r="D29">
         <v>39172000.0</v>
       </c>
       <c r="E29">
         <v>-21754000.0</v>
       </c>
       <c r="F29">
         <v>-44862000.0</v>
       </c>
       <c r="G29">
         <v>56089000.0</v>
       </c>
       <c r="H29">
         <v>18795000.0</v>
       </c>
       <c r="I29">
         <v>-40328000.0</v>
       </c>
@@ -38736,51 +38947,51 @@
       </c>
       <c r="AA29">
         <v>6943000.0</v>
       </c>
       <c r="AB29">
         <v>-5660000.0</v>
       </c>
       <c r="AC29">
         <v>-15616000.0</v>
       </c>
       <c r="AD29">
         <v>-5978000.0</v>
       </c>
       <c r="AE29">
         <v>-15344000.0</v>
       </c>
       <c r="AF29">
         <v>-6700000.0</v>
       </c>
       <c r="AG29">
         <v>-1200000.0</v>
       </c>
     </row>
     <row r="30" spans="1:33">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B30">
         <v>-3590000.0</v>
       </c>
       <c r="C30">
         <v>-4469000.0</v>
       </c>
       <c r="D30">
         <v>-479000.0</v>
       </c>
       <c r="E30">
         <v>-4191000.0</v>
       </c>
       <c r="F30">
         <v>-7938000.0</v>
       </c>
       <c r="G30">
         <v>-14214000.0</v>
       </c>
       <c r="H30">
         <v>-11594000.0</v>
       </c>
       <c r="I30">
         <v>-22610000.0</v>
       </c>
@@ -38852,1334 +39063,1343 @@
       <c r="AG30">
         <v>-300000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DS30"/>
+  <dimension ref="A1:DT30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:123">
+    <row r="1" spans="1:124">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="D1" t="s">
         <v>95</v>
       </c>
       <c r="E1" t="s">
         <v>96</v>
       </c>
       <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="H1" t="s">
         <v>98</v>
       </c>
       <c r="I1" t="s">
         <v>99</v>
       </c>
       <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="L1" t="s">
         <v>101</v>
       </c>
       <c r="M1" t="s">
         <v>102</v>
       </c>
       <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="P1" t="s">
         <v>104</v>
       </c>
       <c r="Q1" t="s">
         <v>105</v>
       </c>
       <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="T1" t="s">
         <v>107</v>
       </c>
       <c r="U1" t="s">
         <v>108</v>
       </c>
       <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="X1" t="s">
         <v>110</v>
       </c>
       <c r="Y1" t="s">
         <v>111</v>
       </c>
       <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AB1" t="s">
         <v>113</v>
       </c>
       <c r="AC1" t="s">
         <v>114</v>
       </c>
       <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AF1" t="s">
         <v>116</v>
       </c>
       <c r="AG1" t="s">
         <v>117</v>
       </c>
       <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AJ1" t="s">
         <v>119</v>
       </c>
       <c r="AK1" t="s">
         <v>120</v>
       </c>
       <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AN1" t="s">
         <v>122</v>
       </c>
       <c r="AO1" t="s">
         <v>123</v>
       </c>
       <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AR1" t="s">
         <v>125</v>
       </c>
       <c r="AS1" t="s">
         <v>126</v>
       </c>
       <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AV1" t="s">
         <v>128</v>
       </c>
       <c r="AW1" t="s">
         <v>129</v>
       </c>
       <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="AZ1" t="s">
         <v>131</v>
       </c>
       <c r="BA1" t="s">
         <v>132</v>
       </c>
       <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BD1" t="s">
         <v>134</v>
       </c>
       <c r="BE1" t="s">
         <v>135</v>
       </c>
       <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BH1" t="s">
         <v>137</v>
       </c>
       <c r="BI1" t="s">
         <v>138</v>
       </c>
       <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BL1" t="s">
         <v>140</v>
       </c>
       <c r="BM1" t="s">
         <v>141</v>
       </c>
       <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BP1" t="s">
         <v>143</v>
       </c>
       <c r="BQ1" t="s">
         <v>144</v>
       </c>
       <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BT1" t="s">
         <v>146</v>
       </c>
       <c r="BU1" t="s">
         <v>147</v>
       </c>
       <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BX1" t="s">
         <v>149</v>
       </c>
       <c r="BY1" t="s">
         <v>150</v>
       </c>
       <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CB1" t="s">
         <v>152</v>
       </c>
       <c r="CC1" t="s">
         <v>153</v>
       </c>
       <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CF1" t="s">
         <v>155</v>
       </c>
       <c r="CG1" t="s">
         <v>156</v>
       </c>
       <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CJ1" t="s">
         <v>158</v>
       </c>
       <c r="CK1" t="s">
         <v>159</v>
       </c>
       <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CN1" t="s">
         <v>161</v>
       </c>
       <c r="CO1" t="s">
         <v>162</v>
       </c>
       <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CR1" t="s">
         <v>164</v>
       </c>
       <c r="CS1" t="s">
         <v>165</v>
       </c>
       <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CV1" t="s">
         <v>167</v>
       </c>
       <c r="CW1" t="s">
         <v>168</v>
       </c>
       <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="CZ1" t="s">
         <v>170</v>
       </c>
       <c r="DA1" t="s">
         <v>171</v>
       </c>
       <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DD1" t="s">
         <v>173</v>
       </c>
       <c r="DE1" t="s">
         <v>174</v>
       </c>
       <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DH1" t="s">
         <v>176</v>
       </c>
       <c r="DI1" t="s">
         <v>177</v>
       </c>
       <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DL1" t="s">
         <v>179</v>
       </c>
       <c r="DM1" t="s">
         <v>180</v>
       </c>
       <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DP1" t="s">
         <v>182</v>
       </c>
       <c r="DQ1" t="s">
         <v>183</v>
       </c>
       <c r="DR1" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="DS1" t="s">
         <v>186</v>
       </c>
+      <c r="DT1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:123">
+    <row r="2" spans="1:124">
       <c r="A2" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B2">
+        <v>14650000.0</v>
+      </c>
+      <c r="C2">
         <v>17511000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>15710000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>12479000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9429000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10810000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10413000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7531000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13974000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>12155000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>10293000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>10887000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11596000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12579000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>7611000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>9217000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>23016000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7769000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>17911000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24883000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>15523000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12800000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>20887000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>27464000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>49616000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9458000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>6455000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>11207000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9911000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8591000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6175000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>12242000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>13049000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>10032000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>15090000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>8120000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9029000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3941000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5452000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>19717000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>21897000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>13701000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>31698000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>17349000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>61230000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>76718000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>89045000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>24692000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>24599000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>33330000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>23549000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>15191000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>19434000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>25070000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>32328000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>36082000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>3133000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1197000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1275000.0</v>
       </c>
       <c r="BH2">
         <v>1275000.0</v>
       </c>
       <c r="BI2">
+        <v>1275000.0</v>
+      </c>
+      <c r="BJ2">
         <v>2477000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>622000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>5815000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>1759000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>1210000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>465000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1633000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1147000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>452000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>878000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>129000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>354000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1935000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>464000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>1345000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2049000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>349000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>845000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>345000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>97000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>400000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>619000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1257000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>645000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13734000.0</v>
       </c>
       <c r="CH2">
         <v>13734000.0</v>
       </c>
       <c r="CI2">
+        <v>13734000.0</v>
+      </c>
+      <c r="CJ2">
         <v>14154000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>10332000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>7630000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>9333000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>8661000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>998000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>1307000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>457000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4156000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>113000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>92000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>134000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>84000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>87000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>164000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9458000.0</v>
       </c>
       <c r="CZ2">
         <v>9458000.0</v>
       </c>
       <c r="DA2">
         <v>9458000.0</v>
       </c>
       <c r="DB2">
+        <v>9458000.0</v>
+      </c>
+      <c r="DC2">
         <v>3200000.0</v>
       </c>
-      <c r="DC2"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DD2"/>
       <c r="DE2">
         <v>3100000.0</v>
       </c>
       <c r="DF2">
+        <v>3100000.0</v>
+      </c>
+      <c r="DG2">
         <v>300000.0</v>
       </c>
-      <c r="DG2"/>
-      <c r="DH2">
+      <c r="DH2"/>
+      <c r="DI2">
         <v>3100000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>3500000.0</v>
       </c>
-      <c r="DJ2"/>
-      <c r="DK2">
+      <c r="DK2"/>
+      <c r="DL2">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DM2">
         <v>200000.0</v>
       </c>
       <c r="DN2">
+        <v>200000.0</v>
+      </c>
+      <c r="DO2">
         <v>2200000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>100000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>500000.0</v>
       </c>
-      <c r="DQ2">
+      <c r="DR2">
         <v>600000.0</v>
       </c>
-      <c r="DR2">
+      <c r="DS2">
         <v>1800000.0</v>
       </c>
-      <c r="DS2">
+      <c r="DT2">
         <v>3800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:123">
+    <row r="3" spans="1:124">
       <c r="A3" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B3">
+        <v>1108000</v>
+      </c>
+      <c r="C3">
         <v>1446000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1833000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1026000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>807000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2862000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>669000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>557000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>490000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>538000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>293000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>129000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>40000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>594000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>963000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1269000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1375000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>2439000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1873000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1316000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1922000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1899000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5233000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>3827000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2983000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>3310000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3903000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2967000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3976000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2601000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3289000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3713000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1546000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>5168000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2305000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1863000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>597000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>802000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>1533000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1026000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1568000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>579000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>438000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2111000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>619000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1183000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1334000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>607000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>610000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>824000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>671000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1102000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>381000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1002000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>1166000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1259000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>486000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>390000</v>
-      </c>
-[...1 lines deleted...]
-        <v>321000</v>
       </c>
       <c r="BH3">
         <v>321000</v>
       </c>
       <c r="BI3">
+        <v>321000</v>
+      </c>
+      <c r="BJ3">
         <v>357000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>447000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>579000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>352000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>188000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>239000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>332000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>331000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>153000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>512000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>573000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>3464000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>4696000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>605000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>466000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>296000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>595000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>2500000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1179000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>930000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1278000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1097000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>743000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1095000</v>
-      </c>
-[...1 lines deleted...]
-        <v>883000</v>
       </c>
       <c r="CH3">
         <v>883000</v>
       </c>
       <c r="CI3">
+        <v>883000</v>
+      </c>
+      <c r="CJ3">
         <v>1302000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>133000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>231000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1018000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>698000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>49000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>593000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>325000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>140000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>40000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>164000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>94000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>341000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>194000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>127000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>400000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>160000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>50000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>120000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1870000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1200000</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000</v>
       </c>
       <c r="DE3">
         <v>900000</v>
       </c>
       <c r="DF3">
+        <v>900000</v>
+      </c>
+      <c r="DG3">
         <v>641000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>1000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>800000</v>
       </c>
       <c r="DI3">
         <v>800000</v>
       </c>
       <c r="DJ3">
+        <v>800000</v>
+      </c>
+      <c r="DK3">
         <v>985000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>800000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>200000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>100000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>357000</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000</v>
       </c>
       <c r="DP3">
         <v>100000</v>
       </c>
       <c r="DQ3">
         <v>100000</v>
       </c>
       <c r="DR3">
         <v>100000</v>
       </c>
       <c r="DS3">
         <v>100000</v>
       </c>
+      <c r="DT3">
+        <v>100000</v>
+      </c>
     </row>
-    <row r="4" spans="1:123">
+    <row r="4" spans="1:124">
       <c r="A4" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-864000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-1252000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>4697000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1373000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-13709000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>15245000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-10291000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-6805000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2853000.0</v>
       </c>
       <c r="V4">
         <v>2853000.0</v>
       </c>
       <c r="W4">
+        <v>2853000.0</v>
+      </c>
+      <c r="X4">
         <v>-8561000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-6660000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-22324000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>39868000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>2864000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-4659000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>1281000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>1456000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>2416000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-6067000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-807000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>3017000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-5058000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>6970000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-909000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>5088000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1511000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-14265000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-2180000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>8196000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-17997000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>14349000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-43881000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-15488000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-12327000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>64353000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>93000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-8731000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>9781000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>8358000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-4243000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-5636000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-7258000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-3754000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>3465000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>29484000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BH4">
         <v>1936000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BI4">
         <v>-78000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BJ4">
         <v>-1202000.0</v>
       </c>
-      <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
@@ -40197,214 +40417,215 @@
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
+      <c r="DT4"/>
     </row>
-    <row r="5" spans="1:123">
+    <row r="5" spans="1:124">
       <c r="A5" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>12226000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>16231000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-208000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1959000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-2671000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>10453000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1164000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24807000.0</v>
       </c>
       <c r="V5">
         <v>-24807000.0</v>
       </c>
       <c r="W5">
+        <v>-24807000.0</v>
+      </c>
+      <c r="X5">
         <v>18576000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>16987000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-160000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>38269000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>10870000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1519000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>6852000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>12580000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-9908000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>790000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-9614000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-14351000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>3276000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-13784000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-24644000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-3365000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-10738000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-8102000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-31797000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>10313000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3659000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-6984000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-13543000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>4608000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-5540000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-7006000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3254000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-10267000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-14802000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-673000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-5335000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4842000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-25033000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-3921000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>9117000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>22069000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-11494000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-10595000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-18610000.0</v>
       </c>
-      <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
@@ -40422,948 +40643,955 @@
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
+      <c r="DT5"/>
     </row>
-    <row r="6" spans="1:123">
+    <row r="6" spans="1:124">
       <c r="A6" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B6">
+        <v>4470000.0</v>
+      </c>
+      <c r="C6">
         <v>-2861000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1801000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>3231000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3050000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1381000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>397000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2882000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-6443000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1819000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1862000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-594000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-709000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-983000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>4968000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1606000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-13799000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>15247000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-10142000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-6972000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9360000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>2723000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-8087000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6577000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-22152000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>40158000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3003000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4752000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1296000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>1320000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>2416000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-6067000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-807000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>3017000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-5058000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>6970000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-909000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5088000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1511000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-14265000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-2180000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>8196000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-17997000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>14349000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-43881000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-15488000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-12327000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>64353000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>93000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-8731000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>9781000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>8358000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-4243000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-5636000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-7258000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-3754000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>29484000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>1936000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-78000.0</v>
       </c>
       <c r="BH6">
         <v>-78000.0</v>
       </c>
       <c r="BI6">
+        <v>-78000.0</v>
+      </c>
+      <c r="BJ6">
         <v>-1202000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>1855000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-5193000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>4056000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>549000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>745000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-1168000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>486000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>695000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-426000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>749000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-225000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-1581000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1471000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-881000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-704000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>1700000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-496000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>500000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>248000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-303000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-219000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-638000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7523000.0</v>
       </c>
       <c r="CH6">
         <v>-7523000.0</v>
       </c>
       <c r="CI6">
+        <v>-7523000.0</v>
+      </c>
+      <c r="CJ6">
         <v>-420000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3822000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>2702000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-1703000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>672000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>7663000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-309000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>850000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-3699000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>4043000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>21000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-42000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>50000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-3000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>-77000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>100000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>60000.0</v>
       </c>
-      <c r="CZ6"/>
-      <c r="DA6">
+      <c r="DA6"/>
+      <c r="DB6">
         <v>-1120000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>80000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>100000.0</v>
       </c>
-      <c r="DD6"/>
       <c r="DE6"/>
-      <c r="DF6">
+      <c r="DF6"/>
+      <c r="DG6">
         <v>448000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-900000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-400000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>2375000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>-200000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1200000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>-2647000.0</v>
       </c>
-      <c r="DN6"/>
-      <c r="DO6">
+      <c r="DO6"/>
+      <c r="DP6">
         <v>2200000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>100000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>-100000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-200000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-2000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:123">
+    <row r="7" spans="1:124">
       <c r="A7" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B7">
+        <v>-11419000.0</v>
+      </c>
+      <c r="C7">
         <v>-29138000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-19185000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>9358000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1115000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-8533000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>16166000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6667000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-23267000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-23494000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>59294000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1449000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-31947000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-6277000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-18014000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-24685000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-15630000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-27556000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-15165000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-40832000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-16366000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-30122000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>23415000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-5377000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>21035000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>15281000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>11839000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-23369000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-20829000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-28707000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-16118000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>884000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1057000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-23579000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>690000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-17118000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-10670000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-12250000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-8170000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-20937000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-17330000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-234000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-25291000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>14502000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-5356000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-23349000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-15953000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>6079000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2331000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-21067000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-10963000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>4659000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-6598000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-6706000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-20141000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>8963000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>11515000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>19017000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-9310000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>63466000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-28642000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-3193000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-7403000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>4328000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-3974000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-1339000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>9604000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-4134000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>442000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-5438000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>3653000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-6234000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-11484000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>-3805000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>3400000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-10894000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-9137000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-3426000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>7565000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-21341000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-8477000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>1609000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-773000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-8202000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-10249000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>1882000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>1245000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-905000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>5344000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>-8974000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-2159000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>6269000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>4843000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>1569000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>3583000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>10919000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-4076000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>2951000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-3013000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-2385000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-3766000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>-1200000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-83200000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>3500000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>3000000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>4367000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-3500000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>-2900000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-4400000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-1096000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-7500000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>-6200000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-8800000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-1429000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-2100000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DM7">
         <v>-3400000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DN7">
         <v>-5300000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DO7">
         <v>-7019000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>-7000000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>-3600000.0</v>
       </c>
-      <c r="DQ7">
+      <c r="DR7">
         <v>-1800000.0</v>
       </c>
-      <c r="DR7">
+      <c r="DS7">
         <v>-3300000.0</v>
       </c>
-      <c r="DS7">
+      <c r="DT7">
         <v>-2500000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:123">
+    <row r="8" spans="1:124">
       <c r="A8" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>-27518000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-44736000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>4190000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-8057000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>11427000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-27771000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>2223000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-7617000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18702000.0</v>
       </c>
       <c r="V8">
         <v>-18702000.0</v>
       </c>
       <c r="W8">
+        <v>-18702000.0</v>
+      </c>
+      <c r="X8">
         <v>46405000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-25186000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>25847000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-39431000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>16025000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-25196000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>10524000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>1782000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>1834000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-16355000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>22953000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-12273000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>8444000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-1355000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>16038000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-3460000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-7192000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-4697000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-2796000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-6834000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-5092000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>9676000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>6897000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-25188000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>1112000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>6919000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>14367000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-19849000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-1278000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-1152000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>3937000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>-10380000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>15877000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>-5146000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>2681000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>1867000.0</v>
       </c>
-      <c r="BG8">
+      <c r="BH8">
         <v>9483000.0</v>
       </c>
-      <c r="BH8">
+      <c r="BI8">
         <v>-908000.0</v>
       </c>
-      <c r="BI8">
+      <c r="BJ8">
         <v>-4925000.0</v>
       </c>
-      <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
@@ -41381,1395 +41609,1404 @@
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
+      <c r="DT8"/>
     </row>
-    <row r="9" spans="1:123">
+    <row r="9" spans="1:124">
       <c r="A9" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B9">
+        <v>41898000.0</v>
+      </c>
+      <c r="C9">
         <v>-44035000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>24344000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-19043000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1505000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-20568000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16525000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-40770000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18689000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-13668000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>66180000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-19237000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-28310000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-46766000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>5260000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-23576000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>11390000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-29909000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-996000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-29766000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-15837000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-18702000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>39014000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-29845000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>19771000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-44453000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>16025000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-25196000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>10524000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1782000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>1834000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-16355000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>22953000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-12273000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>8444000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-1355000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>16038000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-3460000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-7192000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-4697000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-2796000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-6834000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-5092000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>9676000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>6897000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-25188000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1112000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>6919000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>14367000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-19849000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-1278000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-1152000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3937000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-10380000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>15877000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-5146000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>1867000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>9483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-908000.0</v>
       </c>
       <c r="BH9">
         <v>-908000.0</v>
       </c>
       <c r="BI9">
+        <v>-908000.0</v>
+      </c>
+      <c r="BJ9">
         <v>-4925000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-8165000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-3228000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>3262000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>2237000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-788000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>12403000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-4722000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>2025000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-6979000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
-      <c r="BY9">
+      <c r="BY9"/>
+      <c r="BZ9">
         <v>-4564000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>3235000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>6474000.0</v>
       </c>
-      <c r="CB9"/>
-      <c r="CC9">
+      <c r="CC9"/>
+      <c r="CD9">
         <v>169000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>760000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>275000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2520000.0</v>
       </c>
       <c r="CG9">
         <v>2520000.0</v>
       </c>
-      <c r="CH9"/>
-      <c r="CI9">
+      <c r="CH9">
+        <v>2520000.0</v>
+      </c>
+      <c r="CI9"/>
+      <c r="CJ9">
         <v>4602000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>3668000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1336000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>-1729000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>2415000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>5081000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>1729000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>10202000000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>4830000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>4642000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-10202000000.0</v>
       </c>
-      <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
-      <c r="CW9">
+      <c r="CW9"/>
+      <c r="CX9">
         <v>-10514000000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>8000000.0</v>
       </c>
-      <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
-      <c r="DB9">
+      <c r="DB9"/>
+      <c r="DC9">
         <v>8300000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>1900000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>6800000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>-2700000.0</v>
       </c>
-      <c r="DF9"/>
-      <c r="DG9">
+      <c r="DG9"/>
+      <c r="DH9">
         <v>-5600000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>3300000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>-700000.0</v>
       </c>
-      <c r="DJ9"/>
-      <c r="DK9">
+      <c r="DK9"/>
+      <c r="DL9">
         <v>-1100000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>-3700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>-800000.0</v>
       </c>
-      <c r="DN9"/>
-      <c r="DO9">
+      <c r="DO9"/>
+      <c r="DP9">
         <v>-900000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>-3400000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>-200000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>-1200000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>-1700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:123">
+    <row r="10" spans="1:124">
       <c r="A10" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B10">
+        <v>-18297000.0</v>
+      </c>
+      <c r="C10">
         <v>-1410000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-28747000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-8294000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-8046000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3792000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>6437000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>20170000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-9061000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-10693000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-29687000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6089000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-10782000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>29780000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>5398000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2034000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-24252000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-30663000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-31118000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-13560000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-20625000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-10355000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-59038000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1651000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-8034000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>25521000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-8716000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7905000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-31374000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-24505000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-18697000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-4557000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-29415000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-4561000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-24056000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-6056000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-17940000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-721000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-6706000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-6380000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-18276000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-5400000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-10429000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-28851000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-8361000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-34188000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-7973000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-8146000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-6697000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-13877000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-14830000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-8789000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-4053000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>12865000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>22106000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>8144000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>4863000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-4895000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8287000.0</v>
       </c>
       <c r="BH10">
         <v>-8287000.0</v>
       </c>
       <c r="BI10">
+        <v>-8287000.0</v>
+      </c>
+      <c r="BJ10">
         <v>-12135000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-4134000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-3849000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-3622000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-2298000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-1463000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-6186000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-2482000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-30000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-1533000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-9581000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>6199000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-704000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>-953000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-6706000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-66000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6384000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>4426000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>-10980000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>8412000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>-5457000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>-3913000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2668000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-4790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4283000.0</v>
       </c>
       <c r="CH10">
         <v>-4283000.0</v>
       </c>
       <c r="CI10">
+        <v>-4283000.0</v>
+      </c>
+      <c r="CJ10">
         <v>-601000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-7943000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-9917000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-6856000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>975000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>680000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>1575000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>935000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>2247000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>822000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2682000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>603000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>-1521000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>-103000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>1960000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>1000000.0</v>
       </c>
-      <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
-      <c r="DB10">
+      <c r="DB10"/>
+      <c r="DC10">
         <v>35800000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>-6000000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>-5000000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>-6200000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>4850000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>-1300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>-6200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>-10200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>-6911000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>-3700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>-1000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>-1700000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>-5834000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>-7400000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>-2100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1100000.0</v>
       </c>
       <c r="DR10">
         <v>-1100000.0</v>
       </c>
       <c r="DS10">
+        <v>-1100000.0</v>
+      </c>
+      <c r="DT10">
         <v>-1000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:123">
+    <row r="11" spans="1:124">
       <c r="A11" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>1960000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1994000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-21566000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-6533000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>5455000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>27558000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>20979000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-11249000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>13515000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>26386000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>23819000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>16042000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>4320000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>9061000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-5052000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-2020000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-5089000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-11520000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>9562000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>5563000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>14181000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>3141000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-10331000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-240000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-2930000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>869000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>5512000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-7317000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>12038000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>11167000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-16359000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>12005000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1480000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>243000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-8508000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>7641000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-9495000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>11968000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>6982000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>8648000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-5097000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-1113000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-10971000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>18030000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-20184000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>-8676000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>21045000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>2255000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>-5102000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>10592000.0</v>
       </c>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>9021000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>8249000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3436000.0</v>
       </c>
-      <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>21702000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>18307000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>12446000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3004000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>8750000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>6616000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>8392000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>6629000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>4029000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>3584000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>6824000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>8237000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>5678000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1143000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>2638000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>1598000.0</v>
       </c>
-      <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
-      <c r="CS11">
+      <c r="CS11"/>
+      <c r="CT11">
         <v>1730000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>2577000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>3838000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>5604000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>6264000.0</v>
       </c>
-      <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
+      <c r="DT11"/>
     </row>
-    <row r="12" spans="1:123">
+    <row r="12" spans="1:124">
       <c r="A12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>2021000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-6382000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3578000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>6038000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>6110000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1272000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4879000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8101000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5602000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>8979000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-5077000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-4434000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3427000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-5534000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6131000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3499000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4427000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4156000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2880000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3462000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3108000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>8765000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2155000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>247000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2014000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>10511000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1683000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1402000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>177000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-1887000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>7213000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1650000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5565000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6870000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2225000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1359000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-33000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>9893000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>17395000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>2615000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>3216000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>75223000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4290000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>411000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-260000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>4031000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1550000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>-2577000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2687000.0</v>
       </c>
-      <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
-      <c r="BM12">
+      <c r="BM12"/>
+      <c r="BN12">
         <v>921000.0</v>
       </c>
-      <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
-      <c r="BQ12">
+      <c r="BQ12"/>
+      <c r="BR12">
         <v>183000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>870000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1167000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>1899000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>1846000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>137000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>1668000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
-      <c r="CC12">
+      <c r="CC12"/>
+      <c r="CD12">
         <v>37000.0</v>
       </c>
-      <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>183000.0</v>
       </c>
-      <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
-      <c r="CM12">
+      <c r="CM12"/>
+      <c r="CN12">
         <v>209000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>172000.0</v>
       </c>
-      <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
+      <c r="DT12"/>
     </row>
-    <row r="13" spans="1:123">
+    <row r="13" spans="1:124">
       <c r="A13" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-3102000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>15003000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-3552000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-12095000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-10050000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>5458000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2573000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-3384000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2399000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-4906000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>5862000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2936000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4632000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>6964000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-1414000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1426000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2349000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1699000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>715000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1382000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1941000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-8746000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>6871000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-10686000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-3315000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-41003000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>523000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>619000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-7104000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-20728000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-47852000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13">
         <v>-22613000.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
@@ -42798,459 +43035,461 @@
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
+      <c r="DT13"/>
     </row>
-    <row r="14" spans="1:123">
+    <row r="14" spans="1:124">
       <c r="A14" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B14">
+        <v>2742000.0</v>
+      </c>
+      <c r="C14">
         <v>2607000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>10414000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>2373000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2449000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>2538000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2532000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2601000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>2729000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2775000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2878000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2933000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3033000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>3122000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>3108000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>3090000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>3124000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>3295000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>3227000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>3219000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3145000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>3054000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2857000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2682000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2551000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>2542000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2400000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2240000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>2379000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>2396000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1715000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>1632000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>1586000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>1186000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>1169000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1114000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1039000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>996000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>948000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>910000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>860000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>723000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>782000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>740000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>691000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>656000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>617000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>615000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>633000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>651000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>675000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>683000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>733000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>1294000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>1263000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>1342000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>625000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>2329000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2496000.0</v>
       </c>
       <c r="BH14">
         <v>2496000.0</v>
       </c>
       <c r="BI14">
+        <v>2496000.0</v>
+      </c>
+      <c r="BJ14">
         <v>1900000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>989000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>949000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>977000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>985000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1012000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>1008000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>958000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>904000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>766000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>781000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>732000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>662000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>677000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>590000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>697000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>478000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>436000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>461000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>388000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>520000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>497000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>477000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>490000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>468000.0</v>
       </c>
       <c r="CH14">
         <v>468000.0</v>
       </c>
       <c r="CI14">
+        <v>468000.0</v>
+      </c>
+      <c r="CJ14">
         <v>458000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>428000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>578000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>606000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>568000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>591000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>604000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>594000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>578000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>606000.0</v>
       </c>
       <c r="CS14">
         <v>606000.0</v>
       </c>
       <c r="CT14">
+        <v>606000.0</v>
+      </c>
+      <c r="CU14">
         <v>709000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>734000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>735000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>711000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>2970000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>-1480000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>740000.0</v>
       </c>
       <c r="DA14">
         <v>740000.0</v>
       </c>
       <c r="DB14">
+        <v>740000.0</v>
+      </c>
+      <c r="DC14">
         <v>1550000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>-600000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>-500000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>-400000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>2037000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-300000.0</v>
       </c>
       <c r="DH14">
         <v>-300000.0</v>
       </c>
       <c r="DI14">
+        <v>-300000.0</v>
+      </c>
+      <c r="DJ14">
         <v>-200000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>1217000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DL14">
         <v>-200000.0</v>
       </c>
       <c r="DM14">
+        <v>-200000.0</v>
+      </c>
+      <c r="DN14">
         <v>-100000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000.0</v>
       </c>
       <c r="DP14">
         <v>-100000.0</v>
       </c>
       <c r="DQ14">
         <v>-100000.0</v>
       </c>
-      <c r="DR14"/>
-      <c r="DS14">
+      <c r="DR14">
         <v>-100000.0</v>
       </c>
+      <c r="DS14"/>
+      <c r="DT14">
+        <v>-100000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:123">
+    <row r="15" spans="1:124">
       <c r="A15" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>511000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
-      <c r="AF15">
-[...1 lines deleted...]
-      </c>
+      <c r="AF15"/>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
@@ -43294,51 +43533,53 @@
       </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
@@ -43356,547 +43597,551 @@
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
+      <c r="DT15"/>
     </row>
-    <row r="16" spans="1:123">
+    <row r="16" spans="1:124">
       <c r="A16" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B16">
+        <v>19120000.0</v>
+      </c>
+      <c r="C16">
         <v>14650000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>17511000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>15710000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>12479000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>9429000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10810000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10413000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>7531000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>13974000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>12155000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>10293000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>10887000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11596000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>12579000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>7611000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>9217000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>23016000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7769000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>17911000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>24883000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>15523000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>12800000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>20887000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>27464000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>49616000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9458000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6455000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>11207000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>9911000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8591000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>6175000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>12242000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>13049000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>10032000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>15090000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>8120000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>9029000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3941000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5452000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>19717000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>21897000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>13701000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>31698000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>17349000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>61230000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>76718000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>89045000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>24692000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>24599000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>33330000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>23549000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>15191000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>19434000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>25070000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>32328000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>32617000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1197000.0</v>
       </c>
       <c r="BH16">
         <v>1197000.0</v>
       </c>
       <c r="BI16">
+        <v>1197000.0</v>
+      </c>
+      <c r="BJ16">
         <v>1275000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2477000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>622000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>5815000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1759000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1210000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>465000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1633000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1147000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>452000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>878000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>129000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>354000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>1935000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>464000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1345000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2049000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>349000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>845000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>345000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>97000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>400000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>619000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6211000.0</v>
       </c>
       <c r="CH16">
         <v>6211000.0</v>
       </c>
       <c r="CI16">
+        <v>6211000.0</v>
+      </c>
+      <c r="CJ16">
         <v>13734000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>14154000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>10332000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>7630000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>9333000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>8661000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>998000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1307000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>457000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>4156000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>113000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>92000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>134000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>84000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>87000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>1200000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>9518000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>9458000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>8338000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>3280000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>100000.0</v>
       </c>
-      <c r="DD16"/>
-      <c r="DE16">
+      <c r="DE16"/>
+      <c r="DF16">
         <v>3100000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>448000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>300000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-900000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>3100000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>2375000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>-200000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DN16">
         <v>200000.0</v>
       </c>
       <c r="DO16">
+        <v>200000.0</v>
+      </c>
+      <c r="DP16">
         <v>2200000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>100000.0</v>
       </c>
-      <c r="DQ16">
+      <c r="DR16">
         <v>500000.0</v>
       </c>
-      <c r="DR16">
+      <c r="DS16">
         <v>-200000.0</v>
       </c>
-      <c r="DS16">
+      <c r="DT16">
         <v>1800000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:123">
+    <row r="17" spans="1:124">
       <c r="A17" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-80000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>41000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-137000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>54000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>4000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-5000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>47000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>168000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-122000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-83000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-30000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>40000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>39000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-181000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-1000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-50000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-67000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-18000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>10000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>5000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>-2000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>-6000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-28000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>57000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>9000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-24000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>145000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BH17">
         <v>46000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>-117000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>-37000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
@@ -43914,607 +44159,613 @@
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
+      <c r="DT17"/>
     </row>
-    <row r="18" spans="1:123">
+    <row r="18" spans="1:124">
       <c r="A18" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B18">
+        <v>-12411000.0</v>
+      </c>
+      <c r="C18">
         <v>-5952000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6396000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>20839000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>9221000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>6247000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>33688000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>22295000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-21331000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9811000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>53322000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>15171000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20510000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-920000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-5437000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-17241000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2357000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-25127000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>292000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-20916000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-6661000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-18294000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>27921000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>13115000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>19405000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>19895000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>18423000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-11324000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-22355000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-22601000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-17208000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-9198000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-2470000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-9309000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-3960000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-9367000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1241000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>14739000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-27000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-9503000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-15407000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>4792000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-9652000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>13732000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>2715000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-13566000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-11001000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>9349000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2027000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-8011000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>11534000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>9490000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-2474000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-4334000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-14352000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>957000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>6374000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-504000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-19151000.0</v>
       </c>
       <c r="BH18">
         <v>-19151000.0</v>
       </c>
       <c r="BI18">
+        <v>-19151000.0</v>
+      </c>
+      <c r="BJ18">
         <v>-26761000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>2654000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-2025000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>8661000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-121000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>2253000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>12798000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>-576000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>2817000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>-6917000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>5325000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>235000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-12038000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1254000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>3396000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-4283000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-12368000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>-4237000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>5763000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-8309000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>-8417000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>-4959000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>962000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>-6000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-7324000.0</v>
       </c>
       <c r="CH18">
         <v>-7324000.0</v>
       </c>
       <c r="CI18">
+        <v>-7324000.0</v>
+      </c>
+      <c r="CJ18">
         <v>-382000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>3771000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>5833000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>-245000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-629000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>9826000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>5878000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>1747000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>7244000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>13029000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-1663000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>4344000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>-1320000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>956000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>-1914000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>3890000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-1910000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>5860000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-1630000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>900000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>-3200000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>-1400000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>-3100000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>643000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>-6500000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>-4800000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-8200000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>-363000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>-1400000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>-2100000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>-4200000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>-5901000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>-6000000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>-2800000.0</v>
       </c>
-      <c r="DQ18">
+      <c r="DR18">
         <v>-1300000.0</v>
       </c>
-      <c r="DR18">
+      <c r="DS18">
         <v>-2700000.0</v>
       </c>
-      <c r="DS18">
+      <c r="DT18">
         <v>-2400000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:123">
+    <row r="19" spans="1:124">
       <c r="A19" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B19">
+        <v>-61000.0</v>
+      </c>
+      <c r="C19">
         <v>2000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>13000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-936000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-806000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2855000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-635000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-467000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-512000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-59000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-312000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-41000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-27000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>258000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-75000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-87000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-86000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-73000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-70000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-78000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-21000.0</v>
       </c>
       <c r="V19">
         <v>-21000.0</v>
       </c>
       <c r="W19">
+        <v>-21000.0</v>
+      </c>
+      <c r="X19">
         <v>-67000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-137000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-55000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>1364000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-61000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-92000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>1308000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-76000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-57000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-67000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-155000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-65000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-61000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-53000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-173000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-60000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>281000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-137000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-133000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-296000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-99000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-551000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-188000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-57000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-13000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-53000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-11000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-19000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-17000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-8000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10000.0</v>
       </c>
       <c r="BB19">
         <v>-10000.0</v>
       </c>
       <c r="BC19">
+        <v>-10000.0</v>
+      </c>
+      <c r="BD19">
         <v>-9000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-15000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-7000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000.0</v>
       </c>
       <c r="BG19">
         <v>-8000.0</v>
       </c>
       <c r="BH19">
+        <v>-8000.0</v>
+      </c>
+      <c r="BI19">
         <v>-13000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>-8000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -44532,54 +44783,55 @@
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
+      <c r="DT19"/>
     </row>
-    <row r="20" spans="1:123">
+    <row r="20" spans="1:124">
       <c r="A20" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -44659,228 +44911,231 @@
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
+      <c r="DT20"/>
     </row>
-    <row r="21" spans="1:123">
+    <row r="21" spans="1:124">
       <c r="A21" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B21">
+        <v>23843000.0</v>
+      </c>
+      <c r="C21">
         <v>6358000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>15187000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-14865000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4316000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4414000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-30335000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-19531000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>20444000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-77000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>10707000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>16063000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-9959000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>40421000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-7984000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>16063000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>24063000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>23396000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-35938000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-18937000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-40938000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>21063000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-15010000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7651000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>23173000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>30633000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>24180000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7103000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2147000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>16926000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-1020000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>19972000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2630000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-7956000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-1965000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2981000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>12753000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-888000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-9010000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-97000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-46779000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-2116000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-2117000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-12118000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2113000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-2140000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-2959000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>18746000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-664000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-807000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7308000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-4705000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>6879000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>22972000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2313000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>18832000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>25572000.0</v>
       </c>
-      <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
@@ -44898,1660 +45153,1675 @@
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
+      <c r="DT21"/>
     </row>
-    <row r="22" spans="1:123">
+    <row r="22" spans="1:124">
       <c r="A22" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B22">
+        <v>-13421000.0</v>
+      </c>
+      <c r="C22">
         <v>9724000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1777000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2149000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3042000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-722000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2291000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2954000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-18085000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1338000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-47214000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1958000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1410000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1459000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1026000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-6517000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-175000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-322000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>3139000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3683000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>861000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>835000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>8469000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>15184000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3012000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-8193000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>865000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6189000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-6151000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-2765000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-3102000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3513000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-5014000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>9195000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-6806000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>6301000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7626000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>9812000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>11110000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>9143000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>7508000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2297000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>7748000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1392000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1910000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3102000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2927000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1475000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3949000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3067000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1148000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2164000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>103000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-73651000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>935000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-8933000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>-13567000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-23049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5591000.0</v>
       </c>
       <c r="BH22">
         <v>-5591000.0</v>
       </c>
       <c r="BI22">
+        <v>-5591000.0</v>
+      </c>
+      <c r="BJ22">
         <v>-2376000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2438000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>3761000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3501000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>2520000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2871000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>2145000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3435000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1195000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-1181000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-314000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2320000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3032000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>2733000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>-184000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>466000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1592000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-2235000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>-2128000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>-1762000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1094000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2489000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>1179000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1681000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1691000.0</v>
       </c>
       <c r="CH22">
         <v>1691000.0</v>
       </c>
       <c r="CI22">
+        <v>1691000.0</v>
+      </c>
+      <c r="CJ22">
         <v>2194000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2357000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>91000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>2779000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>1125000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1898000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>680000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3887000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3223000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1544000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1971000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>6681000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>1300000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2800000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>908000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>-3400000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>-1500000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>600000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>300000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>-32760000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>900000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>2000000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>1600000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>1902000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>1700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1800000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1200000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1634000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1500000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1400000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1000000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1246000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>1000000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>900000.0</v>
       </c>
-      <c r="DQ22">
+      <c r="DR22">
         <v>500000.0</v>
       </c>
-      <c r="DR22">
+      <c r="DS22">
         <v>400000.0</v>
       </c>
-      <c r="DS22">
+      <c r="DT22">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:123">
+    <row r="23" spans="1:124">
       <c r="A23" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B23">
+        <v>-1115000.0</v>
+      </c>
+      <c r="C23">
         <v>1000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-189000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-1410000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-496000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-709000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-2096000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-19143000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-196000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1356000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-1191000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1008000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-697000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-1298000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-234000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>511000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-724000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>24000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1928000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1125000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-1290000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-1604000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>108000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-67000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-187000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1933000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-42000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>393000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-889000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-22000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-25000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-163000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-1914000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>186000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-19001.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>3849000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>3409000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>198000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-1000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1023000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>255000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>4548000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>101000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1446000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1360000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>301000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>871000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>57193000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>180000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1431000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7231000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-464000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-772000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>113000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7499000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-4639000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-6559000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>89000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>371000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>140000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>32000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>81000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>98000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>16111000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>94000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>110000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-414000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>87000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6500000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>6698000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-3612000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>6346000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10300000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-150000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-34000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-3000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-2851000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>65000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>166000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-975000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>28000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>-1078000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>-5691000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>23000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-95000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-922000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-1354000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-158000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-3117000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-7884000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>404000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-699000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-713000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>-61131000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-17247000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-3028000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>3028000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-49241000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>1745000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-2074000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>2074000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-3810000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>1950000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-5830000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>470000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-1540000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>3300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>1400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>3100000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-169000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>6100000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>3600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>6900000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>883000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1600000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>2600000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>-2500000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>6067000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>15900000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>2900000.0</v>
       </c>
-      <c r="DQ23">
+      <c r="DR23">
         <v>800000.0</v>
       </c>
-      <c r="DR23">
+      <c r="DS23">
         <v>2500000.0</v>
       </c>
-      <c r="DS23">
+      <c r="DT23">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:123">
+    <row r="24" spans="1:124">
       <c r="A24" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B24">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C24">
         <v>2000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-2250000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1833000.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>7000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>49000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>90000.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>479000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-19000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>88000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-27000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>258000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-75000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-87000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-86000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-73000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-70000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-78000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-167000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-20000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-60000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-137000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-55000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1366000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>15000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>26000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1308000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-6689000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-4417000.0</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
         <v>-155000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-65000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-19000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-4974000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-173000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-60000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>281000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-600000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-133000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-296000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>499000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-551000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-3200000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-57000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-13000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-53000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-11000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-19000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-17000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-8000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-295000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-307000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-965000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000.0</v>
       </c>
       <c r="BF24">
         <v>-8000.0</v>
       </c>
       <c r="BG24">
+        <v>-8000.0</v>
+      </c>
+      <c r="BH24">
         <v>-13000.0</v>
       </c>
-      <c r="BH24">
-[...1 lines deleted...]
-      </c>
       <c r="BI24">
+        <v>0.0</v>
+      </c>
+      <c r="BJ24">
         <v>-4954000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>5327000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-2969000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-1894000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-464000.0</v>
       </c>
-      <c r="BN24"/>
-      <c r="BO24">
+      <c r="BO24"/>
+      <c r="BP24">
         <v>-133000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-2196000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-293000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-292000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-279000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-6891000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-4176000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>626000.0</v>
       </c>
-      <c r="BW24"/>
       <c r="BX24"/>
-      <c r="BY24">
+      <c r="BY24"/>
+      <c r="BZ24">
         <v>-27000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
-      <c r="CC24">
+      <c r="CC24"/>
+      <c r="CD24">
         <v>-21000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4110000.0</v>
       </c>
       <c r="CE24">
         <v>4110000.0</v>
       </c>
       <c r="CF24">
+        <v>4110000.0</v>
+      </c>
+      <c r="CG24">
         <v>-28000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-39000.0</v>
       </c>
-      <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
-      <c r="CK24">
+      <c r="CK24"/>
+      <c r="CL24">
         <v>-83000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-16000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-49000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-18000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-43000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>149000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-42000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-12000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>15000.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>-60000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-2000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>44000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>30000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>20000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-30000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>20000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>720000.0</v>
       </c>
-      <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
-      <c r="DF24">
+      <c r="DF24"/>
+      <c r="DG24">
         <v>-26000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>100000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-100000.0</v>
       </c>
-      <c r="DI24"/>
-      <c r="DJ24">
+      <c r="DJ24"/>
+      <c r="DK24">
         <v>1855000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>100000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-100000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>100000.0</v>
       </c>
-      <c r="DN24"/>
-      <c r="DO24">
+      <c r="DO24"/>
+      <c r="DP24">
         <v>-7700000.0</v>
       </c>
-      <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
+      <c r="DT24"/>
     </row>
-    <row r="25" spans="1:123">
+    <row r="25" spans="1:124">
       <c r="A25" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B25">
+        <v>8908000.0</v>
+      </c>
+      <c r="C25">
         <v>10075000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2743000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10441000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2815000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>13284000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>12529000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16985000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>18644000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>9833000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7366000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>15981000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6949000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5625000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>6943000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>12057000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>10512000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6630000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>9377000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>13271000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>5687000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>11649000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-5504000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>3253000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>306000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>23987000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4409000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6359000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5043000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8764000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2851000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>404000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2728000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3985000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2854000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1619000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>630000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>8025000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-2747000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1613000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-4653000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2304000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>7181000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2487000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>7439000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-202000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2696000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1587000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3838000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>6739000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>3061000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3531000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>102228000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>4031000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>866000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>6546000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1645000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-6261000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>-11904000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2772000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>656000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1243000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>219000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>322000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>704000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>236000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-1137000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>377000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-2092000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2668000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>16000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>319000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>425000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>148000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>5938000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-4846000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>6418000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1003000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2266000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-309000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-60000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>220000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1442000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>824000.0</v>
       </c>
       <c r="CH25">
         <v>824000.0</v>
       </c>
       <c r="CI25">
+        <v>824000.0</v>
+      </c>
+      <c r="CJ25">
         <v>16000.0</v>
       </c>
-      <c r="CJ25"/>
-      <c r="CK25">
+      <c r="CK25"/>
+      <c r="CL25">
         <v>-76000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>4326000.0</v>
       </c>
-      <c r="CM25"/>
       <c r="CN25"/>
-      <c r="CO25">
+      <c r="CO25"/>
+      <c r="CP25">
         <v>9000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-3978000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1000.0</v>
       </c>
-      <c r="CR25"/>
-      <c r="CS25">
+      <c r="CS25"/>
+      <c r="CT25">
         <v>15000000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-3911000.0</v>
       </c>
-      <c r="CU25"/>
       <c r="CV25"/>
-      <c r="CW25">
+      <c r="CW25"/>
+      <c r="CX25">
         <v>360000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>5920000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>84430000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1070000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-5560000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>26023000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1200000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>900000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>1000000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>-1559000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>600000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>700000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>400000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>-800000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DM25">
         <v>300000.0</v>
       </c>
       <c r="DN25">
+        <v>300000.0</v>
+      </c>
+      <c r="DO25">
         <v>-500000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>200000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>100000.0</v>
       </c>
-      <c r="DQ25">
+      <c r="DR25">
         <v>200000.0</v>
       </c>
-      <c r="DR25">
+      <c r="DS25">
         <v>300000.0</v>
       </c>
-      <c r="DS25"/>
+      <c r="DT25"/>
     </row>
-    <row r="26" spans="1:123">
+    <row r="26" spans="1:124">
       <c r="A26" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B26">
+        <v>-1929000.0</v>
+      </c>
+      <c r="C26">
         <v>-3000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-4996000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-1389000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1966000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2736000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2096000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>181000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-181000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>279000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26">
         <v>-279000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>42000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>121000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-75000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-894000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>35000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-1914000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1203000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-542000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1139000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-4000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-140000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-207000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>22000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>30000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-700000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-362000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>13000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-2000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-4062000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-192000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-4775000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-2497000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-1979000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1990000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-707000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-350000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>2341000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>95000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-913000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1786000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>95000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>436000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>67509000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>180000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>2211000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-627000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
-        <v>-655000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BB26">
         <v>-655000.0</v>
       </c>
       <c r="BC26">
+        <v>-655000.0</v>
+      </c>
+      <c r="BD26">
         <v>-100000.0</v>
       </c>
-      <c r="BD26">
-[...1 lines deleted...]
-      </c>
       <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
         <v>13975000.0</v>
       </c>
-      <c r="BF26">
-[...1 lines deleted...]
-      </c>
       <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
         <v>64000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>231000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>26000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
@@ -46569,1438 +46839,1451 @@
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
+      <c r="DT26"/>
     </row>
-    <row r="27" spans="1:123">
+    <row r="27" spans="1:124">
       <c r="A27" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B27">
+        <v>2138000.0</v>
+      </c>
+      <c r="C27">
         <v>1317000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1388000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1984000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>946000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>868000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>993000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1016000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>432000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1425000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>1533000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>1310000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1164000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>1021000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>1251000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>1249000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1830000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2030000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1851000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1576000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>1488000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1498000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1218000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1043000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1029000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1071000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1053000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>988000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2413000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1030000.0</v>
       </c>
-      <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>941000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1108000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>914000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>910000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>834000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>828000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>818000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1008000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>729000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>798000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>753000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>517000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>516000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>512000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>599000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>600000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>498000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>420000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>308000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>116000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>125000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>118000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>941000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>10000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>17000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>8000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>9000.0</v>
       </c>
-      <c r="BH27"/>
-      <c r="BI27">
+      <c r="BI27"/>
+      <c r="BJ27">
         <v>18000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>13000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>17000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>5000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>24000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>16000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>22000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>42000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>56000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2739000.0</v>
       </c>
-      <c r="BS27"/>
       <c r="BT27"/>
-      <c r="BU27">
+      <c r="BU27"/>
+      <c r="BV27">
         <v>229000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>-211000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>45000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>278000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>115000.0</v>
       </c>
-      <c r="CD27"/>
       <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>18000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>45000.0</v>
       </c>
-      <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
-      <c r="CK27">
+      <c r="CK27"/>
+      <c r="CL27">
         <v>76000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>9000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
-      <c r="CO27">
+      <c r="CO27"/>
+      <c r="CP27">
         <v>-9000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>15004300.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>-4300.0</v>
       </c>
-      <c r="CR27"/>
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27">
         <v>-15000000.0</v>
       </c>
-      <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
-      <c r="CW27">
+      <c r="CW27"/>
+      <c r="CX27">
         <v>-22000000.0</v>
       </c>
-      <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
-[...2 lines deleted...]
-      <c r="DC27"/>
+      <c r="DB27"/>
+      <c r="DC27">
+        <v>0.0</v>
+      </c>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
+      <c r="DT27"/>
     </row>
-    <row r="28" spans="1:123">
+    <row r="28" spans="1:124">
       <c r="A28" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B28">
+        <v>20823000.0</v>
+      </c>
+      <c r="C28">
         <v>3359000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>10002000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17563000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6778000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-7859000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-32431000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-19531000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>15166000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11207000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-51654000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15665000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>19673000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-590000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10209000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15955000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-11266000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>40445000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-10513000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14189000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16094000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>21167000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-36422000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-19638000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-41674000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18607000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-15513000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6731000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22328000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>30646000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>24178000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>3157000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>1955000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>12337000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1022000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>21369000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>458000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-9759000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1538000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-3942000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>13390000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3660000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-8784000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>1349000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-43207000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-1815000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-1246000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>55075000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1933000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-706000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1734000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1118000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1436000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1349000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>7100000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-4705000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>22973000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>2402000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19203000.0</v>
       </c>
       <c r="BH28">
         <v>19203000.0</v>
       </c>
       <c r="BI28">
+        <v>19203000.0</v>
+      </c>
+      <c r="BJ28">
         <v>25604000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-812000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-198000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-2722000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>942000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-1502000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-13818000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>3281000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-1908000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6698000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-3612000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>6346000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>10300000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-587000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-4296000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3639000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>14065000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3982000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-5384000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>8355000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>8375000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>4443000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-5434000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>6697000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-159000.0</v>
       </c>
       <c r="CH28">
         <v>-159000.0</v>
       </c>
       <c r="CI28">
+        <v>-159000.0</v>
+      </c>
+      <c r="CJ28">
         <v>10000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>76000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-3047000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-1441000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>1328000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-2165000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-6107000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-1159000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-10884000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-8994000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1780000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-4300000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>1436000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-959000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>1790000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-3810000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1950000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-5830000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>470000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-1540000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>3300000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>1400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>3100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>-169000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>6100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>3600000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>6900000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>883000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1600000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>2600000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-2500000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>6067000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>15900000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>2900000.0</v>
       </c>
-      <c r="DQ28">
+      <c r="DR28">
         <v>800000.0</v>
       </c>
-      <c r="DR28">
+      <c r="DS28">
         <v>2500000.0</v>
       </c>
-      <c r="DS28">
+      <c r="DT28">
         <v>400000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:123">
+    <row r="29" spans="1:124">
       <c r="A29" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B29">
+        <v>-11303000.0</v>
+      </c>
+      <c r="C29">
         <v>-4506000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8229000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>21865000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10028000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>9109000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>34357000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>22852000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-20841000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-9273000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>53615000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15300000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-20470000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-326000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-4474000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-15972000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-982000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-22688000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2165000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-19600000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-4739000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-16395000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>33154000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>16942000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>22388000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>23205000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>22326000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-8357000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-18379000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-20000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-13919000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-5485000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-924000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-4141000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-1655000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-7504000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-644000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>15541000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1506000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-8477000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-13839000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>5371000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-9214000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>15843000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>3334000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-12383000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-9667000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>9956000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>2637000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-7187000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>12205000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>10592000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-2093000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-3332000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-13186000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2216000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>6860000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>-114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18830000.0</v>
       </c>
       <c r="BH29">
         <v>-18830000.0</v>
       </c>
       <c r="BI29">
+        <v>-18830000.0</v>
+      </c>
+      <c r="BJ29">
         <v>-26404000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>3101000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-1446000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>9013000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>67000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>2492000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>13130000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>-245000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>2970000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-6405000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>5898000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>-3229000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-7342000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>1859000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>3862000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-3987000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-11773000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>-1737000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>6942000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-7379000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-7139000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>-3862000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1705000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>-4905000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6441000.0</v>
       </c>
       <c r="CH29">
         <v>-6441000.0</v>
       </c>
       <c r="CI29">
+        <v>-6441000.0</v>
+      </c>
+      <c r="CJ29">
         <v>920000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>3904000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>6064000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>-1263000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>69000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>9875000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>6471000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2072000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>7384000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>13069000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-1499000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>4438000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>-979000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>1150000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>-1787000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>4290000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>-1750000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>5910000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-1510000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>-970000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>-2000000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>-500000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>-2200000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>1284000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>-5500000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>-4000000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>-7400000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>622000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>-600000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>-1900000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>-4100000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>-5544000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>-5900000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>-2700000.0</v>
       </c>
-      <c r="DQ29">
+      <c r="DR29">
         <v>-1200000.0</v>
       </c>
-      <c r="DR29">
+      <c r="DS29">
         <v>-2600000.0</v>
       </c>
-      <c r="DS29">
+      <c r="DT29">
         <v>-2300000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:123">
+    <row r="30" spans="1:124">
       <c r="A30" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B30">
+        <v>-5169000.0</v>
+      </c>
+      <c r="C30">
         <v>-1444000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-404000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-936000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-806000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2855000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-635000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-467000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-512000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-59000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-312000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-41000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-67000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-336000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1038000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1356000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1461000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-2512000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1943000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-1394000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2089000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1919000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-5293000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-3964000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-3038000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-1944000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3949000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3033000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2668000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-9366000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-7763000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3780000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-1701000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-5233000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2385000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-6890000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-770000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-862000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-1357000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-1763000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1701000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-875000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-38000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-2662000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-4007000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1240000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-1347000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-660000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-621000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-843000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-688000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-1110000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-686000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-1012000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-1175000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-1274000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-494000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-398000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-334000.0</v>
       </c>
       <c r="BH30">
         <v>-334000.0</v>
       </c>
       <c r="BI30">
+        <v>-334000.0</v>
+      </c>
+      <c r="BJ30">
         <v>-365000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-455000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-3556000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-2259000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-453000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-250000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-480000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-2544000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-392000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-816000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-870000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-3452000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-4708000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>21000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-506000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-369000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-622000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-2527000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-1203000.0</v>
       </c>
-      <c r="CB30"/>
-      <c r="CC30">
+      <c r="CC30"/>
+      <c r="CD30">
         <v>-1299000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>3286000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-1162000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-922000.0</v>
       </c>
-      <c r="CH30"/>
       <c r="CI30"/>
       <c r="CJ30"/>
-      <c r="CK30">
+      <c r="CK30"/>
+      <c r="CL30">
         <v>-314000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>1002000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-747000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-67000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-636000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-176000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-182000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-52000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-149000.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>-401000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-196000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-83000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-370000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-140000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-80000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-100000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>2590000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-1200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-900000.0</v>
       </c>
       <c r="DE30">
         <v>-900000.0</v>
       </c>
       <c r="DF30">
+        <v>-900000.0</v>
+      </c>
+      <c r="DG30">
         <v>-667000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-300000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>870000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-1200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>500000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>6600000.0</v>
       </c>
-      <c r="DN30"/>
-      <c r="DO30">
+      <c r="DO30"/>
+      <c r="DP30">
         <v>-7800000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-100000.0</v>
       </c>
-      <c r="DQ30">
+      <c r="DR30">
         <v>300000.0</v>
       </c>
-      <c r="DR30">
+      <c r="DS30">
         <v>-100000.0</v>
       </c>
-      <c r="DS30">
+      <c r="DT30">
         <v>-100000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>