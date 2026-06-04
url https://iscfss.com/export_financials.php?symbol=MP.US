--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="150">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="151">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -848,94 +851,96 @@
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
         <v>9</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>36655000.0</v>
+      </c>
       <c r="C2">
         <v>23562000.0</v>
       </c>
       <c r="D2">
         <v>27995000.0</v>
       </c>
       <c r="E2">
         <v>15326000.0</v>
       </c>
       <c r="F2">
         <v>35734000.0</v>
       </c>
       <c r="G2">
         <v>16159000.0</v>
       </c>
       <c r="H2">
         <v>14175000.0</v>
       </c>
       <c r="I2">
         <v>7790000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
         <v>10</v>
@@ -984,101 +989,107 @@
       <c r="G5">
         <v>0.0</v>
       </c>
       <c r="H5">
         <v>-7826000.0</v>
       </c>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
         <v>14</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>8429000.0</v>
+      </c>
       <c r="C7">
         <v>5798000.0</v>
       </c>
       <c r="D7">
         <v>6829000.0</v>
       </c>
       <c r="E7">
         <v>15000.0</v>
       </c>
       <c r="F7">
         <v>808000.0</v>
       </c>
       <c r="G7">
         <v>1002000.0</v>
       </c>
       <c r="H7">
         <v>593000.0</v>
       </c>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>19000.0</v>
+      </c>
       <c r="C8">
         <v>18000.0</v>
       </c>
       <c r="D8">
         <v>17000.0</v>
       </c>
       <c r="E8">
         <v>18000.0</v>
       </c>
       <c r="F8">
         <v>18000.0</v>
       </c>
       <c r="G8">
         <v>17000.0</v>
       </c>
       <c r="H8">
         <v>7000.0</v>
       </c>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
         <v>16</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>1970970000.0</v>
+      </c>
       <c r="C9">
         <v>961434000.0</v>
       </c>
       <c r="D9">
         <v>979891000.0</v>
       </c>
       <c r="E9">
         <v>951008000.0</v>
       </c>
       <c r="F9">
         <v>936299000.0</v>
       </c>
       <c r="G9">
         <v>916482000.0</v>
       </c>
       <c r="H9">
         <v>22768000.0</v>
       </c>
       <c r="I9"/>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
@@ -1088,51 +1099,53 @@
         <v>282442000.0</v>
       </c>
       <c r="D10">
         <v>263351000.0</v>
       </c>
       <c r="E10">
         <v>136627000.0</v>
       </c>
       <c r="F10">
         <v>1179297000.0</v>
       </c>
       <c r="G10">
         <v>519652000.0</v>
       </c>
       <c r="H10">
         <v>2757000.0</v>
       </c>
       <c r="I10">
         <v>2832000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
         <v>18</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>1149475000.0</v>
+      </c>
       <c r="C11">
         <v>280553000.0</v>
       </c>
       <c r="D11">
         <v>260556000.0</v>
       </c>
       <c r="E11">
         <v>129254000.0</v>
       </c>
       <c r="F11">
         <v>1179297000.0</v>
       </c>
       <c r="G11">
         <v>519652000.0</v>
       </c>
       <c r="H11">
         <v>2757000.0</v>
       </c>
       <c r="I11"/>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
@@ -1302,153 +1315,159 @@
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-684000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
         <v>28</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>6175000.0</v>
+      </c>
       <c r="C21">
         <v>7370000.0</v>
       </c>
       <c r="D21">
         <v>8881000.0</v>
       </c>
       <c r="E21">
         <v>89000.0</v>
       </c>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
         <v>171560000.0</v>
       </c>
       <c r="C22">
         <v>107905000.0</v>
       </c>
       <c r="D22">
         <v>95182000.0</v>
       </c>
       <c r="E22">
         <v>57554000.0</v>
       </c>
       <c r="F22">
         <v>38692000.0</v>
       </c>
       <c r="G22">
         <v>32272000.0</v>
       </c>
       <c r="H22">
         <v>23048000.0</v>
       </c>
       <c r="I22">
         <v>13474000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
-        <v>3450549000.0</v>
+        <v>4009902000.0</v>
       </c>
       <c r="C23">
         <v>2333558000.0</v>
       </c>
       <c r="D23">
         <v>2336452000.0</v>
       </c>
       <c r="E23">
         <v>2237787000.0</v>
       </c>
       <c r="F23">
         <v>1889666000.0</v>
       </c>
       <c r="G23">
         <v>1074288000.0</v>
       </c>
       <c r="H23">
         <v>101794000.0</v>
       </c>
       <c r="I23">
         <v>96270000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>931330000.0</v>
+      </c>
       <c r="C24">
         <v>908729000.0</v>
       </c>
       <c r="D24">
         <v>681980000.0</v>
       </c>
       <c r="E24">
         <v>678444000.0</v>
       </c>
       <c r="F24">
         <v>674927000.0</v>
       </c>
       <c r="G24">
         <v>45341000.0</v>
       </c>
       <c r="H24">
         <v>13594000.0</v>
       </c>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
         <v>32</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>951696000.0</v>
+      </c>
       <c r="C25">
         <v>909486000.0</v>
       </c>
       <c r="D25">
         <v>685005000.0</v>
       </c>
       <c r="E25">
         <v>678444000.0</v>
       </c>
       <c r="F25">
         <v>675481000.0</v>
       </c>
       <c r="G25">
         <v>46077000.0</v>
       </c>
       <c r="H25">
         <v>13993000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
@@ -1460,306 +1479,314 @@
         <v>0.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-1098600000.0</v>
+        <v>-122926000.0</v>
       </c>
       <c r="C28">
         <v>632085000.0</v>
       </c>
       <c r="D28">
         <v>425458000.0</v>
       </c>
       <c r="E28">
         <v>541832000.0</v>
       </c>
       <c r="F28">
         <v>-487480000.0</v>
       </c>
       <c r="G28">
         <v>-448836000.0</v>
       </c>
       <c r="H28">
         <v>15914000.0</v>
       </c>
       <c r="I28">
         <v>18095000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2977498000.0</v>
+      </c>
       <c r="C29">
         <v>1963609000.0</v>
       </c>
       <c r="D29">
         <v>2047759000.0</v>
       </c>
       <c r="E29">
         <v>1991078000.0</v>
       </c>
       <c r="F29">
         <v>1699741000.0</v>
       </c>
       <c r="G29">
         <v>923691000.0</v>
       </c>
       <c r="H29">
         <v>56000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>145680000.0</v>
+        <v>146684000.0</v>
       </c>
       <c r="C30">
         <v>62345000.0</v>
       </c>
       <c r="D30">
         <v>30161000.0</v>
       </c>
       <c r="E30">
         <v>32856000.0</v>
       </c>
       <c r="F30">
         <v>51009000.0</v>
       </c>
       <c r="G30">
         <v>3589000.0</v>
       </c>
       <c r="H30">
         <v>370000.0</v>
       </c>
       <c r="I30">
         <v>225000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>1312634000.0</v>
       </c>
       <c r="F31">
         <v>954195000.0</v>
       </c>
       <c r="G31">
         <v>853877000.0</v>
       </c>
       <c r="H31">
         <v>-18022000.0</v>
       </c>
       <c r="I31">
         <v>-13542000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>1866752000.0</v>
+      </c>
       <c r="C32">
         <v>867303000.0</v>
       </c>
       <c r="D32">
         <v>1022627000.0</v>
       </c>
       <c r="E32">
         <v>1196347000.0</v>
       </c>
       <c r="F32">
         <v>1217264000.0</v>
       </c>
       <c r="G32">
         <v>517986000.0</v>
       </c>
       <c r="H32">
         <v>-3906000.0</v>
       </c>
       <c r="I32"/>
     </row>
     <row r="33" spans="1:9">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
-        <v>1698359000.0</v>
+        <v>1844101000.0</v>
       </c>
       <c r="C33">
         <v>1302236000.0</v>
       </c>
       <c r="D33">
         <v>1205275000.0</v>
       </c>
       <c r="E33">
         <v>943959000.0</v>
       </c>
       <c r="F33">
         <v>612859000.0</v>
       </c>
       <c r="G33">
         <v>513241000.0</v>
       </c>
       <c r="H33">
         <v>74385000.0</v>
       </c>
       <c r="I33">
         <v>78792000.0</v>
       </c>
     </row>
     <row r="34" spans="1:9">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>48576000.0</v>
+      </c>
       <c r="C34">
         <v>26114000.0</v>
       </c>
       <c r="D34">
         <v>3025000.0</v>
       </c>
       <c r="E34">
         <v>5000000.0</v>
       </c>
       <c r="F34">
         <v>7197000.0</v>
       </c>
       <c r="G34">
         <v>1628000.0</v>
       </c>
       <c r="H34">
         <v>5052000.0</v>
       </c>
       <c r="I34"/>
     </row>
     <row r="35" spans="1:9">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>1172743000.0</v>
+        <v>1318485000.0</v>
       </c>
       <c r="C35">
         <v>1114659000.0</v>
       </c>
       <c r="D35">
         <v>862123000.0</v>
       </c>
       <c r="E35">
         <v>827672000.0</v>
       </c>
       <c r="F35">
         <v>821391000.0</v>
       </c>
       <c r="G35">
         <v>177350000.0</v>
       </c>
       <c r="H35">
         <v>88501000.0</v>
       </c>
       <c r="I35">
         <v>84490000.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>328542000.0</v>
+        <v>308615000.0</v>
       </c>
       <c r="C36">
         <v>34690000.0</v>
       </c>
       <c r="D36">
         <v>18602000.0</v>
       </c>
       <c r="E36">
         <v>8028000.0</v>
       </c>
       <c r="F36">
         <v>2247000.0</v>
       </c>
       <c r="G36">
         <v>10239000.0</v>
       </c>
       <c r="H36">
         <v>27413000.0</v>
       </c>
       <c r="I36">
         <v>25858000.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
     </row>
     <row r="38" spans="1:9">
       <c r="A38" t="s">
         <v>45</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>99485000.0</v>
+      </c>
       <c r="C38">
         <v>33785000.0</v>
       </c>
       <c r="D38">
         <v>18011000.0</v>
       </c>
       <c r="E38">
         <v>8216000.0</v>
       </c>
       <c r="F38">
         <v>1149000.0</v>
       </c>
       <c r="G38">
         <v>11267000.0</v>
       </c>
       <c r="H38">
         <v>26842000.0</v>
       </c>
       <c r="I38">
         <v>25858000.0</v>
       </c>
     </row>
     <row r="39" spans="1:9">
       <c r="A39" t="s">
         <v>46</v>
@@ -1772,51 +1799,51 @@
       </c>
       <c r="D39">
         <v>7990000.0</v>
       </c>
       <c r="E39">
         <v>21073000.0</v>
       </c>
       <c r="F39">
         <v>7809000.0</v>
       </c>
       <c r="G39">
         <v>5534000.0</v>
       </c>
       <c r="H39">
         <v>1234000.0</v>
       </c>
       <c r="I39">
         <v>947000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>157337000.0</v>
+        <v>113562000.0</v>
       </c>
       <c r="C40">
         <v>79538000.0</v>
       </c>
       <c r="D40">
         <v>77182000.0</v>
       </c>
       <c r="E40">
         <v>60992000.0</v>
       </c>
       <c r="F40">
         <v>4010000.0</v>
       </c>
       <c r="G40">
         <v>2163000.0</v>
       </c>
       <c r="H40">
         <v>20028000.0</v>
       </c>
       <c r="I40">
         <v>9860000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
@@ -1876,105 +1903,109 @@
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
     </row>
     <row r="44" spans="1:9">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
     </row>
     <row r="45" spans="1:9">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1655732000.0</v>
+      </c>
       <c r="C45">
         <v>1451702000.0</v>
       </c>
       <c r="D45">
         <v>1282747000.0</v>
       </c>
       <c r="E45">
         <v>994478000.0</v>
       </c>
       <c r="F45">
         <v>650999000.0</v>
       </c>
       <c r="G45">
         <v>501974000.0</v>
       </c>
       <c r="H45">
         <v>46972000.0</v>
       </c>
       <c r="I45"/>
     </row>
     <row r="46" spans="1:9">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
-        <v>1369817000.0</v>
+        <v>1383031000.0</v>
       </c>
       <c r="C46">
         <v>1260176000.0</v>
       </c>
       <c r="D46">
         <v>1168119000.0</v>
       </c>
       <c r="E46">
         <v>935842000.0</v>
       </c>
       <c r="F46">
         <v>610612000.0</v>
       </c>
       <c r="G46">
         <v>503002000.0</v>
       </c>
       <c r="H46">
         <v>46972000.0</v>
       </c>
       <c r="I46">
         <v>52934000.0</v>
       </c>
     </row>
     <row r="47" spans="1:9">
       <c r="A47" t="s">
         <v>54</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>1592699000.0</v>
+      </c>
       <c r="C47">
         <v>1261081000.0</v>
       </c>
       <c r="D47">
         <v>1168710000.0</v>
       </c>
       <c r="E47">
         <v>935743000.0</v>
       </c>
       <c r="F47">
         <v>611710000.0</v>
       </c>
       <c r="G47">
         <v>504092000.0</v>
       </c>
       <c r="H47">
         <v>47543000.0</v>
       </c>
       <c r="I47">
         <v>52934000.0</v>
       </c>
     </row>
     <row r="48" spans="1:9">
       <c r="A48" t="s">
         <v>55</v>
@@ -2003,100 +2034,102 @@
       <c r="I48">
         <v>-34042000.0</v>
       </c>
     </row>
     <row r="49" spans="1:9">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49">
         <v>72415000.0</v>
       </c>
       <c r="G49">
         <v>-62622000.0</v>
       </c>
       <c r="H49"/>
       <c r="I49"/>
     </row>
     <row r="50" spans="1:9">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>67411000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50">
         <v>16082000.0</v>
       </c>
       <c r="G50">
         <v>24473000.0</v>
       </c>
       <c r="H50">
         <v>4484000.0</v>
       </c>
       <c r="I50"/>
     </row>
     <row r="51" spans="1:9">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>67411000.0</v>
+        <v>1043085000.0</v>
       </c>
       <c r="C51">
         <v>914527000.0</v>
       </c>
       <c r="D51">
         <v>688809000.0</v>
       </c>
       <c r="E51">
         <v>678459000.0</v>
       </c>
       <c r="F51">
         <v>691817000.0</v>
       </c>
       <c r="G51">
         <v>70816000.0</v>
       </c>
       <c r="H51">
         <v>18671000.0</v>
       </c>
       <c r="I51">
         <v>20927000.0</v>
       </c>
     </row>
     <row r="52" spans="1:9">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>67411000.0</v>
+        <v>74531000.0</v>
       </c>
       <c r="C52">
         <v>3166000.0</v>
       </c>
       <c r="D52">
         <v>2308000.0</v>
       </c>
       <c r="E52">
         <v>2830000.0</v>
       </c>
       <c r="F52">
         <v>16336000.0</v>
       </c>
       <c r="G52">
         <v>24739000.0</v>
       </c>
       <c r="H52">
         <v>4678000.0</v>
       </c>
       <c r="I52">
         <v>5397000.0</v>
       </c>
     </row>
     <row r="53" spans="1:9">
       <c r="A53" t="s">
@@ -2117,51 +2150,51 @@
       <c r="F53">
         <v>0.0</v>
       </c>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
     </row>
     <row r="54" spans="1:9">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
     </row>
     <row r="55" spans="1:9">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
-        <v>3864160000.0</v>
+        <v>4009902000.0</v>
       </c>
       <c r="C55">
         <v>2333558000.0</v>
       </c>
       <c r="D55">
         <v>2336452000.0</v>
       </c>
       <c r="E55">
         <v>2237787000.0</v>
       </c>
       <c r="F55">
         <v>1889666000.0</v>
       </c>
       <c r="G55">
         <v>1074288000.0</v>
       </c>
       <c r="H55">
         <v>101794000.0</v>
       </c>
       <c r="I55">
         <v>96270000.0</v>
       </c>
     </row>
     <row r="56" spans="1:9">
       <c r="A56" t="s">
@@ -2204,93 +2237,93 @@
       </c>
       <c r="D57">
         <v>108550000.0</v>
       </c>
       <c r="E57">
         <v>97481000.0</v>
       </c>
       <c r="F57">
         <v>59543000.0</v>
       </c>
       <c r="G57">
         <v>43061000.0</v>
       </c>
       <c r="H57">
         <v>31315000.0</v>
       </c>
       <c r="I57">
         <v>23047000.0</v>
       </c>
     </row>
     <row r="58" spans="1:9">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>1471792000.0</v>
+        <v>1617534000.0</v>
       </c>
       <c r="C58">
         <v>1278678000.0</v>
       </c>
       <c r="D58">
         <v>970673000.0</v>
       </c>
       <c r="E58">
         <v>925153000.0</v>
       </c>
       <c r="F58">
         <v>880934000.0</v>
       </c>
       <c r="G58">
         <v>220411000.0</v>
       </c>
       <c r="H58">
         <v>119816000.0</v>
       </c>
       <c r="I58">
         <v>107537000.0</v>
       </c>
     </row>
     <row r="59" spans="1:9">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
     </row>
     <row r="60" spans="1:9">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
-        <v>1978757000.0</v>
+        <v>2392368000.0</v>
       </c>
       <c r="C60">
         <v>1054880000.0</v>
       </c>
       <c r="D60">
         <v>1365779000.0</v>
       </c>
       <c r="E60">
         <v>1312634000.0</v>
       </c>
       <c r="F60">
         <v>1008732000.0</v>
       </c>
       <c r="G60">
         <v>853877000.0</v>
       </c>
       <c r="H60">
         <v>-18022000.0</v>
       </c>
       <c r="I60">
         <v>-11267000.0</v>
       </c>
     </row>
     <row r="61" spans="1:9">
       <c r="A61" t="s">
@@ -2317,4066 +2350,4230 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC62"/>
+  <dimension ref="A1:AD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>9</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>32988000.0</v>
+      </c>
       <c r="C2">
+        <v>36655000.0</v>
+      </c>
+      <c r="D2">
         <v>25382000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>21726000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20867000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>23562000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21711000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>19755000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>26139000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>27995000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>92096000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>71661000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>68574000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>15326000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>70242000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>62097000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>41654000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>35734000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27842000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>37730000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>27500000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16159000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18854000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13791000.0</v>
       </c>
       <c r="Y2">
         <v>13791000.0</v>
       </c>
       <c r="Z2">
+        <v>13791000.0</v>
+      </c>
+      <c r="AA2">
         <v>13875000.0</v>
       </c>
-      <c r="AA2"/>
       <c r="AB2"/>
       <c r="AC2"/>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3"/>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>-42000.0</v>
+      </c>
+      <c r="C5">
         <v>387000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>297999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-26000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>173000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>296000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-90000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-130000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>145000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-32000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-166000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>131000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>189000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-97000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-416000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
         <v>-21037000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>43125000.0</v>
       </c>
-      <c r="X5"/>
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-18022000.0</v>
       </c>
-      <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
+      <c r="AC5"/>
+      <c r="AD5">
         <v>-13542000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:29">
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6"/>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7"/>
-      <c r="C7"/>
-      <c r="D7">
+      <c r="C7">
+        <v>8429000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>6016000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>6390000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>5798000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6016000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6314000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>6573000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>6829000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>7742000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>7359000.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7">
+      <c r="N7"/>
+      <c r="O7">
         <v>15000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-      <c r="R7">
+      <c r="R7"/>
+      <c r="S7">
         <v>808000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>879000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>895000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>966000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1002000.0</v>
       </c>
-      <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
         <v>15</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>19000.0</v>
+      </c>
       <c r="C8">
         <v>19000.0</v>
       </c>
       <c r="D8">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="E8">
         <v>18000.0</v>
       </c>
       <c r="F8">
         <v>18000.0</v>
       </c>
       <c r="G8">
         <v>18000.0</v>
       </c>
       <c r="H8">
         <v>18000.0</v>
       </c>
       <c r="I8">
         <v>18000.0</v>
       </c>
       <c r="J8">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="K8">
         <v>17000.0</v>
       </c>
       <c r="L8">
         <v>17000.0</v>
       </c>
       <c r="M8">
         <v>17000.0</v>
       </c>
       <c r="N8">
-        <v>18000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="O8">
         <v>18000.0</v>
       </c>
       <c r="P8">
         <v>18000.0</v>
       </c>
       <c r="Q8">
         <v>18000.0</v>
       </c>
       <c r="R8">
         <v>18000.0</v>
       </c>
       <c r="S8">
         <v>18000.0</v>
       </c>
       <c r="T8">
         <v>18000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>18000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>1970970000.0</v>
+      </c>
+      <c r="D9">
         <v>1966537000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>970823000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>965487000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>961434000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>948687000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>958819000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>952791000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>947973000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>939900000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>932384000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>936299000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>930751000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>925944000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>921643000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>916482000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9"/>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>887092000.0</v>
+      </c>
+      <c r="C10">
         <v>1166011000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1147155000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>261535000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>198343000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>282442000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>284434000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>296691000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>297160000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>264641000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>547668000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>927245000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>651215000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>136627000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>427969000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>664457000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1233300000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1179297000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1179371000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>1196875000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1181515000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>519652000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>30244000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>38551000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2757000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2757000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>-2832000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:29">
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>1149475000.0</v>
+      </c>
+      <c r="D11">
         <v>1139576000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>213025000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>185349000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>280553000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>279028000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-      <c r="O11">
+      <c r="O11"/>
+      <c r="P11">
         <v>409339000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>634789000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1233300000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1179297000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1179371000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1196875000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>1739150000.0</v>
+      </c>
+      <c r="C12">
         <v>1830286000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1940372000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>753657000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>759157000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>850868000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>866490000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>938089000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>947459000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>999134000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1084662000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1128073000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1169046000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1182345000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1264257000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1264123000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1233300000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1179297000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1179371000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1196875000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1181515000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>519652000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>30244000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>38551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2757000.0</v>
       </c>
       <c r="Z12">
         <v>2757000.0</v>
       </c>
-      <c r="AA12"/>
+      <c r="AA12">
+        <v>2757000.0</v>
+      </c>
       <c r="AB12"/>
-      <c r="AC12">
+      <c r="AC12"/>
+      <c r="AD12">
         <v>2832000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:29">
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>19000.0</v>
       </c>
       <c r="C13">
         <v>19000.0</v>
       </c>
       <c r="D13">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="E13">
         <v>18000.0</v>
       </c>
       <c r="F13">
         <v>18000.0</v>
       </c>
       <c r="G13">
         <v>18000.0</v>
       </c>
       <c r="H13">
         <v>18000.0</v>
       </c>
       <c r="I13">
         <v>18000.0</v>
       </c>
       <c r="J13">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="K13">
         <v>17000.0</v>
       </c>
       <c r="L13">
         <v>17000.0</v>
       </c>
       <c r="M13">
         <v>17000.0</v>
       </c>
       <c r="N13">
-        <v>18000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="O13">
         <v>18000.0</v>
       </c>
       <c r="P13">
         <v>18000.0</v>
       </c>
       <c r="Q13">
         <v>18000.0</v>
       </c>
       <c r="R13">
         <v>18000.0</v>
       </c>
       <c r="S13">
         <v>18000.0</v>
       </c>
       <c r="T13">
         <v>18000.0</v>
       </c>
       <c r="U13">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="V13">
         <v>17000.0</v>
       </c>
       <c r="W13">
-        <v>20500000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="X13">
         <v>20500000.0</v>
       </c>
       <c r="Y13">
         <v>20500000.0</v>
       </c>
       <c r="Z13">
+        <v>20500000.0</v>
+      </c>
+      <c r="AA13">
         <v>7000.0</v>
       </c>
-      <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
         <v>199230179.0</v>
       </c>
       <c r="C14">
+        <v>199230179.0</v>
+      </c>
+      <c r="D14">
         <v>175034287.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>163834693.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>163764345.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>163379389.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>164149348.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>165344511.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>186791826.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>177619628.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>177231717.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>177859118.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>193613539.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>193494131.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>193409857.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>193414563.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>193490330.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>193389482.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>193215313.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>193145644.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>179319489.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>123012598.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>71941538.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>68095422.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>71941538.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68875874.0</v>
       </c>
       <c r="AA14">
         <v>68875874.0</v>
       </c>
       <c r="AB14">
         <v>68875874.0</v>
       </c>
       <c r="AC14">
         <v>68875874.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>68875874.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>17000.0</v>
       </c>
-      <c r="N15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="N15">
+        <v>17000.0</v>
+      </c>
+      <c r="O15"/>
       <c r="P15">
         <v>18000.0</v>
       </c>
       <c r="Q15">
         <v>18000.0</v>
       </c>
       <c r="R15">
         <v>18000.0</v>
       </c>
       <c r="S15">
         <v>18000.0</v>
       </c>
       <c r="T15">
         <v>18000.0</v>
       </c>
       <c r="U15">
-        <v>17000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="V15">
         <v>17000.0</v>
       </c>
-      <c r="W15"/>
+      <c r="W15">
+        <v>17000.0</v>
+      </c>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>23</v>
       </c>
       <c r="B16">
+        <v>62062000.0</v>
+      </c>
+      <c r="C16">
         <v>74301000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>79894000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>75335000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>56880000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="H16">
         <v>50000000.0</v>
       </c>
-      <c r="I16"/>
+      <c r="I16">
+        <v>50000000.0</v>
+      </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-2327000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>122353000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>167028000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>146606000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-2484000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>104500000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8097000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-37730000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-27500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>87473000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-13791000.0</v>
       </c>
-      <c r="Y16"/>
-      <c r="Z16">
+      <c r="Z16"/>
+      <c r="AA16">
         <v>6609000.0</v>
       </c>
-      <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>135592000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>129711000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>167028000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>146606000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>127979000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>104500000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>98444000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>95578000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>91635000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>87473000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>-24378000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
         <v>28</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>198503000.0</v>
+      </c>
       <c r="C21">
+        <v>6175000.0</v>
+      </c>
+      <c r="D21">
         <v>6473000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6772000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7071000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7370000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>7970000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>8283000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8582000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>8881000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9179000.0</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>89000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22">
+        <v>169192000.0</v>
+      </c>
+      <c r="C22">
         <v>171560000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>144366000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>128048000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>133084000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>107905000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>116699000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>115384000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>108509000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>95182000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>77179000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>67783000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>61804000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>57554000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>61645000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>42244000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>39619000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>38692000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>34126000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>35501000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>35098000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>32272000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>31040000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29711000.0</v>
       </c>
       <c r="Y22">
         <v>29711000.0</v>
       </c>
       <c r="Z22">
+        <v>29711000.0</v>
+      </c>
+      <c r="AA22">
         <v>23048000.0</v>
       </c>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
-        <v>3450549000.0</v>
+        <v>3840203000.0</v>
       </c>
       <c r="C23">
+        <v>4009902000.0</v>
+      </c>
+      <c r="D23">
         <v>3798314000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2336187000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2368124000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2333558000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2300286000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2364326000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2354039000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2393096000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2322222000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2289445000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2281102000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2237787000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2189162000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2101239000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1987211000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1889666000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1849454000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1817956000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1782526000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1074288000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>157187000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>147604000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-18022000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>101794000.0</v>
       </c>
-      <c r="AA23"/>
       <c r="AB23"/>
-      <c r="AC23">
+      <c r="AC23"/>
+      <c r="AD23">
         <v>-11267000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:29">
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
         <v>31</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>932942000.0</v>
+      </c>
       <c r="C24">
+        <v>931330000.0</v>
+      </c>
+      <c r="D24">
         <v>929745000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>843369000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>842415000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>908729000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>937634000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>936610000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>935585000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>681980000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>681094000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>680210000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>679326000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>678444000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>677563000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>676683000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>675804000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>674927000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>674050000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>673174000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>690315000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>45341000.0</v>
       </c>
-      <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25">
+        <v>951696000.0</v>
+      </c>
+      <c r="D25">
         <v>951138000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>865955000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>854003000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>909486000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>939149000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>680210000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>679326000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>677563000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>676683000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>675804000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>675481000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>674675000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>673813000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>691002000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>46077000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>8962000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>9339000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>9647000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>9673000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>0.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
-        <v>-1098600000.0</v>
+        <v>160862000.0</v>
       </c>
       <c r="C28">
+        <v>-122926000.0</v>
+      </c>
+      <c r="D28">
         <v>-112278000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>655284000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>717808000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>632085000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>659216000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>647708000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>646496000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>425710000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>147136000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-239676000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>28111000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>541832000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>249594000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12226000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-557496000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-487480000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-473505000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-477010000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-448672000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-448836000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>66501000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>69216000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>2757000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>15914000.0</v>
       </c>
-      <c r="AA28"/>
       <c r="AB28"/>
-      <c r="AC28">
+      <c r="AC28"/>
+      <c r="AD28">
         <v>2832000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:29">
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
         <v>36</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>2967588000.0</v>
+      </c>
       <c r="C29">
+        <v>2977498000.0</v>
+      </c>
+      <c r="D29">
         <v>2962076000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1921353000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1945872000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1963609000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2002174000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2045648000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2073339000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2047759000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2057167000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2045141000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2031131000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1991078000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1919869000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1847420000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1766172000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1699741000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1659182000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1625595000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1607034000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>923691000.0</v>
       </c>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
-        <v>145680000.0</v>
+        <v>119272000.0</v>
       </c>
       <c r="C30">
+        <v>146684000.0</v>
+      </c>
+      <c r="D30">
         <v>14792000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>64899000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>112729000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>62345000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>22395000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>27830000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>40902000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>29331000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17308000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>15233000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>22972000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>32856000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>19875000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>37019000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>37108000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>51009000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>37095000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>8178000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13925000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3589000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3574000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>183000.0</v>
       </c>
       <c r="Y30">
         <v>183000.0</v>
       </c>
       <c r="Z30">
+        <v>183000.0</v>
+      </c>
+      <c r="AA30">
         <v>370000.0</v>
       </c>
-      <c r="AA30"/>
       <c r="AB30"/>
       <c r="AC30"/>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30"/>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>1366894000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>1364931000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1351805000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1312634000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1242306000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1170737000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1090368000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>954195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>906625000.0</v>
       </c>
       <c r="T31">
         <v>906625000.0</v>
       </c>
       <c r="U31">
+        <v>906625000.0</v>
+      </c>
+      <c r="V31">
         <v>875157000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>853877000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-66237000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-80863000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-18022000.0</v>
       </c>
-      <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31"/>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
         <v>39</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>1761651000.0</v>
+      </c>
       <c r="C32">
+        <v>1866752000.0</v>
+      </c>
+      <c r="D32">
         <v>1904174000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>693528000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>774666000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>867303000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>870394000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>932557000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>998653000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1022627000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>1091299000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>1148104000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1173514000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>1196347000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1282035000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>1282725000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>1264899000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>1217264000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1184779000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>1155825000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>1166200000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>517986000.0</v>
       </c>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
-    </row>
-    <row r="33" spans="1:29">
+      <c r="AD32"/>
+    </row>
+    <row r="33" spans="1:30">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
-        <v>1698359000.0</v>
+        <v>1793300000.0</v>
       </c>
       <c r="C33">
+        <v>1844101000.0</v>
+      </c>
+      <c r="D33">
         <v>1623963000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1375792000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1345251000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1302236000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1283103000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1273691000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1247840000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1261919000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1133911000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1065568000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1013714000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>943959000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>832381000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>752367000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>670737000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>612859000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>593908000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>571844000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>543405000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>513241000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>83519000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>76916000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>-2757000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>74385000.0</v>
       </c>
-      <c r="AA33"/>
       <c r="AB33"/>
-      <c r="AC33">
+      <c r="AC33"/>
+      <c r="AD33">
         <v>-2832000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:29">
+    <row r="34" spans="1:30">
       <c r="A34" t="s">
         <v>41</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>67386000.0</v>
+      </c>
       <c r="C34">
+        <v>48576000.0</v>
+      </c>
+      <c r="D34">
         <v>58163000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>48565000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>37625000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>26114000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>4568000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>5504000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>4247000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>3025000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>3578000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>32939000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>26386000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>5000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>27519000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>41066000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>41485000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>7197000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>726048000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>8553000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>9273000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>89877000.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
-    </row>
-    <row r="35" spans="1:29">
+      <c r="AD34"/>
+    </row>
+    <row r="35" spans="1:30">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
-        <v>1172743000.0</v>
+        <v>1174193000.0</v>
       </c>
       <c r="C35">
+        <v>1318485000.0</v>
+      </c>
+      <c r="D35">
         <v>1149717000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1058770000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>1083806000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1114659000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1088957000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>1097210000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1108739000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>918767000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>849137000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>848741000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>835423000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>827672000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>872110000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>864355000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>845268000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>821391000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>824492000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>821044000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>834448000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>177350000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>101471000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>116709000.0</v>
       </c>
-      <c r="Y35"/>
-      <c r="Z35">
+      <c r="Z35"/>
+      <c r="AA35">
         <v>88501000.0</v>
       </c>
-      <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
-    </row>
-    <row r="36" spans="1:29">
+      <c r="AD35"/>
+    </row>
+    <row r="36" spans="1:30">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>328542000.0</v>
+        <v>340517000.0</v>
       </c>
       <c r="C36">
+        <v>308615000.0</v>
+      </c>
+      <c r="D36">
         <v>311331000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>69791000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>49721000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>34690000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>26650000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-78893000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>-99329000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>17664000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-118776000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>10596000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-118237000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>8028000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-164680000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-808544000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2249000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2247000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>10223000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>10344000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>9927000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>10239000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>26194000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>27618970.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-2757000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>27413000.0</v>
       </c>
-      <c r="AA36"/>
       <c r="AB36"/>
-      <c r="AC36">
+      <c r="AC36"/>
+      <c r="AD36">
         <v>-2832000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:29">
+    <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
-    </row>
-    <row r="38" spans="1:29">
+      <c r="AD37"/>
+    </row>
+    <row r="38" spans="1:30">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>99485000.0</v>
+      </c>
+      <c r="D38">
         <v>297185000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>69022000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>48884000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>33785000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>25648000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>16009000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>8216000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2348000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2519000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2249000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1149000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>9802000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>9843000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9348000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>11267000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>26194000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27619000.0</v>
       </c>
       <c r="Y38">
         <v>27619000.0</v>
       </c>
-      <c r="Z38"/>
+      <c r="Z38">
+        <v>27619000.0</v>
+      </c>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
-    </row>
-    <row r="39" spans="1:29">
+      <c r="AD38"/>
+    </row>
+    <row r="39" spans="1:30">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>19289000.0</v>
+      </c>
+      <c r="C39">
         <v>18275000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>74821000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>13791000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>17903000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>10204000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>11599000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>9332000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>9329000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>7530000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>9162000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>12788000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>13566000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>21073000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>11004000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5486000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>6447000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7809000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4954000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5558000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>8583000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>5534000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>8810000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2243000.0</v>
       </c>
-      <c r="Y39"/>
-      <c r="Z39">
+      <c r="Z39"/>
+      <c r="AA39">
         <v>1234000.0</v>
       </c>
-      <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
-    </row>
-    <row r="40" spans="1:29">
+      <c r="AD39"/>
+    </row>
+    <row r="40" spans="1:30">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>157337000.0</v>
+        <v>113988000.0</v>
       </c>
       <c r="C40">
+        <v>113562000.0</v>
+      </c>
+      <c r="D40">
         <v>170303000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>95651000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>80988000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>79538000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>70152000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>83745000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79401000.0</v>
       </c>
       <c r="J40">
         <v>79401000.0</v>
       </c>
       <c r="K40">
+        <v>79401000.0</v>
+      </c>
+      <c r="L40">
         <v>1798000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3803000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>25300000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>60992000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-164947000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>-144995000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>4675000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>4010000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>3637000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>44235000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>31080000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2163000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>4662999.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4224000.0</v>
       </c>
       <c r="Y40">
         <v>4224000.0</v>
       </c>
       <c r="Z40">
+        <v>4224000.0</v>
+      </c>
+      <c r="AA40">
         <v>20028000.0</v>
       </c>
-      <c r="AA40"/>
       <c r="AB40"/>
       <c r="AC40"/>
-    </row>
-    <row r="41" spans="1:29">
+      <c r="AD40"/>
+    </row>
+    <row r="41" spans="1:30">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>157451000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>144485000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>189207000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>181742000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>162950000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>138815000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>141988000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>138678000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>134178000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>129649000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>47041000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46564000.0</v>
       </c>
       <c r="Y41">
         <v>46564000.0</v>
       </c>
-      <c r="Z41"/>
+      <c r="Z41">
+        <v>46564000.0</v>
+      </c>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-    </row>
-    <row r="42" spans="1:29">
+      <c r="AD41"/>
+    </row>
+    <row r="42" spans="1:30">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>1740710000.0</v>
+      </c>
+      <c r="C42">
         <v>1743923000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1739490000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>743776000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>738440000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>734387000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>721582000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>740950000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>735651000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>979891000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>974103000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>958819000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>952791000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>951008000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>947973000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>939900000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>932384000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>936299000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>930751000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>925944000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>921643000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>916482000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-43125000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>53846000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>24137.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>22768000.0</v>
       </c>
-      <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
-    </row>
-    <row r="43" spans="1:29">
+      <c r="AD42"/>
+    </row>
+    <row r="43" spans="1:30">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
-    </row>
-    <row r="44" spans="1:29">
+      <c r="AD43"/>
+    </row>
+    <row r="44" spans="1:30">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
-    </row>
-    <row r="45" spans="1:29">
+      <c r="AD44"/>
+    </row>
+    <row r="45" spans="1:30">
       <c r="A45" t="s">
         <v>52</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>1731996000.0</v>
+      </c>
       <c r="C45">
+        <v>1655732000.0</v>
+      </c>
+      <c r="D45">
         <v>1556614000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1526011000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1497650000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1451702000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1410564000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1378154000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1339200000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1282747000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1108073000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1134196000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1069348000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>994478000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>884014000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>561500000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>533478000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>501974000.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
-    </row>
-    <row r="46" spans="1:29">
+      <c r="AD45"/>
+    </row>
+    <row r="46" spans="1:30">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
-        <v>1369817000.0</v>
+        <v>1452783000.0</v>
       </c>
       <c r="C46">
+        <v>1383031000.0</v>
+      </c>
+      <c r="D46">
         <v>1306159000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1299229000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1288459000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1260176000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1239521000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1226911000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1206727000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1168710000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1108073000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1054972000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1002240000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>935842000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>830033000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>749848000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>668488000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>610612000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>583685000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>561500000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>533478000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>503002000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>57325000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>49297030.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>46972000.0</v>
       </c>
-      <c r="AA46"/>
       <c r="AB46"/>
       <c r="AC46"/>
-    </row>
-    <row r="47" spans="1:29">
+      <c r="AD46"/>
+    </row>
+    <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>1592699000.0</v>
+      </c>
+      <c r="D47">
         <v>1320305000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>1299998000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1289296000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1261081000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1240523000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1108723000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1044839000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1009084000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>935743000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>830033000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>749848000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>668488000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>611710000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>582838000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>562001000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>534057000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>504092000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>57325000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49297000.0</v>
       </c>
       <c r="Y47">
         <v>49297000.0</v>
       </c>
-      <c r="Z47"/>
+      <c r="Z47">
+        <v>49297000.0</v>
+      </c>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
-    </row>
-    <row r="48" spans="1:29">
+      <c r="AD47"/>
+    </row>
+    <row r="48" spans="1:30">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>226460000.0</v>
+      </c>
+      <c r="C48">
         <v>234428000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>225002000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>266782000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>297654000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>320302000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>342644000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>368160000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>402215000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>385726000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>401985000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>406261000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>398866000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>361419000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>294412000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>231235000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>157966000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>72415000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>23426000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-19337000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-46503000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-62622000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-86737000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-101363000.0</v>
       </c>
       <c r="Y48">
         <v>-101363000.0</v>
       </c>
       <c r="Z48">
+        <v>-101363000.0</v>
+      </c>
+      <c r="AA48">
         <v>-40797000.0</v>
       </c>
-      <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
-    </row>
-    <row r="49" spans="1:29">
+      <c r="AD48"/>
+    </row>
+    <row r="49" spans="1:30">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>406261000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>398866000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>294412000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>231235000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>157966000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>72415000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>23426000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-19337000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-46503000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-62622000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
-    </row>
-    <row r="50" spans="1:29">
+      <c r="AD49"/>
+    </row>
+    <row r="50" spans="1:30">
       <c r="A50" t="s">
         <v>57</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>67499000.0</v>
+      </c>
       <c r="C50">
+        <v>67411000.0</v>
+      </c>
+      <c r="D50">
         <v>67522000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>67434000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>67346000.0</v>
       </c>
-      <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-      <c r="R50">
+      <c r="R50"/>
+      <c r="S50">
         <v>16082000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>30937000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>45796000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>41562000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>24473000.0</v>
       </c>
-      <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
-    </row>
-    <row r="51" spans="1:29">
+      <c r="AD50"/>
+    </row>
+    <row r="51" spans="1:30">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
-        <v>67411000.0</v>
+        <v>1047954000.0</v>
       </c>
       <c r="C51">
+        <v>1043085000.0</v>
+      </c>
+      <c r="D51">
         <v>1034877000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>916819000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>916151000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>914527000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>943650000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>944399000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>943656000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>690351000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>694804000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>687569000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>681653000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>678459000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>679986000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>679122000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>675804000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>691817000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>705866000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>719865000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>732843000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>70816000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>96745000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>107767000.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>18671000.0</v>
       </c>
-      <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
-    </row>
-    <row r="52" spans="1:29">
+      <c r="AD51"/>
+    </row>
+    <row r="52" spans="1:30">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
-        <v>67411000.0</v>
+        <v>76214000.0</v>
       </c>
       <c r="C52">
+        <v>74531000.0</v>
+      </c>
+      <c r="D52">
         <v>74492000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>67434000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>67346000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1623000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1187000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1167000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>1154000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3118000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>309000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2327000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>2392000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2423000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2439000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>2484000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>16336000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>31191000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>46052000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>41841000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>24739000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>42315000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>37622000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>4678000.0</v>
       </c>
-      <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
-    </row>
-    <row r="53" spans="1:29">
+      <c r="AD52"/>
+    </row>
+    <row r="53" spans="1:30">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>852058000.0</v>
+      </c>
+      <c r="C53">
         <v>664275000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>793217000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>492122000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>560814000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>568426000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>582056000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>641398000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>650299000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>734493000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>536994000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>200828000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>517831000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1045718000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>836288000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>599666000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>5514000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
+      <c r="AC53"/>
+      <c r="AD53">
         <v>5664000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:29">
+    <row r="54" spans="1:30">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
-    </row>
-    <row r="55" spans="1:29">
+      <c r="AD54"/>
+    </row>
+    <row r="55" spans="1:30">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
-        <v>3864160000.0</v>
+        <v>3840203000.0</v>
       </c>
       <c r="C55">
+        <v>4009902000.0</v>
+      </c>
+      <c r="D55">
         <v>3798314000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2336187000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2368124000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2333558000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2300286000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>2364326000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>2354039000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2393096000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2322222000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2289445000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2281102000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2237787000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2189162000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2101239000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1987211000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1889666000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1849454000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1817956000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1782526000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1074288000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>157187000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>147604000.0</v>
       </c>
-      <c r="Y55"/>
-      <c r="Z55">
+      <c r="Z55"/>
+      <c r="AA55">
         <v>101794000.0</v>
       </c>
-      <c r="AA55"/>
       <c r="AB55"/>
       <c r="AC55"/>
-    </row>
-    <row r="56" spans="1:29">
+      <c r="AD55"/>
+    </row>
+    <row r="56" spans="1:30">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>2046903000.0</v>
+      </c>
+      <c r="C56">
         <v>2165801000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>2174351000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>960395000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1022873000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1031322000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1017183000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1090635000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1106199000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1131177000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1188311000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1223877000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1267388000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1293828000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1356781000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1348872000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1316474000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1276807000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1255546000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1246112000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>1239121000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>561047000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>73668000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>70688000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>2757000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>27409000.0</v>
       </c>
-      <c r="AA56"/>
       <c r="AB56"/>
-      <c r="AC56">
+      <c r="AC56"/>
+      <c r="AD56">
         <v>2832000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:29">
+    <row r="57" spans="1:30">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>285252000.0</v>
+      </c>
+      <c r="C57">
         <v>299049000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>270177000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>266867000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>248207000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>164019000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>146789000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>158078000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>107546000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>108550000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>97012000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>75773000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>93874000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>97481000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>74746000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>66147000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>51575000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>59543000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>70767000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>90287000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>72921000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>43061000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>65832000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55637000.0</v>
       </c>
       <c r="Y57">
         <v>55637000.0</v>
       </c>
       <c r="Z57">
+        <v>55637000.0</v>
+      </c>
+      <c r="AA57">
         <v>31315000.0</v>
       </c>
-      <c r="AA57"/>
       <c r="AB57"/>
       <c r="AC57"/>
-    </row>
-    <row r="58" spans="1:29">
+      <c r="AD57"/>
+    </row>
+    <row r="58" spans="1:30">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
-        <v>1471792000.0</v>
+        <v>1459445000.0</v>
       </c>
       <c r="C58">
+        <v>1617534000.0</v>
+      </c>
+      <c r="D58">
         <v>1419894000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1325637000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1332013000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1278678000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1235746000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1255288000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1216285000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1027317000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>946149000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>924514000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>929297000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>925153000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>946856000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>930502000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>896843000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>880934000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>895259000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>911331000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>907369000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>220411000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>167303000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>172346000.0</v>
       </c>
-      <c r="Y58"/>
-      <c r="Z58">
+      <c r="Z58"/>
+      <c r="AA58">
         <v>119816000.0</v>
       </c>
-      <c r="AA58"/>
       <c r="AB58"/>
       <c r="AC58"/>
-    </row>
-    <row r="59" spans="1:29">
+      <c r="AD58"/>
+    </row>
+    <row r="59" spans="1:30">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
-    </row>
-    <row r="60" spans="1:29">
+      <c r="AD59"/>
+    </row>
+    <row r="60" spans="1:30">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
-        <v>1978757000.0</v>
+        <v>2380758000.0</v>
       </c>
       <c r="C60">
+        <v>2392368000.0</v>
+      </c>
+      <c r="D60">
         <v>2378420000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1010550000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1036111000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1054880000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1064540000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1109038000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>1137754000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>1365779000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>1376073000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>1364931000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>1351805000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1312634000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1242306000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1170737000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>1090368000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>1008732000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>954195000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>906625000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>875157000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>853877000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-10116000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-24742000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-18022000.0</v>
       </c>
       <c r="Z60">
         <v>-18022000.0</v>
       </c>
-      <c r="AA60"/>
+      <c r="AA60">
+        <v>-18022000.0</v>
+      </c>
       <c r="AB60"/>
-      <c r="AC60">
+      <c r="AC60"/>
+      <c r="AD60">
         <v>-11267000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:29">
+    <row r="61" spans="1:30">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
-    </row>
-    <row r="62" spans="1:29">
+      <c r="AD61"/>
+    </row>
+    <row r="62" spans="1:30">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
+      <c r="AD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -6405,3066 +6602,3188 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>92</v>
+      </c>
+      <c r="B2">
+        <v>282056000.0</v>
+      </c>
       <c r="C2">
         <v>270643000.0</v>
       </c>
       <c r="D2">
         <v>148423000.0</v>
       </c>
       <c r="E2">
         <v>110574000.0</v>
       </c>
       <c r="F2">
         <v>100635000.0</v>
       </c>
       <c r="G2">
         <v>70729000.0</v>
       </c>
       <c r="H2">
         <v>67833000.0</v>
       </c>
       <c r="I2">
         <v>57284000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
-        <v>89267000.0</v>
+        <v>90757000.0</v>
       </c>
       <c r="C3">
         <v>78057000.0</v>
       </c>
       <c r="D3">
         <v>55709000.0</v>
       </c>
       <c r="E3">
         <v>18356000.0</v>
       </c>
       <c r="F3">
         <v>24382000.0</v>
       </c>
       <c r="G3">
         <v>6931000.0</v>
       </c>
       <c r="H3">
         <v>4687000.0</v>
       </c>
       <c r="I3">
         <v>4453000.0</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
         <v>-86293000.0</v>
       </c>
       <c r="C5">
         <v>-70337000.0</v>
       </c>
       <c r="D5">
         <v>38329000.0</v>
       </c>
       <c r="E5">
         <v>346938000.0</v>
       </c>
       <c r="F5">
         <v>169099000.0</v>
       </c>
       <c r="G5">
         <v>-34452000.0</v>
       </c>
       <c r="H5">
         <v>-3342000.0</v>
       </c>
       <c r="I5">
         <v>-8884000.0</v>
       </c>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
-        <v>2974000.0</v>
+        <v>4464000.0</v>
       </c>
       <c r="C6">
         <v>7720000.0</v>
       </c>
       <c r="D6">
         <v>94038000.0</v>
       </c>
       <c r="E6">
         <v>365294000.0</v>
       </c>
       <c r="F6">
         <v>193481000.0</v>
       </c>
       <c r="G6">
         <v>-27521000.0</v>
       </c>
       <c r="H6">
         <v>1345000.0</v>
       </c>
       <c r="I6">
         <v>-4431000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>99</v>
+      </c>
+      <c r="B9">
+        <v>-6599000.0</v>
+      </c>
       <c r="C9">
         <v>-66788000.0</v>
       </c>
       <c r="D9">
         <v>105022000.0</v>
       </c>
       <c r="E9">
         <v>416936000.0</v>
       </c>
       <c r="F9">
         <v>231317000.0</v>
       </c>
       <c r="G9">
         <v>63581000.0</v>
       </c>
       <c r="H9">
         <v>5578000.0</v>
       </c>
       <c r="I9">
         <v>10134000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
         <v>-117774000.0</v>
       </c>
       <c r="C10">
         <v>-93347000.0</v>
       </c>
       <c r="D10">
         <v>33075000.0</v>
       </c>
       <c r="E10">
         <v>341152000.0</v>
       </c>
       <c r="F10">
         <v>160195000.0</v>
       </c>
       <c r="G10">
         <v>-39461000.0</v>
       </c>
       <c r="H10">
         <v>-6754000.0</v>
       </c>
       <c r="I10">
         <v>-13465000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
-        <v>31900000.0</v>
+        <v>-31900000.0</v>
       </c>
       <c r="C11">
         <v>-27923000.0</v>
       </c>
       <c r="D11">
         <v>8768000.0</v>
       </c>
       <c r="E11">
         <v>52148000.0</v>
       </c>
       <c r="F11">
         <v>25158000.0</v>
       </c>
       <c r="G11">
         <v>-17636000.0</v>
       </c>
       <c r="H11">
         <v>1000.0</v>
       </c>
       <c r="I11">
         <v>1000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
         <v>31481000.0</v>
       </c>
       <c r="C12">
         <v>23010000.0</v>
       </c>
       <c r="D12">
         <v>5254000.0</v>
       </c>
       <c r="E12">
         <v>5786000.0</v>
       </c>
       <c r="F12">
         <v>8904000.0</v>
       </c>
       <c r="G12">
         <v>5009000.0</v>
       </c>
       <c r="H12">
         <v>3412000.0</v>
       </c>
       <c r="I12">
         <v>5016000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>103</v>
+      </c>
+      <c r="B13">
+        <v>21834000.0</v>
+      </c>
       <c r="C13">
         <v>24109000.0</v>
       </c>
       <c r="D13">
         <v>50755000.0</v>
       </c>
       <c r="E13">
         <v>5786000.0</v>
       </c>
       <c r="F13">
         <v>8904000.0</v>
       </c>
       <c r="G13">
         <v>163000.0</v>
       </c>
       <c r="H13">
         <v>461000.0</v>
       </c>
       <c r="I13"/>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
         <v>-85874000.0</v>
       </c>
       <c r="C15">
         <v>-65424000.0</v>
       </c>
       <c r="D15">
         <v>24307000.0</v>
       </c>
       <c r="E15">
         <v>289004000.0</v>
       </c>
       <c r="F15">
         <v>135037000.0</v>
       </c>
       <c r="G15">
         <v>-21825000.0</v>
       </c>
       <c r="H15">
         <v>-6755000.0</v>
       </c>
       <c r="I15">
         <v>-13466000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>106</v>
+      </c>
+      <c r="B16">
+        <v>-85874000.0</v>
+      </c>
       <c r="C16">
         <v>-65424000.0</v>
       </c>
       <c r="D16">
         <v>24307000.0</v>
       </c>
       <c r="E16">
         <v>289004000.0</v>
       </c>
       <c r="F16">
         <v>135037000.0</v>
       </c>
       <c r="G16">
         <v>-21825000.0</v>
       </c>
       <c r="H16">
         <v>-6755000.0</v>
       </c>
       <c r="I16">
         <v>-13466000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>107</v>
+      </c>
+      <c r="B17">
+        <v>-85874000.0</v>
+      </c>
       <c r="C17">
         <v>-65424000.0</v>
       </c>
       <c r="D17">
         <v>107573000.0</v>
       </c>
       <c r="E17">
         <v>289004000.0</v>
       </c>
       <c r="F17">
         <v>135037000.0</v>
       </c>
       <c r="G17">
         <v>-21825000.0</v>
       </c>
       <c r="H17">
         <v>-6755000.0</v>
       </c>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>108</v>
+      </c>
+      <c r="B18">
+        <v>-31481000.0</v>
+      </c>
       <c r="C18">
         <v>-23010000.0</v>
       </c>
       <c r="D18">
         <v>-5478000.0</v>
       </c>
       <c r="E18">
         <v>-5786000.0</v>
       </c>
       <c r="F18">
         <v>-8904000.0</v>
       </c>
       <c r="G18">
         <v>-5009000.0</v>
       </c>
       <c r="H18">
         <v>-2951000.0</v>
       </c>
       <c r="I18"/>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>3754000.0</v>
       </c>
       <c r="G19">
         <v>251000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>2406000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>111</v>
+      </c>
+      <c r="B21">
+        <v>-122773000.0</v>
+      </c>
       <c r="C21">
         <v>-169426000.0</v>
       </c>
       <c r="D21">
         <v>-17719000.0</v>
       </c>
       <c r="E21">
         <v>327411000.0</v>
       </c>
       <c r="F21">
         <v>165345000.0</v>
       </c>
       <c r="G21">
         <v>-34703000.0</v>
       </c>
       <c r="H21">
         <v>-7620000.0</v>
       </c>
       <c r="I21">
         <v>-8884000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
-        <v>224441000.0</v>
+        <v>398230000.0</v>
       </c>
       <c r="C23">
         <v>373281000.0</v>
       </c>
       <c r="D23">
         <v>271164000.0</v>
       </c>
       <c r="E23">
         <v>200099000.0</v>
       </c>
       <c r="F23">
         <v>166607000.0</v>
       </c>
       <c r="G23">
         <v>169013000.0</v>
       </c>
       <c r="H23">
         <v>81031000.0</v>
       </c>
       <c r="I23">
         <v>76302000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>115</v>
+      </c>
+      <c r="B25">
+        <v>89267000.0</v>
+      </c>
       <c r="C25">
         <v>78057000.0</v>
       </c>
       <c r="D25">
         <v>42669000.0</v>
       </c>
       <c r="E25">
         <v>18356000.0</v>
       </c>
       <c r="F25">
         <v>24382000.0</v>
       </c>
       <c r="G25">
         <v>6931000.0</v>
       </c>
       <c r="H25">
         <v>4687000.0</v>
       </c>
       <c r="I25"/>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>116</v>
+      </c>
+      <c r="B26">
+        <v>24208000.0</v>
+      </c>
       <c r="C26">
         <v>9307000.0</v>
       </c>
       <c r="D26">
         <v>14932000.0</v>
       </c>
       <c r="E26">
         <v>4249000.0</v>
       </c>
       <c r="F26">
         <v>4195000.0</v>
       </c>
       <c r="G26">
         <v>140000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27">
         <v>17000.0</v>
       </c>
       <c r="F27">
-        <v>-569000.0</v>
+        <v>569000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>118</v>
+      </c>
+      <c r="B28">
+        <v>112066000.0</v>
+      </c>
       <c r="C28">
         <v>83299000.0</v>
       </c>
       <c r="D28">
         <v>77519000.0</v>
       </c>
       <c r="E28">
         <v>75840000.0</v>
       </c>
       <c r="F28">
         <v>57215000.0</v>
       </c>
       <c r="G28">
         <v>26767000.0</v>
       </c>
       <c r="H28">
         <v>11104000.0</v>
       </c>
       <c r="I28">
         <v>14565000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>119</v>
+      </c>
+      <c r="B29">
+        <v>-31900000.0</v>
+      </c>
       <c r="C29">
         <v>-27923000.0</v>
       </c>
       <c r="D29">
         <v>-6753000.0</v>
       </c>
       <c r="E29">
         <v>52148000.0</v>
       </c>
       <c r="F29">
         <v>25158000.0</v>
       </c>
       <c r="G29">
         <v>-17636000.0</v>
       </c>
       <c r="H29">
         <v>1000.0</v>
       </c>
       <c r="I29"/>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
-        <v>224441000.0</v>
+        <v>116174000.0</v>
       </c>
       <c r="C30">
         <v>102638000.0</v>
       </c>
       <c r="D30">
         <v>122741000.0</v>
       </c>
       <c r="E30">
         <v>89525000.0</v>
       </c>
       <c r="F30">
         <v>65972000.0</v>
       </c>
       <c r="G30">
         <v>98284000.0</v>
       </c>
       <c r="H30">
         <v>13198000.0</v>
       </c>
       <c r="I30">
         <v>19018000.0</v>
       </c>
     </row>
     <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>121</v>
+      </c>
+      <c r="B31">
+        <v>4999000.0</v>
+      </c>
       <c r="C31">
         <v>76079000.0</v>
       </c>
       <c r="D31">
         <v>50794000.0</v>
       </c>
       <c r="E31">
         <v>13741000.0</v>
       </c>
       <c r="F31">
         <v>-5150000.0</v>
       </c>
       <c r="G31">
         <v>-4758000.0</v>
       </c>
       <c r="H31">
         <v>866000.0</v>
       </c>
       <c r="I31">
         <v>-4581000.0</v>
       </c>
     </row>
     <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
-        <v>224441000.0</v>
+        <v>275457000.0</v>
       </c>
       <c r="C32">
         <v>203855000.0</v>
       </c>
       <c r="D32">
         <v>253445000.0</v>
       </c>
       <c r="E32">
         <v>527510000.0</v>
       </c>
       <c r="F32">
         <v>331952000.0</v>
       </c>
       <c r="G32">
         <v>134310000.0</v>
       </c>
       <c r="H32">
         <v>73411000.0</v>
       </c>
       <c r="I32">
         <v>67418000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC32"/>
+  <dimension ref="A1:AD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>91</v>
-[...1 lines deleted...]
-      <c r="B2"/>
+        <v>92</v>
+      </c>
+      <c r="B2">
+        <v>74245000.0</v>
+      </c>
       <c r="C2">
+        <v>69659000.0</v>
+      </c>
+      <c r="D2">
         <v>48477000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>71208000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>70215000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>80381000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>76610000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>59673000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>53979000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>42210000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>38968000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>34907000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>32338000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>30129000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>24513000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>27499000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>28433000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>23070000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>28858000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>24621000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>24086000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>21438000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>18659000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>18613000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14425000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>17028000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>20209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12954500.0</v>
       </c>
       <c r="AC2">
         <v>12954500.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:29">
+      <c r="AD2">
+        <v>12954500.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B3">
-        <v>24609000.0</v>
+        <v>41365000.0</v>
       </c>
       <c r="C3">
+        <v>24981000.0</v>
+      </c>
+      <c r="D3">
         <v>22497000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>20777000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21384000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22118000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>19344000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>18210000.0</v>
       </c>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
       <c r="J3">
+        <v>18616000.0</v>
+      </c>
+      <c r="K3">
         <v>18633000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16751000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12203000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8122000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5593000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2096000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>5407000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>5260000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4615000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>6951000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>6666000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>6150000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>2099000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>2179000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1382000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1271000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1470000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1881000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715000.0</v>
       </c>
       <c r="AC3">
         <v>1715000.0</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>1715000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B5">
+        <v>-24122000.0</v>
+      </c>
+      <c r="C5">
         <v>20443000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-49866000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-37310000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-19560000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-27199000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-28220000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-41408000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
+        <v>-26971000.0</v>
+      </c>
+      <c r="K5">
         <v>-19550000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-3080000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>14304000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>46655000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>48419000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>85335000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>97966000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>115218000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>57176000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>54190000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>35969000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>21764000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7694000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>16215000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-61089000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2728000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1614000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5571000.0</v>
       </c>
       <c r="AC5">
         <v>-5571000.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5">
+        <v>-5571000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B6">
-        <v>45052000.0</v>
+        <v>17243000.0</v>
       </c>
       <c r="C6">
+        <v>45424000.0</v>
+      </c>
+      <c r="D6">
         <v>-27369000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-16533000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1824000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5081000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-8876000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-23198000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
+        <v>-8355000.0</v>
+      </c>
+      <c r="K6">
         <v>-917000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13671000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>26507000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>54777000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>54012000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>87431000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>103373000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>120478000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>61791000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>61141000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>42635000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>27914000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9793000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>18394000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-59707000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3999000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>3084000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3789000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3856000.0</v>
       </c>
       <c r="AC6">
         <v>-3856000.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6">
+        <v>-3856000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7"/>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>99</v>
+      </c>
+      <c r="B9">
+        <v>58677000.0</v>
+      </c>
       <c r="C9">
+        <v>34042000.0</v>
+      </c>
+      <c r="D9">
         <v>5076000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-13815000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-9405000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-19395000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-13683000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-28415000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5295000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1005000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13548000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>29117000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>63362000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>63116000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>99932000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>116063000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>137825000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>76039000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>70896000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>48497000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>35885000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>20740000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>22363000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>11778000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>6294000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>4020000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>6707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-231000.0</v>
       </c>
       <c r="AC9">
         <v>-231000.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9">
+        <v>-231000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B10">
+        <v>-13642000.0</v>
+      </c>
+      <c r="C10">
         <v>10557000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-58432000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-42724000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-27175000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-33961000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-34866000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-48153000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>23633000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-20657000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-4476000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>12912000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>45296000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>47088000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>84111000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>96640000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>113313000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>54689000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>51566000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>33330000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>20610000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>6267000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>14502000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-62155000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>1925000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1037000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5301500.0</v>
       </c>
       <c r="AC10">
         <v>-5301500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>-5301500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B11">
-        <v>-1131000.0</v>
+        <v>-5674000.0</v>
       </c>
       <c r="C11">
+        <v>1131000.0</v>
+      </c>
+      <c r="D11">
         <v>-16652000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-11852000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-4527000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-11619000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-9350000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-14098000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7144000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-4398000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-200000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>5517000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>7849000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-19919000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>20934000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>23371000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>27762000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>5700000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>8803000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>6164000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4491000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-17847000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-125000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>336000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1271000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
+      <c r="AB11"/>
       <c r="AC11">
         <v>500.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11">
+        <v>500.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B12">
+        <v>7357000.0</v>
+      </c>
+      <c r="C12">
         <v>9886000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>8566000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5414000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7615000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>6762000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>6646000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>6745000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2857000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1107000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1396000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1392000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1359000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1331000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1224000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1326000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1905000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2487000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>2624000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2639000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1154000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1427000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1713000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1066000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>803000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>741000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>696000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>793000.0</v>
       </c>
       <c r="AC12">
         <v>793000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12">
+        <v>793000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>8904000.0</v>
+      </c>
+      <c r="D13">
         <v>6848000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5414000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>7615000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>6762000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>6646000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-      <c r="O13">
+      <c r="O13"/>
+      <c r="P13">
         <v>1224000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1326000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1905000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2487000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2624000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2639000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1154000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>5077820.0</v>
       </c>
-      <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14"/>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B15">
+        <v>-7968000.0</v>
+      </c>
+      <c r="C15">
         <v>9426000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-41780000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-30872000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-22648000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-22342000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-25516000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-34055000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>16489000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-16259000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-4276000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>7395000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>37447000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>67007000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>63177000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>73269000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>85551000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>48989000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>42763000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>27166000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>16119000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>24114000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>14627000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-62491000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1925000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>1037000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5302000.0</v>
       </c>
       <c r="AC15">
         <v>-5302000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15">
+        <v>-5302000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>9426000.0</v>
+      </c>
+      <c r="D16">
         <v>-41780000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-30872000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-22648000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-22342000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-25516000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-4276000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>7395000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>37447000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>67007000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>63177000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>73269000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>85551000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>48989000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>42763000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>27166000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>16119000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>24114000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14627000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-30283000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1925000.0</v>
       </c>
-      <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
-    </row>
-    <row r="17" spans="1:29">
+      <c r="AD16"/>
+    </row>
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>106</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>107</v>
+      </c>
+      <c r="B17">
+        <v>-7968000.0</v>
+      </c>
       <c r="C17">
+        <v>9426000.0</v>
+      </c>
+      <c r="D17">
         <v>-41780000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-30872000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-22648000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-22342000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-25516000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-34055000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>16489000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-16259000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-4276000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>7395000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>37447000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>67007000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>63177000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>73269000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>85551000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>48989000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>42763000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>27166000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>16119000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>24114000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>14627000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-62491000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1925000.0</v>
       </c>
-      <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>108</v>
+      </c>
+      <c r="B18">
+        <v>-9846000.0</v>
+      </c>
       <c r="C18">
+        <v>-9886000.0</v>
+      </c>
+      <c r="D18">
         <v>-8566000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-5414000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7615000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6762000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6646000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-6745000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-2857000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1107000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1396000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-1392000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1359000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1331000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1224000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1326000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-1905000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-2487000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-2624000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-2639000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1154000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1427000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1713000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1066000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-803000.0</v>
       </c>
-      <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18"/>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>13821000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>13693000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>6168000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>2212000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>194000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>98000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>97000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>3504000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>55000.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>2320000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>2490000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>111</v>
+      </c>
+      <c r="B21">
+        <v>-25868000.0</v>
+      </c>
       <c r="C21">
+        <v>-236000.0</v>
+      </c>
+      <c r="D21">
         <v>-67022999.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-43882000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-34778000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-43962000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-39540000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-53492000.0</v>
       </c>
-      <c r="I21">
-[...1 lines deleted...]
-      </c>
       <c r="J21">
+        <v>-26971000.0</v>
+      </c>
+      <c r="K21">
         <v>-33628000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-17536000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>483000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>32962000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>37466000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>79167000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>95754000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>115024000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>57078000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>54093000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>32465000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>21709000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7741000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>16154000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-61244000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2646000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1614000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1908000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5571000.0</v>
       </c>
       <c r="AC21">
         <v>-5571000.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21">
+        <v>-5571000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22"/>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B23">
-        <v>52685000.0</v>
+        <v>158790000.0</v>
       </c>
       <c r="C23">
+        <v>103937000.0</v>
+      </c>
+      <c r="D23">
         <v>120575999.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>101275000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>95588000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>104948000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>102467000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>84750000.0</v>
       </c>
-      <c r="I23">
-[...1 lines deleted...]
-      </c>
       <c r="J23">
+        <v>75655000.0</v>
+      </c>
+      <c r="K23">
         <v>74833000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>70052000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>63541000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>62738000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>55779000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>45278000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>47808000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>51234000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>42031000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>45661000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>40653000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>38262000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>34437000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>24868000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>91635000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18073000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19434000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>25008000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18294500.0</v>
       </c>
       <c r="AC23">
         <v>18294500.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23">
+        <v>18294500.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24"/>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>115</v>
+      </c>
+      <c r="B25">
+        <v>32137000.0</v>
+      </c>
       <c r="C25">
+        <v>24609000.0</v>
+      </c>
+      <c r="D25">
         <v>22497000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20777000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>21384000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22118000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19344000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>18210000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>18385000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>18633000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>16751000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>12203000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8122000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5593000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2096000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5407000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5260000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4615000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6951000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6666000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6150000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2099000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2179000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1382000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1271000.0</v>
       </c>
-      <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25"/>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>115</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>116</v>
+      </c>
+      <c r="B26">
+        <v>1905000.0</v>
+      </c>
       <c r="C26">
+        <v>2212000.0</v>
+      </c>
+      <c r="D26">
         <v>19026000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>2496000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>474000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1164000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>2051000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1886000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
-        <v>-10779000.0</v>
+        <v>409000.0</v>
       </c>
       <c r="K26">
+        <v>10779000.0</v>
+      </c>
+      <c r="L26">
         <v>2873000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>3101000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>3611000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>5588000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>2625000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1769000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1818000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>2137000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1327000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>984000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>125000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="W26">
         <v>11000.0</v>
       </c>
-      <c r="X26"/>
+      <c r="X26">
+        <v>11000.0</v>
+      </c>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
-      <c r="J27">
+      <c r="J27"/>
+      <c r="K27">
         <v>2013000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-      <c r="O27">
+      <c r="O27"/>
+      <c r="P27">
         <v>118000.0</v>
       </c>
-      <c r="P27">
-[...2 lines deleted...]
-      <c r="Q27"/>
+      <c r="Q27">
+        <v>102000.0</v>
+      </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>14477000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>117</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>118</v>
+      </c>
+      <c r="B28">
+        <v>33640000.0</v>
+      </c>
       <c r="C28">
+        <v>32066000.0</v>
+      </c>
+      <c r="D28">
         <v>28405000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>27429000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24166000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19073000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>21525000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21434000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>21267000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>19403000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19561000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>18865000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>19403000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19449000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>17604000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>18222000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>20308000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16229000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14881000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>12647000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>13458000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>12531000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5635000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5843000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3084000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>937000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>2917000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3625000.0</v>
       </c>
       <c r="AC28">
         <v>3625000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28">
+        <v>3625000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>119</v>
+      </c>
+      <c r="B29">
+        <v>-5674000.0</v>
+      </c>
       <c r="C29">
+        <v>1131000.0</v>
+      </c>
+      <c r="D29">
         <v>-16652000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-11852000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-4527000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-11619000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-9350000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-14098000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>7144000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-4398000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-200000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5517000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>7849000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-19919000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>20934000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>23371000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>27762000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5700000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>8803000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6164000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4491000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-17847000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-125000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>336000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>0.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29"/>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B30">
-        <v>52685000.0</v>
+        <v>84545000.0</v>
       </c>
       <c r="C30">
+        <v>34278000.0</v>
+      </c>
+      <c r="D30">
         <v>72098999.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30067000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>25373000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>24567000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>25857000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>25077000.0</v>
       </c>
-      <c r="I30">
-[...1 lines deleted...]
-      </c>
       <c r="J30">
+        <v>21676000.0</v>
+      </c>
+      <c r="K30">
         <v>32623000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>31084000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>28634000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>30400000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>25650000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>20765000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>20309000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22801000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>18961000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>16803000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16032000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>14176000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>12999000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6209000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>73022000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3648000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2406000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5340000.0</v>
       </c>
       <c r="AC30">
         <v>5340000.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:29">
+      <c r="AD30">
+        <v>5340000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:30">
       <c r="A31" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B31"/>
+        <v>121</v>
+      </c>
+      <c r="B31">
+        <v>12226000.0</v>
+      </c>
       <c r="C31">
+        <v>10793000.0</v>
+      </c>
+      <c r="D31">
         <v>8590999.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1158000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7603000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>10001000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>4674000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5339000.0</v>
       </c>
-      <c r="I31">
-[...1 lines deleted...]
-      </c>
       <c r="J31">
+        <v>50604000.0</v>
+      </c>
+      <c r="K31">
         <v>12971000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>13060000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>12429000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>12334000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>9622000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>4944000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>886000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1711000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-2389000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2527000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>865000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1099000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1474000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1652000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-911000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-721000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-577000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>904000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>269500.0</v>
       </c>
       <c r="AC31">
         <v>269500.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:29">
+      <c r="AD31">
+        <v>269500.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:30">
       <c r="A32" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B32">
-        <v>52685000.0</v>
+        <v>132922000.0</v>
       </c>
       <c r="C32">
+        <v>103701000.0</v>
+      </c>
+      <c r="D32">
         <v>53553000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>57393000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>60810000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>60986000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>62927000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>31258000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>48684000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>41205000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>52516000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>64024000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>95700000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>93245000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>124445000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>143562000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>166258000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>99109000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>99754000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>73118000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>59971000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>42178000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>41022000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>30391000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>20719000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>21048000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>26916000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>12723500.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>12723500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:I30"/>
@@ -9495,3062 +9814,3150 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>283603000.0</v>
       </c>
       <c r="C2">
         <v>264988000.0</v>
       </c>
       <c r="D2">
         <v>143509000.0</v>
       </c>
       <c r="E2">
         <v>1181157000.0</v>
       </c>
       <c r="F2">
         <v>532440000.0</v>
       </c>
       <c r="G2">
         <v>29572000.0</v>
       </c>
       <c r="H2">
         <v>28481000.0</v>
       </c>
       <c r="I2">
         <v>44905000.0</v>
       </c>
     </row>
     <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>172375000</v>
       </c>
       <c r="C3">
         <v>186418000</v>
       </c>
       <c r="D3">
         <v>261897000</v>
       </c>
       <c r="E3">
         <v>326595000</v>
       </c>
       <c r="F3">
         <v>123870000</v>
       </c>
       <c r="G3">
         <v>22370000</v>
       </c>
       <c r="H3">
         <v>2274000</v>
       </c>
       <c r="I3">
         <v>7790000</v>
       </c>
     </row>
     <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>648717000.0</v>
       </c>
       <c r="G4">
         <v>502868000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
     </row>
     <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-58982000.0</v>
       </c>
       <c r="G5">
         <v>-20331000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
     </row>
     <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
         <v>883756000.0</v>
       </c>
       <c r="C6">
         <v>18615000.0</v>
       </c>
       <c r="D6">
         <v>121479000.0</v>
       </c>
       <c r="E6">
         <v>-1037648000.0</v>
       </c>
       <c r="F6">
         <v>648717000.0</v>
       </c>
       <c r="G6">
         <v>502868000.0</v>
       </c>
       <c r="H6">
         <v>1091000.0</v>
       </c>
       <c r="I6">
         <v>-16424000.0</v>
       </c>
     </row>
     <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>127</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>128</v>
+      </c>
+      <c r="B7">
+        <v>-136199000.0</v>
+      </c>
       <c r="C7">
         <v>58209000.0</v>
       </c>
       <c r="D7">
         <v>-32229000.0</v>
       </c>
       <c r="E7">
         <v>4207000.0</v>
       </c>
       <c r="F7">
         <v>-34287000.0</v>
       </c>
       <c r="G7">
         <v>-37648000.0</v>
       </c>
       <c r="H7">
         <v>1911000.0</v>
       </c>
       <c r="I7">
         <v>11190000.0</v>
       </c>
     </row>
     <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-47420000.0</v>
       </c>
       <c r="G8">
         <v>-3219000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
     </row>
     <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
-        <v>4003000.0</v>
+        <v>-106436000.0</v>
       </c>
       <c r="C9">
         <v>-9342000.0</v>
       </c>
       <c r="D9">
         <v>3525000.0</v>
       </c>
       <c r="E9">
         <v>15952000.0</v>
       </c>
       <c r="F9">
         <v>-47420000.0</v>
       </c>
       <c r="G9">
         <v>-3219000.0</v>
       </c>
       <c r="H9">
         <v>-145000.0</v>
       </c>
       <c r="I9">
         <v>4671000.0</v>
       </c>
     </row>
     <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
-        <v>3038000.0</v>
+        <v>-115019000.0</v>
       </c>
       <c r="C10">
         <v>-41537000.0</v>
       </c>
       <c r="D10">
         <v>2285000.0</v>
       </c>
       <c r="E10">
         <v>-24314000.0</v>
       </c>
       <c r="F10">
         <v>-8229000.0</v>
       </c>
       <c r="G10">
         <v>-9224000.0</v>
       </c>
       <c r="H10">
         <v>-9573000.0</v>
       </c>
       <c r="I10">
         <v>4332000.0</v>
       </c>
     </row>
     <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>1962000.0</v>
       </c>
       <c r="F11">
         <v>5530000.0</v>
       </c>
       <c r="G11">
         <v>-19707000.0</v>
       </c>
       <c r="H11">
         <v>13308000.0</v>
       </c>
       <c r="I11">
         <v>15551000.0</v>
       </c>
     </row>
     <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>26436000.0</v>
       </c>
       <c r="F12">
         <v>-15495000.0</v>
       </c>
       <c r="G12">
         <v>50418000.0</v>
       </c>
       <c r="H12">
         <v>-3375000.0</v>
       </c>
       <c r="I12">
         <v>716000.0</v>
       </c>
     </row>
     <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9294000.0</v>
       </c>
       <c r="F13">
         <v>-5056000.0</v>
       </c>
       <c r="G13">
         <v>-5498000.0</v>
       </c>
       <c r="H13">
         <v>-1679000.0</v>
       </c>
       <c r="I13">
         <v>2187000.0</v>
       </c>
     </row>
     <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
         <v>89267000.0</v>
       </c>
       <c r="C14">
         <v>78057000.0</v>
       </c>
       <c r="D14">
         <v>56617000.0</v>
       </c>
       <c r="E14">
         <v>18356000.0</v>
       </c>
       <c r="F14">
         <v>24382000.0</v>
       </c>
       <c r="G14">
         <v>6931000.0</v>
       </c>
       <c r="H14">
         <v>4687000.0</v>
       </c>
       <c r="I14">
         <v>4453000.0</v>
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>996000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15"/>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
         <v>1167359000.0</v>
       </c>
       <c r="C16">
         <v>283603000.0</v>
       </c>
       <c r="D16">
         <v>264988000.0</v>
       </c>
       <c r="E16">
         <v>143509000.0</v>
       </c>
       <c r="F16">
         <v>1181157000.0</v>
       </c>
       <c r="G16">
         <v>532440000.0</v>
       </c>
       <c r="H16">
         <v>29572000.0</v>
       </c>
       <c r="I16">
         <v>28481000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
     </row>
     <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>-328130000.0</v>
       </c>
       <c r="C18">
         <v>-173069000.0</v>
       </c>
       <c r="D18">
         <v>-199198000.0</v>
       </c>
       <c r="E18">
         <v>16919000.0</v>
       </c>
       <c r="F18">
         <v>-21899000.0</v>
       </c>
       <c r="G18">
         <v>-19093000.0</v>
       </c>
       <c r="H18">
         <v>-2711000.0</v>
       </c>
       <c r="I18">
         <v>12406000.0</v>
       </c>
     </row>
     <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>140</v>
+      </c>
+      <c r="B19">
+        <v>-71610000.0</v>
+      </c>
       <c r="C19">
         <v>10057000.0</v>
       </c>
       <c r="D19">
         <v>22587000.0</v>
       </c>
       <c r="E19">
         <v>-1356971000.0</v>
       </c>
       <c r="F19">
         <v>-119363000.0</v>
       </c>
       <c r="G19">
         <v>-22370000.0</v>
       </c>
       <c r="H19">
         <v>5624000.0</v>
       </c>
       <c r="I19"/>
     </row>
     <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      <c r="D20"/>
+        <v>141</v>
+      </c>
+      <c r="B20">
+        <v>1046902000.0</v>
+      </c>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>544712000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20"/>
     </row>
     <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>55403000.0</v>
+      </c>
       <c r="C21">
         <v>316369000.0</v>
       </c>
       <c r="D21">
         <v>-2732000.0</v>
       </c>
       <c r="E21">
         <v>-5834000.0</v>
       </c>
       <c r="F21">
         <v>687565000.0</v>
       </c>
       <c r="G21">
         <v>-16816000.0</v>
       </c>
       <c r="H21">
         <v>-4096000.0</v>
       </c>
       <c r="I21">
         <v>-30740000.0</v>
       </c>
     </row>
     <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
         <v>-85874000.0</v>
       </c>
       <c r="C22">
         <v>-65424000.0</v>
       </c>
       <c r="D22">
         <v>24307000.0</v>
       </c>
       <c r="E22">
         <v>289004000.0</v>
       </c>
       <c r="F22">
         <v>135037000.0</v>
       </c>
       <c r="G22">
         <v>-21825000.0</v>
       </c>
       <c r="H22">
         <v>-6755000.0</v>
       </c>
       <c r="I22">
         <v>-13466000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
-        <v>1245560000.0</v>
+        <v>-10919000.0</v>
       </c>
       <c r="C23">
         <v>-96092000.0</v>
       </c>
       <c r="D23">
         <v>-7185000.0</v>
       </c>
       <c r="E23">
         <v>-18357000.0</v>
       </c>
       <c r="F23">
         <v>-18126000.0</v>
       </c>
       <c r="G23">
         <v>504323000.0</v>
       </c>
       <c r="H23">
         <v>7236000.0</v>
       </c>
       <c r="I23">
         <v>-30740000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B24">
         <v>37936000.0</v>
       </c>
       <c r="C24">
         <v>96000.0</v>
       </c>
       <c r="D24">
         <v>12491000.0</v>
       </c>
       <c r="E24">
         <v>5130000.0</v>
       </c>
       <c r="F24">
         <v>4382000.0</v>
       </c>
       <c r="G24">
         <v>4382000.0</v>
       </c>
       <c r="H24">
         <v>7898000.0</v>
       </c>
       <c r="I24">
         <v>1910000.0</v>
       </c>
     </row>
     <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>-158918000.0</v>
+        <v>-22719000.0</v>
       </c>
       <c r="C25">
         <v>-52901000.0</v>
       </c>
       <c r="D25">
         <v>-19687000.0</v>
       </c>
       <c r="E25">
         <v>-17622000.0</v>
       </c>
       <c r="F25">
         <v>-63517000.0</v>
       </c>
       <c r="G25">
         <v>68597000.0</v>
       </c>
       <c r="H25">
         <v>-281000.0</v>
       </c>
       <c r="I25">
         <v>18019000.0</v>
       </c>
     </row>
     <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>146</v>
+      </c>
+      <c r="B26">
+        <v>-31104000.0</v>
+      </c>
       <c r="C26">
         <v>-225068000.0</v>
       </c>
       <c r="D26">
         <v>-7185000.0</v>
       </c>
       <c r="E26">
         <v>-18357000.0</v>
       </c>
       <c r="F26">
         <v>-3330000.0</v>
       </c>
       <c r="G26">
         <v>-996000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26"/>
     </row>
     <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
         <v>30163000.0</v>
       </c>
       <c r="C27">
         <v>23183000.0</v>
       </c>
       <c r="D27">
         <v>25236000.0</v>
       </c>
       <c r="E27">
         <v>31780000.0</v>
       </c>
       <c r="F27">
         <v>22931000.0</v>
       </c>
       <c r="G27">
         <v>5014000.0</v>
       </c>
       <c r="H27">
         <v>-4688000.0</v>
       </c>
       <c r="I27"/>
     </row>
     <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
         <v>1245560000.0</v>
       </c>
       <c r="C28">
         <v>-4791000.0</v>
       </c>
       <c r="D28">
         <v>-9917000.0</v>
       </c>
       <c r="E28">
         <v>-24191000.0</v>
       </c>
       <c r="F28">
         <v>666109000.0</v>
       </c>
       <c r="G28">
         <v>521961000.0</v>
       </c>
       <c r="H28">
         <v>-4096000.0</v>
       </c>
       <c r="I28">
         <v>-30740000.0</v>
       </c>
     </row>
     <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
         <v>-155755000.0</v>
       </c>
       <c r="C29">
         <v>13349000.0</v>
       </c>
       <c r="D29">
         <v>62699000.0</v>
       </c>
       <c r="E29">
         <v>343514000.0</v>
       </c>
       <c r="F29">
         <v>101971000.0</v>
       </c>
       <c r="G29">
         <v>3277000.0</v>
       </c>
       <c r="H29">
         <v>-437000.0</v>
       </c>
       <c r="I29">
         <v>20196000.0</v>
       </c>
     </row>
     <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
         <v>-206049000.0</v>
       </c>
       <c r="C30">
         <v>10057000.0</v>
       </c>
       <c r="D30">
         <v>68697000.0</v>
       </c>
       <c r="E30">
         <v>-1356971000.0</v>
       </c>
       <c r="F30">
         <v>-119363000.0</v>
       </c>
       <c r="G30">
         <v>-22370000.0</v>
       </c>
       <c r="H30">
         <v>5624000.0</v>
       </c>
       <c r="I30">
         <v>-5880000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AC30"/>
+  <dimension ref="A1:AD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:29">
+    <row r="1" spans="1:30">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
-    </row>
-    <row r="2" spans="1:29">
+      <c r="AD1" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="2" spans="1:30">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>1166821000.0</v>
+      </c>
+      <c r="C2">
         <v>1148492000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>262993000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>199698000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>283603000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>285594000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>296691000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>297160000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>264641000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>548896000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>929483000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>654366000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>143509000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>434414000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>665586000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1234415000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1181157000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1188834000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1206333000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1194395000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>532440000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>55745000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>65714000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>32478000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>29572000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>28286000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>27522000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>28001500.0</v>
       </c>
-      <c r="AC2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:29">
+      <c r="AD2"/>
+    </row>
+    <row r="3" spans="1:30">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>77376000</v>
+      </c>
+      <c r="C3">
         <v>62406000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>50496000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>29006000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>30467000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>41650000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>46442000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>46488000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>51838000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>72970000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>58691000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>55774000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>74462000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>112263000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>91748000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>67652000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>54932000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>37450000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>41729000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>25393000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>19298000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>12675000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4867000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>4210000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>618000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>114000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>236000</v>
-      </c>
-[...1 lines deleted...]
-        <v>1312000</v>
       </c>
       <c r="AC3">
         <v>1312000</v>
       </c>
-    </row>
-    <row r="4" spans="1:29">
+      <c r="AD3">
+        <v>1312000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:30">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>275117000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>510857000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-231172000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-568829000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>53258000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-7677000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-17499000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>11938000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>661955000.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-    </row>
-    <row r="5" spans="1:29">
+      <c r="AD4"/>
+    </row>
+    <row r="5" spans="1:30">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-3461000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>123000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>316000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-3528000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-12872000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-17772000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-15336000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-12367000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-13507000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
-    </row>
-    <row r="6" spans="1:29">
+      <c r="AD5"/>
+    </row>
+    <row r="6" spans="1:30">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
+        <v>-280544000.0</v>
+      </c>
+      <c r="C6">
         <v>18867000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>885499000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>63295000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-83905000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1991000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-11446000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-469000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>32519000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-284255000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-380240000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>275117000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>510857000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-290905000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-231172000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-568829000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>53258000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-7677000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-17499000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>11938000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>661955000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>476695000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-9969000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>33236000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2906000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1286000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>764000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-479500.0</v>
       </c>
       <c r="AC6">
         <v>-479500.0</v>
       </c>
-    </row>
-    <row r="7" spans="1:29">
+      <c r="AD6">
+        <v>-479500.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:30">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7">
-        <v>-98195000.0</v>
+        <v>-27101000.0</v>
       </c>
       <c r="C7">
+        <v>-78612000.0</v>
+      </c>
+      <c r="D7">
         <v>-15695000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>14411000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-56303000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>40549000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-6481000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>49514000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-43033000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-12463000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-5569000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-17467000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>3270000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-63254000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>23094000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-6144000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>31884000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-17276000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-18692000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>10536000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-8855000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-23006000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-6992000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-7385000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-265000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-4541000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-5241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-807500.0</v>
       </c>
       <c r="AC7">
         <v>-807500.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:29">
+      <c r="AD7">
+        <v>-807500.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:30">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>10139000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>11611000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>16730000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>4360000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>13901000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-13914000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-28917000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>5747000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-10336000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-    </row>
-    <row r="9" spans="1:29">
+      <c r="AD8"/>
+    </row>
+    <row r="9" spans="1:30">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
-        <v>-17326000.0</v>
+        <v>15369000.0</v>
       </c>
       <c r="C9">
+        <v>-94461000.0</v>
+      </c>
+      <c r="D9">
         <v>1854000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>43380000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-57209000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-39120000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-1253000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>9921000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-13188000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-14224000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2074000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10139000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11611000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-16838000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>16730000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>89000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>13901000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-13914000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-28917000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>5747000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-10336000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-15000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3391000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>228000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-41000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1959000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-2241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68500.0</v>
       </c>
       <c r="AC9">
         <v>68500.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:29">
+      <c r="AD9">
+        <v>68500.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:30">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
-        <v>87106000.0</v>
+        <v>-8853000.0</v>
       </c>
       <c r="C10">
+        <v>-30951000.0</v>
+      </c>
+      <c r="D10">
         <v>-31627000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-21338000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-31103000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1314000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1310000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-20598000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-20943000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-21601000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-14092000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6382000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5024000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1928000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-18834000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-2625000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-927000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-4566000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1375000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2212000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2826000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1232000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1329000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2803000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3860000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-8621000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>483000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-717500.0</v>
       </c>
       <c r="AC10">
         <v>-717500.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:29">
+      <c r="AD10">
+        <v>-717500.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:30">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>8349000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-17763000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-3440000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>3233000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4427000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-4351000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-5263000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1226000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>5072000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1178000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3058000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-18766000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-1914000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>486500.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>3613000.0</v>
       </c>
-      <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
-    </row>
-    <row r="12" spans="1:29">
+      <c r="AD11"/>
+    </row>
+    <row r="12" spans="1:30">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>3004000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>11817000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14385000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-43915000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>28261000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>26068000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>33509000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-1249000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7891000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-4606000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>-1574000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-3172000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-13061000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33325500.0</v>
       </c>
       <c r="Y12">
         <v>33325500.0</v>
       </c>
-      <c r="Z12"/>
+      <c r="Z12">
+        <v>33325500.0</v>
+      </c>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
-    </row>
-    <row r="13" spans="1:29">
+      <c r="AD12"/>
+    </row>
+    <row r="13" spans="1:30">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>2249000.0</v>
       </c>
       <c r="M13">
         <v>2249000.0</v>
       </c>
       <c r="N13">
+        <v>2249000.0</v>
+      </c>
+      <c r="O13">
         <v>-6323000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>538000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-4333000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>824000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-1551000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-2472000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1880000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2913000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-1277000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-1359000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1431000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>23000.0</v>
       </c>
-      <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
-    </row>
-    <row r="14" spans="1:29">
+      <c r="AD13"/>
+    </row>
+    <row r="14" spans="1:30">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>41365000.0</v>
+      </c>
+      <c r="C14">
         <v>3225000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>22870000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>42161000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>21384000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>78057000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18883000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>18957000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>18385000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>18860000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13657000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7220000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>8122000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>7689000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2096000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>5826000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5260000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>4615000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>6951000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6666000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>6150000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5549000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2179000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1382000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1271000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1470000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>1881000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1715000.0</v>
       </c>
       <c r="AC14">
         <v>1715000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:29">
+      <c r="AD14">
+        <v>1715000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:30">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-    </row>
-    <row r="16" spans="1:29">
+      <c r="AD15"/>
+    </row>
+    <row r="16" spans="1:30">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16">
+        <v>886277000.0</v>
+      </c>
+      <c r="C16">
         <v>1167359000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1148492000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>262993000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>199698000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>283603000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>285594000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>296691000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>297160000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>264641000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>549243000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>929483000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>654366000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>143509000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>434414000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>665586000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1234415000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1181157000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1188834000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>1206333000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>1194395000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>532440000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>55745000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>65714000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>32478000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>29572000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>28286000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>27522000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-479500.0</v>
       </c>
     </row>
-    <row r="17" spans="1:29">
+    <row r="17" spans="1:30">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
-    </row>
-    <row r="18" spans="1:29">
+      <c r="AD17"/>
+    </row>
+    <row r="18" spans="1:30">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-79285000.0</v>
+      </c>
+      <c r="C18">
         <v>-109260000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-92544000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-32661000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-93665000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11173000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-53286000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-15646000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-92964000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-86751000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-47670000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-45806000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-18971000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-83168000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>2809000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>31239000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>66039000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-5943000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-19234000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>13241000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-9963000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9080000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-7427000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-5702000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3116000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2178000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>8965000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-6927000.0</v>
       </c>
       <c r="AC18">
         <v>-6927000.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:29">
+      <c r="AD18">
+        <v>-6927000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:30">
       <c r="A19" t="s">
-        <v>139</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>140</v>
+      </c>
+      <c r="B19">
+        <v>-182436000.0</v>
+      </c>
       <c r="C19">
+        <v>135432000.0</v>
+      </c>
+      <c r="D19">
         <v>-333052000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>69681000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-15704000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-21640000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>20727000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-29744000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>40714000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-269134000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-332642000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>321700000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>536650000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-315244000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-233330000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-599195000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-49802000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-35683000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-39114000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-25393000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-19173000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-12675000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-4867000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-4210000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-618000.0</v>
       </c>
-      <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
-    </row>
-    <row r="20" spans="1:29">
+      <c r="AD19"/>
+    </row>
+    <row r="20" spans="1:30">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-    </row>
-    <row r="21" spans="1:29">
+      <c r="AD20"/>
+    </row>
+    <row r="21" spans="1:30">
       <c r="A21" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>142</v>
+      </c>
+      <c r="B21">
+        <v>-912000.0</v>
+      </c>
       <c r="C21">
+        <v>-1134000.0</v>
+      </c>
+      <c r="D21">
         <v>60394000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2496000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1361000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-794000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-541000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-634000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-621000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-846000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-695000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-651000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-671000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3817000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-728000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-717000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-714000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>689724000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-19131000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-963000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1639000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-210000.0</v>
       </c>
-      <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
-    </row>
-    <row r="22" spans="1:29">
+      <c r="AD21"/>
+    </row>
+    <row r="22" spans="1:30">
       <c r="A22" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B22">
+        <v>-7968000.0</v>
+      </c>
+      <c r="C22">
         <v>9426000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-41780000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-30872000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-22648000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-22342000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-25516000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-34055000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>16489000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-16259000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-4276000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>7395000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>37447000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>67007000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>63177000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>73269000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>85551000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>48989000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>42763000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>27166000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>16119000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>24114000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14627000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-62491000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1925000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1037000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>2812000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5302000.0</v>
       </c>
       <c r="AC22">
         <v>-5302000.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:29">
+      <c r="AD22">
+        <v>-5302000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:30">
       <c r="A23" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B23">
-        <v>-7305000.0</v>
+        <v>-17634000.0</v>
       </c>
       <c r="C23">
-        <v>1263392000.0</v>
+        <v>-5395000.0</v>
       </c>
       <c r="D23">
         <v>1263392000.0</v>
       </c>
       <c r="E23">
+        <v>1263392000.0</v>
+      </c>
+      <c r="F23">
         <v>-3642000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-4499000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-484000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-175000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-84406000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-709000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-344000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-156000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-5976000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-4061000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-651000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-202000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-14094000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-127000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-396000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-17931000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>504906000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-1579000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>39128782.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-618000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-162000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-11378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3722000.0</v>
       </c>
       <c r="AC23">
         <v>3722000.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:29">
+      <c r="AD23">
+        <v>3722000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:30">
       <c r="A24" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>144</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>-1666000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>12000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>24270000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1666000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>196475000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>176465000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>16744000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>96000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1750000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>1050000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>321700000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>536650000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-852460000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>525865000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-599195000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>5130000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>4382000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="U24">
         <v>125000.0</v>
       </c>
       <c r="V24">
+        <v>125000.0</v>
+      </c>
+      <c r="W24">
         <v>-22370000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-345000000.0</v>
       </c>
       <c r="X24">
         <v>-345000000.0</v>
       </c>
-      <c r="Y24"/>
-      <c r="Z24">
+      <c r="Y24">
+        <v>-345000000.0</v>
+      </c>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>-730000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>3177000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2725500.0</v>
       </c>
       <c r="AC24">
         <v>2725500.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:29">
+      <c r="AD24">
+        <v>2725500.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:30">
       <c r="A25" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B25">
-        <v>30022000.0</v>
+        <v>-3027000.0</v>
       </c>
       <c r="C25">
+        <v>10439000.0</v>
+      </c>
+      <c r="D25">
         <v>4110000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-21529000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>12958000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19245000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>10103000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4821000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-47578000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-5413000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1111000.0</v>
       </c>
       <c r="L25">
         <v>1111000.0</v>
       </c>
       <c r="M25">
+        <v>1111000.0</v>
+      </c>
+      <c r="N25">
         <v>-7738000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>35209000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-22071000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-127000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-34976000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-30454000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-13261000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-8810000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-13914000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>9716000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-12374000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>67002000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>803000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4098000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>9277000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1220500.0</v>
       </c>
       <c r="AC25">
         <v>-1220500.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:29">
+      <c r="AD25">
+        <v>-1220500.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:30">
       <c r="A26" t="s">
-        <v>145</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>146</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>-3642000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-1647000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-235000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-3642000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-5535000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-24304000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-175000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-200764000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-709000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-344000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-156000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-5976000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-4061000.0</v>
       </c>
-      <c r="O26"/>
-      <c r="P26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-202000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-14094000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-2767000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-36000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-193000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-334000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-996000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>338125000.0</v>
       </c>
       <c r="X26">
         <v>338125000.0</v>
       </c>
       <c r="Y26">
+        <v>338125000.0</v>
+      </c>
+      <c r="Z26">
         <v>25000.0</v>
       </c>
-      <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-    </row>
-    <row r="27" spans="1:29">
+      <c r="AD26"/>
+    </row>
+    <row r="27" spans="1:30">
       <c r="A27" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B27">
+        <v>12930000.0</v>
+      </c>
+      <c r="C27">
         <v>9572000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>7686000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>5552000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>7353000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4560000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>5453000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>5703000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>7467000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>6195000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>6298000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5730000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7013000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6761000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7806000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7440000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>9773000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8208000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4552000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4498000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>5673000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>5014000.0</v>
       </c>
-      <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
-    </row>
-    <row r="28" spans="1:29">
+      <c r="AD27"/>
+    </row>
+    <row r="28" spans="1:30">
       <c r="A28" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B28">
+        <v>-18546000.0</v>
+      </c>
+      <c r="C28">
         <v>-7305000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1260599000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2731000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-5003000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-10828000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-25329000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1554000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32920000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1340000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-978000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-777000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-6822000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-4756000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-651000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-873000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-17911000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3501000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-880000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-1303000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>671793000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>485775000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2542000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>38938000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-210000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-162000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-11378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3722000.0</v>
       </c>
       <c r="AC28">
         <v>3722000.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:29">
+      <c r="AD28">
+        <v>3722000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:30">
       <c r="A29" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B29">
+        <v>-1909000.0</v>
+      </c>
+      <c r="C29">
         <v>-46854000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-42048000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3655000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-63198000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>30477000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-6844000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>30842000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-41126000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-13781000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11021000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9968000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>55491000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>29095000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>94557000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>98891000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>120971000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>31507000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>22495000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>38634000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>9335000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3595000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2560000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1492000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3734000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2064000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>8729000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5615000.0</v>
       </c>
       <c r="AC29">
         <v>-5615000.0</v>
       </c>
-    </row>
-    <row r="30" spans="1:29">
+      <c r="AD29">
+        <v>-5615000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:30">
       <c r="A30" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B30">
+        <v>-259812000.0</v>
+      </c>
+      <c r="C30">
         <v>73026000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-333052000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>69681000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-15704000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-21640000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>20727000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-29744000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>40714000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-269134000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-390283000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>265926000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>462188000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-315244000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-325078000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-666847000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-49802000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-35683000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-39114000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-25393000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-19173000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-12675000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-4867000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-4210000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-618000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-616000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3413000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1413500.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1413500.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>