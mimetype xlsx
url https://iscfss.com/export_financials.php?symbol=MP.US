--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2672,51 +2672,51 @@
       <c r="N5">
         <v>131000.0</v>
       </c>
       <c r="O5">
         <v>189000.0</v>
       </c>
       <c r="P5">
         <v>-97000.0</v>
       </c>
       <c r="Q5">
         <v>-416000.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
-        <v>-21037000.0</v>
+        <v>0.0</v>
       </c>
       <c r="W5">
         <v>0.0</v>
       </c>
       <c r="X5">
         <v>43125000.0</v>
       </c>
       <c r="Y5"/>
       <c r="Z5">
         <v>-18022000.0</v>
       </c>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5">
         <v>-13542000.0</v>
       </c>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
@@ -4778,63 +4778,63 @@
       <c r="J36">
         <v>-99329000.0</v>
       </c>
       <c r="K36">
         <v>17664000.0</v>
       </c>
       <c r="L36">
         <v>-118776000.0</v>
       </c>
       <c r="M36">
         <v>10596000.0</v>
       </c>
       <c r="N36">
         <v>-118237000.0</v>
       </c>
       <c r="O36">
         <v>8028000.0</v>
       </c>
       <c r="P36">
         <v>-164680000.0</v>
       </c>
       <c r="Q36">
         <v>-808544000.0</v>
       </c>
       <c r="R36">
-        <v>2249000.0</v>
+        <v>1721000.0</v>
       </c>
       <c r="S36">
         <v>2247000.0</v>
       </c>
       <c r="T36">
         <v>10223000.0</v>
       </c>
       <c r="U36">
         <v>10344000.0</v>
       </c>
       <c r="V36">
-        <v>9927000.0</v>
+        <v>233000.0</v>
       </c>
       <c r="W36">
         <v>10239000.0</v>
       </c>
       <c r="X36">
         <v>26194000.0</v>
       </c>
       <c r="Y36">
         <v>27618970.0</v>
       </c>
       <c r="Z36">
         <v>-2757000.0</v>
       </c>
       <c r="AA36">
         <v>27413000.0</v>
       </c>
       <c r="AB36"/>
       <c r="AC36"/>
       <c r="AD36">
         <v>-2832000.0</v>
       </c>
     </row>
     <row r="37" spans="1:30">
       <c r="A37" t="s">
         <v>44</v>
@@ -5438,51 +5438,51 @@
       <c r="N46">
         <v>1002240000.0</v>
       </c>
       <c r="O46">
         <v>935842000.0</v>
       </c>
       <c r="P46">
         <v>830033000.0</v>
       </c>
       <c r="Q46">
         <v>749848000.0</v>
       </c>
       <c r="R46">
         <v>668488000.0</v>
       </c>
       <c r="S46">
         <v>610612000.0</v>
       </c>
       <c r="T46">
         <v>583685000.0</v>
       </c>
       <c r="U46">
         <v>561500000.0</v>
       </c>
       <c r="V46">
-        <v>533478000.0</v>
+        <v>534057000.0</v>
       </c>
       <c r="W46">
         <v>503002000.0</v>
       </c>
       <c r="X46">
         <v>57325000.0</v>
       </c>
       <c r="Y46">
         <v>49297030.0</v>
       </c>
       <c r="Z46"/>
       <c r="AA46">
         <v>46972000.0</v>
       </c>
       <c r="AB46"/>
       <c r="AC46"/>
       <c r="AD46"/>
     </row>
     <row r="47" spans="1:30">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47">
         <v>1592699000.0</v>
@@ -7724,51 +7724,51 @@
       <c r="B5">
         <v>-24122000.0</v>
       </c>
       <c r="C5">
         <v>20443000.0</v>
       </c>
       <c r="D5">
         <v>-49866000.0</v>
       </c>
       <c r="E5">
         <v>-37310000.0</v>
       </c>
       <c r="F5">
         <v>-19560000.0</v>
       </c>
       <c r="G5">
         <v>-27199000.0</v>
       </c>
       <c r="H5">
         <v>-28220000.0</v>
       </c>
       <c r="I5">
         <v>-41408000.0</v>
       </c>
       <c r="J5">
-        <v>-26971000.0</v>
+        <v>26490000.0</v>
       </c>
       <c r="K5">
         <v>-19550000.0</v>
       </c>
       <c r="L5">
         <v>-3080000.0</v>
       </c>
       <c r="M5">
         <v>14304000.0</v>
       </c>
       <c r="N5">
         <v>46655000.0</v>
       </c>
       <c r="O5">
         <v>48419000.0</v>
       </c>
       <c r="P5">
         <v>85335000.0</v>
       </c>
       <c r="Q5">
         <v>97966000.0</v>
       </c>
       <c r="R5">
         <v>115218000.0</v>
       </c>
@@ -7816,51 +7816,51 @@
       <c r="B6">
         <v>17243000.0</v>
       </c>
       <c r="C6">
         <v>45424000.0</v>
       </c>
       <c r="D6">
         <v>-27369000.0</v>
       </c>
       <c r="E6">
         <v>-16533000.0</v>
       </c>
       <c r="F6">
         <v>1824000.0</v>
       </c>
       <c r="G6">
         <v>-5081000.0</v>
       </c>
       <c r="H6">
         <v>-8876000.0</v>
       </c>
       <c r="I6">
         <v>-23198000.0</v>
       </c>
       <c r="J6">
-        <v>-8355000.0</v>
+        <v>45106000.0</v>
       </c>
       <c r="K6">
         <v>-917000.0</v>
       </c>
       <c r="L6">
         <v>13671000.0</v>
       </c>
       <c r="M6">
         <v>26507000.0</v>
       </c>
       <c r="N6">
         <v>54777000.0</v>
       </c>
       <c r="O6">
         <v>54012000.0</v>
       </c>
       <c r="P6">
         <v>87431000.0</v>
       </c>
       <c r="Q6">
         <v>103373000.0</v>
       </c>
       <c r="R6">
         <v>120478000.0</v>
       </c>
@@ -10334,51 +10334,51 @@
       </c>
       <c r="D22">
         <v>24307000.0</v>
       </c>
       <c r="E22">
         <v>289004000.0</v>
       </c>
       <c r="F22">
         <v>135037000.0</v>
       </c>
       <c r="G22">
         <v>-21825000.0</v>
       </c>
       <c r="H22">
         <v>-6755000.0</v>
       </c>
       <c r="I22">
         <v>-13466000.0</v>
       </c>
     </row>
     <row r="23" spans="1:9">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23">
-        <v>-10919000.0</v>
+        <v>284703000.0</v>
       </c>
       <c r="C23">
         <v>-96092000.0</v>
       </c>
       <c r="D23">
         <v>-7185000.0</v>
       </c>
       <c r="E23">
         <v>-18357000.0</v>
       </c>
       <c r="F23">
         <v>-18126000.0</v>
       </c>
       <c r="G23">
         <v>504323000.0</v>
       </c>
       <c r="H23">
         <v>7236000.0</v>
       </c>
       <c r="I23">
         <v>-30740000.0</v>
       </c>
     </row>
     <row r="24" spans="1:9">
       <c r="A24" t="s">
@@ -10684,51 +10684,51 @@
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
       <c r="Z1" t="s">
         <v>88</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>89</v>
       </c>
       <c r="AC1" t="s">
         <v>90</v>
       </c>
       <c r="AD1" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="2" spans="1:30">
       <c r="A2" t="s">
         <v>123</v>
       </c>
       <c r="B2">
-        <v>1166821000.0</v>
+        <v>1167359000.0</v>
       </c>
       <c r="C2">
         <v>1148492000.0</v>
       </c>
       <c r="D2">
         <v>262993000.0</v>
       </c>
       <c r="E2">
         <v>199698000.0</v>
       </c>
       <c r="F2">
         <v>283603000.0</v>
       </c>
       <c r="G2">
         <v>285594000.0</v>
       </c>
       <c r="H2">
         <v>296691000.0</v>
       </c>
       <c r="I2">
         <v>297160000.0</v>
       </c>
       <c r="J2">
         <v>264641000.0</v>
       </c>
@@ -10970,51 +10970,51 @@
         <v>-17772000.0</v>
       </c>
       <c r="T5">
         <v>-15336000.0</v>
       </c>
       <c r="U5">
         <v>-12367000.0</v>
       </c>
       <c r="V5">
         <v>-13507000.0</v>
       </c>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
     </row>
     <row r="6" spans="1:30">
       <c r="A6" t="s">
         <v>127</v>
       </c>
       <c r="B6">
-        <v>-280544000.0</v>
+        <v>-280267000.0</v>
       </c>
       <c r="C6">
         <v>18867000.0</v>
       </c>
       <c r="D6">
         <v>885499000.0</v>
       </c>
       <c r="E6">
         <v>63295000.0</v>
       </c>
       <c r="F6">
         <v>-83905000.0</v>
       </c>
       <c r="G6">
         <v>-1991000.0</v>
       </c>
       <c r="H6">
         <v>-11446000.0</v>
       </c>
       <c r="I6">
         <v>-469000.0</v>
       </c>
       <c r="J6">
         <v>32519000.0</v>
       </c>
@@ -11062,51 +11062,51 @@
       </c>
       <c r="Y6">
         <v>33236000.0</v>
       </c>
       <c r="Z6">
         <v>2906000.0</v>
       </c>
       <c r="AA6">
         <v>1286000.0</v>
       </c>
       <c r="AB6">
         <v>764000.0</v>
       </c>
       <c r="AC6">
         <v>-479500.0</v>
       </c>
       <c r="AD6">
         <v>-479500.0</v>
       </c>
     </row>
     <row r="7" spans="1:30">
       <c r="A7" t="s">
         <v>128</v>
       </c>
       <c r="B7">
-        <v>-27101000.0</v>
+        <v>-10000000.0</v>
       </c>
       <c r="C7">
         <v>-78612000.0</v>
       </c>
       <c r="D7">
         <v>-15695000.0</v>
       </c>
       <c r="E7">
         <v>14411000.0</v>
       </c>
       <c r="F7">
         <v>-56303000.0</v>
       </c>
       <c r="G7">
         <v>40549000.0</v>
       </c>
       <c r="H7">
         <v>-6481000.0</v>
       </c>
       <c r="I7">
         <v>49514000.0</v>
       </c>
       <c r="J7">
         <v>-43033000.0</v>
       </c>
@@ -11206,63 +11206,63 @@
         <v>-13914000.0</v>
       </c>
       <c r="T8">
         <v>-28917000.0</v>
       </c>
       <c r="U8">
         <v>5747000.0</v>
       </c>
       <c r="V8">
         <v>-10336000.0</v>
       </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
     </row>
     <row r="9" spans="1:30">
       <c r="A9" t="s">
         <v>130</v>
       </c>
       <c r="B9">
-        <v>15369000.0</v>
+        <v>-32649000.0</v>
       </c>
       <c r="C9">
         <v>-94461000.0</v>
       </c>
       <c r="D9">
         <v>1854000.0</v>
       </c>
       <c r="E9">
         <v>43380000.0</v>
       </c>
       <c r="F9">
-        <v>-57209000.0</v>
+        <v>-57318000.0</v>
       </c>
       <c r="G9">
         <v>-39120000.0</v>
       </c>
       <c r="H9">
         <v>-1253000.0</v>
       </c>
       <c r="I9">
         <v>9921000.0</v>
       </c>
       <c r="J9">
         <v>-13188000.0</v>
       </c>
       <c r="K9">
         <v>-14224000.0</v>
       </c>
       <c r="L9">
         <v>-2074000.0</v>
       </c>
       <c r="M9">
         <v>10139000.0</v>
       </c>
       <c r="N9">
         <v>11611000.0</v>
       </c>
@@ -11582,66 +11582,66 @@
       <c r="V13">
         <v>-2913000.0</v>
       </c>
       <c r="W13">
         <v>-1277000.0</v>
       </c>
       <c r="X13">
         <v>-1359000.0</v>
       </c>
       <c r="Y13">
         <v>-1431000.0</v>
       </c>
       <c r="Z13">
         <v>23000.0</v>
       </c>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
     </row>
     <row r="14" spans="1:30">
       <c r="A14" t="s">
         <v>135</v>
       </c>
       <c r="B14">
-        <v>41365000.0</v>
+        <v>32137000.0</v>
       </c>
       <c r="C14">
         <v>3225000.0</v>
       </c>
       <c r="D14">
-        <v>22870000.0</v>
+        <v>22497000.0</v>
       </c>
       <c r="E14">
         <v>42161000.0</v>
       </c>
       <c r="F14">
         <v>21384000.0</v>
       </c>
       <c r="G14">
-        <v>78057000.0</v>
+        <v>22118000.0</v>
       </c>
       <c r="H14">
         <v>18883000.0</v>
       </c>
       <c r="I14">
         <v>18957000.0</v>
       </c>
       <c r="J14">
         <v>18385000.0</v>
       </c>
       <c r="K14">
         <v>18860000.0</v>
       </c>
       <c r="L14">
         <v>13657000.0</v>
       </c>
       <c r="M14">
         <v>7220000.0</v>
       </c>
       <c r="N14">
         <v>8122000.0</v>
       </c>
       <c r="O14">
         <v>7689000.0</v>
       </c>
@@ -11708,51 +11708,51 @@
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
     </row>
     <row r="16" spans="1:30">
       <c r="A16" t="s">
         <v>137</v>
       </c>
       <c r="B16">
-        <v>886277000.0</v>
+        <v>887092000.0</v>
       </c>
       <c r="C16">
         <v>1167359000.0</v>
       </c>
       <c r="D16">
         <v>1148492000.0</v>
       </c>
       <c r="E16">
         <v>262993000.0</v>
       </c>
       <c r="F16">
         <v>199698000.0</v>
       </c>
       <c r="G16">
         <v>283603000.0</v>
       </c>
       <c r="H16">
         <v>285594000.0</v>
       </c>
       <c r="I16">
         <v>296691000.0</v>
       </c>
       <c r="J16">
         <v>297160000.0</v>
       </c>
@@ -12219,51 +12219,51 @@
       </c>
       <c r="Z22">
         <v>1925000.0</v>
       </c>
       <c r="AA22">
         <v>1037000.0</v>
       </c>
       <c r="AB22">
         <v>2812000.0</v>
       </c>
       <c r="AC22">
         <v>-5302000.0</v>
       </c>
       <c r="AD22">
         <v>-5302000.0</v>
       </c>
     </row>
     <row r="23" spans="1:30">
       <c r="A23" t="s">
         <v>143</v>
       </c>
       <c r="B23">
         <v>-17634000.0</v>
       </c>
       <c r="C23">
-        <v>-5395000.0</v>
+        <v>24933000.0</v>
       </c>
       <c r="D23">
         <v>1263392000.0</v>
       </c>
       <c r="E23">
         <v>1263392000.0</v>
       </c>
       <c r="F23">
         <v>-3642000.0</v>
       </c>
       <c r="G23">
         <v>-4499000.0</v>
       </c>
       <c r="H23">
         <v>-484000.0</v>
       </c>
       <c r="I23">
         <v>-175000.0</v>
       </c>
       <c r="J23">
         <v>-84406000.0</v>
       </c>
       <c r="K23">
         <v>-709000.0</v>
       </c>
@@ -12396,66 +12396,66 @@
       <c r="X24">
         <v>-345000000.0</v>
       </c>
       <c r="Y24">
         <v>-345000000.0</v>
       </c>
       <c r="Z24"/>
       <c r="AA24">
         <v>-730000.0</v>
       </c>
       <c r="AB24">
         <v>3177000.0</v>
       </c>
       <c r="AC24">
         <v>2725500.0</v>
       </c>
       <c r="AD24">
         <v>2725500.0</v>
       </c>
     </row>
     <row r="25" spans="1:30">
       <c r="A25" t="s">
         <v>145</v>
       </c>
       <c r="B25">
-        <v>-3027000.0</v>
+        <v>-23830000.0</v>
       </c>
       <c r="C25">
         <v>10439000.0</v>
       </c>
       <c r="D25">
-        <v>4110000.0</v>
+        <v>-3203000.0</v>
       </c>
       <c r="E25">
         <v>-21529000.0</v>
       </c>
       <c r="F25">
-        <v>12958000.0</v>
+        <v>-8426000.0</v>
       </c>
       <c r="G25">
-        <v>19245000.0</v>
+        <v>-2873000.0</v>
       </c>
       <c r="H25">
         <v>10103000.0</v>
       </c>
       <c r="I25">
         <v>4821000.0</v>
       </c>
       <c r="J25">
         <v>-47578000.0</v>
       </c>
       <c r="K25">
         <v>-5413000.0</v>
       </c>
       <c r="L25">
         <v>1111000.0</v>
       </c>
       <c r="M25">
         <v>1111000.0</v>
       </c>
       <c r="N25">
         <v>-7738000.0</v>
       </c>
       <c r="O25">
         <v>35209000.0</v>
       </c>
@@ -12487,53 +12487,55 @@
         <v>-12374000.0</v>
       </c>
       <c r="Y25">
         <v>67002000.0</v>
       </c>
       <c r="Z25">
         <v>803000.0</v>
       </c>
       <c r="AA25">
         <v>4098000.0</v>
       </c>
       <c r="AB25">
         <v>9277000.0</v>
       </c>
       <c r="AC25">
         <v>-1220500.0</v>
       </c>
       <c r="AD25">
         <v>-1220500.0</v>
       </c>
     </row>
     <row r="26" spans="1:30">
       <c r="A26" t="s">
         <v>146</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>-17634000.0</v>
+      </c>
       <c r="C26">
-        <v>-3642000.0</v>
+        <v>-31104000.0</v>
       </c>
       <c r="D26">
         <v>-1647000.0</v>
       </c>
       <c r="E26">
         <v>-235000.0</v>
       </c>
       <c r="F26">
         <v>-3642000.0</v>
       </c>
       <c r="G26">
         <v>-5535000.0</v>
       </c>
       <c r="H26">
         <v>-24304000.0</v>
       </c>
       <c r="I26">
         <v>-175000.0</v>
       </c>
       <c r="J26">
         <v>-200764000.0</v>
       </c>
       <c r="K26">
         <v>-709000.0</v>
       </c>