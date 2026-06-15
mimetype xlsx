--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="155">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -854,11866 +860,12707 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>347230000000.0</v>
+      </c>
+      <c r="C2">
         <v>433430119000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>631803617244.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>642883313371.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1146821136018.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>693233939441.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>611700081831.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>181596958314.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>183674573645.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>209886039407.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>106331480438.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>15</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
         <v>431926278000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>315023836079.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>371392339865.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>370157174572.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>455600930423.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>127172170583.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>151417427153.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>175766089075.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>208507447495.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>17231551496.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7">
+        <v>893392000000.0</v>
+      </c>
+      <c r="C7">
         <v>1014913284918.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>140894790483.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>69421364240.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>115835581390.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>155648718529.0</v>
       </c>
-      <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
-        <v>2364666869100.0</v>
+        <v>2364667000000.0</v>
       </c>
       <c r="C8">
         <v>2364666869100.0</v>
       </c>
       <c r="D8">
         <v>2364666869100.0</v>
       </c>
       <c r="E8">
+        <v>2364666869100.0</v>
+      </c>
+      <c r="F8">
         <v>2112120439015.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>298750159015.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9">
-        <v>726235555040.0</v>
+        <v>726236000000.0</v>
       </c>
       <c r="C9">
         <v>726235555040.0</v>
       </c>
       <c r="D9">
         <v>726235555040.0</v>
       </c>
       <c r="E9">
-        <v>-2530088910.0</v>
+        <v>726235555040.0</v>
       </c>
       <c r="F9">
         <v>-2530088910.0</v>
       </c>
       <c r="G9">
         <v>-2530088910.0</v>
       </c>
-      <c r="H9"/>
+      <c r="H9">
+        <v>-2530088910.0</v>
+      </c>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>1365807000000.0</v>
+      </c>
+      <c r="C10">
         <v>1819585187000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1135723400617.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1230090412973.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1059195935019.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>494777973772.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1432164203492.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>746439069086.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1012642439578.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>88029232565.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>76775632375.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11">
+        <v>559489000000.0</v>
+      </c>
+      <c r="C11">
         <v>994860049790.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>313296102630.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>329111258630.0</v>
       </c>
-      <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>1365807000000.0</v>
+      </c>
+      <c r="C12">
         <v>1819585187000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>1135723400617.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1230090412973.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1059195935019.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>494777973772.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1432164203492.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>746439069086.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1012642439578.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>88029232565.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>76775632375.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
+        <v>2364667000000.0</v>
+      </c>
+      <c r="C13">
         <v>2364666869000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2364666869100.0</v>
       </c>
       <c r="D13">
         <v>2364666869100.0</v>
       </c>
       <c r="E13">
+        <v>2364666869100.0</v>
+      </c>
+      <c r="F13">
         <v>2112120439015.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>298750159015.0</v>
       </c>
       <c r="G13">
         <v>298750159015.0</v>
       </c>
       <c r="H13">
         <v>298750159015.0</v>
       </c>
       <c r="I13">
         <v>298750159015.0</v>
       </c>
       <c r="J13">
         <v>298750159015.0</v>
       </c>
       <c r="K13">
         <v>298750159015.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13">
+        <v>298750159015.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>23646669000.0</v>
       </c>
       <c r="C14">
+        <v>23646669000.0</v>
+      </c>
+      <c r="D14">
         <v>23646668691.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>22161036550.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9021640200.0</v>
       </c>
       <c r="F14">
         <v>9021640200.0</v>
       </c>
       <c r="G14">
-        <v>588235000.0</v>
+        <v>9021640200.0</v>
       </c>
       <c r="H14">
         <v>588235000.0</v>
       </c>
       <c r="I14">
         <v>588235000.0</v>
       </c>
       <c r="J14">
         <v>588235000.0</v>
       </c>
       <c r="K14">
         <v>588235000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>588235000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>82912282641.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>118228559411.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>31335022968.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>25744684273.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>51219444758.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>56198000000.0</v>
+      </c>
+      <c r="C21">
         <v>14624509000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>9303460305.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>10016040751.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7364203492.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>734940030.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>190784834.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>321962522.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2080233423.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>399582149.0</v>
       </c>
-      <c r="K21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>317215000000.0</v>
+      </c>
+      <c r="C22">
         <v>207250410000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>187394240323.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>206706434805.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>88571296514.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>38555983632.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>24678441461.0</v>
       </c>
-      <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>14760355000000.0</v>
+      </c>
+      <c r="C23">
         <v>14654146649000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>14899260719043.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>14918927369684.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>14565401098078.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13395522520584.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12795937896881.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9097886111034.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6486608237710.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2072304675677.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1349857037856.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>3414097000000.0</v>
+      </c>
+      <c r="C24">
         <v>4056497490800.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3695284855218.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>4763481030480.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>5790364910570.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6928494351750.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6976556379000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25">
+        <v>3779020000000.0</v>
+      </c>
+      <c r="C25">
         <v>4062336258050.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3771646194030.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4793827600040.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>5857145736670.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7035721487770.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7046385843030.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>3979536000000.0</v>
+      </c>
+      <c r="C28">
         <v>3925795384000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>5244737233023.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>5507181946856.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6837044694112.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7555037670630.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>7945444064044.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>5698500276070.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3889925755030.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>585640316055.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>281261487711.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>11696755000000.0</v>
+      </c>
+      <c r="C29">
         <v>11517113607846.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12582040382377.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12440166872515.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11966257425022.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>10831923974368.0</v>
       </c>
-      <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>1964460000000.0</v>
+      </c>
+      <c r="C30">
         <v>1867483092000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2365385029618.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1969252991872.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1957251058067.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1918052498497.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1886412883119.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>365654213770.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>224490183708.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>173220712315.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>195972138101.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>1482011000000.0</v>
+      </c>
+      <c r="C32">
         <v>1476417415512.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>179507561415.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>588280446137.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8183114983.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>846814456278.0</v>
       </c>
-      <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>10945704000000.0</v>
+      </c>
+      <c r="C33">
         <v>10620051429000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>11065808882046.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>11312100928583.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11122751010461.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>10615918806294.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>9065871336896.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>7480057341615.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>4608706948513.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1737381420590.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1045523775166.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>4513585000000.0</v>
+      </c>
+      <c r="C35">
         <v>4706230933000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4321348435176.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>5680790054469.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>6572556418461.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8255273214084.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>7424817546364.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>6675191742197.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>5031304333134.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>786229592643.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>550006742657.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>2576621000000.0</v>
+      </c>
+      <c r="C36">
         <v>38207027000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>3729112562218.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>188712034249.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>110396036699.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>50311580266.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>26045820753.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5061776782465.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>3011465296681.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>403681297416.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>80158285337.0</v>
       </c>
     </row>
-    <row r="37" spans="1:11">
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38">
+        <v>69604000000.0</v>
+      </c>
+      <c r="C38">
         <v>62580580750.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>65243826740.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>195353948350.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>145452845980.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>82917073090.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>41420025530.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>167169000000.0</v>
+      </c>
+      <c r="C39">
         <v>139776531000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1635974830204.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>1723833105369.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>393954519590.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>366673242021.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>1905072341302.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>505735486563.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>640768665912.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>73673310207.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>31585492214.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>368390000000.0</v>
+      </c>
+      <c r="C40">
         <v>318739915000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>274087806689.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>192239106661.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>217215921186.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>199716477663.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>154657821503.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>76766385455.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>103542008897.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>153947844116.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>36800896369.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>1092108000000.0</v>
+      </c>
+      <c r="C42">
         <v>726235555000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1041259391116.0</v>
       </c>
       <c r="D42">
         <v>726235555037.0</v>
       </c>
       <c r="E42">
-        <v>57219942891.0</v>
+        <v>726235555037.0</v>
       </c>
       <c r="F42">
         <v>57219942891.0</v>
       </c>
       <c r="G42">
+        <v>57219942891.0</v>
+      </c>
+      <c r="H42">
         <v>22469911088.0</v>
       </c>
-      <c r="H42"/>
       <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-    </row>
-    <row r="43" spans="1:11">
+      <c r="L42"/>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>10204739000000.0</v>
+      </c>
+      <c r="C45">
         <v>8766396128855.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>9483199336392.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>8548613721595.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>7360318674484.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5989361676341.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>8303724000000.0</v>
+      </c>
+      <c r="C46">
         <v>7716856047000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>7336585544089.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>6939045213509.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>6425968151954.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>5723952363577.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>4036546371044.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2417958596628.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1595161418409.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1327889632420.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>964856314242.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47">
+        <v>8303724000000.0</v>
+      </c>
+      <c r="C47">
         <v>7716856047370.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>7334595485450.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>6939045213510.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>6425968151950.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>5723952363580.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>4036546371040.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-    </row>
-    <row r="48" spans="1:11">
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>3788029000000.0</v>
+      </c>
+      <c r="C48">
         <v>3263817619000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>2936548279004.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2310021112924.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>1646354820803.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>2126186016166.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>1576248449298.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>995629288108.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>462548704366.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>312997863085.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>258516402883.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>1037854000000.0</v>
+      </c>
+      <c r="C50">
         <v>1468413677682.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>2544280987939.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1904369965108.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>1990040137168.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>965672574125.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>5345343000000.0</v>
+      </c>
+      <c r="C51">
         <v>5745380571000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6380460633640.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6737272359829.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7896240629132.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8049815644405.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>9377608267536.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>6444939345156.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4902568194608.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>673669548620.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>358037120086.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>1566323000000.0</v>
+      </c>
+      <c r="C52">
         <v>1683044313000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>2608814439610.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1943444759788.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>2039094892462.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1014094156635.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2331222424503.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>634330926086.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>243781607206.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>98349573285.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>82218802399.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>1854276017550.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>1588447117550.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>1528864452590.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1623927864480.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>14760355000000.0</v>
+      </c>
+      <c r="C55">
         <v>14654146649000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>14899260719043.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>14918927369684.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>14565401098078.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>13395522520584.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>12795937896881.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>9097886111034.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>6486608237711.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2072304675677.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1349857037856.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>3814651000000.0</v>
+      </c>
+      <c r="C56">
         <v>4034095220000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>3833451836997.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>3606826441101.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>3442650087617.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>2779603714290.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>3730066559985.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1617828769419.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1877901289198.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>334923255087.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>304333262690.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>2332640000000.0</v>
+      </c>
+      <c r="C57">
         <v>2557677805000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3653944275582.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2999545994964.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3434466972634.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1932789258012.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3178349312376.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>892694269855.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>530998189748.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>462183456808.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>225351179206.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>6846225000000.0</v>
+      </c>
+      <c r="C58">
         <v>7263908738000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>7975292710758.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8680336049433.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>10007023391095.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>10188062472096.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10603166858740.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7567886012052.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5562302522882.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1248413049451.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>775357921863.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>7244804000000.0</v>
+      </c>
+      <c r="C60">
         <v>6786646322000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>6342474539220.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>5772315876926.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4185852377281.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2937757048495.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>2024640689984.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1445796874276.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>937064952455.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>820255469595.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>574498113394.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF62"/>
+  <dimension ref="A1:AH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>373258000000.0</v>
+      </c>
+      <c r="C2">
+        <v>347230000000.0</v>
+      </c>
+      <c r="D2">
         <v>327775000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>360256991000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>383133783000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>433430119412.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>393210013988.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>420304415486.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>554858832644.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>631803617244.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>704605734598.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>733838952757.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>618861526628.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>642883313371.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>754372924588.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>838063483667.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>909209282494.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1146821136018.0</v>
       </c>
-      <c r="R2"/>
-      <c r="S2">
+      <c r="T2"/>
+      <c r="U2">
         <v>959201913201.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>959201913201.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>693233939441.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>693233939441.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>778033197937.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>778033197937.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>611700081831.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>611700081831.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>303443946636.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>303443946636.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>181596958314.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>181596958314.0</v>
       </c>
-      <c r="AE2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AG2"/>
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
-    </row>
-    <row r="4" spans="1:32">
+      <c r="AG3"/>
+      <c r="AH3"/>
+    </row>
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>117568000000.0</v>
+        <v>121968000000.0</v>
       </c>
       <c r="C5"/>
       <c r="D5">
+        <v>117568000000.0</v>
+      </c>
+      <c r="E5"/>
+      <c r="F5">
         <v>112525271000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>107731548631.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="H5"/>
+      <c r="I5">
         <v>110734194198.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>247249983986.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>96449673589.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>98017736689.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>92004106139.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>92557965709.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>98952104507.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>94207458810.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>90460785167.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>4185852377281.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>367627085659.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="T5"/>
+      <c r="U5">
         <v>410020279084.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>410020279084.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>453070841511.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>453070841511.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>120889394441.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>120889394441.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>124642081671.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>124642081671.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>137763061244.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>137763061244.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>151417427153.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>151417427153.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>937064952456.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-    </row>
-    <row r="7" spans="1:32">
+      <c r="AG6"/>
+      <c r="AH6"/>
+    </row>
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>17</v>
+      </c>
+      <c r="B7">
+        <v>885902000000.0</v>
+      </c>
       <c r="C7">
+        <v>893392000000.0</v>
+      </c>
+      <c r="D7"/>
+      <c r="E7">
         <v>986885278164.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>60009161596.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1014913284918.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1027910406953.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1697511744102.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>2180895059952.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>140894790483.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2168921670827.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>1866487367243.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1871941644532.0</v>
       </c>
-      <c r="M7"/>
-      <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="B8"/>
+        <v>18</v>
+      </c>
+      <c r="B8">
+        <v>2364667000000.0</v>
+      </c>
       <c r="C8">
-        <v>2364666869100.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>2364667000000.0</v>
+      </c>
+      <c r="D8"/>
       <c r="E8">
         <v>2364666869100.0</v>
       </c>
       <c r="F8">
         <v>2364666869100.0</v>
       </c>
       <c r="G8">
         <v>2364666869100.0</v>
       </c>
       <c r="H8">
         <v>2364666869100.0</v>
       </c>
       <c r="I8">
         <v>2364666869100.0</v>
       </c>
       <c r="J8">
         <v>2364666869100.0</v>
       </c>
       <c r="K8">
         <v>2364666869100.0</v>
       </c>
       <c r="L8">
         <v>2364666869100.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8"/>
+      <c r="M8">
+        <v>2364666869100.0</v>
+      </c>
+      <c r="N8">
+        <v>2364666869100.0</v>
+      </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
-        <v>726235555040.0</v>
+        <v>726236000000.0</v>
       </c>
       <c r="D9">
         <v>726235555040.0</v>
       </c>
       <c r="E9">
         <v>726235555040.0</v>
       </c>
       <c r="F9">
         <v>726235555040.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>726235555040.0</v>
+      </c>
+      <c r="H9">
+        <v>726235555040.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>726235555040.0</v>
       </c>
       <c r="M9">
         <v>726235555040.0</v>
       </c>
       <c r="N9">
         <v>726235555040.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
+      <c r="O9">
+        <v>726235555040.0</v>
+      </c>
+      <c r="P9">
+        <v>726235555040.0</v>
+      </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>1350945000000.0</v>
+      </c>
+      <c r="C10">
+        <v>1365807000000.0</v>
+      </c>
+      <c r="D10">
         <v>1629140000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1196740152000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>1486711779000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1819585186961.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>1710159350011.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2020584613493.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1876728715875.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>1138703590511.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>1524532459217.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>833402907732.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>858484553373.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1230090412973.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1348047075589.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1018507496590.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>720261581808.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1059195935019.0</v>
       </c>
-      <c r="R10"/>
-      <c r="S10">
+      <c r="T10"/>
+      <c r="U10">
         <v>1049638438946.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1049638438946.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>494777973772.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>494777973772.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>345100887830.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>345100887830.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1432164203492.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1432164203492.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>511656025578.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>511656025578.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>746439069086.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>746439069086.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>-1012642439578.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B11">
+        <v>21</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11">
+        <v>559489000000.0</v>
+      </c>
+      <c r="D11">
         <v>389496004930.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>330420102130.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>378434667990.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>994860049790.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>468061668630.0</v>
       </c>
-      <c r="G11"/>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>1350945000000.0</v>
+      </c>
+      <c r="C12">
+        <v>1365807000000.0</v>
+      </c>
+      <c r="D12">
         <v>1629140000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1196740152000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1486711779000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1819585186961.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1713123008256.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>2020584613493.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1876728715875.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>1138703590511.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1524532459217.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>833402907732.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>858484553373.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1230090412973.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1348047075589.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1018507496590.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>720261581808.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1059195935019.0</v>
       </c>
-      <c r="R12"/>
-      <c r="S12">
+      <c r="T12"/>
+      <c r="U12">
         <v>1049638438946.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1049638438946.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>494777973772.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>494777973772.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>345100887830.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>345100887830.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>1432164203492.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1432164203492.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>511656025578.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>511656025578.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>746439069086.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>746439069086.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>1012642439578.0</v>
       </c>
     </row>
-    <row r="13" spans="1:32">
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>2364667000000.0</v>
       </c>
       <c r="C13">
+        <v>2364667000000.0</v>
+      </c>
+      <c r="D13">
+        <v>2364667000000.0</v>
+      </c>
+      <c r="E13">
         <v>2364666869000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>2364666869000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2364666869100.0</v>
       </c>
       <c r="G13">
         <v>2364666869100.0</v>
       </c>
       <c r="H13">
         <v>2364666869100.0</v>
       </c>
       <c r="I13">
         <v>2364666869100.0</v>
       </c>
       <c r="J13">
         <v>2364666869100.0</v>
       </c>
       <c r="K13">
         <v>2364666869100.0</v>
       </c>
       <c r="L13">
         <v>2364666869100.0</v>
       </c>
       <c r="M13">
         <v>2364666869100.0</v>
       </c>
       <c r="N13">
         <v>2364666869100.0</v>
       </c>
       <c r="O13">
+        <v>2364666869100.0</v>
+      </c>
+      <c r="P13">
+        <v>2364666869100.0</v>
+      </c>
+      <c r="Q13">
         <v>2112120439100.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2112120439015.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2112120439015.0</v>
       </c>
-      <c r="R13"/>
-      <c r="S13">
+      <c r="T13"/>
+      <c r="U13">
         <v>658750971015.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>658750971015.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>298750159015.0</v>
       </c>
       <c r="W13">
         <v>298750159015.0</v>
       </c>
       <c r="X13">
         <v>298750159015.0</v>
       </c>
       <c r="Y13">
         <v>298750159015.0</v>
       </c>
       <c r="Z13">
         <v>298750159015.0</v>
       </c>
       <c r="AA13">
         <v>298750159015.0</v>
       </c>
       <c r="AB13">
         <v>298750159015.0</v>
       </c>
       <c r="AC13">
         <v>298750159015.0</v>
       </c>
       <c r="AD13">
         <v>298750159015.0</v>
       </c>
-      <c r="AE13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:32">
+      <c r="AE13">
+        <v>298750159015.0</v>
+      </c>
+      <c r="AF13">
+        <v>298750159015.0</v>
+      </c>
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>23646669000.0</v>
       </c>
       <c r="C14">
         <v>23646669000.0</v>
       </c>
       <c r="D14">
         <v>23646669000.0</v>
       </c>
       <c r="E14">
-        <v>23646668691.0</v>
+        <v>23646669000.0</v>
       </c>
       <c r="F14">
-        <v>23646668691.0</v>
+        <v>23646669000.0</v>
       </c>
       <c r="G14">
         <v>23646668691.0</v>
       </c>
       <c r="H14">
-        <v>23711454085.0</v>
+        <v>23646668691.0</v>
       </c>
       <c r="I14">
         <v>23646668691.0</v>
       </c>
       <c r="J14">
-        <v>16200780332.0</v>
+        <v>23711454085.0</v>
       </c>
       <c r="K14">
         <v>23646668691.0</v>
       </c>
       <c r="L14">
+        <v>16200780332.0</v>
+      </c>
+      <c r="M14">
+        <v>23646668691.0</v>
+      </c>
+      <c r="N14">
         <v>22161036550.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>21121204391.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>23646668691.0</v>
       </c>
       <c r="P14">
         <v>23646668691.0</v>
       </c>
       <c r="Q14">
+        <v>23646668691.0</v>
+      </c>
+      <c r="R14">
+        <v>23646668691.0</v>
+      </c>
+      <c r="S14">
         <v>6092328120.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3163016039.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>3163016039.0</v>
       </c>
-      <c r="T14">
-[...4 lines deleted...]
-      </c>
       <c r="V14">
-        <v>588235000.0</v>
+        <v>187.56</v>
       </c>
       <c r="W14">
         <v>588235000.0</v>
       </c>
       <c r="X14">
         <v>588235000.0</v>
       </c>
       <c r="Y14">
         <v>588235000.0</v>
       </c>
       <c r="Z14">
         <v>588235000.0</v>
       </c>
       <c r="AA14">
         <v>588235000.0</v>
       </c>
       <c r="AB14">
         <v>588235000.0</v>
       </c>
       <c r="AC14">
         <v>588235000.0</v>
       </c>
       <c r="AD14">
         <v>588235000.0</v>
       </c>
       <c r="AE14">
         <v>588235000.0</v>
       </c>
       <c r="AF14">
         <v>588235000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14">
+        <v>588235000.0</v>
+      </c>
+      <c r="AH14">
+        <v>588235000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16">
+        <v>45672000000.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>65117000000.0</v>
       </c>
-      <c r="C16"/>
-[...1 lines deleted...]
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
         <v>76858540017.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>140928646269.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>28149016758.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>-68086969545.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>82912282641.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>85229968999.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>100707568944.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>140215140811.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>118228559411.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>124274085123.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>51323370497.0</v>
       </c>
-      <c r="P16"/>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>55836000000.0</v>
+      </c>
+      <c r="C21">
+        <v>56198000000.0</v>
+      </c>
+      <c r="D21">
         <v>60252000000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>11961179000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>13738462000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>14624509006.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>15133566077.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>10748005427.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>8273301323.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9303460305.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>11237325529.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>11983265604.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>12904738954.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>10016040751.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>11920207067.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>8684499738.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>6828589854.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7364203492.0</v>
       </c>
-      <c r="R21"/>
-      <c r="S21">
+      <c r="T21"/>
+      <c r="U21">
         <v>2282228322.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>2282228322.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>734940030.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>734940030.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>142367880.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>142367880.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>190784834.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>190784834.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>246115678.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>246115678.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>321962522.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>321962522.0</v>
       </c>
-      <c r="AE21"/>
-[...2 lines deleted...]
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>367898000000.0</v>
+      </c>
+      <c r="C22">
+        <v>317215000000.0</v>
+      </c>
+      <c r="D22">
         <v>301279000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>233056364000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>208000553000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>207250410021.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>177222639435.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>211199274443.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>182125590210.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>206363552752.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>235807296244.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>183209286347.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>201776118562.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>206706434805.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>169385426156.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>236030037257.0</v>
       </c>
-      <c r="P22"/>
-      <c r="Q22">
+      <c r="R22"/>
+      <c r="S22">
         <v>88571296514.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22"/>
       <c r="T22"/>
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22">
         <v>38555983632.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>38555983632.0</v>
       </c>
-      <c r="W22"/>
-[...1 lines deleted...]
-      <c r="Y22">
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22">
         <v>24678441461.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>14924787000000.0</v>
+      </c>
+      <c r="C23">
+        <v>14760355000000.0</v>
+      </c>
+      <c r="D23">
         <v>14469198000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>14277909471000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>14393372185000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>14654146649099.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>14587176633923.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>14958866709143.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>15211309268752.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>14899260719043.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>15150403670507.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>14660662298647.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>14731838391246.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>14918927369684.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>15337211886366.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>14958923815087.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>14414890494965.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>14565401098078.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="T23"/>
+      <c r="U23">
         <v>14318260958342.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>14318260958342.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>13395522520584.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>13395522520584.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>12417630603415.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>12417630603415.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>12795937896881.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>12795937896881.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>10207616607800.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>10207616607800.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>9097886111034.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>9097886111034.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>924305714829.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>3538351000000.0</v>
+      </c>
+      <c r="C24">
+        <v>3414097000000.0</v>
+      </c>
+      <c r="D24">
         <v>3862386868920.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>3368202544050.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3729701969740.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>4056497490800.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>4256382417450.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>3183114294724.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>2904235510078.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>3695284855218.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>3671289199220.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>3838485612390.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4428230276060.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>4763481030480.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>5033542682700.0</v>
       </c>
-      <c r="O24"/>
-      <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>3779020000000.0</v>
+      </c>
+      <c r="D25">
         <v>3876063395320.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4140268299270.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>3733765459970.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>4062336258050.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4277890045210.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>3693885142900.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3863183954450.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4454834373950.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>4793827600040.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5070401499460.0</v>
       </c>
-      <c r="O25"/>
-      <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>4127223000000.0</v>
+      </c>
+      <c r="C28">
+        <v>3979536000000.0</v>
+      </c>
+      <c r="D28">
         <v>3849857000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>4177303048000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3913021282000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>3925795383970.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4181920075842.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>5319396496755.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>4578417660049.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>5241757043129.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>5119776440030.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>5465491827198.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>5554228991715.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>5507181946856.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>5727530805966.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6709835342420.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>6913620597683.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6837044694112.0</v>
       </c>
-      <c r="R28"/>
-      <c r="S28">
+      <c r="T28"/>
+      <c r="U28">
         <v>7160360211376.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>7160360211376.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7555037670630.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>7555037670630.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>7772180453621.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>7772180453621.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>7926177249127.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>7926177249127.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>6385325503330.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>6385325503330.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>5698500276070.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>5698500276070.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>1012642439578.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>39</v>
+      </c>
+      <c r="B29">
+        <v>11969661000000.0</v>
+      </c>
       <c r="C29">
+        <v>11696755000000.0</v>
+      </c>
+      <c r="D29"/>
+      <c r="E29">
         <v>11347601706255.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>12237423850704.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>11517113607846.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>11408604654001.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>11427200214652.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>10822625922689.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>12582040382377.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>10738089191675.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>10551451622491.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>10509850685362.0</v>
       </c>
-      <c r="M29"/>
-      <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>1994881000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1964460000000.0</v>
+      </c>
+      <c r="D30">
         <v>1908011000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2086384046000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>1916900401000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>1867483091788.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2124284927990.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2184185617785.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1092421501965.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2365385029618.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2344356618819.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2383542793430.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2274069914458.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1969252991872.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2172597068609.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2215080821130.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>17184222388.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>422225675928.0</v>
       </c>
-      <c r="R30"/>
-      <c r="S30">
+      <c r="T30"/>
+      <c r="U30">
         <v>705952719135.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>705952719135.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>396027356047.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>396027356047.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>571187893960.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>571187893960.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>368151573730.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>368151573730.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>280145114267.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>280145114267.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>365654213770.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>365654213770.0</v>
       </c>
-      <c r="AE30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:32">
+      <c r="AG30"/>
+      <c r="AH30"/>
+    </row>
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
-    </row>
-    <row r="32" spans="1:32">
+      <c r="AG31"/>
+      <c r="AH31"/>
+    </row>
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>41</v>
-[...1 lines deleted...]
-      <c r="B32"/>
+        <v>42</v>
+      </c>
+      <c r="B32">
+        <v>1377831000000.0</v>
+      </c>
       <c r="C32">
+        <v>1482011000000.0</v>
+      </c>
+      <c r="D32"/>
+      <c r="E32">
         <v>1716435048775.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1273676622402.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>1476417415512.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>1630328470365.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1609719729704.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1072363669807.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>179507561415.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>179658562786.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>12472089738.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>501317787590.0</v>
       </c>
-      <c r="M32"/>
-      <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
-    </row>
-    <row r="33" spans="1:32">
+      <c r="AG32"/>
+      <c r="AH32"/>
+    </row>
+    <row r="33" spans="1:34">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>11074253000000.0</v>
+      </c>
+      <c r="C33">
+        <v>10945704000000.0</v>
+      </c>
+      <c r="D33">
         <v>10507059000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>10612874169000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>10603136095000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>10620051428944.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>10374378957917.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>10413936630955.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>10511518246069.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>11067272748076.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>10891671640257.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>11084852074722.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>11196892002711.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>11312100928583.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>11429374940749.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>11312696397870.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>11103371965837.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>11122751010461.0</v>
       </c>
-      <c r="R33"/>
-      <c r="S33">
+      <c r="T33"/>
+      <c r="U33">
         <v>10789103937679.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>10789103937679.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>10615918806294.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>10615918806294.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>9696866224785.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>9696866224785.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>9065871336896.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>9065871336896.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>8782065762038.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>8782065762038.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>7480057341615.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>7480057341615.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>-1012642439578.0</v>
       </c>
     </row>
-    <row r="34" spans="1:32">
+    <row r="34" spans="1:34">
       <c r="A34" t="s">
-        <v>43</v>
-[...1 lines deleted...]
-      <c r="B34"/>
+        <v>44</v>
+      </c>
+      <c r="B34">
+        <v>1000000.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
-    </row>
-    <row r="35" spans="1:32">
+      <c r="AG34"/>
+      <c r="AH34"/>
+    </row>
+    <row r="35" spans="1:34">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>4390082000000.0</v>
+      </c>
+      <c r="C35">
+        <v>4513585000000.0</v>
+      </c>
+      <c r="D35">
         <v>4491338000000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>4761110157000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>4369081210000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>4706230933068.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>4867278648275.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>4654166791725.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4398712840450.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>4321348435176.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4259424331271.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>4452820429074.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>5233339100372.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>5680790054469.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>6044980827731.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>6712456453621.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>6389951647012.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>6572556418461.0</v>
       </c>
-      <c r="R35"/>
-      <c r="S35">
+      <c r="T35"/>
+      <c r="U35">
         <v>8000076221134.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>8000076221134.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>8255273214084.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>8255273214084.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>7390802388247.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>7390802388247.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>7424817546364.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>7424817546364.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>6773378571390.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>6773378571390.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>6675191742197.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>6675191742197.0</v>
       </c>
-      <c r="AE35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:32">
+      <c r="AG35"/>
+      <c r="AH35"/>
+    </row>
+    <row r="36" spans="1:34">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>46293000000.0</v>
+      </c>
+      <c r="C36">
+        <v>2576621000000.0</v>
+      </c>
+      <c r="D36">
         <v>37308000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>41240238000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>42419264000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>38207026381.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>28241403552.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>27316024928.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>3232570974955.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>24407869986.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>25275151786.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>25690659735.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>144760530234.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>188712034249.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>204534347709.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>22313512678.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>4627485663506.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>110396036699.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="T36"/>
+      <c r="U36">
         <v>4721090352175.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>4721090352175.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>4840919922421.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>4840919922421.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>5059239048955.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>5059239048955.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>5003088360265.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>5003088360265.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>6017451806935.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>6017451806935.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>5061776782465.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>5061776782465.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>-1012642439578.0</v>
       </c>
     </row>
-    <row r="37" spans="1:32">
+    <row r="37" spans="1:34">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
-    </row>
-    <row r="38" spans="1:32">
+      <c r="AG37"/>
+      <c r="AH37"/>
+    </row>
+    <row r="38" spans="1:34">
       <c r="A38" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>48</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>69604000000.0</v>
+      </c>
+      <c r="D38">
         <v>60808033400.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>64536429060.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>66640478950.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>62580580750.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>52650586880.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>112194615220.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>110620816460.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>150924264930.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>195353948350.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>212528787640.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
-    </row>
-    <row r="39" spans="1:32">
+      <c r="AG38"/>
+      <c r="AH38"/>
+    </row>
+    <row r="39" spans="1:34">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>136811000000.0</v>
+      </c>
+      <c r="C39">
+        <v>167169000000.0</v>
+      </c>
+      <c r="D39">
         <v>123709000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>148854740000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>178623356000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>139776531385.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>168623437816.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>126502053946.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>1548515214633.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>119760858785.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>128509363363.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>1642768377844.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>1668169827281.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1723833105369.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1739160029244.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>176609062239.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>2574072724932.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>1872657180156.0</v>
       </c>
-      <c r="R39"/>
-      <c r="S39">
+      <c r="T39"/>
+      <c r="U39">
         <v>1773565862582.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1773565862582.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1850242400839.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1850242400839.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>1804475596840.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1804475596840.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>1905072341302.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1929750782763.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>633749705917.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>633749705917.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>505735486563.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>505735486563.0</v>
       </c>
-      <c r="AE39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:32">
+      <c r="AG39"/>
+      <c r="AH39"/>
+    </row>
+    <row r="40" spans="1:34">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>210905000000.0</v>
+      </c>
+      <c r="C40">
+        <v>368390000000.0</v>
+      </c>
+      <c r="D40">
         <v>336005000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>307469833000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>344030990000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>196229237931.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>300900331217.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>216612459988.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>225118863999.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>274087806689.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>338814007516.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>196104505322.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>204807849287.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>192239106661.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>221078153065.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>195177951577.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>244635647147.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>220667038511.0</v>
       </c>
-      <c r="R40"/>
-      <c r="S40">
+      <c r="T40"/>
+      <c r="U40">
         <v>289517649299.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>289517649299.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>225461161936.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>225461161936.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>214877706968.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>214877706968.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>235426806042.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>235426806042.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>231145038993.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>231145038993.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>76766385455.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>76766385455.0</v>
       </c>
-      <c r="AE40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:32">
+      <c r="AG40"/>
+      <c r="AH40"/>
+    </row>
+    <row r="41" spans="1:34">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
-    </row>
-    <row r="42" spans="1:32">
+      <c r="AG41"/>
+      <c r="AH41"/>
+    </row>
+    <row r="42" spans="1:34">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
+        <v>958542000000.0</v>
+      </c>
+      <c r="C42">
+        <v>1092108000000.0</v>
+      </c>
+      <c r="D42">
         <v>990209000000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>1118077261000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>1032323264000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1050430284708.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1003751226448.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>921510924915.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>726235555037.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1041259391116.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>957334701771.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>970543532764.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>984440689881.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>998675790395.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1110105033725.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>-3776848058901.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>427377117463.0</v>
       </c>
-      <c r="R42"/>
-      <c r="S42"/>
       <c r="T42"/>
       <c r="U42"/>
       <c r="V42"/>
       <c r="W42"/>
       <c r="X42"/>
       <c r="Y42"/>
       <c r="Z42"/>
       <c r="AA42"/>
       <c r="AB42"/>
       <c r="AC42"/>
       <c r="AD42"/>
       <c r="AE42"/>
-      <c r="AF42">
+      <c r="AF42"/>
+      <c r="AG42"/>
+      <c r="AH42">
         <v>-12759237627.0</v>
       </c>
     </row>
-    <row r="43" spans="1:32">
+    <row r="43" spans="1:34">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
-    </row>
-    <row r="44" spans="1:32">
+      <c r="AG43"/>
+      <c r="AH43"/>
+    </row>
+    <row r="44" spans="1:34">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
-    </row>
-    <row r="45" spans="1:32">
+      <c r="AG44"/>
+      <c r="AH44"/>
+    </row>
+    <row r="45" spans="1:34">
       <c r="A45" t="s">
-        <v>54</v>
-[...1 lines deleted...]
-      <c r="B45"/>
+        <v>55</v>
+      </c>
+      <c r="B45">
+        <v>10665820000000.0</v>
+      </c>
       <c r="C45">
+        <v>10204739000000.0</v>
+      </c>
+      <c r="D45"/>
+      <c r="E45">
         <v>9389201812305.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>9065341113256.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>8766396128855.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>9996759997541.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>9867243002374.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>9689801738732.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>9483199336392.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>8939147750717.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>8784229294319.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>8640545469451.0</v>
       </c>
-      <c r="M45"/>
-      <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
-    </row>
-    <row r="46" spans="1:32">
+      <c r="AG45"/>
+      <c r="AH45"/>
+    </row>
+    <row r="46" spans="1:34">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>8551324000000.0</v>
+      </c>
+      <c r="C46">
+        <v>8303724000000.0</v>
+      </c>
+      <c r="D46">
         <v>7993334000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>7943171042000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>7812349622000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>7716856047373.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>7377714420484.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>7351723290281.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>7356492837428.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>7336585544089.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>6994628891093.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>7018345161668.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>6918067589276.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>6939045213509.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>6941312227135.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>6914724626659.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>6459557859534.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>6425968151954.0</v>
       </c>
-      <c r="R46"/>
-      <c r="S46">
+      <c r="T46"/>
+      <c r="U46">
         <v>6065731357182.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>6065731357182.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>5774263943843.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>5774263943843.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>4637484807950.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>4637484807950.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>4062592191797.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>4062592191797.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>2764367839425.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>2764367839425.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>2417958596628.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>2417958596628.0</v>
       </c>
-      <c r="AE46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:32">
+      <c r="AG46"/>
+      <c r="AH46"/>
+    </row>
+    <row r="47" spans="1:34">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>8303724000000.0</v>
+      </c>
+      <c r="D47">
         <v>7993868243750.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>7943171041780.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>7812349622120.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>7716856047370.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>7377714420480.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>6914097794510.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>6939695044850.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>6918067589280.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>6939045213510.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>6941312227140.0</v>
       </c>
-      <c r="O47"/>
-      <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
       <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
       <c r="Z47"/>
       <c r="AA47"/>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
-    </row>
-    <row r="48" spans="1:32">
+      <c r="AG47"/>
+      <c r="AH47"/>
+    </row>
+    <row r="48" spans="1:34">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>3932218000000.0</v>
+      </c>
+      <c r="C48">
+        <v>3788029000000.0</v>
+      </c>
+      <c r="D48">
         <v>3552238000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>3477699654000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>3388184547000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>3263817619393.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>3176017539553.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>3322830538783.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>3148472166790.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>2936548279004.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>2842682655695.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>2691829746801.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>2527413260116.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>2310021112924.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>2208099099507.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>2032238859814.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>1822773395768.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>1646354820803.0</v>
       </c>
-      <c r="R48"/>
-      <c r="S48">
+      <c r="T48"/>
+      <c r="U48">
         <v>2533490306251.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>2533490306251.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>2185936047969.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>2185936047969.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>1879536312711.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>1879536312711.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>1601248449298.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1601248449298.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>1455818690579.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1455818690579.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>995629288108.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>995629288108.0</v>
       </c>
-      <c r="AE48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:32">
+      <c r="AG48"/>
+      <c r="AH48"/>
+    </row>
+    <row r="49" spans="1:34">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
-    </row>
-    <row r="50" spans="1:32">
+      <c r="AG49"/>
+      <c r="AH49"/>
+    </row>
+    <row r="50" spans="1:34">
       <c r="A50" t="s">
-        <v>59</v>
-[...1 lines deleted...]
-      <c r="B50"/>
+        <v>60</v>
+      </c>
+      <c r="B50">
+        <v>1053915000000.0</v>
+      </c>
       <c r="C50">
+        <v>1037854000000.0</v>
+      </c>
+      <c r="D50"/>
+      <c r="E50">
         <v>1018955377723.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>1610021929561.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>1468413677682.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>1457611416840.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>1524343392932.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>1370015805894.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>2544280987939.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>1460910266367.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>1417742876062.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>1403438910484.0</v>
       </c>
-      <c r="M50"/>
-      <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
-    </row>
-    <row r="51" spans="1:32">
+      <c r="AG50"/>
+      <c r="AH50"/>
+    </row>
+    <row r="51" spans="1:34">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>5478168000000.0</v>
+      </c>
+      <c r="C51">
+        <v>5345343000000.0</v>
+      </c>
+      <c r="D51">
         <v>5478997000000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>5374043200000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>5399733061000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>5745380570931.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>5892079425853.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>7339981110248.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>6455146375924.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>6380460633640.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>6644308899251.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>6298894734930.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>6412713545088.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>6737272359829.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>7075577881555.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>7728342839010.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>7633882179491.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>7896240629131.0</v>
       </c>
-      <c r="R51"/>
-      <c r="S51">
+      <c r="T51"/>
+      <c r="U51">
         <v>8209998650322.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>8209998650322.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>8049815644402.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>8049815644402.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>8117281341451.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>8117281341451.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>9358341452619.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>9358341452619.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>6896981528908.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>6896981528908.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>6444939345156.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>6444939345156.0</v>
       </c>
-      <c r="AE51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:32">
+      <c r="AG51"/>
+      <c r="AH51"/>
+    </row>
+    <row r="52" spans="1:34">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>1844333000000.0</v>
+      </c>
+      <c r="C52">
+        <v>1566323000000.0</v>
+      </c>
+      <c r="D52">
         <v>1606850000000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1233774901000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1665967601000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1683044312883.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1614189380639.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>2247070560213.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>2559454213184.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>2608814439610.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>2950423756351.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>2435710780477.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1957879171137.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1943444759788.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>2005176382094.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>2136943837911.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>2056584063771.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>2039094892462.0</v>
       </c>
-      <c r="R52"/>
-      <c r="S52">
+      <c r="T52"/>
+      <c r="U52">
         <v>1149438349992.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>1149438349992.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>1014094156635.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>1014094156635.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>1520001665263.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>1520001665263.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>2331222424503.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>2331222424503.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>825557442153.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>825557442153.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>634330926086.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>634330926086.0</v>
       </c>
-      <c r="AE52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:32">
+      <c r="AG52"/>
+      <c r="AH52"/>
+    </row>
+    <row r="53" spans="1:34">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
         <v>1253099885515.0</v>
       </c>
-      <c r="G53"/>
-      <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53"/>
+      <c r="L53">
         <v>1857070470540.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>1611643470540.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>1514420170540.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>1854276017550.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>1920447117550.0</v>
       </c>
-      <c r="O53"/>
-      <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>2025284879156.0</v>
       </c>
     </row>
-    <row r="54" spans="1:32">
+    <row r="54" spans="1:34">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
-    </row>
-    <row r="55" spans="1:32">
+      <c r="AG54"/>
+      <c r="AH54"/>
+    </row>
+    <row r="55" spans="1:34">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>14924788000000.0</v>
+      </c>
+      <c r="C55">
+        <v>14760355000000.0</v>
+      </c>
+      <c r="D55">
         <v>14469198000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>14277909471000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>14393372185000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>14654146649099.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>14587176633923.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>14958866709143.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>15211309268752.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>14899260719043.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>15150403670507.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>14660662298647.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>14731838391246.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>14918927369684.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>15337211886366.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>14958923815087.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>14414890494965.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>14565401098078.0</v>
       </c>
-      <c r="R55"/>
-      <c r="S55">
+      <c r="T55"/>
+      <c r="U55">
         <v>14318260958342.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>14318260958342.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>13395522520584.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>13395522520584.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>12417630603415.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>12417630603415.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>12795937896881.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>12795937896881.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>10207616607800.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>10207616607800.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>9097886111034.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>9097886111034.0</v>
       </c>
-      <c r="AE55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:32">
+      <c r="AG55"/>
+      <c r="AH55"/>
+    </row>
+    <row r="56" spans="1:34">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>3850535000000.0</v>
+      </c>
+      <c r="C56">
+        <v>3814651000000.0</v>
+      </c>
+      <c r="D56">
         <v>3962139000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>3665035302000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>3790236090000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>4034095220155.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>4212797676005.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>4544930078188.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>4699791022683.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>3831987970967.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>4258732030250.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>3575810223925.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>3534946388535.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>3606826441101.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>3907836945617.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>3646227417216.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>3311518529128.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>3442650087617.0</v>
       </c>
-      <c r="R56"/>
-      <c r="S56">
+      <c r="T56"/>
+      <c r="U56">
         <v>3529157020663.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>3529157020663.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>2779603714290.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>2779603714290.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>2720764378630.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>2720764378630.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>3730066559985.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>3730066559985.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1425550845762.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1425550845762.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1617828769419.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>1617828769419.0</v>
       </c>
-      <c r="AE56"/>
-      <c r="AF56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>1012642439578.0</v>
       </c>
     </row>
-    <row r="57" spans="1:32">
+    <row r="57" spans="1:34">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>2474168000000.0</v>
+      </c>
+      <c r="C57">
+        <v>2332640000000.0</v>
+      </c>
+      <c r="D57">
         <v>2335747000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1948600253000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>2516559467000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2557677804643.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>2583933071671.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>2936674214514.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>3627427352876.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>3653944275582.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>4079073467464.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>3563338134187.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>3033628600945.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>2999545994964.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>3167830428211.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>3279689538663.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>3280622831933.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>3434466972634.0</v>
       </c>
-      <c r="R57"/>
-      <c r="S57">
+      <c r="T57"/>
+      <c r="U57">
         <v>2398157912492.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>2398157912492.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1932789258012.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>1932789258012.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>2512912570168.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>2512912570168.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>3178349312376.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>3178349312376.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>1360146427782.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>1360146427782.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>892694269855.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>892694269855.0</v>
       </c>
-      <c r="AE57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:32">
+      <c r="AG57"/>
+      <c r="AH57"/>
+    </row>
+    <row r="58" spans="1:34">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>6864250000000.0</v>
+      </c>
+      <c r="C58">
+        <v>6846225000000.0</v>
+      </c>
+      <c r="D58">
         <v>6827085000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>6709710410000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>6885640677000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>7263908737711.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>7451211719946.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>7590841006239.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>8026140193326.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>7975292710758.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>8338497798735.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>8016158563261.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>8266967701317.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>8680336049433.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>9212811255942.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>9992145992284.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>9670574478945.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>10007023391095.0</v>
       </c>
-      <c r="R58"/>
-      <c r="S58">
+      <c r="T58"/>
+      <c r="U58">
         <v>10398234133626.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>10398234133626.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>10188062472096.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>10188062472096.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>9903714958415.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>9903714958415.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>10603166858740.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>10603166858740.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>8133524999172.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>8133524999172.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>7567886012052.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>7567886012052.0</v>
       </c>
-      <c r="AE58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:32">
+      <c r="AG58"/>
+      <c r="AH58"/>
+    </row>
+    <row r="59" spans="1:34">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
-    </row>
-    <row r="60" spans="1:32">
+      <c r="AG59"/>
+      <c r="AH59"/>
+    </row>
+    <row r="60" spans="1:34">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>7377395000000.0</v>
+      </c>
+      <c r="C60">
+        <v>7244804000000.0</v>
+      </c>
+      <c r="D60">
         <v>7024682000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>6960443784000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>6897699951000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>6786646321833.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>6544435635101.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>6719742526996.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>6548374606717.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>6342474539220.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>6262701963255.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>6119044254804.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>5969078784806.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>5772315876926.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>5682871002332.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>4539852460088.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>4343898153163.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>4185852377281.0</v>
       </c>
-      <c r="R60"/>
-      <c r="S60">
+      <c r="T60"/>
+      <c r="U60">
         <v>3602261556351.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>3602261556351.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>2937757048495.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>2937757048495.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>2299175866168.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>2299175866168.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>2024640689984.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>2024640689984.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1892331910838.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1892331910838.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1445796874276.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>1445796874276.0</v>
       </c>
-      <c r="AE60"/>
-      <c r="AF60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>924305714829.0</v>
       </c>
     </row>
-    <row r="61" spans="1:32">
+    <row r="61" spans="1:34">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
-    </row>
-    <row r="62" spans="1:32">
+      <c r="AG61"/>
+      <c r="AH61"/>
+    </row>
+    <row r="62" spans="1:34">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>1633138000000.0</v>
+      </c>
+      <c r="C2">
         <v>1652355392000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2021067684136.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1890178967244.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1642782786475.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1288520781590.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2131216394841.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>3256513553843.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2165603859710.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>779024547539.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>470371473312.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B3">
+        <v>87505000000.0</v>
+      </c>
+      <c r="C3">
         <v>60825478000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>731627019984.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>632904828202.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>540872480891.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>360949063316.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>191511593914.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>151098876587.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>132086883302.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>121502354078.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>117417471624.0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B5">
+        <v>1185094000000.0</v>
+      </c>
+      <c r="C5">
         <v>1088364292000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1538993079346.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1618029371456.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1564090937574.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1598526036552.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1339765082907.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1084860188288.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>248420751326.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>169959057309.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>72823740374.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>1272599000000.0</v>
+      </c>
+      <c r="C6">
         <v>1149189770000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2270620099330.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2250934199658.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2104963418465.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1959475099868.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1531276676821.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1235959064875.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>380507634628.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>291461411387.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>190241211998.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>2367080000000.0</v>
+      </c>
+      <c r="C9">
         <v>2325833464000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>2285256488531.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2757472320110.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2537290279680.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2477167353204.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1931165156910.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1407181786078.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>494220780246.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>349348786066.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>215439746662.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>678626000000.0</v>
+      </c>
+      <c r="C10">
         <v>521633531000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>890766293785.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>866899587532.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>788774080888.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>780574561087.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>848019744007.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>588975948329.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>105774986866.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>41635670129.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>31282519961.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>162770000000.0</v>
+      </c>
+      <c r="C11">
         <v>259065288000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>211594893877.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>194001631737.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>117395477693.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>100896985647.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>171969650608.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-12631584799.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2973925030.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>31386518513.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>10444524259.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>506468000000.0</v>
+      </c>
+      <c r="C12">
         <v>584103670000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>626338245728.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>751129783925.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>775316856688.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>817951475462.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>696767853058.0</v>
       </c>
-      <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>47917000000.0</v>
+      </c>
+      <c r="C13">
         <v>518467890920.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>19553438880.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>747327956000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>749620669250.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>812613995130.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>665944691410.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B14">
+        <v>-67363000000.0</v>
+      </c>
+      <c r="C14">
         <v>-17096273269.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-114955815236.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-93397736242.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-92449775478.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-101674144069.0</v>
       </c>
-      <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>448493000000.0</v>
+      </c>
+      <c r="C15">
         <v>245471970000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>564215584672.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>579500219553.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>578928827717.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>578003431371.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>591495494441.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>504505553520.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>119189656094.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11013997584.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>20837993103.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B16">
+        <v>448493000000.0</v>
+      </c>
+      <c r="C16">
         <v>245471970330.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>564215584670.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>579500219550.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>578928827720.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>578003431370.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>591495494440.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>515856000000.0</v>
+      </c>
+      <c r="C17">
         <v>262568243594.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>679171399908.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>672897955795.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>671378603195.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>679677575440.0</v>
       </c>
-      <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-464116000000.0</v>
+      </c>
+      <c r="C18">
         <v>-531310469150.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-612577049656.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-716691306942.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-738586082093.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-781914683416.0</v>
       </c>
-      <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>1109919000000.0</v>
+      </c>
+      <c r="C21">
         <v>1066061488000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1506789888710.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1566185744922.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1543991779484.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1571416685288.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1335225461332.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1084860188288.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>248420751326.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>169959057309.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>72823740374.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>2890299000000.0</v>
+      </c>
+      <c r="C23">
         <v>2912127368000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2799534283957.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3108574811063.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2670654474525.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2230692209114.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2767070902606.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3607401296300.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2403180651492.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1035893901137.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>624938302102.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B25">
+        <v>87505000000.0</v>
+      </c>
+      <c r="C25">
         <v>60825478496.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>59132431793.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>67392568546.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>59383312546.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>33741498070.0</v>
       </c>
-      <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B27">
+        <v>76790000000.0</v>
+      </c>
+      <c r="C27">
         <v>61041698000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>67891964575.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>60126442047.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>48721933656.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>39199408386.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>29282044247.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>22959900865.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>14970785264.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>11330978047.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>11782244616.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>147171000000.0</v>
+      </c>
+      <c r="C28">
         <v>146942893000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>151612657040.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>221296006903.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>247517872672.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>203828613543.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>162878711907.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24756429436.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>19260826971.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14033057918.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>12717845682.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>162770000000.0</v>
+      </c>
+      <c r="C29">
         <v>259065287560.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>211594893877.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>194001631740.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>117395477690.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>100896985650.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>171969650610.0</v>
       </c>
-      <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>1257161000000.0</v>
+      </c>
+      <c r="C30">
         <v>1259771976000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1018143653069.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1218395843819.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1027871688050.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>942171427524.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>635854507765.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>350887742457.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>237576791782.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>256869353598.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>154566828790.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>-431293000000.0</v>
+      </c>
+      <c r="C31">
         <v>-544427957000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-616023594925.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-699286157390.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-755217698596.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-790842124201.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-487205717325.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-495884239959.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-142645764460.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-128323387180.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-41541220413.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>4000218000000.0</v>
+      </c>
+      <c r="C32">
         <v>3978188856000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4306324172667.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4647651287354.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4180073066155.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>3765688134794.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4062381551751.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4663695339921.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>2659824639956.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1128373333605.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>685811219974.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF32"/>
+  <dimension ref="A1:AH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>394661000000.0</v>
+      </c>
+      <c r="C2">
+        <v>442900325000.0</v>
+      </c>
+      <c r="D2">
         <v>475337126000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>409183256000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>327575823000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>435111800230.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>431249218688.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>403821568464.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>394224419471.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>458178165403.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>378016800186.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>457442678354.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>501444512047.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>643053495147.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>491968017458.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>390360673864.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>364796780775.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>525808461620.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>382471360962.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>456627433632.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>365061124112.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>400988904891.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>400988904891.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>388862017374.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>388862017375.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>515058030728.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>515058030727.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>599827468072.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>599827468073.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>993864302829.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>993864302829.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>634392474092.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>634392474093.0</v>
       </c>
     </row>
-    <row r="3" spans="1:32">
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B3">
+        <v>221246000000.0</v>
+      </c>
+      <c r="C3">
+        <v>-166779176000.0</v>
+      </c>
+      <c r="D3">
         <v>217070062000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>19579218000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>17634896000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>19645014617.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>187474781445.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>183647300911.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>182864971851.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>220377457004.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>175917107033.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>168443712718.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>166790153168.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>180611071634.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>157384277464.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>146266149139.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>148643329965.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>15444346049.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>132498219701.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>112208670564.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>112208670564.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>82981914797.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>82981914797.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>82017208360.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>82017208360.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>53261176154.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>53261176154.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>42494620803.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>42494620803.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>66548625806.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>66548625806.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>9000812488.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>9000812488.0</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B5">
+        <v>286017000000.0</v>
+      </c>
+      <c r="C5">
+        <v>410209507000.0</v>
+      </c>
+      <c r="D5">
         <v>262321264000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>237001705000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>275561524000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>204315960063.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>61499022323.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>364586218076.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>296132339477.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>288458463507.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>389306686442.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>401740026499.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>459487902889.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>339815017800.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>393716488088.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>460989345907.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>421749269069.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>369198497161.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>363123894597.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>408458018592.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>412285375445.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>379098249403.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>379098249403.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>410312360394.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>410312360394.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>259899169266.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>259899169266.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>409983372187.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>409983372188.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>309068814626.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>309068814626.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>233361279517.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>233361279518.0</v>
       </c>
     </row>
-    <row r="6" spans="1:32">
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>507263000000.0</v>
+      </c>
+      <c r="C6">
+        <v>243430331000.0</v>
+      </c>
+      <c r="D6">
         <v>479391326000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>256580923000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>293196420000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>223960974680.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>248973803768.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>548233518987.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>478997311328.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>508835920511.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>565223793475.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>570183739217.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>626278056057.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>520426089434.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>551100765552.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>607255495046.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>570392599034.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>384642843210.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>495622114298.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>520666689156.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>524494046009.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>462080164200.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>462080164200.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>492329568754.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>492329568754.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>313160345420.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>313160345420.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>452477992990.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>452477992991.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>375617440432.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>375617440432.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>242362092005.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>242362092006.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>567944000000.0</v>
+      </c>
+      <c r="C9">
+        <v>749289008000.0</v>
+      </c>
+      <c r="D9">
         <v>503874275000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>524180431000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>567878088000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>549720304969.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>410372686912.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>638539432791.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>702008294383.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>503435295571.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>642227787499.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>631180929801.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>734398003807.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>603569618748.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>762678225219.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>729952001560.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>661272474583.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>655187592737.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>545208022654.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>579071380459.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>615995671064.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>534587493776.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>534587493776.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>558405651355.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>558405651355.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>401165763056.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>401165763057.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>515139514019.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>515139514019.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>402468389142.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>402468389142.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>301122503897.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>301122503897.0</v>
       </c>
     </row>
-    <row r="10" spans="1:32">
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>192293000000.0</v>
+      </c>
+      <c r="C10">
+        <v>286078000000.0</v>
+      </c>
+      <c r="D10">
         <v>134548363000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>111193647000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>146805990000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>69525479507.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-73409010680.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>215329498254.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>310187564072.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>127111155769.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>229378670468.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>239850951586.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>294425515962.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>156726611135.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>201775205422.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>266065904106.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>242331866869.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>184188018192.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>179739234277.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>217213860933.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>223653142292.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>195954311587.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>195954311587.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>198547327007.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>198547327008.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>129107122534.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>129107122533.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>300839617663.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>300839617664.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>172923318417.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>172923318417.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>121564655748.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>121564655748.0</v>
       </c>
     </row>
-    <row r="11" spans="1:32">
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>49689000000.0</v>
+      </c>
+      <c r="C11">
+        <v>15950000000.0</v>
+      </c>
+      <c r="D11">
         <v>64024657000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>47028153000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>35767190000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>19699771467.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>142600914301.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>41047524407.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>55717077384.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>19505841658.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>69161670380.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>59903140284.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>63024241555.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>55245571487.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>30821526919.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>49222105581.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>58712427750.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>7918452275.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>33242431731.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>42907743567.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>41602234141.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>18089837398.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>18089837398.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>36573013476.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>36573013477.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>64106076196.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>64106076196.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>27815617301.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>27815617302.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-11119308833.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>-11119308833.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>4803516432.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>4803516433.0</v>
       </c>
     </row>
-    <row r="12" spans="1:32">
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>108415000000.0</v>
+      </c>
+      <c r="C12">
+        <v>116723000000.0</v>
+      </c>
+      <c r="D12">
         <v>127772901000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>128892638000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>133079461000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>138969158847.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>134598354812.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>149256719826.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>160969758823.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>161347307736.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>159928015977.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>161889074914.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>165062386931.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>183088406661.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>191941282662.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>188637337812.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>187183418228.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>180193359666.0</v>
       </c>
-      <c r="R12"/>
-[...1 lines deleted...]
-      <c r="T12">
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12">
         <v>188632233153.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B13">
+        <v>9363000000.0</v>
+      </c>
+      <c r="C13">
+        <v>14408780979.0</v>
+      </c>
+      <c r="D13">
         <v>78368058300.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>12260542102.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>116121354000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>127465160920.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>109635682330.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>9412261603.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>9719552580.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>7914363077.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>155029206330.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>157429712990.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>156712336580.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>185311429130.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>187414457360.0</v>
       </c>
-      <c r="O13"/>
-[...1 lines deleted...]
-      <c r="Q13">
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13">
         <v>186784837170.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>562835832080.0</v>
       </c>
-      <c r="S13"/>
-      <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>110</v>
+      </c>
+      <c r="B14">
+        <v>-13781000000.0</v>
+      </c>
       <c r="C14">
+        <v>-53180371143.0</v>
+      </c>
+      <c r="D14"/>
+      <c r="E14">
         <v>2117469869.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>-6439966816.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-7048463458.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>56753897032.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>-11488707199.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>-55312999644.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>-32027350044.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>-23744427935.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>-29667575459.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>-29516461798.0</v>
       </c>
-      <c r="M14"/>
-      <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
-    </row>
-    <row r="15" spans="1:32">
+      <c r="AG14"/>
+      <c r="AH14"/>
+    </row>
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>128823000000.0</v>
+      </c>
+      <c r="C15">
+        <v>216936000000.0</v>
+      </c>
+      <c r="D15">
         <v>60675203000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>66282964000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>104598833000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>42777244582.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-159256027949.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>162793266648.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>199157487044.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>75577964067.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>136472572153.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>150280235843.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>201884812609.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>77087601796.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>156349413126.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>190336298667.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>155726905964.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>148131291741.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>130309741140.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>150243897418.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>157162603345.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>150484485447.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>150484485447.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>138517230239.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>138517230239.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>71520921703.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>71520921703.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>224226825517.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>224226825518.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>149048502204.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>149048502204.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>103204274556.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>103204274556.0</v>
       </c>
     </row>
-    <row r="16" spans="1:32">
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>112</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>216936000000.0</v>
+      </c>
+      <c r="D16">
         <v>65163995240.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>66282963880.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>104598833350.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>42777244580.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-159256027950.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>136472572150.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>150280235840.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>201884812610.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>77087601800.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>156349413130.0</v>
       </c>
-      <c r="O16"/>
-[...1 lines deleted...]
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>148131291740.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>430797535980.0</v>
       </c>
-      <c r="S16"/>
-      <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
-    </row>
-    <row r="17" spans="1:32">
+      <c r="AG16"/>
+      <c r="AH16"/>
+    </row>
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>111</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>113</v>
+      </c>
+      <c r="B17">
+        <v>142604000000.0</v>
+      </c>
       <c r="C17">
+        <v>265627578672.0</v>
+      </c>
+      <c r="D17"/>
+      <c r="E17">
         <v>64165494014.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>111038800165.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>49825708040.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-216009924981.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>174281973847.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>254470486688.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>107605314111.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>160217000088.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>179947811302.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>231401274407.0</v>
       </c>
-      <c r="M17"/>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>112</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>114</v>
+      </c>
+      <c r="B18">
+        <v>-96892000000.0</v>
+      </c>
       <c r="C18">
+        <v>-114920600346.0</v>
+      </c>
+      <c r="D18"/>
+      <c r="E18">
         <v>-114490408424.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-118209366938.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-122350196960.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-124345843878.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-137060982299.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-147553446013.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-149519236827.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-148899998504.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-155951355612.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-158206458713.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
-    </row>
-    <row r="19" spans="1:32">
+      <c r="AG18"/>
+      <c r="AH18"/>
+    </row>
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>286017000000.0</v>
+      </c>
+      <c r="C21">
+        <v>402555459000.0</v>
+      </c>
+      <c r="D21">
         <v>213024586000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>227377388000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>267282201000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>204647749871.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>33277442040.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>359092809590.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>467604338901.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>278683190740.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>385036452216.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>395647535106.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>452890408142.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>288623956139.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>394823173807.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>460989345907.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>421749269069.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>369420421745.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>363123894597.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>408458018592.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>406022919703.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>379098249403.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>379098249403.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>410312360394.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>410312360394.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>259899169266.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>259899169266.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>409983372187.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>409983372188.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>309068814626.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>309068814626.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>233361279517.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>233361279518.0</v>
       </c>
     </row>
-    <row r="22" spans="1:32">
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-    </row>
-    <row r="23" spans="1:32">
+      <c r="AG22"/>
+      <c r="AH22"/>
+    </row>
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>676588000000.0</v>
+      </c>
+      <c r="C23">
+        <v>789633874000.0</v>
+      </c>
+      <c r="D23">
         <v>766186815000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>705986299000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>628171711000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>780184355328.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>808344463560.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>683268191662.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>641769505219.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>682930270238.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>638922013269.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>696870552467.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>789774410005.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>962412508606.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>864313084421.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>669181063375.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>604319986289.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>820073987070.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>566733847163.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>632080171336.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>578068166747.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>550052856440.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>550052856440.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>547831005751.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>547831005750.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>608372259161.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>608372259162.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>672491438302.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>672491438302.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1097161034286.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1097161034286.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>706539613863.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>706539613863.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
-    </row>
-    <row r="25" spans="1:32">
+      <c r="AG24"/>
+      <c r="AH24"/>
+    </row>
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>119</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>121</v>
+      </c>
+      <c r="B25">
+        <v>24544000000.0</v>
+      </c>
       <c r="C25">
+        <v>28392315684.0</v>
+      </c>
+      <c r="D25"/>
+      <c r="E25">
         <v>19579217685.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>17634895951.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>19645014617.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>16020582436.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>12018751177.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>13141130266.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>13691525101.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>14316761946.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>15732544486.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>15391600260.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
-    </row>
-    <row r="26" spans="1:32">
+      <c r="AG25"/>
+      <c r="AH25"/>
+    </row>
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>123</v>
+      </c>
+      <c r="B27">
+        <v>20339000000.0</v>
+      </c>
       <c r="C27">
+        <v>20459592000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>18374288000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>19204135000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>12605774559.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>16256930148.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>14646050169.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>17532943436.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>13817672335.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>18228170990.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>18594379746.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>17251741504.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>13458175831.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>16357508911.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>17240761376.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>13069995929.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>11474994024.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>12629818309.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>12308560661.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>12308560662.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>10250555123.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>10250555123.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>9349149070.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>9349149070.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>9500448376.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>9500448377.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>5140573747.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>5140573747.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>8269636176.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>8269636176.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>3210314257.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>3210314257.0</v>
       </c>
     </row>
-    <row r="28" spans="1:32">
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>41395000000.0</v>
+      </c>
+      <c r="C28">
+        <v>37088236000.0</v>
+      </c>
+      <c r="D28">
         <v>281061437640.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>34410284000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>38038210000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>40693359101.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>35553089102.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>36236215743.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>34460229027.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>41983187687.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>32390655055.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>36999681583.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>46427711790.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>62084131532.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>37536001757.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>21169557788.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>36255252678.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>70443714081.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>16083300160.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>14661970836.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>14661970836.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>12412880597.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>12412880597.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>13335569888.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>13335569888.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>10291258588.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>10291258589.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>12160412559.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>12160412559.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7053525582.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>7053525582.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>5324689135.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>5324689136.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>49689000000.0</v>
+      </c>
+      <c r="C29">
+        <v>18230057124.0</v>
+      </c>
+      <c r="D29">
         <v>60725693460.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>47028153087.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>35767190000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>19699771470.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>142600914300.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>41047524407.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>55717077384.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>19505841658.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>69161670380.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>59903140280.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>63024241560.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>55245571490.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>30821526920.0</v>
       </c>
-      <c r="O29"/>
-[...1 lines deleted...]
-      <c r="Q29">
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29">
         <v>7918452280.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>109477025420.0</v>
       </c>
-      <c r="S29"/>
-      <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
-    </row>
-    <row r="30" spans="1:32">
+      <c r="AG29"/>
+      <c r="AH29"/>
+    </row>
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>281927000000.0</v>
+      </c>
+      <c r="C30">
+        <v>346733549000.0</v>
+      </c>
+      <c r="D30">
         <v>290849689000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>296803043000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>300595887000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>345072555098.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>374327048461.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>279446623198.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>247545085748.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>224752104834.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>260905213083.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>239427874113.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>288329897958.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>319359013459.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>372345066963.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>278820389511.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>239523205514.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>294265525450.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>184262486201.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>175452737704.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>213007042635.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>149063951549.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>149063951549.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>158968988377.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>158968988375.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>93314228433.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>93314228435.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>72663970230.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>72663970229.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>103296731457.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>103296731457.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>72147139771.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>72147139770.0</v>
       </c>
     </row>
-    <row r="31" spans="1:32">
+    <row r="31" spans="1:34">
       <c r="A31" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>-93724000000.0</v>
+      </c>
+      <c r="C31">
+        <v>-116156825000.0</v>
+      </c>
+      <c r="D31">
         <v>-78476223000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-116183741000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-120476211000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-135122270364.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-106686452720.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-142434262314.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-157416774829.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-146104337477.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-155657781748.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-155796583520.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-158464892180.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-131897345004.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-193047968385.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-194923441801.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-179417402200.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-185232403553.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-181561802306.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-191244157659.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-182369777411.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-183143937816.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-183143937816.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-211765033387.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-211765033386.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-130792046732.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-130792046733.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-109143754524.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-109143754524.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-136145496209.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-136145496209.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-111796623769.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-111796623770.0</v>
       </c>
     </row>
-    <row r="32" spans="1:32">
+    <row r="32" spans="1:34">
       <c r="A32" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>962605000000.0</v>
+      </c>
+      <c r="C32">
+        <v>1192189333000.0</v>
+      </c>
+      <c r="D32">
         <v>979211401000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>933363687000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>895453912000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>984832105199.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>841621905600.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>1042361001255.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>1109373844120.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>961613460974.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1020244587685.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1088623608155.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1235842515854.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1246623113895.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1254646242677.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1120312675424.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1026069255358.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1180996054357.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>927679383616.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1035698814091.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>981056795176.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>935576398667.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>935576398667.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>947267668729.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>947267668730.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>916223793784.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>916223793784.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>1114966982091.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>1114966982092.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>1396332691971.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>1396332691971.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>935514977989.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>935514977990.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>1819585000000.0</v>
+      </c>
+      <c r="C2">
         <v>1135723401000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1211090412973.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1059195935019.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>494777973772.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1432164203492.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>746439069086.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1012642439578.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>88029232565.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>76775632375.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>96858965370.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>1385601000000</v>
+      </c>
+      <c r="C3">
         <v>1138387125000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>945736862640</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1669484248492</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1007134716570</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1141534924431</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1765189035634</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>910460511310</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>361090347011</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>243194176840</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>256600018496</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-453778000000.0</v>
+      </c>
+      <c r="C6">
         <v>683861786000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-75367012356.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>170894477954.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>564417961247.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-937386229720.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>685725134406.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-266203370492.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>924613207013.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>11253600190.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-20083332995.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>-408444000000.0</v>
+      </c>
+      <c r="C7">
         <v>-327552974820.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-319010484240.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2229615368370.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1611616202170.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1862635674520.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>893221918540.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>888752000000.0</v>
+      </c>
+      <c r="C14">
         <v>762127478000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>731627019984.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>67392568545.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>540872480891.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>360949063316.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>191511593914.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>151098876587.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>132086883302.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>121502354078.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>117417471624.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>140</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>142</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>0.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1155332640000.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>1365807000000.0</v>
+      </c>
+      <c r="C16">
         <v>1819585187000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1135723400617.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>1230090412973.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1059195935019.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>494777973772.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1432164203492.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>746439069086.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1012642439578.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>88029232565.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>76775632375.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>140329000000.0</v>
+      </c>
+      <c r="C18">
         <v>1394110032000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>673405142223.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1022591460394.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>608709415542.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>722640886356.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-871967117095.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>71758386533.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-235198696197.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>31266246611.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-165814223845.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>144</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>146</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-1258333647080.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1238587355559.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1875173577936.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1430828437913.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-1366045341431.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>1000083862800.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1813370280000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B21">
+        <v>-434277000000.0</v>
+      </c>
+      <c r="C21">
         <v>-579300281703.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-434990542179.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1136144572437.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-249846348622.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>448493000000.0</v>
+      </c>
+      <c r="C22">
         <v>245471970000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>564215584672.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>579500219553.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>578928827717.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>578003431371.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>591495494441.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>504505553520.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>119189656094.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11013997584.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>20837993103.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B23">
+        <v>-12205000000.0</v>
+      </c>
+      <c r="C23">
         <v>-11147222000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-34113568652.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-51256475038.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-29675052297.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-19903983838.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-17201666860.0</v>
       </c>
-      <c r="H23"/>
       <c r="I23"/>
-      <c r="J23">
+      <c r="J23"/>
+      <c r="K23">
         <v>4400000000.0</v>
       </c>
-      <c r="K23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:11">
+      <c r="L23"/>
+    </row>
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>-223362000000.0</v>
+      </c>
+      <c r="C24">
         <v>-1119480000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-260999512882.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-208635514351.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-397099255442.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-224510417000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1078440529158.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1526458768736.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-2706114665313.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-237152950805.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>3143288252.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>1525930000000.0</v>
+      </c>
+      <c r="C25">
         <v>1524897708000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>333164989760.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-646892788098.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>496042823504.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>925223316100.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>110214830184.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>326614467736.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-125384888582.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>141944071789.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-47469670076.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>981312073950.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1813370280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="H26"/>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>-446482000000.0</v>
+      </c>
+      <c r="C28">
         <v>-590447504000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-469104110831.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-187317184675.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>378516239081.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1434696351282.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2637303921537.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1190269388801.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3865694367478.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>217234621762.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>141023924322.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>1525930000000.0</v>
+      </c>
+      <c r="C29">
         <v>2532497156000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1629007594416.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>646892788098.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1615844132112.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1864175810787.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>893221918539.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>982218897843.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>125891650814.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>274460423451.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>90785794651.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-1547487000000.0</v>
+      </c>
+      <c r="C30">
         <v>-1258333647000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1238587355559.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1875316577936.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1430828437913.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-1366045341431.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2843629564792.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2436919280046.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3067205012324.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-480347127645.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-253456730244.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AF30"/>
+  <dimension ref="A1:AH30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:32">
+    <row r="1" spans="1:34">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
-    </row>
-    <row r="2" spans="1:32">
+      <c r="AG1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+    </row>
+    <row r="2" spans="1:34">
       <c r="A2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>1365807000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1627631114000.0</v>
+      </c>
+      <c r="D2">
         <v>1198249152000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1486711779000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1819585187000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1710159350011.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2020584613493.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1880023007098.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1135723400617.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1527512649111.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>833402907732.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>858484553373.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1230090412973.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1348047075589.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1015626496590.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>720261581808.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1059195935019.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>876277569578.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1049638438946.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>772208206359.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>74838542971.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>419939430801.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>345100887830.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>888632545661.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>1432164203492.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>971910114534.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>511656025578.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>629047547333.0</v>
       </c>
-      <c r="AB2"/>
-      <c r="AC2">
+      <c r="AD2"/>
+      <c r="AE2">
         <v>773702500451.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>800965931815.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>906804185696.0</v>
       </c>
-      <c r="AF2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:32">
+      <c r="AH2"/>
+    </row>
+    <row r="3" spans="1:34">
       <c r="A3" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>436015000000</v>
+      </c>
+      <c r="C3">
+        <v>432457916000</v>
+      </c>
+      <c r="D3">
         <v>264760727000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>335225077000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>276326789000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>268237539849</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>310833576955</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>343973923954</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>219224832602</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>482311584312</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>81593457406</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>283864315605</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>240859979063</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>511343794662</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>405528571025</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>395033000172</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>357578882633</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>248980710113</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>275845989279</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>249824226343</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>249824226344</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>383290929548</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>383290929548</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>269464502287</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>269464502287</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>726737870171</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>726737870170</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>215310779283</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>215310779284</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>208814008199</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>208814008199</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>246416247455</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>246416247456</v>
       </c>
     </row>
-    <row r="4" spans="1:32">
+    <row r="4" spans="1:34">
       <c r="A4" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
-    </row>
-    <row r="5" spans="1:32">
+      <c r="AG4"/>
+      <c r="AH4"/>
+    </row>
+    <row r="5" spans="1:34">
       <c r="A5" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
-    </row>
-    <row r="6" spans="1:32">
+      <c r="AG5"/>
+      <c r="AH5"/>
+    </row>
+    <row r="6" spans="1:34">
       <c r="A6" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-14862000000.0</v>
+      </c>
+      <c r="C6">
+        <v>-261824114000.0</v>
+      </c>
+      <c r="D6">
         <v>430890848000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-289971627000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-332873408000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>109425836950.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-307030972259.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>140561606395.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>741005315258.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-388809058600.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>691129551485.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-25081645641.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-371605859600.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-117956662616.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>332420579000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>295364914782.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-338934353211.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>182918365441.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-173360869368.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>277430232587.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>277430232587.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>74838542971.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>74838542971.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-543531657831.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-543531657831.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>460254088958.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>460254088956.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-117391521755.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-117391521753.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-27263431364.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-27263431364.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-105838253881.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-105838253880.0</v>
       </c>
     </row>
-    <row r="7" spans="1:32">
+    <row r="7" spans="1:34">
       <c r="A7" t="s">
-        <v>132</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>134</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-408444000000.0</v>
+      </c>
+      <c r="D7">
         <v>-303242849280.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-197224349670.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-99128301270.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-327552974820.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-246116123160.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>1151026222940.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>567451125270.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>217599554680.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>2229615368370.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1547285900970.0</v>
       </c>
-      <c r="O7"/>
-[...1 lines deleted...]
-      <c r="Q7">
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7">
         <v>1611616202170.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>1109905562350.0</v>
       </c>
-      <c r="S7"/>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-    </row>
-    <row r="8" spans="1:32">
+      <c r="AG7"/>
+      <c r="AH7"/>
+    </row>
+    <row r="8" spans="1:34">
       <c r="A8" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-    </row>
-    <row r="9" spans="1:32">
+      <c r="AG8"/>
+      <c r="AH8"/>
+    </row>
+    <row r="9" spans="1:34">
       <c r="A9" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
-    </row>
-    <row r="10" spans="1:32">
+      <c r="AG9"/>
+      <c r="AH9"/>
+    </row>
+    <row r="10" spans="1:34">
       <c r="A10" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
-    </row>
-    <row r="11" spans="1:32">
+      <c r="AG10"/>
+      <c r="AH10"/>
+    </row>
+    <row r="11" spans="1:34">
       <c r="A11" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
-    </row>
-    <row r="12" spans="1:32">
+      <c r="AG11"/>
+      <c r="AH11"/>
+    </row>
+    <row r="12" spans="1:34">
       <c r="A12" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
-    </row>
-    <row r="13" spans="1:32">
+      <c r="AG12"/>
+      <c r="AH12"/>
+    </row>
+    <row r="13" spans="1:34">
       <c r="A13" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
-    </row>
-    <row r="14" spans="1:32">
+      <c r="AG13"/>
+      <c r="AH13"/>
+    </row>
+    <row r="14" spans="1:34">
       <c r="A14" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>221246000000.0</v>
+      </c>
+      <c r="C14">
+        <v>260509000000.0</v>
+      </c>
+      <c r="D14">
         <v>217070062000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14"/>
       <c r="E14">
+        <v>209040798375.0</v>
+      </c>
+      <c r="F14">
+        <v>202098000000.0</v>
+      </c>
+      <c r="G14">
         <v>208107560870.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>187474781445.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>183647300911.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>182864971851.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>220377457004.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>175917107033.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>168443712718.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>166790153168.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>21073307607.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>157384277464.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>146266149140.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>148643329965.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>151880525824.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>142422508518.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>123084153274.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>123084153275.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>95099493391.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>95099493391.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>86706989266.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>86706989267.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>53261176154.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>53261176154.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>42494620803.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>42494620803.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>66548625806.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>66548625806.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>9000812488.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>9000812488.0</v>
       </c>
     </row>
-    <row r="15" spans="1:32">
+    <row r="15" spans="1:34">
       <c r="A15" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B15"/>
-      <c r="C15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
       <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15"/>
+      <c r="G15">
         <v>12000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>12000000.0</v>
       </c>
-      <c r="G15"/>
-      <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15"/>
       <c r="O15">
+        <v>0.0</v>
+      </c>
+      <c r="P15"/>
+      <c r="Q15">
         <v>6900000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>6900000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>1155332640000.0</v>
       </c>
-      <c r="R15"/>
-      <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
-    </row>
-    <row r="16" spans="1:32">
+      <c r="AG15"/>
+      <c r="AH15"/>
+    </row>
+    <row r="16" spans="1:34">
       <c r="A16" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>1350945000000.0</v>
+      </c>
+      <c r="C16">
+        <v>1365807000000.0</v>
+      </c>
+      <c r="D16">
         <v>1629140000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1196740152000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>1486711779000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>1819585186961.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1713123008256.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2020584613493.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1876728715875.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1138703590511.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>1524532459217.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>833402907732.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>858484553373.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>1230090412973.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1348047075589.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1015626496590.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>720261581808.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1059195935019.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>876277569578.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1049638438946.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>277430232587.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>74838542971.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>419939430801.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>345100887830.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>888632545661.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>1432164203492.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>971910114534.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>511656025578.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-117391521753.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-27263431364.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>773702500451.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>800965931815.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>-105838253880.0</v>
       </c>
     </row>
-    <row r="17" spans="1:32">
+    <row r="17" spans="1:34">
       <c r="A17" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
-    </row>
-    <row r="18" spans="1:32">
+      <c r="AG17"/>
+      <c r="AH17"/>
+    </row>
+    <row r="18" spans="1:34">
       <c r="A18" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>-118238000000.0</v>
+      </c>
+      <c r="C18">
+        <v>-57290161000.0</v>
+      </c>
+      <c r="D18">
         <v>417787331000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-210530901000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>3822040000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>342827178117.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>65332694651.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>327306973612.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>653447416378.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-19281156253.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>501981640266.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>65987254988.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-38975166454.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-413182885259.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>86133385141.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>344739375919.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-201851976669.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>256957859651.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>134637986021.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>99886567181.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>99886567180.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>137875187461.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>137875187461.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>140687217964.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>140687217965.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-470679862743.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-470735433540.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-24730042043.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-24730042043.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>11791653974.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>11791653974.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>24087539293.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>24087539293.0</v>
       </c>
     </row>
-    <row r="19" spans="1:32">
+    <row r="19" spans="1:34">
       <c r="A19" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-390975139881.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-284788011998.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-368843756671.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-326407208410.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-342105230564.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-220977451435.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-497609371533.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-226647979274.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-258240369238.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-256089635514.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
-    </row>
-    <row r="20" spans="1:32">
+      <c r="AG19"/>
+      <c r="AH19"/>
+    </row>
+    <row r="20" spans="1:34">
       <c r="A20" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>-755000000000.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-    </row>
-    <row r="21" spans="1:32">
+      <c r="AG20"/>
+      <c r="AH20"/>
+    </row>
+    <row r="21" spans="1:34">
       <c r="A21" t="s">
-        <v>146</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>148</v>
+      </c>
+      <c r="B21">
+        <v>134572000000.0</v>
+      </c>
       <c r="C21">
+        <v>-201845673842.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>-14674010610.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-330904851905.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1394686923918.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-1874767582786.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-190059786578.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
-    </row>
-    <row r="22" spans="1:32">
+      <c r="AG21"/>
+      <c r="AH21"/>
+    </row>
+    <row r="22" spans="1:34">
       <c r="A22" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>128823000000.0</v>
+      </c>
+      <c r="C22">
+        <v>216936000000.0</v>
+      </c>
+      <c r="D22">
         <v>60675203000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>66282963883.0</v>
       </c>
-      <c r="D22">
-[...2 lines deleted...]
-      <c r="E22">
+      <c r="F22">
+        <v>104599000000.0</v>
+      </c>
+      <c r="G22">
         <v>42777244582.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-159256027949.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>162793266648.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>199157487044.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>75577964067.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>136472572152.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>150280235843.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>201884812609.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>77087601796.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>156349413126.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>190336298667.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>155726905964.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>148131291741.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>130309741140.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>150243897418.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>150243897418.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>150484485447.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>150484485447.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>138517230239.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>138517230239.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>71520921703.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>71520921703.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>224226825517.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>224226825518.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>149048502204.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>149048502204.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>103204274556.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>103204274556.0</v>
       </c>
     </row>
-    <row r="23" spans="1:32">
+    <row r="23" spans="1:34">
       <c r="A23" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>149</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
+        <v>-3168649000.0</v>
+      </c>
+      <c r="D23">
         <v>-3087263000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-2013378000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-3936359000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-1535596654214.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1529872213450.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-2746661000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-2676120679.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>748327651769.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>327336518228.0</v>
       </c>
-      <c r="K23">
-[...4 lines deleted...]
-      </c>
       <c r="M23">
-        <v>394537421364.0</v>
+        <v>-9166074930.0</v>
       </c>
       <c r="N23">
+        <v>-9700919023.0</v>
+      </c>
+      <c r="O23">
+        <v>-8309546086.0</v>
+      </c>
+      <c r="P23">
         <v>981312073949.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-8185246704.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6900000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1163752056309.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-577665035760.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>260701924894.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>260701924894.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-58843393777.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-58843393777.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-658504781863.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-658504781864.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1123465236394.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1123465236394.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>195186724374.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>195186724375.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>340814173899.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>340814173899.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>254320520502.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>254320520502.0</v>
       </c>
     </row>
-    <row r="24" spans="1:32">
+    <row r="24" spans="1:34">
       <c r="A24" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>-38394000000.0</v>
+      </c>
+      <c r="C24">
+        <v>-8895163000.0</v>
+      </c>
+      <c r="D24">
         <v>-25815101140.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-57349532000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-10841347000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-111705970587.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-20146819914.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>181848139.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-940012440.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-2649383100.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-145177745189.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1071202267.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-18478556859.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>52956737732.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-75261294820.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-92677449771.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-30971047796.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-212119374268.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-28050905352.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-84213003724.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-84213003723.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-3686392200.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-3686392200.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-25810778548.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-25810778548.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-192346720233.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-192291149438.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-287447198107.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-287447198106.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-379247796206.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-379247796206.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-383981588163.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-383981588162.0</v>
       </c>
     </row>
-    <row r="25" spans="1:32">
+    <row r="25" spans="1:34">
       <c r="A25" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>-32292000000.0</v>
+      </c>
+      <c r="C25">
+        <v>375167755000.0</v>
+      </c>
+      <c r="D25">
         <v>404802794000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>124694176000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>280148829000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>335532022476.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>346232172809.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>692134931829.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>673514761936.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>167075006988.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>271185418487.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>31127622032.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-166790153168.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-98160909403.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>177928265576.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>403169928284.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-155726905964.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>205926752199.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>137751725642.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>76382742832.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>76382742831.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>275582138171.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>275582138171.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>184927500746.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>184927500746.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>131275909571.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>131220338773.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-76140709080.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-76140709080.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>5008534163.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>5008534163.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>158298699704.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>158298699705.0</v>
       </c>
     </row>
-    <row r="26" spans="1:32">
+    <row r="26" spans="1:34">
       <c r="A26" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="K26"/>
-[...1 lines deleted...]
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>981312073950.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>981312073950.0</v>
       </c>
-      <c r="O26"/>
-[...1 lines deleted...]
-      <c r="Q26">
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26">
         <v>1813370280000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>360000812000.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-    </row>
-    <row r="27" spans="1:32">
+      <c r="AG26"/>
+      <c r="AH26"/>
+    </row>
+    <row r="27" spans="1:34">
       <c r="A27" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-    </row>
-    <row r="28" spans="1:32">
+      <c r="AG27"/>
+      <c r="AH27"/>
+    </row>
+    <row r="28" spans="1:34">
       <c r="A28" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>134572000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-205014323000.0</v>
+      </c>
+      <c r="D28">
         <v>110059599000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-16687389000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-334841211000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-140909730296.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-344895369336.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-192806447577.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>88164043064.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-352577444909.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>327336518228.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-117909330602.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-325953853548.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-342832217385.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>324941407323.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>93458784562.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-262885159175.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>138116093141.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-281003703848.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>260701924894.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>260701924894.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-58843393777.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-58843393777.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-658504781863.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-658504781864.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>1123465236394.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>1123465236394.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>195186724374.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>195186724375.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>340814173899.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>340814173899.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>254320520502.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>254320520502.0</v>
       </c>
     </row>
-    <row r="29" spans="1:32">
+    <row r="29" spans="1:34">
       <c r="A29" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>317777000000.0</v>
+      </c>
+      <c r="C29">
+        <v>375167755000.0</v>
+      </c>
+      <c r="D29">
         <v>682548058000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>124694176000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>280148829000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>586416827928.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>374450926305.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>671280897566.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>872672248980.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>463030428059.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>583575097672.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>349851570593.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>201884812609.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>98160909403.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>491661956166.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>739772376091.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>155726905964.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>505938569764.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>410483975300.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>349710793524.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>349710793524.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>521166117009.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>521166117009.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>410151720251.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>410151720252.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>256058007428.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>256002436630.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>190580737240.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>190580737241.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>220605662173.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>220605662173.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>270503786748.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>270503786749.0</v>
       </c>
     </row>
-    <row r="30" spans="1:32">
+    <row r="30" spans="1:34">
       <c r="A30" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-474409000000.0</v>
+      </c>
+      <c r="C30">
+        <v>-437511161000.0</v>
+      </c>
+      <c r="D30">
         <v>-370839912000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-390975140000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-284788012000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-368843756671.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-324691863113.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-340792210441.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-220977451435.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-482658428117.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-226647979274.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-258240369238.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-256089635514.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-458387056930.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-480789865845.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-543417760185.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-392721894976.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-461100084381.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-301653893398.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-334037230067.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-334037230067.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-386977321748.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-386977321748.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-295275280835.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-295275280835.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-919084590404.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-919029019608.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-502757977390.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-502757977390.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-588061804405.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-588061804405.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-630397835618.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-630397835618.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>