--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="173">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -247,50 +250,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -908,3482 +917,3695 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N62"/>
+  <dimension ref="A1:O62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="17.567" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="17.567" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="17.567" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>584929234.0</v>
+      </c>
+      <c r="C2">
         <v>615254000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>616681000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>617022000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>726207000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>699394000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>714323000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>718362000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>486615909.15</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>280925316.6</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>67807059.9</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>36598231.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2084722.0</v>
       </c>
-      <c r="N2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-      <c r="G3">
-[...1 lines deleted...]
-      </c>
+      <c r="G3"/>
       <c r="H3">
         <v>0.0</v>
       </c>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
       <c r="K3">
         <v>0.0</v>
       </c>
-      <c r="L3"/>
+      <c r="L3">
+        <v>0.0</v>
+      </c>
       <c r="M3"/>
       <c r="N3"/>
-    </row>
-    <row r="4" spans="1:14">
+      <c r="O3"/>
+    </row>
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5">
+        <v>-234543000.0</v>
+      </c>
+      <c r="C5">
         <v>1055000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-126082000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-140253000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>149368000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>183922000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>302687000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>313564000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>104158720.26</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-112267358.4</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-29381977.32</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-6370573.43</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>957517.0</v>
       </c>
-      <c r="N5">
-[...3 lines deleted...]
-    <row r="6" spans="1:14">
+      <c r="O5">
+        <v>-38000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-      <c r="G6">
-[...1 lines deleted...]
-      </c>
+      <c r="G6"/>
       <c r="H6">
         <v>0.0</v>
       </c>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
       <c r="K6">
         <v>0.0</v>
       </c>
-      <c r="L6"/>
+      <c r="L6">
+        <v>0.0</v>
+      </c>
       <c r="M6"/>
       <c r="N6"/>
-    </row>
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>123576000.0</v>
+      </c>
+      <c r="C7">
         <v>257076000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>112179000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>121633000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>266055000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>269229000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>191667000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7"/>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8">
+        <v>199000.0</v>
+      </c>
+      <c r="C8">
         <v>210000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>286000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>281000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>277000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>274000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>272000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>270000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-      <c r="G9">
+      <c r="G9"/>
+      <c r="H9">
         <v>6164781000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>5657838000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>4472666000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>4710305002.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>4482960221.0</v>
       </c>
-      <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
-    </row>
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>5444098547.0</v>
+      </c>
+      <c r="C10">
         <v>4122659000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>5620466000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5018129000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5570563000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>3363942000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2612743000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2468034000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4477551876.63</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1788472903.2</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1100162243.58</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2797395091.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>335579729.0</v>
       </c>
-      <c r="N10">
-[...3 lines deleted...]
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>18539471.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
-    </row>
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>8683079797.0</v>
+      </c>
+      <c r="C12">
         <v>6148904000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6891092000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10618369000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8430563000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>10930192000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>14925328000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11292644000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6928474332.15</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>4522656647.4</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3047708243.58</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2797395091.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>335579729.0</v>
       </c>
-      <c r="N12">
-[...3 lines deleted...]
-    <row r="13" spans="1:14">
+      <c r="O12">
+        <v>18539471.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B13">
+        <v>199000.0</v>
+      </c>
+      <c r="C13">
         <v>210000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>286000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>281000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>277000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>274000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>272000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>270000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>280733.67</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>291639.6</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>266164.62</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>248123.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>90903.0</v>
       </c>
-      <c r="N13">
-[...3 lines deleted...]
-    <row r="14" spans="1:14">
+      <c r="O13">
+        <v>15000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>169298539.0</v>
+      </c>
+      <c r="C14">
         <v>186795987.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>200916664.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202350955.0</v>
       </c>
       <c r="E14">
         <v>202350955.0</v>
       </c>
       <c r="F14">
+        <v>202350955.0</v>
+      </c>
+      <c r="G14">
         <v>226040821.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>225603046.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>216541822.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>207632539.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>203520582.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>200698274.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>193710671.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>186478055.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>28975311.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
         <v>272000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>270000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>280733.67</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>291639.6</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>266164.62</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>248123.6</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>90903.6</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>93627.15</v>
       </c>
     </row>
-    <row r="16" spans="1:14">
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>29</v>
+      </c>
+      <c r="B16">
+        <v>610480000.0</v>
+      </c>
       <c r="C16">
+        <v>571166000.0</v>
+      </c>
+      <c r="D16">
         <v>581731000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>621532000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>539967000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>511617000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>503461000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>441892000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>423483476.85</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>286619232.6</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>183549718.68</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>101408115.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>24507610.0</v>
       </c>
-      <c r="N16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17"/>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-      <c r="G18">
-[...1 lines deleted...]
-      </c>
+      <c r="G18"/>
       <c r="H18">
         <v>0.0</v>
       </c>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
-      <c r="L18"/>
+      <c r="L18">
+        <v>0.0</v>
+      </c>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
+        <v>596678711.0</v>
+      </c>
+      <c r="C20">
         <v>136250000.0</v>
       </c>
-      <c r="C20">
-[...5 lines deleted...]
-      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20"/>
       <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
         <v>4088403000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>4360610000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>4306829000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>22204074.69</v>
       </c>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>240869281.0</v>
+      </c>
+      <c r="C21">
         <v>86661000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>17086000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>22203000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>27320000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>687211000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>890303000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1036986000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>48717084.78</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>251129470.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>447935.58</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>97706000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>745898000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2130000.0</v>
       </c>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
       <c r="H22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="I22">
         <v>1.0</v>
       </c>
       <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22">
         <v>499953.6</v>
       </c>
-      <c r="K22">
-[...1 lines deleted...]
-      </c>
       <c r="L22">
+        <v>0.0</v>
+      </c>
+      <c r="M22">
         <v>1.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5314830.0</v>
       </c>
-      <c r="N22">
-[...3 lines deleted...]
-    <row r="23" spans="1:14">
+      <c r="O22">
+        <v>25000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>13788073550.0</v>
+      </c>
+      <c r="C23">
         <v>18382970000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16228009000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>15829587000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>18111238000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>23220556000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>22483681000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18965538000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8518935031.74</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5344906724.4</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3519585655.74</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2968203377.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>381946626.0</v>
       </c>
-      <c r="N23">
-[...3 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="O23">
+        <v>20784529.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>37</v>
+      </c>
+      <c r="B24">
+        <v>3133000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>1957956000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24">
         <v>4565292000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4658966000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>4954352000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4877116000.0</v>
       </c>
-      <c r="I24">
-[...1 lines deleted...]
-      </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24"/>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>4954352000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>4877116000.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
         <v>0.0</v>
       </c>
       <c r="K25">
         <v>0.0</v>
       </c>
-      <c r="L25"/>
+      <c r="L25">
+        <v>0.0</v>
+      </c>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26">
+        <v>1514042000.0</v>
+      </c>
+      <c r="C26">
         <v>825533000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>786911000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>893988000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>820006000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>454996000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>495905000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>447465000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>289462528.53</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>221729421.6</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1673.02</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1760000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>951000.0</v>
       </c>
-      <c r="N26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
-[...1 lines deleted...]
-      </c>
+      <c r="G27"/>
       <c r="H27">
         <v>0.0</v>
       </c>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
       <c r="K27">
         <v>0.0</v>
       </c>
-      <c r="L27"/>
+      <c r="L27">
+        <v>0.0</v>
+      </c>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>-5315189519.0</v>
+      </c>
+      <c r="C28">
         <v>458528000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3334716000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2250328000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-739216000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1564253000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2533276000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2409082000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4477551876.63</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1788472903.2</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1100162243.58</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2797395091.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-335579729.0</v>
       </c>
-      <c r="N28">
-[...3 lines deleted...]
-    <row r="29" spans="1:14">
+      <c r="O28">
+        <v>8660221.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>10883695000.0</v>
+      </c>
+      <c r="C29">
         <v>15569513000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>13978520000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2646168000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4565292000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>4658966000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18484410000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15807675000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6756743670.39</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>621780000.0</v>
+      </c>
+      <c r="C30">
         <v>192317000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>201517000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>188711000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>205225000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>200831000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>269537000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>719606000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>292093590.6</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>251129470.8</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>104330039.22</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>43657347.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>11714490.0</v>
       </c>
-      <c r="N30">
-[...3 lines deleted...]
-    <row r="31" spans="1:14">
+      <c r="O30">
+        <v>951024.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>10908435000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>10558277000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>10059715000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>8279145000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>5586744000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6662880000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4402247525.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>40564.19</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>440391000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-22860000.0</v>
       </c>
-      <c r="N31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:14">
+      <c r="O31"/>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>7657039000.0</v>
+      </c>
+      <c r="C32">
         <v>5613338000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5741358000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>6986300000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6895095000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9230109000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>13187111000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9936953000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>6062841853.74</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
-    </row>
-    <row r="33" spans="1:14">
+      <c r="O32"/>
+    </row>
+    <row r="33" spans="1:15">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>4045043208.0</v>
+      </c>
+      <c r="C33">
         <v>6371100000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8394631000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4105040000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>8700378000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11473707000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>6689816000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>6332309000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>739733220.45</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>344308323.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>248766542.4</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>77470391.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>26143875.0</v>
       </c>
-      <c r="N33">
-[...3 lines deleted...]
-    <row r="34" spans="1:14">
+      <c r="O33">
+        <v>959024.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:15">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34">
+        <v>39605000.0</v>
+      </c>
+      <c r="C34">
         <v>129051000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>114085000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>105410000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>128095000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>25666000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>22672000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>110040000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>15048630.45</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>14040363.6</v>
       </c>
-      <c r="K34">
-[...2 lines deleted...]
-      <c r="L34"/>
+      <c r="L34">
+        <v>0.0</v>
+      </c>
       <c r="M34"/>
       <c r="N34"/>
-    </row>
-    <row r="35" spans="1:14">
+      <c r="O34"/>
+    </row>
+    <row r="35" spans="1:15">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>615111443.0</v>
+      </c>
+      <c r="C35">
         <v>551765000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2149199000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>160702000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>5009876000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>5868487000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>6158145000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>5246403000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>27231165.99</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>14040363.6</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11854063.32</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
-    </row>
-    <row r="36" spans="1:14">
+      <c r="O35">
+        <v>27199692.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:15">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>118044130.0</v>
+      </c>
+      <c r="C36">
         <v>1113591000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>2865313000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2866002000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7379605000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>5666662000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>369037000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>95711000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>72768778.74</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>18005273.4</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>12983640.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>4919051.0</v>
       </c>
-      <c r="M36"/>
       <c r="N36"/>
-    </row>
-    <row r="37" spans="1:14">
+      <c r="O36"/>
+    </row>
+    <row r="37" spans="1:15">
       <c r="A37" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="E37"/>
+        <v>50</v>
+      </c>
+      <c r="B37">
+        <v>206344000.0</v>
+      </c>
+      <c r="C37">
+        <v>187271000.0</v>
+      </c>
+      <c r="D37">
+        <v>181841000.0</v>
+      </c>
+      <c r="E37">
+        <v>153331000.0</v>
+      </c>
       <c r="F37"/>
-      <c r="G37">
-[...1 lines deleted...]
-      </c>
+      <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
-      <c r="L37"/>
+      <c r="L37">
+        <v>0.0</v>
+      </c>
       <c r="M37"/>
       <c r="N37"/>
-    </row>
-    <row r="38" spans="1:14">
+      <c r="O37"/>
+    </row>
+    <row r="38" spans="1:15">
       <c r="A38" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="B38"/>
+        <v>51</v>
+      </c>
+      <c r="B38">
+        <v>6.99</v>
+      </c>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>300345000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>214454000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>149157000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>106101000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>153497000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>18600237.81</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>25836391.0</v>
       </c>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
       <c r="L38">
+        <v>0.0</v>
+      </c>
+      <c r="M38">
         <v>793000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="N38">
         <v>1.0</v>
       </c>
-    </row>
-    <row r="39" spans="1:14">
+      <c r="O38">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:15">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
+        <v>438170538.0</v>
+      </c>
+      <c r="C39">
         <v>5670649000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>740769000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>819761000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>775072000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>613696000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>599000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>620979000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>540033650.73</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>226312329.6</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>118780830.54</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>67655067.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>5593600.0</v>
       </c>
-      <c r="N39">
-[...3 lines deleted...]
-    <row r="40" spans="1:14">
+      <c r="O39">
+        <v>310009.0</v>
+      </c>
+    </row>
+    <row r="40" spans="1:15">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>799998155.0</v>
+      </c>
+      <c r="C40">
         <v>1317196000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>449198000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>696408000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>960868000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>936446000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1099825000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1289760000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>38591086.59</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>21254971.8</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4810438.62</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>94764606.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>6702626.0</v>
       </c>
-      <c r="N40">
-[...3 lines deleted...]
-    <row r="41" spans="1:14">
+      <c r="O40">
+        <v>143003.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:15">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>127421000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>341479000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1073085000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1147295000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>369287000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>27135000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>14039555.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>158.14</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>1826000.0</v>
       </c>
-      <c r="M41"/>
       <c r="N41"/>
-    </row>
-    <row r="42" spans="1:14">
+      <c r="O41"/>
+    </row>
+    <row r="42" spans="1:15">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>4011236000.0</v>
+      </c>
+      <c r="C42">
         <v>4600416000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>5610295000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>5596358000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>5619359000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>6010698000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>5762514000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>5255571000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>4238601822.63</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>4159363975.2</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3680732103.6</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>3406365875.54</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>10865186.0</v>
       </c>
-      <c r="N42">
-[...3 lines deleted...]
-    <row r="43" spans="1:14">
+      <c r="O42">
+        <v>747019.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:15">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-      <c r="G43">
-[...1 lines deleted...]
-      </c>
+      <c r="G43"/>
       <c r="H43">
         <v>0.0</v>
       </c>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
       <c r="K43">
         <v>0.0</v>
       </c>
-      <c r="L43"/>
+      <c r="L43">
+        <v>0.0</v>
+      </c>
       <c r="M43"/>
       <c r="N43"/>
-    </row>
-    <row r="44" spans="1:14">
+      <c r="O43"/>
+    </row>
+    <row r="44" spans="1:15">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-      <c r="G44">
-[...1 lines deleted...]
-      </c>
+      <c r="G44"/>
       <c r="H44">
         <v>0.0</v>
       </c>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
-      <c r="L44"/>
-      <c r="M44">
+      <c r="L44">
+        <v>0.0</v>
+      </c>
+      <c r="M44"/>
+      <c r="N44">
         <v>80319000.0</v>
       </c>
-      <c r="N44">
+      <c r="O44">
         <v>27199000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:14">
+    <row r="45" spans="1:15">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>2437631000.0</v>
+      </c>
+      <c r="C45">
         <v>2178587000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1762006000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>288504000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>438598000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>543940000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>536897000.0</v>
       </c>
-      <c r="H45">
-[...1 lines deleted...]
-      </c>
       <c r="I45">
         <v>0.0</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
       <c r="K45">
         <v>0.0</v>
       </c>
-      <c r="L45"/>
-      <c r="M45">
+      <c r="L45">
+        <v>0.0</v>
+      </c>
+      <c r="M45"/>
+      <c r="N45">
         <v>20380587.12</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>5985895.79</v>
       </c>
     </row>
-    <row r="46" spans="1:14">
+    <row r="46" spans="1:15">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>1539808909.0</v>
+      </c>
+      <c r="C46">
         <v>1149205000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>768605000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>288504000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>438598000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>543940000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>536897000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>387532000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>259593771.78</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>96741021.6</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>105102565.8</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>61633902.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>20380587.0</v>
       </c>
-      <c r="N46">
-[...3 lines deleted...]
-    <row r="47" spans="1:14">
+      <c r="O46">
+        <v>959024.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:15">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>288504000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>438598000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>543940000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>536897000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>387532000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>258704000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>96735449.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>115425893.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>9936000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>3363000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>959000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:14">
+    <row r="48" spans="1:15">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48">
+        <v>7101552000.0</v>
+      </c>
+      <c r="C48">
         <v>6643721000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>6320450000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>5320921000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4677635000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>8444086000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>7464585000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>5361154000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2413702393.83</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>355112875.8</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-610938688.38</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-668730320.54</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-149857614.72</v>
       </c>
-      <c r="N48">
-[...3 lines deleted...]
-    <row r="49" spans="1:14">
+      <c r="O48">
+        <v>-7282185.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:15">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-      <c r="G49">
-[...1 lines deleted...]
-      </c>
+      <c r="G49"/>
       <c r="H49">
         <v>0.0</v>
       </c>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
-      <c r="L49"/>
+      <c r="L49">
+        <v>0.0</v>
+      </c>
       <c r="M49"/>
       <c r="N49"/>
-    </row>
-    <row r="50" spans="1:14">
+      <c r="O49"/>
+    </row>
+    <row r="50" spans="1:15">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>2118000.0</v>
+      </c>
+      <c r="C50">
         <v>4324111000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>215615000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>2646168000.0</v>
       </c>
-      <c r="E50"/>
       <c r="F50"/>
-      <c r="G50">
-[...1 lines deleted...]
-      </c>
+      <c r="G50"/>
       <c r="H50">
         <v>0.0</v>
       </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
         <v>0.0</v>
       </c>
       <c r="K50">
         <v>0.0</v>
       </c>
-      <c r="L50"/>
+      <c r="L50">
+        <v>0.0</v>
+      </c>
       <c r="M50"/>
       <c r="N50"/>
-    </row>
-    <row r="51" spans="1:14">
+      <c r="O50"/>
+    </row>
+    <row r="51" spans="1:15">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>128909028.0</v>
+      </c>
+      <c r="C51">
         <v>4581187000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>2285750000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2767801000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>4831347000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>4928195000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>5146019000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>5123378000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>749069247.15</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>339565707.6</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>210886772.7</v>
       </c>
-      <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
-    </row>
-    <row r="52" spans="1:14">
+      <c r="O51">
+        <v>27199692.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:15">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>85708000.0</v>
+      </c>
+      <c r="C52">
         <v>4466082000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>275623000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>2734520000.0</v>
       </c>
-      <c r="E52">
-[...1 lines deleted...]
-      </c>
       <c r="F52">
+        <v>188517401.0</v>
+      </c>
+      <c r="G52">
         <v>132793000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>135169000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>246262000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>749069247.15</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>339565707.6</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>210886772.7</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>97084561.59</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>6557179.68</v>
       </c>
-      <c r="N52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:14">
+      <c r="O52"/>
+    </row>
+    <row r="53" spans="1:15">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>3238981242.0</v>
+      </c>
+      <c r="C53">
         <v>2026245000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1270626000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5600240000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>2860000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>7566250000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>12312585000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>8824610000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>2450922455.52</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>2734183744.2</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1947546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000000.0</v>
       </c>
       <c r="M53">
         <v>300000000.0</v>
       </c>
-      <c r="N53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:14">
+      <c r="N53">
+        <v>300000000.0</v>
+      </c>
+      <c r="O53"/>
+    </row>
+    <row r="54" spans="1:15">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-      <c r="G54">
-[...1 lines deleted...]
-      </c>
+      <c r="G54"/>
       <c r="H54">
         <v>0.0</v>
       </c>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
-      <c r="L54"/>
+      <c r="L54">
+        <v>0.0</v>
+      </c>
       <c r="M54"/>
       <c r="N54"/>
-    </row>
-    <row r="55" spans="1:14">
+      <c r="O54"/>
+    </row>
+    <row r="55" spans="1:15">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>13788073550.0</v>
+      </c>
+      <c r="C55">
         <v>18382970000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>16228009000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>15829587000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>18111238000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>23220556000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>22483681000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>18965538000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>8518935031.74</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5344906724.4</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3519585655.74</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>2968203377.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>381946626.0</v>
       </c>
-      <c r="N55">
-[...3 lines deleted...]
-    <row r="56" spans="1:14">
+      <c r="O55">
+        <v>20784529.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:15">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>9743030335.0</v>
+      </c>
+      <c r="C56">
         <v>12011870000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7833378000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>11724547000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>9410860000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>11746849000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>15793865000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>12633229000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7760601573.48</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>5000598401.4</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>3270819113.34</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>2890732986.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>355802750.0</v>
       </c>
-      <c r="N56">
-[...3 lines deleted...]
-    <row r="57" spans="1:14">
+      <c r="O56">
+        <v>19825504.0</v>
+      </c>
+    </row>
+    <row r="57" spans="1:15">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>2081115389.0</v>
+      </c>
+      <c r="C57">
         <v>6398532000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2092020000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4738247000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2515765000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2516740000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2606754000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2696276000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1697759719.74</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>928365228.6</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>467053989.9</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>236418369.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>33731295.0</v>
       </c>
-      <c r="N57">
-[...3 lines deleted...]
-    <row r="58" spans="1:14">
+      <c r="O57">
+        <v>143003.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:15">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>2696226839.0</v>
+      </c>
+      <c r="C58">
         <v>6950297000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4241219000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4898949000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>7525641000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>8385227000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>8764899000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>7942679000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1724990885.73</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>942405592.2</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>478908053.22</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>236418369.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>33731295.0</v>
       </c>
-      <c r="N58">
-[...3 lines deleted...]
-    <row r="59" spans="1:14">
+      <c r="O58">
+        <v>27342695.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:15">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-      <c r="G59">
-[...1 lines deleted...]
-      </c>
+      <c r="G59"/>
       <c r="H59">
         <v>0.0</v>
       </c>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
-      <c r="L59"/>
+      <c r="L59">
+        <v>0.0</v>
+      </c>
       <c r="M59"/>
       <c r="N59"/>
-    </row>
-    <row r="60" spans="1:14">
+      <c r="O59"/>
+    </row>
+    <row r="60" spans="1:15">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>10878444000.0</v>
+      </c>
+      <c r="C60">
         <v>11432673000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>11804949000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>10777307000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>10446639000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>14638980000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>13718782000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>11022859000.0</v>
       </c>
-      <c r="I60">
-[...1 lines deleted...]
-      </c>
       <c r="J60">
+        <v>6793944146.01</v>
+      </c>
+      <c r="K60">
         <v>4402501132.2</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3040677602.52</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2731785008.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>348215330.0</v>
       </c>
-      <c r="N60">
-[...3 lines deleted...]
-    <row r="61" spans="1:14">
+      <c r="O60">
+        <v>-6558166.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:15">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-      <c r="G61">
-[...1 lines deleted...]
-      </c>
+      <c r="G61"/>
       <c r="H61">
         <v>-402267000.0</v>
       </c>
       <c r="I61">
         <v>-402267000.0</v>
       </c>
       <c r="J61">
-        <v>-457855805.0</v>
+        <v>-402267000.0</v>
       </c>
       <c r="K61">
         <v>-457855805.0</v>
       </c>
       <c r="L61">
+        <v>-457855805.0</v>
+      </c>
+      <c r="M61">
         <v>-64494000.0</v>
       </c>
-      <c r="M61"/>
       <c r="N61"/>
-    </row>
-    <row r="62" spans="1:14">
+      <c r="O61"/>
+    </row>
+    <row r="62" spans="1:15">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
-      <c r="G62">
-[...1 lines deleted...]
-      </c>
+      <c r="G62"/>
       <c r="H62">
         <v>0.0</v>
       </c>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
       <c r="K62">
         <v>0.0</v>
       </c>
-      <c r="L62"/>
+      <c r="L62">
+        <v>0.0</v>
+      </c>
       <c r="M62"/>
       <c r="N62"/>
+      <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA62"/>
+  <dimension ref="A1:BD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AN1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AR1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AV1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AZ1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:53">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B2">
+        <v>574949283.0</v>
+      </c>
+      <c r="C2">
+        <v>567005464.0</v>
+      </c>
+      <c r="D2">
+        <v>584557000.0</v>
+      </c>
+      <c r="E2">
         <v>552338000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>619442000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>619824000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>615254000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>608607000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>607035000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>604398000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>616681000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>642886000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>638944000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>628075000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>617022000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>622980000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>626497000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>641850000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>726207000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>720107000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>752474000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>698947000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>699394000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>634249000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>692865000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>714323000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>714323000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>618109000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>778682000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>718362000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>718362000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>575516763.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>446330085.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>518892592.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>484945000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>332755131.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>237342166.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>324267702.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>280925316.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>158310362.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>158798481.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>74212651.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>67807059.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>25420319.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>59351551.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>42217664.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>42217664.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>27283351.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>30127528.0</v>
       </c>
-      <c r="AV2"/>
-      <c r="AW2">
+      <c r="AY2"/>
+      <c r="AZ2">
         <v>2084722.0</v>
       </c>
-      <c r="AX2"/>
-[...1 lines deleted...]
-      <c r="AZ2"/>
       <c r="BA2"/>
-    </row>
-    <row r="3" spans="1:53">
+      <c r="BB2"/>
+      <c r="BC2"/>
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
-      <c r="Y3">
-[...7 lines deleted...]
-      </c>
+      <c r="Y3"/>
+      <c r="Z3"/>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3">
         <v>0.0</v>
       </c>
-      <c r="AH3"/>
+      <c r="AH3">
+        <v>0.0</v>
+      </c>
       <c r="AI3"/>
-      <c r="AJ3"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ3">
+        <v>0.0</v>
+      </c>
+      <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
-      <c r="AN3"/>
+      <c r="AN3">
+        <v>0.0</v>
+      </c>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3"/>
+      <c r="BC3"/>
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...7 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
-      <c r="AJ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-      <c r="AN4"/>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5">
-        <v>1055000.0</v>
+        <v>-234543000.0</v>
       </c>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="G5">
+        <v>1055000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5">
         <v>-126082000.0</v>
       </c>
-      <c r="I5">
+      <c r="L5">
         <v>-126082000.0</v>
       </c>
-      <c r="J5">
+      <c r="M5">
         <v>-126082000.0</v>
       </c>
-      <c r="K5"/>
-      <c r="L5">
+      <c r="N5"/>
+      <c r="O5">
         <v>-140253000.0</v>
       </c>
-      <c r="M5">
+      <c r="P5">
         <v>-140253000.0</v>
       </c>
-      <c r="N5">
+      <c r="Q5">
         <v>-140253000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5">
+      <c r="R5"/>
+      <c r="S5">
         <v>149368000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>149368000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>149368000.0</v>
       </c>
-      <c r="S5"/>
-      <c r="T5">
+      <c r="V5"/>
+      <c r="W5">
         <v>183922000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>183922000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>183922000.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>302687000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>302687000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>302687000.0</v>
       </c>
-      <c r="AA5">
-[...2 lines deleted...]
-      <c r="AB5">
+      <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
         <v>313564000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AF5">
         <v>313564000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AG5">
         <v>313564000.0</v>
       </c>
-      <c r="AE5">
-[...2 lines deleted...]
-      <c r="AF5">
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>267873939.0</v>
       </c>
-      <c r="AG5">
+      <c r="AJ5">
         <v>104158720.0</v>
       </c>
-      <c r="AH5">
+      <c r="AK5">
         <v>104158720.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>-112267358.4</v>
       </c>
-      <c r="AK5">
+      <c r="AN5">
         <v>-112267358.4</v>
       </c>
-      <c r="AL5">
+      <c r="AO5">
         <v>-112267358.4</v>
       </c>
-      <c r="AM5"/>
-      <c r="AN5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>-29381977.32</v>
       </c>
-      <c r="AO5">
+      <c r="AR5">
         <v>-29381977.32</v>
       </c>
-      <c r="AP5">
+      <c r="AS5">
         <v>-29381977.32</v>
       </c>
-      <c r="AQ5"/>
-      <c r="AR5">
+      <c r="AT5"/>
+      <c r="AU5">
         <v>-6370573.43</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>-6370573.43</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>-861061.6</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>-2171073.16</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>-142116048.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>957517.0</v>
       </c>
-      <c r="AX5"/>
-[...1 lines deleted...]
-      <c r="AZ5">
+      <c r="BA5"/>
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-40761249.0</v>
       </c>
-      <c r="BA5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:53">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
-      <c r="Y6">
-[...7 lines deleted...]
-      </c>
+      <c r="Y6"/>
+      <c r="Z6"/>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
+        <v>0.0</v>
+      </c>
+      <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
-      <c r="AN6"/>
+      <c r="AN6">
+        <v>0.0</v>
+      </c>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
-    </row>
-    <row r="7" spans="1:53">
+      <c r="BB6"/>
+      <c r="BC6"/>
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B7">
+        <v>64643000.0</v>
+      </c>
+      <c r="C7">
+        <v>86460000.0</v>
+      </c>
+      <c r="D7">
+        <v>123576000.0</v>
+      </c>
+      <c r="E7">
         <v>153788000.0</v>
       </c>
-      <c r="C7">
+      <c r="F7">
         <v>161312000.0</v>
       </c>
-      <c r="D7">
+      <c r="G7">
         <v>220103000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>257076000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>297772000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>312800000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>118623000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>112179000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>122966000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>77227000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>98136000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>121633000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>145163000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>185175000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>221749000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>266055000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>306306000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>228902000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>259597000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>269229000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>107787000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>143653000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>166423000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>191667000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>215027000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>189230000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>154230000.0</v>
       </c>
-      <c r="AC7">
-[...8 lines deleted...]
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
-      <c r="AJ7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
-      <c r="AN7"/>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+      <c r="BC7"/>
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D8">
+        <v>199000.0</v>
+      </c>
+      <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H8">
+        <v>210000.0</v>
+      </c>
+      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="L8">
+        <v>286000.0</v>
+      </c>
+      <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-      <c r="P8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="P8">
+        <v>281000.0</v>
+      </c>
+      <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8"/>
+      <c r="T8">
+        <v>277000.0</v>
+      </c>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
-[...7 lines deleted...]
-      </c>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
-      <c r="AH9"/>
+      <c r="AH9">
+        <v>0.0</v>
+      </c>
       <c r="AI9"/>
-      <c r="AJ9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ9">
+        <v>0.0</v>
+      </c>
+      <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
-      <c r="AN9"/>
+      <c r="AN9">
+        <v>0.0</v>
+      </c>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B10">
+        <v>6581158936.0</v>
+      </c>
+      <c r="C10">
+        <v>5490909265.0</v>
+      </c>
+      <c r="D10">
+        <v>5320022000.0</v>
+      </c>
+      <c r="E10">
         <v>4192578000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>5017224000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>5381833000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>4122658999.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>3301235000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>5958586000.0</v>
       </c>
-      <c r="H10">
+      <c r="K10">
         <v>6023224000.0</v>
       </c>
-      <c r="I10">
+      <c r="L10">
         <v>5620466000.0</v>
       </c>
-      <c r="J10">
+      <c r="M10">
         <v>4994558000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>4615319000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>5369904000.0</v>
       </c>
-      <c r="M10">
+      <c r="P10">
         <v>5018129000.0</v>
       </c>
-      <c r="N10">
+      <c r="Q10">
         <v>3435616000.0</v>
       </c>
-      <c r="O10">
+      <c r="R10">
         <v>4364550000.0</v>
       </c>
-      <c r="P10">
+      <c r="S10">
         <v>5125211000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>5570563000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>3283840000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>2204455000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>3490405000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>3363942000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>3176406000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>2977583000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>2612743000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>2612743000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>2870923000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>1735743000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>2468034000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>2468034000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>1961317386.0</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>2029925516.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>2014888826.0</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>4477551876.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>3444102652.0</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>3007247117.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>2678279928.0</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>1788472903.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>1641024844.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>1323822948.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>1270511729.0</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>1100162243.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>926896331.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>640655118.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>633053871.0</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>633053871.0</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>997638270.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>1096236424.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>-344249083.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>335579729.0</v>
       </c>
-      <c r="AX10"/>
-[...1 lines deleted...]
-      <c r="AZ10">
+      <c r="BA10"/>
+      <c r="BB10"/>
+      <c r="BC10">
         <v>-115229154.0</v>
       </c>
-      <c r="BA10">
+      <c r="BD10">
         <v>18539000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4393,909 +4615,957 @@
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B12">
+        <v>8515446848.0</v>
+      </c>
+      <c r="C12">
+        <v>8499090522.0</v>
+      </c>
+      <c r="D12">
+        <v>8556942000.0</v>
+      </c>
+      <c r="E12">
         <v>8737958000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>6325404000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>6144668000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>6148904000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>6141545000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>6308586000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>7152678000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>6891092000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>7188113000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>8171049000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>10872238000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>10618369000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>9335616000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>10964550000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>7775211000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>8430563000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>9293840000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>9570341000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>11403873000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>10930192000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>11114098000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>12276462000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>14925328000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>14925328000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>13669926000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>12489843000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>11292644000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>11292644000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>10208333944.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>4789651195.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>5654637296.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>6928474332.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>6336082693.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>5744146867.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>5098136530.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>4522656647.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>3739564260.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>3342348597.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>3013326714.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>3047708243.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>2836264331.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>2814704618.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>2806021871.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>2806021871.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>997638270.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>1096236424.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>344249083.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>335579729.0</v>
       </c>
-      <c r="AX12"/>
-[...1 lines deleted...]
-      <c r="AZ12">
+      <c r="BA12"/>
+      <c r="BB12"/>
+      <c r="BC12">
         <v>115229154.0</v>
       </c>
-      <c r="BA12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:53">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>26</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13">
+        <v>199000.0</v>
+      </c>
+      <c r="E13">
         <v>11206717000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>10993381000.0</v>
       </c>
-      <c r="D13">
-[...2 lines deleted...]
-      <c r="E13">
+      <c r="G13">
+        <v>11265506000.0</v>
+      </c>
+      <c r="H13">
         <v>11432673000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>11305367000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>11365064000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>11278248000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>286000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>11719168000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>11173029000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>10457987000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>281000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>10594213000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>10447897000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>10184193000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>277000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>14725794000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>15037713000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>14579142000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>274000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>14297096000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>13922739000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>272000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>272000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>12543323000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>11426188000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>270000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>270000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>10201085817.0</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>9378160719.0</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>276625.0</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>280733.0</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>6057781320.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>5476230742.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>5008108184.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>291639.0</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>3673431918.0</v>
       </c>
-      <c r="AM13">
+      <c r="AP13">
         <v>3333949084.0</v>
       </c>
-      <c r="AN13">
+      <c r="AQ13">
         <v>3109075035.0</v>
       </c>
-      <c r="AO13">
+      <c r="AR13">
         <v>266164.0</v>
       </c>
-      <c r="AP13">
+      <c r="AS13">
         <v>2911853019.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AT13">
         <v>2828153458.0</v>
       </c>
-      <c r="AR13">
+      <c r="AU13">
         <v>2789421628.0</v>
       </c>
-      <c r="AS13">
+      <c r="AV13">
         <v>2789421628.0</v>
       </c>
-      <c r="AT13">
+      <c r="AW13">
         <v>215265.0</v>
       </c>
-      <c r="AU13">
+      <c r="AX13">
         <v>93312.0</v>
       </c>
-      <c r="AV13"/>
-      <c r="AW13">
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>90903.0</v>
       </c>
-      <c r="AX13"/>
-[...2 lines deleted...]
-      <c r="BA13">
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13">
         <v>15000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:53">
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B14">
+        <v>156546587.0</v>
+      </c>
+      <c r="C14">
+        <v>160661344.0</v>
+      </c>
+      <c r="D14">
+        <v>165278096.0</v>
+      </c>
+      <c r="E14">
         <v>169710192.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>166493207.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>172952500.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>177662961.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>182971202.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>188951794.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>194639403.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>195478088.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>199148345.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>204551138.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>204551138.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>203076378.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>211804025.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>217106206.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>203517494.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>197347496.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>218819582.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>224510286.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>224085746.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>224841798.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>226362432.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>226250084.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>226968926.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>226968926.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>226285931.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>225240150.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>223886760.0</v>
       </c>
-      <c r="AC14">
+      <c r="AF14">
         <v>223886760.0</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>222935618.0</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>211544857.0</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>207522648.0</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>208185692.0</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>208533220.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>208317906.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>205442260.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>206467064.0</v>
       </c>
-      <c r="AL14">
+      <c r="AO14">
         <v>204801946.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>200468992.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>202233152.0</v>
       </c>
-      <c r="AO14">
+      <c r="AR14">
         <v>201617010.0</v>
       </c>
-      <c r="AP14">
+      <c r="AS14">
         <v>176165036.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>200589314.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>200943287.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>401886574.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>186478055.0</v>
       </c>
       <c r="AW14">
         <v>186478055.0</v>
       </c>
       <c r="AX14">
         <v>186478055.0</v>
       </c>
       <c r="AY14">
+        <v>186478055.0</v>
+      </c>
+      <c r="AZ14">
+        <v>186478055.0</v>
+      </c>
+      <c r="BA14">
+        <v>186478055.0</v>
+      </c>
+      <c r="BB14">
         <v>33587189.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>28975311.0</v>
       </c>
-      <c r="BA14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:53">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
         <v>272000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AB15">
         <v>272000.0</v>
       </c>
-      <c r="Z15">
-[...5 lines deleted...]
-      <c r="AB15">
+      <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
+        <v>0.0</v>
+      </c>
+      <c r="AE15">
         <v>270000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>270000.0</v>
       </c>
-      <c r="AD15">
-[...5 lines deleted...]
-      <c r="AF15">
+      <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
         <v>276625.36</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>280733.67</v>
       </c>
-      <c r="AH15"/>
-[...1 lines deleted...]
-      <c r="AJ15">
+      <c r="AK15"/>
+      <c r="AL15"/>
+      <c r="AM15">
         <v>291639.6</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>291639.6</v>
       </c>
-      <c r="AL15"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
-      <c r="AR15"/>
-      <c r="AS15">
+      <c r="AR15">
+        <v>266164.62</v>
+      </c>
+      <c r="AS15"/>
+      <c r="AT15"/>
+      <c r="AU15"/>
+      <c r="AV15">
         <v>248123.6</v>
       </c>
-      <c r="AT15">
+      <c r="AW15">
         <v>215265.4</v>
       </c>
-      <c r="AU15">
+      <c r="AX15">
         <v>93312.6</v>
       </c>
-      <c r="AV15"/>
-      <c r="AW15">
+      <c r="AY15"/>
+      <c r="AZ15">
         <v>90903.6</v>
       </c>
-      <c r="AX15"/>
-[...1 lines deleted...]
-      <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B16">
+        <v>459270381.0</v>
+      </c>
+      <c r="C16">
+        <v>466563993.0</v>
+      </c>
+      <c r="D16">
+        <v>610480000.0</v>
+      </c>
+      <c r="E16">
         <v>473129000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="F16">
+        <v>439478000.0</v>
+      </c>
+      <c r="G16">
         <v>437351000.0</v>
       </c>
-      <c r="E16"/>
-      <c r="F16">
+      <c r="H16"/>
+      <c r="I16">
         <v>443036000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16">
+      <c r="J16">
+        <v>444657000.0</v>
+      </c>
+      <c r="K16">
         <v>459797000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>581731000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>474647000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>462636000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>475893000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>621532000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>467763000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>486264000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>497253000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>539967000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>530453000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>517921000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>511734000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>511617000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>487234000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>470187000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>503461000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>503461000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>496691000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>411970000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>441892000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>441892000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>429991302.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>397487725.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>491613560.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>423483476.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>309391287.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>296056599.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>283965928.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>286619232.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>262530888.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>218632512.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>172659021.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>183549718.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>162124436.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>138797531.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>122580229.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>122580229.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>88443327.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>65256611.0</v>
       </c>
-      <c r="AV16"/>
-      <c r="AW16">
+      <c r="AY16"/>
+      <c r="AZ16">
         <v>24507610.0</v>
       </c>
-      <c r="AX16"/>
-[...1 lines deleted...]
-      <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+      <c r="BC16"/>
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...7 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
-      <c r="AJ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ17">
+        <v>0.0</v>
+      </c>
+      <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17"/>
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
-      <c r="Y18">
-[...7 lines deleted...]
-      </c>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
+        <v>0.0</v>
+      </c>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
         <v>286781.32</v>
       </c>
-      <c r="AH18"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
-      <c r="AN18"/>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5305,7199 +5575,7609 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B20">
+        <v>564681656.0</v>
+      </c>
+      <c r="C20">
+        <v>577599755.0</v>
+      </c>
+      <c r="D20">
+        <v>596299000.0</v>
+      </c>
+      <c r="E20">
         <v>615300000.0</v>
       </c>
-      <c r="C20">
+      <c r="F20">
         <v>250684000.0</v>
       </c>
-      <c r="D20">
+      <c r="G20">
         <v>249412000.0</v>
       </c>
-      <c r="E20">
+      <c r="H20">
         <v>136250000.0</v>
       </c>
-      <c r="F20"/>
-[...4 lines deleted...]
-      </c>
+      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
-      <c r="Q20">
-[...2 lines deleted...]
-      <c r="R20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>4037551000.0</v>
       </c>
-      <c r="S20">
+      <c r="V20">
         <v>4045777000.0</v>
       </c>
-      <c r="T20">
+      <c r="W20">
         <v>4105104000.0</v>
       </c>
-      <c r="U20">
+      <c r="X20">
         <v>4088403000.0</v>
       </c>
-      <c r="V20">
+      <c r="Y20">
         <v>4253297000.0</v>
       </c>
-      <c r="W20">
+      <c r="Z20">
         <v>4424985000.0</v>
       </c>
-      <c r="X20">
+      <c r="AA20">
         <v>4360610000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AB20">
         <v>4360610000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AC20">
         <v>4476460000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AD20">
         <v>4300285000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AE20">
         <v>4306829000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AF20">
         <v>4306829000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AG20">
         <v>4307862966.0</v>
       </c>
-      <c r="AE20">
+      <c r="AH20">
         <v>4152765420.0</v>
       </c>
-      <c r="AF20">
+      <c r="AI20">
         <v>22180324.0</v>
       </c>
-      <c r="AG20">
+      <c r="AJ20">
         <v>22204074.0</v>
       </c>
-      <c r="AH20">
+      <c r="AK20">
         <v>22204074.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AL20"/>
       <c r="AM20"/>
-      <c r="AN20"/>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B21">
+        <v>210439400.0</v>
+      </c>
+      <c r="C21">
+        <v>224638893.0</v>
+      </c>
+      <c r="D21">
+        <v>240716000.0</v>
+      </c>
+      <c r="E21">
         <v>265507000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>186287000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>191927000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>86661000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>13247000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>14527000.0</v>
       </c>
-      <c r="H21">
+      <c r="K21">
         <v>15806000.0</v>
       </c>
-      <c r="I21">
+      <c r="L21">
         <v>17086000.0</v>
       </c>
-      <c r="J21">
+      <c r="M21">
         <v>18365000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>19645000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>20923000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>22203000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>23482000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>24762000.0</v>
       </c>
-      <c r="P21">
+      <c r="S21">
         <v>26041000.0</v>
       </c>
-      <c r="Q21">
+      <c r="T21">
         <v>27320000.0</v>
       </c>
-      <c r="R21">
+      <c r="U21">
         <v>572687000.0</v>
       </c>
-      <c r="S21">
+      <c r="V21">
         <v>607411000.0</v>
       </c>
-      <c r="T21">
+      <c r="W21">
         <v>652553000.0</v>
       </c>
-      <c r="U21">
+      <c r="X21">
         <v>687211000.0</v>
       </c>
-      <c r="V21">
+      <c r="Y21">
         <v>752470000.0</v>
       </c>
-      <c r="W21">
+      <c r="Z21">
         <v>821860000.0</v>
       </c>
-      <c r="X21">
+      <c r="AA21">
         <v>890303000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AB21">
         <v>890303000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>953901000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>956954000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>1036986000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>1036986000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>1076604693.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>1077211686.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>47227493.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>48717084.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>49343437.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>48934414.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>50182564.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>251129470.0</v>
       </c>
-      <c r="AL21"/>
-[...1 lines deleted...]
-      <c r="AN21">
+      <c r="AO21"/>
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>447935.58</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>447935.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>1692972.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>3254862.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>3867883.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>3867883.0</v>
       </c>
-      <c r="AT21"/>
-[...1 lines deleted...]
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22">
         <v>1504307000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>1504307000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>9245000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>9379000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>97537000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>97706000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>97706000.0</v>
       </c>
-      <c r="O22"/>
-      <c r="P22">
+      <c r="R22"/>
+      <c r="S22">
         <v>1.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>2135000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>2133000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>2132000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>2130000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>2130000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>2.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>2.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="AB22">
         <v>1.0</v>
       </c>
       <c r="AC22">
+        <v>0.0</v>
+      </c>
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
+        <v>1.0</v>
+      </c>
+      <c r="AF22">
+        <v>1.0</v>
+      </c>
+      <c r="AG22">
         <v>63324428.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>2367195862.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>827964850.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>827964850.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>1.0</v>
       </c>
-      <c r="AI22">
-[...5 lines deleted...]
-      <c r="AK22">
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
         <v>499953.0</v>
       </c>
-      <c r="AL22">
-[...2 lines deleted...]
-      <c r="AM22">
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
         <v>2.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>2.0</v>
       </c>
-      <c r="AO22">
-[...5 lines deleted...]
-      <c r="AQ22">
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
         <v>1.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>1.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>1.0</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>27972201.0</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>30948679.0</v>
       </c>
-      <c r="AV22"/>
-      <c r="AW22">
+      <c r="AY22"/>
+      <c r="AZ22">
         <v>5314830.0</v>
       </c>
-      <c r="AX22"/>
-[...1 lines deleted...]
-      <c r="AZ22"/>
       <c r="BA22"/>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22"/>
+      <c r="BC22"/>
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B23">
+        <v>13344607324.0</v>
+      </c>
+      <c r="C23">
+        <v>13673779206.0</v>
+      </c>
+      <c r="D23">
+        <v>13779299000.0</v>
+      </c>
+      <c r="E23">
         <v>13740986000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>16515136999.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>16727803000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>18382970000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>18152629000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>17474494000.0</v>
       </c>
-      <c r="H23">
+      <c r="K23">
         <v>17908940000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>16228009000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>16018086000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>15615035000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>16043374000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>15829587000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>15485565000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>16424601000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>17994694000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>18111238000.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>22207386000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>22392719000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>23724972000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>23220556000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>22789333000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>22531067000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>22483681000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>22483681000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>21290311000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>19766029000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>18965538000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>18965538000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>17835090196.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>13940843484.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>9082786226.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>8518935031.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>7485872114.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>6787956608.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>6032870343.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>5344906724.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>4432580166.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>3931754290.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>3551906460.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>3519585655.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>3287759852.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>3187113086.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>3072775423.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>3072775423.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>1137013391.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>1215688994.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>357211111.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>381946626.0</v>
       </c>
-      <c r="AX23"/>
-[...1 lines deleted...]
-      <c r="AZ23">
+      <c r="BA23"/>
+      <c r="BB23"/>
+      <c r="BC23">
         <v>128294135.0</v>
       </c>
-      <c r="BA23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:53">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B24">
+        <v>1816000.0</v>
+      </c>
+      <c r="C24">
+        <v>2324000.0</v>
+      </c>
+      <c r="D24">
+        <v>3133000.0</v>
+      </c>
+      <c r="E24">
         <v>3508000.0</v>
       </c>
-      <c r="C24">
+      <c r="F24">
         <v>3036000.0</v>
       </c>
-      <c r="D24">
+      <c r="G24">
         <v>3227000.0</v>
       </c>
-      <c r="E24"/>
-[...1 lines deleted...]
-      <c r="G24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>1958236000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>1958089000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>1957956000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>1958479000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-      <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24">
         <v>3606426000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>4424921000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>4565292000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>4612019000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>4617465000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>4681825000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>4658966000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>4843751000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>5035982000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>5043106000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>4954352000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>5082352000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>4877214000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>4764259000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>316733.77</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>103185517.33</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>44991001.8</v>
       </c>
-      <c r="AF24">
-[...10 lines deleted...]
-      </c>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-      <c r="AN24"/>
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
-      <c r="X25">
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>5043106000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>4954352000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>5082352000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>4877214000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>4764259000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>2178653.27</v>
       </c>
-      <c r="AD25">
-[...5 lines deleted...]
-      <c r="AF25"/>
       <c r="AG25">
         <v>0.0</v>
       </c>
-      <c r="AH25"/>
+      <c r="AH25">
+        <v>0.0</v>
+      </c>
       <c r="AI25"/>
-      <c r="AJ25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ25">
+        <v>0.0</v>
+      </c>
+      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
-      <c r="AN25"/>
+      <c r="AN25">
+        <v>0.0</v>
+      </c>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B26">
+        <v>1595616000.0</v>
+      </c>
+      <c r="C26">
+        <v>1526586000.0</v>
+      </c>
+      <c r="D26">
+        <v>1514042000.0</v>
+      </c>
+      <c r="E26">
         <v>1551807000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>1195290000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>863342000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>825533000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>783521000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>726981000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>710557000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>786911000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>860306000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>874202000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>879914000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>893988000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>863452000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>885947000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>813284000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>820006000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>737347000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>733689000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>443147000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>454996000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>476815000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>492578000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>494545000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>495905000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>505810000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>476836000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>458462000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>29059.65</v>
       </c>
-      <c r="AD26">
+      <c r="AG26">
         <v>9801569.39</v>
       </c>
-      <c r="AE26">
+      <c r="AH26">
         <v>9351679.66</v>
       </c>
-      <c r="AF26">
+      <c r="AI26">
         <v>8030570.81</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>6814053.21</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>37759000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>34601000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>35861000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>4597840.17</v>
       </c>
-      <c r="AL26">
+      <c r="AO26">
         <v>34082000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AP26">
         <v>30000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AQ26">
         <v>31000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AR26">
         <v>19318000.0</v>
       </c>
-      <c r="AP26"/>
-[...2 lines deleted...]
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26"/>
+      <c r="AV26">
         <v>1760000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AW26">
         <v>1277000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>951000.0</v>
       </c>
       <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26"/>
+      <c r="AZ26">
+        <v>951000.0</v>
+      </c>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
-[...7 lines deleted...]
-      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27">
         <v>0.0</v>
       </c>
-      <c r="AH27"/>
+      <c r="AH27">
+        <v>0.0</v>
+      </c>
       <c r="AI27"/>
-      <c r="AJ27"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ27">
+        <v>0.0</v>
+      </c>
+      <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
-      <c r="AN27"/>
+      <c r="AN27">
+        <v>0.0</v>
+      </c>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B28">
+        <v>-6512973836.0</v>
+      </c>
+      <c r="C28">
+        <v>-5400507159.0</v>
+      </c>
+      <c r="D28">
+        <v>-5191195000.0</v>
+      </c>
+      <c r="E28">
         <v>-4032672000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-2238603000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-2524168000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>458528001.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>1319851000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-2140300000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>-2394754000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-3334716000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>-2697498000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-2112235000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-2634804000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-2250328000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-563690000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-572949000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-478541000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-739216000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>1634485000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>2641912000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>1451017000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>1564253000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>1775132000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>2202052000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>2533276000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>2533276000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>2426456000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>3330701000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>2409082000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>2409082000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>2912978745.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>-41459516.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-2014888826.0</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>-4477551876.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>-3444102652.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>-3007247117.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>-2678279928.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>-1788472903.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>-1641024844.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-1323822948.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-1270511729.0</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>-1100162243.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>-926896331.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-640655118.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-633053871.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>-633053871.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-997638270.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>-1096236424.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>344249083.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>-335579729.0</v>
       </c>
-      <c r="AX28"/>
-[...1 lines deleted...]
-      <c r="AZ28">
+      <c r="BA28"/>
+      <c r="BB28"/>
+      <c r="BC28">
         <v>115229154.0</v>
       </c>
-      <c r="BA28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:53">
+      <c r="BD28"/>
+    </row>
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B29">
+        <v>3518000.0</v>
+      </c>
+      <c r="C29">
+        <v>4281000.0</v>
+      </c>
+      <c r="D29">
+        <v>10883695000.0</v>
+      </c>
+      <c r="E29">
         <v>6118000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>2617309000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>2637562000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>15569513000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>4323314000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>3505486000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>3509847000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>13978520000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>2174094000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>2425857000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>2636964000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>2646168000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>2726763000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>3606426000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>4424921000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>4565292000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>4612019000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>4617465000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>4681825000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>4658966000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>4843751000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>5035982000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>5043106000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B30">
+        <v>238626371.0</v>
+      </c>
+      <c r="C30">
+        <v>432875278.0</v>
+      </c>
+      <c r="D30">
+        <v>621780000.0</v>
+      </c>
+      <c r="E30">
         <v>248915000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>238778000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>222213000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>192317000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>186374000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>184840000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>189561000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>201517000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>192849000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>203239000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>182925000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>188711000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>194344000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>213983000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>202415000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>205225000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>218944000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>217063000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>208110000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>200831000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>233398000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>256739000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>269537000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>269537000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>375575000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>275171000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>719606000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>719606000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>634768787.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>228434974.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>245317397.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>291093000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>207961393.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>252034248.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>223660917.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>251129470.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>179982972.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>151370671.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>122950036.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>104330039.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>108523289.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>106505988.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>79049824.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>79049824.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>30698638.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>27025601.0</v>
       </c>
-      <c r="AV30"/>
-      <c r="AW30">
+      <c r="AY30"/>
+      <c r="AZ30">
         <v>11714490.0</v>
       </c>
-      <c r="AX30"/>
-[...1 lines deleted...]
-      <c r="AZ30"/>
       <c r="BA30"/>
-    </row>
-    <row r="31" spans="1:53">
+      <c r="BB30"/>
+      <c r="BC30"/>
+      <c r="BD30"/>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
-      <c r="J31">
-[...4 lines deleted...]
-      </c>
+      <c r="J31"/>
+      <c r="K31"/>
       <c r="L31"/>
       <c r="M31">
+        <v>11700803000.0</v>
+      </c>
+      <c r="N31">
+        <v>11153384000.0</v>
+      </c>
+      <c r="O31"/>
+      <c r="P31">
         <v>10908435000.0</v>
       </c>
-      <c r="N31">
+      <c r="Q31">
         <v>10570731000.0</v>
       </c>
-      <c r="O31">
+      <c r="R31">
         <v>10423135000.0</v>
       </c>
-      <c r="P31">
+      <c r="S31">
         <v>10158152000.0</v>
       </c>
-      <c r="Q31">
+      <c r="T31">
         <v>10558277000.0</v>
       </c>
-      <c r="R31">
+      <c r="U31">
         <v>10115556000.0</v>
       </c>
-      <c r="S31">
+      <c r="V31">
         <v>10384525000.0</v>
       </c>
-      <c r="T31">
+      <c r="W31">
         <v>9821485000.0</v>
       </c>
-      <c r="U31">
+      <c r="X31">
         <v>10059715000.0</v>
       </c>
-      <c r="V31">
+      <c r="Y31">
         <v>9291329000.0</v>
       </c>
-      <c r="W31">
+      <c r="Z31">
         <v>8675894000.0</v>
       </c>
-      <c r="X31">
+      <c r="AA31">
         <v>8004962000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AB31">
         <v>8279145000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AC31">
         <v>7112962000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AD31">
         <v>6168949000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AE31">
         <v>5316041000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AF31">
         <v>362819.03</v>
       </c>
-      <c r="AD31">
+      <c r="AG31">
         <v>102222626.62</v>
       </c>
-      <c r="AE31">
+      <c r="AH31">
         <v>94139472.11</v>
       </c>
-      <c r="AF31">
+      <c r="AI31">
         <v>189983281.59</v>
       </c>
-      <c r="AG31">
+      <c r="AJ31">
         <v>157386693.72</v>
       </c>
-      <c r="AH31">
+      <c r="AK31">
         <v>903035000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AL31">
         <v>800446000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AM31">
         <v>720016000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AN31">
         <v>91291432.69</v>
       </c>
-      <c r="AL31"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
-      <c r="AR31"/>
-      <c r="AS31">
+      <c r="AR31">
+        <v>468386000.0</v>
+      </c>
+      <c r="AS31"/>
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
         <v>440391000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>-155982000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>-22860000.0</v>
       </c>
       <c r="AX31"/>
       <c r="AY31"/>
-      <c r="AZ31"/>
+      <c r="AZ31">
+        <v>-22860000.0</v>
+      </c>
       <c r="BA31"/>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31"/>
+      <c r="BC31"/>
+      <c r="BD31"/>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B32">
+        <v>7568431000.0</v>
+      </c>
+      <c r="C32">
+        <v>7485876000.0</v>
+      </c>
+      <c r="D32">
+        <v>7657039000.0</v>
+      </c>
+      <c r="E32">
         <v>8026062000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>6241079000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>5201041000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>5613338000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>5170326000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>5338021000.0</v>
       </c>
-      <c r="H32">
+      <c r="K32">
         <v>5580904000.0</v>
       </c>
-      <c r="I32">
+      <c r="L32">
         <v>5741358000.0</v>
       </c>
-      <c r="J32">
+      <c r="M32">
         <v>5929608000.0</v>
       </c>
-      <c r="K32">
+      <c r="N32">
         <v>6981103000.0</v>
       </c>
-      <c r="L32">
+      <c r="O32">
         <v>6884176000.0</v>
       </c>
-      <c r="M32">
+      <c r="P32">
         <v>6986300000.0</v>
       </c>
-      <c r="N32">
+      <c r="Q32">
         <v>5811073000.0</v>
       </c>
-      <c r="O32">
+      <c r="R32">
         <v>9966208000.0</v>
       </c>
-      <c r="P32">
+      <c r="S32">
         <v>5829722000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>6895095000.0</v>
       </c>
-      <c r="R32">
+      <c r="U32">
         <v>7891421000.0</v>
       </c>
-      <c r="S32">
+      <c r="V32">
         <v>8172549000.0</v>
       </c>
-      <c r="T32">
+      <c r="W32">
         <v>9056862000.0</v>
       </c>
-      <c r="U32">
+      <c r="X32">
         <v>9230109000.0</v>
       </c>
-      <c r="V32">
+      <c r="Y32">
         <v>9585609000.0</v>
       </c>
-      <c r="W32">
+      <c r="Z32">
         <v>10712457000.0</v>
       </c>
-      <c r="X32">
+      <c r="AA32">
         <v>12865081000.0</v>
       </c>
-      <c r="Y32"/>
-[...1 lines deleted...]
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
-    </row>
-    <row r="33" spans="1:53">
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+    </row>
+    <row r="33" spans="1:56">
       <c r="A33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B33">
+        <v>3942057809.0</v>
+      </c>
+      <c r="C33">
+        <v>3989786516.0</v>
+      </c>
+      <c r="D33">
+        <v>4042469000.0</v>
+      </c>
+      <c r="E33">
         <v>3806060000.0</v>
       </c>
-      <c r="C33">
+      <c r="F33">
         <v>5429261999.0</v>
       </c>
-      <c r="D33">
+      <c r="G33">
         <v>6623422000.0</v>
       </c>
-      <c r="E33">
+      <c r="H33">
         <v>6371100000.0</v>
       </c>
-      <c r="F33">
+      <c r="I33">
         <v>6731565000.0</v>
       </c>
-      <c r="G33">
+      <c r="J33">
         <v>8690362000.0</v>
       </c>
-      <c r="H33">
+      <c r="K33">
         <v>8239143000.0</v>
       </c>
-      <c r="I33">
+      <c r="L33">
         <v>8394631000.0</v>
       </c>
-      <c r="J33">
+      <c r="M33">
         <v>8061860000.0</v>
       </c>
-      <c r="K33">
+      <c r="N33">
         <v>4430843000.0</v>
       </c>
-      <c r="L33">
+      <c r="O33">
         <v>3774804000.0</v>
       </c>
-      <c r="M33">
+      <c r="P33">
         <v>4105040000.0</v>
       </c>
-      <c r="N33">
+      <c r="Q33">
         <v>4977930000.0</v>
       </c>
-      <c r="O33">
+      <c r="R33">
         <v>4319577000.0</v>
       </c>
-      <c r="P33">
+      <c r="S33">
         <v>9117936000.0</v>
       </c>
-      <c r="Q33">
+      <c r="T33">
         <v>8700378000.0</v>
       </c>
-      <c r="R33">
+      <c r="U33">
         <v>11872310000.0</v>
       </c>
-      <c r="S33">
+      <c r="V33">
         <v>11869390000.0</v>
       </c>
-      <c r="T33">
+      <c r="W33">
         <v>11413201000.0</v>
       </c>
-      <c r="U33">
+      <c r="X33">
         <v>11473707000.0</v>
       </c>
-      <c r="V33">
+      <c r="Y33">
         <v>10703335000.0</v>
       </c>
-      <c r="W33">
+      <c r="Z33">
         <v>9443018000.0</v>
       </c>
-      <c r="X33">
+      <c r="AA33">
         <v>6689816000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AB33">
         <v>6689816000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AC33">
         <v>6593641000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AD33">
         <v>6373737000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AE33">
         <v>6332309000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AF33">
         <v>6332309000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AG33">
         <v>6295952942.0</v>
       </c>
-      <c r="AE33">
+      <c r="AH33">
         <v>6093905929.0</v>
       </c>
-      <c r="AF33">
+      <c r="AI33">
         <v>2271961803.0</v>
       </c>
-      <c r="AG33">
+      <c r="AJ33">
         <v>739733220.0</v>
       </c>
-      <c r="AH33">
+      <c r="AK33">
         <v>541698034.0</v>
       </c>
-      <c r="AI33">
+      <c r="AL33">
         <v>469831459.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AM33">
         <v>450216775.0</v>
       </c>
-      <c r="AK33">
+      <c r="AN33">
         <v>344308323.0</v>
       </c>
-      <c r="AL33">
+      <c r="AO33">
         <v>333313367.0</v>
       </c>
-      <c r="AM33">
+      <c r="AP33">
         <v>304606593.0</v>
       </c>
-      <c r="AN33">
+      <c r="AQ33">
         <v>308555250.0</v>
       </c>
-      <c r="AO33">
+      <c r="AR33">
         <v>248766542.0</v>
       </c>
-      <c r="AP33">
+      <c r="AS33">
         <v>215332158.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AT33">
         <v>137809892.0</v>
       </c>
-      <c r="AR33">
+      <c r="AU33">
         <v>106152591.0</v>
       </c>
-      <c r="AS33">
+      <c r="AV33">
         <v>106152591.0</v>
       </c>
-      <c r="AT33">
+      <c r="AW33">
         <v>67704043.0</v>
       </c>
-      <c r="AU33">
+      <c r="AX33">
         <v>54973563.0</v>
       </c>
-      <c r="AV33">
+      <c r="AY33">
         <v>-344249083.0</v>
       </c>
-      <c r="AW33">
+      <c r="AZ33">
         <v>26143875.0</v>
       </c>
-      <c r="AX33"/>
-[...1 lines deleted...]
-      <c r="AZ33">
+      <c r="BA33"/>
+      <c r="BB33"/>
+      <c r="BC33">
         <v>-115229154.0</v>
       </c>
-      <c r="BA33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:53">
+      <c r="BD33"/>
+    </row>
+    <row r="34" spans="1:56">
       <c r="A34" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B34">
+        <v>44464000.0</v>
+      </c>
+      <c r="C34">
+        <v>49661000.0</v>
+      </c>
+      <c r="D34">
+        <v>39605000.0</v>
+      </c>
+      <c r="E34">
         <v>47543000.0</v>
       </c>
-      <c r="C34">
+      <c r="F34">
         <v>137491000.0</v>
       </c>
-      <c r="D34">
+      <c r="G34">
         <v>143552000.0</v>
       </c>
-      <c r="E34">
+      <c r="H34">
         <v>129051000.0</v>
       </c>
-      <c r="F34">
+      <c r="I34">
         <v>130359000.0</v>
       </c>
-      <c r="G34">
+      <c r="J34">
         <v>137811000.0</v>
       </c>
-      <c r="H34">
+      <c r="K34">
         <v>139721000.0</v>
       </c>
-      <c r="I34">
+      <c r="L34">
         <v>114085000.0</v>
       </c>
-      <c r="J34">
+      <c r="M34">
         <v>95958000.0</v>
       </c>
-      <c r="K34">
+      <c r="N34">
         <v>103817000.0</v>
       </c>
-      <c r="L34">
+      <c r="O34">
         <v>106322000.0</v>
       </c>
-      <c r="M34">
+      <c r="P34">
         <v>105410000.0</v>
       </c>
-      <c r="N34">
+      <c r="Q34">
         <v>114577000.0</v>
       </c>
-      <c r="O34">
+      <c r="R34">
         <v>113405000.0</v>
       </c>
-      <c r="P34">
+      <c r="S34">
         <v>138337000.0</v>
       </c>
-      <c r="Q34">
+      <c r="T34">
         <v>128095000.0</v>
       </c>
-      <c r="R34">
+      <c r="U34">
         <v>141054000.0</v>
       </c>
-      <c r="S34">
+      <c r="V34">
         <v>135050000.0</v>
       </c>
-      <c r="T34">
+      <c r="W34">
         <v>41760000.0</v>
       </c>
-      <c r="U34">
+      <c r="X34">
         <v>25666000.0</v>
       </c>
-      <c r="V34">
+      <c r="Y34">
         <v>34495000.0</v>
       </c>
-      <c r="W34">
+      <c r="Z34">
         <v>38662000.0</v>
       </c>
-      <c r="X34">
+      <c r="AA34">
         <v>41522000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AB34">
         <v>22672000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AC34">
         <v>29294000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AD34">
         <v>29795000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AE34">
         <v>30751000.0</v>
       </c>
-      <c r="AC34">
-[...8 lines deleted...]
-      <c r="AF34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34">
         <v>0.0</v>
       </c>
-      <c r="AH34"/>
+      <c r="AH34">
+        <v>0.0</v>
+      </c>
       <c r="AI34"/>
-      <c r="AJ34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ34">
+        <v>0.0</v>
+      </c>
+      <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
-      <c r="AN34"/>
+      <c r="AN34">
+        <v>0.0</v>
+      </c>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-    </row>
-    <row r="35" spans="1:53">
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+    </row>
+    <row r="35" spans="1:56">
       <c r="A35" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B35">
+        <v>636313982.0</v>
+      </c>
+      <c r="C35">
+        <v>627589359.0</v>
+      </c>
+      <c r="D35">
+        <v>614720000.0</v>
+      </c>
+      <c r="E35">
         <v>625405000.0</v>
       </c>
-      <c r="C35">
+      <c r="F35">
         <v>676959999.0</v>
       </c>
-      <c r="D35">
+      <c r="G35">
         <v>558957000.0</v>
       </c>
-      <c r="E35">
+      <c r="H35">
         <v>551765000.0</v>
       </c>
-      <c r="F35">
+      <c r="I35">
         <v>596524000.0</v>
       </c>
-      <c r="G35">
+      <c r="J35">
         <v>2663319000.0</v>
       </c>
-      <c r="H35">
+      <c r="K35">
         <v>2541799000.0</v>
       </c>
-      <c r="I35">
+      <c r="L35">
         <v>2149199000.0</v>
       </c>
-      <c r="J35">
+      <c r="M35">
         <v>2272300000.0</v>
       </c>
-      <c r="K35">
+      <c r="N35">
         <v>238917000.0</v>
       </c>
-      <c r="L35">
+      <c r="O35">
         <v>200993000.0</v>
       </c>
-      <c r="M35">
+      <c r="P35">
         <v>160702000.0</v>
       </c>
-      <c r="N35">
+      <c r="Q35">
         <v>194790000.0</v>
       </c>
-      <c r="O35">
+      <c r="R35">
         <v>3837888000.0</v>
       </c>
-      <c r="P35">
+      <c r="S35">
         <v>4763465000.0</v>
       </c>
-      <c r="Q35">
+      <c r="T35">
         <v>5009876000.0</v>
       </c>
-      <c r="R35">
+      <c r="U35">
         <v>5037937000.0</v>
       </c>
-      <c r="S35">
+      <c r="V35">
         <v>5004226000.0</v>
       </c>
-      <c r="T35">
+      <c r="W35">
         <v>5890921000.0</v>
       </c>
-      <c r="U35">
+      <c r="X35">
         <v>5868487000.0</v>
       </c>
-      <c r="V35">
+      <c r="Y35">
         <v>5991848000.0</v>
       </c>
-      <c r="W35">
+      <c r="Z35">
         <v>6232736000.0</v>
       </c>
-      <c r="X35">
+      <c r="AA35">
         <v>6158145000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AB35">
         <v>6158145000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AC35">
         <v>6354912000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AD35">
         <v>6119340000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AE35">
         <v>5246403000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AF35">
         <v>5246403000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AG35">
         <v>5199356490.0</v>
       </c>
-      <c r="AE35">
+      <c r="AH35">
         <v>2284210548.0</v>
       </c>
-      <c r="AF35">
+      <c r="AI35">
         <v>38023413.0</v>
       </c>
-      <c r="AG35">
+      <c r="AJ35">
         <v>27231165.0</v>
       </c>
-      <c r="AH35">
+      <c r="AK35">
         <v>29967323.0</v>
       </c>
-      <c r="AI35">
+      <c r="AL35">
         <v>31342458.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AM35">
         <v>32694805.0</v>
       </c>
-      <c r="AK35">
+      <c r="AN35">
         <v>14040363.0</v>
       </c>
-      <c r="AL35">
+      <c r="AO35">
         <v>9092123.0</v>
       </c>
-      <c r="AM35">
+      <c r="AP35">
         <v>10076332.0</v>
       </c>
-      <c r="AN35">
+      <c r="AQ35">
         <v>10812205.0</v>
       </c>
-      <c r="AO35">
+      <c r="AR35">
         <v>11854063.0</v>
       </c>
-      <c r="AP35">
+      <c r="AS35">
         <v>12608193.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AT35">
         <v>13261701.0</v>
       </c>
-      <c r="AR35">
+      <c r="AU35">
         <v>14217419.0</v>
       </c>
-      <c r="AS35">
+      <c r="AV35">
         <v>14217419.0</v>
       </c>
-      <c r="AT35"/>
-[...1 lines deleted...]
-      <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
-    </row>
-    <row r="36" spans="1:53">
+      <c r="BB35"/>
+      <c r="BC35"/>
+      <c r="BD35"/>
+    </row>
+    <row r="36" spans="1:56">
       <c r="A36" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B36">
+        <v>51637267.0</v>
+      </c>
+      <c r="C36">
+        <v>119849730.0</v>
+      </c>
+      <c r="D36">
+        <v>117969000.0</v>
+      </c>
+      <c r="E36">
         <v>176549000.0</v>
       </c>
-      <c r="C36">
+      <c r="F36">
         <v>231183999.0</v>
       </c>
-      <c r="D36">
+      <c r="G36">
         <v>4150538000.0</v>
       </c>
-      <c r="E36">
+      <c r="H36">
         <v>1113591000.0</v>
       </c>
-      <c r="F36">
+      <c r="I36">
         <v>4730670000.0</v>
       </c>
-      <c r="G36">
+      <c r="J36">
         <v>6719424000.0</v>
       </c>
-      <c r="H36">
+      <c r="K36">
         <v>6673234000.0</v>
       </c>
-      <c r="I36">
+      <c r="L36">
         <v>6790288000.0</v>
       </c>
-      <c r="J36">
+      <c r="M36">
         <v>6663554000.0</v>
       </c>
-      <c r="K36">
+      <c r="N36">
         <v>3283579000.0</v>
       </c>
-      <c r="L36">
+      <c r="O36">
         <v>2585190000.0</v>
       </c>
-      <c r="M36">
+      <c r="P36">
         <v>2866002000.0</v>
       </c>
-      <c r="N36">
+      <c r="Q36">
         <v>3725719000.0</v>
       </c>
-      <c r="O36">
+      <c r="R36">
         <v>3000969000.0</v>
       </c>
-      <c r="P36">
+      <c r="S36">
         <v>7831091000.0</v>
       </c>
-      <c r="Q36">
+      <c r="T36">
         <v>7379605000.0</v>
       </c>
-      <c r="R36">
+      <c r="U36">
         <v>5978062000.0</v>
       </c>
-      <c r="S36">
+      <c r="V36">
         <v>5999919000.0</v>
       </c>
-      <c r="T36">
+      <c r="W36">
         <v>5669587000.0</v>
       </c>
-      <c r="U36">
+      <c r="X36">
         <v>5666662000.0</v>
       </c>
-      <c r="V36">
+      <c r="Y36">
         <v>4769290000.0</v>
       </c>
-      <c r="W36">
+      <c r="Z36">
         <v>3196836000.0</v>
       </c>
-      <c r="X36">
+      <c r="AA36">
         <v>369037000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AB36">
         <v>369037000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AC36">
         <v>39625000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AD36">
         <v>45354000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AE36">
         <v>95711000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AF36">
         <v>95711000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AG36">
         <v>95103556.0</v>
       </c>
-      <c r="AE36">
+      <c r="AH36">
         <v>112918358.0</v>
       </c>
-      <c r="AF36">
+      <c r="AI36">
         <v>1563574554.0</v>
       </c>
-      <c r="AG36">
+      <c r="AJ36">
         <v>72768781.0</v>
       </c>
-      <c r="AH36">
+      <c r="AK36">
         <v>28880877.0</v>
       </c>
-      <c r="AI36">
+      <c r="AL36">
         <v>21698103.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AM36">
         <v>19499749.0</v>
       </c>
-      <c r="AK36">
+      <c r="AN36">
         <v>18005275.0</v>
       </c>
-      <c r="AL36">
+      <c r="AO36">
         <v>6197053.0</v>
       </c>
-      <c r="AM36">
+      <c r="AP36">
         <v>5781612.0</v>
       </c>
-      <c r="AN36">
+      <c r="AQ36">
         <v>5651835.0</v>
       </c>
-      <c r="AO36">
+      <c r="AR36">
         <v>12983642.0</v>
       </c>
-      <c r="AP36">
+      <c r="AS36">
         <v>5008910.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AT36">
         <v>1180200.0</v>
       </c>
-      <c r="AR36">
+      <c r="AU36">
         <v>4569442.0</v>
       </c>
-      <c r="AS36">
+      <c r="AV36">
         <v>4569442.0</v>
       </c>
-      <c r="AT36">
+      <c r="AW36">
         <v>4901902.0</v>
       </c>
-      <c r="AU36">
+      <c r="AX36">
         <v>4547435.0</v>
       </c>
-      <c r="AV36">
+      <c r="AY36">
         <v>-344249083.0</v>
       </c>
-      <c r="AW36"/>
-[...2 lines deleted...]
-      <c r="AZ36">
+      <c r="AZ36"/>
+      <c r="BA36"/>
+      <c r="BB36"/>
+      <c r="BC36">
         <v>-115229154.0</v>
       </c>
-      <c r="BA36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:53">
+      <c r="BD36"/>
+    </row>
+    <row r="37" spans="1:56">
       <c r="A37" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37"/>
+      <c r="D37">
+        <v>206344000.0</v>
+      </c>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
-      <c r="Y37">
-[...7 lines deleted...]
-      </c>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
-      <c r="AN37"/>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
-    </row>
-    <row r="38" spans="1:53">
+      <c r="BB37"/>
+      <c r="BC37"/>
+      <c r="BD37"/>
+    </row>
+    <row r="38" spans="1:56">
       <c r="A38" t="s">
-        <v>50</v>
-[...3 lines deleted...]
-      <c r="D38"/>
+        <v>51</v>
+      </c>
+      <c r="B38">
+        <v>6.79</v>
+      </c>
+      <c r="C38">
+        <v>6.99</v>
+      </c>
+      <c r="D38">
+        <v>6.99</v>
+      </c>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>2887824000.0</v>
       </c>
-      <c r="K38">
+      <c r="N38">
         <v>317464000.0</v>
       </c>
-      <c r="L38">
+      <c r="O38">
         <v>319092000.0</v>
       </c>
-      <c r="M38">
+      <c r="P38">
         <v>300345000.0</v>
       </c>
-      <c r="N38">
+      <c r="Q38">
         <v>261555000.0</v>
       </c>
-      <c r="O38">
+      <c r="R38">
         <v>237394000.0</v>
       </c>
-      <c r="P38">
+      <c r="S38">
         <v>217516000.0</v>
       </c>
-      <c r="Q38">
+      <c r="T38">
         <v>214454000.0</v>
       </c>
-      <c r="R38">
+      <c r="U38">
         <v>212573000.0</v>
       </c>
-      <c r="S38">
+      <c r="V38">
         <v>233648000.0</v>
       </c>
-      <c r="T38">
+      <c r="W38">
         <v>152689000.0</v>
       </c>
-      <c r="U38">
+      <c r="X38">
         <v>149157000.0</v>
       </c>
-      <c r="V38">
+      <c r="Y38">
         <v>153321000.0</v>
       </c>
-      <c r="W38">
+      <c r="Z38">
         <v>131427000.0</v>
       </c>
-      <c r="X38">
+      <c r="AA38">
         <v>116023000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AB38">
         <v>106101000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AC38">
         <v>74107000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AD38">
         <v>77033000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AE38">
         <v>101745000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AF38">
         <v>9968.53</v>
       </c>
-      <c r="AD38">
+      <c r="AG38">
         <v>2392959.57</v>
       </c>
-      <c r="AE38">
+      <c r="AH38">
         <v>2968656.27</v>
       </c>
-      <c r="AF38">
+      <c r="AI38">
         <v>1.0</v>
       </c>
-      <c r="AG38">
+      <c r="AJ38">
         <v>18600238.0</v>
       </c>
-      <c r="AH38">
+      <c r="AK38">
         <v>18600238.0</v>
       </c>
-      <c r="AI38">
+      <c r="AL38">
         <v>45221000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AM38">
         <v>46184000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AN38">
         <v>5133621.31</v>
       </c>
-      <c r="AL38">
+      <c r="AO38">
         <v>35011000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AP38">
         <v>31148000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>18386000.0</v>
       </c>
       <c r="AQ38">
         <v>0.0</v>
       </c>
       <c r="AR38">
         <v>1.0</v>
       </c>
       <c r="AS38">
+        <v>18386000.0</v>
+      </c>
+      <c r="AT38">
+        <v>0.0</v>
+      </c>
+      <c r="AU38">
+        <v>1.0</v>
+      </c>
+      <c r="AV38">
         <v>2553000.0</v>
       </c>
-      <c r="AT38">
-[...3 lines deleted...]
-      <c r="AV38"/>
       <c r="AW38">
         <v>1.0</v>
       </c>
       <c r="AX38"/>
       <c r="AY38"/>
-      <c r="AZ38"/>
+      <c r="AZ38">
+        <v>1.0</v>
+      </c>
       <c r="BA38"/>
-    </row>
-    <row r="39" spans="1:53">
+      <c r="BB38"/>
+      <c r="BC38"/>
+      <c r="BD38"/>
+    </row>
+    <row r="39" spans="1:56">
       <c r="A39" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B39">
-        <v>948053000.0</v>
+        <v>648476288.0</v>
       </c>
       <c r="C39">
+        <v>752026890.0</v>
+      </c>
+      <c r="D39">
+        <v>558108000.0</v>
+      </c>
+      <c r="E39">
+        <v>1772206000.0</v>
+      </c>
+      <c r="F39">
         <v>4521693000.0</v>
       </c>
-      <c r="D39">
-[...2 lines deleted...]
-      <c r="E39">
+      <c r="G39">
+        <v>4837469000.0</v>
+      </c>
+      <c r="H39">
         <v>5670649000.0</v>
       </c>
-      <c r="F39">
-[...2 lines deleted...]
-      <c r="G39">
+      <c r="I39">
+        <v>6101353000.0</v>
+      </c>
+      <c r="J39">
         <v>2290706000.0</v>
       </c>
-      <c r="H39">
-[...2 lines deleted...]
-      <c r="I39">
+      <c r="K39">
+        <v>3150809000.0</v>
+      </c>
+      <c r="L39">
         <v>740769000.0</v>
       </c>
-      <c r="J39">
+      <c r="M39">
         <v>728595000.0</v>
       </c>
-      <c r="K39">
+      <c r="N39">
         <v>2963235000.0</v>
       </c>
-      <c r="L39">
+      <c r="O39">
         <v>1366738000.0</v>
       </c>
-      <c r="M39">
+      <c r="P39">
         <v>819761000.0</v>
       </c>
-      <c r="N39">
+      <c r="Q39">
         <v>977675000.0</v>
       </c>
-      <c r="O39">
+      <c r="R39">
         <v>926491000.0</v>
       </c>
-      <c r="P39">
+      <c r="S39">
         <v>899132000.0</v>
       </c>
-      <c r="Q39">
+      <c r="T39">
         <v>775072000.0</v>
       </c>
-      <c r="R39">
+      <c r="U39">
         <v>822292000.0</v>
       </c>
-      <c r="S39">
+      <c r="V39">
         <v>735925000.0</v>
       </c>
-      <c r="T39">
+      <c r="W39">
         <v>699788000.0</v>
       </c>
-      <c r="U39">
+      <c r="X39">
         <v>613696000.0</v>
       </c>
-      <c r="V39">
+      <c r="Y39">
         <v>738502000.0</v>
       </c>
-      <c r="W39">
+      <c r="Z39">
         <v>554848000.0</v>
       </c>
-      <c r="X39">
+      <c r="AA39">
         <v>599000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AB39">
         <v>599000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AC39">
         <v>649563000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AD39">
         <v>627007000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AE39">
         <v>620979000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AF39">
         <v>620979000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AG39">
         <v>694445790.0</v>
       </c>
-      <c r="AE39">
+      <c r="AH39">
         <v>2828851385.0</v>
       </c>
-      <c r="AF39">
+      <c r="AI39">
         <v>853093748.0</v>
       </c>
-      <c r="AG39">
+      <c r="AJ39">
         <v>538182000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AK39">
         <v>399753367.0</v>
       </c>
-      <c r="AI39">
+      <c r="AL39">
         <v>321693923.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AM39">
         <v>260541799.0</v>
       </c>
-      <c r="AK39">
+      <c r="AN39">
         <v>172727025.0</v>
       </c>
-      <c r="AL39">
+      <c r="AO39">
         <v>179629515.0</v>
       </c>
-      <c r="AM39">
+      <c r="AP39">
         <v>133428427.0</v>
       </c>
-      <c r="AN39">
+      <c r="AQ39">
         <v>107074459.0</v>
       </c>
-      <c r="AO39">
+      <c r="AR39">
         <v>359175971.0</v>
       </c>
-      <c r="AP39">
+      <c r="AS39">
         <v>121862230.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AT39">
         <v>127674496.0</v>
       </c>
-      <c r="AR39">
+      <c r="AU39">
         <v>81414111.0</v>
       </c>
-      <c r="AS39">
+      <c r="AV39">
         <v>81414111.0</v>
       </c>
-      <c r="AT39">
+      <c r="AW39">
         <v>29921890.0</v>
       </c>
-      <c r="AU39">
+      <c r="AX39">
         <v>32485226.0</v>
       </c>
-      <c r="AV39"/>
-      <c r="AW39">
+      <c r="AY39"/>
+      <c r="AZ39">
         <v>5593600.0</v>
       </c>
-      <c r="AX39"/>
-[...2 lines deleted...]
-      <c r="BA39">
+      <c r="BA39"/>
+      <c r="BB39"/>
+      <c r="BC39"/>
+      <c r="BD39">
         <v>335000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:53">
+    <row r="40" spans="1:56">
       <c r="A40" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B40">
+        <v>754932884.0</v>
+      </c>
+      <c r="C40">
+        <v>1131795673.0</v>
+      </c>
+      <c r="D40">
+        <v>799046000.0</v>
+      </c>
+      <c r="E40">
         <v>768310000.0</v>
       </c>
-      <c r="C40">
+      <c r="F40">
         <v>1507409000.0</v>
       </c>
-      <c r="D40">
+      <c r="G40">
         <v>1027500000.0</v>
       </c>
-      <c r="E40">
+      <c r="H40">
         <v>1317196000.0</v>
       </c>
-      <c r="F40">
+      <c r="I40">
         <v>627380000.0</v>
       </c>
-      <c r="G40">
+      <c r="J40">
         <v>1079623000.0</v>
       </c>
-      <c r="H40">
+      <c r="K40">
         <v>1306048000.0</v>
       </c>
-      <c r="I40">
+      <c r="L40">
         <v>1030929000.0</v>
       </c>
-      <c r="J40">
+      <c r="M40">
         <v>1175504000.0</v>
       </c>
-      <c r="K40">
+      <c r="N40">
         <v>1180450000.0</v>
       </c>
-      <c r="L40">
+      <c r="O40">
         <v>2150664000.0</v>
       </c>
-      <c r="M40">
+      <c r="P40">
         <v>696408000.0</v>
       </c>
-      <c r="N40">
+      <c r="Q40">
         <v>1169386000.0</v>
       </c>
-      <c r="O40">
+      <c r="R40">
         <v>813984000.0</v>
       </c>
-      <c r="P40">
+      <c r="S40">
         <v>2145397000.0</v>
       </c>
-      <c r="Q40">
+      <c r="T40">
         <v>960868000.0</v>
       </c>
-      <c r="R40">
+      <c r="U40">
         <v>1394133000.0</v>
       </c>
-      <c r="S40">
+      <c r="V40">
         <v>1329151000.0</v>
       </c>
-      <c r="T40">
+      <c r="W40">
         <v>2161970000.0</v>
       </c>
-      <c r="U40">
+      <c r="X40">
         <v>936446000.0</v>
       </c>
-      <c r="V40">
+      <c r="Y40">
         <v>1441809000.0</v>
       </c>
-      <c r="W40">
+      <c r="Z40">
         <v>1341268000.0</v>
       </c>
-      <c r="X40">
+      <c r="AA40">
         <v>1253801000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AB40">
         <v>1603286000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AC40">
         <v>1524624000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AD40">
         <v>1208068000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AE40">
         <v>29646000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AF40">
         <v>1840824000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AG40">
         <v>1327094036.0</v>
       </c>
-      <c r="AE40">
+      <c r="AH40">
         <v>1334579834.0</v>
       </c>
-      <c r="AF40">
+      <c r="AI40">
         <v>273293283.0</v>
       </c>
-      <c r="AG40">
+      <c r="AJ40">
         <v>1030517924.0</v>
       </c>
-      <c r="AH40">
+      <c r="AK40">
         <v>657938004.0</v>
       </c>
-      <c r="AI40">
+      <c r="AL40">
         <v>660485562.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AM40">
         <v>286108834.0</v>
       </c>
-      <c r="AK40">
+      <c r="AN40">
         <v>333818314.0</v>
       </c>
-      <c r="AL40">
+      <c r="AO40">
         <v>590825891.0</v>
       </c>
-      <c r="AM40">
+      <c r="AP40">
         <v>433494697.0</v>
       </c>
-      <c r="AN40">
+      <c r="AQ40">
         <v>179208111.0</v>
       </c>
-      <c r="AO40">
+      <c r="AR40">
         <v>202327544.0</v>
       </c>
-      <c r="AP40">
+      <c r="AS40">
         <v>172199268.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AT40">
         <v>142499627.0</v>
       </c>
-      <c r="AR40">
+      <c r="AU40">
         <v>99360513.0</v>
       </c>
-      <c r="AS40">
+      <c r="AV40">
         <v>99360514.0</v>
       </c>
-      <c r="AT40">
+      <c r="AW40">
         <v>68343690.0</v>
       </c>
-      <c r="AU40">
+      <c r="AX40">
         <v>77281496.0</v>
       </c>
-      <c r="AV40"/>
-      <c r="AW40">
+      <c r="AY40"/>
+      <c r="AZ40">
         <v>6702626.0</v>
       </c>
-      <c r="AX40"/>
-[...2 lines deleted...]
-      <c r="BA40">
+      <c r="BA40"/>
+      <c r="BB40"/>
+      <c r="BC40"/>
+      <c r="BD40">
         <v>143000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:53">
+    <row r="41" spans="1:56">
       <c r="A41" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
-      <c r="J41">
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>247536000.0</v>
       </c>
-      <c r="K41">
+      <c r="N41">
         <v>207811000.0</v>
       </c>
-      <c r="L41">
+      <c r="O41">
         <v>162507000.0</v>
       </c>
-      <c r="M41">
+      <c r="P41">
         <v>127421000.0</v>
       </c>
-      <c r="N41">
+      <c r="Q41">
         <v>152212000.0</v>
       </c>
-      <c r="O41">
+      <c r="R41">
         <v>167874000.0</v>
       </c>
-      <c r="P41">
+      <c r="S41">
         <v>255385000.0</v>
       </c>
-      <c r="Q41">
+      <c r="T41">
         <v>341479000.0</v>
       </c>
-      <c r="R41">
+      <c r="U41">
         <v>283969000.0</v>
       </c>
-      <c r="S41">
+      <c r="V41">
         <v>286903000.0</v>
       </c>
-      <c r="T41">
+      <c r="W41">
         <v>1084111000.0</v>
       </c>
-      <c r="U41">
+      <c r="X41">
         <v>1073085000.0</v>
       </c>
-      <c r="V41">
+      <c r="Y41">
         <v>1132810000.0</v>
       </c>
-      <c r="W41">
+      <c r="Z41">
         <v>1175528000.0</v>
       </c>
-      <c r="X41">
+      <c r="AA41">
         <v>1188095000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AB41">
         <v>1147295000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AC41">
         <v>1192837000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AD41">
         <v>1156544000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AE41">
         <v>823663000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AF41">
         <v>23982.55</v>
       </c>
-      <c r="AD41">
+      <c r="AG41">
         <v>6881305.59</v>
       </c>
-      <c r="AE41">
+      <c r="AH41">
         <v>6691511.7</v>
       </c>
-      <c r="AF41">
+      <c r="AI41">
         <v>962980.65</v>
       </c>
-      <c r="AG41">
+      <c r="AJ41">
         <v>354250.23</v>
       </c>
-      <c r="AH41">
+      <c r="AK41">
         <v>2706000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AL41">
         <v>2815000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AM41">
         <v>2924000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AN41">
         <v>291144.71</v>
       </c>
-      <c r="AL41">
+      <c r="AO41">
         <v>1363000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AP41">
         <v>1518000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AQ41">
         <v>1672000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AR41">
         <v>1826000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AS41">
         <v>1981000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AT41">
         <v>2135000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AU41">
         <v>2290000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AV41">
         <v>1826000.0</v>
       </c>
-      <c r="AT41"/>
-[...1 lines deleted...]
-      <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-    </row>
-    <row r="42" spans="1:53">
+      <c r="BB41"/>
+      <c r="BC41"/>
+      <c r="BD41"/>
+    </row>
+    <row r="42" spans="1:56">
       <c r="A42" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B42">
+        <v>10876851786.0</v>
+      </c>
+      <c r="C42">
+        <v>10820115709.0</v>
+      </c>
+      <c r="D42">
+        <v>4011236000.0</v>
+      </c>
+      <c r="E42">
         <v>1574319830.0</v>
       </c>
-      <c r="C42"/>
-      <c r="D42">
+      <c r="F42"/>
+      <c r="G42">
         <v>11078235000.0</v>
       </c>
-      <c r="E42"/>
-      <c r="F42">
+      <c r="H42"/>
+      <c r="I42">
         <v>11123526000.0</v>
       </c>
-      <c r="G42">
+      <c r="J42">
         <v>-181841000.0</v>
       </c>
-      <c r="H42">
+      <c r="K42">
         <v>-181841000.0</v>
       </c>
-      <c r="I42">
+      <c r="L42">
         <v>5610295000.0</v>
       </c>
-      <c r="J42">
+      <c r="M42">
         <v>-153331000.0</v>
       </c>
-      <c r="K42">
+      <c r="N42">
         <v>-153331000.0</v>
       </c>
-      <c r="L42">
+      <c r="O42">
         <v>-153331000.0</v>
       </c>
-      <c r="M42">
+      <c r="P42">
         <v>5596358000.0</v>
       </c>
-      <c r="N42">
+      <c r="Q42">
         <v>5596358000.0</v>
       </c>
-      <c r="O42">
+      <c r="R42">
         <v>-138958000.0</v>
       </c>
-      <c r="P42">
+      <c r="S42">
         <v>5619359000.0</v>
       </c>
-      <c r="Q42">
+      <c r="T42">
         <v>5619359000.0</v>
       </c>
-      <c r="R42">
+      <c r="U42">
         <v>5619359001.0</v>
       </c>
-      <c r="S42">
+      <c r="V42">
         <v>14841364000.0</v>
       </c>
-      <c r="T42">
+      <c r="W42">
         <v>6010698000.0</v>
       </c>
-      <c r="U42">
+      <c r="X42">
         <v>6010698000.0</v>
       </c>
-      <c r="V42">
+      <c r="Y42">
         <v>6010698000.0</v>
       </c>
-      <c r="W42">
+      <c r="Z42">
         <v>13734015000.0</v>
       </c>
-      <c r="X42">
+      <c r="AA42">
         <v>5762514000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AB42">
         <v>5762514000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AC42">
         <v>5762514000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AD42">
         <v>11333888000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AE42">
         <v>5255571000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AF42">
         <v>5255571000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AG42">
         <v>-3417703.0</v>
       </c>
-      <c r="AE42">
+      <c r="AH42">
         <v>-3114570.0</v>
       </c>
-      <c r="AF42">
+      <c r="AI42">
         <v>4169268743.64</v>
       </c>
-      <c r="AG42">
+      <c r="AJ42">
         <v>6246071000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AK42">
         <v>10588394.0</v>
       </c>
-      <c r="AI42">
+      <c r="AL42">
         <v>5346683.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AM42">
         <v>3251026.0</v>
       </c>
-      <c r="AK42">
+      <c r="AN42">
         <v>4463373881.8</v>
       </c>
-      <c r="AL42">
+      <c r="AO42">
         <v>919872.0</v>
       </c>
-      <c r="AM42">
+      <c r="AP42">
         <v>-4564306.0</v>
       </c>
-      <c r="AN42">
+      <c r="AQ42">
         <v>5939435.0</v>
       </c>
-      <c r="AO42">
+      <c r="AR42">
         <v>3681383841.0</v>
       </c>
-      <c r="AP42">
+      <c r="AS42">
         <v>3554615.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AT42">
         <v>5049215.0</v>
       </c>
-      <c r="AR42">
+      <c r="AU42">
         <v>4040488.0</v>
       </c>
-      <c r="AS42">
+      <c r="AV42">
         <v>4040488.0</v>
       </c>
-      <c r="AT42">
+      <c r="AW42">
         <v>1550643200.64</v>
       </c>
-      <c r="AU42">
+      <c r="AX42">
         <v>-374411836.0</v>
       </c>
-      <c r="AV42"/>
-      <c r="AW42">
+      <c r="AY42"/>
+      <c r="AZ42">
         <v>10865186.0</v>
       </c>
-      <c r="AX42"/>
-[...1 lines deleted...]
-      <c r="AZ42"/>
       <c r="BA42"/>
-    </row>
-    <row r="43" spans="1:53">
+      <c r="BB42"/>
+      <c r="BC42"/>
+      <c r="BD42"/>
+    </row>
+    <row r="43" spans="1:56">
       <c r="A43" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
-      <c r="Y43">
-[...7 lines deleted...]
-      </c>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43">
         <v>0.0</v>
       </c>
-      <c r="AH43"/>
+      <c r="AH43">
+        <v>0.0</v>
+      </c>
       <c r="AI43"/>
-      <c r="AJ43"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ43">
+        <v>0.0</v>
+      </c>
+      <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
-      <c r="AN43"/>
+      <c r="AN43">
+        <v>0.0</v>
+      </c>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
-    </row>
-    <row r="44" spans="1:53">
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+    </row>
+    <row r="44" spans="1:56">
       <c r="A44" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
-      <c r="Y44">
-[...7 lines deleted...]
-      </c>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
-      <c r="AN44"/>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
-      <c r="AT44">
-[...1 lines deleted...]
-      </c>
+      <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44">
-        <v>80319000.0</v>
+        <v>310714000.0</v>
       </c>
       <c r="AX44"/>
       <c r="AY44"/>
-      <c r="AZ44"/>
-      <c r="BA44">
+      <c r="AZ44">
+        <v>80319000.0</v>
+      </c>
+      <c r="BA44"/>
+      <c r="BB44"/>
+      <c r="BC44"/>
+      <c r="BD44">
         <v>27199000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:53">
+    <row r="45" spans="1:56">
       <c r="A45" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B45">
+        <v>1453233000.0</v>
+      </c>
+      <c r="C45">
+        <v>1486588000.0</v>
+      </c>
+      <c r="D45">
+        <v>2437631000.0</v>
+      </c>
+      <c r="E45">
         <v>1163092000.0</v>
       </c>
-      <c r="C45">
+      <c r="F45">
         <v>1083097000.0</v>
       </c>
-      <c r="D45">
+      <c r="G45">
         <v>1132477000.0</v>
       </c>
-      <c r="E45">
+      <c r="H45">
         <v>2178587000.0</v>
       </c>
-      <c r="F45">
+      <c r="I45">
         <v>1168189000.0</v>
       </c>
-      <c r="G45">
+      <c r="J45">
         <v>1193610000.0</v>
       </c>
-      <c r="H45">
+      <c r="K45">
         <v>805306000.0</v>
       </c>
-      <c r="I45">
+      <c r="L45">
         <v>1762006000.0</v>
       </c>
-      <c r="J45">
+      <c r="M45">
         <v>486165000.0</v>
       </c>
-      <c r="K45">
+      <c r="N45">
         <v>219532000.0</v>
       </c>
-      <c r="L45">
+      <c r="O45">
         <v>254875000.0</v>
       </c>
-      <c r="M45">
+      <c r="P45">
         <v>288504000.0</v>
       </c>
-      <c r="N45">
+      <c r="Q45">
         <v>329441000.0</v>
       </c>
-      <c r="O45"/>
-[...1 lines deleted...]
-      <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>448865000.0</v>
       </c>
-      <c r="T45">
+      <c r="W45">
         <v>509708000.0</v>
       </c>
-      <c r="U45">
+      <c r="X45">
         <v>543940000.0</v>
       </c>
-      <c r="V45">
+      <c r="Y45">
         <v>417432000.0</v>
       </c>
-      <c r="W45"/>
-[...9 lines deleted...]
-      </c>
+      <c r="Z45"/>
+      <c r="AA45"/>
       <c r="AB45">
         <v>0.0</v>
       </c>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
-      <c r="AF45"/>
+      <c r="AF45">
+        <v>0.0</v>
+      </c>
       <c r="AG45">
         <v>0.0</v>
       </c>
-      <c r="AH45"/>
+      <c r="AH45">
+        <v>0.0</v>
+      </c>
       <c r="AI45"/>
-      <c r="AJ45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ45">
+        <v>0.0</v>
+      </c>
+      <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
-      <c r="AN45"/>
+      <c r="AN45">
+        <v>0.0</v>
+      </c>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
-      <c r="AW45">
-[...1 lines deleted...]
-      </c>
+      <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
-      <c r="AZ45"/>
+      <c r="AZ45">
+        <v>20380587.12</v>
+      </c>
       <c r="BA45"/>
-    </row>
-    <row r="46" spans="1:53">
+      <c r="BB45"/>
+      <c r="BC45"/>
+      <c r="BD45"/>
+    </row>
+    <row r="46" spans="1:56">
       <c r="A46" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B46">
+        <v>1453747008.0</v>
+      </c>
+      <c r="C46">
+        <v>1481036051.0</v>
+      </c>
+      <c r="D46">
+        <v>1538829000.0</v>
+      </c>
+      <c r="E46">
         <v>1163092000.0</v>
       </c>
-      <c r="C46">
+      <c r="F46">
         <v>1083097000.0</v>
       </c>
-      <c r="D46">
+      <c r="G46">
         <v>1132477000.0</v>
       </c>
-      <c r="E46">
+      <c r="H46">
         <v>1149205000.0</v>
       </c>
-      <c r="F46">
+      <c r="I46">
         <v>1168189000.0</v>
       </c>
-      <c r="G46">
+      <c r="J46">
         <v>1193610000.0</v>
       </c>
-      <c r="H46">
+      <c r="K46">
         <v>805306000.0</v>
       </c>
-      <c r="I46">
+      <c r="L46">
         <v>768605000.0</v>
       </c>
-      <c r="J46">
+      <c r="M46">
         <v>486165000.0</v>
       </c>
-      <c r="K46">
+      <c r="N46">
         <v>219532000.0</v>
       </c>
-      <c r="L46">
+      <c r="O46">
         <v>254875000.0</v>
       </c>
-      <c r="M46">
+      <c r="P46">
         <v>288504000.0</v>
       </c>
-      <c r="N46">
+      <c r="Q46">
         <v>329441000.0</v>
       </c>
-      <c r="O46">
+      <c r="R46">
         <v>371474000.0</v>
       </c>
-      <c r="P46">
+      <c r="S46">
         <v>411095000.0</v>
       </c>
-      <c r="Q46">
+      <c r="T46">
         <v>438598000.0</v>
       </c>
-      <c r="R46">
+      <c r="U46">
         <v>512152000.0</v>
       </c>
-      <c r="S46">
+      <c r="V46">
         <v>448865000.0</v>
       </c>
-      <c r="T46">
+      <c r="W46">
         <v>509708000.0</v>
       </c>
-      <c r="U46">
+      <c r="X46">
         <v>543940000.0</v>
       </c>
-      <c r="V46">
+      <c r="Y46">
         <v>417432000.0</v>
       </c>
-      <c r="W46">
+      <c r="Z46">
         <v>472168000.0</v>
       </c>
-      <c r="X46">
+      <c r="AA46">
         <v>536897000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AB46">
         <v>536897000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AC46">
         <v>583363000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AD46">
         <v>562629000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AE46">
         <v>387532000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AF46">
         <v>387532000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AG46">
         <v>335437917.0</v>
       </c>
-      <c r="AE46">
+      <c r="AH46">
         <v>319407293.0</v>
       </c>
-      <c r="AF46">
+      <c r="AI46">
         <v>282943734.0</v>
       </c>
-      <c r="AG46">
+      <c r="AJ46">
         <v>259593771.0</v>
       </c>
-      <c r="AH46">
+      <c r="AK46">
         <v>210351149.0</v>
       </c>
-      <c r="AI46">
+      <c r="AL46">
         <v>162915628.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AM46">
         <v>131991927.0</v>
       </c>
-      <c r="AK46">
+      <c r="AN46">
         <v>96741021.0</v>
       </c>
-      <c r="AL46">
+      <c r="AO46">
         <v>99766540.0</v>
       </c>
-      <c r="AM46">
+      <c r="AP46">
         <v>97849283.0</v>
       </c>
-      <c r="AN46">
+      <c r="AQ46">
         <v>102754750.0</v>
       </c>
-      <c r="AO46">
+      <c r="AR46">
         <v>105102565.0</v>
       </c>
-      <c r="AP46">
+      <c r="AS46">
         <v>98313358.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AT46">
         <v>77445854.0</v>
       </c>
-      <c r="AR46">
+      <c r="AU46">
         <v>64251559.0</v>
       </c>
-      <c r="AS46">
+      <c r="AV46">
         <v>64251559.0</v>
       </c>
-      <c r="AT46">
+      <c r="AW46">
         <v>54948030.0</v>
       </c>
-      <c r="AU46">
+      <c r="AX46">
         <v>44510110.0</v>
       </c>
-      <c r="AV46"/>
-      <c r="AW46">
+      <c r="AY46"/>
+      <c r="AZ46">
         <v>20380587.0</v>
       </c>
-      <c r="AX46"/>
-[...1 lines deleted...]
-      <c r="AZ46"/>
       <c r="BA46"/>
-    </row>
-    <row r="47" spans="1:53">
+      <c r="BB46"/>
+      <c r="BC46"/>
+      <c r="BD46"/>
+    </row>
+    <row r="47" spans="1:56">
       <c r="A47" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>486165000.0</v>
       </c>
-      <c r="K47">
+      <c r="N47">
         <v>219532000.0</v>
       </c>
-      <c r="L47">
+      <c r="O47">
         <v>254875000.0</v>
       </c>
-      <c r="M47">
+      <c r="P47">
         <v>288504000.0</v>
       </c>
-      <c r="N47">
+      <c r="Q47">
         <v>329441000.0</v>
       </c>
-      <c r="O47">
+      <c r="R47">
         <v>371474000.0</v>
       </c>
-      <c r="P47">
+      <c r="S47">
         <v>411095000.0</v>
       </c>
-      <c r="Q47">
+      <c r="T47">
         <v>438598000.0</v>
       </c>
-      <c r="R47">
+      <c r="U47">
         <v>512152000.0</v>
       </c>
-      <c r="S47">
+      <c r="V47">
         <v>448865000.0</v>
       </c>
-      <c r="T47">
+      <c r="W47">
         <v>509708000.0</v>
       </c>
-      <c r="U47">
+      <c r="X47">
         <v>543940000.0</v>
       </c>
-      <c r="V47">
+      <c r="Y47">
         <v>417432000.0</v>
       </c>
-      <c r="W47">
+      <c r="Z47">
         <v>472168000.0</v>
       </c>
-      <c r="X47">
+      <c r="AA47">
         <v>503486000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AB47">
         <v>536897000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AC47">
         <v>583363000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AD47">
         <v>562629000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AE47">
         <v>537973000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AF47">
         <v>25167.43</v>
       </c>
-      <c r="AD47">
+      <c r="AG47">
         <v>7100991.43</v>
       </c>
-      <c r="AE47">
+      <c r="AH47">
         <v>7226904.62</v>
       </c>
-      <c r="AF47">
+      <c r="AI47">
         <v>7165830.75</v>
       </c>
-      <c r="AG47">
+      <c r="AJ47">
         <v>6110931.81</v>
       </c>
-      <c r="AH47">
+      <c r="AK47">
         <v>31559000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AL47">
         <v>24004000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AM47">
         <v>19156000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AN47">
         <v>2006047.52</v>
       </c>
-      <c r="AL47">
+      <c r="AO47">
         <v>14956000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AP47">
         <v>14741000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AQ47">
         <v>15890000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AR47">
         <v>16259000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AS47">
         <v>15447000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AT47">
         <v>12468000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AU47">
         <v>10349000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AV47">
         <v>9936000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AW47">
         <v>8934000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>3363000.0</v>
       </c>
       <c r="AX47"/>
       <c r="AY47"/>
-      <c r="AZ47"/>
-      <c r="BA47">
+      <c r="AZ47">
+        <v>3363000.0</v>
+      </c>
+      <c r="BA47"/>
+      <c r="BB47"/>
+      <c r="BC47"/>
+      <c r="BD47">
         <v>959000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:53">
+    <row r="48" spans="1:56">
       <c r="A48" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48">
+        <v>7101552000.0</v>
+      </c>
+      <c r="E48"/>
+      <c r="F48"/>
+      <c r="G48">
         <v>6643721000.0</v>
       </c>
-      <c r="E48">
+      <c r="H48">
         <v>6643721000.0</v>
       </c>
-      <c r="F48"/>
-[...1 lines deleted...]
-      <c r="H48">
+      <c r="I48"/>
+      <c r="J48"/>
+      <c r="K48">
         <v>6320450000.0</v>
       </c>
-      <c r="I48">
+      <c r="L48">
         <v>6320450000.0</v>
       </c>
-      <c r="J48">
+      <c r="M48">
         <v>6320450000.0</v>
       </c>
-      <c r="K48"/>
-      <c r="L48">
+      <c r="N48"/>
+      <c r="O48">
         <v>5320921000.0</v>
       </c>
-      <c r="M48">
+      <c r="P48">
         <v>5320921000.0</v>
       </c>
-      <c r="N48">
+      <c r="Q48">
         <v>5320921000.0</v>
       </c>
-      <c r="O48"/>
-      <c r="P48">
+      <c r="R48"/>
+      <c r="S48">
         <v>4677635000.0</v>
       </c>
-      <c r="Q48">
+      <c r="T48">
         <v>4677635000.0</v>
       </c>
-      <c r="R48">
+      <c r="U48">
         <v>4677635000.0</v>
       </c>
-      <c r="S48"/>
-      <c r="T48">
+      <c r="V48"/>
+      <c r="W48">
         <v>8444086000.0</v>
       </c>
-      <c r="U48">
+      <c r="X48">
         <v>8444086000.0</v>
       </c>
-      <c r="V48">
+      <c r="Y48">
         <v>8444086000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48">
+      <c r="Z48"/>
+      <c r="AA48">
         <v>7464585000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AB48">
         <v>7464585000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AC48">
         <v>7464585000.0</v>
       </c>
-      <c r="AA48">
-[...2 lines deleted...]
-      <c r="AB48">
+      <c r="AD48">
+        <v>0.0</v>
+      </c>
+      <c r="AE48">
         <v>5361154000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AF48">
         <v>5361154000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AG48">
         <v>5361154000.0</v>
       </c>
-      <c r="AE48">
-[...2 lines deleted...]
-      <c r="AF48">
+      <c r="AH48">
+        <v>0.0</v>
+      </c>
+      <c r="AI48">
         <v>3140898641.0</v>
       </c>
-      <c r="AG48">
+      <c r="AJ48">
         <v>2413702393.0</v>
       </c>
-      <c r="AH48">
+      <c r="AK48">
         <v>2413702393.0</v>
       </c>
-      <c r="AI48"/>
-      <c r="AJ48">
+      <c r="AL48"/>
+      <c r="AM48">
         <v>355112875.8</v>
       </c>
-      <c r="AK48">
+      <c r="AN48">
         <v>355112875.0</v>
       </c>
-      <c r="AL48">
+      <c r="AO48">
         <v>355112875.0</v>
       </c>
-      <c r="AM48">
+      <c r="AP48">
         <v>51000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AQ48">
         <v>-610938688.38</v>
       </c>
-      <c r="AO48">
+      <c r="AR48">
         <v>-610938688.38</v>
       </c>
-      <c r="AP48">
+      <c r="AS48">
         <v>-610938688.38</v>
       </c>
-      <c r="AQ48"/>
-      <c r="AR48">
+      <c r="AT48"/>
+      <c r="AU48">
         <v>-668730320.54</v>
       </c>
-      <c r="AS48">
+      <c r="AV48">
         <v>-668730320.54</v>
       </c>
-      <c r="AT48">
+      <c r="AW48">
         <v>-598327104.08</v>
       </c>
-      <c r="AU48">
+      <c r="AX48">
         <v>-455944026.12</v>
       </c>
-      <c r="AV48"/>
-      <c r="AW48">
+      <c r="AY48"/>
+      <c r="AZ48">
         <v>-149857614.72</v>
       </c>
-      <c r="AX48"/>
-[...1 lines deleted...]
-      <c r="AZ48"/>
       <c r="BA48"/>
-    </row>
-    <row r="49" spans="1:53">
+      <c r="BB48"/>
+      <c r="BC48"/>
+      <c r="BD48"/>
+    </row>
+    <row r="49" spans="1:56">
       <c r="A49" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
-      <c r="Y49">
-[...7 lines deleted...]
-      </c>
+      <c r="Y49"/>
+      <c r="Z49"/>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
+      <c r="AJ49">
+        <v>0.0</v>
+      </c>
+      <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
-      <c r="AN49"/>
+      <c r="AN49">
+        <v>0.0</v>
+      </c>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
-    </row>
-    <row r="50" spans="1:53">
+      <c r="BB49"/>
+      <c r="BC49"/>
+      <c r="BD49"/>
+    </row>
+    <row r="50" spans="1:56">
       <c r="A50" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B50">
+        <v>1702000.0</v>
+      </c>
+      <c r="C50">
+        <v>1957000.0</v>
+      </c>
+      <c r="D50">
+        <v>2118000.0</v>
+      </c>
+      <c r="E50">
         <v>2610000.0</v>
       </c>
-      <c r="C50">
+      <c r="F50">
         <v>2614273000.0</v>
       </c>
-      <c r="D50">
+      <c r="G50">
         <v>2634335000.0</v>
       </c>
-      <c r="E50">
+      <c r="H50">
         <v>4324111000.0</v>
       </c>
-      <c r="F50">
+      <c r="I50">
         <v>4323314000.0</v>
       </c>
-      <c r="G50">
+      <c r="J50">
         <v>1547250000.0</v>
       </c>
-      <c r="H50">
+      <c r="K50">
         <v>1551758000.0</v>
       </c>
-      <c r="I50">
+      <c r="L50">
         <v>215615000.0</v>
       </c>
-      <c r="J50">
+      <c r="M50">
         <v>215615000.0</v>
       </c>
-      <c r="K50">
+      <c r="N50">
         <v>2425857000.0</v>
       </c>
-      <c r="L50">
+      <c r="O50">
         <v>2636964000.0</v>
       </c>
-      <c r="M50">
+      <c r="P50">
         <v>2646168000.0</v>
       </c>
-      <c r="N50">
+      <c r="Q50">
         <v>2726763000.0</v>
       </c>
-      <c r="O50"/>
-[...1 lines deleted...]
-      <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
-[...7 lines deleted...]
-      </c>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
       <c r="AB50">
         <v>0.0</v>
       </c>
       <c r="AC50">
         <v>0.0</v>
       </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
         <v>0.0</v>
       </c>
-      <c r="AH50"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH50">
+        <v>0.0</v>
+      </c>
+      <c r="AI50">
+        <v>0.0</v>
+      </c>
+      <c r="AJ50">
+        <v>0.0</v>
+      </c>
+      <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
-      <c r="AN50"/>
+      <c r="AN50">
+        <v>0.0</v>
+      </c>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
-    </row>
-    <row r="51" spans="1:53">
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+    </row>
+    <row r="51" spans="1:56">
       <c r="A51" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B51">
+        <v>68185100.0</v>
+      </c>
+      <c r="C51">
+        <v>90402106.0</v>
+      </c>
+      <c r="D51">
+        <v>128827000.0</v>
+      </c>
+      <c r="E51">
         <v>159906000.0</v>
       </c>
-      <c r="C51">
+      <c r="F51">
         <v>2778621000.0</v>
       </c>
-      <c r="D51">
+      <c r="G51">
         <v>2857665000.0</v>
       </c>
-      <c r="E51">
+      <c r="H51">
         <v>4581187000.0</v>
       </c>
-      <c r="F51">
+      <c r="I51">
         <v>4621086000.0</v>
       </c>
-      <c r="G51">
+      <c r="J51">
         <v>3818286000.0</v>
       </c>
-      <c r="H51">
+      <c r="K51">
         <v>3628470000.0</v>
       </c>
-      <c r="I51">
+      <c r="L51">
         <v>2285750000.0</v>
       </c>
-      <c r="J51">
+      <c r="M51">
         <v>2297060000.0</v>
       </c>
-      <c r="K51">
+      <c r="N51">
         <v>2503084000.0</v>
       </c>
-      <c r="L51">
+      <c r="O51">
         <v>2735100000.0</v>
       </c>
-      <c r="M51">
+      <c r="P51">
         <v>2767801000.0</v>
       </c>
-      <c r="N51">
+      <c r="Q51">
         <v>2871926000.0</v>
       </c>
-      <c r="O51">
+      <c r="R51">
         <v>3791601000.0</v>
       </c>
-      <c r="P51">
+      <c r="S51">
         <v>4646670000.0</v>
       </c>
-      <c r="Q51">
+      <c r="T51">
         <v>4831347000.0</v>
       </c>
-      <c r="R51">
+      <c r="U51">
         <v>4918325000.0</v>
       </c>
-      <c r="S51">
+      <c r="V51">
         <v>4846367000.0</v>
       </c>
-      <c r="T51">
+      <c r="W51">
         <v>4941422000.0</v>
       </c>
-      <c r="U51">
+      <c r="X51">
         <v>4928195000.0</v>
       </c>
-      <c r="V51">
+      <c r="Y51">
         <v>4951538000.0</v>
       </c>
-      <c r="W51">
+      <c r="Z51">
         <v>5179635000.0</v>
       </c>
-      <c r="X51">
+      <c r="AA51">
         <v>5178275000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AB51">
         <v>5146019000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AC51">
         <v>5297379000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AD51">
         <v>5066444000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AE51">
         <v>6270635000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AF51">
         <v>4877116000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AG51">
         <v>4874296131.0</v>
       </c>
-      <c r="AE51">
+      <c r="AH51">
         <v>1988466000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AI51">
         <v>1988466000.0</v>
       </c>
-      <c r="AG51"/>
-[...1 lines deleted...]
-      <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
-    </row>
-    <row r="52" spans="1:53">
+      <c r="BB51"/>
+      <c r="BC51"/>
+      <c r="BD51"/>
+    </row>
+    <row r="52" spans="1:56">
       <c r="A52" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B52">
+        <v>42289000.0</v>
+      </c>
+      <c r="C52">
+        <v>60709000.0</v>
+      </c>
+      <c r="D52">
+        <v>85708000.0</v>
+      </c>
+      <c r="E52">
         <v>95539000.0</v>
       </c>
-      <c r="C52">
+      <c r="F52">
         <v>2717945000.0</v>
       </c>
-      <c r="D52">
+      <c r="G52">
         <v>2762100000.0</v>
       </c>
-      <c r="E52">
+      <c r="H52">
         <v>4466082000.0</v>
       </c>
-      <c r="F52">
+      <c r="I52">
         <v>4478283000.0</v>
       </c>
-      <c r="G52">
+      <c r="J52">
         <v>1701229000.0</v>
       </c>
-      <c r="H52">
+      <c r="K52">
         <v>1617894000.0</v>
       </c>
-      <c r="I52">
+      <c r="L52">
         <v>275623000.0</v>
       </c>
-      <c r="J52">
+      <c r="M52">
         <v>272296000.0</v>
       </c>
-      <c r="K52">
+      <c r="N52">
         <v>2471978000.0</v>
       </c>
-      <c r="L52">
+      <c r="O52">
         <v>2696614000.0</v>
       </c>
-      <c r="M52">
+      <c r="P52">
         <v>2734520000.0</v>
       </c>
-      <c r="N52">
+      <c r="Q52">
         <v>2829348000.0</v>
       </c>
-      <c r="O52">
-[...7 lines deleted...]
-      </c>
       <c r="R52">
-        <v>164357000.0</v>
+        <v>139749765.0</v>
       </c>
       <c r="S52">
-        <v>129044000.0</v>
+        <v>160438938.0</v>
       </c>
       <c r="T52">
-        <v>134612000.0</v>
+        <v>188517401.0</v>
       </c>
       <c r="U52">
+        <v>189790795.0</v>
+      </c>
+      <c r="V52">
+        <v>149015368.0</v>
+      </c>
+      <c r="W52">
+        <v>155147774.0</v>
+      </c>
+      <c r="X52">
         <v>132793000.0</v>
       </c>
-      <c r="V52">
+      <c r="Y52">
         <v>92500000.0</v>
       </c>
-      <c r="W52">
+      <c r="Z52">
         <v>122427000.0</v>
       </c>
-      <c r="X52">
+      <c r="AA52">
         <v>135169000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AB52">
         <v>135169000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AC52">
         <v>135304000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AD52">
         <v>103648000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AE52">
         <v>1506376000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AF52">
         <v>74499000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AG52">
         <v>86961055.95</v>
       </c>
-      <c r="AE52">
+      <c r="AH52">
         <v>87578670.86</v>
       </c>
-      <c r="AF52">
+      <c r="AI52">
         <v>749069247.15</v>
       </c>
-      <c r="AG52">
+      <c r="AJ52">
         <v>749069247.15</v>
       </c>
-      <c r="AH52">
+      <c r="AK52">
         <v>85029614.81</v>
       </c>
-      <c r="AI52">
+      <c r="AL52">
         <v>81152398.14</v>
       </c>
-      <c r="AJ52">
+      <c r="AM52">
         <v>339565707.6</v>
       </c>
-      <c r="AK52">
+      <c r="AN52">
         <v>339565707.6</v>
       </c>
-      <c r="AL52"/>
-[...6 lines deleted...]
-      </c>
+      <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52">
+        <v>1.0</v>
+      </c>
+      <c r="AR52">
+        <v>1.0</v>
+      </c>
+      <c r="AS52"/>
+      <c r="AT52">
         <v>-142499628.0</v>
       </c>
-      <c r="AR52">
+      <c r="AU52">
         <v>-142499627.0</v>
       </c>
-      <c r="AS52">
+      <c r="AV52">
         <v>97084561.59</v>
       </c>
-      <c r="AT52">
+      <c r="AW52">
         <v>68503600.72</v>
       </c>
-      <c r="AU52">
+      <c r="AX52">
         <v>77094870.12</v>
       </c>
-      <c r="AV52"/>
-      <c r="AW52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>6557179.68</v>
       </c>
-      <c r="AX52"/>
-[...1 lines deleted...]
-      <c r="AZ52"/>
       <c r="BA52"/>
-    </row>
-    <row r="53" spans="1:53">
+      <c r="BB52"/>
+      <c r="BC52"/>
+      <c r="BD52"/>
+    </row>
+    <row r="53" spans="1:56">
       <c r="A53" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B53">
+        <v>1934287911.0</v>
+      </c>
+      <c r="C53">
+        <v>3008181250.0</v>
+      </c>
+      <c r="D53">
+        <v>3236920000.0</v>
+      </c>
+      <c r="E53">
         <v>4545380000.0</v>
       </c>
-      <c r="C53">
+      <c r="F53">
         <v>1308180000.0</v>
       </c>
-      <c r="D53">
+      <c r="G53">
         <v>762835000.0</v>
       </c>
-      <c r="E53">
+      <c r="H53">
         <v>2026245000.0</v>
       </c>
-      <c r="F53">
+      <c r="I53">
         <v>2840310000.0</v>
       </c>
-      <c r="G53">
+      <c r="J53">
         <v>350000000.0</v>
       </c>
-      <c r="H53">
+      <c r="K53">
         <v>1129454000.0</v>
       </c>
-      <c r="I53">
+      <c r="L53">
         <v>1270626000.0</v>
       </c>
-      <c r="J53">
+      <c r="M53">
         <v>2193555000.0</v>
       </c>
-      <c r="K53">
+      <c r="N53">
         <v>3555730000.0</v>
       </c>
-      <c r="L53">
+      <c r="O53">
         <v>5502334000.0</v>
       </c>
-      <c r="M53">
+      <c r="P53">
         <v>5600240000.0</v>
       </c>
-      <c r="N53">
+      <c r="Q53">
         <v>5900000000.0</v>
       </c>
-      <c r="O53">
+      <c r="R53">
         <v>6600000000.0</v>
       </c>
-      <c r="P53">
+      <c r="S53">
         <v>2650000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="T53">
         <v>2860000000.0</v>
       </c>
-      <c r="R53">
+      <c r="U53">
         <v>6010000000.0</v>
       </c>
-      <c r="S53">
+      <c r="V53">
         <v>7365886000.0</v>
       </c>
-      <c r="T53">
+      <c r="W53">
         <v>7913468000.0</v>
       </c>
-      <c r="U53">
+      <c r="X53">
         <v>7566250000.0</v>
       </c>
-      <c r="V53">
+      <c r="Y53">
         <v>7937692000.0</v>
       </c>
-      <c r="W53">
+      <c r="Z53">
         <v>9298879000.0</v>
       </c>
-      <c r="X53">
+      <c r="AA53">
         <v>12312585000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AB53">
         <v>12312585000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AC53">
         <v>10799003000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AD53">
         <v>10754100000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AE53">
         <v>8824610000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AF53">
         <v>8824610000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AG53">
         <v>8247016557.0</v>
       </c>
-      <c r="AE53">
+      <c r="AH53">
         <v>2759725679.0</v>
       </c>
-      <c r="AF53">
+      <c r="AI53">
         <v>3639748469.0</v>
       </c>
-      <c r="AG53">
+      <c r="AJ53">
         <v>2450922455.0</v>
       </c>
-      <c r="AH53">
+      <c r="AK53">
         <v>2891980041.0</v>
       </c>
-      <c r="AI53">
+      <c r="AL53">
         <v>2736899750.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AM53">
         <v>2419856601.0</v>
       </c>
-      <c r="AK53">
+      <c r="AN53">
         <v>2734183744.0</v>
       </c>
-      <c r="AL53">
+      <c r="AO53">
         <v>2098539416.0</v>
       </c>
-      <c r="AM53">
+      <c r="AP53">
         <v>2018525648.0</v>
       </c>
-      <c r="AN53">
+      <c r="AQ53">
         <v>1742814984.0</v>
       </c>
-      <c r="AO53">
+      <c r="AR53">
         <v>1947546000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AS53">
         <v>1909368000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AT53">
         <v>2174049500.0</v>
       </c>
-      <c r="AR53">
+      <c r="AU53">
         <v>2172968000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AV53">
         <v>2172968000.0</v>
       </c>
-      <c r="AT53"/>
-[...1 lines deleted...]
-      <c r="AV53">
+      <c r="AW53"/>
+      <c r="AX53"/>
+      <c r="AY53">
         <v>688498166.0</v>
       </c>
-      <c r="AW53">
+      <c r="AZ53">
         <v>300000000.0</v>
       </c>
-      <c r="AX53"/>
-[...1 lines deleted...]
-      <c r="AZ53">
+      <c r="BA53"/>
+      <c r="BB53"/>
+      <c r="BC53">
         <v>230458308.0</v>
       </c>
-      <c r="BA53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:53">
+      <c r="BD53"/>
+    </row>
+    <row r="54" spans="1:56">
       <c r="A54" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
-      <c r="Y54">
-[...7 lines deleted...]
-      </c>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
-      <c r="AN54"/>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
-    </row>
-    <row r="55" spans="1:53">
+      <c r="BB54"/>
+      <c r="BC54"/>
+      <c r="BD54"/>
+    </row>
+    <row r="55" spans="1:56">
       <c r="A55" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B55">
+        <v>13344607324.0</v>
+      </c>
+      <c r="C55">
+        <v>13673779206.0</v>
+      </c>
+      <c r="D55">
+        <v>13779299000.0</v>
+      </c>
+      <c r="E55">
         <v>13740986000.0</v>
       </c>
-      <c r="C55">
+      <c r="F55">
         <v>16515136999.0</v>
       </c>
-      <c r="D55">
+      <c r="G55">
         <v>16727803000.0</v>
       </c>
-      <c r="E55">
+      <c r="H55">
         <v>18382970000.0</v>
       </c>
-      <c r="F55">
+      <c r="I55">
         <v>18152629000.0</v>
       </c>
-      <c r="G55">
+      <c r="J55">
         <v>17474494000.0</v>
       </c>
-      <c r="H55">
+      <c r="K55">
         <v>17908940000.0</v>
       </c>
-      <c r="I55">
+      <c r="L55">
         <v>16228009000.0</v>
       </c>
-      <c r="J55">
+      <c r="M55">
         <v>16171417000.0</v>
       </c>
-      <c r="K55">
+      <c r="N55">
         <v>15768366000.0</v>
       </c>
-      <c r="L55">
+      <c r="O55">
         <v>16196705000.0</v>
       </c>
-      <c r="M55">
+      <c r="P55">
         <v>15829587000.0</v>
       </c>
-      <c r="N55">
+      <c r="Q55">
         <v>15485565000.0</v>
       </c>
-      <c r="O55">
+      <c r="R55">
         <v>16424601000.0</v>
       </c>
-      <c r="P55">
+      <c r="S55">
         <v>17994694000.0</v>
       </c>
-      <c r="Q55">
+      <c r="T55">
         <v>18111238000.0</v>
       </c>
-      <c r="R55">
+      <c r="U55">
         <v>22207386000.0</v>
       </c>
-      <c r="S55">
+      <c r="V55">
         <v>22392719000.0</v>
       </c>
-      <c r="T55">
+      <c r="W55">
         <v>23724972000.0</v>
       </c>
-      <c r="U55">
+      <c r="X55">
         <v>23220556000.0</v>
       </c>
-      <c r="V55">
+      <c r="Y55">
         <v>22789333000.0</v>
       </c>
-      <c r="W55">
+      <c r="Z55">
         <v>22531067000.0</v>
       </c>
-      <c r="X55">
+      <c r="AA55">
         <v>22483681000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AB55">
         <v>22483681000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AC55">
         <v>21290311000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AD55">
         <v>19766029000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AE55">
         <v>18965538000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AF55">
         <v>18965538000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AG55">
         <v>17835090196.0</v>
       </c>
-      <c r="AE55">
+      <c r="AH55">
         <v>13940843484.0</v>
       </c>
-      <c r="AF55">
+      <c r="AI55">
         <v>9082786226.0</v>
       </c>
-      <c r="AG55">
+      <c r="AJ55">
         <v>8518935031.0</v>
       </c>
-      <c r="AH55">
+      <c r="AK55">
         <v>7485872114.0</v>
       </c>
-      <c r="AI55">
+      <c r="AL55">
         <v>6787956608.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AM55">
         <v>6032870343.0</v>
       </c>
-      <c r="AK55">
+      <c r="AN55">
         <v>5344906724.0</v>
       </c>
-      <c r="AL55">
+      <c r="AO55">
         <v>4432580166.0</v>
       </c>
-      <c r="AM55">
+      <c r="AP55">
         <v>3931754290.0</v>
       </c>
-      <c r="AN55">
+      <c r="AQ55">
         <v>3551906460.0</v>
       </c>
-      <c r="AO55">
+      <c r="AR55">
         <v>3519585655.0</v>
       </c>
-      <c r="AP55">
+      <c r="AS55">
         <v>3287759852.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AT55">
         <v>3187113086.0</v>
       </c>
-      <c r="AR55">
+      <c r="AU55">
         <v>3072775423.0</v>
       </c>
-      <c r="AS55">
+      <c r="AV55">
         <v>3072775423.0</v>
       </c>
-      <c r="AT55">
+      <c r="AW55">
         <v>1137013391.0</v>
       </c>
-      <c r="AU55">
+      <c r="AX55">
         <v>1215688994.0</v>
       </c>
-      <c r="AV55"/>
-      <c r="AW55">
+      <c r="AY55"/>
+      <c r="AZ55">
         <v>381946626.0</v>
       </c>
-      <c r="AX55"/>
-[...2 lines deleted...]
-      <c r="BA55">
+      <c r="BA55"/>
+      <c r="BB55"/>
+      <c r="BC55"/>
+      <c r="BD55">
         <v>20784000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:53">
+    <row r="56" spans="1:56">
       <c r="A56" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B56">
+        <v>9402549507.0</v>
+      </c>
+      <c r="C56">
+        <v>9683992690.0</v>
+      </c>
+      <c r="D56">
+        <v>9736830000.0</v>
+      </c>
+      <c r="E56">
         <v>9934926000.0</v>
       </c>
-      <c r="C56">
+      <c r="F56">
         <v>11085875000.0</v>
       </c>
-      <c r="D56">
+      <c r="G56">
         <v>10104381000.0</v>
       </c>
-      <c r="E56">
+      <c r="H56">
         <v>12011870000.0</v>
       </c>
-      <c r="F56">
+      <c r="I56">
         <v>11421064000.0</v>
       </c>
-      <c r="G56">
+      <c r="J56">
         <v>8784132000.0</v>
       </c>
-      <c r="H56">
+      <c r="K56">
         <v>9669797000.0</v>
       </c>
-      <c r="I56">
+      <c r="L56">
         <v>7833378000.0</v>
       </c>
-      <c r="J56">
+      <c r="M56">
         <v>8109557000.0</v>
       </c>
-      <c r="K56">
+      <c r="N56">
         <v>11337523000.0</v>
       </c>
-      <c r="L56">
+      <c r="O56">
         <v>12421901000.0</v>
       </c>
-      <c r="M56">
+      <c r="P56">
         <v>11724547000.0</v>
       </c>
-      <c r="N56">
+      <c r="Q56">
         <v>10507635000.0</v>
       </c>
-      <c r="O56">
+      <c r="R56">
         <v>12105024000.0</v>
       </c>
-      <c r="P56">
+      <c r="S56">
         <v>8876758000.0</v>
       </c>
-      <c r="Q56">
+      <c r="T56">
         <v>9410860000.0</v>
       </c>
-      <c r="R56">
+      <c r="U56">
         <v>10335076000.0</v>
       </c>
-      <c r="S56">
+      <c r="V56">
         <v>10523329000.0</v>
       </c>
-      <c r="T56">
+      <c r="W56">
         <v>12311771000.0</v>
       </c>
-      <c r="U56">
+      <c r="X56">
         <v>11746849000.0</v>
       </c>
-      <c r="V56">
+      <c r="Y56">
         <v>12085998000.0</v>
       </c>
-      <c r="W56">
+      <c r="Z56">
         <v>13088049000.0</v>
       </c>
-      <c r="X56">
+      <c r="AA56">
         <v>15793865000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AB56">
         <v>15793865000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AC56">
         <v>14696670000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AD56">
         <v>13392292000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AE56">
         <v>12633229000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AF56">
         <v>12633229000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AG56">
         <v>11539137254.0</v>
       </c>
-      <c r="AE56">
+      <c r="AH56">
         <v>7846937554.0</v>
       </c>
-      <c r="AF56">
+      <c r="AI56">
         <v>6810824423.0</v>
       </c>
-      <c r="AG56">
+      <c r="AJ56">
         <v>7760601573.0</v>
       </c>
-      <c r="AH56">
+      <c r="AK56">
         <v>6944174080.0</v>
       </c>
-      <c r="AI56">
+      <c r="AL56">
         <v>6318125149.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AM56">
         <v>5582653568.0</v>
       </c>
-      <c r="AK56">
+      <c r="AN56">
         <v>5000598401.0</v>
       </c>
-      <c r="AL56">
+      <c r="AO56">
         <v>4099266799.0</v>
       </c>
-      <c r="AM56">
+      <c r="AP56">
         <v>3627147697.0</v>
       </c>
-      <c r="AN56">
+      <c r="AQ56">
         <v>3243351209.0</v>
       </c>
-      <c r="AO56">
+      <c r="AR56">
         <v>3270819113.0</v>
       </c>
-      <c r="AP56">
+      <c r="AS56">
         <v>3072427694.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AT56">
         <v>3049303193.0</v>
       </c>
-      <c r="AR56">
+      <c r="AU56">
         <v>2966622832.0</v>
       </c>
-      <c r="AS56">
+      <c r="AV56">
         <v>2966622832.0</v>
       </c>
-      <c r="AT56">
+      <c r="AW56">
         <v>1069309347.0</v>
       </c>
-      <c r="AU56">
+      <c r="AX56">
         <v>1160715431.0</v>
       </c>
-      <c r="AV56">
+      <c r="AY56">
         <v>344249083.0</v>
       </c>
-      <c r="AW56">
+      <c r="AZ56">
         <v>355802750.0</v>
       </c>
-      <c r="AX56"/>
-[...1 lines deleted...]
-      <c r="AZ56">
+      <c r="BA56"/>
+      <c r="BB56"/>
+      <c r="BC56">
         <v>115229154.0</v>
       </c>
-      <c r="BA56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:53">
+      <c r="BD56"/>
+    </row>
+    <row r="57" spans="1:56">
       <c r="A57" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B57">
+        <v>1831441548.0</v>
+      </c>
+      <c r="C57">
+        <v>2226074130.0</v>
+      </c>
+      <c r="D57">
+        <v>2079791000.0</v>
+      </c>
+      <c r="E57">
         <v>1908864000.0</v>
       </c>
-      <c r="C57">
+      <c r="F57">
         <v>4844796000.0</v>
       </c>
-      <c r="D57">
+      <c r="G57">
         <v>4903340000.0</v>
       </c>
-      <c r="E57">
+      <c r="H57">
         <v>6398532000.0</v>
       </c>
-      <c r="F57">
+      <c r="I57">
         <v>6250738000.0</v>
       </c>
-      <c r="G57">
+      <c r="J57">
         <v>3446111000.0</v>
       </c>
-      <c r="H57">
+      <c r="K57">
         <v>4088893000.0</v>
       </c>
-      <c r="I57">
+      <c r="L57">
         <v>2092020000.0</v>
       </c>
-      <c r="J57">
+      <c r="M57">
         <v>2179949000.0</v>
       </c>
-      <c r="K57">
+      <c r="N57">
         <v>4356420000.0</v>
       </c>
-      <c r="L57">
+      <c r="O57">
         <v>5537725000.0</v>
       </c>
-      <c r="M57">
+      <c r="P57">
         <v>4738247000.0</v>
       </c>
-      <c r="N57">
+      <c r="Q57">
         <v>4696562000.0</v>
       </c>
-      <c r="O57">
+      <c r="R57">
         <v>2138816000.0</v>
       </c>
-      <c r="P57">
+      <c r="S57">
         <v>3047036000.0</v>
       </c>
-      <c r="Q57">
+      <c r="T57">
         <v>2515765000.0</v>
       </c>
-      <c r="R57">
+      <c r="U57">
         <v>2443655000.0</v>
       </c>
-      <c r="S57">
+      <c r="V57">
         <v>2350780000.0</v>
       </c>
-      <c r="T57">
+      <c r="W57">
         <v>3254909000.0</v>
       </c>
-      <c r="U57">
+      <c r="X57">
         <v>2516740000.0</v>
       </c>
-      <c r="V57">
+      <c r="Y57">
         <v>2500389000.0</v>
       </c>
-      <c r="W57">
+      <c r="Z57">
         <v>2375592000.0</v>
       </c>
-      <c r="X57">
+      <c r="AA57">
         <v>2606754000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AB57">
         <v>2606754000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AC57">
         <v>2392076000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AD57">
         <v>2220501000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AE57">
         <v>2696276000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AF57">
         <v>2696276000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AG57">
         <v>2422455120.0</v>
       </c>
-      <c r="AE57">
+      <c r="AH57">
         <v>2265976314.0</v>
       </c>
-      <c r="AF57">
+      <c r="AI57">
         <v>1458230585.0</v>
       </c>
-      <c r="AG57">
+      <c r="AJ57">
         <v>1697759719.0</v>
       </c>
-      <c r="AH57">
+      <c r="AK57">
         <v>1387535076.0</v>
       </c>
-      <c r="AI57">
+      <c r="AL57">
         <v>1275036725.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AM57">
         <v>988816327.0</v>
       </c>
-      <c r="AK57">
+      <c r="AN57">
         <v>928365228.0</v>
       </c>
-      <c r="AL57">
+      <c r="AO57">
         <v>749136253.0</v>
       </c>
-      <c r="AM57">
+      <c r="AP57">
         <v>592293179.0</v>
       </c>
-      <c r="AN57">
+      <c r="AQ57">
         <v>426079784.0</v>
       </c>
-      <c r="AO57">
+      <c r="AR57">
         <v>467053989.0</v>
       </c>
-      <c r="AP57">
+      <c r="AS57">
         <v>359744024.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AT57">
         <v>340648710.0</v>
       </c>
-      <c r="AR57">
+      <c r="AU57">
         <v>265095887.0</v>
       </c>
-      <c r="AS57">
+      <c r="AV57">
         <v>265095887.0</v>
       </c>
-      <c r="AT57">
+      <c r="AW57">
         <v>185343509.0</v>
       </c>
-      <c r="AU57">
+      <c r="AX57">
         <v>173349927.0</v>
       </c>
-      <c r="AV57"/>
-      <c r="AW57">
+      <c r="AY57"/>
+      <c r="AZ57">
         <v>33731295.0</v>
       </c>
-      <c r="AX57"/>
-[...2 lines deleted...]
-      <c r="BA57">
+      <c r="BA57"/>
+      <c r="BB57"/>
+      <c r="BC57"/>
+      <c r="BD57">
         <v>143000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:53">
+    <row r="58" spans="1:56">
       <c r="A58" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B58">
+        <v>2467755537.0</v>
+      </c>
+      <c r="C58">
+        <v>2853663490.0</v>
+      </c>
+      <c r="D58">
+        <v>2694511000.0</v>
+      </c>
+      <c r="E58">
         <v>2534269000.0</v>
       </c>
-      <c r="C58">
+      <c r="F58">
         <v>5521755999.0</v>
       </c>
-      <c r="D58">
+      <c r="G58">
         <v>5462297000.0</v>
       </c>
-      <c r="E58">
+      <c r="H58">
         <v>6950297000.0</v>
       </c>
-      <c r="F58">
+      <c r="I58">
         <v>6847262000.0</v>
       </c>
-      <c r="G58">
+      <c r="J58">
         <v>6109430000.0</v>
       </c>
-      <c r="H58">
+      <c r="K58">
         <v>6630692000.0</v>
       </c>
-      <c r="I58">
+      <c r="L58">
         <v>4241219000.0</v>
       </c>
-      <c r="J58">
+      <c r="M58">
         <v>4452249000.0</v>
       </c>
-      <c r="K58">
+      <c r="N58">
         <v>4595337000.0</v>
       </c>
-      <c r="L58">
+      <c r="O58">
         <v>5738718000.0</v>
       </c>
-      <c r="M58">
+      <c r="P58">
         <v>4898949000.0</v>
       </c>
-      <c r="N58">
+      <c r="Q58">
         <v>4891352000.0</v>
       </c>
-      <c r="O58">
+      <c r="R58">
         <v>5976704000.0</v>
       </c>
-      <c r="P58">
+      <c r="S58">
         <v>7810501000.0</v>
       </c>
-      <c r="Q58">
+      <c r="T58">
         <v>7525641000.0</v>
       </c>
-      <c r="R58">
+      <c r="U58">
         <v>7481592000.0</v>
       </c>
-      <c r="S58">
+      <c r="V58">
         <v>7355006000.0</v>
       </c>
-      <c r="T58">
+      <c r="W58">
         <v>9145830000.0</v>
       </c>
-      <c r="U58">
+      <c r="X58">
         <v>8385227000.0</v>
       </c>
-      <c r="V58">
+      <c r="Y58">
         <v>8492237000.0</v>
       </c>
-      <c r="W58">
+      <c r="Z58">
         <v>8608328000.0</v>
       </c>
-      <c r="X58">
+      <c r="AA58">
         <v>8764899000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AB58">
         <v>8764899000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AC58">
         <v>8746988000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AD58">
         <v>8339841000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AE58">
         <v>7942679000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AF58">
         <v>7942679000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AG58">
         <v>7621811610.0</v>
       </c>
-      <c r="AE58">
+      <c r="AH58">
         <v>4550186863.0</v>
       </c>
-      <c r="AF58">
+      <c r="AI58">
         <v>1496253998.0</v>
       </c>
-      <c r="AG58">
+      <c r="AJ58">
         <v>1724990885.0</v>
       </c>
-      <c r="AH58">
+      <c r="AK58">
         <v>1417502400.0</v>
       </c>
-      <c r="AI58">
+      <c r="AL58">
         <v>1306379183.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AM58">
         <v>1021511133.0</v>
       </c>
-      <c r="AK58">
+      <c r="AN58">
         <v>942405592.0</v>
       </c>
-      <c r="AL58">
+      <c r="AO58">
         <v>758228376.0</v>
       </c>
-      <c r="AM58">
+      <c r="AP58">
         <v>602369511.0</v>
       </c>
-      <c r="AN58">
+      <c r="AQ58">
         <v>436891989.0</v>
       </c>
-      <c r="AO58">
+      <c r="AR58">
         <v>478908053.0</v>
       </c>
-      <c r="AP58">
+      <c r="AS58">
         <v>372352218.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AT58">
         <v>353910412.0</v>
       </c>
-      <c r="AR58">
+      <c r="AU58">
         <v>279313306.0</v>
       </c>
-      <c r="AS58">
+      <c r="AV58">
         <v>279313306.0</v>
       </c>
-      <c r="AT58">
+      <c r="AW58">
         <v>185343509.0</v>
       </c>
-      <c r="AU58">
+      <c r="AX58">
         <v>173349927.0</v>
       </c>
-      <c r="AV58"/>
-      <c r="AW58">
+      <c r="AY58"/>
+      <c r="AZ58">
         <v>33731295.0</v>
       </c>
-      <c r="AX58"/>
-[...2 lines deleted...]
-      <c r="BA58">
+      <c r="BA58"/>
+      <c r="BB58"/>
+      <c r="BC58"/>
+      <c r="BD58">
         <v>143000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:53">
+    <row r="59" spans="1:56">
       <c r="A59" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
-      <c r="Y59">
-[...7 lines deleted...]
-      </c>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
-      <c r="AN59"/>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
-    </row>
-    <row r="60" spans="1:53">
+      <c r="BB59"/>
+      <c r="BC59"/>
+      <c r="BD59"/>
+    </row>
+    <row r="60" spans="1:56">
       <c r="A60" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B60">
+        <v>10876851786.0</v>
+      </c>
+      <c r="C60">
+        <v>10820115709.0</v>
+      </c>
+      <c r="D60">
+        <v>10878444000.0</v>
+      </c>
+      <c r="E60">
         <v>11206717000.0</v>
       </c>
-      <c r="C60">
+      <c r="F60">
         <v>10993381000.0</v>
       </c>
-      <c r="D60">
+      <c r="G60">
         <v>11078235000.0</v>
       </c>
-      <c r="E60">
+      <c r="H60">
         <v>11432673000.0</v>
       </c>
-      <c r="F60">
+      <c r="I60">
         <v>11123526000.0</v>
       </c>
-      <c r="G60">
+      <c r="J60">
         <v>11183223000.0</v>
       </c>
-      <c r="H60">
+      <c r="K60">
         <v>11096407000.0</v>
       </c>
-      <c r="I60">
+      <c r="L60">
         <v>11804949000.0</v>
       </c>
-      <c r="J60">
+      <c r="M60">
         <v>11565837000.0</v>
       </c>
-      <c r="K60">
+      <c r="N60">
         <v>11019698000.0</v>
       </c>
-      <c r="L60">
+      <c r="O60">
         <v>10304656000.0</v>
       </c>
-      <c r="M60">
+      <c r="P60">
         <v>10777307000.0</v>
       </c>
-      <c r="N60">
+      <c r="Q60">
         <v>10455255000.0</v>
       </c>
-      <c r="O60">
+      <c r="R60">
         <v>10308939000.0</v>
       </c>
-      <c r="P60">
+      <c r="S60">
         <v>10045235000.0</v>
       </c>
-      <c r="Q60">
+      <c r="T60">
         <v>10446639000.0</v>
       </c>
-      <c r="R60">
+      <c r="U60">
         <v>14529445000.0</v>
       </c>
-      <c r="S60">
+      <c r="V60">
         <v>14841364000.0</v>
       </c>
-      <c r="T60">
+      <c r="W60">
         <v>14382793000.0</v>
       </c>
-      <c r="U60">
+      <c r="X60">
         <v>14638980000.0</v>
       </c>
-      <c r="V60">
+      <c r="Y60">
         <v>14108372000.0</v>
       </c>
-      <c r="W60">
+      <c r="Z60">
         <v>13734015000.0</v>
       </c>
-      <c r="X60">
+      <c r="AA60">
         <v>13718782000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AB60">
         <v>13718782000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AC60">
         <v>12543323000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AD60">
         <v>11333888000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AE60">
         <v>11022859000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AF60">
         <v>11022859000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AG60">
         <v>10197668114.0</v>
       </c>
-      <c r="AE60">
+      <c r="AH60">
         <v>9375046149.0</v>
       </c>
-      <c r="AF60">
+      <c r="AI60">
         <v>7570921756.0</v>
       </c>
-      <c r="AG60">
+      <c r="AJ60">
         <v>6775343908.0</v>
       </c>
-      <c r="AH60">
+      <c r="AK60">
         <v>6068369714.0</v>
       </c>
-      <c r="AI60">
+      <c r="AL60">
         <v>5481577425.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AM60">
         <v>5011359210.0</v>
       </c>
-      <c r="AK60">
+      <c r="AN60">
         <v>4402501132.0</v>
       </c>
-      <c r="AL60">
+      <c r="AO60">
         <v>3674351790.0</v>
       </c>
-      <c r="AM60">
+      <c r="AP60">
         <v>3329384778.0</v>
       </c>
-      <c r="AN60">
+      <c r="AQ60">
         <v>3115014470.0</v>
       </c>
-      <c r="AO60">
+      <c r="AR60">
         <v>3040677602.0</v>
       </c>
-      <c r="AP60">
+      <c r="AS60">
         <v>2915407634.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AT60">
         <v>2833202673.0</v>
       </c>
-      <c r="AR60">
+      <c r="AU60">
         <v>2793462116.0</v>
       </c>
-      <c r="AS60">
+      <c r="AV60">
         <v>2793462116.0</v>
       </c>
-      <c r="AT60">
+      <c r="AW60">
         <v>951669882.0</v>
       </c>
-      <c r="AU60">
+      <c r="AX60">
         <v>1042339067.0</v>
       </c>
-      <c r="AV60">
+      <c r="AY60">
         <v>357211111.0</v>
       </c>
-      <c r="AW60">
+      <c r="AZ60">
         <v>348215330.0</v>
       </c>
-      <c r="AX60"/>
-[...1 lines deleted...]
-      <c r="AZ60">
+      <c r="BA60"/>
+      <c r="BB60"/>
+      <c r="BC60">
         <v>128294135.0</v>
       </c>
-      <c r="BA60">
+      <c r="BD60">
         <v>20641000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:53">
+    <row r="61" spans="1:56">
       <c r="A61" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...7 lines deleted...]
-      </c>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
         <v>-9911936.93</v>
       </c>
-      <c r="AH61"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
-      <c r="AN61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN61">
+        <v>-9286393.09</v>
+      </c>
+      <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
-      <c r="AR61"/>
-      <c r="AS61">
+      <c r="AR61">
         <v>-64494000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AS61"/>
+      <c r="AT61"/>
+      <c r="AU61"/>
+      <c r="AV61">
         <v>-64494000.0</v>
       </c>
-      <c r="AU61"/>
-[...1 lines deleted...]
-      <c r="AW61"/>
+      <c r="AW61">
+        <v>-64494000.0</v>
+      </c>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
-    </row>
-    <row r="62" spans="1:53">
+      <c r="BB61"/>
+      <c r="BC61"/>
+      <c r="BD61"/>
+    </row>
+    <row r="62" spans="1:56">
       <c r="A62" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
-      <c r="Y62">
-[...7 lines deleted...]
-      </c>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62">
         <v>0.0</v>
       </c>
-      <c r="AH62"/>
+      <c r="AH62">
+        <v>0.0</v>
+      </c>
       <c r="AI62"/>
-      <c r="AJ62"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ62">
+        <v>0.0</v>
+      </c>
+      <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
-      <c r="AN62"/>
+      <c r="AN62">
+        <v>0.0</v>
+      </c>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N32"/>
+  <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>6446619000.0</v>
+      </c>
+      <c r="C2">
         <v>6447341000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>7025394000.0</v>
+      </c>
+      <c r="E2">
         <v>7421419000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8383431000.0</v>
       </c>
-      <c r="F2">
-[...1 lines deleted...]
-      </c>
       <c r="G2">
-        <v>8615576417.0</v>
+        <v>7976781000.0</v>
       </c>
       <c r="H2">
+        <v>8492096000.0</v>
+      </c>
+      <c r="I2">
         <v>7182897000.0</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
-        <v>1676670779.0</v>
+        <v>4373377000.0</v>
       </c>
       <c r="K2">
+        <v>1619327000.0</v>
+      </c>
+      <c r="L2">
         <v>196780047.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>97773104.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>17738322.0</v>
       </c>
-      <c r="N2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:14">
+      <c r="O2">
+        <v>919302.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>81815000.0</v>
+      </c>
+      <c r="C3">
         <v>58733000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>79608000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>112131000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>264599000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>366248000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>356191000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>241268000.0</v>
       </c>
-      <c r="I3">
-[...1 lines deleted...]
-      </c>
       <c r="J3">
-        <v>58355695.0</v>
+        <v>83669000.0</v>
       </c>
       <c r="K3">
+        <v>55845000.0</v>
+      </c>
+      <c r="L3">
         <v>43144635.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17399667.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>5102722.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>917546.0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B5">
+        <v>1734711000.0</v>
+      </c>
+      <c r="C5">
         <v>1953225000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2714584000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2114747000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-2021288000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2977406000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3946530000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>3496038000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
-        <v>987902305.0</v>
+        <v>2549735000.0</v>
       </c>
       <c r="K5">
+        <v>990413000.0</v>
+      </c>
+      <c r="L5">
         <v>36445078.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-162130162.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-56711725.0</v>
       </c>
-      <c r="N5">
-[...3 lines deleted...]
-    <row r="6" spans="1:14">
+      <c r="O5">
+        <v>-24027086.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B6">
+        <v>1816526000.0</v>
+      </c>
+      <c r="C6">
         <v>2011958000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2794192000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2226878000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1756689000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3343654000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4302721000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3737306000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2633404000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1046258000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>79589713.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-144730495.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-51609003.0</v>
       </c>
-      <c r="N6">
-[...3 lines deleted...]
-    <row r="7" spans="1:14">
+      <c r="O6">
+        <v>-23109540.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
-[...1 lines deleted...]
-      </c>
+      <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
-      <c r="L7"/>
+      <c r="L7">
+        <v>0.0</v>
+      </c>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8"/>
+      <c r="L8">
+        <v>0.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>3920477000.0</v>
+      </c>
+      <c r="C9">
         <v>4115630000.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
+        <v>4976929000.0</v>
+      </c>
+      <c r="E9">
         <v>5282753000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>6192288000.0</v>
       </c>
-      <c r="F9">
-[...1 lines deleted...]
-      </c>
       <c r="G9">
-        <v>8353576652.0</v>
+        <v>7047407000.0</v>
       </c>
       <c r="H9">
+        <v>8522993000.0</v>
+      </c>
+      <c r="I9">
         <v>6225524000.0</v>
       </c>
-      <c r="I9">
-[...1 lines deleted...]
-      </c>
       <c r="J9">
-        <v>2163931113.0</v>
+        <v>4513013000.0</v>
       </c>
       <c r="K9">
-        <v>673045931.0</v>
+        <v>2088031000.0</v>
       </c>
       <c r="L9">
+        <v>673045930.0</v>
+      </c>
+      <c r="M9">
         <v>179846188.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1224168.0</v>
       </c>
-      <c r="N9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:14">
+      <c r="O9">
+        <v>-919302.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>1649394000.0</v>
+      </c>
+      <c r="C10">
         <v>1884595000.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>2581718000.0</v>
+      </c>
+      <c r="E10">
         <v>2042290000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2103148000.0</v>
       </c>
-      <c r="F10">
-[...1 lines deleted...]
-      </c>
       <c r="G10">
-        <v>3834189751.0</v>
+        <v>2856012000.0</v>
       </c>
       <c r="H10">
-        <v>3439535000.0</v>
+        <v>3844569000.0</v>
       </c>
       <c r="I10">
-        <v>2549735000.0</v>
+        <v>3488195000.0</v>
       </c>
       <c r="J10">
-        <v>990413000.0</v>
+        <v>2589464000.0</v>
       </c>
       <c r="K10">
-        <v>87113732.0</v>
+        <v>1013607000.0</v>
       </c>
       <c r="L10">
+        <v>89515705.0</v>
+      </c>
+      <c r="M10">
         <v>-157651532.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-56517798.0</v>
       </c>
-      <c r="N10">
-[...3 lines deleted...]
-    <row r="11" spans="1:14">
+      <c r="O10">
+        <v>-24008324.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B11">
+        <v>842869000.0</v>
+      </c>
+      <c r="C11">
         <v>845022000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>630023000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>562281000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>822556000.0</v>
       </c>
-      <c r="F11">
-[...1 lines deleted...]
-      </c>
       <c r="G11">
-        <v>881414987.0</v>
+        <v>755620000.0</v>
       </c>
       <c r="H11">
+        <v>883801000.0</v>
+      </c>
+      <c r="I11">
         <v>699648000.0</v>
       </c>
-      <c r="I11">
-[...1 lines deleted...]
-      </c>
       <c r="J11">
-        <v>35663356.0</v>
+        <v>445001000.0</v>
       </c>
       <c r="K11">
+        <v>34638000.0</v>
+      </c>
+      <c r="L11">
         <v>597247.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-0.6</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-0.36</v>
       </c>
     </row>
-    <row r="12" spans="1:14">
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B12">
+        <v>70464437.0</v>
+      </c>
+      <c r="C12">
         <v>127846000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>62223000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>83530000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>73776000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>78872000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>78611000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>56503000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>141248208.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>56897497.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>50668655.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4478630.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>193927.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18725.0</v>
       </c>
     </row>
-    <row r="13" spans="1:14">
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>374466000.0</v>
+      </c>
+      <c r="C13">
         <v>510964000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>400017000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>368879000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>384279000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>444471000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>407542000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>272946000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>141248208.15</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>56897497.2</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>55409256.0</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
-    </row>
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B14">
-        <v>0.0</v>
+        <v>-2512000.0</v>
       </c>
       <c r="C14">
+        <v>0.0</v>
+      </c>
+      <c r="D14">
         <v>6872000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4274000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>11996000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>196349000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>188724000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>92300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18537000.0</v>
       </c>
       <c r="J14">
         <v>18537000.0</v>
       </c>
       <c r="K14">
+        <v>18537000.0</v>
+      </c>
+      <c r="L14">
         <v>1605.38</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2849000.0</v>
       </c>
-      <c r="M14"/>
       <c r="N14"/>
-    </row>
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>804013000.0</v>
+      </c>
+      <c r="C15">
         <v>1039573000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1957581000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1484283000.0</v>
       </c>
-      <c r="E15">
-[...1 lines deleted...]
-      </c>
       <c r="F15">
-        <v>1988657426.0</v>
+        <v>-2913708000.0</v>
       </c>
       <c r="G15">
+        <v>2103484000.0</v>
+      </c>
+      <c r="H15">
         <v>2970890000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>2815775000.0</v>
       </c>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
       <c r="J15">
-        <v>1008586950.0</v>
+        <v>2148098000.0</v>
       </c>
       <c r="K15">
+        <v>978969000.0</v>
+      </c>
+      <c r="L15">
         <v>88918458.0</v>
       </c>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
       <c r="M15">
-        <v>-56517798.24</v>
+        <v>-157651532.0</v>
       </c>
       <c r="N15">
-        <v>-23962308.59</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:14">
+        <v>-56517798.0</v>
+      </c>
+      <c r="O15">
+        <v>-17723260.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>1484283000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-2913708000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2103484000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2970890000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2815775000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2148098000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>957419000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>87731914.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-83078000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-17446000.0</v>
       </c>
-      <c r="N16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>806525000.0</v>
+      </c>
+      <c r="C17">
         <v>1039573000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1896234000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1480009000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2925704000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2100392000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>2960768000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>2788547000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2076280108.56</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1008586950.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1186.22</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-25415000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-9326000.0</v>
       </c>
-      <c r="N17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>302028000.0</v>
+      </c>
+      <c r="C18">
         <v>383118000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>347391000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>285349000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>310503000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>365599000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>328931000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>216443000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>141248208.15</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>56897497.2</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-    </row>
-    <row r="19" spans="1:14">
+      <c r="O18"/>
+    </row>
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-      <c r="G19">
-[...1 lines deleted...]
-      </c>
+      <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
-      <c r="L19"/>
+      <c r="L19">
+        <v>0.0</v>
+      </c>
       <c r="M19"/>
       <c r="N19"/>
-    </row>
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
+      <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>1354563000.0</v>
+      </c>
+      <c r="C21">
         <v>1532770000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>2305016000.0</v>
+      </c>
+      <c r="E21">
         <v>1627543000.0</v>
       </c>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
       <c r="F21">
-        <v>2176958767.0</v>
+        <v>2007445000.0</v>
       </c>
       <c r="G21">
-        <v>3201190291.0</v>
+        <v>2531435000.0</v>
       </c>
       <c r="H21">
+        <v>3554699000.0</v>
+      </c>
+      <c r="I21">
         <v>3266292000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2434252000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>975093000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>36445077.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-162130163.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-56711725.0</v>
       </c>
-      <c r="N21">
-[...3 lines deleted...]
-    <row r="22" spans="1:14">
+      <c r="O21">
+        <v>-24027086.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
-[...1 lines deleted...]
-      </c>
+      <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
-      <c r="L22"/>
+      <c r="L22">
+        <v>0.0</v>
+      </c>
       <c r="M22"/>
       <c r="N22"/>
-    </row>
-    <row r="23" spans="1:14">
+      <c r="O22"/>
+    </row>
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>9012533000.0</v>
+      </c>
+      <c r="C23">
         <v>9030201000.0</v>
       </c>
-      <c r="C23">
-[...1 lines deleted...]
-      </c>
       <c r="D23">
+        <v>9697307000.0</v>
+      </c>
+      <c r="E23">
         <v>11076629000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
-        <v>12027077548.0</v>
+        <v>12568274000.0</v>
       </c>
       <c r="G23">
+        <v>12492753000.0</v>
+      </c>
+      <c r="H23">
         <v>13460390000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10142129000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>6452138000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2732265000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>833380900.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>439749456.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>75674216.0</v>
       </c>
-      <c r="N23">
-[...3 lines deleted...]
-    <row r="24" spans="1:14">
+      <c r="O23">
+        <v>24027086.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
-[...1 lines deleted...]
-      </c>
+      <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
-      <c r="L24"/>
+      <c r="L24">
+        <v>0.0</v>
+      </c>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>81815000.0</v>
+      </c>
+      <c r="C25">
         <v>58733000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>88122000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>112131000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>264599000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>366248000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>356191000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>241268000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>81190788.84</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25"/>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>779449000.0</v>
+      </c>
+      <c r="C26">
         <v>804425000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>884590000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1006219000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1131781000.0</v>
       </c>
-      <c r="F26">
-[...1 lines deleted...]
-      </c>
       <c r="G26">
+        <v>1167677000.0</v>
+      </c>
+      <c r="H26">
         <v>1095031000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>760644000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
-        <v>218028376.0</v>
+        <v>346144000.0</v>
       </c>
       <c r="K26">
+        <v>208647000.0</v>
+      </c>
+      <c r="L26">
         <v>151032192.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>57465425.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>21404767.0</v>
       </c>
-      <c r="N26">
-[...3 lines deleted...]
-    <row r="27" spans="1:14">
+      <c r="O26">
+        <v>9093018.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B27">
+        <v>1368658000.0</v>
+      </c>
+      <c r="C27">
         <v>1329780000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1414949000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2073617000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2604309000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2813922000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>2690824000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1812262000.0</v>
       </c>
-      <c r="I27">
-[...1 lines deleted...]
-      </c>
       <c r="J27">
-        <v>674749877.0</v>
+        <v>1467376000.0</v>
       </c>
       <c r="K27">
+        <v>647238000.0</v>
+      </c>
+      <c r="L27">
         <v>341670978.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>220445412.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>18289804.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>2615318.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>455393000.0</v>
+      </c>
+      <c r="C28">
         <v>507658000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>502479000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>596006000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>624700000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>763150000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1527282000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>640023000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
-        <v>270690155.0</v>
+        <v>422005000.0</v>
       </c>
       <c r="K28">
+        <v>259712000.0</v>
+      </c>
+      <c r="L28">
         <v>148526349.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>64226793.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>18241322.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12290123.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>842869000.0</v>
+      </c>
+      <c r="C29">
         <v>845022000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>556067000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>562281000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>822556000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>755620000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>883801000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>699648000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>430762966.2</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>35663356.8</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>653126.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
-    </row>
-    <row r="30" spans="1:14">
+      <c r="O29"/>
+    </row>
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>2565914000.0</v>
+      </c>
+      <c r="C30">
         <v>2582860000.0</v>
       </c>
-      <c r="C30">
-[...1 lines deleted...]
-      </c>
       <c r="D30">
+        <v>2671913000.0</v>
+      </c>
+      <c r="E30">
         <v>3655210000.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
-        <v>4339702338.0</v>
+        <v>4184843000.0</v>
       </c>
       <c r="G30">
+        <v>4515972000.0</v>
+      </c>
+      <c r="H30">
         <v>4968294000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2959232000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2078761000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1112938000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>636600852.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>341976351.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>57935894.0</v>
       </c>
-      <c r="N30">
-[...3 lines deleted...]
-    <row r="31" spans="1:14">
+      <c r="O30">
+        <v>23107777.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B31">
+        <v>294831000.0</v>
+      </c>
+      <c r="C31">
         <v>351825000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
+        <v>276702000.0</v>
+      </c>
+      <c r="E31">
         <v>414747000.0</v>
       </c>
-      <c r="E31">
-[...1 lines deleted...]
-      </c>
       <c r="F31">
-        <v>523147101.0</v>
+        <v>-4110593000.0</v>
       </c>
       <c r="G31">
-        <v>632999459.0</v>
+        <v>324577000.0</v>
       </c>
       <c r="H31">
-        <v>173243000.0</v>
+        <v>289870000.0</v>
       </c>
       <c r="I31">
-        <v>115483000.0</v>
+        <v>221903000.0</v>
       </c>
       <c r="J31">
-        <v>15320000.0</v>
+        <v>155212000.0</v>
       </c>
       <c r="K31">
-        <v>50668655.0</v>
+        <v>38514000.0</v>
       </c>
       <c r="L31">
+        <v>53070628.0</v>
+      </c>
+      <c r="M31">
         <v>4478630.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>193927.0</v>
       </c>
-      <c r="N31">
-[...3 lines deleted...]
-    <row r="32" spans="1:14">
+      <c r="O31">
+        <v>18762.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B32">
+        <v>10367096000.0</v>
+      </c>
+      <c r="C32">
         <v>10562971000.0</v>
       </c>
-      <c r="C32">
-[...1 lines deleted...]
-      </c>
       <c r="D32">
+        <v>12002323000.0</v>
+      </c>
+      <c r="E32">
         <v>12704172000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>14575719000.0</v>
       </c>
-      <c r="F32">
-[...1 lines deleted...]
-      </c>
       <c r="G32">
-        <v>16969153076.0</v>
+        <v>15024188000.0</v>
       </c>
       <c r="H32">
+        <v>17015089000.0</v>
+      </c>
+      <c r="I32">
         <v>13408421000.0</v>
       </c>
-      <c r="I32">
-[...1 lines deleted...]
-      </c>
       <c r="J32">
-        <v>3840601892.0</v>
+        <v>8886390000.0</v>
       </c>
       <c r="K32">
+        <v>3707358000.0</v>
+      </c>
+      <c r="L32">
         <v>869825978.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>277619292.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>18962490.0</v>
       </c>
-      <c r="N32"/>
+      <c r="O32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA32"/>
+  <dimension ref="A1:BD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AN1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AR1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AV1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AZ1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:53">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
       <c r="B2">
+        <v>1601015389.0</v>
+      </c>
+      <c r="C2">
+        <v>1463328000.0</v>
+      </c>
+      <c r="D2">
+        <v>1611502000.0</v>
+      </c>
+      <c r="E2">
         <v>1658331000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>1607712000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>1569074000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>1724821000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>1623723000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>1595789000.0</v>
       </c>
-      <c r="H2">
-[...2 lines deleted...]
-      <c r="I2">
+      <c r="K2">
+        <v>1503008000.0</v>
+      </c>
+      <c r="L2">
         <v>1770117000.0</v>
       </c>
-      <c r="J2">
-[...2 lines deleted...]
-      <c r="K2">
+      <c r="M2">
+        <v>1771530000.0</v>
+      </c>
+      <c r="N2">
         <v>1819559000.0</v>
       </c>
-      <c r="L2">
-[...5 lines deleted...]
-      <c r="N2">
+      <c r="O2">
+        <v>1664188000.0</v>
+      </c>
+      <c r="P2">
+        <v>1916050000.0</v>
+      </c>
+      <c r="Q2">
         <v>1886135000.0</v>
       </c>
-      <c r="O2">
-[...2 lines deleted...]
-      <c r="P2">
+      <c r="R2">
+        <v>1797846000.0</v>
+      </c>
+      <c r="S2">
         <v>1821388000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>2191520000.0</v>
       </c>
-      <c r="R2">
-[...2 lines deleted...]
-      <c r="S2">
+      <c r="U2">
+        <v>2183337000.0</v>
+      </c>
+      <c r="V2">
         <v>2070329000.0</v>
       </c>
-      <c r="T2">
-[...7 lines deleted...]
-      </c>
       <c r="W2">
+        <v>1938245000.0</v>
+      </c>
+      <c r="X2">
+        <v>2042781000.0</v>
+      </c>
+      <c r="Y2">
+        <v>2020779000.0</v>
+      </c>
+      <c r="Z2">
         <v>2036305000.0</v>
       </c>
-      <c r="X2">
-[...2 lines deleted...]
-      <c r="Y2">
+      <c r="AA2">
+        <v>1876916000.0</v>
+      </c>
+      <c r="AB2">
         <v>2351309000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>2203350000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>2063863000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>1873574000.0</v>
       </c>
-      <c r="AC2">
-[...7 lines deleted...]
-      </c>
       <c r="AF2">
-        <v>1317792919.0</v>
+        <v>1833392567.0</v>
       </c>
       <c r="AG2">
-        <v>1307017623.0</v>
+        <v>2031652000.0</v>
       </c>
       <c r="AH2">
+        <v>1720340000.0</v>
+      </c>
+      <c r="AI2">
+        <v>1331640000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>1245655468.0</v>
+      </c>
+      <c r="AK2">
         <v>1186208784.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>1022586729.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>829903724.0</v>
       </c>
-      <c r="AK2">
-[...2 lines deleted...]
-      <c r="AL2">
+      <c r="AN2">
+        <v>801185365.0</v>
+      </c>
+      <c r="AO2">
         <v>458688610.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>280464550.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>130819924.0</v>
       </c>
-      <c r="AO2">
-[...2 lines deleted...]
-      <c r="AP2">
+      <c r="AR2">
+        <v>66192005.0</v>
+      </c>
+      <c r="AS2">
         <v>54607924.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>38859581.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>35276583.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>35276583.0</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>26779015.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>21424572.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>16089590.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>10391779.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>7346543.0</v>
       </c>
-      <c r="AY2">
-[...9 lines deleted...]
-    <row r="3" spans="1:53">
+      <c r="BB2">
+        <v>0.0</v>
+      </c>
+      <c r="BC2">
+        <v>0.0</v>
+      </c>
+      <c r="BD2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B3">
+        <v>25124855.0</v>
+      </c>
+      <c r="C3">
+        <v>24416000.0</v>
+      </c>
+      <c r="D3">
+        <v>24416000.0</v>
+      </c>
+      <c r="E3">
         <v>19933000.0</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>18884000.0</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>18582000.0</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>13917000.0</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>14423000.0</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>14804000.0</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>15589000.0</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>16673000.0</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>18746000.0</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>20066000.0</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>24123000.0</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>25187000.0</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>28326000.0</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>29360000.0</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>29258000.0</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>35505000.0</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>73418000.0</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>76180000.0</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>79496000.0</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>93116000.0</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>88371000.0</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>92498000.0</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>92263000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>91624000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>90316000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>87256000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>86995000.0</v>
       </c>
-      <c r="AC3">
-[...7 lines deleted...]
-      </c>
       <c r="AF3">
-        <v>32566349.0</v>
+        <v>74573730.0</v>
       </c>
       <c r="AG3">
-        <v>27283395.0</v>
+        <v>78342000.0</v>
       </c>
       <c r="AH3">
+        <v>48255000.0</v>
+      </c>
+      <c r="AI3">
+        <v>32905000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>26155159.0</v>
+      </c>
+      <c r="AK3">
         <v>23255336.0</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>17958454.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>14621365.0</v>
       </c>
-      <c r="AK3">
-[...2 lines deleted...]
-      <c r="AL3">
+      <c r="AN3">
+        <v>14825446.0</v>
+      </c>
+      <c r="AO3">
         <v>14255221.0</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>13594419.0</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>13340657.0</v>
       </c>
-      <c r="AO3">
-[...2 lines deleted...]
-      <c r="AP3">
+      <c r="AR3">
+        <v>14064961.0</v>
+      </c>
+      <c r="AS3">
         <v>11443478.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>9497490.0</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>7710932.0</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>7710932.0</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>4864998.0</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>3937791.0</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>2457183.0</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>2177595.0</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>1451817.0</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>733992.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>742752.0</v>
       </c>
-      <c r="BA3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:53">
+      <c r="BD3"/>
+    </row>
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>119</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...7 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
@@ -12532,407 +13212,428 @@
       </c>
       <c r="AT4">
         <v>0.0</v>
       </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="B5">
-        <v>344526000.0</v>
+        <v>225891462.0</v>
       </c>
       <c r="C5">
+        <v>362865000.0</v>
+      </c>
+      <c r="D5">
+        <v>369264000.0</v>
+      </c>
+      <c r="E5">
+        <v>436655000.0</v>
+      </c>
+      <c r="F5">
         <v>508969000.0</v>
       </c>
-      <c r="D5">
+      <c r="G5">
         <v>419823000.0</v>
       </c>
-      <c r="E5">
+      <c r="H5">
         <v>236686000.0</v>
       </c>
-      <c r="F5">
+      <c r="I5">
         <v>545600000.0</v>
       </c>
-      <c r="G5">
+      <c r="J5">
         <v>521356000.0</v>
       </c>
-      <c r="H5">
-[...2 lines deleted...]
-      <c r="I5">
+      <c r="K5">
+        <v>572177000.0</v>
+      </c>
+      <c r="L5">
         <v>601997000.0</v>
       </c>
-      <c r="J5">
-[...2 lines deleted...]
-      <c r="K5">
+      <c r="M5">
+        <v>718548000.0</v>
+      </c>
+      <c r="N5">
         <v>764971000.0</v>
       </c>
-      <c r="L5">
+      <c r="O5">
         <v>535964000.0</v>
       </c>
-      <c r="M5">
-[...2 lines deleted...]
-      <c r="N5">
+      <c r="P5">
+        <v>497344000.0</v>
+      </c>
+      <c r="Q5">
         <v>649802000.0</v>
       </c>
-      <c r="O5">
-[...2 lines deleted...]
-      <c r="P5">
+      <c r="R5">
+        <v>506111000.0</v>
+      </c>
+      <c r="S5">
         <v>461490000.0</v>
       </c>
-      <c r="Q5">
+      <c r="T5">
         <v>-3915057000.0</v>
       </c>
-      <c r="R5">
+      <c r="U5">
         <v>554059000.0</v>
       </c>
-      <c r="S5">
+      <c r="V5">
         <v>770293000.0</v>
       </c>
-      <c r="T5">
+      <c r="W5">
         <v>569417000.0</v>
       </c>
-      <c r="U5">
+      <c r="X5">
         <v>701977000.0</v>
       </c>
-      <c r="V5">
+      <c r="Y5">
         <v>635286000.0</v>
       </c>
-      <c r="W5">
+      <c r="Z5">
         <v>921249000.0</v>
       </c>
-      <c r="X5">
+      <c r="AA5">
         <v>718894000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AB5">
         <v>1357620000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AC5">
         <v>1087292000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AD5">
         <v>1027916000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AE5">
         <v>473702000.0</v>
       </c>
-      <c r="AC5">
-[...7 lines deleted...]
-      </c>
       <c r="AF5">
-        <v>985320651.0</v>
+        <v>672021549.0</v>
       </c>
       <c r="AG5">
-        <v>663253243.0</v>
+        <v>726557000.0</v>
       </c>
       <c r="AH5">
+        <v>948329000.0</v>
+      </c>
+      <c r="AI5">
+        <v>984982000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>664381479.0</v>
+      </c>
+      <c r="AK5">
         <v>633412975.0</v>
       </c>
-      <c r="AI5">
+      <c r="AL5">
         <v>502158036.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AM5">
         <v>627319956.0</v>
       </c>
-      <c r="AK5">
-[...2 lines deleted...]
-      <c r="AL5">
+      <c r="AN5">
+        <v>628863850.0</v>
+      </c>
+      <c r="AO5">
         <v>248135583.0</v>
       </c>
-      <c r="AM5">
+      <c r="AP5">
         <v>92957151.0</v>
       </c>
-      <c r="AN5">
+      <c r="AQ5">
         <v>31861086.0</v>
       </c>
-      <c r="AO5">
-[...2 lines deleted...]
-      <c r="AP5">
+      <c r="AR5">
+        <v>22805825.0</v>
+      </c>
+      <c r="AS5">
         <v>-15624993.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AT5">
         <v>-2739302.0</v>
       </c>
-      <c r="AR5">
+      <c r="AU5">
         <v>31284530.0</v>
       </c>
-      <c r="AS5">
+      <c r="AV5">
         <v>31284530.0</v>
       </c>
-      <c r="AT5">
+      <c r="AW5">
         <v>-90632883.8</v>
       </c>
-      <c r="AU5">
+      <c r="AX5">
         <v>-44292380.0</v>
       </c>
-      <c r="AV5">
+      <c r="AY5">
         <v>-8221637.0</v>
       </c>
-      <c r="AW5">
+      <c r="AZ5">
         <v>-18163835.0</v>
       </c>
-      <c r="AX5">
+      <c r="BA5">
         <v>-14759198.0</v>
       </c>
-      <c r="AY5">
+      <c r="BB5">
         <v>-11851374.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BC5">
         <v>-11992807.0</v>
       </c>
-      <c r="BA5">
-[...3 lines deleted...]
-    <row r="6" spans="1:53">
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
       <c r="B6">
-        <v>364459000.0</v>
+        <v>251016317.0</v>
       </c>
       <c r="C6">
+        <v>387281000.0</v>
+      </c>
+      <c r="D6">
+        <v>393680000.0</v>
+      </c>
+      <c r="E6">
+        <v>456588000.0</v>
+      </c>
+      <c r="F6">
         <v>527853000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>438405000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>250603000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>560023000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>536160000.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="K6">
+        <v>587766000.0</v>
+      </c>
+      <c r="L6">
         <v>618670000.0</v>
       </c>
-      <c r="J6">
-[...2 lines deleted...]
-      <c r="K6">
+      <c r="M6">
+        <v>737294000.0</v>
+      </c>
+      <c r="N6">
         <v>785037000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>560087000.0</v>
       </c>
-      <c r="M6">
-[...2 lines deleted...]
-      <c r="N6">
+      <c r="P6">
+        <v>522531000.0</v>
+      </c>
+      <c r="Q6">
         <v>678128000.0</v>
       </c>
-      <c r="O6">
-[...2 lines deleted...]
-      <c r="P6">
+      <c r="R6">
+        <v>535471000.0</v>
+      </c>
+      <c r="S6">
         <v>490748000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>-3879552000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>627477000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>846473000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>648913000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>795093000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>723657000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>1013747000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>811157000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>1449244000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>1177608000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>1115172000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>560697000.0</v>
       </c>
-      <c r="AC6">
-[...2 lines deleted...]
-      <c r="AD6">
+      <c r="AF6">
+        <v>746595279.0</v>
+      </c>
+      <c r="AG6">
         <v>804899000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>996584000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>1017887000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>690536638.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>656668311.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>520116490.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>641941321.0</v>
       </c>
-      <c r="AK6">
-[...2 lines deleted...]
-      <c r="AL6">
+      <c r="AN6">
+        <v>643689296.0</v>
+      </c>
+      <c r="AO6">
         <v>262390804.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>106551570.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>45201743.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>36870786.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>-4181515.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>6758188.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>38995462.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>38995462.0</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>-85767885.8</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>-40354589.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-5764454.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>-15986240.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>-13307381.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>-11117382.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>-11250055.0</v>
       </c>
-      <c r="BA6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:53">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
-      <c r="Y7">
-[...7 lines deleted...]
-      </c>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
@@ -12967,87 +13668,90 @@
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>123</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...7 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
@@ -13082,1656 +13786,1746 @@
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="B9">
+        <v>887621811.0</v>
+      </c>
+      <c r="C9">
+        <v>922648000.0</v>
+      </c>
+      <c r="D9">
+        <v>964267000.0</v>
+      </c>
+      <c r="E9">
         <v>991793000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>1012656000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>951761000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>911675000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>1050941000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>1095602000.0</v>
       </c>
-      <c r="H9">
-[...2 lines deleted...]
-      <c r="I9">
+      <c r="K9">
+        <v>1057412000.0</v>
+      </c>
+      <c r="L9">
         <v>1232815000.0</v>
       </c>
-      <c r="J9">
-[...2 lines deleted...]
-      <c r="K9">
+      <c r="M9">
+        <v>1271317000.0</v>
+      </c>
+      <c r="N9">
         <v>1318127000.0</v>
       </c>
-      <c r="L9">
-[...5 lines deleted...]
-      <c r="N9">
+      <c r="O9">
+        <v>1154670000.0</v>
+      </c>
+      <c r="P9">
+        <v>1296608000.0</v>
+      </c>
+      <c r="Q9">
         <v>1346886000.0</v>
       </c>
-      <c r="O9">
-[...2 lines deleted...]
-      <c r="P9">
+      <c r="R9">
+        <v>1312569000.0</v>
+      </c>
+      <c r="S9">
         <v>1326690000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>1482709000.0</v>
       </c>
-      <c r="R9">
-[...2 lines deleted...]
-      <c r="S9">
+      <c r="U9">
+        <v>1575843000.0</v>
+      </c>
+      <c r="V9">
         <v>1601385000.0</v>
       </c>
-      <c r="T9">
-[...7 lines deleted...]
-      </c>
       <c r="W9">
+        <v>1532351000.0</v>
+      </c>
+      <c r="X9">
+        <v>1752420000.0</v>
+      </c>
+      <c r="Y9">
+        <v>1745872000.0</v>
+      </c>
+      <c r="Z9">
         <v>1831947000.0</v>
       </c>
-      <c r="X9">
-[...2 lines deleted...]
-      <c r="Y9">
+      <c r="AA9">
+        <v>1717168000.0</v>
+      </c>
+      <c r="AB9">
         <v>2336589000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>2248292000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>2088767000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>1849345000.0</v>
       </c>
-      <c r="AC9">
-[...7 lines deleted...]
-      </c>
       <c r="AF9">
-        <v>1417836996.0</v>
+        <v>1497524629.0</v>
       </c>
       <c r="AG9">
-        <v>1215380930.0</v>
+        <v>1615945000.0</v>
       </c>
       <c r="AH9">
+        <v>1432191000.0</v>
+      </c>
+      <c r="AI9">
+        <v>1432736000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>1149406219.0</v>
+      </c>
+      <c r="AK9">
         <v>1176337430.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>1096483803.0</v>
       </c>
-      <c r="AJ9">
-[...5 lines deleted...]
-      <c r="AL9">
+      <c r="AM9">
+        <v>997684233.0</v>
+      </c>
+      <c r="AN9">
+        <v>991654249.0</v>
+      </c>
+      <c r="AO9">
         <v>588913430.0</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>376767204.0</v>
       </c>
-      <c r="AN9">
-[...7 lines deleted...]
-      </c>
       <c r="AQ9">
-        <v>151997118.0</v>
+        <v>198473807.0</v>
       </c>
       <c r="AR9">
+        <v>202017573.0</v>
+      </c>
+      <c r="AS9">
+        <v>183910325.0</v>
+      </c>
+      <c r="AT9">
+        <v>151997117.0</v>
+      </c>
+      <c r="AU9">
         <v>128155444.0</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>128155444.0</v>
       </c>
-      <c r="AT9">
-[...7 lines deleted...]
-      </c>
       <c r="AW9">
+        <v>48988254.0</v>
+      </c>
+      <c r="AX9">
+        <v>31079316.0</v>
+      </c>
+      <c r="AY9">
+        <v>17702893.0</v>
+      </c>
+      <c r="AZ9">
         <v>3560590.0</v>
       </c>
-      <c r="AX9">
-[...7 lines deleted...]
-      </c>
       <c r="BA9">
-        <v>0.0</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:53">
+        <v>-2336421.0</v>
+      </c>
+      <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="B10">
+        <v>308260506.0</v>
+      </c>
+      <c r="C10">
+        <v>371351000.0</v>
+      </c>
+      <c r="D10">
+        <v>306777000.0</v>
+      </c>
+      <c r="E10">
         <v>414743000.0</v>
       </c>
-      <c r="C10">
+      <c r="F10">
         <v>498979000.0</v>
       </c>
-      <c r="D10">
+      <c r="G10">
         <v>428895000.0</v>
       </c>
-      <c r="E10">
+      <c r="H10">
         <v>276732000.0</v>
       </c>
-      <c r="F10">
+      <c r="I10">
         <v>544667000.0</v>
       </c>
-      <c r="G10">
+      <c r="J10">
         <v>500399000.0</v>
       </c>
-      <c r="H10">
-[...2 lines deleted...]
-      <c r="I10">
+      <c r="K10">
+        <v>562797000.0</v>
+      </c>
+      <c r="L10">
         <v>674549000.0</v>
       </c>
-      <c r="J10">
-[...7 lines deleted...]
-      </c>
       <c r="M10">
-        <v>487617275.0</v>
+        <v>700229000.0</v>
       </c>
       <c r="N10">
-        <v>631389360.0</v>
+        <v>733569000.0</v>
       </c>
       <c r="O10">
-        <v>496883958.0</v>
+        <v>512074000.0</v>
       </c>
       <c r="P10">
-        <v>439805932.0</v>
+        <v>506429000.0</v>
       </c>
       <c r="Q10">
-        <v>-3930527698.0</v>
+        <v>605912000.0</v>
       </c>
       <c r="R10">
-        <v>537669481.0</v>
+        <v>490393000.0</v>
       </c>
       <c r="S10">
-        <v>751991000.0</v>
+        <v>439556000.0</v>
       </c>
       <c r="T10">
-        <v>559519044.0</v>
+        <v>-3947546000.0</v>
       </c>
       <c r="U10">
-        <v>646558010.0</v>
+        <v>539048000.0</v>
       </c>
       <c r="V10">
-        <v>588895381.0</v>
+        <v>753033000.0</v>
       </c>
       <c r="W10">
-        <v>901128000.0</v>
+        <v>552317000.0</v>
       </c>
       <c r="X10">
-        <v>711581876.0</v>
+        <v>656611000.0</v>
       </c>
       <c r="Y10">
-        <v>1337430000.0</v>
+        <v>599638000.0</v>
       </c>
       <c r="Z10">
-        <v>1067175000.0</v>
+        <v>899161000.0</v>
       </c>
       <c r="AA10">
-        <v>1008601000.0</v>
+        <v>700602000.0</v>
       </c>
       <c r="AB10">
-        <v>454713000.0</v>
+        <v>1306024000.0</v>
       </c>
       <c r="AC10">
-        <v>653603984.0</v>
+        <v>1073360000.0</v>
       </c>
       <c r="AD10">
-        <v>702136000.0</v>
+        <v>1014976000.0</v>
       </c>
       <c r="AE10">
-        <v>935893000.0</v>
+        <v>450209000.0</v>
       </c>
       <c r="AF10">
-        <v>984982000.0</v>
+        <v>665134467.0</v>
       </c>
       <c r="AG10">
-        <v>710188250.0</v>
+        <v>718660000.0</v>
       </c>
       <c r="AH10">
-        <v>633412975.0</v>
+        <v>946682000.0</v>
       </c>
       <c r="AI10">
-        <v>502158035.0</v>
+        <v>993108000.0</v>
       </c>
       <c r="AJ10">
-        <v>653172624.0</v>
+        <v>722887536.0</v>
       </c>
       <c r="AK10">
-        <v>611383060.0</v>
+        <v>641184749.0</v>
       </c>
       <c r="AL10">
-        <v>261310155.0</v>
+        <v>505646563.0</v>
       </c>
       <c r="AM10">
-        <v>102748054.0</v>
+        <v>668214301.0</v>
       </c>
       <c r="AN10">
-        <v>42847890.0</v>
+        <v>621189744.0</v>
       </c>
       <c r="AO10">
-        <v>37005551.0</v>
+        <v>267173674.0</v>
       </c>
       <c r="AP10">
-        <v>-4487014.8</v>
+        <v>104639854.0</v>
       </c>
       <c r="AQ10">
-        <v>10752227.0</v>
+        <v>49178721.0</v>
       </c>
       <c r="AR10">
+        <v>40336751.0</v>
+      </c>
+      <c r="AS10">
+        <v>-5479885.0</v>
+      </c>
+      <c r="AT10">
+        <v>10795707.0</v>
+      </c>
+      <c r="AU10">
+        <v>42528087.0</v>
+      </c>
+      <c r="AV10">
         <v>42509462.0</v>
       </c>
-      <c r="AS10">
-[...2 lines deleted...]
-      <c r="AT10">
+      <c r="AW10">
         <v>-89900981.0</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>-43738726.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>-7650777.0</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>-18135482.0</v>
       </c>
-      <c r="AX10">
+      <c r="BA10">
         <v>-14710751.0</v>
       </c>
-      <c r="AY10">
+      <c r="BB10">
         <v>-11793024.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BC10">
         <v>-11933760.0</v>
       </c>
-      <c r="BA10">
-[...3 lines deleted...]
-    <row r="11" spans="1:53">
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>126</v>
       </c>
       <c r="B11">
+        <v>69642439.0</v>
+      </c>
+      <c r="C11">
+        <v>79850000.0</v>
+      </c>
+      <c r="D11">
+        <v>68943000.0</v>
+      </c>
+      <c r="E11">
         <v>65130000.0</v>
       </c>
-      <c r="C11">
+      <c r="F11">
         <v>638390000.0</v>
       </c>
-      <c r="D11">
+      <c r="G11">
         <v>70406000.0</v>
       </c>
-      <c r="E11">
+      <c r="H11">
         <v>89497000.0</v>
       </c>
-      <c r="F11">
+      <c r="I11">
         <v>95298000.0</v>
       </c>
-      <c r="G11">
+      <c r="J11">
         <v>102614000.0</v>
       </c>
-      <c r="H11">
-[...2 lines deleted...]
-      <c r="I11">
+      <c r="K11">
+        <v>557613000.0</v>
+      </c>
+      <c r="L11">
         <v>183377000.0</v>
       </c>
-      <c r="J11">
-[...7 lines deleted...]
-      </c>
       <c r="M11">
-        <v>105356465.0</v>
+        <v>158064000.0</v>
       </c>
       <c r="N11">
-        <v>162602202.0</v>
+        <v>165969000.0</v>
       </c>
       <c r="O11">
-        <v>147978086.0</v>
+        <v>122613000.0</v>
       </c>
       <c r="P11">
-        <v>150859728.0</v>
+        <v>109421000.0</v>
       </c>
       <c r="Q11">
-        <v>295212791.0</v>
+        <v>156041000.0</v>
       </c>
       <c r="R11">
-        <v>142791897.0</v>
+        <v>146045000.0</v>
       </c>
       <c r="S11">
+        <v>150774000.0</v>
+      </c>
+      <c r="T11">
+        <v>296491000.0</v>
+      </c>
+      <c r="U11">
+        <v>143158000.0</v>
+      </c>
+      <c r="V11">
         <v>291509000.0</v>
       </c>
-      <c r="T11">
-[...7 lines deleted...]
-      </c>
       <c r="W11">
+        <v>91398000.0</v>
+      </c>
+      <c r="X11">
+        <v>5481000.0</v>
+      </c>
+      <c r="Y11">
+        <v>143615000.0</v>
+      </c>
+      <c r="Z11">
         <v>443633000.0</v>
       </c>
-      <c r="X11">
-[...2 lines deleted...]
-      <c r="Y11">
+      <c r="AA11">
+        <v>162891000.0</v>
+      </c>
+      <c r="AB11">
         <v>253704000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>182578000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>283868000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>163651000.0</v>
       </c>
-      <c r="AC11">
-[...7 lines deleted...]
-      </c>
       <c r="AF11">
-        <v>169150120.0</v>
+        <v>152126887.0</v>
       </c>
       <c r="AG11">
-        <v>124351958.0</v>
+        <v>146776000.0</v>
       </c>
       <c r="AH11">
+        <v>198605000.0</v>
+      </c>
+      <c r="AI11">
+        <v>170929000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>117939033.0</v>
+      </c>
+      <c r="AK11">
         <v>114763651.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>94597484.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>108709367.0</v>
       </c>
-      <c r="AK11">
-[...2 lines deleted...]
-      <c r="AL11">
+      <c r="AN11">
+        <v>22628867.0</v>
+      </c>
+      <c r="AO11">
         <v>6990862.0</v>
       </c>
-      <c r="AM11">
+      <c r="AP11">
         <v>2336540.0</v>
       </c>
-      <c r="AN11">
+      <c r="AQ11">
         <v>3582513.0</v>
       </c>
-      <c r="AO11">
-[...5 lines deleted...]
-      <c r="AQ11">
+      <c r="AR11">
+        <v>-427446.0</v>
+      </c>
+      <c r="AS11">
+        <v>-146384.0</v>
+      </c>
+      <c r="AT11">
         <v>204981.0</v>
       </c>
-      <c r="AR11">
+      <c r="AU11">
         <v>937480.0</v>
       </c>
-      <c r="AS11">
+      <c r="AV11">
         <v>937480.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>-0.32</v>
       </c>
-      <c r="AU11">
+      <c r="AX11">
         <v>-0.04</v>
       </c>
-      <c r="AV11">
+      <c r="AY11">
         <v>0.04</v>
       </c>
-      <c r="AW11">
+      <c r="AZ11">
         <v>0.4</v>
       </c>
-      <c r="AX11">
+      <c r="BA11">
         <v>0.6</v>
       </c>
-      <c r="AY11">
+      <c r="BB11">
         <v>-12130845.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BC11">
         <v>-1591168.0</v>
       </c>
-      <c r="BA11">
-[...3 lines deleted...]
-    <row r="12" spans="1:53">
+      <c r="BD11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="B12">
+        <v>29031.0</v>
+      </c>
+      <c r="C12">
+        <v>51685.0</v>
+      </c>
+      <c r="D12">
+        <v>28599.0</v>
+      </c>
+      <c r="E12">
         <v>18333000.0</v>
       </c>
-      <c r="C12">
+      <c r="F12">
         <v>23417000.0</v>
       </c>
-      <c r="D12">
+      <c r="G12">
         <v>30659000.0</v>
       </c>
-      <c r="E12">
+      <c r="H12">
         <v>36846000.0</v>
       </c>
-      <c r="F12">
+      <c r="I12">
         <v>34809000.0</v>
       </c>
-      <c r="G12">
+      <c r="J12">
         <v>32493000.0</v>
       </c>
-      <c r="H12">
+      <c r="K12">
         <v>23698000.0</v>
       </c>
-      <c r="I12">
+      <c r="L12">
         <v>20552000.0</v>
       </c>
-      <c r="J12">
+      <c r="M12">
         <v>19293000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>11963000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>10415000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>10955000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>25010000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>28231000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>19334000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>18444000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>18669000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>18302000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>18361000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>19047000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>19885000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>20121000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>19819000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>20190000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>20117000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>19315000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>18989000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>19646000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>24421000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>12436000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>47403527.0</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>45207468.0</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>40185274.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>31410328.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>25852668.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>20508992.0</v>
       </c>
-      <c r="AL12">
+      <c r="AO12">
         <v>13174573.0</v>
       </c>
-      <c r="AM12">
+      <c r="AP12">
         <v>11822099.0</v>
       </c>
-      <c r="AN12">
+      <c r="AQ12">
         <v>10986804.0</v>
       </c>
-      <c r="AO12">
+      <c r="AR12">
         <v>14199726.0</v>
       </c>
-      <c r="AP12">
+      <c r="AS12">
         <v>11137980.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AT12">
         <v>13491530.0</v>
       </c>
-      <c r="AR12">
+      <c r="AU12">
         <v>2633498.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>11224931.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>731902.0</v>
       </c>
-      <c r="AU12">
+      <c r="AX12">
         <v>553654.0</v>
       </c>
-      <c r="AV12">
+      <c r="AY12">
         <v>570860.0</v>
       </c>
-      <c r="AW12">
+      <c r="AZ12">
         <v>28354.0</v>
       </c>
-      <c r="AX12">
+      <c r="BA12">
         <v>48448.0</v>
       </c>
-      <c r="AY12">
-[...9 lines deleted...]
-    <row r="13" spans="1:53">
+      <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="B13">
+        <v>53568000.0</v>
+      </c>
+      <c r="C13">
+        <v>54017000.0</v>
+      </c>
+      <c r="D13">
+        <v>58306000.0</v>
+      </c>
+      <c r="E13">
         <v>90309000.0</v>
       </c>
-      <c r="C13">
+      <c r="F13">
         <v>105513000.0</v>
       </c>
-      <c r="D13">
+      <c r="G13">
         <v>120338000.0</v>
       </c>
-      <c r="E13">
+      <c r="H13">
         <v>124045000.0</v>
       </c>
-      <c r="F13">
+      <c r="I13">
         <v>134875000.0</v>
       </c>
-      <c r="G13">
+      <c r="J13">
         <v>130937000.0</v>
       </c>
-      <c r="H13">
+      <c r="K13">
         <v>121107000.0</v>
       </c>
-      <c r="I13">
+      <c r="L13">
         <v>124354000.0</v>
       </c>
-      <c r="J13">
+      <c r="M13">
         <v>96791000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>115321000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>99787000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>88118000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>89274000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>93630000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>97857000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>99573000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>93564000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>94448000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>96694000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>100880000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>104232000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>108536000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>130823000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>108205000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>105384000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>100175000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>74789000.0</v>
       </c>
-      <c r="AC13"/>
-[...1 lines deleted...]
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>129</v>
       </c>
       <c r="B14">
+        <v>-928000.0</v>
+      </c>
+      <c r="C14">
+        <v>-453000.0</v>
+      </c>
+      <c r="D14">
+        <v>-499000.0</v>
+      </c>
+      <c r="E14">
         <v>-725000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>-793000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>-495000.0</v>
       </c>
-      <c r="E14">
-[...7 lines deleted...]
-      </c>
       <c r="H14">
         <v>0.0</v>
       </c>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
+        <v>0.0</v>
+      </c>
+      <c r="K14">
+        <v>0.0</v>
+      </c>
+      <c r="L14">
+        <v>0.0</v>
+      </c>
+      <c r="M14">
         <v>4263000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>795000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>828000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>986000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>964000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>1221000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>1103000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>1319000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>7301000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>2636000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>740000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>196349000.0</v>
       </c>
       <c r="X14">
         <v>196349000.0</v>
       </c>
       <c r="Y14">
-        <v>188724000.0</v>
+        <v>196349000.0</v>
       </c>
       <c r="Z14">
-        <v>188724000.0</v>
+        <v>196349000.0</v>
       </c>
       <c r="AA14">
-        <v>188724000.0</v>
+        <v>196349000.0</v>
       </c>
       <c r="AB14">
         <v>188724000.0</v>
       </c>
       <c r="AC14">
+        <v>188724000.0</v>
+      </c>
+      <c r="AD14">
+        <v>188724000.0</v>
+      </c>
+      <c r="AE14">
+        <v>188724000.0</v>
+      </c>
+      <c r="AF14">
         <v>5994.22</v>
       </c>
-      <c r="AD14">
+      <c r="AG14">
         <v>13437377.16</v>
       </c>
-      <c r="AE14">
+      <c r="AH14">
         <v>13842231.55</v>
       </c>
-      <c r="AF14">
+      <c r="AI14">
         <v>395350.69</v>
       </c>
-      <c r="AG14">
+      <c r="AJ14">
         <v>-875712.73</v>
       </c>
-      <c r="AH14">
+      <c r="AK14">
         <v>17094000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>-11396000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>2849000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AN14">
         <v>410223.18</v>
       </c>
-      <c r="AL14">
-[...7 lines deleted...]
-      </c>
       <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
         <v>2849000.0</v>
       </c>
-      <c r="AP14">
-[...7 lines deleted...]
-      </c>
       <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
         <v>2849000.0</v>
       </c>
-      <c r="AT14">
-[...7 lines deleted...]
-      </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B15">
+        <v>237689073.0</v>
+      </c>
+      <c r="C15">
+        <v>291048000.0</v>
+      </c>
+      <c r="D15">
+        <v>237335000.0</v>
+      </c>
+      <c r="E15">
         <v>348888000.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>-140204000.0</v>
       </c>
-      <c r="D15">
+      <c r="G15">
         <v>357994000.0</v>
       </c>
-      <c r="E15">
+      <c r="H15">
         <v>187235000.0</v>
       </c>
-      <c r="F15">
+      <c r="I15">
         <v>449369000.0</v>
       </c>
-      <c r="G15">
+      <c r="J15">
         <v>397785000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>5184000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>452469000.0</v>
       </c>
-      <c r="J15">
-[...5 lines deleted...]
-      <c r="L15">
+      <c r="M15">
+        <v>546428000.0</v>
+      </c>
+      <c r="N15">
+        <v>568395000.0</v>
+      </c>
+      <c r="O15">
         <v>390289000.0</v>
       </c>
-      <c r="M15">
-[...7 lines deleted...]
-      </c>
       <c r="P15">
+        <v>397994000.0</v>
+      </c>
+      <c r="Q15">
+        <v>450835000.0</v>
+      </c>
+      <c r="R15">
+        <v>345569000.0</v>
+      </c>
+      <c r="S15">
         <v>289885000.0</v>
       </c>
-      <c r="Q15">
+      <c r="T15">
         <v>-4242718000.0</v>
       </c>
-      <c r="R15">
+      <c r="U15">
         <v>403191000.0</v>
       </c>
-      <c r="S15">
+      <c r="V15">
         <v>464160000.0</v>
       </c>
-      <c r="T15">
-[...7 lines deleted...]
-      </c>
       <c r="W15">
+        <v>461659000.0</v>
+      </c>
+      <c r="X15">
+        <v>651450000.0</v>
+      </c>
+      <c r="Y15">
+        <v>456728000.0</v>
+      </c>
+      <c r="Z15">
         <v>456400000.0</v>
       </c>
-      <c r="X15">
-[...2 lines deleted...]
-      <c r="Y15">
+      <c r="AA15">
+        <v>538906000.0</v>
+      </c>
+      <c r="AB15">
         <v>1055899000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AC15">
         <v>893897000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AD15">
         <v>731777000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AE15">
         <v>289317000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AF15">
         <v>526942126.0</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>579539000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AH15">
         <v>750244000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AI15">
         <v>825155000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AJ15">
         <v>606387474.0</v>
       </c>
-      <c r="AH15">
+      <c r="AK15">
         <v>527154284.0</v>
       </c>
-      <c r="AI15">
+      <c r="AL15">
         <v>412392909.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AM15">
         <v>559553166.0</v>
       </c>
-      <c r="AK15">
+      <c r="AN15">
         <v>598560877.0</v>
       </c>
-      <c r="AL15">
+      <c r="AO15">
         <v>260182812.0</v>
       </c>
-      <c r="AM15">
+      <c r="AP15">
         <v>102303314.0</v>
       </c>
-      <c r="AN15">
+      <c r="AQ15">
         <v>45596208.0</v>
       </c>
-      <c r="AO15">
+      <c r="AR15">
         <v>40764197.0</v>
       </c>
-      <c r="AP15">
-[...2 lines deleted...]
-      <c r="AQ15">
+      <c r="AS15">
+        <v>-5333501.0</v>
+      </c>
+      <c r="AT15">
         <v>10590726.0</v>
       </c>
-      <c r="AR15">
+      <c r="AU15">
         <v>41590607.0</v>
       </c>
-      <c r="AS15">
+      <c r="AV15">
         <v>41590607.0</v>
       </c>
-      <c r="AT15">
-[...7 lines deleted...]
-      </c>
       <c r="AW15">
-        <v>-18135482.18</v>
+        <v>-89900981.0</v>
       </c>
       <c r="AX15">
-        <v>-14710751.26</v>
+        <v>-43738726.0</v>
       </c>
       <c r="AY15">
+        <v>-7650777.0</v>
+      </c>
+      <c r="AZ15">
+        <v>-18135482.0</v>
+      </c>
+      <c r="BA15">
+        <v>-14710751.0</v>
+      </c>
+      <c r="BB15">
         <v>337821.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BC15">
         <v>-10342592.0</v>
       </c>
-      <c r="BA15">
-[...3 lines deleted...]
-    <row r="16" spans="1:53">
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>131</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>546428000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>568395000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>568395000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>397994000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>450835000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>345569000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>289885000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>-4242718000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>403191000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>464160000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>461659000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>651450000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>456728000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>456400000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>538906000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>1055899000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>893897000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>731777000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>289317000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>34208.37</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>12397327.08</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>17663317.34</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>20680519.07</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>14985630.2</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>79089000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>60762000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>81208000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>12063786.9</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>39004000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>15412000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>7051000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>6131000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>-1705000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>1705000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>6699000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>-59089000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>-23989000.0</v>
       </c>
-      <c r="AU16">
-[...5 lines deleted...]
-      <c r="AW16">
+      <c r="AX16">
+        <v>0.0</v>
+      </c>
+      <c r="AY16">
+        <v>0.0</v>
+      </c>
+      <c r="AZ16">
         <v>-17446000.0</v>
       </c>
-      <c r="AX16">
-[...7 lines deleted...]
-      </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16">
+        <v>0.0</v>
+      </c>
+      <c r="BC16">
+        <v>0.0</v>
+      </c>
+      <c r="BD16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>132</v>
       </c>
       <c r="B17">
+        <v>238363000.0</v>
+      </c>
+      <c r="C17">
+        <v>291501000.0</v>
+      </c>
+      <c r="D17">
+        <v>237834000.0</v>
+      </c>
+      <c r="E17">
         <v>349613000.0</v>
       </c>
-      <c r="C17">
+      <c r="F17">
         <v>-139411000.0</v>
       </c>
-      <c r="D17">
+      <c r="G17">
         <v>358489000.0</v>
       </c>
-      <c r="E17">
+      <c r="H17">
         <v>187235000.0</v>
       </c>
-      <c r="F17">
+      <c r="I17">
         <v>449369000.0</v>
       </c>
-      <c r="G17">
+      <c r="J17">
         <v>397785000.0</v>
       </c>
-      <c r="H17">
+      <c r="K17">
         <v>5184000.0</v>
       </c>
-      <c r="I17">
+      <c r="L17">
         <v>452469000.0</v>
       </c>
-      <c r="J17">
+      <c r="M17">
         <v>542165000.0</v>
       </c>
-      <c r="K17">
+      <c r="N17">
         <v>567600000.0</v>
       </c>
-      <c r="L17">
+      <c r="O17">
         <v>389461000.0</v>
       </c>
-      <c r="M17">
+      <c r="P17">
         <v>397008000.0</v>
       </c>
-      <c r="N17">
+      <c r="Q17">
         <v>449871000.0</v>
       </c>
-      <c r="O17">
+      <c r="R17">
         <v>344348000.0</v>
       </c>
-      <c r="P17">
+      <c r="S17">
         <v>288782000.0</v>
       </c>
-      <c r="Q17">
+      <c r="T17">
         <v>-4244037000.0</v>
       </c>
-      <c r="R17">
+      <c r="U17">
         <v>395890000.0</v>
       </c>
-      <c r="S17">
+      <c r="V17">
         <v>461524000.0</v>
       </c>
-      <c r="T17">
+      <c r="W17">
         <v>460919000.0</v>
       </c>
-      <c r="U17">
+      <c r="X17">
         <v>651130000.0</v>
       </c>
-      <c r="V17">
+      <c r="Y17">
         <v>456023000.0</v>
       </c>
-      <c r="W17">
+      <c r="Z17">
         <v>455528000.0</v>
       </c>
-      <c r="X17">
+      <c r="AA17">
         <v>537711000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AB17">
         <v>1052320000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AC17">
         <v>890782000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AD17">
         <v>731108000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AE17">
         <v>286558000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AF17">
         <v>33303.49</v>
       </c>
-      <c r="AD17">
+      <c r="AG17">
         <v>12233545.4</v>
       </c>
-      <c r="AE17">
+      <c r="AH17">
         <v>17612327.53</v>
       </c>
-      <c r="AF17">
+      <c r="AI17">
         <v>20606002.71</v>
       </c>
-      <c r="AG17">
+      <c r="AJ17">
         <v>8607435.41</v>
       </c>
-      <c r="AH17">
+      <c r="AK17">
         <v>526258000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AL17">
         <v>-345441000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AM17">
         <v>81201000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AN17">
         <v>20914326.85</v>
       </c>
-      <c r="AL17">
-[...7 lines deleted...]
-      </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
+        <v>0.0</v>
+      </c>
+      <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>13697000.0</v>
       </c>
-      <c r="AP17">
-[...7 lines deleted...]
-      </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
+        <v>0.0</v>
+      </c>
+      <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>-10798000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AW17">
         <v>-14617000.0</v>
       </c>
-      <c r="AU17">
-[...5 lines deleted...]
-      <c r="AW17">
+      <c r="AX17">
+        <v>0.0</v>
+      </c>
+      <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>-9326000.0</v>
       </c>
-      <c r="AX17">
-[...7 lines deleted...]
-      </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
+      <c r="BC17">
+        <v>0.0</v>
+      </c>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
       <c r="B18">
+        <v>53539000.0</v>
+      </c>
+      <c r="C18">
+        <v>53965000.0</v>
+      </c>
+      <c r="D18">
+        <v>58277000.0</v>
+      </c>
+      <c r="E18">
         <v>71976000.0</v>
       </c>
-      <c r="C18">
+      <c r="F18">
         <v>82096000.0</v>
       </c>
-      <c r="D18">
+      <c r="G18">
         <v>89679000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>87199000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>100066000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>98444000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>97409000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>103802000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>77498000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>103358000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>89372000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>77163000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>64264000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>65399000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>78523000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>81129000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>74895000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>76146000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>78333000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>81833000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>84347000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>88415000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>111004000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>88015000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>85267000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>80860000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>74789000.0</v>
       </c>
-      <c r="AC18"/>
-[...1 lines deleted...]
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
-[...7 lines deleted...]
-      </c>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
-      <c r="AJ19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ19">
+        <v>0.0</v>
+      </c>
+      <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
-      <c r="AN19"/>
+      <c r="AN19">
+        <v>0.0</v>
+      </c>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
-      <c r="Y20">
-[...7 lines deleted...]
-      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
@@ -14766,248 +15560,260 @@
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="B21">
+        <v>225891462.0</v>
+      </c>
+      <c r="C21">
+        <v>309743000.0</v>
+      </c>
+      <c r="D21">
+        <v>307056000.0</v>
+      </c>
+      <c r="E21">
         <v>344526000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>403496000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>299485000.0</v>
       </c>
-      <c r="E21">
+      <c r="H21">
         <v>236686000.0</v>
       </c>
-      <c r="F21">
+      <c r="I21">
         <v>410725000.0</v>
       </c>
-      <c r="G21">
+      <c r="J21">
         <v>425044000.0</v>
       </c>
-      <c r="H21">
-[...2 lines deleted...]
-      <c r="I21">
+      <c r="K21">
+        <v>460315000.0</v>
+      </c>
+      <c r="L21">
         <v>601997000.0</v>
       </c>
-      <c r="J21">
-[...7 lines deleted...]
-      </c>
       <c r="M21">
-        <v>456762616.0</v>
+        <v>621757000.0</v>
       </c>
       <c r="N21">
+        <v>645085000.0</v>
+      </c>
+      <c r="O21">
+        <v>436177000.0</v>
+      </c>
+      <c r="P21">
+        <v>409226000.0</v>
+      </c>
+      <c r="Q21">
         <v>520125000.0</v>
       </c>
-      <c r="O21">
-[...7 lines deleted...]
-      </c>
       <c r="R21">
-        <v>438150633.0</v>
+        <v>346178000.0</v>
       </c>
       <c r="S21">
+        <v>352014000.0</v>
+      </c>
+      <c r="T21">
+        <v>-4016630000.0</v>
+      </c>
+      <c r="U21">
+        <v>460495000.0</v>
+      </c>
+      <c r="V21">
         <v>686345000.0</v>
       </c>
-      <c r="T21">
-[...7 lines deleted...]
-      </c>
       <c r="W21">
+        <v>480223000.0</v>
+      </c>
+      <c r="X21">
+        <v>593597000.0</v>
+      </c>
+      <c r="Y21">
+        <v>531054000.0</v>
+      </c>
+      <c r="Z21">
         <v>812713000.0</v>
       </c>
-      <c r="X21">
-[...2 lines deleted...]
-      <c r="Y21">
+      <c r="AA21">
+        <v>594071000.0</v>
+      </c>
+      <c r="AB21">
         <v>1249415000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AC21">
         <v>993119000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AD21">
         <v>927741000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AE21">
         <v>384424000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AF21">
         <v>634380740.0</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>643829000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>895782000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>937077000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>664381479.0</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>593227700.0</v>
       </c>
-      <c r="AI21">
+      <c r="AL21">
         <v>500515576.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AM21">
         <v>627319955.0</v>
       </c>
-      <c r="AK21">
+      <c r="AN21">
         <v>628863850.0</v>
       </c>
-      <c r="AL21">
+      <c r="AO21">
         <v>248135582.0</v>
       </c>
-      <c r="AM21">
+      <c r="AP21">
         <v>92957151.0</v>
       </c>
-      <c r="AN21">
+      <c r="AQ21">
         <v>31861086.0</v>
       </c>
-      <c r="AO21">
+      <c r="AR21">
         <v>22805825.0</v>
       </c>
-      <c r="AP21">
+      <c r="AS21">
         <v>-15624994.8</v>
       </c>
-      <c r="AQ21">
+      <c r="AT21">
         <v>-2739302.0</v>
       </c>
-      <c r="AR21">
+      <c r="AU21">
         <v>31284530.0</v>
       </c>
-      <c r="AS21">
+      <c r="AV21">
         <v>31284530.0</v>
       </c>
-      <c r="AT21">
+      <c r="AW21">
         <v>-90632883.0</v>
       </c>
-      <c r="AU21">
+      <c r="AX21">
         <v>-44292380.8</v>
       </c>
-      <c r="AV21">
+      <c r="AY21">
         <v>-8221638.0</v>
       </c>
-      <c r="AW21">
+      <c r="AZ21">
         <v>-18163836.0</v>
       </c>
-      <c r="AX21">
+      <c r="BA21">
         <v>-14759199.0</v>
       </c>
-      <c r="AY21">
+      <c r="BB21">
         <v>-11851374.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BC21">
         <v>-11992807.0</v>
       </c>
-      <c r="BA21">
-[...3 lines deleted...]
-    <row r="22" spans="1:53">
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
-      <c r="Y22">
-[...7 lines deleted...]
-      </c>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
@@ -15042,5277 +15848,5566 @@
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:53">
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>138</v>
       </c>
       <c r="B23">
+        <v>2262745739.0</v>
+      </c>
+      <c r="C23">
+        <v>2076233000.0</v>
+      </c>
+      <c r="D23">
+        <v>2268713000.0</v>
+      </c>
+      <c r="E23">
         <v>2305598000.0</v>
       </c>
-      <c r="C23">
+      <c r="F23">
         <v>2216872000.0</v>
       </c>
-      <c r="D23">
+      <c r="G23">
         <v>2221350000.0</v>
       </c>
-      <c r="E23">
+      <c r="H23">
         <v>2399810000.0</v>
       </c>
-      <c r="F23">
+      <c r="I23">
         <v>2263939000.0</v>
       </c>
-      <c r="G23">
+      <c r="J23">
         <v>2266347000.0</v>
       </c>
-      <c r="H23">
-[...2 lines deleted...]
-      <c r="I23">
+      <c r="K23">
+        <v>2100105000.0</v>
+      </c>
+      <c r="L23">
         <v>2400935000.0</v>
       </c>
-      <c r="J23">
-[...2 lines deleted...]
-      <c r="K23">
+      <c r="M23">
+        <v>2421090000.0</v>
+      </c>
+      <c r="N23">
         <v>2492601000.0</v>
       </c>
-      <c r="L23">
-[...5 lines deleted...]
-      <c r="N23">
+      <c r="O23">
+        <v>2382681000.0</v>
+      </c>
+      <c r="P23">
+        <v>2803432000.0</v>
+      </c>
+      <c r="Q23">
         <v>2712896000.0</v>
       </c>
-      <c r="O23">
-[...7 lines deleted...]
-      </c>
       <c r="R23">
-        <v>3311415964.0</v>
+        <v>2764237000.0</v>
       </c>
       <c r="S23">
+        <v>2796064000.0</v>
+      </c>
+      <c r="T23">
+        <v>7690859000.0</v>
+      </c>
+      <c r="U23">
+        <v>3298685000.0</v>
+      </c>
+      <c r="V23">
         <v>2985369000.0</v>
       </c>
-      <c r="T23">
-[...7 lines deleted...]
-      </c>
       <c r="W23">
+        <v>2990373000.0</v>
+      </c>
+      <c r="X23">
+        <v>3201604000.0</v>
+      </c>
+      <c r="Y23">
+        <v>3235597000.0</v>
+      </c>
+      <c r="Z23">
         <v>3055539000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>3000013000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>3438483000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>3458523000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>3224889000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>3338495000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>2696536456.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>3003768000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>2256749000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>1827299000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>1730680208.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>1769318513.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>1618554955.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>1200268000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>1163975765.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>799466458.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>564274603.0</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>297432646.0</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>245403754.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>254143245.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>193596000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>132147496.0</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>132147496.0</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>166400154.0</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>96796270.0</v>
       </c>
-      <c r="AV23">
+      <c r="AY23">
         <v>42014122.0</v>
       </c>
-      <c r="AW23">
+      <c r="AZ23">
         <v>32116205.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>19769321.0</v>
       </c>
-      <c r="AY23">
+      <c r="BB23">
         <v>11851374.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BC23">
         <v>11992807.0</v>
       </c>
-      <c r="BA23">
-[...3 lines deleted...]
-    <row r="24" spans="1:53">
+      <c r="BD23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>139</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
-      <c r="Y24">
-[...7 lines deleted...]
-      </c>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
-      <c r="AJ24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ24">
+        <v>0.0</v>
+      </c>
+      <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
-      <c r="AN24"/>
+      <c r="AN24">
+        <v>0.0</v>
+      </c>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>140</v>
       </c>
       <c r="B25">
+        <v>25098000.0</v>
+      </c>
+      <c r="C25">
+        <v>25238000.0</v>
+      </c>
+      <c r="D25">
+        <v>24416000.0</v>
+      </c>
+      <c r="E25">
         <v>19933000.0</v>
       </c>
-      <c r="C25">
+      <c r="F25">
         <v>18884000.0</v>
       </c>
-      <c r="D25">
+      <c r="G25">
         <v>18582000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>13917000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>14423000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>14804000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>15589000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>16673000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>18746000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>20066000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>24123000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>25187000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>28326000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>29360000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>29258000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>35505000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>73418000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>76180000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>79496000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>93116000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>88371000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>92498000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>92263000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>91624000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>90316000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>87256000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>86995000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AF25">
         <v>74573730.71</v>
       </c>
-      <c r="AD25">
+      <c r="AG25">
         <v>79038625.23</v>
       </c>
-      <c r="AE25">
+      <c r="AH25">
         <v>50149112.52</v>
       </c>
-      <c r="AF25">
+      <c r="AI25">
         <v>32566349.2</v>
       </c>
-      <c r="AG25">
+      <c r="AJ25">
         <v>26155159.03</v>
       </c>
-      <c r="AH25">
+      <c r="AK25">
         <v>23255336.37</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>17958454.92</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>14621365.14</v>
       </c>
-      <c r="AK25">
+      <c r="AN25">
         <v>16677349.04</v>
       </c>
-      <c r="AL25">
+      <c r="AO25">
         <v>14255221.79</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>13594419.2</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>13340657.69</v>
       </c>
-      <c r="AO25">
+      <c r="AR25">
         <v>14064961.08</v>
       </c>
-      <c r="AP25">
+      <c r="AS25">
         <v>11443478.88</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>9497490.53</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>7710932.16</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>6205866.65</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>4864998.04</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>3937791.72</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>2457183.96</v>
       </c>
-      <c r="AW25">
+      <c r="AZ25">
         <v>2177595.9</v>
       </c>
-      <c r="AX25">
+      <c r="BA25">
         <v>1451817.85</v>
       </c>
-      <c r="AY25"/>
-[...3 lines deleted...]
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>141</v>
       </c>
       <c r="B26">
+        <v>183144765.0</v>
+      </c>
+      <c r="C26">
+        <v>177106000.0</v>
+      </c>
+      <c r="D26">
+        <v>216558000.0</v>
+      </c>
+      <c r="E26">
         <v>183263000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>183859000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>195769000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>222684000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>196382000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>193168000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>192191000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>231445000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>201693000.0</v>
       </c>
-      <c r="K26">
+      <c r="N26">
         <v>214649000.0</v>
       </c>
-      <c r="L26">
+      <c r="O26">
         <v>236803000.0</v>
       </c>
-      <c r="M26">
-[...2 lines deleted...]
-      <c r="N26">
+      <c r="P26">
+        <v>272657000.0</v>
+      </c>
+      <c r="Q26">
         <v>245105000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>238262000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>250195000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>316024000.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>260939000.0</v>
       </c>
-      <c r="S26">
-[...2 lines deleted...]
-      <c r="T26">
+      <c r="V26">
+        <v>268325000.0</v>
+      </c>
+      <c r="W26">
         <v>286493000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>327295000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>299221000.0</v>
       </c>
-      <c r="W26">
+      <c r="Z26">
         <v>279002000.0</v>
       </c>
-      <c r="X26">
+      <c r="AA26">
         <v>262159000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AB26">
         <v>292188000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>301754000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>251658000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>249431000.0</v>
       </c>
-      <c r="AC26">
-[...7 lines deleted...]
-      </c>
       <c r="AF26">
-        <v>110228919.0</v>
+        <v>219422320.0</v>
       </c>
       <c r="AG26">
-        <v>122478224.0</v>
+        <v>245661000.0</v>
       </c>
       <c r="AH26">
+        <v>160097000.0</v>
+      </c>
+      <c r="AI26">
+        <v>111386000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>118005860.0</v>
+      </c>
+      <c r="AK26">
         <v>92348147.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>70021685.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>58974676.0</v>
       </c>
-      <c r="AK26">
-[...2 lines deleted...]
-      <c r="AL26">
+      <c r="AN26">
+        <v>60160299.0</v>
+      </c>
+      <c r="AO26">
         <v>59949311.0</v>
       </c>
-      <c r="AM26">
+      <c r="AP26">
         <v>51702603.0</v>
       </c>
-      <c r="AN26">
+      <c r="AQ26">
         <v>44555080.0</v>
       </c>
-      <c r="AO26">
-[...2 lines deleted...]
-      <c r="AP26">
+      <c r="AR26">
+        <v>44476728.0</v>
+      </c>
+      <c r="AS26">
         <v>38480129.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AT26">
         <v>37182458.0</v>
       </c>
-      <c r="AR26">
+      <c r="AU26">
         <v>29241940.0</v>
       </c>
-      <c r="AS26">
+      <c r="AV26">
         <v>29241940.0</v>
       </c>
-      <c r="AT26">
+      <c r="AW26">
         <v>14342826.0</v>
       </c>
-      <c r="AU26">
+      <c r="AX26">
         <v>9810264.0</v>
       </c>
-      <c r="AV26">
+      <c r="AY26">
         <v>8147178.0</v>
       </c>
-      <c r="AW26">
+      <c r="AZ26">
         <v>7116415.0</v>
       </c>
-      <c r="AX26">
+      <c r="BA26">
         <v>5121785.0</v>
       </c>
-      <c r="AY26">
+      <c r="BB26">
         <v>4566725.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BC26">
         <v>4621224.0</v>
       </c>
-      <c r="BA26">
+      <c r="BD26">
         <v>1454000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:53">
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>142</v>
       </c>
       <c r="B27">
+        <v>388038000.0</v>
+      </c>
+      <c r="C27">
+        <v>343241000.0</v>
+      </c>
+      <c r="D27">
+        <v>348299000.0</v>
+      </c>
+      <c r="E27">
         <v>343854000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>347327000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>329178000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>316699000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>354881000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>364769000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>293431000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>304696000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>373942000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>356525000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>379786000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>407075000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>467012000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>610953000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>588577000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>659604000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>680896000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>650236000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>613573000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>697722000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>754892000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>651500000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>709808000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>725029000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>771338000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>570609000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>623848000.0</v>
       </c>
-      <c r="AC27">
-[...7 lines deleted...]
-      </c>
       <c r="AF27">
-        <v>278775493.0</v>
+        <v>562663604.0</v>
       </c>
       <c r="AG27">
-        <v>369667485.0</v>
+        <v>563564000.0</v>
       </c>
       <c r="AH27">
+        <v>348722000.0</v>
+      </c>
+      <c r="AI27">
+        <v>281708000.0</v>
+      </c>
+      <c r="AJ27">
+        <v>347693723.0</v>
+      </c>
+      <c r="AK27">
         <v>384816162.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>468874489.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>234251908.0</v>
       </c>
-      <c r="AK27">
-[...2 lines deleted...]
-      <c r="AL27">
+      <c r="AN27">
+        <v>215954536.0</v>
+      </c>
+      <c r="AO27">
         <v>199292936.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>175107802.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>80975140.0</v>
       </c>
-      <c r="AO27">
-[...2 lines deleted...]
-      <c r="AP27">
+      <c r="AR27">
+        <v>85319230.0</v>
+      </c>
+      <c r="AS27">
         <v>118845428.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>92092736.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>42087285.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>42087285.0</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>105436992.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>44783827.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>11615778.0</v>
       </c>
-      <c r="AW27">
+      <c r="AZ27">
         <v>8962515.0</v>
       </c>
-      <c r="AX27">
+      <c r="BA27">
         <v>4808732.0</v>
       </c>
-      <c r="AY27">
+      <c r="BB27">
         <v>2251116.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BC27">
         <v>2277980.0</v>
       </c>
-      <c r="BA27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:53">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B28">
+        <v>90036000.0</v>
+      </c>
+      <c r="C28">
+        <v>105048000.0</v>
+      </c>
+      <c r="D28">
+        <v>102051000.0</v>
+      </c>
+      <c r="E28">
         <v>123992000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>88839000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>140511000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>143621000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>111174000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>121482000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>131381000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>125498000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>113896000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>124787000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>138298000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>142492000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>135933000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>157746000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>159835000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>165257000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>194734000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>86747000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>177962000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>222191000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>183649000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>180061000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>177249000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>212603000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>211423000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>500660000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>602596000.0</v>
       </c>
-      <c r="AC28">
-[...7 lines deleted...]
-      </c>
       <c r="AF28">
-        <v>108330263.0</v>
+        <v>214006666.0</v>
       </c>
       <c r="AG28">
-        <v>115629628.0</v>
+        <v>168189000.0</v>
       </c>
       <c r="AH28">
+        <v>127665000.0</v>
+      </c>
+      <c r="AI28">
+        <v>109469000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>109498591.0</v>
+      </c>
+      <c r="AK28">
         <v>111924221.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>108443005.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>83373477.0</v>
       </c>
-      <c r="AK28">
-[...2 lines deleted...]
-      <c r="AL28">
+      <c r="AN28">
+        <v>86406225.0</v>
+      </c>
+      <c r="AO28">
         <v>82569553.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>58021883.0</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>42078361.0</v>
       </c>
-      <c r="AO28">
-[...2 lines deleted...]
-      <c r="AP28">
+      <c r="AR28">
+        <v>50486667.0</v>
+      </c>
+      <c r="AS28">
         <v>43291737.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>26920944.0</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>26497792.0</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>26497792.0</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>19841319.0</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>20777605.0</v>
       </c>
-      <c r="AV28">
+      <c r="AY28">
         <v>6161574.0</v>
       </c>
-      <c r="AW28">
+      <c r="AZ28">
         <v>5645496.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>2492260.0</v>
       </c>
-      <c r="AY28">
+      <c r="BB28">
         <v>5033532.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BC28">
         <v>5093602.0</v>
       </c>
-      <c r="BA28">
+      <c r="BD28">
         <v>3695000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="B29">
+        <v>69568000.0</v>
+      </c>
+      <c r="C29">
+        <v>79850000.0</v>
+      </c>
+      <c r="D29">
+        <v>68943000.0</v>
+      </c>
+      <c r="E29">
         <v>65130000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>638390000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>70406000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>89497000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>95298000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>102614000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>557613000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>183377000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>158064000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>165969000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>122613000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>109421000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>156041000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>146045000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>150774000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>296491000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>143158000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>291509000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>91398000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>5481000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>143615000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>443633000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>162891000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>253704000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>182578000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>283868000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>163651000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>699648000.0</v>
       </c>
-      <c r="AD29"/>
-[...1 lines deleted...]
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B30">
+        <v>661730349.0</v>
+      </c>
+      <c r="C30">
+        <v>612905000.0</v>
+      </c>
+      <c r="D30">
+        <v>657211000.0</v>
+      </c>
+      <c r="E30">
         <v>647267000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>609160000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>652276000.0</v>
       </c>
-      <c r="E30">
+      <c r="H30">
         <v>674989000.0</v>
       </c>
-      <c r="F30">
+      <c r="I30">
         <v>640216000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>670558000.0</v>
       </c>
-      <c r="H30">
-[...2 lines deleted...]
-      <c r="I30">
+      <c r="K30">
+        <v>597097000.0</v>
+      </c>
+      <c r="L30">
         <v>630818000.0</v>
       </c>
-      <c r="J30">
-[...2 lines deleted...]
-      <c r="K30">
+      <c r="M30">
+        <v>649560000.0</v>
+      </c>
+      <c r="N30">
         <v>673042000.0</v>
       </c>
-      <c r="L30">
-[...5 lines deleted...]
-      <c r="N30">
+      <c r="O30">
+        <v>718493000.0</v>
+      </c>
+      <c r="P30">
+        <v>887382000.0</v>
+      </c>
+      <c r="Q30">
         <v>826761000.0</v>
       </c>
-      <c r="O30">
-[...7 lines deleted...]
-      </c>
       <c r="R30">
-        <v>1133662436.0</v>
+        <v>966391000.0</v>
       </c>
       <c r="S30">
-        <v>1006575565.0</v>
+        <v>974676000.0</v>
       </c>
       <c r="T30">
-        <v>1092085165.0</v>
+        <v>5499339000.0</v>
       </c>
       <c r="U30">
-        <v>1228112724.0</v>
+        <v>1115348000.0</v>
       </c>
       <c r="V30">
-        <v>1215587274.0</v>
+        <v>915040000.0</v>
       </c>
       <c r="W30">
+        <v>1052128000.0</v>
+      </c>
+      <c r="X30">
+        <v>1158823000.0</v>
+      </c>
+      <c r="Y30">
+        <v>1214818000.0</v>
+      </c>
+      <c r="Z30">
         <v>1019234000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>1123097000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>1087174000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>1255173000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>1161026000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>1464921000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>863143888.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>972116000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>536409000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>495659000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>485024739.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>583109729.0</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>595968226.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>370364277.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>362790399.0</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>340777847.0</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>283810052.0</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>166612721.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>179211748.0</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>199535320.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>154736420.0</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>96870913.0</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>96870913.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>139621138.0</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>75371697.0</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>25924531.0</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>21724426.0</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>12422777.0</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>11851374.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>11992807.0</v>
       </c>
-      <c r="BA30">
-[...3 lines deleted...]
-    <row r="31" spans="1:53">
+      <c r="BD30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:56">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>146</v>
       </c>
       <c r="B31">
+        <v>82369043.0</v>
+      </c>
+      <c r="C31">
+        <v>61608000.0</v>
+      </c>
+      <c r="D31">
+        <v>-279000.0</v>
+      </c>
+      <c r="E31">
         <v>70217000.0</v>
       </c>
-      <c r="C31">
+      <c r="F31">
         <v>95483000.0</v>
       </c>
-      <c r="D31">
+      <c r="G31">
         <v>129410000.0</v>
       </c>
-      <c r="E31">
+      <c r="H31">
         <v>40046000.0</v>
       </c>
-      <c r="F31">
+      <c r="I31">
         <v>133942000.0</v>
       </c>
-      <c r="G31">
+      <c r="J31">
         <v>75355000.0</v>
       </c>
-      <c r="H31">
-[...2 lines deleted...]
-      <c r="I31">
+      <c r="K31">
+        <v>102482000.0</v>
+      </c>
+      <c r="L31">
         <v>33849000.0</v>
       </c>
-      <c r="J31">
-[...7 lines deleted...]
-      </c>
       <c r="M31">
-        <v>30854659.0</v>
+        <v>78472000.0</v>
       </c>
       <c r="N31">
-        <v>111578325.0</v>
+        <v>88484000.0</v>
       </c>
       <c r="O31">
-        <v>187230855.0</v>
+        <v>75897000.0</v>
       </c>
       <c r="P31">
-        <v>111536389.0</v>
+        <v>97203000.0</v>
       </c>
       <c r="Q31">
-        <v>-4270878053.0</v>
+        <v>85787000.0</v>
       </c>
       <c r="R31">
-        <v>99518847.0</v>
+        <v>144215000.0</v>
       </c>
       <c r="S31">
-        <v>65646000.0</v>
+        <v>87542000.0</v>
       </c>
       <c r="T31">
-        <v>99271807.0</v>
+        <v>69084000.0</v>
       </c>
       <c r="U31">
-        <v>149081017.0</v>
+        <v>78553000.0</v>
       </c>
       <c r="V31">
-        <v>89888263.0</v>
+        <v>66688000.0</v>
       </c>
       <c r="W31">
-        <v>88415000.0</v>
+        <v>72094000.0</v>
       </c>
       <c r="X31">
-        <v>134728893.0</v>
+        <v>63014000.0</v>
       </c>
       <c r="Y31">
-        <v>88015000.0</v>
+        <v>68584000.0</v>
       </c>
       <c r="Z31">
-        <v>74056000.0</v>
+        <v>86448000.0</v>
       </c>
       <c r="AA31">
-        <v>80860000.0</v>
+        <v>106531000.0</v>
       </c>
       <c r="AB31">
-        <v>70289000.0</v>
+        <v>56609000.0</v>
       </c>
       <c r="AC31">
-        <v>19223244.0</v>
+        <v>80241000.0</v>
       </c>
       <c r="AD31">
-        <v>58307000.0</v>
+        <v>87235000.0</v>
       </c>
       <c r="AE31">
-        <v>40111000.0</v>
+        <v>65785000.0</v>
       </c>
       <c r="AF31">
-        <v>47905000.0</v>
+        <v>30753727.0</v>
       </c>
       <c r="AG31">
-        <v>45806771.0</v>
+        <v>74831000.0</v>
       </c>
       <c r="AH31">
-        <v>40185274.0</v>
+        <v>50900000.0</v>
       </c>
       <c r="AI31">
-        <v>1642458.0</v>
+        <v>56031000.0</v>
       </c>
       <c r="AJ31">
-        <v>25852668.0</v>
+        <v>58506057.0</v>
       </c>
       <c r="AK31">
-        <v>-17480789.0</v>
+        <v>47957049.0</v>
       </c>
       <c r="AL31">
-        <v>13174573.0</v>
+        <v>5130987.0</v>
       </c>
       <c r="AM31">
-        <v>9790902.0</v>
+        <v>40894346.0</v>
       </c>
       <c r="AN31">
-        <v>10986804.0</v>
+        <v>-7674106.0</v>
       </c>
       <c r="AO31">
-        <v>14199726.0</v>
+        <v>19038092.0</v>
       </c>
       <c r="AP31">
-        <v>11137980.0</v>
+        <v>11682703.0</v>
       </c>
       <c r="AQ31">
-        <v>13491530.0</v>
+        <v>17317635.0</v>
       </c>
       <c r="AR31">
-        <v>11224931.0</v>
+        <v>17530926.0</v>
       </c>
       <c r="AS31">
+        <v>10145109.8</v>
+      </c>
+      <c r="AT31">
+        <v>13535009.0</v>
+      </c>
+      <c r="AU31">
+        <v>11243557.0</v>
+      </c>
+      <c r="AV31">
         <v>11224932.0</v>
       </c>
-      <c r="AT31">
+      <c r="AW31">
         <v>731902.0</v>
       </c>
-      <c r="AU31">
+      <c r="AX31">
         <v>553654.0</v>
       </c>
-      <c r="AV31">
+      <c r="AY31">
         <v>570860.0</v>
       </c>
-      <c r="AW31">
+      <c r="AZ31">
         <v>28354.0</v>
       </c>
-      <c r="AX31">
+      <c r="BA31">
         <v>48448.0</v>
       </c>
-      <c r="AY31">
+      <c r="BB31">
         <v>58350.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BC31">
         <v>59047.0</v>
       </c>
-      <c r="BA31">
-[...3 lines deleted...]
-    <row r="32" spans="1:53">
+      <c r="BD31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:56">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>147</v>
       </c>
       <c r="B32">
+        <v>2488637208.0</v>
+      </c>
+      <c r="C32">
+        <v>2385976000.0</v>
+      </c>
+      <c r="D32">
+        <v>2575769000.0</v>
+      </c>
+      <c r="E32">
         <v>2650124000.0</v>
       </c>
-      <c r="C32">
+      <c r="F32">
         <v>2620368000.0</v>
       </c>
-      <c r="D32">
+      <c r="G32">
         <v>2520835000.0</v>
       </c>
-      <c r="E32">
+      <c r="H32">
         <v>2636496000.0</v>
       </c>
-      <c r="F32">
+      <c r="I32">
         <v>2674664000.0</v>
       </c>
-      <c r="G32">
+      <c r="J32">
         <v>2691391000.0</v>
       </c>
-      <c r="H32">
-[...2 lines deleted...]
-      <c r="I32">
+      <c r="K32">
+        <v>2560420000.0</v>
+      </c>
+      <c r="L32">
         <v>3002932000.0</v>
       </c>
-      <c r="J32">
-[...2 lines deleted...]
-      <c r="K32">
+      <c r="M32">
+        <v>3042847000.0</v>
+      </c>
+      <c r="N32">
         <v>3137686000.0</v>
       </c>
-      <c r="L32">
-[...5 lines deleted...]
-      <c r="N32">
+      <c r="O32">
+        <v>2818858000.0</v>
+      </c>
+      <c r="P32">
+        <v>3212658000.0</v>
+      </c>
+      <c r="Q32">
         <v>3233021000.0</v>
       </c>
-      <c r="O32">
-[...2 lines deleted...]
-      <c r="P32">
+      <c r="R32">
+        <v>3110415000.0</v>
+      </c>
+      <c r="S32">
         <v>3148078000.0</v>
       </c>
-      <c r="Q32">
+      <c r="T32">
         <v>3674229000.0</v>
       </c>
-      <c r="R32">
-[...2 lines deleted...]
-      <c r="S32">
+      <c r="U32">
+        <v>3759180000.0</v>
+      </c>
+      <c r="V32">
         <v>3671714000.0</v>
       </c>
-      <c r="T32">
-[...7 lines deleted...]
-      </c>
       <c r="W32">
+        <v>3470596000.0</v>
+      </c>
+      <c r="X32">
+        <v>3795201000.0</v>
+      </c>
+      <c r="Y32">
+        <v>3766651000.0</v>
+      </c>
+      <c r="Z32">
         <v>3868252000.0</v>
       </c>
-      <c r="X32">
-[...2 lines deleted...]
-      <c r="Y32">
+      <c r="AA32">
+        <v>3594084000.0</v>
+      </c>
+      <c r="AB32">
         <v>4687898000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AC32">
         <v>4451642000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AD32">
         <v>4152630000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AE32">
         <v>3722919000.0</v>
       </c>
-      <c r="AC32">
-[...7 lines deleted...]
-      </c>
       <c r="AF32">
-        <v>2735629915.0</v>
+        <v>3330917196.0</v>
       </c>
       <c r="AG32">
-        <v>2522398553.0</v>
+        <v>3647597000.0</v>
       </c>
       <c r="AH32">
+        <v>3152531000.0</v>
+      </c>
+      <c r="AI32">
+        <v>2764376000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>2395061688.0</v>
+      </c>
+      <c r="AK32">
         <v>2362546214.0</v>
       </c>
-      <c r="AI32">
+      <c r="AL32">
         <v>2119070532.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AM32">
         <v>1827587958.0</v>
       </c>
-      <c r="AK32">
-[...2 lines deleted...]
-      <c r="AL32">
+      <c r="AN32">
+        <v>1792839615.0</v>
+      </c>
+      <c r="AO32">
         <v>1047602040.0</v>
       </c>
-      <c r="AM32">
+      <c r="AP32">
         <v>657231754.0</v>
       </c>
-      <c r="AN32">
+      <c r="AQ32">
         <v>329293732.0</v>
       </c>
-      <c r="AO32">
-[...2 lines deleted...]
-      <c r="AP32">
+      <c r="AR32">
+        <v>268209579.0</v>
+      </c>
+      <c r="AS32">
         <v>238518250.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AT32">
         <v>190856699.0</v>
       </c>
-      <c r="AR32">
+      <c r="AU32">
         <v>163432027.0</v>
       </c>
-      <c r="AS32">
+      <c r="AV32">
         <v>163432027.0</v>
       </c>
-      <c r="AT32">
+      <c r="AW32">
         <v>75767270.0</v>
       </c>
-      <c r="AU32">
+      <c r="AX32">
         <v>52503889.0</v>
       </c>
-      <c r="AV32">
+      <c r="AY32">
         <v>33792484.0</v>
       </c>
-      <c r="AW32">
+      <c r="AZ32">
         <v>13952369.0</v>
       </c>
-      <c r="AX32">
+      <c r="BA32">
         <v>5010121.0</v>
       </c>
-      <c r="AY32">
-[...5 lines deleted...]
-      <c r="BA32">
+      <c r="BB32">
+        <v>0.0</v>
+      </c>
+      <c r="BC32">
+        <v>0.0</v>
+      </c>
+      <c r="BD32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>8324095264.0</v>
+      </c>
+      <c r="C2">
         <v>8282912000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5198601000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5647034000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3366072000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2612743000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2468034000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4462194000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1681555511.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1176758842.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2927603081.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>343489905.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>112350789.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>6978343.0</v>
       </c>
     </row>
-    <row r="3" spans="1:14">
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>479098478</v>
+      </c>
+      <c r="C3">
         <v>285541000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>576310000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>80445000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>95323000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>124143000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>186522000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>242843000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>230508457.83</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>48787138.8</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>87775898.22</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>54215006.6</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>19277623.44</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>6497724.21</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-      <c r="G4">
-[...1 lines deleted...]
-      </c>
+      <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
-      <c r="L4"/>
+      <c r="L4">
+        <v>0.0</v>
+      </c>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...1 lines deleted...]
-      </c>
+      <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
-      <c r="L5"/>
+      <c r="L5">
+        <v>0.0</v>
+      </c>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>-2879996717.0</v>
+      </c>
+      <c r="C6">
         <v>1359509000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3084311000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-448433000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2280962000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>753329000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>144709000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1994160000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2795996365.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>611714061.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1827440838.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2453905186.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>223228940.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>108738572.0</v>
       </c>
     </row>
-    <row r="7" spans="1:14">
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B7">
+        <v>114397950.0</v>
+      </c>
+      <c r="C7">
         <v>74713000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-131744000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-637736000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-662011000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-145729000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>672823000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-275582000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>317947203.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>212771919.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>129135283.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>61875822.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>14459732.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-6266777.24</v>
       </c>
     </row>
-    <row r="8" spans="1:14">
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
-[...1 lines deleted...]
-      </c>
+      <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
-      <c r="L8"/>
+      <c r="L8">
+        <v>0.0</v>
+      </c>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>-23376275.0</v>
+      </c>
+      <c r="C9">
         <v>7605000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-21308000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>20338000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-10374000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>52247000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>442176000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-440644000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-8004173.94</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-159554636.4</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-55427159.16</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-32287083.45</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-11550817.44</v>
       </c>
-      <c r="N9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-895037000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-160424000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>141420000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-20518000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>69635007.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>44016748.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>65956891.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-13268409.51</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1799891.0</v>
       </c>
-      <c r="N10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-358383000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>243400000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-37552000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>89227000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>185580000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>263881000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>315011000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1582.26</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>17319000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3995000.0</v>
       </c>
-      <c r="N11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:14">
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>268213000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>4870318000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>756886000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1448982000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>546257000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>323657000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>227035000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1473.74</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>6702000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>963000.0</v>
       </c>
-      <c r="N12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-242687000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-784321000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-242938000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>124534000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>18273000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>-77750000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>16482000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>879.9</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>-2139000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>297000.0</v>
       </c>
-      <c r="N13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>81815000.0</v>
+      </c>
+      <c r="C14">
         <v>58733000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>79608000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>112131000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>264599000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>366248000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>356191000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>241268000.0</v>
       </c>
-      <c r="I14">
-[...1 lines deleted...]
-      </c>
       <c r="J14">
-        <v>58355695.0</v>
+        <v>83669000.0</v>
       </c>
       <c r="K14">
+        <v>55845000.0</v>
+      </c>
+      <c r="L14">
         <v>43144635.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17399667.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>5102722.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>917546.0</v>
       </c>
     </row>
-    <row r="15" spans="1:14">
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B15">
+        <v>336750323.0</v>
+      </c>
+      <c r="C15">
         <v>716302000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>958052000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>840997000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>852743000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1123983000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>877346000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9887000.0</v>
       </c>
       <c r="I15">
         <v>9887000.0</v>
       </c>
       <c r="J15">
-        <v>0.0</v>
+        <v>9887000.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
-      <c r="L15"/>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B16">
+        <v>5444098547.0</v>
+      </c>
+      <c r="C16">
         <v>9642421000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>8282912000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>5198601000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5647034000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>3366072000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>2612743000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2468034000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4477551876.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1788472903.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1100162243.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>2797395091.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>335579729.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>115716915.0</v>
       </c>
     </row>
-    <row r="17" spans="1:14">
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-      <c r="G17">
-[...1 lines deleted...]
-      </c>
+      <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
-      <c r="L17"/>
+      <c r="L17">
+        <v>0.0</v>
+      </c>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>671776914.0</v>
+      </c>
+      <c r="C18">
         <v>1354453000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1700851000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1146446000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1463875000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2956746000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>5262364000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>3084875000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>2561205086.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1467120782.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>283893779.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-91017939.57</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-50396955.84</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-32114112.45</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B19">
+        <v>1339603000.0</v>
+      </c>
+      <c r="C19">
         <v>-558887000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>3157234000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>1715845000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>4295830000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>4625994000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3544205000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-10034004000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-178298523.9</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-821784842.4</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-27701.13</v>
-      </c>
-[...1 lines deleted...]
-        <v>-809000.0</v>
       </c>
       <c r="M19">
         <v>-809000.0</v>
       </c>
-      <c r="N19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:14">
+      <c r="N19">
+        <v>-809000.0</v>
+      </c>
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>-4325878000.0</v>
+      </c>
+      <c r="C21">
         <v>2149920000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-525942000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2136987000.0</v>
       </c>
       <c r="E21">
         <v>-2136987000.0</v>
       </c>
       <c r="F21">
         <v>-2136987000.0</v>
       </c>
       <c r="G21">
         <v>-2136987000.0</v>
       </c>
       <c r="H21">
-        <v>4805570000.0</v>
+        <v>-2136987000.0</v>
       </c>
       <c r="I21">
         <v>4805570000.0</v>
       </c>
       <c r="J21">
         <v>4805570000.0</v>
       </c>
       <c r="K21">
+        <v>4805570000.0</v>
+      </c>
+      <c r="L21">
         <v>416182.49</v>
       </c>
-      <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>786994921.0</v>
+      </c>
+      <c r="C22">
         <v>1039573000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1951695000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1480009000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2925704000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2100392000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>2960768000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2788547000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2076280108.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1008586950.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>88918458.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-157651532.35</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-56517798.24</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-23962308.59</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B23">
+        <v>-16665262.0</v>
+      </c>
+      <c r="C23">
         <v>18000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-3718000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-62201000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-71301000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-43961000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-396434000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-3237000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2833000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>124000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-14497752.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1111690241.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>272710800.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>147000867.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B24">
+        <v>1842762079.0</v>
+      </c>
+      <c r="C24">
         <v>-136704000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3340000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1543367000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-1641415000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-5249767000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-300000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2214000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>52229.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>437459.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>134756684.0</v>
       </c>
-      <c r="L24">
-[...3 lines deleted...]
-      <c r="N24">
+      <c r="M24">
+        <v>0.0</v>
+      </c>
+      <c r="N24"/>
+      <c r="O24">
         <v>-5927868.0</v>
       </c>
     </row>
-    <row r="25" spans="1:14">
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B25">
+        <v>4922521.0</v>
+      </c>
+      <c r="C25">
         <v>274403000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>110501000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-129504000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4408897000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>76723000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>30150000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3633000.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
-        <v>16106234.0</v>
+        <v>-3587926.0</v>
       </c>
       <c r="K25">
+        <v>18616930.0</v>
+      </c>
+      <c r="L25">
         <v>-2369514.3</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>396997.0</v>
       </c>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
       <c r="N25">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="26" spans="1:14">
+      <c r="O25">
+        <v>0.59</v>
+      </c>
+    </row>
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B26">
+        <v>-749219917.0</v>
+      </c>
+      <c r="C26">
         <v>-1197439000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-212195000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-392374000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-862865000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-330206000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>187000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>5325000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4329000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>2846779.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-550797173.46</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>291027000.0</v>
       </c>
-      <c r="N26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B27">
+        <v>162745000.0</v>
+      </c>
+      <c r="C27">
         <v>192572000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>267101000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>401484000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>475771000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>678686000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1408232000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>580813000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>324195159.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>220160122.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>112840815.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>41176111.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>5836011.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3695151.0</v>
       </c>
     </row>
-    <row r="28" spans="1:14">
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>-5290980725.0</v>
+      </c>
+      <c r="C28">
         <v>236197000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1699907000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-3432559000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1786909000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1498150000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-1273780000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4687951000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2742049.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>97213.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-14496234.06</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2557261071.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>272710800.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>147000867.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>1150875392.0</v>
+      </c>
+      <c r="C29">
         <v>1639994000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2277161000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1226891000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1559198000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3080889000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>5448886000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3327718000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2791713544.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1515907921.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>371669678.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-36802932.97</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-31119332.4</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-25616388.24</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>159989037.0</v>
+      </c>
+      <c r="C30">
         <v>-558887000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2413069000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1715845000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2550342000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-748466000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-4029919000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-10034004000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-178298523.9</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-821784842.4</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-2164242951.6</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-59233306.41</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-19277623.44</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-12433685.52</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="D1" t="s">
-        <v>77</v>
+        <v>1</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>78</v>
       </c>
       <c r="F1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="G1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="H1" t="s">
-        <v>80</v>
+        <v>2</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>81</v>
       </c>
       <c r="J1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="K1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="L1" t="s">
-        <v>83</v>
+        <v>3</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>84</v>
       </c>
       <c r="N1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="O1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="P1" t="s">
-        <v>86</v>
+        <v>4</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>87</v>
       </c>
       <c r="R1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="S1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="T1" t="s">
-        <v>89</v>
+        <v>5</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>90</v>
       </c>
       <c r="V1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="W1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="X1" t="s">
-        <v>92</v>
+        <v>6</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>93</v>
       </c>
       <c r="Z1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AA1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="AB1" t="s">
-        <v>95</v>
+        <v>7</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>96</v>
       </c>
       <c r="AD1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AE1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AF1" t="s">
-        <v>98</v>
+        <v>8</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>99</v>
       </c>
       <c r="AH1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AI1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AJ1" t="s">
-        <v>101</v>
+        <v>9</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>102</v>
       </c>
       <c r="AL1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AM1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AN1" t="s">
-        <v>104</v>
+        <v>10</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>105</v>
       </c>
       <c r="AP1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AQ1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AR1" t="s">
-        <v>107</v>
+        <v>11</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>108</v>
       </c>
       <c r="AT1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AU1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AV1" t="s">
-        <v>110</v>
+        <v>12</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>111</v>
       </c>
       <c r="AX1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AY1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AZ1" t="s">
-        <v>113</v>
+        <v>13</v>
       </c>
       <c r="BA1" t="s">
-        <v>13</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:53">
+        <v>114</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>116</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B2">
+        <v>5436577793.0</v>
+      </c>
+      <c r="C2">
+        <v>5358302182.0</v>
+      </c>
+      <c r="D2">
+        <v>4316478000.0</v>
+      </c>
+      <c r="E2">
         <v>8599657000.0</v>
       </c>
-      <c r="C2">
+      <c r="F2">
         <v>8971755000.0</v>
       </c>
-      <c r="D2">
+      <c r="G2">
         <v>9642421000.0</v>
       </c>
-      <c r="E2">
+      <c r="H2">
         <v>8587483000.0</v>
       </c>
-      <c r="F2">
+      <c r="I2">
         <v>10149590000.0</v>
       </c>
-      <c r="G2">
+      <c r="J2">
         <v>10181275000.0</v>
       </c>
-      <c r="H2">
+      <c r="K2">
         <v>8282912000.0</v>
       </c>
-      <c r="I2">
+      <c r="L2">
         <v>7641818000.0</v>
       </c>
-      <c r="J2">
+      <c r="M2">
         <v>4711714000.0</v>
       </c>
-      <c r="K2">
+      <c r="N2">
         <v>5549852000.0</v>
       </c>
-      <c r="L2">
+      <c r="O2">
         <v>5549852000.0</v>
       </c>
-      <c r="M2">
+      <c r="P2">
         <v>3621305000.0</v>
       </c>
-      <c r="N2">
+      <c r="Q2">
         <v>4547197000.0</v>
       </c>
-      <c r="O2">
+      <c r="R2">
         <v>5296647000.0</v>
       </c>
-      <c r="P2">
+      <c r="S2">
         <v>5647034000.0</v>
       </c>
-      <c r="Q2">
+      <c r="T2">
         <v>3363296000.0</v>
       </c>
-      <c r="R2">
+      <c r="U2">
         <v>2284067000.0</v>
       </c>
-      <c r="S2">
+      <c r="V2">
         <v>3492537000.0</v>
       </c>
-      <c r="T2">
+      <c r="W2">
         <v>3366072000.0</v>
       </c>
-      <c r="U2">
+      <c r="X2">
         <v>3176406000.0</v>
       </c>
-      <c r="V2">
+      <c r="Y2">
         <v>2977583000.0</v>
       </c>
-      <c r="W2">
+      <c r="Z2">
         <v>2799214000.0</v>
       </c>
-      <c r="X2">
+      <c r="AA2">
         <v>2612743000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AB2">
         <v>2870923000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AC2">
         <v>1735743000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AD2">
         <v>2678342000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AE2">
         <v>2468034000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AF2">
         <v>2021960000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AG2">
         <v>4562233511.0</v>
       </c>
-      <c r="AE2">
+      <c r="AH2">
         <v>2588240371.0</v>
       </c>
-      <c r="AF2">
+      <c r="AI2">
         <v>4311753199.0</v>
       </c>
-      <c r="AG2">
+      <c r="AJ2">
         <v>3373498168.0</v>
       </c>
-      <c r="AH2">
+      <c r="AK2">
         <v>2953327739.0</v>
       </c>
-      <c r="AI2">
+      <c r="AL2">
         <v>2638107886.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AM2">
         <v>1774711258.0</v>
       </c>
-      <c r="AK2">
+      <c r="AN2">
         <v>1708216462.0</v>
       </c>
-      <c r="AL2">
+      <c r="AO2">
         <v>1330358400.0</v>
       </c>
-      <c r="AM2">
+      <c r="AP2">
         <v>1304161488.0</v>
       </c>
-      <c r="AN2">
+      <c r="AQ2">
         <v>1095893319.0</v>
       </c>
-      <c r="AO2">
+      <c r="AR2">
         <v>945429713.0</v>
       </c>
-      <c r="AP2">
+      <c r="AS2">
         <v>656434353.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AT2">
         <v>633368946.0</v>
       </c>
-      <c r="AR2">
+      <c r="AU2">
         <v>2799825808.0</v>
       </c>
-      <c r="AS2">
+      <c r="AV2">
         <v>1006178416.54</v>
       </c>
-      <c r="AT2">
+      <c r="AW2">
         <v>1083830536.0</v>
       </c>
-      <c r="AU2">
+      <c r="AX2">
         <v>343521005.0</v>
       </c>
-      <c r="AV2">
+      <c r="AY2">
         <v>343596223.0</v>
       </c>
-      <c r="AW2">
+      <c r="AZ2">
         <v>73575815.0</v>
       </c>
-      <c r="AX2">
+      <c r="BA2">
         <v>91542379.0</v>
       </c>
-      <c r="AY2">
+      <c r="BB2">
         <v>102540957.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BC2">
         <v>91542379.5</v>
       </c>
-      <c r="BA2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:53">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="B3">
+        <v>15079827</v>
+      </c>
+      <c r="C3">
+        <v>15069324</v>
+      </c>
+      <c r="D3">
+        <v>320178000</v>
+      </c>
+      <c r="E3">
         <v>118363000</v>
       </c>
-      <c r="C3">
+      <c r="F3">
         <v>26162000</v>
       </c>
-      <c r="D3">
+      <c r="G3">
         <v>27814000</v>
       </c>
-      <c r="E3">
+      <c r="H3">
         <v>21727000</v>
       </c>
-      <c r="F3">
+      <c r="I3">
         <v>19796000</v>
       </c>
-      <c r="G3">
+      <c r="J3">
         <v>199842000</v>
       </c>
-      <c r="H3">
+      <c r="K3">
         <v>44176000</v>
       </c>
-      <c r="I3">
+      <c r="L3">
         <v>316847000</v>
       </c>
-      <c r="J3">
+      <c r="M3">
         <v>238219000</v>
       </c>
-      <c r="K3">
+      <c r="N3">
         <v>11010000</v>
       </c>
-      <c r="L3">
+      <c r="O3">
         <v>11010000</v>
       </c>
-      <c r="M3">
+      <c r="P3">
         <v>10053000</v>
       </c>
-      <c r="N3">
+      <c r="Q3">
         <v>27051000</v>
       </c>
-      <c r="O3">
+      <c r="R3">
         <v>21694000</v>
       </c>
-      <c r="P3">
+      <c r="S3">
         <v>21647000</v>
       </c>
-      <c r="Q3">
+      <c r="T3">
         <v>19201000</v>
       </c>
-      <c r="R3">
+      <c r="U3">
         <v>30919000</v>
       </c>
-      <c r="S3">
+      <c r="V3">
         <v>20020000</v>
       </c>
-      <c r="T3">
+      <c r="W3">
         <v>25183000</v>
       </c>
-      <c r="U3">
+      <c r="X3">
         <v>16095000</v>
       </c>
-      <c r="V3">
+      <c r="Y3">
         <v>24078000</v>
       </c>
-      <c r="W3">
+      <c r="Z3">
         <v>45803000</v>
       </c>
-      <c r="X3">
+      <c r="AA3">
         <v>38167000</v>
       </c>
-      <c r="Y3">
+      <c r="AB3">
         <v>32109000</v>
       </c>
-      <c r="Z3">
+      <c r="AC3">
         <v>59933000</v>
       </c>
-      <c r="AA3">
+      <c r="AD3">
         <v>41682000</v>
       </c>
-      <c r="AB3">
+      <c r="AE3">
         <v>52798000</v>
       </c>
-      <c r="AC3">
+      <c r="AF3">
         <v>81243000</v>
       </c>
-      <c r="AD3">
+      <c r="AG3">
         <v>72147761.01</v>
       </c>
-      <c r="AE3">
+      <c r="AH3">
         <v>26956970.74</v>
       </c>
-      <c r="AF3">
+      <c r="AI3">
         <v>63592398.1</v>
       </c>
-      <c r="AG3">
+      <c r="AJ3">
         <v>85088416.77</v>
       </c>
-      <c r="AH3">
+      <c r="AK3">
         <v>54422419.45</v>
       </c>
-      <c r="AI3">
+      <c r="AL3">
         <v>28098262.8</v>
       </c>
-      <c r="AJ3">
+      <c r="AM3">
         <v>49638225.48</v>
       </c>
-      <c r="AK3">
+      <c r="AN3">
         <v>14165352</v>
       </c>
-      <c r="AL3">
+      <c r="AO3">
         <v>16483225.57</v>
       </c>
-      <c r="AM3">
+      <c r="AP3">
         <v>11370722.7</v>
       </c>
-      <c r="AN3">
+      <c r="AQ3">
         <v>5186237.26</v>
       </c>
-      <c r="AO3">
+      <c r="AR3">
         <v>21423006</v>
       </c>
-      <c r="AP3">
+      <c r="AS3">
         <v>30893574.24</v>
       </c>
-      <c r="AQ3">
+      <c r="AT3">
         <v>20790124.79</v>
       </c>
-      <c r="AR3">
+      <c r="AU3">
         <v>12541129.6</v>
       </c>
-      <c r="AS3">
+      <c r="AV3">
         <v>13094722.99</v>
       </c>
-      <c r="AT3">
+      <c r="AW3">
         <v>9631589.04</v>
       </c>
-      <c r="AU3">
+      <c r="AX3">
         <v>24808709.92</v>
       </c>
-      <c r="AV3">
+      <c r="AY3">
         <v>6670385.75</v>
       </c>
-      <c r="AW3">
+      <c r="AZ3">
         <v>7699765.52</v>
       </c>
-      <c r="AX3">
+      <c r="BA3">
         <v>7638761.59</v>
       </c>
-      <c r="AY3">
+      <c r="BB3">
         <v>1962432</v>
       </c>
-      <c r="AZ3">
+      <c r="BC3">
         <v>1985852</v>
       </c>
-      <c r="BA3">
+      <c r="BD3">
         <v>1041000</v>
       </c>
     </row>
-    <row r="4" spans="1:53">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>147</v>
+        <v>150</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
-      <c r="Y4">
-[...7 lines deleted...]
-      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
-      <c r="AJ4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
-      <c r="AN4"/>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>148</v>
+        <v>151</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
-      <c r="Y5">
-[...7 lines deleted...]
-      </c>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5">
         <v>0.0</v>
       </c>
-      <c r="AH5"/>
+      <c r="AH5">
+        <v>0.0</v>
+      </c>
       <c r="AI5"/>
-      <c r="AJ5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ5">
+        <v>0.0</v>
+      </c>
+      <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
-      <c r="AN5"/>
+      <c r="AN5">
+        <v>0.0</v>
+      </c>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
-    </row>
-    <row r="6" spans="1:53">
+      <c r="BB5"/>
+      <c r="BC5"/>
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>149</v>
+        <v>152</v>
       </c>
       <c r="B6">
+        <v>1170274403.0</v>
+      </c>
+      <c r="C6">
+        <v>132607082.0</v>
+      </c>
+      <c r="D6">
+        <v>1124156000.0</v>
+      </c>
+      <c r="E6">
         <v>-4283179000.0</v>
       </c>
-      <c r="C6">
+      <c r="F6">
         <v>-372098000.0</v>
       </c>
-      <c r="D6">
+      <c r="G6">
         <v>-670666000.0</v>
       </c>
-      <c r="E6">
+      <c r="H6">
         <v>1054938000.0</v>
       </c>
-      <c r="F6">
+      <c r="I6">
         <v>-1562107000.0</v>
       </c>
-      <c r="G6">
+      <c r="J6">
         <v>-31685000.0</v>
       </c>
-      <c r="H6">
+      <c r="K6">
         <v>1898363000.0</v>
       </c>
-      <c r="I6">
+      <c r="L6">
         <v>641094000.0</v>
       </c>
-      <c r="J6">
+      <c r="M6">
         <v>2930104000.0</v>
       </c>
-      <c r="K6">
+      <c r="N6">
         <v>-838138000.0</v>
       </c>
-      <c r="L6">
+      <c r="O6">
         <v>-838138000.0</v>
       </c>
-      <c r="M6">
+      <c r="P6">
         <v>1577296000.0</v>
       </c>
-      <c r="N6">
+      <c r="Q6">
         <v>-925892000.0</v>
       </c>
-      <c r="O6">
+      <c r="R6">
         <v>-749450000.0</v>
       </c>
-      <c r="P6">
+      <c r="S6">
         <v>-350387000.0</v>
       </c>
-      <c r="Q6">
+      <c r="T6">
         <v>2283738000.0</v>
       </c>
-      <c r="R6">
+      <c r="U6">
         <v>1079229000.0</v>
       </c>
-      <c r="S6">
+      <c r="V6">
         <v>-1208470000.0</v>
       </c>
-      <c r="T6">
+      <c r="W6">
         <v>126465000.0</v>
       </c>
-      <c r="U6">
+      <c r="X6">
         <v>189666000.0</v>
       </c>
-      <c r="V6">
+      <c r="Y6">
         <v>198823000.0</v>
       </c>
-      <c r="W6">
+      <c r="Z6">
         <v>178369000.0</v>
       </c>
-      <c r="X6">
+      <c r="AA6">
         <v>186471000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AB6">
         <v>-258180000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AC6">
         <v>1135180000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AD6">
         <v>-942599000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AE6">
         <v>210308000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AF6">
         <v>446074000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AG6">
         <v>-2537591696.0</v>
       </c>
-      <c r="AE6">
+      <c r="AH6">
         <v>1808881007.0</v>
       </c>
-      <c r="AF6">
+      <c r="AI6">
         <v>-1856778573.0</v>
       </c>
-      <c r="AG6">
+      <c r="AJ6">
         <v>1104053708.0</v>
       </c>
-      <c r="AH6">
+      <c r="AK6">
         <v>490774913.0</v>
       </c>
-      <c r="AI6">
+      <c r="AL6">
         <v>369139231.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AM6">
         <v>903568670.0</v>
       </c>
-      <c r="AK6">
+      <c r="AN6">
         <v>80256441.0</v>
       </c>
-      <c r="AL6">
+      <c r="AO6">
         <v>310666444.0</v>
       </c>
-      <c r="AM6">
+      <c r="AP6">
         <v>19661460.0</v>
       </c>
-      <c r="AN6">
+      <c r="AQ6">
         <v>174618410.0</v>
       </c>
-      <c r="AO6">
+      <c r="AR6">
         <v>154732530.0</v>
       </c>
-      <c r="AP6">
+      <c r="AS6">
         <v>270461978.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AT6">
         <v>7286172.0</v>
       </c>
-      <c r="AR6">
+      <c r="AU6">
         <v>-2166771937.0</v>
       </c>
-      <c r="AS6">
+      <c r="AV6">
         <v>1791216674.58</v>
       </c>
-      <c r="AT6">
+      <c r="AW6">
         <v>-86192266.0</v>
       </c>
-      <c r="AU6">
+      <c r="AX6">
         <v>752715419.0</v>
       </c>
-      <c r="AV6">
+      <c r="AY6">
         <v>-949366.0</v>
       </c>
-      <c r="AW6">
+      <c r="AZ6">
         <v>262003914.0</v>
       </c>
-      <c r="AX6">
+      <c r="BA6">
         <v>-17966564.0</v>
       </c>
-      <c r="AY6">
+      <c r="BB6">
         <v>-11329287.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BC6">
         <v>-11464490.0</v>
       </c>
-      <c r="BA6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:53">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B7">
-        <v>152281000.0</v>
+        <v>359956266.0</v>
       </c>
       <c r="C7">
-        <v>-206010000.0</v>
+        <v>-180831660.0</v>
       </c>
       <c r="D7">
+        <v>194590000.0</v>
+      </c>
+      <c r="E7">
+        <v>-278485000.0</v>
+      </c>
+      <c r="F7">
+        <v>345787000.0</v>
+      </c>
+      <c r="G7">
         <v>-144290000.0</v>
       </c>
-      <c r="E7">
+      <c r="H7">
         <v>168252000.0</v>
       </c>
-      <c r="F7">
+      <c r="I7">
         <v>-134526000.0</v>
       </c>
-      <c r="G7">
+      <c r="J7">
         <v>46192000.0</v>
       </c>
-      <c r="H7">
+      <c r="K7">
         <v>-40003000.0</v>
       </c>
-      <c r="I7">
+      <c r="L7">
         <v>-186997000.0</v>
       </c>
-      <c r="J7">
+      <c r="M7">
         <v>-37466000.0</v>
       </c>
-      <c r="K7">
+      <c r="N7">
         <v>159610000.0</v>
       </c>
-      <c r="L7">
+      <c r="O7">
         <v>159610000.0</v>
       </c>
-      <c r="M7">
+      <c r="P7">
         <v>46668000.0</v>
       </c>
-      <c r="N7">
+      <c r="Q7">
         <v>-95371000.0</v>
       </c>
-      <c r="O7">
+      <c r="R7">
         <v>-214744000.0</v>
       </c>
-      <c r="P7">
+      <c r="S7">
         <v>-374289000.0</v>
       </c>
-      <c r="Q7">
+      <c r="T7">
         <v>338949000.0</v>
       </c>
-      <c r="R7">
+      <c r="U7">
         <v>-51079000.0</v>
       </c>
-      <c r="S7">
+      <c r="V7">
         <v>-759145000.0</v>
       </c>
-      <c r="T7">
+      <c r="W7">
         <v>-190736000.0</v>
       </c>
-      <c r="U7">
+      <c r="X7">
         <v>98774000.0</v>
       </c>
-      <c r="V7">
+      <c r="Y7">
         <v>-63300000.0</v>
       </c>
-      <c r="W7">
+      <c r="Z7">
         <v>72098000.0</v>
       </c>
-      <c r="X7">
+      <c r="AA7">
         <v>-253301000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AB7">
         <v>332275000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AC7">
         <v>21807000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AD7">
         <v>118467000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AE7">
         <v>200274000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AF7">
         <v>207238000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AG7">
         <v>-460704476.01</v>
       </c>
-      <c r="AE7">
+      <c r="AH7">
         <v>76138363.0</v>
       </c>
-      <c r="AF7">
+      <c r="AI7">
         <v>-99126182.98</v>
       </c>
-      <c r="AG7">
+      <c r="AJ7">
         <v>48684441.0</v>
       </c>
-      <c r="AH7">
+      <c r="AK7">
         <v>57388491.0</v>
       </c>
-      <c r="AI7">
+      <c r="AL7">
         <v>189493598.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AM7">
         <v>32474313.0</v>
       </c>
-      <c r="AK7">
+      <c r="AN7">
         <v>65480034.0</v>
       </c>
-      <c r="AL7">
+      <c r="AO7">
         <v>80735119.0</v>
       </c>
-      <c r="AM7">
+      <c r="AP7">
         <v>115048082.0</v>
       </c>
-      <c r="AN7">
+      <c r="AQ7">
         <v>-53175098.49</v>
       </c>
-      <c r="AO7">
+      <c r="AR7">
         <v>119066470.0</v>
       </c>
-      <c r="AP7">
+      <c r="AS7">
         <v>10845210.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AT7">
         <v>11342326.0</v>
       </c>
-      <c r="AR7">
+      <c r="AU7">
         <v>-12286581.92</v>
       </c>
-      <c r="AS7">
+      <c r="AV7">
         <v>9937350.18</v>
       </c>
-      <c r="AT7">
+      <c r="AW7">
         <v>1469955.0</v>
       </c>
-      <c r="AU7">
+      <c r="AX7">
         <v>42401245.0</v>
       </c>
-      <c r="AV7">
+      <c r="AY7">
         <v>8178203.0</v>
       </c>
-      <c r="AW7">
+      <c r="AZ7">
         <v>11828958.0</v>
       </c>
-      <c r="AX7">
+      <c r="BA7">
         <v>2384195.0</v>
       </c>
-      <c r="AY7">
+      <c r="BB7">
         <v>122844.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BC7">
         <v>124310.0</v>
       </c>
-      <c r="BA7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:53">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>151</v>
+        <v>154</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
-      <c r="Y8">
-[...7 lines deleted...]
-      </c>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
-      <c r="AJ8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
-      <c r="AN8"/>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>152</v>
+        <v>155</v>
       </c>
       <c r="B9">
+        <v>189060511.0</v>
+      </c>
+      <c r="C9">
+        <v>-171071047.0</v>
+      </c>
+      <c r="D9">
+        <v>-671000.0</v>
+      </c>
+      <c r="E9">
         <v>13340000.0</v>
       </c>
-      <c r="C9">
+      <c r="F9">
         <v>-17847000.0</v>
       </c>
-      <c r="D9">
+      <c r="G9">
         <v>-19144000.0</v>
       </c>
-      <c r="E9">
+      <c r="H9">
         <v>-4347000.0</v>
       </c>
-      <c r="F9">
+      <c r="I9">
         <v>-3876000.0</v>
       </c>
-      <c r="G9">
+      <c r="J9">
         <v>4848000.0</v>
       </c>
-      <c r="H9">
+      <c r="K9">
         <v>10980000.0</v>
       </c>
-      <c r="I9">
+      <c r="L9">
         <v>-11392000.0</v>
       </c>
-      <c r="J9">
+      <c r="M9">
         <v>10749000.0</v>
       </c>
-      <c r="K9">
+      <c r="N9">
         <v>-20117000.0</v>
       </c>
-      <c r="L9">
+      <c r="O9">
         <v>-20117000.0</v>
       </c>
-      <c r="M9">
+      <c r="P9">
         <v>4643000.0</v>
       </c>
-      <c r="N9">
+      <c r="Q9">
         <v>22973000.0</v>
       </c>
-      <c r="O9">
+      <c r="R9">
         <v>-9927000.0</v>
       </c>
-      <c r="P9">
+      <c r="S9">
         <v>2649000.0</v>
       </c>
-      <c r="Q9">
+      <c r="T9">
         <v>13984000.0</v>
       </c>
-      <c r="R9">
+      <c r="U9">
         <v>-1616000.0</v>
       </c>
-      <c r="S9">
+      <c r="V9">
         <v>-15162000.0</v>
       </c>
-      <c r="T9">
+      <c r="W9">
         <v>-7580000.0</v>
       </c>
-      <c r="U9">
+      <c r="X9">
         <v>34533000.0</v>
       </c>
-      <c r="V9">
+      <c r="Y9">
         <v>15968000.0</v>
       </c>
-      <c r="W9">
+      <c r="Z9">
         <v>39725000.0</v>
       </c>
-      <c r="X9">
+      <c r="AA9">
         <v>-37979000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AB9">
         <v>110340000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AC9">
         <v>-103290000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AD9">
         <v>25712000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AE9">
         <v>409414000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AF9">
         <v>-84973000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AG9">
         <v>-424427720.76</v>
       </c>
-      <c r="AE9">
+      <c r="AH9">
         <v>11546359.0</v>
       </c>
-      <c r="AF9">
+      <c r="AI9">
         <v>52678270.0</v>
       </c>
-      <c r="AG9">
+      <c r="AJ9">
         <v>-49050047.97</v>
       </c>
-      <c r="AH9">
+      <c r="AK9">
         <v>44024504.0</v>
       </c>
-      <c r="AI9">
+      <c r="AL9">
         <v>-28695520.56</v>
       </c>
-      <c r="AJ9">
+      <c r="AM9">
         <v>26941346.0</v>
       </c>
-      <c r="AK9">
+      <c r="AN9">
         <v>-75034702.8</v>
       </c>
-      <c r="AL9">
+      <c r="AO9">
         <v>-33686883.5</v>
       </c>
-      <c r="AM9">
+      <c r="AP9">
         <v>-27633577.7</v>
       </c>
-      <c r="AN9">
+      <c r="AQ9">
         <v>-19134758.17</v>
       </c>
-      <c r="AO9">
+      <c r="AR9">
         <v>12204621.0</v>
       </c>
-      <c r="AP9">
+      <c r="AS9">
         <v>-2030294.64</v>
       </c>
-      <c r="AQ9">
+      <c r="AT9">
         <v>-27492408.82</v>
       </c>
-      <c r="AR9">
+      <c r="AU9">
         <v>-35220707.04</v>
       </c>
-      <c r="AS9">
+      <c r="AV9">
         <v>-13094722.99</v>
       </c>
-      <c r="AT9">
+      <c r="AW9">
         <v>-3727166.64</v>
       </c>
-      <c r="AU9">
+      <c r="AX9">
         <v>-2917573.96</v>
       </c>
-      <c r="AV9">
+      <c r="AY9">
         <v>-12527915.19</v>
       </c>
-      <c r="AW9">
+      <c r="AZ9">
         <v>-6258608.02</v>
       </c>
-      <c r="AX9">
+      <c r="BA9">
         <v>-5292209.42</v>
       </c>
-      <c r="AY9"/>
-[...3 lines deleted...]
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+      <c r="BC9"/>
+      <c r="BD9"/>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>153</v>
+        <v>156</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10">
         <v>-115034000.0</v>
       </c>
-      <c r="K10">
+      <c r="N10">
         <v>133916000.0</v>
       </c>
-      <c r="L10">
+      <c r="O10">
         <v>133916000.0</v>
       </c>
-      <c r="M10"/>
-[...2 lines deleted...]
-      <c r="P10">
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>97484000.0</v>
       </c>
-      <c r="Q10">
+      <c r="T10">
         <v>97484000.0</v>
       </c>
-      <c r="R10">
+      <c r="U10">
         <v>-20974000.0</v>
       </c>
-      <c r="S10">
+      <c r="V10">
         <v>-799682000.0</v>
       </c>
-      <c r="T10">
+      <c r="W10">
         <v>-171865000.0</v>
       </c>
-      <c r="U10">
+      <c r="X10">
         <v>-19547000.0</v>
       </c>
-      <c r="V10">
+      <c r="Y10">
         <v>-25245000.0</v>
       </c>
-      <c r="W10">
+      <c r="Z10">
         <v>-9339000.0</v>
       </c>
-      <c r="X10">
+      <c r="AA10">
         <v>-106293000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AB10">
         <v>129704000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AC10">
         <v>187077000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AD10">
         <v>95131000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AE10">
         <v>-270492000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AF10">
         <v>348149000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AG10">
         <v>-220397621.28</v>
       </c>
-      <c r="AE10">
+      <c r="AH10">
         <v>34526397.0</v>
       </c>
-      <c r="AF10">
+      <c r="AI10">
         <v>-181868600.32</v>
       </c>
-      <c r="AG10">
+      <c r="AJ10">
         <v>32310486.0</v>
       </c>
-      <c r="AH10">
+      <c r="AK10">
         <v>-95000948.49</v>
       </c>
-      <c r="AI10">
+      <c r="AL10">
         <v>171521569.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AM10">
         <v>-36532741.74</v>
       </c>
-      <c r="AK10">
+      <c r="AN10">
         <v>39621322.0</v>
       </c>
-      <c r="AL10">
+      <c r="AO10">
         <v>22600229.0</v>
       </c>
-      <c r="AM10">
+      <c r="AP10">
         <v>50295368.0</v>
       </c>
-      <c r="AN10">
+      <c r="AQ10">
         <v>-66813221.16</v>
       </c>
-      <c r="AO10">
+      <c r="AR10">
         <v>81959227.0</v>
       </c>
-      <c r="AP10">
+      <c r="AS10">
         <v>-18679983.6</v>
       </c>
-      <c r="AQ10">
+      <c r="AT10">
         <v>6559417.0</v>
       </c>
-      <c r="AR10">
+      <c r="AU10">
         <v>-3638169.28</v>
       </c>
-      <c r="AS10">
+      <c r="AV10">
         <v>-1612803.4</v>
       </c>
-      <c r="AT10">
+      <c r="AW10">
         <v>-8536810.72</v>
       </c>
-      <c r="AU10">
+      <c r="AX10">
         <v>10917574.0</v>
       </c>
-      <c r="AV10">
+      <c r="AY10">
         <v>-13936452.46</v>
       </c>
-      <c r="AW10">
+      <c r="AZ10">
         <v>4001401.0</v>
       </c>
-      <c r="AX10"/>
-[...1 lines deleted...]
-      <c r="AZ10"/>
       <c r="BA10"/>
-    </row>
-    <row r="11" spans="1:53">
+      <c r="BB10"/>
+      <c r="BC10"/>
+      <c r="BD10"/>
+    </row>
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>154</v>
+        <v>157</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
-      <c r="J11">
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>66819000.0</v>
       </c>
-      <c r="K11">
+      <c r="N11">
         <v>45811000.0</v>
       </c>
-      <c r="L11">
+      <c r="O11">
         <v>25749000.0</v>
       </c>
-      <c r="M11">
+      <c r="P11">
         <v>-5362000.0</v>
       </c>
-      <c r="N11">
+      <c r="Q11">
         <v>-33629000.0</v>
       </c>
-      <c r="O11">
+      <c r="R11">
         <v>-90859000.0</v>
       </c>
-      <c r="P11">
+      <c r="S11">
         <v>-228533000.0</v>
       </c>
-      <c r="Q11">
+      <c r="T11">
         <v>227481000.0</v>
       </c>
-      <c r="R11">
+      <c r="U11">
         <v>-28489000.0</v>
       </c>
-      <c r="S11">
+      <c r="V11">
         <v>55699000.0</v>
       </c>
-      <c r="T11">
+      <c r="W11">
         <v>-11291000.0</v>
       </c>
-      <c r="U11">
+      <c r="X11">
         <v>83788000.0</v>
       </c>
-      <c r="V11">
+      <c r="Y11">
         <v>-54023000.0</v>
       </c>
-      <c r="W11">
+      <c r="Z11">
         <v>41712000.0</v>
       </c>
-      <c r="X11">
+      <c r="AA11">
         <v>-109029000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AB11">
         <v>92231000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AC11">
         <v>-61980000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AD11">
         <v>-2376000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AE11">
         <v>61352000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AF11">
         <v>-4068.22</v>
       </c>
-      <c r="AD11">
+      <c r="AG11">
         <v>3897712.88</v>
       </c>
-      <c r="AE11">
+      <c r="AH11">
         <v>680263.95</v>
       </c>
-      <c r="AF11">
+      <c r="AI11">
         <v>761404.35</v>
       </c>
-      <c r="AG11">
+      <c r="AJ11">
         <v>6033780.56</v>
       </c>
-      <c r="AH11">
+      <c r="AK11">
         <v>16258000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AL11">
         <v>6876000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AM11">
         <v>6105000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AN11">
         <v>6807919.37</v>
       </c>
-      <c r="AL11"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
-      <c r="AR11"/>
-      <c r="AS11">
+      <c r="AR11">
+        <v>18270000.0</v>
+      </c>
+      <c r="AS11"/>
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>17319000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AW11">
         <v>1331000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>3995000.0</v>
       </c>
       <c r="AX11"/>
       <c r="AY11"/>
-      <c r="AZ11"/>
+      <c r="AZ11">
+        <v>3995000.0</v>
+      </c>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>155</v>
+        <v>158</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>54760000.0</v>
       </c>
-      <c r="K12">
+      <c r="N12">
         <v>79671000.0</v>
       </c>
-      <c r="L12">
+      <c r="O12">
         <v>79671000.0</v>
       </c>
-      <c r="M12">
+      <c r="P12">
         <v>68847000.0</v>
       </c>
-      <c r="N12">
+      <c r="Q12">
         <v>60746000.0</v>
       </c>
-      <c r="O12">
+      <c r="R12">
         <v>40164000.0</v>
       </c>
-      <c r="P12">
+      <c r="S12">
         <v>98456000.0</v>
       </c>
-      <c r="Q12">
+      <c r="T12">
         <v>4533773000.0</v>
       </c>
-      <c r="R12">
+      <c r="U12">
         <v>134350000.0</v>
       </c>
-      <c r="S12">
+      <c r="V12">
         <v>51022000.0</v>
       </c>
-      <c r="T12">
+      <c r="W12">
         <v>151173000.0</v>
       </c>
-      <c r="U12">
+      <c r="X12">
         <v>195749000.0</v>
       </c>
-      <c r="V12">
+      <c r="Y12">
         <v>209255000.0</v>
       </c>
-      <c r="W12">
+      <c r="Z12">
         <v>186254000.0</v>
       </c>
-      <c r="X12">
+      <c r="AA12">
         <v>165628000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AB12">
         <v>195285000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AC12">
         <v>169910000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AD12">
         <v>484464000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AE12">
         <v>599323000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AF12">
         <v>12802.71</v>
       </c>
-      <c r="AD12">
+      <c r="AG12">
         <v>3092052.58</v>
       </c>
-      <c r="AE12">
+      <c r="AH12">
         <v>2832483.5</v>
       </c>
-      <c r="AF12">
+      <c r="AI12">
         <v>1693336.52</v>
       </c>
-      <c r="AG12">
+      <c r="AJ12">
         <v>7362411.05</v>
       </c>
-      <c r="AH12">
+      <c r="AK12">
         <v>8843000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AL12">
         <v>8043000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AM12">
         <v>9797000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AN12">
         <v>4897768.18</v>
       </c>
-      <c r="AL12"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12">
+        <v>17017000.0</v>
+      </c>
+      <c r="AS12"/>
+      <c r="AT12"/>
+      <c r="AU12">
         <v>151000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AV12">
         <v>6702000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AW12">
         <v>1584000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>963000.0</v>
       </c>
       <c r="AX12"/>
       <c r="AY12"/>
-      <c r="AZ12"/>
+      <c r="AZ12">
+        <v>963000.0</v>
+      </c>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+      <c r="BC12"/>
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>156</v>
+        <v>159</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-139249000.0</v>
       </c>
-      <c r="K13">
+      <c r="N13">
         <v>131242000.0</v>
       </c>
-      <c r="L13">
+      <c r="O13">
         <v>-106078000.0</v>
       </c>
-      <c r="M13">
+      <c r="P13">
         <v>53468000.0</v>
       </c>
-      <c r="N13">
+      <c r="Q13">
         <v>-69080000.0</v>
       </c>
-      <c r="O13">
+      <c r="R13">
         <v>-83244000.0</v>
       </c>
-      <c r="P13">
+      <c r="S13">
         <v>-143831000.0</v>
       </c>
-      <c r="Q13">
+      <c r="T13">
         <v>136769000.0</v>
       </c>
-      <c r="R13">
+      <c r="U13">
         <v>-45921000.0</v>
       </c>
-      <c r="S13">
+      <c r="V13">
         <v>-680413000.0</v>
       </c>
-      <c r="T13">
+      <c r="W13">
         <v>-194756000.0</v>
       </c>
-      <c r="U13">
+      <c r="X13">
         <v>75794000.0</v>
       </c>
-      <c r="V13">
+      <c r="Y13">
         <v>-138044000.0</v>
       </c>
-      <c r="W13">
+      <c r="Z13">
         <v>-54051000.0</v>
       </c>
-      <c r="X13">
+      <c r="AA13">
         <v>-126637000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AB13">
         <v>89766000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AC13">
         <v>203141000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AD13">
         <v>30561000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AE13">
         <v>-198934000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AF13">
         <v>19232.55</v>
       </c>
-      <c r="AD13">
+      <c r="AG13">
         <v>-4559973.21</v>
       </c>
-      <c r="AE13">
+      <c r="AH13">
         <v>1441511.7</v>
       </c>
-      <c r="AF13">
+      <c r="AI13">
         <v>-2976196.16</v>
       </c>
-      <c r="AG13">
+      <c r="AJ13">
         <v>-1846865.54</v>
       </c>
-      <c r="AH13">
+      <c r="AK13">
         <v>-15053000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AL13">
         <v>27026000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AM13">
         <v>-15099000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AN13">
         <v>344564.43</v>
       </c>
-      <c r="AL13">
+      <c r="AO13">
         <v>3388000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AP13">
         <v>8000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AQ13">
         <v>-10000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AR13">
         <v>10160000.0</v>
       </c>
-      <c r="AP13"/>
-[...2 lines deleted...]
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>-2139000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AW13">
         <v>-486000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>297000.0</v>
       </c>
       <c r="AX13"/>
       <c r="AY13"/>
-      <c r="AZ13"/>
+      <c r="AZ13">
+        <v>297000.0</v>
+      </c>
       <c r="BA13"/>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>157</v>
+        <v>160</v>
       </c>
       <c r="B14">
+        <v>25124855.0</v>
+      </c>
+      <c r="C14">
+        <v>24416000.0</v>
+      </c>
+      <c r="D14">
+        <v>24416000.0</v>
+      </c>
+      <c r="E14">
         <v>19933000.0</v>
       </c>
-      <c r="C14">
+      <c r="F14">
         <v>18884000.0</v>
       </c>
-      <c r="D14">
+      <c r="G14">
         <v>18582000.0</v>
       </c>
-      <c r="E14">
+      <c r="H14">
         <v>13917000.0</v>
       </c>
-      <c r="F14">
+      <c r="I14">
         <v>14423000.0</v>
       </c>
-      <c r="G14">
+      <c r="J14">
         <v>14804000.0</v>
       </c>
-      <c r="H14">
+      <c r="K14">
         <v>15589000.0</v>
       </c>
-      <c r="I14">
+      <c r="L14">
         <v>16673000.0</v>
       </c>
-      <c r="J14">
+      <c r="M14">
         <v>18746000.0</v>
       </c>
-      <c r="K14">
+      <c r="N14">
         <v>20066000.0</v>
       </c>
-      <c r="L14">
+      <c r="O14">
         <v>20066000.0</v>
       </c>
-      <c r="M14">
+      <c r="P14">
         <v>25187000.0</v>
       </c>
-      <c r="N14">
+      <c r="Q14">
         <v>28326000.0</v>
       </c>
-      <c r="O14">
+      <c r="R14">
         <v>29360000.0</v>
       </c>
-      <c r="P14">
+      <c r="S14">
         <v>29258000.0</v>
       </c>
-      <c r="Q14">
+      <c r="T14">
         <v>35505000.0</v>
       </c>
-      <c r="R14">
+      <c r="U14">
         <v>73418000.0</v>
       </c>
-      <c r="S14">
+      <c r="V14">
         <v>76180000.0</v>
       </c>
-      <c r="T14">
+      <c r="W14">
         <v>79496000.0</v>
       </c>
-      <c r="U14">
+      <c r="X14">
         <v>93116000.0</v>
       </c>
-      <c r="V14">
+      <c r="Y14">
         <v>88371000.0</v>
       </c>
-      <c r="W14">
+      <c r="Z14">
         <v>92498000.0</v>
       </c>
-      <c r="X14">
+      <c r="AA14">
         <v>92263000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AB14">
         <v>91624000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AC14">
         <v>90316000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AD14">
         <v>87256000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AE14">
         <v>86995000.0</v>
       </c>
-      <c r="AC14">
-[...7 lines deleted...]
-      </c>
       <c r="AF14">
-        <v>32566349.0</v>
+        <v>74573730.0</v>
       </c>
       <c r="AG14">
-        <v>27283395.0</v>
+        <v>78342000.0</v>
       </c>
       <c r="AH14">
+        <v>48255000.0</v>
+      </c>
+      <c r="AI14">
+        <v>32905000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>26155159.0</v>
+      </c>
+      <c r="AK14">
         <v>23255336.0</v>
       </c>
-      <c r="AI14">
+      <c r="AL14">
         <v>17958454.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AM14">
         <v>14621365.0</v>
       </c>
-      <c r="AK14">
-[...2 lines deleted...]
-      <c r="AL14">
+      <c r="AN14">
+        <v>14825446.0</v>
+      </c>
+      <c r="AO14">
         <v>14255221.0</v>
       </c>
-      <c r="AM14">
+      <c r="AP14">
         <v>13594419.0</v>
       </c>
-      <c r="AN14">
+      <c r="AQ14">
         <v>13340657.0</v>
       </c>
-      <c r="AO14">
-[...2 lines deleted...]
-      <c r="AP14">
+      <c r="AR14">
+        <v>14064961.0</v>
+      </c>
+      <c r="AS14">
         <v>11443478.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AT14">
         <v>9497490.0</v>
       </c>
-      <c r="AR14">
+      <c r="AU14">
         <v>7710932.0</v>
       </c>
-      <c r="AS14">
+      <c r="AV14">
         <v>6110043.65</v>
       </c>
-      <c r="AT14">
+      <c r="AW14">
         <v>4864998.0</v>
       </c>
-      <c r="AU14">
+      <c r="AX14">
         <v>3937791.0</v>
       </c>
-      <c r="AV14">
+      <c r="AY14">
         <v>2457183.0</v>
       </c>
-      <c r="AW14">
+      <c r="AZ14">
         <v>2177595.0</v>
       </c>
-      <c r="AX14">
+      <c r="BA14">
         <v>1451817.0</v>
       </c>
-      <c r="AY14">
+      <c r="BB14">
         <v>733992.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BC14">
         <v>742752.0</v>
       </c>
-      <c r="BA14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:53">
+      <c r="BD14"/>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>158</v>
+        <v>161</v>
       </c>
       <c r="B15">
+        <v>278663268.0</v>
+      </c>
+      <c r="C15">
+        <v>749103.0</v>
+      </c>
+      <c r="D15">
+        <v>749103.0</v>
+      </c>
+      <c r="E15">
         <v>301487.0</v>
       </c>
-      <c r="C15">
+      <c r="F15">
         <v>346182000.0</v>
       </c>
-      <c r="D15"/>
-[...6 lines deleted...]
-      <c r="G15">
+      <c r="G15"/>
+      <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
+        <v>0.0</v>
+      </c>
+      <c r="J15">
         <v>716302000.0</v>
       </c>
-      <c r="H15">
+      <c r="K15">
         <v>20803000.0</v>
       </c>
-      <c r="I15">
+      <c r="L15">
         <v>20803000.0</v>
       </c>
-      <c r="J15">
+      <c r="M15">
         <v>20803000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>937249000.0</v>
       </c>
       <c r="N15">
         <v>937249000.0</v>
       </c>
       <c r="O15">
-        <v>840997000.0</v>
+        <v>937249000.0</v>
       </c>
       <c r="P15">
-        <v>840997000.0</v>
+        <v>937249000.0</v>
       </c>
       <c r="Q15">
-        <v>2972576.0</v>
+        <v>937249000.0</v>
       </c>
       <c r="R15">
         <v>840997000.0</v>
       </c>
       <c r="S15">
+        <v>840997000.0</v>
+      </c>
+      <c r="T15">
+        <v>2972576.0</v>
+      </c>
+      <c r="U15">
+        <v>840997000.0</v>
+      </c>
+      <c r="V15">
         <v>852743000.0</v>
       </c>
-      <c r="T15">
+      <c r="W15">
         <v>852743000.0</v>
       </c>
-      <c r="U15">
+      <c r="X15">
         <v>852743000.0</v>
       </c>
-      <c r="V15">
+      <c r="Y15">
         <v>1123983000.0</v>
       </c>
-      <c r="W15">
+      <c r="Z15">
         <v>1123983000.0</v>
       </c>
-      <c r="X15">
+      <c r="AA15">
         <v>1123983000.0</v>
       </c>
-      <c r="Y15">
-[...5 lines deleted...]
-      <c r="AA15">
+      <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>877346000.0</v>
       </c>
-      <c r="AB15">
-[...2 lines deleted...]
-      <c r="AC15">
+      <c r="AE15">
+        <v>0.0</v>
+      </c>
+      <c r="AF15">
         <v>56977.34</v>
       </c>
-      <c r="AD15">
+      <c r="AG15">
         <v>127727292.58</v>
       </c>
-      <c r="AE15">
-[...13 lines deleted...]
-      </c>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
+      <c r="AJ15">
+        <v>0.0</v>
+      </c>
+      <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
-      <c r="AN15"/>
+      <c r="AN15">
+        <v>0.0</v>
+      </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
-    </row>
-    <row r="16" spans="1:53">
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15"/>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>159</v>
+        <v>162</v>
       </c>
       <c r="B16">
+        <v>6606852196.0</v>
+      </c>
+      <c r="C16">
+        <v>5490909265.0</v>
+      </c>
+      <c r="D16">
+        <v>5440634000.0</v>
+      </c>
+      <c r="E16">
         <v>4316478000.0</v>
       </c>
-      <c r="C16">
+      <c r="F16">
         <v>8599657000.0</v>
       </c>
-      <c r="D16">
+      <c r="G16">
         <v>8971755000.0</v>
       </c>
-      <c r="E16">
+      <c r="H16">
         <v>9642421000.0</v>
       </c>
-      <c r="F16">
+      <c r="I16">
         <v>8587483000.0</v>
       </c>
-      <c r="G16">
+      <c r="J16">
         <v>10149590000.0</v>
       </c>
-      <c r="H16">
+      <c r="K16">
         <v>10181275000.0</v>
       </c>
-      <c r="I16">
+      <c r="L16">
         <v>8282912000.0</v>
       </c>
-      <c r="J16">
+      <c r="M16">
         <v>7641818000.0</v>
       </c>
-      <c r="K16">
+      <c r="N16">
         <v>4711714000.0</v>
       </c>
-      <c r="L16">
+      <c r="O16">
         <v>4711714000.0</v>
       </c>
-      <c r="M16">
+      <c r="P16">
         <v>5198601000.0</v>
       </c>
-      <c r="N16">
+      <c r="Q16">
         <v>3621305000.0</v>
       </c>
-      <c r="O16">
+      <c r="R16">
         <v>4547197000.0</v>
       </c>
-      <c r="P16">
+      <c r="S16">
         <v>5296647000.0</v>
       </c>
-      <c r="Q16">
+      <c r="T16">
         <v>5647034000.0</v>
       </c>
-      <c r="R16">
+      <c r="U16">
         <v>3363296000.0</v>
       </c>
-      <c r="S16">
+      <c r="V16">
         <v>2284067000.0</v>
       </c>
-      <c r="T16">
+      <c r="W16">
         <v>3492537000.0</v>
       </c>
-      <c r="U16">
+      <c r="X16">
         <v>3366072000.0</v>
       </c>
-      <c r="V16">
+      <c r="Y16">
         <v>3176406000.0</v>
       </c>
-      <c r="W16">
+      <c r="Z16">
         <v>2977583000.0</v>
       </c>
-      <c r="X16">
+      <c r="AA16">
         <v>2799214000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AB16">
         <v>2612743000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AC16">
         <v>2870923000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AD16">
         <v>1735743000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AE16">
         <v>2678342000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AF16">
         <v>2468034000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AG16">
         <v>2024641815.0</v>
       </c>
-      <c r="AE16">
+      <c r="AH16">
         <v>4397121378.0</v>
       </c>
-      <c r="AF16">
+      <c r="AI16">
         <v>2454974626.0</v>
       </c>
-      <c r="AG16">
+      <c r="AJ16">
         <v>4477551876.0</v>
       </c>
-      <c r="AH16">
+      <c r="AK16">
         <v>3444102652.0</v>
       </c>
-      <c r="AI16">
+      <c r="AL16">
         <v>3007247117.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AM16">
         <v>2678279928.0</v>
       </c>
-      <c r="AK16">
+      <c r="AN16">
         <v>1788472903.0</v>
       </c>
-      <c r="AL16">
+      <c r="AO16">
         <v>1641024844.0</v>
       </c>
-      <c r="AM16">
+      <c r="AP16">
         <v>1323822948.0</v>
       </c>
-      <c r="AN16">
+      <c r="AQ16">
         <v>1270511729.0</v>
       </c>
-      <c r="AO16">
+      <c r="AR16">
         <v>1100162243.0</v>
       </c>
-      <c r="AP16">
+      <c r="AS16">
         <v>926896331.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AT16">
         <v>640655118.0</v>
       </c>
-      <c r="AR16">
+      <c r="AU16">
         <v>633053871.0</v>
       </c>
-      <c r="AS16">
+      <c r="AV16">
         <v>2797395091.12</v>
       </c>
-      <c r="AT16">
+      <c r="AW16">
         <v>997638270.0</v>
       </c>
-      <c r="AU16">
+      <c r="AX16">
         <v>1096236424.0</v>
       </c>
-      <c r="AV16">
+      <c r="AY16">
         <v>342646857.0</v>
       </c>
-      <c r="AW16">
+      <c r="AZ16">
         <v>335579729.0</v>
       </c>
-      <c r="AX16">
+      <c r="BA16">
         <v>73575815.0</v>
       </c>
-      <c r="AY16">
+      <c r="BB16">
         <v>91211670.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BC16">
         <v>-11464490.0</v>
       </c>
-      <c r="BA16">
+      <c r="BD16">
         <v>91542379.5</v>
       </c>
     </row>
-    <row r="17" spans="1:53">
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>160</v>
+        <v>163</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
-      <c r="Y17">
-[...7 lines deleted...]
-      </c>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17">
         <v>0.0</v>
       </c>
-      <c r="AH17"/>
+      <c r="AH17">
+        <v>0.0</v>
+      </c>
       <c r="AI17"/>
-      <c r="AJ17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ17">
+        <v>0.0</v>
+      </c>
+      <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17"/>
+      <c r="AN17">
+        <v>0.0</v>
+      </c>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>161</v>
+        <v>164</v>
       </c>
       <c r="B18">
+        <v>624392741.0</v>
+      </c>
+      <c r="C18">
+        <v>144168729.0</v>
+      </c>
+      <c r="D18">
+        <v>229534000.0</v>
+      </c>
+      <c r="E18">
         <v>25184000.0</v>
       </c>
-      <c r="C18">
-[...2 lines deleted...]
-      <c r="D18">
+      <c r="F18">
+        <v>223967000.0</v>
+      </c>
+      <c r="G18">
         <v>211907000.0</v>
       </c>
-      <c r="E18">
+      <c r="H18">
         <v>401915000.0</v>
       </c>
-      <c r="F18">
+      <c r="I18">
         <v>321157000.0</v>
       </c>
-      <c r="G18">
+      <c r="J18">
         <v>275387000.0</v>
       </c>
-      <c r="H18">
+      <c r="K18">
         <v>355994000.0</v>
       </c>
-      <c r="I18">
+      <c r="L18">
         <v>99030000.0</v>
       </c>
-      <c r="J18">
+      <c r="M18">
         <v>344249000.0</v>
       </c>
-      <c r="K18">
+      <c r="N18">
         <v>816732000.0</v>
       </c>
-      <c r="L18">
+      <c r="O18">
         <v>816732000.0</v>
       </c>
-      <c r="M18">
+      <c r="P18">
         <v>528643000.0</v>
       </c>
-      <c r="N18">
+      <c r="Q18">
         <v>417485000.0</v>
       </c>
-      <c r="O18">
+      <c r="R18">
         <v>178655000.0</v>
       </c>
-      <c r="P18">
+      <c r="S18">
         <v>21663000.0</v>
       </c>
-      <c r="Q18">
+      <c r="T18">
         <v>646308000.0</v>
       </c>
-      <c r="R18">
+      <c r="U18">
         <v>528961000.0</v>
       </c>
-      <c r="S18">
+      <c r="V18">
         <v>-187803000.0</v>
       </c>
-      <c r="T18">
+      <c r="W18">
         <v>476409000.0</v>
       </c>
-      <c r="U18">
+      <c r="X18">
         <v>1022994000.0</v>
       </c>
-      <c r="V18">
+      <c r="Y18">
         <v>666976000.0</v>
       </c>
-      <c r="W18">
+      <c r="Z18">
         <v>761447000.0</v>
       </c>
-      <c r="X18">
+      <c r="AA18">
         <v>505329000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AB18">
         <v>1642974000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AC18">
         <v>1115997000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AD18">
         <v>1380282000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AE18">
         <v>1123111000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AF18">
         <v>1082116000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AG18">
         <v>277876505.0</v>
       </c>
-      <c r="AE18">
+      <c r="AH18">
         <v>1005182819.0</v>
       </c>
-      <c r="AF18">
+      <c r="AI18">
         <v>753282289.0</v>
       </c>
-      <c r="AG18">
+      <c r="AJ18">
         <v>695651505.0</v>
       </c>
-      <c r="AH18">
+      <c r="AK18">
         <v>642611130.0</v>
       </c>
-      <c r="AI18">
+      <c r="AL18">
         <v>705463219.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AM18">
         <v>607441237.0</v>
       </c>
-      <c r="AK18">
+      <c r="AN18">
         <v>730508591.0</v>
       </c>
-      <c r="AL18">
+      <c r="AO18">
         <v>402955162.0</v>
       </c>
-      <c r="AM18">
+      <c r="AP18">
         <v>271616229.0</v>
       </c>
-      <c r="AN18">
+      <c r="AQ18">
         <v>30755291.0</v>
       </c>
-      <c r="AO18">
+      <c r="AR18">
         <v>184497524.0</v>
       </c>
-      <c r="AP18">
+      <c r="AS18">
         <v>16967916.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AT18">
         <v>37008533.0</v>
       </c>
-      <c r="AR18">
+      <c r="AU18">
         <v>41516105.0</v>
       </c>
-      <c r="AS18">
+      <c r="AV18">
         <v>2301346.39</v>
       </c>
-      <c r="AT18">
+      <c r="AW18">
         <v>-83455320.36</v>
       </c>
-      <c r="AU18">
+      <c r="AX18">
         <v>-11465008.92</v>
       </c>
-      <c r="AV18">
+      <c r="AY18">
         <v>2283443.0</v>
       </c>
-      <c r="AW18">
+      <c r="AZ18">
         <v>-9304145.5</v>
       </c>
-      <c r="AX18">
+      <c r="BA18">
         <v>-17408916.6</v>
       </c>
-      <c r="AY18">
+      <c r="BB18">
         <v>-11799165.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BC18">
         <v>-11939975.0</v>
       </c>
-      <c r="BA18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:53">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>162</v>
+        <v>165</v>
       </c>
       <c r="B19">
+        <v>1006142000.0</v>
+      </c>
+      <c r="C19">
+        <v>158106000.0</v>
+      </c>
+      <c r="D19">
+        <v>1252325000.0</v>
+      </c>
+      <c r="E19">
         <v>-1097374000.0</v>
       </c>
-      <c r="C19">
+      <c r="F19">
         <v>-104731000.0</v>
       </c>
-      <c r="D19">
+      <c r="G19">
         <v>1007755000.0</v>
       </c>
-      <c r="E19">
+      <c r="H19">
         <v>884032000.0</v>
       </c>
-      <c r="F19">
+      <c r="I19">
         <v>-2277350000.0</v>
       </c>
-      <c r="G19">
+      <c r="J19">
         <v>576222000.0</v>
       </c>
-      <c r="H19">
+      <c r="K19">
         <v>258209000.0</v>
       </c>
-      <c r="I19">
+      <c r="L19">
         <v>430789000.0</v>
       </c>
-      <c r="J19">
+      <c r="M19">
         <v>1383786000.0</v>
       </c>
-      <c r="K19">
+      <c r="N19">
         <v>1242274000.0</v>
       </c>
-      <c r="L19">
+      <c r="O19">
         <v>393162000.0</v>
       </c>
-      <c r="M19">
+      <c r="P19">
         <v>1174954000.0</v>
       </c>
-      <c r="N19">
+      <c r="Q19">
         <v>1000000000.0</v>
       </c>
-      <c r="O19">
+      <c r="R19">
         <v>823281000.0</v>
       </c>
-      <c r="P19">
+      <c r="S19">
         <v>910000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="T19">
         <v>3054948000.0</v>
       </c>
-      <c r="R19">
+      <c r="U19">
         <v>1358658000.0</v>
       </c>
-      <c r="S19">
+      <c r="V19">
         <v>222930000.0</v>
       </c>
-      <c r="T19">
+      <c r="W19">
         <v>-340706000.0</v>
       </c>
-      <c r="U19">
+      <c r="X19">
         <v>303000000.0</v>
       </c>
-      <c r="V19">
+      <c r="Y19">
         <v>-289843000.0</v>
       </c>
-      <c r="W19">
+      <c r="Z19">
         <v>518788000.0</v>
       </c>
-      <c r="X19">
+      <c r="AA19">
         <v>-364318000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AB19">
         <v>-1548098000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AC19">
         <v>-30128000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AD19">
         <v>-1491833000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AE19">
         <v>-959860000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AF19">
         <v>-32386.54</v>
       </c>
-      <c r="AD19">
+      <c r="AG19">
         <v>-116394036.89</v>
       </c>
-      <c r="AE19">
+      <c r="AH19">
         <v>20145620.88</v>
       </c>
-      <c r="AF19">
+      <c r="AI19">
         <v>-32434360.32</v>
       </c>
-      <c r="AG19">
+      <c r="AJ19">
         <v>1227811.33</v>
       </c>
-      <c r="AH19">
+      <c r="AK19">
         <v>-30002000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AL19">
         <v>-52793000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AM19">
         <v>41305000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AN19">
         <v>-16038156.95</v>
       </c>
-      <c r="AL19"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
-      <c r="AR19"/>
-      <c r="AS19">
+      <c r="AR19">
+        <v>-319859000.0</v>
+      </c>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-809000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AW19">
         <v>-326000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>-809000.0</v>
       </c>
       <c r="AX19"/>
       <c r="AY19"/>
-      <c r="AZ19"/>
+      <c r="AZ19">
+        <v>-809000.0</v>
+      </c>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>163</v>
+        <v>166</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -20322,1550 +21417,1643 @@
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
-    </row>
-    <row r="21" spans="1:53">
+      <c r="BB20"/>
+      <c r="BC20"/>
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>164</v>
+        <v>167</v>
       </c>
       <c r="B21">
+        <v>-633000.0</v>
+      </c>
+      <c r="C21">
+        <v>-732000.0</v>
+      </c>
+      <c r="D21">
+        <v>-586000.0</v>
+      </c>
+      <c r="E21">
         <v>-2613862000.0</v>
       </c>
-      <c r="C21">
+      <c r="F21">
         <v>-20500000.0</v>
       </c>
-      <c r="D21">
+      <c r="G21">
         <v>-1690930000.0</v>
       </c>
-      <c r="E21">
-[...2 lines deleted...]
-      <c r="F21">
+      <c r="H21">
+        <v>0.0</v>
+      </c>
+      <c r="I21">
         <v>818500000.0</v>
       </c>
-      <c r="G21">
-[...3 lines deleted...]
-      <c r="I21"/>
       <c r="J21">
+        <v>0.0</v>
+      </c>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>2067068000.0</v>
       </c>
-      <c r="K21">
+      <c r="N21">
         <v>-2114224000.0</v>
       </c>
-      <c r="L21">
+      <c r="O21">
         <v>-478786000.0</v>
       </c>
-      <c r="M21">
+      <c r="P21">
         <v>-478786000.0</v>
       </c>
-      <c r="N21">
+      <c r="Q21">
         <v>-1024443000.0</v>
       </c>
-      <c r="O21">
+      <c r="R21">
         <v>-1002537000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>-110007000.0</v>
       </c>
       <c r="S21">
         <v>-110007000.0</v>
       </c>
-      <c r="T21"/>
-[...1 lines deleted...]
-      <c r="V21"/>
+      <c r="T21">
+        <v>-110007000.0</v>
+      </c>
+      <c r="U21">
+        <v>-110007000.0</v>
+      </c>
+      <c r="V21">
+        <v>-110007000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...7 lines deleted...]
-      </c>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
       <c r="AB21">
         <v>0.0</v>
       </c>
       <c r="AC21">
+        <v>0.0</v>
+      </c>
+      <c r="AD21">
+        <v>0.0</v>
+      </c>
+      <c r="AE21">
+        <v>0.0</v>
+      </c>
+      <c r="AF21">
         <v>-11739.23</v>
       </c>
-      <c r="AD21">
+      <c r="AG21">
         <v>61873080.11</v>
       </c>
-      <c r="AE21">
+      <c r="AH21">
         <v>44991001.8</v>
       </c>
-      <c r="AF21">
+      <c r="AI21">
         <v>47766897.54</v>
       </c>
-      <c r="AG21">
+      <c r="AJ21">
         <v>738557179.52</v>
       </c>
-      <c r="AH21">
+      <c r="AK21">
         <v>300000000.0</v>
-      </c>
-[...3 lines deleted...]
-        <v>691946724.26</v>
       </c>
       <c r="AL21"/>
       <c r="AM21"/>
-      <c r="AN21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AN21">
+        <v>691946724.26</v>
+      </c>
+      <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
-      <c r="AR21"/>
+      <c r="AR21">
+        <v>4805570000.0</v>
+      </c>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
-    </row>
-    <row r="22" spans="1:53">
+      <c r="BB21"/>
+      <c r="BC21"/>
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>130</v>
       </c>
       <c r="B22">
+        <v>237689073.0</v>
+      </c>
+      <c r="C22">
+        <v>289287712.0</v>
+      </c>
+      <c r="D22">
+        <v>237834000.0</v>
+      </c>
+      <c r="E22">
         <v>349613000.0</v>
       </c>
-      <c r="C22">
-[...2 lines deleted...]
-      <c r="D22">
+      <c r="F22">
+        <v>-139411000.0</v>
+      </c>
+      <c r="G22">
         <v>358489000.0</v>
       </c>
-      <c r="E22">
+      <c r="H22">
         <v>187235000.0</v>
       </c>
-      <c r="F22">
+      <c r="I22">
         <v>449369000.0</v>
       </c>
-      <c r="G22">
+      <c r="J22">
         <v>397785000.0</v>
       </c>
-      <c r="H22">
+      <c r="K22">
         <v>5184000.0</v>
       </c>
-      <c r="I22">
+      <c r="L22">
         <v>452469000.0</v>
       </c>
-      <c r="J22">
+      <c r="M22">
         <v>542165000.0</v>
       </c>
-      <c r="K22">
+      <c r="N22">
         <v>567600000.0</v>
       </c>
-      <c r="L22">
+      <c r="O22">
         <v>567600000.0</v>
       </c>
-      <c r="M22">
+      <c r="P22">
         <v>397008000.0</v>
       </c>
-      <c r="N22">
+      <c r="Q22">
         <v>449871000.0</v>
       </c>
-      <c r="O22">
+      <c r="R22">
         <v>344348000.0</v>
       </c>
-      <c r="P22">
+      <c r="S22">
         <v>288782000.0</v>
       </c>
-      <c r="Q22">
+      <c r="T22">
         <v>-4244037000.0</v>
       </c>
-      <c r="R22">
+      <c r="U22">
         <v>395890000.0</v>
       </c>
-      <c r="S22">
+      <c r="V22">
         <v>461524000.0</v>
       </c>
-      <c r="T22">
+      <c r="W22">
         <v>460919000.0</v>
       </c>
-      <c r="U22">
+      <c r="X22">
         <v>651130000.0</v>
       </c>
-      <c r="V22">
+      <c r="Y22">
         <v>456023000.0</v>
       </c>
-      <c r="W22">
+      <c r="Z22">
         <v>455528000.0</v>
       </c>
-      <c r="X22">
+      <c r="AA22">
         <v>537711000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AB22">
         <v>1052320000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AC22">
         <v>890782000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AD22">
         <v>731108000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AE22">
         <v>286558000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AF22">
         <v>646407000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AG22">
         <v>577890430.0</v>
       </c>
-      <c r="AE22">
+      <c r="AH22">
         <v>778411528.0</v>
       </c>
-      <c r="AF22">
+      <c r="AI22">
         <v>813630627.0</v>
       </c>
-      <c r="AG22">
+      <c r="AJ22">
         <v>635110963.0</v>
       </c>
-      <c r="AH22">
+      <c r="AK22">
         <v>526421098.0</v>
       </c>
-      <c r="AI22">
+      <c r="AL22">
         <v>411049079.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AM22">
         <v>559504934.0</v>
       </c>
-      <c r="AK22">
+      <c r="AN22">
         <v>581772395.0</v>
       </c>
-      <c r="AL22">
+      <c r="AO22">
         <v>260182812.0</v>
       </c>
-      <c r="AM22">
+      <c r="AP22">
         <v>102303314.0</v>
       </c>
-      <c r="AN22">
+      <c r="AQ22">
         <v>45596208.0</v>
       </c>
-      <c r="AO22">
+      <c r="AR22">
         <v>39801348.0</v>
       </c>
-      <c r="AP22">
+      <c r="AS22">
         <v>-5333501.28</v>
       </c>
-      <c r="AQ22">
+      <c r="AT22">
         <v>10590726.0</v>
       </c>
-      <c r="AR22">
+      <c r="AU22">
         <v>41590607.0</v>
       </c>
-      <c r="AS22">
+      <c r="AV22">
         <v>-15718630.06</v>
       </c>
-      <c r="AT22">
+      <c r="AW22">
         <v>-89900981.48</v>
       </c>
-      <c r="AU22">
+      <c r="AX22">
         <v>-43738726.04</v>
       </c>
-      <c r="AV22">
+      <c r="AY22">
         <v>-7650777.33</v>
       </c>
-      <c r="AW22">
+      <c r="AZ22">
         <v>-18135482.18</v>
       </c>
-      <c r="AX22">
+      <c r="BA22">
         <v>-14710751.26</v>
       </c>
-      <c r="AY22">
+      <c r="BB22">
         <v>-11793024.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BC22">
         <v>-11933760.0</v>
       </c>
-      <c r="BA22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:53">
+      <c r="BD22"/>
+    </row>
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>165</v>
+        <v>168</v>
       </c>
       <c r="B23">
-        <v>-691829513.0</v>
+        <v>-81995763.0</v>
       </c>
       <c r="C23">
+        <v>-20791490.0</v>
+      </c>
+      <c r="D23">
+        <v>17132000.0</v>
+      </c>
+      <c r="E23">
+        <v>-17132000.0</v>
+      </c>
+      <c r="F23">
         <v>-20219000.0</v>
-      </c>
-[...7 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="G23">
         <v>2000.0</v>
       </c>
       <c r="H23">
+        <v>1000.0</v>
+      </c>
+      <c r="I23">
+        <v>4000.0</v>
+      </c>
+      <c r="J23">
+        <v>2000.0</v>
+      </c>
+      <c r="K23">
         <v>11000.0</v>
       </c>
-      <c r="I23">
+      <c r="L23">
         <v>31000.0</v>
       </c>
-      <c r="J23">
+      <c r="M23">
         <v>328000.0</v>
       </c>
-      <c r="K23">
+      <c r="N23">
         <v>-2541000.0</v>
       </c>
-      <c r="L23">
+      <c r="O23">
         <v>-2541000.0</v>
       </c>
-      <c r="M23">
+      <c r="P23">
         <v>-964000.0</v>
       </c>
-      <c r="N23">
+      <c r="Q23">
         <v>-30170000.0</v>
       </c>
-      <c r="O23">
+      <c r="R23">
         <v>-21108000.0</v>
       </c>
-      <c r="P23">
+      <c r="S23">
         <v>-9959000.0</v>
       </c>
-      <c r="Q23">
+      <c r="T23">
         <v>6041041.0</v>
       </c>
-      <c r="R23">
+      <c r="U23">
         <v>-48028000.0</v>
       </c>
-      <c r="S23">
+      <c r="V23">
         <v>-2470000.0</v>
       </c>
-      <c r="T23">
+      <c r="W23">
         <v>-15688000.0</v>
       </c>
-      <c r="U23">
+      <c r="X23">
         <v>-760000.0</v>
       </c>
-      <c r="V23">
+      <c r="Y23">
         <v>-24846000.0</v>
       </c>
-      <c r="W23">
+      <c r="Z23">
         <v>-18354000.0</v>
       </c>
-      <c r="X23">
+      <c r="AA23">
         <v>-126000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AB23">
         <v>-126000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AC23">
         <v>-16822000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AD23">
         <v>32000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AE23">
         <v>-11000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AF23">
         <v>-853000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AG23">
         <v>2820000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AH23">
         <v>-1023000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AI23">
         <v>-4890000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AJ23">
         <v>672455.0</v>
       </c>
-      <c r="AH23">
+      <c r="AK23">
         <v>739851.0</v>
       </c>
-      <c r="AI23">
+      <c r="AL23">
         <v>549748.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AM23">
         <v>861296.0</v>
       </c>
-      <c r="AK23">
+      <c r="AN23">
         <v>173595.0</v>
       </c>
-      <c r="AL23">
+      <c r="AO23">
         <v>960576.0</v>
       </c>
-      <c r="AM23">
+      <c r="AP23">
         <v>-345170.8</v>
       </c>
-      <c r="AN23">
+      <c r="AQ23">
         <v>-666062.89</v>
       </c>
-      <c r="AO23">
+      <c r="AR23">
         <v>594137.0</v>
       </c>
-      <c r="AP23">
+      <c r="AS23">
         <v>642820.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AT23">
         <v>-2099510.66</v>
       </c>
-      <c r="AR23">
+      <c r="AU23">
         <v>-13248896.32</v>
       </c>
-      <c r="AS23">
+      <c r="AV23">
         <v>-2750094.63</v>
       </c>
-      <c r="AT23">
+      <c r="AW23">
         <v>-2244910.6</v>
       </c>
-      <c r="AU23">
+      <c r="AX23">
         <v>1889928517.0</v>
       </c>
-      <c r="AV23">
-[...2 lines deleted...]
-      <c r="AW23">
+      <c r="AY23">
+        <v>0.0</v>
+      </c>
+      <c r="AZ23">
         <v>272430000.0</v>
       </c>
-      <c r="AX23">
+      <c r="BA23">
         <v>-595658.07</v>
       </c>
-      <c r="AY23"/>
-[...3 lines deleted...]
-    <row r="24" spans="1:53">
+      <c r="BB23"/>
+      <c r="BC23"/>
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>166</v>
+        <v>169</v>
       </c>
       <c r="B24">
+        <v>5898580.0</v>
+      </c>
+      <c r="C24">
+        <v>3535481.0</v>
+      </c>
+      <c r="D24">
+        <v>-6325000.0</v>
+      </c>
+      <c r="E24">
         <v>-9152000.0</v>
       </c>
-      <c r="C24">
-[...2 lines deleted...]
-      <c r="D24">
+      <c r="F24">
+        <v>-5976000.0</v>
+      </c>
+      <c r="G24">
         <v>-27286000.0</v>
       </c>
-      <c r="E24">
+      <c r="H24">
         <v>1042401000.0</v>
       </c>
-      <c r="F24">
+      <c r="I24">
         <v>-96468000.0</v>
       </c>
-      <c r="G24">
+      <c r="J24">
         <v>298000.0</v>
       </c>
-      <c r="H24">
+      <c r="K24">
         <v>385000.0</v>
       </c>
-      <c r="I24">
+      <c r="L24">
         <v>1000.0</v>
       </c>
-      <c r="J24">
+      <c r="M24">
         <v>137000.0</v>
       </c>
-      <c r="K24">
+      <c r="N24">
         <v>947000.0</v>
       </c>
-      <c r="L24">
+      <c r="O24">
         <v>-1347536000.0</v>
       </c>
-      <c r="M24">
+      <c r="P24">
         <v>21428000.0</v>
       </c>
-      <c r="N24">
+      <c r="Q24">
         <v>2781000.0</v>
       </c>
-      <c r="O24">
+      <c r="R24">
         <v>318000.0</v>
       </c>
-      <c r="P24">
+      <c r="S24">
         <v>3527000.0</v>
       </c>
-      <c r="Q24">
+      <c r="T24">
         <v>4776000.0</v>
       </c>
-      <c r="R24">
+      <c r="U24">
         <v>13000.0</v>
       </c>
-      <c r="S24">
+      <c r="V24">
         <v>2390000.0</v>
       </c>
-      <c r="T24">
+      <c r="W24">
         <v>3000.0</v>
       </c>
-      <c r="U24">
+      <c r="X24">
         <v>-1024000.0</v>
       </c>
-      <c r="V24">
+      <c r="Y24">
         <v>-1550000000.0</v>
       </c>
-      <c r="W24">
+      <c r="Z24">
         <v>-2800000000.0</v>
       </c>
-      <c r="X24">
+      <c r="AA24">
         <v>235000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AB24">
         <v>-379503000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AC24">
         <v>294000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AD24">
         <v>505000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AE24">
         <v>5000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AF24">
         <v>4000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AG24">
         <v>-5373952558.86</v>
       </c>
-      <c r="AE24">
+      <c r="AH24">
         <v>942473230.0</v>
       </c>
-      <c r="AF24">
+      <c r="AI24">
         <v>-1444883411.62</v>
       </c>
-      <c r="AG24">
+      <c r="AJ24">
         <v>407870.0</v>
       </c>
-      <c r="AH24">
+      <c r="AK24">
         <v>6665.33</v>
       </c>
-      <c r="AI24">
+      <c r="AL24">
         <v>-14843212.74</v>
       </c>
-      <c r="AJ24">
+      <c r="AM24">
         <v>-3982633.86</v>
       </c>
-      <c r="AK24">
+      <c r="AN24">
         <v>177303.0</v>
       </c>
-      <c r="AL24">
+      <c r="AO24">
         <v>6670.67</v>
       </c>
-      <c r="AM24">
+      <c r="AP24">
         <v>238964.0</v>
       </c>
-      <c r="AN24">
+      <c r="AQ24">
         <v>12933.0</v>
       </c>
-      <c r="AO24">
+      <c r="AR24">
         <v>4526856.0</v>
       </c>
-      <c r="AP24">
+      <c r="AS24">
         <v>-846486.48</v>
       </c>
-      <c r="AQ24">
-[...2 lines deleted...]
-      <c r="AR24">
+      <c r="AT24">
+        <v>0.0</v>
+      </c>
+      <c r="AU24">
         <v>-2192192796.0</v>
       </c>
-      <c r="AS24">
+      <c r="AV24">
         <v>-300000000.0</v>
       </c>
-      <c r="AT24">
-[...4 lines deleted...]
-      <c r="AW24"/>
+      <c r="AW24">
+        <v>0.0</v>
+      </c>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>167</v>
+        <v>170</v>
       </c>
       <c r="B25">
-        <v>-428930000.0</v>
+        <v>16702374.0</v>
       </c>
       <c r="C25">
-        <v>577459000.0</v>
+        <v>-4938998.0</v>
       </c>
       <c r="D25">
+        <v>59438000.0</v>
+      </c>
+      <c r="E25">
+        <v>1836000.0</v>
+      </c>
+      <c r="F25">
+        <v>-12932000.0</v>
+      </c>
+      <c r="G25">
         <v>-33920000.0</v>
       </c>
-      <c r="E25">
+      <c r="H25">
         <v>11745000.0</v>
       </c>
-      <c r="F25">
+      <c r="I25">
         <v>-32264000.0</v>
       </c>
-      <c r="G25">
+      <c r="J25">
         <v>-35010000.0</v>
       </c>
-      <c r="H25">
+      <c r="K25">
         <v>364730000.0</v>
       </c>
-      <c r="I25">
+      <c r="L25">
         <v>-108024000.0</v>
       </c>
-      <c r="J25">
+      <c r="M25">
         <v>-449000.0</v>
       </c>
-      <c r="K25">
+      <c r="N25">
         <v>16718000.0</v>
       </c>
-      <c r="L25">
+      <c r="O25">
         <v>16718000.0</v>
       </c>
-      <c r="M25">
+      <c r="P25">
         <v>-20618000.0</v>
       </c>
-      <c r="N25">
+      <c r="Q25">
         <v>-23266000.0</v>
       </c>
-      <c r="O25">
+      <c r="R25">
         <v>-76563000.0</v>
       </c>
-      <c r="P25">
+      <c r="S25">
         <v>-9057000.0</v>
       </c>
-      <c r="Q25">
+      <c r="T25">
         <v>4410870000.0</v>
       </c>
-      <c r="R25">
+      <c r="U25">
         <v>-1629000.0</v>
       </c>
-      <c r="S25">
+      <c r="V25">
         <v>-7000000.0</v>
       </c>
-      <c r="T25">
+      <c r="W25">
         <v>6656000.0</v>
       </c>
-      <c r="U25">
+      <c r="X25">
         <v>33916000.0</v>
       </c>
-      <c r="V25">
+      <c r="Y25">
         <v>41485000.0</v>
       </c>
-      <c r="W25">
+      <c r="Z25">
         <v>3026000.0</v>
       </c>
-      <c r="X25">
+      <c r="AA25">
         <v>-1704000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AB25">
         <v>10684000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AC25">
         <v>7862000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AD25">
         <v>2596000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AE25">
         <v>9008000.0</v>
       </c>
-      <c r="AC25">
-[...7 lines deleted...]
-      </c>
       <c r="AF25">
-        <v>-8040996.26</v>
+        <v>48088270.0</v>
       </c>
       <c r="AG25">
-        <v>-5066101.04</v>
+        <v>-17252631.99</v>
       </c>
       <c r="AH25">
+        <v>-9930631.0</v>
+      </c>
+      <c r="AI25">
+        <v>-8379647.02</v>
+      </c>
+      <c r="AJ25">
+        <v>-3937864.0</v>
+      </c>
+      <c r="AK25">
         <v>-7771774.78</v>
       </c>
-      <c r="AI25">
+      <c r="AL25">
         <v>26842664.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AM25">
         <v>-15041677.71</v>
       </c>
-      <c r="AK25">
-[...2 lines deleted...]
-      <c r="AL25">
+      <c r="AN25">
+        <v>28965719.0</v>
+      </c>
+      <c r="AO25">
         <v>-5856848.26</v>
       </c>
-      <c r="AM25">
+      <c r="AP25">
         <v>165947.0</v>
       </c>
-      <c r="AN25">
+      <c r="AQ25">
         <v>-6324364.14</v>
       </c>
-      <c r="AO25">
-[...2 lines deleted...]
-      <c r="AP25">
+      <c r="AR25">
+        <v>-3912012.74</v>
+      </c>
+      <c r="AS25">
         <v>992871.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AT25">
         <v>-43480.99</v>
       </c>
-      <c r="AR25">
+      <c r="AU25">
         <v>12416.0</v>
       </c>
-      <c r="AS25">
+      <c r="AV25">
         <v>3369.6</v>
       </c>
-      <c r="AT25">
+      <c r="AW25">
         <v>13707271.0</v>
       </c>
-      <c r="AU25">
+      <c r="AX25">
         <v>398133.0</v>
       </c>
-      <c r="AV25">
+      <c r="AY25">
         <v>34708394.0</v>
       </c>
-      <c r="AW25">
-[...2 lines deleted...]
-      <c r="AX25">
+      <c r="AZ25">
+        <v>0.0</v>
+      </c>
+      <c r="BA25">
         <v>10106265.0</v>
       </c>
-      <c r="AY25">
+      <c r="BB25">
         <v>2.0</v>
       </c>
-      <c r="AZ25"/>
-[...2 lines deleted...]
-    <row r="26" spans="1:53">
+      <c r="BC25"/>
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>168</v>
+        <v>171</v>
       </c>
       <c r="B26">
+        <v>-185242009.0</v>
+      </c>
+      <c r="C26">
+        <v>-186051891.0</v>
+      </c>
+      <c r="D26">
+        <v>-321230000.0</v>
+      </c>
+      <c r="E26">
         <v>-147160000.0</v>
       </c>
-      <c r="C26">
+      <c r="F26">
         <v>-97196000.0</v>
       </c>
-      <c r="D26">
+      <c r="G26">
         <v>-201529000.0</v>
       </c>
-      <c r="E26">
+      <c r="H26">
         <v>-425176000.0</v>
       </c>
-      <c r="F26">
+      <c r="I26">
         <v>-265441000.0</v>
       </c>
-      <c r="G26">
+      <c r="J26">
         <v>-394561000.0</v>
       </c>
-      <c r="H26">
+      <c r="K26">
         <v>-112261000.0</v>
       </c>
-      <c r="I26">
+      <c r="L26">
         <v>-150191000.0</v>
       </c>
-      <c r="J26">
+      <c r="M26">
         <v>-58767000.0</v>
       </c>
-      <c r="K26">
-[...2 lines deleted...]
-      <c r="L26">
+      <c r="N26">
+        <v>-370727.0</v>
+      </c>
+      <c r="O26">
         <v>-104684000.0</v>
       </c>
-      <c r="M26">
+      <c r="P26">
         <v>-104684000.0</v>
       </c>
-      <c r="N26">
+      <c r="Q26">
         <v>-285355000.0</v>
       </c>
-      <c r="O26">
+      <c r="R26">
         <v>-2335000.0</v>
       </c>
-      <c r="P26">
+      <c r="S26">
         <v>-2335000.0</v>
       </c>
-      <c r="Q26">
+      <c r="T26">
         <v>-61251012.0</v>
       </c>
-      <c r="R26">
+      <c r="U26">
         <v>-756714000.0</v>
       </c>
-      <c r="S26">
+      <c r="V26">
         <v>-103072000.0</v>
       </c>
-      <c r="T26">
+      <c r="W26">
         <v>-3079000.0</v>
       </c>
-      <c r="U26">
+      <c r="X26">
         <v>-197800000.0</v>
       </c>
-      <c r="V26">
+      <c r="Y26">
         <v>-132407000.0</v>
       </c>
-      <c r="W26"/>
-[...1 lines deleted...]
-      <c r="Y26">
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26">
         <v>187000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AC26">
         <v>186000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AD26">
         <v>115000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AE26">
         <v>83000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AF26">
         <v>2378.73</v>
       </c>
-      <c r="AD26">
-[...5 lines deleted...]
-      <c r="AF26">
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>0.16</v>
       </c>
-      <c r="AG26">
+      <c r="AJ26">
         <v>86679.88</v>
       </c>
-      <c r="AH26">
+      <c r="AK26">
         <v>51000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AL26">
         <v>111000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AM26">
         <v>299000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AN26">
         <v>47948.16</v>
       </c>
-      <c r="AL26"/>
-[...4 lines deleted...]
-      </c>
+      <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26">
+        <v>401000.0</v>
+      </c>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
         <v>552373266.0</v>
       </c>
-      <c r="AS26">
+      <c r="AV26">
         <v>-4675004.1</v>
       </c>
-      <c r="AT26">
+      <c r="AW26">
         <v>-365000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AX26">
         <v>-552373266.96</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>291027000.0</v>
       </c>
-      <c r="AX26"/>
-[...1 lines deleted...]
-      <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>169</v>
+        <v>172</v>
       </c>
       <c r="B27">
+        <v>30146000.0</v>
+      </c>
+      <c r="C27">
+        <v>31305000.0</v>
+      </c>
+      <c r="D27">
+        <v>33434000.0</v>
+      </c>
+      <c r="E27">
         <v>50650000.0</v>
       </c>
-      <c r="C27">
+      <c r="F27">
         <v>37801000.0</v>
       </c>
-      <c r="D27">
+      <c r="G27">
         <v>40860000.0</v>
       </c>
-      <c r="E27">
+      <c r="H27">
         <v>42493000.0</v>
       </c>
-      <c r="F27">
+      <c r="I27">
         <v>43951000.0</v>
       </c>
-      <c r="G27">
+      <c r="J27">
         <v>51458000.0</v>
       </c>
-      <c r="H27">
+      <c r="K27">
         <v>54670000.0</v>
       </c>
-      <c r="I27">
+      <c r="L27">
         <v>62224000.0</v>
       </c>
-      <c r="J27">
+      <c r="M27">
         <v>59472000.0</v>
       </c>
-      <c r="K27">
+      <c r="N27">
         <v>63748000.0</v>
       </c>
-      <c r="L27">
+      <c r="O27">
         <v>63748000.0</v>
       </c>
-      <c r="M27">
+      <c r="P27">
         <v>89944000.0</v>
       </c>
-      <c r="N27">
+      <c r="Q27">
         <v>84976000.0</v>
       </c>
-      <c r="O27">
+      <c r="R27">
         <v>117948000.0</v>
       </c>
-      <c r="P27">
+      <c r="S27">
         <v>108616000.0</v>
       </c>
-      <c r="Q27">
+      <c r="T27">
         <v>126576000.0</v>
       </c>
-      <c r="R27">
+      <c r="U27">
         <v>143280000.0</v>
       </c>
-      <c r="S27">
+      <c r="V27">
         <v>60658000.0</v>
       </c>
-      <c r="T27">
+      <c r="W27">
         <v>145257000.0</v>
       </c>
-      <c r="U27">
+      <c r="X27">
         <v>157584000.0</v>
       </c>
-      <c r="V27">
+      <c r="Y27">
         <v>168475000.0</v>
       </c>
-      <c r="W27">
+      <c r="Z27">
         <v>184100000.0</v>
       </c>
-      <c r="X27">
+      <c r="AA27">
         <v>168527000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AB27">
         <v>167458000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AC27">
         <v>165163000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AD27">
         <v>482537000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AE27">
         <v>593074000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AF27">
         <v>198013000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AG27">
         <v>171748945.0</v>
       </c>
-      <c r="AE27">
+      <c r="AH27">
         <v>139265530.0</v>
       </c>
-      <c r="AF27">
+      <c r="AI27">
         <v>77844891.0</v>
       </c>
-      <c r="AG27">
+      <c r="AJ27">
         <v>81517223.0</v>
       </c>
-      <c r="AH27">
+      <c r="AK27">
         <v>97740399.0</v>
       </c>
-      <c r="AI27">
+      <c r="AL27">
         <v>88217685.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AM27">
         <v>65520528.0</v>
       </c>
-      <c r="AK27">
+      <c r="AN27">
         <v>53703349.0</v>
       </c>
-      <c r="AL27">
+      <c r="AO27">
         <v>70122083.0</v>
       </c>
-      <c r="AM27">
+      <c r="AP27">
         <v>51875188.0</v>
       </c>
-      <c r="AN27">
+      <c r="AQ27">
         <v>36504126.0</v>
       </c>
-      <c r="AO27">
+      <c r="AR27">
         <v>36918980.0</v>
       </c>
-      <c r="AP27">
+      <c r="AS27">
         <v>29913432.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AT27">
         <v>26411595.0</v>
       </c>
-      <c r="AR27">
+      <c r="AU27">
         <v>17029860.0</v>
       </c>
-      <c r="AS27">
+      <c r="AV27">
         <v>15067305.61</v>
       </c>
-      <c r="AT27">
+      <c r="AW27">
         <v>9742296.0</v>
       </c>
-      <c r="AU27">
+      <c r="AX27">
         <v>10345256.0</v>
       </c>
-      <c r="AV27">
+      <c r="AY27">
         <v>5969219.0</v>
       </c>
-      <c r="AW27">
+      <c r="AZ27">
         <v>2524547.0</v>
       </c>
-      <c r="AX27">
+      <c r="BA27">
         <v>1104583.0</v>
       </c>
-      <c r="AY27">
+      <c r="BB27">
         <v>1099453.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BC27">
         <v>1112574.0</v>
       </c>
-      <c r="BA27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:53">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>170</v>
+        <v>173</v>
       </c>
       <c r="B28">
+        <v>-546536413.0</v>
+      </c>
+      <c r="C28">
+        <v>-207567967.0</v>
+      </c>
+      <c r="D28">
+        <v>-304684000.0</v>
+      </c>
+      <c r="E28">
         <v>-2778153000.0</v>
       </c>
-      <c r="C28">
+      <c r="F28">
         <v>-463876000.0</v>
       </c>
-      <c r="D28">
+      <c r="G28">
         <v>-1892457000.0</v>
       </c>
-      <c r="E28">
+      <c r="H28">
         <v>-425175000.0</v>
       </c>
-      <c r="F28">
+      <c r="I28">
         <v>553063000.0</v>
       </c>
-      <c r="G28">
+      <c r="J28">
         <v>-1110861000.0</v>
       </c>
-      <c r="H28">
+      <c r="K28">
         <v>1219170000.0</v>
       </c>
-      <c r="I28">
+      <c r="L28">
         <v>-170963000.0</v>
       </c>
-      <c r="J28">
+      <c r="M28">
         <v>2008629000.0</v>
       </c>
-      <c r="K28">
+      <c r="N28">
         <v>-3054014000.0</v>
       </c>
-      <c r="L28">
+      <c r="O28">
         <v>-3054014000.0</v>
       </c>
-      <c r="M28">
+      <c r="P28">
         <v>-105648000.0</v>
       </c>
-      <c r="N28">
+      <c r="Q28">
         <v>-1339968000.0</v>
       </c>
-      <c r="O28">
+      <c r="R28">
         <v>-1866977000.0</v>
       </c>
-      <c r="P28">
+      <c r="S28">
         <v>-119966000.0</v>
       </c>
-      <c r="Q28">
+      <c r="T28">
         <v>-5115000.0</v>
       </c>
-      <c r="R28">
+      <c r="U28">
         <v>-804742000.0</v>
       </c>
-      <c r="S28">
+      <c r="V28">
         <v>-958285000.0</v>
       </c>
-      <c r="T28">
+      <c r="W28">
         <v>-18767000.0</v>
       </c>
-      <c r="U28">
+      <c r="X28">
         <v>-198560000.0</v>
       </c>
-      <c r="V28">
+      <c r="Y28">
         <v>-157253000.0</v>
       </c>
-      <c r="W28">
+      <c r="Z28">
         <v>-1142337000.0</v>
       </c>
-      <c r="X28">
+      <c r="AA28">
         <v>-126000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AB28">
         <v>-126000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AC28">
         <v>-16822000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AD28">
         <v>-877314000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AE28">
         <v>-11000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AF28">
         <v>-853000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AG28">
         <v>2810750505.0</v>
       </c>
-      <c r="AE28">
+      <c r="AH28">
         <v>1987405484.0</v>
       </c>
-      <c r="AF28">
+      <c r="AI28">
         <v>-4834656.86</v>
       </c>
-      <c r="AG28">
+      <c r="AJ28">
         <v>672455.0</v>
       </c>
-      <c r="AH28">
+      <c r="AK28">
         <v>739851.0</v>
       </c>
-      <c r="AI28">
+      <c r="AL28">
         <v>549748.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AM28">
         <v>861296.0</v>
       </c>
-      <c r="AK28">
+      <c r="AN28">
         <v>173595.0</v>
       </c>
-      <c r="AL28">
+      <c r="AO28">
         <v>960576.0</v>
       </c>
-      <c r="AM28">
+      <c r="AP28">
         <v>-345170.8</v>
       </c>
-      <c r="AN28">
+      <c r="AQ28">
         <v>-666062.89</v>
       </c>
-      <c r="AO28">
+      <c r="AR28">
         <v>895871.0</v>
       </c>
-      <c r="AP28">
+      <c r="AS28">
         <v>642820.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AT28">
         <v>-2099510.66</v>
       </c>
-      <c r="AR28">
+      <c r="AU28">
         <v>-13248896.32</v>
       </c>
-      <c r="AS28">
+      <c r="AV28">
         <v>1797748528.35</v>
       </c>
-      <c r="AT28">
+      <c r="AW28">
         <v>-2244910.6</v>
       </c>
-      <c r="AU28">
+      <c r="AX28">
         <v>763956477.0</v>
       </c>
-      <c r="AV28">
-[...2 lines deleted...]
-      <c r="AW28">
+      <c r="AY28">
+        <v>0.0</v>
+      </c>
+      <c r="AZ28">
         <v>272710800.0</v>
       </c>
-      <c r="AX28">
+      <c r="BA28">
         <v>-595658.07</v>
       </c>
-      <c r="AY28"/>
-[...1 lines deleted...]
-      <c r="BA28">
+      <c r="BB28"/>
+      <c r="BC28"/>
+      <c r="BD28">
         <v>23551000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:53">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>171</v>
+        <v>174</v>
       </c>
       <c r="B29">
+        <v>639472569.0</v>
+      </c>
+      <c r="C29">
+        <v>159238054.0</v>
+      </c>
+      <c r="D29">
+        <v>549712000.0</v>
+      </c>
+      <c r="E29">
         <v>143547000.0</v>
       </c>
-      <c r="C29">
+      <c r="F29">
         <v>250129000.0</v>
       </c>
-      <c r="D29">
+      <c r="G29">
         <v>239721000.0</v>
       </c>
-      <c r="E29">
+      <c r="H29">
         <v>423642000.0</v>
       </c>
-      <c r="F29">
+      <c r="I29">
         <v>340953000.0</v>
       </c>
-      <c r="G29">
+      <c r="J29">
         <v>475229000.0</v>
       </c>
-      <c r="H29">
+      <c r="K29">
         <v>400170000.0</v>
       </c>
-      <c r="I29">
+      <c r="L29">
         <v>415877000.0</v>
       </c>
-      <c r="J29">
+      <c r="M29">
         <v>582468000.0</v>
       </c>
-      <c r="K29">
+      <c r="N29">
         <v>827742000.0</v>
       </c>
-      <c r="L29">
+      <c r="O29">
         <v>827742000.0</v>
       </c>
-      <c r="M29">
+      <c r="P29">
         <v>538696000.0</v>
       </c>
-      <c r="N29">
+      <c r="Q29">
         <v>444536000.0</v>
       </c>
-      <c r="O29">
+      <c r="R29">
         <v>200349000.0</v>
       </c>
-      <c r="P29">
+      <c r="S29">
         <v>43310000.0</v>
       </c>
-      <c r="Q29">
+      <c r="T29">
         <v>665509000.0</v>
       </c>
-      <c r="R29">
+      <c r="U29">
         <v>559880000.0</v>
       </c>
-      <c r="S29">
+      <c r="V29">
         <v>-167783000.0</v>
       </c>
-      <c r="T29">
+      <c r="W29">
         <v>501592000.0</v>
       </c>
-      <c r="U29">
+      <c r="X29">
         <v>1039089000.0</v>
       </c>
-      <c r="V29">
+      <c r="Y29">
         <v>691054000.0</v>
       </c>
-      <c r="W29">
+      <c r="Z29">
         <v>807250000.0</v>
       </c>
-      <c r="X29">
+      <c r="AA29">
         <v>543496000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AB29">
         <v>1675083000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AC29">
         <v>1175930000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AD29">
         <v>1421964000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AE29">
         <v>1175909000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AF29">
         <v>1163359000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AG29">
         <v>350024267.0</v>
       </c>
-      <c r="AE29">
+      <c r="AH29">
         <v>1032139790.0</v>
       </c>
-      <c r="AF29">
+      <c r="AI29">
         <v>816874688.0</v>
       </c>
-      <c r="AG29">
+      <c r="AJ29">
         <v>780739922.0</v>
       </c>
-      <c r="AH29">
+      <c r="AK29">
         <v>697033550.0</v>
       </c>
-      <c r="AI29">
+      <c r="AL29">
         <v>733561482.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AM29">
         <v>657079463.0</v>
       </c>
-      <c r="AK29">
+      <c r="AN29">
         <v>744673943.0</v>
       </c>
-      <c r="AL29">
+      <c r="AO29">
         <v>419438388.0</v>
       </c>
-      <c r="AM29">
+      <c r="AP29">
         <v>282986952.0</v>
       </c>
-      <c r="AN29">
+      <c r="AQ29">
         <v>35941529.0</v>
       </c>
-      <c r="AO29">
+      <c r="AR29">
         <v>205920530.0</v>
       </c>
-      <c r="AP29">
+      <c r="AS29">
         <v>47861491.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AT29">
         <v>57798658.0</v>
       </c>
-      <c r="AR29">
+      <c r="AU29">
         <v>54057235.0</v>
       </c>
-      <c r="AS29">
+      <c r="AV29">
         <v>15396069.38</v>
       </c>
-      <c r="AT29">
+      <c r="AW29">
         <v>-73823731.32</v>
       </c>
-      <c r="AU29">
+      <c r="AX29">
         <v>13343701.0</v>
       </c>
-      <c r="AV29">
+      <c r="AY29">
         <v>8953829.0</v>
       </c>
-      <c r="AW29">
+      <c r="AZ29">
         <v>-1604379.98</v>
       </c>
-      <c r="AX29">
+      <c r="BA29">
         <v>-9770155.01</v>
       </c>
-      <c r="AY29">
+      <c r="BB29">
         <v>-9836733.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BC29">
         <v>-9954123.0</v>
       </c>
-      <c r="BA29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:53">
+      <c r="BD29"/>
+    </row>
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>172</v>
+        <v>175</v>
       </c>
       <c r="B30">
+        <v>991609297.0</v>
+      </c>
+      <c r="C30">
+        <v>145615940.0</v>
+      </c>
+      <c r="D30">
+        <v>898713000.0</v>
+      </c>
+      <c r="E30">
         <v>-1637267000.0</v>
       </c>
-      <c r="C30">
+      <c r="F30">
         <v>-104731000.0</v>
       </c>
-      <c r="D30">
+      <c r="G30">
         <v>1007755000.0</v>
       </c>
-      <c r="E30"/>
-      <c r="F30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-2277350000.0</v>
       </c>
-      <c r="G30">
+      <c r="J30">
         <v>576222000.0</v>
       </c>
-      <c r="H30">
+      <c r="K30">
         <v>258209000.0</v>
       </c>
-      <c r="I30">
+      <c r="L30">
         <v>430789000.0</v>
       </c>
-      <c r="J30">
+      <c r="M30">
         <v>346844000.0</v>
       </c>
-      <c r="K30">
+      <c r="N30">
         <v>1242274000.0</v>
       </c>
-      <c r="L30">
+      <c r="O30">
         <v>393162000.0</v>
       </c>
-      <c r="M30">
+      <c r="P30">
         <v>1174954000.0</v>
       </c>
-      <c r="N30">
+      <c r="Q30">
         <v>-24270000.0</v>
       </c>
-      <c r="O30">
+      <c r="R30">
         <v>823281000.0</v>
       </c>
-      <c r="P30">
+      <c r="S30">
         <v>-258120000.0</v>
       </c>
-      <c r="Q30">
+      <c r="T30">
         <v>1636316000.0</v>
       </c>
-      <c r="R30">
+      <c r="U30">
         <v>1327752000.0</v>
       </c>
-      <c r="S30">
+      <c r="V30">
         <v>-53450000.0</v>
       </c>
-      <c r="T30">
+      <c r="W30">
         <v>-360276000.0</v>
       </c>
-      <c r="U30">
+      <c r="X30">
         <v>-613093000.0</v>
       </c>
-      <c r="V30">
+      <c r="Y30">
         <v>-289843000.0</v>
       </c>
-      <c r="W30">
+      <c r="Z30">
         <v>518788000.0</v>
       </c>
-      <c r="X30">
+      <c r="AA30">
         <v>-364318000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AB30">
         <v>-1927605000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AC30">
         <v>-30128000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AD30">
         <v>-1491833000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AE30">
         <v>-959860000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AF30">
         <v>-717871000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AG30">
         <v>-5568169022.37</v>
       </c>
-      <c r="AE30">
+      <c r="AH30">
         <v>-1026260559.04</v>
       </c>
-      <c r="AF30">
+      <c r="AI30">
         <v>-2789144348.54</v>
       </c>
-      <c r="AG30">
+      <c r="AJ30">
         <v>237944635.0</v>
       </c>
-      <c r="AH30">
+      <c r="AK30">
         <v>-254388984.78</v>
       </c>
-      <c r="AI30">
+      <c r="AL30">
         <v>-401228261.34</v>
       </c>
-      <c r="AJ30">
+      <c r="AM30">
         <v>231013434.0</v>
       </c>
-      <c r="AK30">
+      <c r="AN30">
         <v>-606235402.8</v>
       </c>
-      <c r="AL30">
+      <c r="AO30">
         <v>-106543941.24</v>
       </c>
-      <c r="AM30">
+      <c r="AP30">
         <v>-241984644.5</v>
       </c>
-      <c r="AN30">
+      <c r="AQ30">
         <v>138288882.0</v>
       </c>
-      <c r="AO30">
+      <c r="AR30">
         <v>-42028042.68</v>
       </c>
-      <c r="AP30">
+      <c r="AS30">
         <v>232319169.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AT30">
         <v>-48326014.6</v>
       </c>
-      <c r="AR30">
+      <c r="AU30">
         <v>-2207909325.44</v>
       </c>
-      <c r="AS30">
+      <c r="AV30">
         <v>-9549000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AW30">
         <v>-11636632.48</v>
       </c>
-      <c r="AU30">
+      <c r="AX30">
         <v>-24808709.92</v>
       </c>
-      <c r="AV30">
+      <c r="AY30">
         <v>-6670385.75</v>
       </c>
-      <c r="AW30">
+      <c r="AZ30">
         <v>-7699765.52</v>
       </c>
-      <c r="AX30">
+      <c r="BA30">
         <v>-7638761.59</v>
       </c>
-      <c r="AY30">
+      <c r="BB30">
         <v>-1962432.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BC30">
         <v>-1985852.0</v>
       </c>
-      <c r="BA30"/>
+      <c r="BD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>