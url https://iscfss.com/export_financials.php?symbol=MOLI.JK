--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="159">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -860,13702 +866,14527 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>46057797000.0</v>
+      </c>
+      <c r="C2">
         <v>38429727000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>45267613000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>40718537000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>35983110000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>33365064000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>52925002000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>65324383000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>47061244754.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>110655337332.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>32255450337.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>-5923626000.0</v>
+      </c>
+      <c r="C5">
         <v>-4815238000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-5525803000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>190404467000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>202721260000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>218412550000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>167657696000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>171668000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>165029354439.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>162962642207.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-8305092207.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
-      <c r="F7">
+      <c r="F7"/>
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>41913000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1406111000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>582765611.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1067729215.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
         <v>272403658000.0</v>
       </c>
       <c r="C8">
         <v>272403658000.0</v>
       </c>
       <c r="D8">
         <v>272403658000.0</v>
       </c>
       <c r="E8">
         <v>272403658000.0</v>
       </c>
       <c r="F8">
-        <v>233488850000.0</v>
+        <v>272403658000.0</v>
       </c>
       <c r="G8">
         <v>233488850000.0</v>
       </c>
       <c r="H8">
+        <v>233488850000.0</v>
+      </c>
+      <c r="I8">
         <v>198388850000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9">
         <v>274038609000.0</v>
       </c>
       <c r="C9">
         <v>274038609000.0</v>
       </c>
       <c r="D9">
         <v>274038609000.0</v>
       </c>
       <c r="E9">
+        <v>274038609000.0</v>
+      </c>
+      <c r="F9">
         <v>280704952000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>277731648000.0</v>
       </c>
       <c r="G9">
         <v>277731648000.0</v>
       </c>
       <c r="H9">
+        <v>277731648000.0</v>
+      </c>
+      <c r="I9">
         <v>109251648000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>116636092000.0</v>
       </c>
-      <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>97899680000.0</v>
+      </c>
+      <c r="C10">
         <v>47883607000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>67458587000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>53314885000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>38172994000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>63949036000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>82780113000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>308310115000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>164056207580.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>190317403203.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>229012323559.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>97899680000.0</v>
+      </c>
+      <c r="C12">
         <v>47883607000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>67458587000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>124658337000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>149813682000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>158775462000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>205899065000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>308310115000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>164056207580.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>195317403203.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>236012323559.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>272403658000.0</v>
       </c>
       <c r="C13">
         <v>272403658000.0</v>
       </c>
       <c r="D13">
         <v>272403658000.0</v>
       </c>
       <c r="E13">
         <v>272403658000.0</v>
       </c>
       <c r="F13">
-        <v>233488850000.0</v>
+        <v>272403658000.0</v>
       </c>
       <c r="G13">
         <v>233488850000.0</v>
       </c>
       <c r="H13">
+        <v>233488850000.0</v>
+      </c>
+      <c r="I13">
         <v>198388850000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>198388849800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10710000000.0</v>
       </c>
       <c r="K13">
         <v>10710000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13">
+        <v>10710000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>2724037000.0</v>
       </c>
       <c r="C14">
-        <v>2724036581.0</v>
+        <v>2724037000.0</v>
       </c>
       <c r="D14">
         <v>2724036581.0</v>
       </c>
       <c r="E14">
         <v>2724036581.0</v>
       </c>
       <c r="F14">
+        <v>2724036581.0</v>
+      </c>
+      <c r="G14">
         <v>2724039297.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2689914263.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2314537242.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3952537710.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2724037359.0</v>
       </c>
       <c r="K14">
         <v>2724037359.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>2724037359.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16">
+        <v>458461000.0</v>
+      </c>
+      <c r="C16">
         <v>15980256000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>89538000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>447068000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3281931000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>488632000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1558693000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>10827497000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>15356121999.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4579568322.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>3308201618.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>114727686000.0</v>
+      </c>
+      <c r="C21">
         <v>121966743000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>122780920000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>126979240000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>126813289000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>126612745000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>144111093000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>360311911000.0</v>
+      </c>
+      <c r="C22">
         <v>658419283000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>703345713000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>580104426000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>583509058000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>594436382000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>425711251000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>386438958000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>339686653637.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>386755105756.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>318540017137.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>1614059668000.0</v>
+      </c>
+      <c r="C23">
         <v>1932495722000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2019929220000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2182945756000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2275216679000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2279580714000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1872712715000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1868245599000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1517616675633.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1519646561328.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1183428588081.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>0.0</v>
+      </c>
+      <c r="C24">
         <v>591667000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>17591667000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>72041667000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>116285119000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>166649890000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>182309686000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>215934895000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>16000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>157000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>958000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25">
+        <v>0.0</v>
+      </c>
+      <c r="C25">
         <v>591667000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>17591667000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>72041667000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>116285119000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>166649890000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>182309686000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>215934895000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15511000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>2000000.0</v>
       </c>
-      <c r="J26"/>
+      <c r="J26">
+        <v>2000000.0</v>
+      </c>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>-84644235000.0</v>
+      </c>
+      <c r="C28">
         <v>382583297000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>457660972000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>459408832000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>577581345000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>665795420000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>475809793000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>253879523000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>107542727881.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>637134308.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-42187092766.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>1250380069000.0</v>
+      </c>
+      <c r="C29">
         <v>1594244100000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1686233719000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1796804405000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1890815724000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1934854547000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1591428248000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1575781912000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1171433663312.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>334381820000.0</v>
+      </c>
+      <c r="C30">
         <v>255863305000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>260944538000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>256884820000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>263556575000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>281176055000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>205782562000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>218486080000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>176067707000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>168590000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>127669000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>1275061385000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1205110091000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1032880255000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>1014998385000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>900417494000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>996743000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>810448000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>702535915000.0</v>
+      </c>
+      <c r="C32">
         <v>568820869000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>556127068000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>512837982000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>552851056000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>476448040000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>530293086000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>631856823000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>467443272845.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>809026989000.0</v>
+      </c>
+      <c r="C33">
         <v>854372605000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>875164547000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1161350655000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1150013022000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1168726645000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>873971632000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>780327346000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>639744725060.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>595662272382.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>325476885312.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>69529415000.0</v>
+      </c>
+      <c r="C35">
         <v>69021297000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>80683863000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>168297794000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>209029813000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>255186176000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>223475886000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>249218330000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>38890103202.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>33218588324.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>28053492422.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>7728586000.0</v>
+      </c>
+      <c r="C36">
         <v>12110884000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>14857470000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>21521593000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>7233173000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>7765815000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>11308040000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>18301905000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>2434085000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>2432085000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>2460375000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:11">
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38">
+        <v>6334343000.0</v>
+      </c>
+      <c r="C38">
         <v>58109682000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>57203881000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>58956465000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>66418657000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>80377459000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>88407487000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>72427366000.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>58201185000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>55512000000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>19627000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:11">
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>12439268000.0</v>
+      </c>
+      <c r="C39">
         <v>115956922000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>116444206000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>120814381000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>162420768000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>36508586000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>38293584000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>33770822000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>374129089356.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>27423928962.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16838153292.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>42725061000.0</v>
+      </c>
+      <c r="C40">
         <v>22565462000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>50664541000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>23548376000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>28749704000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>29384852000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>33078124000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>33502209000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>76427886114.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>25166967596.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12359948696.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
-      <c r="E41">
+      <c r="E41"/>
+      <c r="F41">
         <v>92744694000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>88536286000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>41166200000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>33283435000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>38874593000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>33062000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>27096000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:11">
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
         <v>274038609000.0</v>
       </c>
       <c r="C42">
         <v>274038609000.0</v>
       </c>
       <c r="D42">
+        <v>274038609000.0</v>
+      </c>
+      <c r="E42">
         <v>483623389000.0</v>
       </c>
-      <c r="E42">
-[...1 lines deleted...]
-      </c>
       <c r="F42">
-        <v>277731648000.0</v>
+        <v>280704952000.0</v>
       </c>
       <c r="G42">
         <v>277731648000.0</v>
       </c>
       <c r="H42">
+        <v>277731648000.0</v>
+      </c>
+      <c r="I42">
         <v>109251648000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>281665446312.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>96722547113.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>50087907793.0</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>1159190622000.0</v>
+      </c>
+      <c r="C45">
         <v>1161914895000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1143654724000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1523496505000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1466708003000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1424239285000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1036194472000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>787697078000.0</v>
+      </c>
+      <c r="C46">
         <v>713800314000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>805596464000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1009677333000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1004187102000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1012720152000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>831964967000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>754336465000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>628800864756.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>586656557547.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>305849099196.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47">
+        <v>787697078000.0</v>
+      </c>
+      <c r="C47">
         <v>787779728000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>805596464000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>798085017000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1083594365000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1092105963000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>785564145000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>707897980000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>581541540000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>540150000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>305849000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>696605983000.0</v>
+      </c>
+      <c r="C48">
         <v>622150167000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>620197696000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>540567611000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>519231515000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>475477043000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>354002061000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>332109887000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>420363197350.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>585048198401.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>583909282002.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>13255445000.0</v>
+      </c>
+      <c r="C50">
         <v>429875237000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>507527892000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>440682050000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>499469220000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>563094566000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>376238307000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>344848632000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>271016169850.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>189886808296.0</v>
       </c>
-      <c r="K50"/>
-[...1 lines deleted...]
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>13255445000.0</v>
+      </c>
+      <c r="C51">
         <v>430466904000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>525119559000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>512723717000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>615754339000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>729744456000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>558589906000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>562189638000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>271598935861.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>190954537511.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>186825230793.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>13255445000.0</v>
+      </c>
+      <c r="C52">
         <v>429875237000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>507527892000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>439170479000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>494213283000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>559202430000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>376280220000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>346254743000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>271583424861.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>190797564475.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>185867651363.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>34277125000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>71343452000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>111640688000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>94826426000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>123118952000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>231216978000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>36889125000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>5000000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>7000000000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:11">
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>1614059668000.0</v>
+      </c>
+      <c r="C55">
         <v>1932495722000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2019929220000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2182945756000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2275216679000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2279580714000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1872712715000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1868245599000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1517616675633.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1519646561328.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1183428588081.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>805032679000.0</v>
+      </c>
+      <c r="C56">
         <v>1078123117000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>1144764673000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>1021595101000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1125203657000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1110854069000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>998741083000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1087918253000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>877871950573.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>923984288946.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>857951702769.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>102496764000.0</v>
+      </c>
+      <c r="C57">
         <v>509302248000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>588637605000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>508757119000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>572352601000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>634406029000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>468447997000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>456061430000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>410428677728.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>331199437725.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>233791252014.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>172026179000.0</v>
+      </c>
+      <c r="C58">
         <v>578323545000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>669321468000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>677054913000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>781382414000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>889592205000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>691923883000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>705279760000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>449318780930.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>364418026049.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>261844744436.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>1237124624000.0</v>
+      </c>
+      <c r="C60">
         <v>1163777196000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1161114160000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1284080688000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1275061385000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1205110091000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1032880255000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>1014998385000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>900417493462.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>996742841051.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>810447942566.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ62"/>
+  <dimension ref="A1:AL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+      <c r="AK1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AL1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>49005375000.0</v>
+      </c>
+      <c r="C2">
+        <v>46057797000.0</v>
+      </c>
+      <c r="D2">
         <v>56349240000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>35868733000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>45663694000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>38429727000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>56396494000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>39328548000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>29767597000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>45267613000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>78368933000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>40096846000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>43204371000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>40718537000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>55305743000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>29091025000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>33069782000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>35983110000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>51887752000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>32621565000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>33435989000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>33365064000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>90423973000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>76153196000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>42011243000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>52925002000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>62604048000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>65143560000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>47003258000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>65324383000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>69704497954.0</v>
       </c>
-      <c r="AE2"/>
-      <c r="AF2">
+      <c r="AG2"/>
+      <c r="AH2">
         <v>23332673439.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>47061245000.0</v>
       </c>
-      <c r="AH2"/>
-      <c r="AI2">
+      <c r="AJ2"/>
+      <c r="AK2">
         <v>110655000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>32255000000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3"/>
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>14</v>
-[...1 lines deleted...]
-      <c r="B5">
+        <v>15</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>-5923626000.0</v>
+      </c>
+      <c r="D5">
         <v>-4024014000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-3918613000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-4813229000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-4815238000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-4898848000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-4774500000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-5650152000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-5525803000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-9095431000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-8953893000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-9771685000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-9631286000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-12007723000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-12745472000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-12372204000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-12220974000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-14288795000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-9776431000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-9583884000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>218162550000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>167173043000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>167332625000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>167502358000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>167657696000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>170942190000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>171214684000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>171430872000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>375248000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>162450557414.0</v>
       </c>
-      <c r="AE5"/>
-      <c r="AF5">
+      <c r="AG5"/>
+      <c r="AH5">
         <v>164483000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>165029354000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>996743000000.0</v>
       </c>
-      <c r="AI5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6"/>
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
-      <c r="U7">
-[...4 lines deleted...]
-      </c>
+      <c r="U7"/>
+      <c r="V7"/>
       <c r="W7">
         <v>0.0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
+        <v>0.0</v>
+      </c>
+      <c r="Z7">
+        <v>0.0</v>
+      </c>
+      <c r="AA7">
         <v>41913000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>223125000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>682938000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>975100000.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8">
         <v>272403658000.0</v>
       </c>
       <c r="C8">
         <v>272403658000.0</v>
       </c>
       <c r="D8">
         <v>272403658000.0</v>
       </c>
       <c r="E8">
         <v>272403658000.0</v>
       </c>
       <c r="F8">
         <v>272403658000.0</v>
       </c>
       <c r="G8">
         <v>272403658000.0</v>
       </c>
       <c r="H8">
         <v>272403658000.0</v>
       </c>
       <c r="I8">
         <v>272403658000.0</v>
       </c>
       <c r="J8">
         <v>272403658000.0</v>
       </c>
       <c r="K8">
         <v>272403658000.0</v>
       </c>
       <c r="L8">
         <v>272403658000.0</v>
       </c>
       <c r="M8">
         <v>272403658000.0</v>
       </c>
       <c r="N8">
         <v>272403658000.0</v>
       </c>
       <c r="O8">
         <v>272403658000.0</v>
       </c>
       <c r="P8">
         <v>272403658000.0</v>
       </c>
       <c r="Q8">
         <v>272403658000.0</v>
       </c>
       <c r="R8">
+        <v>272403658000.0</v>
+      </c>
+      <c r="S8">
+        <v>272403658000.0</v>
+      </c>
+      <c r="T8">
         <v>233488850000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>233488850000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>274038609000.0</v>
       </c>
       <c r="D9">
         <v>274038609000.0</v>
       </c>
       <c r="E9">
         <v>274038609000.0</v>
       </c>
       <c r="F9">
         <v>274038609000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>274038609000.0</v>
+      </c>
+      <c r="H9">
+        <v>274038609000.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>274038609000.0</v>
       </c>
       <c r="M9">
-        <v>280704952000.0</v>
+        <v>274038609000.0</v>
       </c>
       <c r="N9">
-        <v>280704952000.0</v>
+        <v>274038609000.0</v>
       </c>
       <c r="O9">
         <v>280704952000.0</v>
       </c>
       <c r="P9">
         <v>280704952000.0</v>
       </c>
       <c r="Q9">
         <v>280704952000.0</v>
       </c>
       <c r="R9">
+        <v>280704952000.0</v>
+      </c>
+      <c r="S9">
+        <v>280704952000.0</v>
+      </c>
+      <c r="T9">
         <v>319619760000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>277731648000.0</v>
       </c>
       <c r="U9">
         <v>277731648000.0</v>
       </c>
       <c r="V9">
         <v>277731648000.0</v>
       </c>
       <c r="W9">
         <v>277731648000.0</v>
       </c>
       <c r="X9">
         <v>277731648000.0</v>
       </c>
       <c r="Y9">
         <v>277731648000.0</v>
       </c>
       <c r="Z9">
         <v>277731648000.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>277731648000.0</v>
+      </c>
+      <c r="AB9">
+        <v>277731648000.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>107662157000.0</v>
+      </c>
+      <c r="C10">
+        <v>97899680000.0</v>
+      </c>
+      <c r="D10">
         <v>79581194000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>29413415000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>24609594000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>47883607000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>70866417000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>50632323000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>25547584000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>67458587000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>35305021000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>40608351000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>39718016000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>53314885000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>37512230000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>27534699000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>47184250000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>38172994000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>38811520000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>49047455000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>42566841000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>63949036000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>56619374000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>55258932000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>71497813000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>82780113000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>114314124000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>176043995000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>317549759000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>308310115000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>324274788168.0</v>
       </c>
-      <c r="AE10"/>
-      <c r="AF10">
+      <c r="AG10"/>
+      <c r="AH10">
         <v>167007495141.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>164056207580.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-195317000000.0</v>
       </c>
-      <c r="AI10"/>
-[...2 lines deleted...]
-    <row r="11" spans="1:36">
+      <c r="AK10"/>
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>107662157000.0</v>
+      </c>
+      <c r="C12">
+        <v>97899680000.0</v>
+      </c>
+      <c r="D12">
         <v>79581194000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>29413415000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>24609594000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>47883607000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>121431183000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>106659208000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>85906826000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>101735712000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>35305021000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>40608351000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>96365169000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>124658337000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>122133288000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>123497031000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>154078608000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>149813682000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>165936901000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>189275999000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>176057055000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>158775462000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>148757743000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>147397301000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>162975578000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>205899065000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>271535170000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>333080605000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>317549759000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>308310115000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>324274788168.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12">
+      <c r="AG12"/>
+      <c r="AH12">
         <v>167007495141.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>164056207580.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>195317000000.0</v>
       </c>
-      <c r="AI12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>272403658000.0</v>
       </c>
       <c r="C13">
         <v>272403658000.0</v>
       </c>
       <c r="D13">
         <v>272403658000.0</v>
       </c>
       <c r="E13">
         <v>272403658000.0</v>
       </c>
       <c r="F13">
         <v>272403658000.0</v>
       </c>
       <c r="G13">
         <v>272403658000.0</v>
       </c>
       <c r="H13">
         <v>272403658000.0</v>
       </c>
       <c r="I13">
         <v>272403658000.0</v>
       </c>
       <c r="J13">
         <v>272403658000.0</v>
       </c>
       <c r="K13">
         <v>272403658000.0</v>
       </c>
       <c r="L13">
         <v>272403658000.0</v>
       </c>
       <c r="M13">
         <v>272403658000.0</v>
       </c>
       <c r="N13">
         <v>272403658000.0</v>
       </c>
       <c r="O13">
         <v>272403658000.0</v>
       </c>
       <c r="P13">
         <v>272403658000.0</v>
       </c>
       <c r="Q13">
         <v>272403658000.0</v>
       </c>
       <c r="R13">
-        <v>233488850000.0</v>
+        <v>272403658000.0</v>
       </c>
       <c r="S13">
-        <v>233488850000.0</v>
+        <v>272403658000.0</v>
       </c>
       <c r="T13">
         <v>233488850000.0</v>
       </c>
       <c r="U13">
         <v>233488850000.0</v>
       </c>
       <c r="V13">
         <v>233488850000.0</v>
       </c>
       <c r="W13">
         <v>233488850000.0</v>
       </c>
       <c r="X13">
         <v>233488850000.0</v>
       </c>
       <c r="Y13">
         <v>233488850000.0</v>
       </c>
       <c r="Z13">
         <v>233488850000.0</v>
       </c>
       <c r="AA13">
         <v>233488850000.0</v>
       </c>
       <c r="AB13">
         <v>233488850000.0</v>
       </c>
       <c r="AC13">
+        <v>233488850000.0</v>
+      </c>
+      <c r="AD13">
+        <v>233488850000.0</v>
+      </c>
+      <c r="AE13">
         <v>198388850000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>233488849800.0</v>
       </c>
-      <c r="AE13"/>
-      <c r="AF13">
+      <c r="AG13"/>
+      <c r="AH13">
         <v>198388849800.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>198388849800.0</v>
       </c>
-      <c r="AH13"/>
-      <c r="AI13">
+      <c r="AJ13"/>
+      <c r="AK13">
         <v>10710000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>10710000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:36">
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>2724037000.0</v>
       </c>
       <c r="C14">
         <v>2724037000.0</v>
       </c>
       <c r="D14">
         <v>2724037000.0</v>
       </c>
       <c r="E14">
         <v>2724037000.0</v>
       </c>
       <c r="F14">
         <v>2724037000.0</v>
       </c>
       <c r="G14">
-        <v>2724036581.0</v>
+        <v>2724037000.0</v>
       </c>
       <c r="H14">
-        <v>2724036581.0</v>
+        <v>2724037000.0</v>
       </c>
       <c r="I14">
         <v>2724036581.0</v>
       </c>
       <c r="J14">
         <v>2724036581.0</v>
       </c>
       <c r="K14">
         <v>2724036581.0</v>
       </c>
       <c r="L14">
         <v>2724036581.0</v>
       </c>
       <c r="M14">
         <v>2724036581.0</v>
       </c>
       <c r="N14">
         <v>2724036581.0</v>
       </c>
       <c r="O14">
         <v>2724036581.0</v>
       </c>
       <c r="P14">
         <v>2724036581.0</v>
       </c>
       <c r="Q14">
-        <v>2724037359.0</v>
+        <v>2724036581.0</v>
       </c>
       <c r="R14">
-        <v>2724037359.0</v>
+        <v>2724036581.0</v>
       </c>
       <c r="S14">
         <v>2724037359.0</v>
       </c>
       <c r="T14">
-        <v>2724036581.0</v>
+        <v>2724037359.0</v>
       </c>
       <c r="U14">
         <v>2724037359.0</v>
       </c>
       <c r="V14">
-        <v>2724037359.0</v>
+        <v>2724036581.0</v>
       </c>
       <c r="W14">
         <v>2724037359.0</v>
       </c>
       <c r="X14">
         <v>2724037359.0</v>
       </c>
       <c r="Y14">
         <v>2724037359.0</v>
       </c>
       <c r="Z14">
         <v>2724037359.0</v>
       </c>
       <c r="AA14">
         <v>2724037359.0</v>
       </c>
       <c r="AB14">
-        <v>2587537320.0</v>
+        <v>2724037359.0</v>
       </c>
       <c r="AC14">
         <v>2724037359.0</v>
       </c>
       <c r="AD14">
-        <v>2724037359.0</v>
+        <v>2587537320.0</v>
       </c>
       <c r="AE14">
         <v>2724037359.0</v>
       </c>
       <c r="AF14">
         <v>2724037359.0</v>
       </c>
       <c r="AG14">
         <v>2724037359.0</v>
       </c>
       <c r="AH14">
         <v>2724037359.0</v>
       </c>
-      <c r="AI14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:36">
+      <c r="AI14">
+        <v>2724037359.0</v>
+      </c>
+      <c r="AJ14">
+        <v>2724037359.0</v>
+      </c>
+      <c r="AK14"/>
+      <c r="AL14"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>26</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>458461000.0</v>
+      </c>
+      <c r="D16">
         <v>2220651000.0</v>
       </c>
-      <c r="C16"/>
-[...1 lines deleted...]
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16">
         <v>15980256000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2135291000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3550104000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>4860727000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>89538000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>3190197000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>400563000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>5386523000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>447068000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>751381000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1829551000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1883317000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>3281931000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>6038616000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4657184000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>8162598000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>8072915000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>7604006000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>14284772000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>10199890000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>4605958000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>23500362000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>7690476000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>16002401000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>44480509000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>19631406416.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16">
+      <c r="AG16"/>
+      <c r="AH16">
         <v>20348175904.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>15356122000.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21">
+        <v>114727686000.0</v>
+      </c>
+      <c r="C21">
+        <v>114727686000.0</v>
+      </c>
+      <c r="D21">
         <v>122235382000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>122235383000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>121966743000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>121966743000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>121666743000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>123087326000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>123087326000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>122780920000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>121584156000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>120189177000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>126979240000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>126979240000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>126979239000.0</v>
       </c>
       <c r="P21">
         <v>126979239000.0</v>
       </c>
       <c r="Q21">
+        <v>126979239000.0</v>
+      </c>
+      <c r="R21">
+        <v>126979239000.0</v>
+      </c>
+      <c r="S21">
         <v>126813289000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>126784539000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>126784538000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>126612745000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>126612745000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>126544444000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>129269373000.0</v>
       </c>
-      <c r="X21"/>
-      <c r="Y21">
+      <c r="Z21"/>
+      <c r="AA21">
         <v>144111093000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>203110287000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>238075796000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21"/>
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>282122266000.0</v>
+      </c>
+      <c r="C22">
+        <v>360311911000.0</v>
+      </c>
+      <c r="D22">
         <v>439188896000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>389641528000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>460903493000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>658419283000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>710442759000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>616294801000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>677801644000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>703345713000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>677406190000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>402402924000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>399376398000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>580104426000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>505959020000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>320346868000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>404817452000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>583509058000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>577552978000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>373657902000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>412655787000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>594436382000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>624325630000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>229839148000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>266653814000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>425711251000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>421588836000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>213332632000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>283030977000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>386438958000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>332922765671.0</v>
       </c>
-      <c r="AE22"/>
-      <c r="AF22">
+      <c r="AG22"/>
+      <c r="AH22">
         <v>228975006199.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>339686653637.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22">
+      <c r="AJ22"/>
+      <c r="AK22">
         <v>386755000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>318540000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>1645085210000.0</v>
+      </c>
+      <c r="C23">
+        <v>1614059668000.0</v>
+      </c>
+      <c r="D23">
         <v>1700803617000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1799095452000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1865084580000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1932495722000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>2056946170000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1916373263000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1951671070000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2019929220000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>2037761768000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1916352111000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1932539260000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>2182945756000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>2223847739000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2116243265000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>2215108374000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>2275216679000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2314827213000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2219404486000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2362187974000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>2279580714000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>2094564841000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1898084712000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1934316797000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1872712715000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1842710677000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1845018384000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1842539930000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>1868245599000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>1745271609417.0</v>
       </c>
-      <c r="AE23"/>
-      <c r="AF23">
+      <c r="AG23"/>
+      <c r="AH23">
         <v>1465962293481.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>1517616675633.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>1155229000000.0</v>
       </c>
-      <c r="AI23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:36">
+      <c r="AK23"/>
+      <c r="AL23"/>
+    </row>
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>33</v>
-[...3 lines deleted...]
-      </c>
+        <v>34</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
         <v>0.0</v>
       </c>
       <c r="D24">
         <v>0.0</v>
       </c>
       <c r="E24">
+        <v>0.0</v>
+      </c>
+      <c r="F24">
+        <v>0.0</v>
+      </c>
+      <c r="G24">
         <v>591667000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>4841667000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>9091667000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>13341667000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>17591667000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>21841667000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>26091667000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>35341667000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>72041667000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>80301880000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>92320090000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>103743999000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>116285119000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>129220283000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>142820533000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>156038933000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>166649890000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>183653833000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>193224533000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>218316983000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>182309686000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>260291078000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>108062490000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>214638979000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>215934895000.0</v>
       </c>
-      <c r="AD24"/>
-      <c r="AE24"/>
       <c r="AF24"/>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
+      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24">
+        <v>16000000.0</v>
+      </c>
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>157000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>958000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:36">
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>34</v>
-[...3 lines deleted...]
-      </c>
+        <v>35</v>
+      </c>
+      <c r="B25"/>
       <c r="C25">
         <v>0.0</v>
       </c>
       <c r="D25">
         <v>0.0</v>
       </c>
       <c r="E25">
+        <v>0.0</v>
+      </c>
+      <c r="F25">
+        <v>0.0</v>
+      </c>
+      <c r="G25">
         <v>591667000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4841667000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>21841667000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>26091667000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>35341667000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>72041667000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>80301880000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>92320090000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>103743999000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>116285119000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>129220283000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>142820533000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>156038933000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>166649890000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>183653833000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>193224533000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>218316983000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>182309686000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>260291078000.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...4 lines deleted...]
-      </c>
+      <c r="Z26"/>
+      <c r="AA26"/>
       <c r="AB26">
         <v>2000000.0</v>
       </c>
       <c r="AC26">
         <v>2000000.0</v>
       </c>
-      <c r="AD26"/>
-      <c r="AE26"/>
+      <c r="AD26">
+        <v>2000000.0</v>
+      </c>
+      <c r="AE26">
+        <v>2000000.0</v>
+      </c>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>-107643890000.0</v>
+      </c>
+      <c r="C28">
+        <v>-84644235000.0</v>
+      </c>
+      <c r="D28">
         <v>50583934000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>252710671000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>327412118000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>382583297000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>463983502000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>373967127000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>431811089000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>457660972000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>487743813000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>421802238000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>484617301000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>459408832000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>505250557000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>442726985000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>513592027000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>577581345000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>606277702000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>545160512000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>693445992000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>665795420000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>629858069000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>432887133000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>512069019000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>475809793000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>384455395000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>365119395000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>208817132000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>253879523000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>90758420266.0</v>
       </c>
-      <c r="AE28"/>
-      <c r="AF28">
+      <c r="AG28"/>
+      <c r="AH28">
         <v>86213776939.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>107542727881.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>195317000000.0</v>
       </c>
-      <c r="AI28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:36">
+      <c r="AK28"/>
+      <c r="AL28"/>
+    </row>
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29">
+        <v>1265714565000.0</v>
+      </c>
+      <c r="C29">
+        <v>1250380069000.0</v>
+      </c>
+      <c r="D29">
         <v>1338547512000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1465666255000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>1523207805000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1594244100000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1708836816000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>1584488670000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1624126128000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1686233719000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1670051313000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1595950867000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1603524312000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1796804405000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>1817633232000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1739581981000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1835963927000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>1890815724000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1399135304000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1361608697000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1951510660000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1934854547000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1762224533000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1556799276000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1637421618000.0</v>
       </c>
-      <c r="Y29"/>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>274329238000.0</v>
+      </c>
+      <c r="C30">
+        <v>334381820000.0</v>
+      </c>
+      <c r="D30">
         <v>319481711000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>317689365000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>303512443000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>255863305000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>299262296000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>271741130000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>225087470000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>260944538000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>279889945000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>277983074000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>284283437000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>256884820000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>284306892000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>268611122000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>256053120000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>263556575000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>302611952000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>253623682000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>335423749000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>281176055000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>260855283000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>242231566000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>303279458000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>205782562000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>203110287000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>238075796000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>227849203000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>218486080000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>221994799645.0</v>
       </c>
-      <c r="AE30"/>
-      <c r="AF30">
+      <c r="AG30"/>
+      <c r="AH30">
         <v>180235000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>165554336000.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>181706000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>147727000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31"/>
+      <c r="P31">
         <v>1274870445000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1269320297000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>1275187650000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1275061385000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1269915021000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>1218788164000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1215497827000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>1205110091000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1075747090000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1068653211000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1053854786000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1032880255000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1025922149000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1017778582000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>1040862992000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>1014998385000.0</v>
       </c>
-      <c r="AD31"/>
-      <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
-    </row>
-    <row r="32" spans="1:36">
+      <c r="AK31"/>
+      <c r="AL31"/>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32">
+        <v>745880099000.0</v>
+      </c>
+      <c r="C32">
+        <v>702535915000.0</v>
+      </c>
+      <c r="D32">
         <v>636583212000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>600198415000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>582051836000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>568820869000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>585710982000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>567165894000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>566576159000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>556127068000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>539781382000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>526583731000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>471848151000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>512837982000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>529696038000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>533440438000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>546665016000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>552851056000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>566356407000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>558091634000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>559432844000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>476448040000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>495635808000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>518947024000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>546600169000.0</v>
       </c>
-      <c r="Y32"/>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
-    </row>
-    <row r="33" spans="1:36">
+      <c r="AK32"/>
+      <c r="AL32"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>801336817000.0</v>
+      </c>
+      <c r="C33">
+        <v>809026989000.0</v>
+      </c>
+      <c r="D33">
         <v>841808379000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>846281924000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>851004555000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>854372605000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>853293008000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>859178128000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>871110922000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>875164547000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>880795906000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>879768064000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>888411100000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1161350655000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1145441990000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1143584715000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1145987450000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1150013022000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1143751303000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1150145730000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1155109545000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1168726645000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>964168509000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>938570718000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>917079747000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>873971632000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>838422154000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>797693126000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>785143297000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>780327346000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>772144068688.0</v>
       </c>
-      <c r="AE33"/>
-      <c r="AF33">
+      <c r="AG33"/>
+      <c r="AH33">
         <v>648195881128.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>639744725060.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>-195317000000.0</v>
       </c>
-      <c r="AI33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:36">
+      <c r="AK33"/>
+      <c r="AL33"/>
+    </row>
+    <row r="34" spans="1:38">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
-    </row>
-    <row r="35" spans="1:36">
+      <c r="AK34"/>
+      <c r="AL34"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>70918310000.0</v>
+      </c>
+      <c r="C35">
+        <v>69529415000.0</v>
+      </c>
+      <c r="D35">
         <v>71190155000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>69262306000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>68784145000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>69021297000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>73203488000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>76464793000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>78824035000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>80683863000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>88625691000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>91313510000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>98361255000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>168297794000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>179796764000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>189594221000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>197954936000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>209029813000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>223753815000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>235472431000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>246640452000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>255186176000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>224731403000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>234236098000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>259043657000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>223475886000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>297682792000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>144070160000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>248463840000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>249218330000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>44872948281.0</v>
       </c>
-      <c r="AE35"/>
-      <c r="AF35">
+      <c r="AG35"/>
+      <c r="AH35">
         <v>40870703398.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>38890103202.0</v>
       </c>
-      <c r="AH35"/>
-      <c r="AI35"/>
       <c r="AJ35"/>
-    </row>
-    <row r="36" spans="1:36">
+      <c r="AK35"/>
+      <c r="AL35"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36">
+        <v>17809559000.0</v>
+      </c>
+      <c r="C36">
+        <v>7728586000.0</v>
+      </c>
+      <c r="D36">
         <v>9405013000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>12400178000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>11965683000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>12110884000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>6593271000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>-115501241000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>14720688000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>-107923450000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>7136183000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>8648949000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>26444847000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>21521593000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>12734333000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>13311773000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>15428169000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>7233173000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>7851767000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>8611342000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>8833117000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>7765815000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>8671725000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>9741196000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>31615679000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>11308040000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>12072015000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>12277409000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>17920642000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>18301905000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>2434085039.0</v>
       </c>
-      <c r="AE36"/>
-      <c r="AF36">
+      <c r="AG36"/>
+      <c r="AH36">
         <v>2434085000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>2434085000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>-195317000000.0</v>
       </c>
-      <c r="AI36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:36">
+      <c r="AK36"/>
+      <c r="AL36"/>
+    </row>
+    <row r="37" spans="1:38">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
-    </row>
-    <row r="38" spans="1:36">
+      <c r="AK37"/>
+      <c r="AL37"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>48</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>6334343000.0</v>
+      </c>
+      <c r="D38">
         <v>55815862000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>58426235000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>56176253000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>58109682000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>57487941000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>60036907000.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>61509960000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>64022543000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>55096551000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>64180918000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>64663224000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>66485322000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>66418657000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>69474086000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>70110517000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>70070865000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>76620682000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>83114509000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>85617092000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>87618843000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>88405487000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>67198298000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>78194624000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>72404249000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>72427366000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>59676042000.0</v>
       </c>
-      <c r="AE38"/>
-      <c r="AF38">
+      <c r="AG38"/>
+      <c r="AH38">
         <v>57978000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>58203000000.0</v>
       </c>
-      <c r="AH38"/>
-      <c r="AI38">
+      <c r="AJ38"/>
+      <c r="AK38">
         <v>55512000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>19627000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:36">
+    <row r="39" spans="1:38">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>179634732000.0</v>
+      </c>
+      <c r="C39">
+        <v>12439268000.0</v>
+      </c>
+      <c r="D39">
         <v>20743437000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>216069220000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>225054495000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>115956922000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>72516924000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>123513367000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>155494468000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>116444206000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>129897804000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>125585837000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>65466567000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>120814381000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>54257457000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>528814651000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>46698798000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>162420768000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>45487144000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>38229230000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>34484765000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>36508586000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>34484016000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>58877526000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>64217912000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>38293584000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>51431930000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>263346533000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>228966694000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>33770822000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>93935187245.0</v>
       </c>
-      <c r="AE39"/>
-      <c r="AF39">
+      <c r="AG39"/>
+      <c r="AH39">
         <v>13484921460.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>208574753000.0</v>
       </c>
-      <c r="AH39"/>
-      <c r="AI39">
+      <c r="AJ39"/>
+      <c r="AK39">
         <v>160207000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>155674000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:36">
+    <row r="40" spans="1:38">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>21336794000.0</v>
+      </c>
+      <c r="C40">
+        <v>42725061000.0</v>
+      </c>
+      <c r="D40">
         <v>33677007000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>27049273000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>27402711000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>22565462000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>25270409000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>26928294000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>23399368000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>27187679000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>24592875000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>29004779000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>29780197000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>23548376000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>25326384000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>26870895000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>24236490000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>28749704000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>30924196000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>22500939000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>25323643000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>29384852000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>27456699000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>38986283000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>50306002000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>33078124000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>45144252000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>28955319000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>24121966000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>33502209000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>44525544200.0</v>
       </c>
-      <c r="AE40"/>
-      <c r="AF40">
+      <c r="AG40"/>
+      <c r="AH40">
         <v>72622168656.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>76427885729.0</v>
       </c>
-      <c r="AH40"/>
-      <c r="AI40">
+      <c r="AJ40"/>
+      <c r="AK40">
         <v>29746000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>15668000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:36">
+    <row r="41" spans="1:38">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41"/>
+      <c r="P41">
         <v>99494884000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>97274131000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>94210937000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>92744694000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>94533532000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>92651898000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>90601519000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>88536286000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>41077570000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>41011565000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>40726674000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>41166200000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>37391714000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>36007670000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>33824861000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>33283435000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>44872948300.0</v>
       </c>
-      <c r="AE41"/>
-      <c r="AF41">
+      <c r="AG41"/>
+      <c r="AH41">
         <v>40871000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>38875000000.0</v>
       </c>
-      <c r="AH41"/>
-      <c r="AI41">
+      <c r="AJ41"/>
+      <c r="AK41">
         <v>33062000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>27096000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:36">
+    <row r="42" spans="1:38">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
-        <v>274038609000.0</v>
+        <v>267969690000.0</v>
       </c>
       <c r="C42">
         <v>274038609000.0</v>
       </c>
       <c r="D42">
         <v>274038609000.0</v>
       </c>
       <c r="E42">
         <v>274038609000.0</v>
       </c>
       <c r="F42">
         <v>274038609000.0</v>
       </c>
       <c r="G42">
         <v>274038609000.0</v>
       </c>
       <c r="H42">
         <v>274038609000.0</v>
       </c>
       <c r="I42">
         <v>274038609000.0</v>
       </c>
       <c r="J42">
         <v>274038609000.0</v>
       </c>
       <c r="K42">
         <v>274038609000.0</v>
       </c>
       <c r="L42">
         <v>274038609000.0</v>
       </c>
       <c r="M42">
+        <v>274038609000.0</v>
+      </c>
+      <c r="N42">
+        <v>274038609000.0</v>
+      </c>
+      <c r="O42">
         <v>483623389000.0</v>
       </c>
-      <c r="N42">
-[...4 lines deleted...]
-      </c>
       <c r="P42">
-        <v>470902778000.0</v>
+        <v>483639463000.0</v>
       </c>
       <c r="Q42">
+        <v>482901714000.0</v>
+      </c>
+      <c r="R42">
+        <v>483274982000.0</v>
+      </c>
+      <c r="S42">
         <v>498717173000.0</v>
       </c>
-      <c r="R42">
-[...4 lines deleted...]
-      </c>
       <c r="T42">
-        <v>486367767000.0</v>
+        <v>534997614000.0</v>
       </c>
       <c r="U42">
+        <v>495759104000.0</v>
+      </c>
+      <c r="V42">
+        <v>495951651000.0</v>
+      </c>
+      <c r="W42">
         <v>505535535000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>277731648000.0</v>
       </c>
       <c r="X42">
         <v>277731648000.0</v>
       </c>
       <c r="Y42">
-        <v>449885538000.0</v>
+        <v>277731648000.0</v>
       </c>
       <c r="Z42">
         <v>277731648000.0</v>
       </c>
       <c r="AA42">
         <v>449885538000.0</v>
       </c>
       <c r="AB42">
         <v>277731648000.0</v>
       </c>
       <c r="AC42">
+        <v>449885538000.0</v>
+      </c>
+      <c r="AD42">
+        <v>277731648000.0</v>
+      </c>
+      <c r="AE42">
         <v>484985538000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>285116091873.0</v>
       </c>
-      <c r="AE42"/>
-      <c r="AF42">
+      <c r="AG42"/>
+      <c r="AH42">
         <v>288789982644.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>116636091463.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>158486000000.0</v>
       </c>
-      <c r="AI42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:36">
+      <c r="AK42"/>
+      <c r="AL42"/>
+    </row>
+    <row r="43" spans="1:38">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
-    </row>
-    <row r="44" spans="1:36">
+      <c r="AK43"/>
+      <c r="AL43"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
-    </row>
-    <row r="45" spans="1:36">
+      <c r="AK44"/>
+      <c r="AL44"/>
+    </row>
+    <row r="45" spans="1:38">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45">
+        <v>1164074148000.0</v>
+      </c>
+      <c r="C45">
+        <v>1159190622000.0</v>
+      </c>
+      <c r="D45">
         <v>1180650258000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1172786103000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1169102350000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>1161914895000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>1157104838000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>1151653374000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>1147522776000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1143654724000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>1136454294000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>1127498966000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>1120770843000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>1523496505000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>1502643091000.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
-    </row>
-    <row r="46" spans="1:36">
+      <c r="AK45"/>
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>665629605000.0</v>
+      </c>
+      <c r="C46">
+        <v>787697078000.0</v>
+      </c>
+      <c r="D46">
         <v>826891057000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>706329929000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>711895956000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>713800314000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>718180478000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>844751679000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>849597765000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>853603614000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>731793230000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>730692269000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>727806830000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>1009677333000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>1001846294000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>999511668000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>1000097260000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>1004187102000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>994874784000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>1000637611000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>1005645908000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>1012720152000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>801689063000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>770817366000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>876043165000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>831964967000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>806709050000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>765916155000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>759166117000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>754336465000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>759687914465.0</v>
       </c>
-      <c r="AE46"/>
-      <c r="AF46">
+      <c r="AG46"/>
+      <c r="AH46">
         <v>636696360246.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>628800864756.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46"/>
       <c r="AJ46"/>
-    </row>
-    <row r="47" spans="1:36">
+      <c r="AK46"/>
+      <c r="AL46"/>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>787697078000.0</v>
+      </c>
+      <c r="D47">
         <v>778649955000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>780319254000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>785880326000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>787779728000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>791854937000.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>805365281000.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>802864386000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>806764055000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>1088629602000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>1081261072000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>1078921491000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>1079502128000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>1083594365000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1074277217000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>1080035213000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1085038680000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>1092105963000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>881054000000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>852953626000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>829460904000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>785564145000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>760298813000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>719496502000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>712737048000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>707897980000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>712468026700.0</v>
       </c>
-      <c r="AE47"/>
-      <c r="AF47">
+      <c r="AG47"/>
+      <c r="AH47">
         <v>590218000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>581542000000.0</v>
       </c>
-      <c r="AH47"/>
-      <c r="AI47">
+      <c r="AJ47"/>
+      <c r="AK47">
         <v>540150000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>305849000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:36">
+    <row r="48" spans="1:38">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>725322950000.0</v>
+      </c>
+      <c r="C48">
+        <v>696605983000.0</v>
+      </c>
+      <c r="D48">
         <v>665964131000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>641018515000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>629557055000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>622150167000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>632443478000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>618221453000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>625975340000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>620197696000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>609655643000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>596051904000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>542518413000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>540567611000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>518827324000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>514014925000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>519509010000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>519231515000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>501428557000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>489540210000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>486057326000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>475477043000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>397353549000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>390100088000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>375131930000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>354002061000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>343759461000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>335343400000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>358211622000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>332109887000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>318098441798.0</v>
       </c>
-      <c r="AE48"/>
-      <c r="AF48">
+      <c r="AG48"/>
+      <c r="AH48">
         <v>411653062155.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>420363197350.0</v>
       </c>
-      <c r="AH48"/>
-      <c r="AI48">
+      <c r="AJ48"/>
+      <c r="AK48">
         <v>585048000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>583909000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:36">
+    <row r="49" spans="1:38">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
-    </row>
-    <row r="50" spans="1:36">
+      <c r="AK49"/>
+      <c r="AL49"/>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50">
+        <v>18267000.0</v>
+      </c>
+      <c r="C50">
+        <v>13255445000.0</v>
+      </c>
+      <c r="D50">
         <v>130165128000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>282124086000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>352021712000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>429875237000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>530008252000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>415507783000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>444017006000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>507527892000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>501207167000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>436318922000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>488993650000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>440682050000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>462460907000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>377941594000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>457032278000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>499469220000.0</v>
       </c>
-      <c r="R50"/>
-[...1 lines deleted...]
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50">
         <v>579973900000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>563094566000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>502823610000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>294921532000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>365249849000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>376238307000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>238255316000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>432417962000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>310752812000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>53907124000.0</v>
       </c>
-      <c r="AD50"/>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
-    </row>
-    <row r="51" spans="1:36">
+      <c r="AK50"/>
+      <c r="AL50"/>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>18267000.0</v>
+      </c>
+      <c r="C51">
+        <v>13255445000.0</v>
+      </c>
+      <c r="D51">
         <v>130165128000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>282124086000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>352021712000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>430466904000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>534849919000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>424599450000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>457358673000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>525119559000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>523048834000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>462410589000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>524335317000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>512723717000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>542762787000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>470261684000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>560776277000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>615754339000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>645089222000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>594207967000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>736012833000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>729744456000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>686477443000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>488146065000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>583566832000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>558589906000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>498769519000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>541163390000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>526366891000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>562189638000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>415033208434.0</v>
       </c>
-      <c r="AE51"/>
-      <c r="AF51">
+      <c r="AG51"/>
+      <c r="AH51">
         <v>253221272080.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>271598935461.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51"/>
       <c r="AJ51"/>
-    </row>
-    <row r="52" spans="1:36">
+      <c r="AK51"/>
+      <c r="AL51"/>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>18267000.0</v>
+      </c>
+      <c r="C52">
+        <v>13255445000.0</v>
+      </c>
+      <c r="D52">
         <v>130165128000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>282124086000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>352021712000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>429875237000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>530008252000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>407243167000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>439156279000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>498873471000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>491811323000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>433283970000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>480656613000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>439170479000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>458185307000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>375216132000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>452709500000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>494213283000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>515868939000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>451387434000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>574076421000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>559202430000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>490136665000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>266120139000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>355779482000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>376280220000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>238478441000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>433100900000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>311727912000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>346254743000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>415033208434.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>253221272080.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>271583425000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52"/>
       <c r="AJ52"/>
-    </row>
-    <row r="53" spans="1:36">
+      <c r="AK52"/>
+      <c r="AL52"/>
+    </row>
+    <row r="53" spans="1:38">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
-      <c r="F53">
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53">
         <v>50564766000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>56026885000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>60359242000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>34277125000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>41077227000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>10235826000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>56647153000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>71343452000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>84621058000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>95962332000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>106894358000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>111640688000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>127125381000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>140228544000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>133490214000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>94826426000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>92138369000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>92138369000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>91477765000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>123118952000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>157221046000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>157036610000.0</v>
       </c>
-      <c r="AB53"/>
-      <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
-      <c r="AH53">
+      <c r="AH53"/>
+      <c r="AI53"/>
+      <c r="AJ53">
         <v>390634000000.0</v>
       </c>
-      <c r="AI53"/>
-[...2 lines deleted...]
-    <row r="54" spans="1:36">
+      <c r="AK53"/>
+      <c r="AL53"/>
+    </row>
+    <row r="54" spans="1:38">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
-    </row>
-    <row r="55" spans="1:36">
+      <c r="AK54"/>
+      <c r="AL54"/>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>1645085210000.0</v>
+      </c>
+      <c r="C55">
+        <v>1614059668000.0</v>
+      </c>
+      <c r="D55">
         <v>1700803617000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1799095452000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1865084580000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1932495722000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>2056946170000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1916373263000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1951671070000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>2019929220000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>2037761768000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1916352111000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1932539260000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>2182945756000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>2223847739000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>2116243265000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>2215108374000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>2275216679000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2314827213000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>2219404486000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2362187974000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>2279580714000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>2094564841000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1898084712000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1934316797000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1872712715000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1842710677000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1845018384000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>1842539930000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>1868245599000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>1745271609417.0</v>
       </c>
-      <c r="AE55"/>
-      <c r="AF55">
+      <c r="AG55"/>
+      <c r="AH55">
         <v>1465962293481.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>1517616675633.0</v>
       </c>
-      <c r="AH55"/>
-      <c r="AI55">
+      <c r="AJ55"/>
+      <c r="AK55">
         <v>1519647000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>1183429000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:36">
+    <row r="56" spans="1:38">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>843748393000.0</v>
+      </c>
+      <c r="C56">
+        <v>805032679000.0</v>
+      </c>
+      <c r="D56">
         <v>858995238000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>952813528000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1014080025000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1078123117000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1203653162000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1057195135000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>1080560148000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>1144764673000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1156965862000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1036584047000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>1044128160000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1021595101000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1078405749000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>972658550000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1069120924000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1125203657000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1171075910000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1069258756000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1207078429000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1110854069000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1130396332000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>959513994000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>1017237050000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>998741083000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>1004288523000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>1047325258000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>1057396633000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>1087918253000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>973127540729.0</v>
       </c>
-      <c r="AE56"/>
-      <c r="AF56">
+      <c r="AG56"/>
+      <c r="AH56">
         <v>817766412353.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>877871950573.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>195317000000.0</v>
       </c>
-      <c r="AI56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:36">
+      <c r="AK56"/>
+      <c r="AL56"/>
+    </row>
+    <row r="57" spans="1:38">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>97868294000.0</v>
+      </c>
+      <c r="C57">
+        <v>102496764000.0</v>
+      </c>
+      <c r="D57">
         <v>222412026000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>352615113000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>432028189000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>509302248000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>617942180000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>490029241000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>513983989000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>588637605000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>617184480000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>510000316000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>572280009000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>508757119000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>548709711000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>439218112000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>522455908000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>572352601000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>604719503000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>511167122000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>647645585000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>634406029000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>634760524000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>440566970000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>470636881000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>468447997000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>370396887000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>536368148000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>399777965000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>456061430000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>553651326554.0</v>
       </c>
-      <c r="AE57"/>
-      <c r="AF57">
+      <c r="AG57"/>
+      <c r="AH57">
         <v>369524290079.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>410428677728.0</v>
       </c>
-      <c r="AH57"/>
-      <c r="AI57">
+      <c r="AJ57"/>
+      <c r="AK57">
         <v>331199000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>233791000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:36">
+    <row r="58" spans="1:38">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>168786604000.0</v>
+      </c>
+      <c r="C58">
+        <v>172026179000.0</v>
+      </c>
+      <c r="D58">
         <v>293602181000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>421877419000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>500812334000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>578323545000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>691145668000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>566494034000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>592808024000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>669321468000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>705810171000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>601313826000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>670641264000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>677054913000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>728506475000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>628812333000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>720410844000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>781382414000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>828473318000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>746639553000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>894286037000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>889592205000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>859491927000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>674803068000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>729680538000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>691923883000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>668079679000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>680438308000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>648241805000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>705279760000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>598524274835.0</v>
       </c>
-      <c r="AE58"/>
-      <c r="AF58">
+      <c r="AG58"/>
+      <c r="AH58">
         <v>410394993477.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>449318780930.0</v>
       </c>
-      <c r="AH58"/>
-      <c r="AI58">
+      <c r="AJ58"/>
+      <c r="AK58">
         <v>364418000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>261845000000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:36">
+    <row r="59" spans="1:38">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
-    </row>
-    <row r="60" spans="1:36">
+      <c r="AK59"/>
+      <c r="AL59"/>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>1265696298000.0</v>
+      </c>
+      <c r="C60">
+        <v>1237124624000.0</v>
+      </c>
+      <c r="D60">
         <v>1208382384000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>1183542169000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>1171186093000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>1163777196000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>1173986897000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>1159889220000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>1166767455000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1161114160000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1147002479000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1133540278000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1079188995000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1284080688000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1274870445000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1269320297000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1275187650000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1275061385000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1269915021000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1218788164000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1215497827000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>1205110091000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1075747090000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>1068653211000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>1053854786000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>1032880255000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>1025922149000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>1017778582000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>1040862992000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>1014998385000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>999153940885.0</v>
       </c>
-      <c r="AE60"/>
-      <c r="AF60">
+      <c r="AG60"/>
+      <c r="AH60">
         <v>891161302640.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>900417493462.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>1155229000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>996743000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>810448000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:36">
+    <row r="61" spans="1:38">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
-    </row>
-    <row r="62" spans="1:36">
+      <c r="AK61"/>
+      <c r="AL61"/>
+    </row>
+    <row r="62" spans="1:38">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>1072750263000.0</v>
+      </c>
+      <c r="C2">
         <v>1061500750000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1079890319000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1166100966000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1252971584000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1085012654000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>772140333000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>764518643000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>766207787705.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>720113880351.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>540332613946.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3">
+        <v>39251299000.0</v>
+      </c>
+      <c r="C3">
         <v>10630122000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>32494837000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31419151000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>51820893000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>33291674000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>48736782000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>43325726000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>42236259106.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>45836854664.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>9531010977.0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B5">
+        <v>130223091000.0</v>
+      </c>
+      <c r="C5">
         <v>63383893000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>160750757000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>81186553000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>110027516000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>138077725000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>106291636000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>149900304000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>132152402122.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>76253112312.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>117130242277.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B6">
+        <v>169474390000.0</v>
+      </c>
+      <c r="C6">
         <v>74014015000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>193245594000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>112605704000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>161848409000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>171369399000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>155028418000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>193226030000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>174388661228.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>122089966976.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>126661253254.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B9">
+        <v>425248924000.0</v>
+      </c>
+      <c r="C9">
         <v>308551891000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>368338298000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>338672106000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>359082492000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>387629061000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>350382261000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>425971494000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>366024946559.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>283014410460.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>266617842164.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B10">
+        <v>119864764000.0</v>
+      </c>
+      <c r="C10">
         <v>33238541000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>120215570000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>43820498000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>58980604000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>105501929000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>82408851000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>129117520000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>115752823694.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>62004422749.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>92334701381.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B11">
+        <v>26758929000.0</v>
+      </c>
+      <c r="C11">
         <v>15486845000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>26077635000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>13851149000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>20179838000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>26213673000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>21497895000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>34873523000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>28130184302.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>29516583076.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>19977974688.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B12">
+        <v>16348889000.0</v>
+      </c>
+      <c r="C12">
         <v>34333030000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40535187000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>41161428000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>54016740000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>41405617000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>39799264000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>25376450000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16399578429.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>14248689563.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>26059876405.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B13">
+        <v>363494000.0</v>
+      </c>
+      <c r="C13">
         <v>30458676000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>790131000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>29811826000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>51903949000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>31313516000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>20759303000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>20446768000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>4234249000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>12024362047.0</v>
       </c>
-      <c r="K13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B14">
+        <v>-17650019000.0</v>
+      </c>
+      <c r="C14">
         <v>-4801263000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-10625166000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-3880733000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-8926466000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>184878418000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>147908577000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>147967454000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>167880401000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>158486000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>111136000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B15">
+        <v>75455816000.0</v>
+      </c>
+      <c r="C15">
         <v>12950433000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>83512769000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>22523399000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>29874300000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>66091149000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>50144325000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>77683330000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>74114259127.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>27636735279.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>65780862072.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B16">
+        <v>75455816000.0</v>
+      </c>
+      <c r="C16">
         <v>12950433000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>83512769000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>7429615000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>29874300000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>66091149000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>50144325000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>77683330000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>74114259000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>32488000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>72357000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B17">
+        <v>93105835000.0</v>
+      </c>
+      <c r="C17">
         <v>17751696000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>94137935000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>11310348000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>38800766000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>79288256000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>60910956000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>94243997000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>87622639392.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>32487839673.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>72357000000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B18">
+        <v>-15985395000.0</v>
+      </c>
+      <c r="C18">
         <v>-33902864000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-39745056000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-40298344000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-51554961000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-34169847000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-26848525000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-21745713000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-8552037151.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2224327516.0</v>
       </c>
-      <c r="K18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B21">
+        <v>130223091000.0</v>
+      </c>
+      <c r="C21">
         <v>55278332000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>112095783000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>73516900000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>108851511000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>138077725000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>106291636000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>150416273000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>122112753991.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>57011390266.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>94720289111.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B23">
+        <v>1367776096000.0</v>
+      </c>
+      <c r="C23">
         <v>1314774309000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1336132834000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1441802892000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1503202565000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1334563990000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1016230958000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1040073864000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1010119980273.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>946116900545.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>712230167000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B25">
+        <v>10583719000.0</v>
+      </c>
+      <c r="C25">
         <v>10630122000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>10510783000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>14712863000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13564588000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11966408000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>15293103000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>13479341000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12437900945.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>124</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>108887003000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>150789156000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>139574566000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>112700845000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>107141396000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>101723657000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>131251878000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>117228938616.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>111613127778.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>91568036675.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B28">
+        <v>160888687000.0</v>
+      </c>
+      <c r="C28">
         <v>25057511000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>105453359000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>20464119000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>17865147000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19611835000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>20463986000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>32204588000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>28431538722.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16760687250.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10771384922.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B29">
+        <v>26758929000.0</v>
+      </c>
+      <c r="C29">
         <v>15486845000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>26077635000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10895010000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>20179838000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26213673000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>21497895000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>34873523000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>28130184000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>29516583076.0</v>
       </c>
-      <c r="K29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B30">
+        <v>295025833000.0</v>
+      </c>
+      <c r="C30">
         <v>253273559000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>256242515000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>279848248000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>250230981000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>249551336000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>244090625000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>275555221000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>243912192568.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>226003020194.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>171897553053.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B31">
+        <v>-10358327000.0</v>
+      </c>
+      <c r="C31">
         <v>-22039791000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>8119787000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-29696402000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-49870907000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-32575796000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-23882785000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-20782784000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-6359932000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4993032483.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2385587730.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B32">
+        <v>1497999187000.0</v>
+      </c>
+      <c r="C32">
         <v>1370052641000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>1448228617000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>1515319792000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>1612054076000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>1472641715000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>1122522594000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1190490137000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>1132232734264.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>1003128290811.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>806950456110.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AH32"/>
+  <dimension ref="A1:AJ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:34">
+    <row r="1" spans="1:36">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:34">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:36">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B2">
+        <v>215544382000.0</v>
+      </c>
+      <c r="C2">
+        <v>278084755000.0</v>
+      </c>
+      <c r="D2">
         <v>274508579000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>238591826000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>276304130000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>265493245000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>332213486000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>241925750000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>229846667000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>268840511000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>282969371000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>240752279000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>284246821000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>281179654000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>334550615000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>282463805000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>285375710000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>331663680000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>298390620000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>282342644000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>340574640000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>323780414000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>272149251000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>215766794000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>273316195000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>211087557000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>197345225000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>183151690000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>180555861000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>202759452985.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>194095756015.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>191237400724.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>176426033276.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>179555447905.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>189615720280.0</v>
       </c>
     </row>
-    <row r="3" spans="1:34">
+    <row r="3" spans="1:36">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B3">
+        <v>2599710000.0</v>
+      </c>
+      <c r="C3">
+        <v>11070611000.0</v>
+      </c>
+      <c r="D3">
         <v>9604964000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>2641023000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2619950000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>2651724000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>9124818000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>9052515000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>8464128000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>8415101000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>8156116000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>8069479000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>7854141000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>13365319000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>13239510000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>13253818000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>13175644000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>13056082000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>12938526000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>12914245000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>12919001000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3100109000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2969492000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2949902000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2946905000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3480700000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>4110611000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>4336247000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3365545000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3643919531.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3383107469.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>3022933110.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3429380890.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3375449189.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2950455448.0</v>
       </c>
     </row>
-    <row r="4" spans="1:34">
+    <row r="4" spans="1:36">
       <c r="A4" t="s">
-        <v>99</v>
-[...140 lines deleted...]
-      <c r="A6" t="s">
         <v>101</v>
-      </c>
-[...3485 lines deleted...]
-        <v>130</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
-    </row>
-    <row r="5" spans="1:35">
+      <c r="AJ4"/>
+    </row>
+    <row r="5" spans="1:36">
       <c r="A5" t="s">
+        <v>102</v>
+      </c>
+      <c r="B5">
+        <v>45427179000.0</v>
+      </c>
+      <c r="C5">
+        <v>43109360000.0</v>
+      </c>
+      <c r="D5">
+        <v>39647985000.0</v>
+      </c>
+      <c r="E5">
+        <v>24842760000.0</v>
+      </c>
+      <c r="F5">
+        <v>23672704000.0</v>
+      </c>
+      <c r="G5">
+        <v>-2116703000.0</v>
+      </c>
+      <c r="H5">
+        <v>28905630000.0</v>
+      </c>
+      <c r="I5">
+        <v>16821305000.0</v>
+      </c>
+      <c r="J5">
+        <v>21715484000.0</v>
+      </c>
+      <c r="K5">
+        <v>36066394000.0</v>
+      </c>
+      <c r="L5">
+        <v>30873886000.0</v>
+      </c>
+      <c r="M5">
+        <v>69346315000.0</v>
+      </c>
+      <c r="N5">
+        <v>24992927000.0</v>
+      </c>
+      <c r="O5">
+        <v>22673312000.0</v>
+      </c>
+      <c r="P5">
+        <v>18296115000.0</v>
+      </c>
+      <c r="Q5">
+        <v>3886762000.0</v>
+      </c>
+      <c r="R5">
+        <v>15284881000.0</v>
+      </c>
+      <c r="S5">
+        <v>20875438000.0</v>
+      </c>
+      <c r="T5">
+        <v>33290981000.0</v>
+      </c>
+      <c r="U5">
+        <v>21034910000.0</v>
+      </c>
+      <c r="V5">
+        <v>33650182000.0</v>
+      </c>
+      <c r="W5">
+        <v>25846370000.0</v>
+      </c>
+      <c r="X5">
+        <v>41723871000.0</v>
+      </c>
+      <c r="Y5">
+        <v>34899263000.0</v>
+      </c>
+      <c r="Z5">
+        <v>35608221000.0</v>
+      </c>
+      <c r="AA5">
+        <v>21966110000.0</v>
+      </c>
+      <c r="AB5">
+        <v>25459993000.0</v>
+      </c>
+      <c r="AC5">
+        <v>19330363000.0</v>
+      </c>
+      <c r="AD5">
+        <v>43407567000.0</v>
+      </c>
+      <c r="AE5">
+        <v>27155456198.0</v>
+      </c>
+      <c r="AF5">
+        <v>52192244291.0</v>
+      </c>
+      <c r="AG5">
+        <v>26163849620.0</v>
+      </c>
+      <c r="AH5">
+        <v>47341197110.0</v>
+      </c>
+      <c r="AI5">
+        <v>15199753143.0</v>
+      </c>
+      <c r="AJ5">
+        <v>28363456921.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:36">
+      <c r="A6" t="s">
+        <v>103</v>
+      </c>
+      <c r="B6">
+        <v>48026889000.0</v>
+      </c>
+      <c r="C6">
+        <v>54179971000.0</v>
+      </c>
+      <c r="D6">
+        <v>49252949000.0</v>
+      </c>
+      <c r="E6">
+        <v>27483783000.0</v>
+      </c>
+      <c r="F6">
+        <v>26292654000.0</v>
+      </c>
+      <c r="G6">
+        <v>535021000.0</v>
+      </c>
+      <c r="H6">
+        <v>38030448000.0</v>
+      </c>
+      <c r="I6">
+        <v>25873820000.0</v>
+      </c>
+      <c r="J6">
+        <v>30179612000.0</v>
+      </c>
+      <c r="K6">
+        <v>44481495000.0</v>
+      </c>
+      <c r="L6">
+        <v>39030002000.0</v>
+      </c>
+      <c r="M6">
+        <v>77415794000.0</v>
+      </c>
+      <c r="N6">
+        <v>32847068000.0</v>
+      </c>
+      <c r="O6">
+        <v>36038631000.0</v>
+      </c>
+      <c r="P6">
+        <v>31535625000.0</v>
+      </c>
+      <c r="Q6">
+        <v>17140580000.0</v>
+      </c>
+      <c r="R6">
+        <v>28460525000.0</v>
+      </c>
+      <c r="S6">
+        <v>33931520000.0</v>
+      </c>
+      <c r="T6">
+        <v>46229507000.0</v>
+      </c>
+      <c r="U6">
+        <v>33949155000.0</v>
+      </c>
+      <c r="V6">
+        <v>46569183000.0</v>
+      </c>
+      <c r="W6">
+        <v>28946479000.0</v>
+      </c>
+      <c r="X6">
+        <v>44693363000.0</v>
+      </c>
+      <c r="Y6">
+        <v>37849165000.0</v>
+      </c>
+      <c r="Z6">
+        <v>38555126000.0</v>
+      </c>
+      <c r="AA6">
+        <v>25446810000.0</v>
+      </c>
+      <c r="AB6">
+        <v>29570604000.0</v>
+      </c>
+      <c r="AC6">
+        <v>23666610000.0</v>
+      </c>
+      <c r="AD6">
+        <v>46773112000.0</v>
+      </c>
+      <c r="AE6">
+        <v>30799375729.0</v>
+      </c>
+      <c r="AF6">
+        <v>55575351760.0</v>
+      </c>
+      <c r="AG6">
+        <v>29186782730.0</v>
+      </c>
+      <c r="AH6">
+        <v>50770578000.0</v>
+      </c>
+      <c r="AI6">
+        <v>18575202332.0</v>
+      </c>
+      <c r="AJ6">
+        <v>31313912369.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:36">
+      <c r="A7" t="s">
+        <v>104</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+      <c r="AG7"/>
+      <c r="AH7"/>
+      <c r="AI7"/>
+      <c r="AJ7"/>
+    </row>
+    <row r="8" spans="1:36">
+      <c r="A8" t="s">
+        <v>105</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+    </row>
+    <row r="9" spans="1:36">
+      <c r="A9" t="s">
+        <v>106</v>
+      </c>
+      <c r="B9">
+        <v>103622105000.0</v>
+      </c>
+      <c r="C9">
+        <v>136497813000.0</v>
+      </c>
+      <c r="D9">
+        <v>110589861000.0</v>
+      </c>
+      <c r="E9">
+        <v>93651992000.0</v>
+      </c>
+      <c r="F9">
+        <v>89770231000.0</v>
+      </c>
+      <c r="G9">
+        <v>58466190000.0</v>
+      </c>
+      <c r="H9">
+        <v>91140591000.0</v>
+      </c>
+      <c r="I9">
+        <v>74630069000.0</v>
+      </c>
+      <c r="J9">
+        <v>76336643000.0</v>
+      </c>
+      <c r="K9">
+        <v>99847100000.0</v>
+      </c>
+      <c r="L9">
+        <v>100474394000.0</v>
+      </c>
+      <c r="M9">
+        <v>81346267000.0</v>
+      </c>
+      <c r="N9">
+        <v>89751874000.0</v>
+      </c>
+      <c r="O9">
+        <v>88069404000.0</v>
+      </c>
+      <c r="P9">
+        <v>99319114000.0</v>
+      </c>
+      <c r="Q9">
+        <v>74458691000.0</v>
+      </c>
+      <c r="R9">
+        <v>69902799000.0</v>
+      </c>
+      <c r="S9">
+        <v>86652265000.0</v>
+      </c>
+      <c r="T9">
+        <v>90944146000.0</v>
+      </c>
+      <c r="U9">
+        <v>78556876000.0</v>
+      </c>
+      <c r="V9">
+        <v>102929205000.0</v>
+      </c>
+      <c r="W9">
+        <v>100382079000.0</v>
+      </c>
+      <c r="X9">
+        <v>103668449000.0</v>
+      </c>
+      <c r="Y9">
+        <v>82281946000.0</v>
+      </c>
+      <c r="Z9">
+        <v>101296587000.0</v>
+      </c>
+      <c r="AA9">
+        <v>86242965000.0</v>
+      </c>
+      <c r="AB9">
+        <v>81684890000.0</v>
+      </c>
+      <c r="AC9">
+        <v>79493265000.0</v>
+      </c>
+      <c r="AD9">
+        <v>102961141000.0</v>
+      </c>
+      <c r="AE9">
+        <v>102817192809.0</v>
+      </c>
+      <c r="AF9">
+        <v>137137296191.0</v>
+      </c>
+      <c r="AG9">
+        <v>84906959958.0</v>
+      </c>
+      <c r="AH9">
+        <v>101110045042.0</v>
+      </c>
+      <c r="AI9">
+        <v>86732501962.0</v>
+      </c>
+      <c r="AJ9">
+        <v>82103232124.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:36">
+      <c r="A10" t="s">
+        <v>107</v>
+      </c>
+      <c r="B10">
+        <v>45270803000.0</v>
+      </c>
+      <c r="C10">
+        <v>45997965000.0</v>
+      </c>
+      <c r="D10">
+        <v>37007497000.0</v>
+      </c>
+      <c r="E10">
+        <v>19935398000.0</v>
+      </c>
+      <c r="F10">
+        <v>16923904000.0</v>
+      </c>
+      <c r="G10">
+        <v>-9377184000.0</v>
+      </c>
+      <c r="H10">
+        <v>19286042000.0</v>
+      </c>
+      <c r="I10">
+        <v>9816970000.0</v>
+      </c>
+      <c r="J10">
+        <v>13512713000.0</v>
+      </c>
+      <c r="K10">
+        <v>25293952000.0</v>
+      </c>
+      <c r="L10">
+        <v>23345785000.0</v>
+      </c>
+      <c r="M10">
+        <v>61207166000.0</v>
+      </c>
+      <c r="N10">
+        <v>10368667000.0</v>
+      </c>
+      <c r="O10">
+        <v>12298339000.0</v>
+      </c>
+      <c r="P10">
+        <v>11763136000.0</v>
+      </c>
+      <c r="Q10">
+        <v>-4954512000.0</v>
+      </c>
+      <c r="R10">
+        <v>3098395000.0</v>
+      </c>
+      <c r="S10">
+        <v>9986715000.0</v>
+      </c>
+      <c r="T10">
+        <v>21696827000.0</v>
+      </c>
+      <c r="U10">
+        <v>8075939000.0</v>
+      </c>
+      <c r="V10">
+        <v>19221123000.0</v>
+      </c>
+      <c r="W10">
+        <v>15492124000.0</v>
+      </c>
+      <c r="X10">
+        <v>33499062000.0</v>
+      </c>
+      <c r="Y10">
+        <v>26215930000.0</v>
+      </c>
+      <c r="Z10">
+        <v>30294813000.0</v>
+      </c>
+      <c r="AA10">
+        <v>13001526000.0</v>
+      </c>
+      <c r="AB10">
+        <v>15469738000.0</v>
+      </c>
+      <c r="AC10">
+        <v>12344664000.0</v>
+      </c>
+      <c r="AD10">
+        <v>41592923000.0</v>
+      </c>
+      <c r="AE10">
+        <v>16726195536.0</v>
+      </c>
+      <c r="AF10">
+        <v>47404694464.0</v>
+      </c>
+      <c r="AG10">
+        <v>22157607626.0</v>
+      </c>
+      <c r="AH10">
+        <v>42829022374.0</v>
+      </c>
+      <c r="AI10">
+        <v>14170899023.0</v>
+      </c>
+      <c r="AJ10">
+        <v>24473912639.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:36">
+      <c r="A11" t="s">
+        <v>108</v>
+      </c>
+      <c r="B11">
+        <v>10835743000.0</v>
+      </c>
+      <c r="C11">
+        <v>8784865000.0</v>
+      </c>
+      <c r="D11">
+        <v>6901108000.0</v>
+      </c>
+      <c r="E11">
+        <v>4264700000.0</v>
+      </c>
+      <c r="F11">
+        <v>6808256000.0</v>
+      </c>
+      <c r="G11">
+        <v>2223419000.0</v>
+      </c>
+      <c r="H11">
+        <v>3216342000.0</v>
+      </c>
+      <c r="I11">
+        <v>4938092000.0</v>
+      </c>
+      <c r="J11">
+        <v>5108992000.0</v>
+      </c>
+      <c r="K11">
+        <v>10826347000.0</v>
+      </c>
+      <c r="L11">
+        <v>6264730000.0</v>
+      </c>
+      <c r="M11">
+        <v>4982244000.0</v>
+      </c>
+      <c r="N11">
+        <v>4004314000.0</v>
+      </c>
+      <c r="O11">
+        <v>4374265000.0</v>
+      </c>
+      <c r="P11">
+        <v>3550478000.0</v>
+      </c>
+      <c r="Q11">
+        <v>899644000.0</v>
+      </c>
+      <c r="R11">
+        <v>2070623000.0</v>
+      </c>
+      <c r="S11">
+        <v>5142475000.0</v>
+      </c>
+      <c r="T11">
+        <v>5962606000.0</v>
+      </c>
+      <c r="U11">
+        <v>2990003000.0</v>
+      </c>
+      <c r="V11">
+        <v>6084754000.0</v>
+      </c>
+      <c r="W11">
+        <v>4714771000.0</v>
+      </c>
+      <c r="X11">
+        <v>7855273000.0</v>
+      </c>
+      <c r="Y11">
+        <v>7376197000.0</v>
+      </c>
+      <c r="Z11">
+        <v>6267432000.0</v>
+      </c>
+      <c r="AA11">
+        <v>3353219000.0</v>
+      </c>
+      <c r="AB11">
+        <v>5066357000.0</v>
+      </c>
+      <c r="AC11">
+        <v>3142774000.0</v>
+      </c>
+      <c r="AD11">
+        <v>9935545000.0</v>
+      </c>
+      <c r="AE11">
+        <v>3451655670.0</v>
+      </c>
+      <c r="AF11">
+        <v>11172999330.0</v>
+      </c>
+      <c r="AG11">
+        <v>9115784522.0</v>
+      </c>
+      <c r="AH11">
+        <v>11133083478.0</v>
+      </c>
+      <c r="AI11">
+        <v>2685609976.0</v>
+      </c>
+      <c r="AJ11">
+        <v>6405953627.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:36">
+      <c r="A12" t="s">
+        <v>109</v>
+      </c>
+      <c r="B12">
+        <v>156376000.0</v>
+      </c>
+      <c r="C12">
+        <v>798966000.0</v>
+      </c>
+      <c r="D12">
+        <v>2640488000.0</v>
+      </c>
+      <c r="E12">
+        <v>5532765000.0</v>
+      </c>
+      <c r="F12">
+        <v>7376670000.0</v>
+      </c>
+      <c r="G12">
+        <v>8371787000.0</v>
+      </c>
+      <c r="H12">
+        <v>9619588000.0</v>
+      </c>
+      <c r="I12">
+        <v>7004335000.0</v>
+      </c>
+      <c r="J12">
+        <v>8822733000.0</v>
+      </c>
+      <c r="K12">
+        <v>10736244000.0</v>
+      </c>
+      <c r="L12">
+        <v>10284041000.0</v>
+      </c>
+      <c r="M12">
+        <v>8139149000.0</v>
+      </c>
+      <c r="N12">
+        <v>11375753000.0</v>
+      </c>
+      <c r="O12">
+        <v>9230959000.0</v>
+      </c>
+      <c r="P12">
+        <v>9758695000.0</v>
+      </c>
+      <c r="Q12">
+        <v>8841274000.0</v>
+      </c>
+      <c r="R12">
+        <v>12186486000.0</v>
+      </c>
+      <c r="S12">
+        <v>12066808000.0</v>
+      </c>
+      <c r="T12">
+        <v>12439047000.0</v>
+      </c>
+      <c r="U12">
+        <v>13291686000.0</v>
+      </c>
+      <c r="V12">
+        <v>16648262999.0</v>
+      </c>
+      <c r="W12">
+        <v>12785018000.0</v>
+      </c>
+      <c r="X12">
+        <v>8666535000.0</v>
+      </c>
+      <c r="Y12">
+        <v>8610412000.0</v>
+      </c>
+      <c r="Z12">
+        <v>9671551000.0</v>
+      </c>
+      <c r="AA12">
+        <v>9409779000.0</v>
+      </c>
+      <c r="AB12">
+        <v>10380041000.0</v>
+      </c>
+      <c r="AC12">
+        <v>12208710000.0</v>
+      </c>
+      <c r="AD12">
+        <v>8784676000.0</v>
+      </c>
+      <c r="AE12">
+        <v>10429260662.0</v>
+      </c>
+      <c r="AF12">
+        <v>4787549823.0</v>
+      </c>
+      <c r="AG12">
+        <v>4006241996.0</v>
+      </c>
+      <c r="AH12">
+        <v>6108337004.0</v>
+      </c>
+      <c r="AI12">
+        <v>1028854120.0</v>
+      </c>
+      <c r="AJ12">
+        <v>5321801216.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:36">
+      <c r="A13" t="s">
+        <v>110</v>
+      </c>
+      <c r="B13">
+        <v>369539000.0</v>
+      </c>
+      <c r="C13">
+        <v>132368000.0</v>
+      </c>
+      <c r="D13">
+        <v>173143000.0</v>
+      </c>
+      <c r="E13">
+        <v>6792581000.0</v>
+      </c>
+      <c r="F13">
+        <v>3308244000.0</v>
+      </c>
+      <c r="G13">
+        <v>3743046000.0</v>
+      </c>
+      <c r="H13">
+        <v>12958720000.0</v>
+      </c>
+      <c r="I13">
+        <v>104254000.0</v>
+      </c>
+      <c r="J13">
+        <v>147976000.0</v>
+      </c>
+      <c r="K13">
+        <v>208435000.0</v>
+      </c>
+      <c r="L13">
+        <v>7050770000.0</v>
+      </c>
+      <c r="M13">
+        <v>9003649000.0</v>
+      </c>
+      <c r="N13">
+        <v>14642746000.0</v>
+      </c>
+      <c r="O13">
+        <v>5142254000.0</v>
+      </c>
+      <c r="P13">
+        <v>6762500000.0</v>
+      </c>
+      <c r="Q13">
+        <v>155183000.0</v>
+      </c>
+      <c r="R13">
+        <v>392666000.0</v>
+      </c>
+      <c r="S13">
+        <v>13796344000.0</v>
+      </c>
+      <c r="T13">
+        <v>10740418000.0</v>
+      </c>
+      <c r="U13">
+        <v>12455961000.0</v>
+      </c>
+      <c r="V13">
+        <v>15719815000.0</v>
+      </c>
+      <c r="W13">
+        <v>9962391000.0</v>
+      </c>
+      <c r="X13">
+        <v>7342795000.0</v>
+      </c>
+      <c r="Y13">
+        <v>8991937000.0</v>
+      </c>
+      <c r="Z13">
+        <v>5016393000.0</v>
+      </c>
+      <c r="AA13">
+        <v>5227331000.0</v>
+      </c>
+      <c r="AB13">
+        <v>6846106000.0</v>
+      </c>
+      <c r="AC13">
+        <v>4514503000.0</v>
+      </c>
+      <c r="AD13">
+        <v>3805741000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+    </row>
+    <row r="14" spans="1:36">
+      <c r="A14" t="s">
+        <v>111</v>
+      </c>
+      <c r="B14">
+        <v>-5718093000.0</v>
+      </c>
+      <c r="C14">
+        <v>-6571248000.0</v>
+      </c>
+      <c r="D14">
+        <v>-5160773000.0</v>
+      </c>
+      <c r="E14">
+        <v>-3209238000.0</v>
+      </c>
+      <c r="F14">
+        <v>-2708760000.0</v>
+      </c>
+      <c r="G14">
+        <v>1308040000.0</v>
+      </c>
+      <c r="H14">
+        <v>-1847675000.0</v>
+      </c>
+      <c r="I14">
+        <v>-1635551000.0</v>
+      </c>
+      <c r="J14">
+        <v>-2626077000.0</v>
+      </c>
+      <c r="K14">
+        <v>-3925552000.0</v>
+      </c>
+      <c r="L14">
+        <v>-3477316000.0</v>
+      </c>
+      <c r="M14">
+        <v>-1691431000.0</v>
+      </c>
+      <c r="N14">
+        <v>-1530867000.0</v>
+      </c>
+      <c r="O14">
+        <v>-1090268000.0</v>
+      </c>
+      <c r="P14">
+        <v>-2400259000.0</v>
+      </c>
+      <c r="Q14">
+        <v>360071000.0</v>
+      </c>
+      <c r="R14">
+        <v>-750277000.0</v>
+      </c>
+      <c r="S14">
+        <v>-1921454000.0</v>
+      </c>
+      <c r="T14">
+        <v>-2845874000.0</v>
+      </c>
+      <c r="U14">
+        <v>253976769000.0</v>
+      </c>
+      <c r="V14">
+        <v>252404110000.0</v>
+      </c>
+      <c r="W14">
+        <v>184878418000.0</v>
+      </c>
+      <c r="X14">
+        <v>159325824000.0</v>
+      </c>
+      <c r="Y14">
+        <v>154628433000.0</v>
+      </c>
+      <c r="Z14">
+        <v>150781473000.0</v>
+      </c>
+      <c r="AA14">
+        <v>147908577000.0</v>
+      </c>
+      <c r="AB14">
+        <v>148708849000.0</v>
+      </c>
+      <c r="AC14">
+        <v>146801494000.0</v>
+      </c>
+      <c r="AD14">
+        <v>153435133000.0</v>
+      </c>
+      <c r="AE14">
+        <v>147967454000.0</v>
+      </c>
+      <c r="AF14"/>
+      <c r="AG14">
+        <v>147967454000.0</v>
+      </c>
+      <c r="AH14"/>
+      <c r="AI14"/>
+      <c r="AJ14"/>
+    </row>
+    <row r="15" spans="1:36">
+      <c r="A15" t="s">
+        <v>112</v>
+      </c>
+      <c r="B15">
+        <v>28716967000.0</v>
+      </c>
+      <c r="C15">
+        <v>30641852000.0</v>
+      </c>
+      <c r="D15">
+        <v>24945616000.0</v>
+      </c>
+      <c r="E15">
+        <v>12461460000.0</v>
+      </c>
+      <c r="F15">
+        <v>7406888000.0</v>
+      </c>
+      <c r="G15">
+        <v>-10292563000.0</v>
+      </c>
+      <c r="H15">
+        <v>14222025000.0</v>
+      </c>
+      <c r="I15">
+        <v>3243327000.0</v>
+      </c>
+      <c r="J15">
+        <v>5777644000.0</v>
+      </c>
+      <c r="K15">
+        <v>10542053000.0</v>
+      </c>
+      <c r="L15">
+        <v>13603739000.0</v>
+      </c>
+      <c r="M15">
+        <v>54533491000.0</v>
+      </c>
+      <c r="N15">
+        <v>4833486000.0</v>
+      </c>
+      <c r="O15">
+        <v>6833806000.0</v>
+      </c>
+      <c r="P15">
+        <v>8212658000.0</v>
+      </c>
+      <c r="Q15">
+        <v>-5854156000.0</v>
+      </c>
+      <c r="R15">
+        <v>1027772000.0</v>
+      </c>
+      <c r="S15">
+        <v>2922786000.0</v>
+      </c>
+      <c r="T15">
+        <v>12888347000.0</v>
+      </c>
+      <c r="U15">
+        <v>3482884000.0</v>
+      </c>
+      <c r="V15">
+        <v>10580283000.0</v>
+      </c>
+      <c r="W15">
+        <v>9314052000.0</v>
+      </c>
+      <c r="X15">
+        <v>20679070000.0</v>
+      </c>
+      <c r="Y15">
+        <v>14968158000.0</v>
+      </c>
+      <c r="Z15">
+        <v>21129869000.0</v>
+      </c>
+      <c r="AA15">
+        <v>10242600000.0</v>
+      </c>
+      <c r="AB15">
+        <v>8416061000.0</v>
+      </c>
+      <c r="AC15">
+        <v>5383929000.0</v>
+      </c>
+      <c r="AD15">
+        <v>26101735000.0</v>
+      </c>
+      <c r="AE15">
+        <v>14011444684.0</v>
+      </c>
+      <c r="AF15">
+        <v>30804336316.0</v>
+      </c>
+      <c r="AG15">
+        <v>6577684194.0</v>
+      </c>
+      <c r="AH15">
+        <v>26289864806.0</v>
+      </c>
+      <c r="AI15">
+        <v>10680283442.0</v>
+      </c>
+      <c r="AJ15">
+        <v>14941816872.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:36">
+      <c r="A16" t="s">
+        <v>113</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>30641852000.0</v>
+      </c>
+      <c r="D16">
+        <v>24945616000.0</v>
+      </c>
+      <c r="E16">
+        <v>12461460000.0</v>
+      </c>
+      <c r="F16">
+        <v>7406888000.0</v>
+      </c>
+      <c r="G16">
+        <v>-10292563000.0</v>
+      </c>
+      <c r="H16">
+        <v>14222025000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>13603739000.0</v>
+      </c>
+      <c r="M16">
+        <v>54533491000.0</v>
+      </c>
+      <c r="N16">
+        <v>4833486000.0</v>
+      </c>
+      <c r="O16">
+        <v>6833806000.0</v>
+      </c>
+      <c r="P16">
+        <v>5812399000.0</v>
+      </c>
+      <c r="Q16">
+        <v>-1720639000.0</v>
+      </c>
+      <c r="R16">
+        <v>277495000.0</v>
+      </c>
+      <c r="S16">
+        <v>2922786000.0</v>
+      </c>
+      <c r="T16">
+        <v>12888347000.0</v>
+      </c>
+      <c r="U16">
+        <v>3482884000.0</v>
+      </c>
+      <c r="V16">
+        <v>10580283000.0</v>
+      </c>
+      <c r="W16">
+        <v>9314052000.0</v>
+      </c>
+      <c r="X16">
+        <v>20679070000.0</v>
+      </c>
+      <c r="Y16">
+        <v>14968158000.0</v>
+      </c>
+      <c r="Z16">
+        <v>21129869000.0</v>
+      </c>
+      <c r="AA16">
+        <v>10242600000.0</v>
+      </c>
+      <c r="AB16">
+        <v>8416061000.0</v>
+      </c>
+      <c r="AC16">
+        <v>5383929000.0</v>
+      </c>
+      <c r="AD16">
+        <v>26101735000.0</v>
+      </c>
+      <c r="AE16">
+        <v>14011444684.0</v>
+      </c>
+      <c r="AF16"/>
+      <c r="AG16">
+        <v>6577684000.0</v>
+      </c>
+      <c r="AH16"/>
+      <c r="AI16"/>
+      <c r="AJ16"/>
+    </row>
+    <row r="17" spans="1:36">
+      <c r="A17" t="s">
+        <v>114</v>
+      </c>
+      <c r="B17">
+        <v>34435060000.0</v>
+      </c>
+      <c r="C17">
+        <v>37213100000.0</v>
+      </c>
+      <c r="D17">
+        <v>30106389000.0</v>
+      </c>
+      <c r="E17">
+        <v>15670698000.0</v>
+      </c>
+      <c r="F17">
+        <v>10115648000.0</v>
+      </c>
+      <c r="G17">
+        <v>-11600603000.0</v>
+      </c>
+      <c r="H17">
+        <v>16069700000.0</v>
+      </c>
+      <c r="I17">
+        <v>4878878000.0</v>
+      </c>
+      <c r="J17">
+        <v>8403721000.0</v>
+      </c>
+      <c r="K17">
+        <v>14467605000.0</v>
+      </c>
+      <c r="L17">
+        <v>17081055000.0</v>
+      </c>
+      <c r="M17">
+        <v>56224922000.0</v>
+      </c>
+      <c r="N17">
+        <v>6364353000.0</v>
+      </c>
+      <c r="O17">
+        <v>7924074000.0</v>
+      </c>
+      <c r="P17">
+        <v>8212658000.0</v>
+      </c>
+      <c r="Q17">
+        <v>-5854156000.0</v>
+      </c>
+      <c r="R17">
+        <v>1027772000.0</v>
+      </c>
+      <c r="S17">
+        <v>4844240000.0</v>
+      </c>
+      <c r="T17">
+        <v>15734221000.0</v>
+      </c>
+      <c r="U17">
+        <v>5085936000.0</v>
+      </c>
+      <c r="V17">
+        <v>13136369000.0</v>
+      </c>
+      <c r="W17">
+        <v>10777353000.0</v>
+      </c>
+      <c r="X17">
+        <v>25643789000.0</v>
+      </c>
+      <c r="Y17">
+        <v>18839733000.0</v>
+      </c>
+      <c r="Z17">
+        <v>24027381000.0</v>
+      </c>
+      <c r="AA17">
+        <v>9648307000.0</v>
+      </c>
+      <c r="AB17">
+        <v>10403381000.0</v>
+      </c>
+      <c r="AC17">
+        <v>9201890000.0</v>
+      </c>
+      <c r="AD17">
+        <v>31657378000.0</v>
+      </c>
+      <c r="AE17">
+        <v>13274539866.0</v>
+      </c>
+      <c r="AF17"/>
+      <c r="AG17">
+        <v>13041823000.0</v>
+      </c>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+    </row>
+    <row r="18" spans="1:36">
+      <c r="A18" t="s">
+        <v>115</v>
+      </c>
+      <c r="B18">
+        <v>-201746000.0</v>
+      </c>
+      <c r="C18">
+        <v>-666598000.0</v>
+      </c>
+      <c r="D18">
+        <v>-2580792000.0</v>
+      </c>
+      <c r="E18">
+        <v>-5450306000.0</v>
+      </c>
+      <c r="F18">
+        <v>-7287699000.0</v>
+      </c>
+      <c r="G18">
+        <v>-8293241000.0</v>
+      </c>
+      <c r="H18">
+        <v>-9520198000.0</v>
+      </c>
+      <c r="I18">
+        <v>-6900081000.0</v>
+      </c>
+      <c r="J18">
+        <v>-9189344000.0</v>
+      </c>
+      <c r="K18">
+        <v>-10527809000.0</v>
+      </c>
+      <c r="L18">
+        <v>-10052183000.0</v>
+      </c>
+      <c r="M18">
+        <v>-7949086000.0</v>
+      </c>
+      <c r="N18">
+        <v>-11215978000.0</v>
+      </c>
+      <c r="O18">
+        <v>-10208842000.0</v>
+      </c>
+      <c r="P18">
+        <v>-9609591000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-8686091000.0</v>
+      </c>
+      <c r="R18">
+        <v>-11793820000.0</v>
+      </c>
+      <c r="S18">
+        <v>-11558640000.0</v>
+      </c>
+      <c r="T18">
+        <v>-11930341000.0</v>
+      </c>
+      <c r="U18">
+        <v>-12346165000.0</v>
+      </c>
+      <c r="V18">
+        <v>-15719815000.0</v>
+      </c>
+      <c r="W18">
+        <v>-11620011000.0</v>
+      </c>
+      <c r="X18">
+        <v>-7128378000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-7285054000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-8136404000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-10154408000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-3492935000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-7694207000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-5506975000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+    </row>
+    <row r="19" spans="1:36">
+      <c r="A19" t="s">
+        <v>116</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+    </row>
+    <row r="20" spans="1:36">
+      <c r="A20" t="s">
+        <v>117</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+      <c r="AG20"/>
+      <c r="AH20"/>
+      <c r="AI20"/>
+      <c r="AJ20"/>
+    </row>
+    <row r="21" spans="1:36">
+      <c r="A21" t="s">
+        <v>118</v>
+      </c>
+      <c r="B21">
+        <v>43133802000.0</v>
+      </c>
+      <c r="C21">
+        <v>43109360000.0</v>
+      </c>
+      <c r="D21">
+        <v>36880378000.0</v>
+      </c>
+      <c r="E21">
+        <v>25468390000.0</v>
+      </c>
+      <c r="F21">
+        <v>24264353000.0</v>
+      </c>
+      <c r="G21">
+        <v>-1005007000.0</v>
+      </c>
+      <c r="H21">
+        <v>21833581000.0</v>
+      </c>
+      <c r="I21">
+        <v>17175268000.0</v>
+      </c>
+      <c r="J21">
+        <v>21710528000.0</v>
+      </c>
+      <c r="K21">
+        <v>36066394000.0</v>
+      </c>
+      <c r="L21">
+        <v>30873886000.0</v>
+      </c>
+      <c r="M21">
+        <v>20162576000.0</v>
+      </c>
+      <c r="N21">
+        <v>24992927000.0</v>
+      </c>
+      <c r="O21">
+        <v>17719654000.0</v>
+      </c>
+      <c r="P21">
+        <v>18296115000.0</v>
+      </c>
+      <c r="Q21">
+        <v>2962029000.0</v>
+      </c>
+      <c r="R21">
+        <v>14026151000.0</v>
+      </c>
+      <c r="S21">
+        <v>20875438000.0</v>
+      </c>
+      <c r="T21">
+        <v>33290981000.0</v>
+      </c>
+      <c r="U21">
+        <v>21034910000.0</v>
+      </c>
+      <c r="V21">
+        <v>33650182000.0</v>
+      </c>
+      <c r="W21">
+        <v>25846370000.0</v>
+      </c>
+      <c r="X21">
+        <v>41723871000.0</v>
+      </c>
+      <c r="Y21">
+        <v>34899263000.0</v>
+      </c>
+      <c r="Z21">
+        <v>35608221000.0</v>
+      </c>
+      <c r="AA21">
+        <v>21966110000.0</v>
+      </c>
+      <c r="AB21">
+        <v>18546126000.0</v>
+      </c>
+      <c r="AC21">
+        <v>19330363000.0</v>
+      </c>
+      <c r="AD21">
+        <v>43407567000.0</v>
+      </c>
+      <c r="AE21">
+        <v>27697642854.0</v>
+      </c>
+      <c r="AF21">
+        <v>51083689146.0</v>
+      </c>
+      <c r="AG21">
+        <v>23662042317.0</v>
+      </c>
+      <c r="AH21">
+        <v>47972898683.0</v>
+      </c>
+      <c r="AI21">
+        <v>13670235817.0</v>
+      </c>
+      <c r="AJ21">
+        <v>27073172634.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:36">
+      <c r="A22" t="s">
+        <v>119</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+      <c r="AG22"/>
+      <c r="AH22"/>
+      <c r="AI22"/>
+      <c r="AJ22"/>
+    </row>
+    <row r="23" spans="1:36">
+      <c r="A23" t="s">
+        <v>120</v>
+      </c>
+      <c r="B23">
+        <v>276032685000.0</v>
+      </c>
+      <c r="C23">
+        <v>371473208000.0</v>
+      </c>
+      <c r="D23">
+        <v>348218062000.0</v>
+      </c>
+      <c r="E23">
+        <v>306775428000.0</v>
+      </c>
+      <c r="F23">
+        <v>341810008000.0</v>
+      </c>
+      <c r="G23">
+        <v>324964442000.0</v>
+      </c>
+      <c r="H23">
+        <v>401520496000.0</v>
+      </c>
+      <c r="I23">
+        <v>299380551000.0</v>
+      </c>
+      <c r="J23">
+        <v>284472782000.0</v>
+      </c>
+      <c r="K23">
+        <v>332621217000.0</v>
+      </c>
+      <c r="L23">
+        <v>352569879000.0</v>
+      </c>
+      <c r="M23">
+        <v>301935970000.0</v>
+      </c>
+      <c r="N23">
+        <v>349005768000.0</v>
+      </c>
+      <c r="O23">
+        <v>351529404000.0</v>
+      </c>
+      <c r="P23">
+        <v>415573614000.0</v>
+      </c>
+      <c r="Q23">
+        <v>355062656000.0</v>
+      </c>
+      <c r="R23">
+        <v>341252358000.0</v>
+      </c>
+      <c r="S23">
+        <v>397440507000.0</v>
+      </c>
+      <c r="T23">
+        <v>356043785000.0</v>
+      </c>
+      <c r="U23">
+        <v>339864610000.0</v>
+      </c>
+      <c r="V23">
+        <v>409853663000.0</v>
+      </c>
+      <c r="W23">
+        <v>398316123000.0</v>
+      </c>
+      <c r="X23">
+        <v>334093829000.0</v>
+      </c>
+      <c r="Y23">
+        <v>263149477000.0</v>
+      </c>
+      <c r="Z23">
+        <v>339004561000.0</v>
+      </c>
+      <c r="AA23">
+        <v>275364412000.0</v>
+      </c>
+      <c r="AB23">
+        <v>257442519000.0</v>
+      </c>
+      <c r="AC23">
+        <v>243314592000.0</v>
+      </c>
+      <c r="AD23">
+        <v>240109435000.0</v>
+      </c>
+      <c r="AE23">
+        <v>277879002939.0</v>
+      </c>
+      <c r="AF23">
+        <v>280149363061.0</v>
+      </c>
+      <c r="AG23">
+        <v>252482318365.0</v>
+      </c>
+      <c r="AH23">
+        <v>229563179635.0</v>
+      </c>
+      <c r="AI23">
+        <v>252617714160.0</v>
+      </c>
+      <c r="AJ23">
+        <v>244645779770.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:36">
+      <c r="A24" t="s">
+        <v>121</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+    </row>
+    <row r="25" spans="1:36">
+      <c r="A25" t="s">
+        <v>122</v>
+      </c>
+      <c r="B25">
+        <v>2599710000.0</v>
+      </c>
+      <c r="C25">
+        <v>2661992000.0</v>
+      </c>
+      <c r="D25">
+        <v>2660754000.0</v>
+      </c>
+      <c r="E25">
+        <v>2641023000.0</v>
+      </c>
+      <c r="F25">
+        <v>2619950000.0</v>
+      </c>
+      <c r="G25">
+        <v>2651724000.0</v>
+      </c>
+      <c r="H25">
+        <v>2679032000.0</v>
+      </c>
+      <c r="I25">
+        <v>2658845000.0</v>
+      </c>
+      <c r="J25">
+        <v>2640521000.0</v>
+      </c>
+      <c r="K25">
+        <v>2628472000.0</v>
+      </c>
+      <c r="L25">
+        <v>2645764000.0</v>
+      </c>
+      <c r="M25">
+        <v>2630804000.0</v>
+      </c>
+      <c r="N25">
+        <v>2605743000.0</v>
+      </c>
+      <c r="O25">
+        <v>3772872000.0</v>
+      </c>
+      <c r="P25">
+        <v>3699269000.0</v>
+      </c>
+      <c r="Q25">
+        <v>3742785000.0</v>
+      </c>
+      <c r="R25">
+        <v>3497937000.0</v>
+      </c>
+      <c r="S25">
+        <v>3465349000.0</v>
+      </c>
+      <c r="T25">
+        <v>3379065000.0</v>
+      </c>
+      <c r="U25">
+        <v>3366783000.0</v>
+      </c>
+      <c r="V25">
+        <v>3353391000.0</v>
+      </c>
+      <c r="W25">
+        <v>3100109000.0</v>
+      </c>
+      <c r="X25">
+        <v>2969492000.0</v>
+      </c>
+      <c r="Y25">
+        <v>2949902000.0</v>
+      </c>
+      <c r="Z25">
+        <v>2946905000.0</v>
+      </c>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+      <c r="AG25"/>
+      <c r="AH25"/>
+      <c r="AI25"/>
+      <c r="AJ25"/>
+    </row>
+    <row r="26" spans="1:36">
+      <c r="A26" t="s">
+        <v>123</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26"/>
+      <c r="AJ26"/>
+    </row>
+    <row r="27" spans="1:36">
+      <c r="A27" t="s">
+        <v>124</v>
+      </c>
+      <c r="B27">
+        <v>26163786000.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
+        <v>27604711000.0</v>
+      </c>
+      <c r="F27">
+        <v>34255156000.0</v>
+      </c>
+      <c r="G27">
+        <v>25160013000.0</v>
+      </c>
+      <c r="H27">
+        <v>35818307000.0</v>
+      </c>
+      <c r="I27">
+        <v>32061403000.0</v>
+      </c>
+      <c r="J27">
+        <v>30482212000.0</v>
+      </c>
+      <c r="K27">
+        <v>38457105000.0</v>
+      </c>
+      <c r="L27">
+        <v>33422079000.0</v>
+      </c>
+      <c r="M27">
+        <v>26964189000.0</v>
+      </c>
+      <c r="N27">
+        <v>31791340000.0</v>
+      </c>
+      <c r="O27">
+        <v>34747011000.0</v>
+      </c>
+      <c r="P27">
+        <v>44670980000.0</v>
+      </c>
+      <c r="Q27">
+        <v>34691031000.0</v>
+      </c>
+      <c r="R27">
+        <v>25465544000.0</v>
+      </c>
+      <c r="S27">
+        <v>31014976000.0</v>
+      </c>
+      <c r="T27">
+        <v>25346002000.0</v>
+      </c>
+      <c r="U27">
+        <v>23094934000.0</v>
+      </c>
+      <c r="V27">
+        <v>33244933000.0</v>
+      </c>
+      <c r="W27">
+        <v>32179153000.0</v>
+      </c>
+      <c r="X27">
+        <v>29240250000.0</v>
+      </c>
+      <c r="Y27">
+        <v>14236330000.0</v>
+      </c>
+      <c r="Z27">
+        <v>31485663000.0</v>
+      </c>
+      <c r="AA27">
+        <v>26929562000.0</v>
+      </c>
+      <c r="AB27">
+        <v>21349901000.0</v>
+      </c>
+      <c r="AC27">
+        <v>21821691000.0</v>
+      </c>
+      <c r="AD27">
+        <v>31622503000.0</v>
+      </c>
+      <c r="AE27">
+        <v>36060856140.0</v>
+      </c>
+      <c r="AF27">
+        <v>42560401860.0</v>
+      </c>
+      <c r="AG27">
+        <v>23514905391.0</v>
+      </c>
+      <c r="AH27">
+        <v>29115714609.0</v>
+      </c>
+      <c r="AI27">
+        <v>28198313207.0</v>
+      </c>
+      <c r="AJ27">
+        <v>28691054781.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:36">
+      <c r="A28" t="s">
+        <v>125</v>
+      </c>
+      <c r="B28">
+        <v>5606385000.0</v>
+      </c>
+      <c r="C28">
+        <v>40456686000.0</v>
+      </c>
+      <c r="D28">
+        <v>73709483000.0</v>
+      </c>
+      <c r="E28">
+        <v>6261252000.0</v>
+      </c>
+      <c r="F28">
+        <v>5691334000.0</v>
+      </c>
+      <c r="G28">
+        <v>8808862000.0</v>
+      </c>
+      <c r="H28">
+        <v>6064465000.0</v>
+      </c>
+      <c r="I28">
+        <v>26286100000.0</v>
+      </c>
+      <c r="J28">
+        <v>25552876000.0</v>
+      </c>
+      <c r="K28">
+        <v>26218985000.0</v>
+      </c>
+      <c r="L28">
+        <v>5183830000.0</v>
+      </c>
+      <c r="M28">
+        <v>5188417000.0</v>
+      </c>
+      <c r="N28">
+        <v>5667408000.0</v>
+      </c>
+      <c r="O28">
+        <v>6230294000.0</v>
+      </c>
+      <c r="P28">
+        <v>5077229000.0</v>
+      </c>
+      <c r="Q28">
+        <v>4327203000.0</v>
+      </c>
+      <c r="R28">
+        <v>4829393000.0</v>
+      </c>
+      <c r="S28">
+        <v>4294733000.0</v>
+      </c>
+      <c r="T28">
+        <v>4057276000.0</v>
+      </c>
+      <c r="U28">
+        <v>3836537000.0</v>
+      </c>
+      <c r="V28">
+        <v>5676601000.0</v>
+      </c>
+      <c r="W28">
+        <v>5871830000.0</v>
+      </c>
+      <c r="X28">
+        <v>3568460000.0</v>
+      </c>
+      <c r="Y28">
+        <v>3955149000.0</v>
+      </c>
+      <c r="Z28">
+        <v>6216396000.0</v>
+      </c>
+      <c r="AA28">
+        <v>6514713000.0</v>
+      </c>
+      <c r="AB28">
+        <v>4914531000.0</v>
+      </c>
+      <c r="AC28">
+        <v>3678721000.0</v>
+      </c>
+      <c r="AD28">
+        <v>5356021000.0</v>
+      </c>
+      <c r="AE28">
+        <v>6108877503.0</v>
+      </c>
+      <c r="AF28">
+        <v>15750576497.0</v>
+      </c>
+      <c r="AG28">
+        <v>7680425947.0</v>
+      </c>
+      <c r="AH28">
+        <v>2664708053.0</v>
+      </c>
+      <c r="AI28">
+        <v>12067779907.0</v>
+      </c>
+      <c r="AJ28">
+        <v>4892551020.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:36">
+      <c r="A29" t="s">
+        <v>126</v>
+      </c>
+      <c r="B29">
+        <v>10835743000.0</v>
+      </c>
+      <c r="C29">
+        <v>8784865000.0</v>
+      </c>
+      <c r="D29">
+        <v>6901108000.0</v>
+      </c>
+      <c r="E29">
+        <v>4264700000.0</v>
+      </c>
+      <c r="F29">
+        <v>6808256000.0</v>
+      </c>
+      <c r="G29">
+        <v>2223419000.0</v>
+      </c>
+      <c r="H29">
+        <v>3216342000.0</v>
+      </c>
+      <c r="I29">
+        <v>4938092000.0</v>
+      </c>
+      <c r="J29">
+        <v>5108992000.0</v>
+      </c>
+      <c r="K29">
+        <v>10826347000.0</v>
+      </c>
+      <c r="L29">
+        <v>6264730000.0</v>
+      </c>
+      <c r="M29">
+        <v>4982244000.0</v>
+      </c>
+      <c r="N29">
+        <v>4004314000.0</v>
+      </c>
+      <c r="O29">
+        <v>4374265000.0</v>
+      </c>
+      <c r="P29">
+        <v>3550478000.0</v>
+      </c>
+      <c r="Q29">
+        <v>899644000.0</v>
+      </c>
+      <c r="R29">
+        <v>2070623000.0</v>
+      </c>
+      <c r="S29">
+        <v>5142475000.0</v>
+      </c>
+      <c r="T29">
+        <v>5962606000.0</v>
+      </c>
+      <c r="U29">
+        <v>2990003000.0</v>
+      </c>
+      <c r="V29">
+        <v>6084754000.0</v>
+      </c>
+      <c r="W29">
+        <v>4714771000.0</v>
+      </c>
+      <c r="X29">
+        <v>7855273000.0</v>
+      </c>
+      <c r="Y29">
+        <v>7376197000.0</v>
+      </c>
+      <c r="Z29">
+        <v>6267432000.0</v>
+      </c>
+      <c r="AA29">
+        <v>3353219000.0</v>
+      </c>
+      <c r="AB29">
+        <v>5066357000.0</v>
+      </c>
+      <c r="AC29">
+        <v>3142774000.0</v>
+      </c>
+      <c r="AD29">
+        <v>9935545000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+    </row>
+    <row r="30" spans="1:36">
+      <c r="A30" t="s">
+        <v>127</v>
+      </c>
+      <c r="B30">
+        <v>60488303000.0</v>
+      </c>
+      <c r="C30">
+        <v>93388453000.0</v>
+      </c>
+      <c r="D30">
+        <v>73709483000.0</v>
+      </c>
+      <c r="E30">
+        <v>68183602000.0</v>
+      </c>
+      <c r="F30">
+        <v>65505878000.0</v>
+      </c>
+      <c r="G30">
+        <v>59471197000.0</v>
+      </c>
+      <c r="H30">
+        <v>69307010000.0</v>
+      </c>
+      <c r="I30">
+        <v>57454801000.0</v>
+      </c>
+      <c r="J30">
+        <v>54626115000.0</v>
+      </c>
+      <c r="K30">
+        <v>63780706000.0</v>
+      </c>
+      <c r="L30">
+        <v>69600508000.0</v>
+      </c>
+      <c r="M30">
+        <v>61183691000.0</v>
+      </c>
+      <c r="N30">
+        <v>64758947000.0</v>
+      </c>
+      <c r="O30">
+        <v>70349750000.0</v>
+      </c>
+      <c r="P30">
+        <v>81022999000.0</v>
+      </c>
+      <c r="Q30">
+        <v>72598851000.0</v>
+      </c>
+      <c r="R30">
+        <v>55876648000.0</v>
+      </c>
+      <c r="S30">
+        <v>65776827000.0</v>
+      </c>
+      <c r="T30">
+        <v>57653165000.0</v>
+      </c>
+      <c r="U30">
+        <v>57521966000.0</v>
+      </c>
+      <c r="V30">
+        <v>69279023000.0</v>
+      </c>
+      <c r="W30">
+        <v>74535709000.0</v>
+      </c>
+      <c r="X30">
+        <v>61944578000.0</v>
+      </c>
+      <c r="Y30">
+        <v>47382683000.0</v>
+      </c>
+      <c r="Z30">
+        <v>65688366000.0</v>
+      </c>
+      <c r="AA30">
+        <v>64276855000.0</v>
+      </c>
+      <c r="AB30">
+        <v>60097294000.0</v>
+      </c>
+      <c r="AC30">
+        <v>60162902000.0</v>
+      </c>
+      <c r="AD30">
+        <v>59553574000.0</v>
+      </c>
+      <c r="AE30">
+        <v>75119549954.0</v>
+      </c>
+      <c r="AF30">
+        <v>86053607046.0</v>
+      </c>
+      <c r="AG30">
+        <v>61244917641.0</v>
+      </c>
+      <c r="AH30">
+        <v>53137146359.0</v>
+      </c>
+      <c r="AI30">
+        <v>73062266255.0</v>
+      </c>
+      <c r="AJ30">
+        <v>55030059490.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:36">
+      <c r="A31" t="s">
+        <v>128</v>
+      </c>
+      <c r="B31">
+        <v>2137001000.0</v>
+      </c>
+      <c r="C31">
+        <v>2888605000.0</v>
+      </c>
+      <c r="D31">
+        <v>127119000.0</v>
+      </c>
+      <c r="E31">
+        <v>-5532992000.0</v>
+      </c>
+      <c r="F31">
+        <v>-7340449000.0</v>
+      </c>
+      <c r="G31">
+        <v>-8372177000.0</v>
+      </c>
+      <c r="H31">
+        <v>-2547539000.0</v>
+      </c>
+      <c r="I31">
+        <v>-7358298000.0</v>
+      </c>
+      <c r="J31">
+        <v>-8197815000.0</v>
+      </c>
+      <c r="K31">
+        <v>-10772442000.0</v>
+      </c>
+      <c r="L31">
+        <v>-7528101000.0</v>
+      </c>
+      <c r="M31">
+        <v>41044590000.0</v>
+      </c>
+      <c r="N31">
+        <v>-14624260000.0</v>
+      </c>
+      <c r="O31">
+        <v>-5421315000.0</v>
+      </c>
+      <c r="P31">
+        <v>-6532979000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-6814352000.0</v>
+      </c>
+      <c r="R31">
+        <v>-5523972000.0</v>
+      </c>
+      <c r="S31">
+        <v>-10888723000.0</v>
+      </c>
+      <c r="T31">
+        <v>-11594154000.0</v>
+      </c>
+      <c r="U31">
+        <v>-12958971000.0</v>
+      </c>
+      <c r="V31">
+        <v>-14429059000.0</v>
+      </c>
+      <c r="W31">
+        <v>-10354246000.0</v>
+      </c>
+      <c r="X31">
+        <v>-8224809000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-8683333000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-5313408000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-8964584000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-6117858000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-6985699000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-1814644000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-10664969464.0</v>
+      </c>
+      <c r="AF31">
+        <v>-3469503912.0</v>
+      </c>
+      <c r="AG31">
+        <v>-1504434691.0</v>
+      </c>
+      <c r="AH31">
+        <v>-5143876000.0</v>
+      </c>
+      <c r="AI31">
+        <v>500663206.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-2599259995.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:36">
+      <c r="A32" t="s">
+        <v>129</v>
+      </c>
+      <c r="B32">
+        <v>319166487000.0</v>
+      </c>
+      <c r="C32">
+        <v>414582568000.0</v>
+      </c>
+      <c r="D32">
+        <v>385098440000.0</v>
+      </c>
+      <c r="E32">
+        <v>332243818000.0</v>
+      </c>
+      <c r="F32">
+        <v>366074361000.0</v>
+      </c>
+      <c r="G32">
+        <v>323959435000.0</v>
+      </c>
+      <c r="H32">
+        <v>423354077000.0</v>
+      </c>
+      <c r="I32">
+        <v>316555819000.0</v>
+      </c>
+      <c r="J32">
+        <v>306183310000.0</v>
+      </c>
+      <c r="K32">
+        <v>368687611000.0</v>
+      </c>
+      <c r="L32">
+        <v>383443765000.0</v>
+      </c>
+      <c r="M32">
+        <v>322098546000.0</v>
+      </c>
+      <c r="N32">
+        <v>373998695000.0</v>
+      </c>
+      <c r="O32">
+        <v>369249058000.0</v>
+      </c>
+      <c r="P32">
+        <v>433869729000.0</v>
+      </c>
+      <c r="Q32">
+        <v>356922496000.0</v>
+      </c>
+      <c r="R32">
+        <v>355278509000.0</v>
+      </c>
+      <c r="S32">
+        <v>418315945000.0</v>
+      </c>
+      <c r="T32">
+        <v>389334766000.0</v>
+      </c>
+      <c r="U32">
+        <v>360899520000.0</v>
+      </c>
+      <c r="V32">
+        <v>443503845000.0</v>
+      </c>
+      <c r="W32">
+        <v>424162493000.0</v>
+      </c>
+      <c r="X32">
+        <v>375817700000.0</v>
+      </c>
+      <c r="Y32">
+        <v>298048740000.0</v>
+      </c>
+      <c r="Z32">
+        <v>374612782000.0</v>
+      </c>
+      <c r="AA32">
+        <v>297330522000.0</v>
+      </c>
+      <c r="AB32">
+        <v>279030115000.0</v>
+      </c>
+      <c r="AC32">
+        <v>262644955000.0</v>
+      </c>
+      <c r="AD32">
+        <v>283517002000.0</v>
+      </c>
+      <c r="AE32">
+        <v>305576645794.0</v>
+      </c>
+      <c r="AF32">
+        <v>331233052206.0</v>
+      </c>
+      <c r="AG32">
+        <v>276144360682.0</v>
+      </c>
+      <c r="AH32">
+        <v>277536078318.0</v>
+      </c>
+      <c r="AI32">
+        <v>266287949867.0</v>
+      </c>
+      <c r="AJ32">
+        <v>271718952404.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:L30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:12">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
+      <c r="A2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>94411412000.0</v>
+      </c>
+      <c r="C2">
+        <v>39234291000.0</v>
+      </c>
+      <c r="D2">
+        <v>-48506017000.0</v>
+      </c>
+      <c r="E2">
+        <v>38172994000.0</v>
+      </c>
+      <c r="F2">
+        <v>63949036000.0</v>
+      </c>
+      <c r="G2">
+        <v>82780113000.0</v>
+      </c>
+      <c r="H2">
+        <v>116343137000.0</v>
+      </c>
+      <c r="I2">
+        <v>164056208000.0</v>
+      </c>
+      <c r="J2">
+        <v>190317403203.0</v>
+      </c>
+      <c r="K2">
+        <v>229012323559.0</v>
+      </c>
+      <c r="L2">
+        <v>339392129607.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:12">
+      <c r="A3" t="s">
         <v>131</v>
+      </c>
+      <c r="B3">
+        <v>23893575000</v>
+      </c>
+      <c r="C3">
+        <v>19149867000</v>
+      </c>
+      <c r="D3">
+        <v>54351150000</v>
+      </c>
+      <c r="E3">
+        <v>49581497000</v>
+      </c>
+      <c r="F3">
+        <v>51144992000</v>
+      </c>
+      <c r="G3">
+        <v>139632382000</v>
+      </c>
+      <c r="H3">
+        <v>108278579000</v>
+      </c>
+      <c r="I3">
+        <v>172287885000</v>
+      </c>
+      <c r="J3">
+        <v>80826483382</v>
+      </c>
+      <c r="K3">
+        <v>64091739782</v>
+      </c>
+      <c r="L3">
+        <v>33248593476</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
+      <c r="A4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
+      <c r="A5" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
+      <c r="A6" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6">
+        <v>3488268000.0</v>
+      </c>
+      <c r="C6">
+        <v>8543630000.0</v>
+      </c>
+      <c r="D6">
+        <v>87740308000.0</v>
+      </c>
+      <c r="E6">
+        <v>-48506017000.0</v>
+      </c>
+      <c r="F6">
+        <v>-25776042000.0</v>
+      </c>
+      <c r="G6">
+        <v>-18831077000.0</v>
+      </c>
+      <c r="H6">
+        <v>-33563024000.0</v>
+      </c>
+      <c r="I6">
+        <v>144253907000.0</v>
+      </c>
+      <c r="J6">
+        <v>-26261195623.0</v>
+      </c>
+      <c r="K6">
+        <v>-38694920356.0</v>
+      </c>
+      <c r="L6">
+        <v>-110379806048.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:12">
+      <c r="A7" t="s">
+        <v>135</v>
+      </c>
+      <c r="B7">
+        <v>-119032843000.0</v>
+      </c>
+      <c r="C7">
+        <v>-132544275000.0</v>
+      </c>
+      <c r="D7">
+        <v>-133663002000.0</v>
+      </c>
+      <c r="E7">
+        <v>-136788255000.0</v>
+      </c>
+      <c r="F7">
+        <v>-114537008000.0</v>
+      </c>
+      <c r="G7">
+        <v>-150777554000.0</v>
+      </c>
+      <c r="H7">
+        <v>-156557762000.0</v>
+      </c>
+      <c r="I7">
+        <v>-142215450000.0</v>
+      </c>
+      <c r="J7">
+        <v>20623694000.0</v>
+      </c>
+      <c r="K7"/>
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
+      <c r="A8" t="s">
+        <v>136</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
+      <c r="A9" t="s">
+        <v>137</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
+      <c r="A10" t="s">
+        <v>138</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
+      <c r="A11" t="s">
+        <v>139</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11">
+        <v>0.0</v>
+      </c>
+      <c r="G11">
+        <v>0.0</v>
+      </c>
+      <c r="H11">
+        <v>0.0</v>
+      </c>
+      <c r="I11">
+        <v>0.0</v>
+      </c>
+      <c r="J11">
+        <v>0.0</v>
+      </c>
+      <c r="K11">
+        <v>0.0</v>
+      </c>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
+      <c r="A12" t="s">
+        <v>140</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
+        <v>9081055000.0</v>
+      </c>
+      <c r="G12">
+        <v>-169998049000.0</v>
+      </c>
+      <c r="H12">
+        <v>-65360069000.0</v>
+      </c>
+      <c r="I12">
+        <v>-99932966000.0</v>
+      </c>
+      <c r="J12">
+        <v>8951146000.0</v>
+      </c>
+      <c r="K12">
+        <v>8951146000.0</v>
+      </c>
+      <c r="L12">
+        <v>8951146000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
+      <c r="A13" t="s">
+        <v>141</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
+      <c r="A14" t="s">
+        <v>142</v>
+      </c>
+      <c r="B14">
+        <v>39251299000.0</v>
+      </c>
+      <c r="C14">
+        <v>35851818000.0</v>
+      </c>
+      <c r="D14">
+        <v>32494837000.0</v>
+      </c>
+      <c r="E14">
+        <v>31419151000.0</v>
+      </c>
+      <c r="F14">
+        <v>51820893000.0</v>
+      </c>
+      <c r="G14">
+        <v>33291674000.0</v>
+      </c>
+      <c r="H14">
+        <v>48736782000.0</v>
+      </c>
+      <c r="I14">
+        <v>43325726000.0</v>
+      </c>
+      <c r="J14">
+        <v>42236259106.0</v>
+      </c>
+      <c r="K14">
+        <v>45836854664.0</v>
+      </c>
+      <c r="L14">
+        <v>38372043089.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
+      <c r="A15" t="s">
+        <v>143</v>
+      </c>
+      <c r="B15">
+        <v>0.0</v>
+      </c>
+      <c r="C15">
+        <v>9997214000.0</v>
+      </c>
+      <c r="D15"/>
+      <c r="E15"/>
+      <c r="F15">
+        <v>1922319000.0</v>
+      </c>
+      <c r="G15">
+        <v>13425609000.0</v>
+      </c>
+      <c r="H15">
+        <v>28252151000.0</v>
+      </c>
+      <c r="I15">
+        <v>203486706000.0</v>
+      </c>
+      <c r="J15">
+        <v>90739771524.0</v>
+      </c>
+      <c r="K15">
+        <v>53467164000.0</v>
+      </c>
+      <c r="L15">
+        <v>32679870000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:12">
+      <c r="A16" t="s">
+        <v>144</v>
+      </c>
+      <c r="B16">
+        <v>97899680000.0</v>
+      </c>
+      <c r="C16">
+        <v>47777921000.0</v>
+      </c>
+      <c r="D16">
+        <v>39234291000.0</v>
+      </c>
+      <c r="E16">
+        <v>-48506017000.0</v>
+      </c>
+      <c r="F16">
+        <v>38172994000.0</v>
+      </c>
+      <c r="G16">
+        <v>63949036000.0</v>
+      </c>
+      <c r="H16">
+        <v>82780113000.0</v>
+      </c>
+      <c r="I16">
+        <v>308310115000.0</v>
+      </c>
+      <c r="J16">
+        <v>164056207580.0</v>
+      </c>
+      <c r="K16">
+        <v>190317403203.0</v>
+      </c>
+      <c r="L16">
+        <v>229012323559.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
+      <c r="A17" t="s">
+        <v>145</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
+      <c r="A18" t="s">
+        <v>146</v>
+      </c>
+      <c r="B18">
+        <v>422976982000.0</v>
+      </c>
+      <c r="C18">
+        <v>87362732000.0</v>
+      </c>
+      <c r="D18">
+        <v>-95500792000.0</v>
+      </c>
+      <c r="E18">
+        <v>77637596000.0</v>
+      </c>
+      <c r="F18">
+        <v>41497477000.0</v>
+      </c>
+      <c r="G18">
+        <v>-204831331000.0</v>
+      </c>
+      <c r="H18">
+        <v>-60775958000.0</v>
+      </c>
+      <c r="I18">
+        <v>47532728000.0</v>
+      </c>
+      <c r="J18">
+        <v>44247031781.0</v>
+      </c>
+      <c r="K18">
+        <v>6095509100.0</v>
+      </c>
+      <c r="L18">
+        <v>-21970944357.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:12">
+      <c r="A19" t="s">
+        <v>147</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-17720656000.0</v>
+      </c>
+      <c r="D19">
+        <v>46077606000.0</v>
+      </c>
+      <c r="E19">
+        <v>-8074283000.0</v>
+      </c>
+      <c r="F19">
+        <v>-65639854000.0</v>
+      </c>
+      <c r="G19">
+        <v>-105705374000.0</v>
+      </c>
+      <c r="H19">
+        <v>68848026000.0</v>
+      </c>
+      <c r="I19">
+        <v>-191966978000.0</v>
+      </c>
+      <c r="J19">
+        <v>5000000000.0</v>
+      </c>
+      <c r="K19">
+        <v>5000000000.0</v>
+      </c>
+      <c r="L19">
+        <v>5000000000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:12">
+      <c r="A20" t="s">
+        <v>148</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
+        <v>0.0</v>
+      </c>
+      <c r="I20">
+        <v>203580000000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
+      <c r="A21" t="s">
+        <v>149</v>
+      </c>
+      <c r="B21">
+        <v>-430361218000.0</v>
+      </c>
+      <c r="C21">
+        <v>-66534045000.0</v>
+      </c>
+      <c r="D21">
+        <v>85992448000.0</v>
+      </c>
+      <c r="E21">
+        <v>-108255499000.0</v>
+      </c>
+      <c r="F21">
+        <v>-113990117000.0</v>
+      </c>
+      <c r="G21">
+        <v>171154550000.0</v>
+      </c>
+      <c r="H21">
+        <v>-3599732000.0</v>
+      </c>
+      <c r="I21">
+        <v>288919102000.0</v>
+      </c>
+      <c r="J21">
+        <v>80060978000.0</v>
+      </c>
+      <c r="K21">
+        <v>80060978000.0</v>
+      </c>
+      <c r="L21">
+        <v>80060978000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:12">
+      <c r="A22" t="s">
+        <v>112</v>
+      </c>
+      <c r="B22">
+        <v>75455816000.0</v>
+      </c>
+      <c r="C22">
+        <v>12950433000.0</v>
+      </c>
+      <c r="D22">
+        <v>83512769000.0</v>
+      </c>
+      <c r="E22">
+        <v>22523399000.0</v>
+      </c>
+      <c r="F22">
+        <v>29874300000.0</v>
+      </c>
+      <c r="G22">
+        <v>66091149000.0</v>
+      </c>
+      <c r="H22">
+        <v>50144325000.0</v>
+      </c>
+      <c r="I22">
+        <v>77683330000.0</v>
+      </c>
+      <c r="J22">
+        <v>74114259127.0</v>
+      </c>
+      <c r="K22">
+        <v>27636735279.0</v>
+      </c>
+      <c r="L22">
+        <v>65780862072.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:12">
+      <c r="A23" t="s">
+        <v>150</v>
+      </c>
+      <c r="B23">
+        <v>-2601937000.0</v>
+      </c>
+      <c r="C23">
+        <v>-3717054000.0</v>
+      </c>
+      <c r="D23">
+        <v>-2916891000.0</v>
+      </c>
+      <c r="E23">
+        <v>36367265000.0</v>
+      </c>
+      <c r="F23">
+        <v>47689679000.0</v>
+      </c>
+      <c r="G23">
+        <v>-281671000.0</v>
+      </c>
+      <c r="H23">
+        <v>21188078000.0</v>
+      </c>
+      <c r="I23">
+        <v>165181680000.0</v>
+      </c>
+      <c r="J23">
+        <v>-1014414120.0</v>
+      </c>
+      <c r="K23">
+        <v>-1947577442.0</v>
+      </c>
+      <c r="L23">
+        <v>-146194585720.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:12">
+      <c r="A24" t="s">
+        <v>151</v>
+      </c>
+      <c r="B24">
+        <v>17756626000.0</v>
+      </c>
+      <c r="C24">
+        <v>1429211000.0</v>
+      </c>
+      <c r="D24">
+        <v>100165543000.0</v>
+      </c>
+      <c r="E24">
+        <v>41507214000.0</v>
+      </c>
+      <c r="F24">
+        <v>-14494862000.0</v>
+      </c>
+      <c r="G24">
+        <v>5634482000.0</v>
+      </c>
+      <c r="H24">
+        <v>83431882000.0</v>
+      </c>
+      <c r="I24">
+        <v>3636883000.0</v>
+      </c>
+      <c r="J24">
+        <v>1535927099.0</v>
+      </c>
+      <c r="K24">
+        <v>3916432746.0</v>
+      </c>
+      <c r="L24">
+        <v>4355377282.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
+      <c r="A25" t="s">
+        <v>152</v>
+      </c>
+      <c r="B25">
+        <v>332163442000.0</v>
+      </c>
+      <c r="C25">
+        <v>57710348000.0</v>
+      </c>
+      <c r="D25">
+        <v>-157420461000.0</v>
+      </c>
+      <c r="E25">
+        <v>73256722000.0</v>
+      </c>
+      <c r="F25">
+        <v>10947276000.0</v>
+      </c>
+      <c r="G25">
+        <v>-164581772000.0</v>
+      </c>
+      <c r="H25">
+        <v>-51378486000.0</v>
+      </c>
+      <c r="I25">
+        <v>-77683330000.0</v>
+      </c>
+      <c r="J25">
+        <v>-74114259127.0</v>
+      </c>
+      <c r="K25">
+        <v>-27636735279.0</v>
+      </c>
+      <c r="L25">
+        <v>-65780862072.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:12">
+      <c r="A26" t="s">
+        <v>153</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
+      <c r="A27" t="s">
+        <v>154</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
+      <c r="A28" t="s">
+        <v>155</v>
+      </c>
+      <c r="B28">
+        <v>-432963155000.0</v>
+      </c>
+      <c r="C28">
+        <v>-80248313000.0</v>
+      </c>
+      <c r="D28">
+        <v>83075557000.0</v>
+      </c>
+      <c r="E28">
+        <v>-109227796000.0</v>
+      </c>
+      <c r="F28">
+        <v>-2449606000.0</v>
+      </c>
+      <c r="G28">
+        <v>157489183000.0</v>
+      </c>
+      <c r="H28">
+        <v>-42237365000.0</v>
+      </c>
+      <c r="I28">
+        <v>289012396000.0</v>
+      </c>
+      <c r="J28">
+        <v>-5866824120.0</v>
+      </c>
+      <c r="K28">
+        <v>-50706862202.0</v>
+      </c>
+      <c r="L28">
+        <v>-97764238973.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:12">
+      <c r="A29" t="s">
+        <v>156</v>
+      </c>
+      <c r="B29">
+        <v>446870557000.0</v>
+      </c>
+      <c r="C29">
+        <v>106512599000.0</v>
+      </c>
+      <c r="D29">
+        <v>-41412855000.0</v>
+      </c>
+      <c r="E29">
+        <v>127219093000.0</v>
+      </c>
+      <c r="F29">
+        <v>92642469000.0</v>
+      </c>
+      <c r="G29">
+        <v>-65198949000.0</v>
+      </c>
+      <c r="H29">
+        <v>47502621000.0</v>
+      </c>
+      <c r="I29">
+        <v>219820613000.0</v>
+      </c>
+      <c r="J29">
+        <v>125073515163.0</v>
+      </c>
+      <c r="K29">
+        <v>70187248882.0</v>
+      </c>
+      <c r="L29">
+        <v>11277649119.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:12">
+      <c r="A30" t="s">
+        <v>157</v>
+      </c>
+      <c r="B30">
+        <v>-6136949000.0</v>
+      </c>
+      <c r="C30">
+        <v>-17759809000.0</v>
+      </c>
+      <c r="D30">
+        <v>45814393000.0</v>
+      </c>
+      <c r="E30">
+        <v>-8074283000.0</v>
+      </c>
+      <c r="F30">
+        <v>-65639854000.0</v>
+      </c>
+      <c r="G30">
+        <v>-105705374000.0</v>
+      </c>
+      <c r="H30">
+        <v>-24846697000.0</v>
+      </c>
+      <c r="I30">
+        <v>-364579102000.0</v>
+      </c>
+      <c r="J30">
+        <v>-145467886666.0</v>
+      </c>
+      <c r="K30">
+        <v>-58175307036.0</v>
+      </c>
+      <c r="L30">
+        <v>-23893216194.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AK30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:37">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>73</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>74</v>
+      </c>
+      <c r="E1" t="s">
+        <v>75</v>
+      </c>
+      <c r="F1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>77</v>
+      </c>
+      <c r="I1" t="s">
+        <v>78</v>
+      </c>
+      <c r="J1" t="s">
+        <v>79</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>80</v>
+      </c>
+      <c r="M1" t="s">
+        <v>81</v>
+      </c>
+      <c r="N1" t="s">
+        <v>82</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>83</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>84</v>
+      </c>
+      <c r="R1" t="s">
+        <v>85</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>86</v>
+      </c>
+      <c r="U1" t="s">
+        <v>87</v>
+      </c>
+      <c r="V1" t="s">
+        <v>88</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>89</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>90</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>91</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>92</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>95</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="2" spans="1:37">
+      <c r="A2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B2">
+        <v>97899680000.0</v>
+      </c>
+      <c r="C2">
+        <v>79581194000.0</v>
+      </c>
+      <c r="D2">
+        <v>74001249000.0</v>
+      </c>
+      <c r="E2">
+        <v>-4980137000.0</v>
+      </c>
+      <c r="F2">
+        <v>47777921000.0</v>
+      </c>
+      <c r="G2">
+        <v>38997801000.0</v>
+      </c>
+      <c r="H2">
+        <v>21951898000.0</v>
+      </c>
+      <c r="I2">
+        <v>-9452416000.0</v>
+      </c>
+      <c r="J2">
+        <v>67458587000.0</v>
+      </c>
+      <c r="K2">
+        <v>35305021000.0</v>
+      </c>
+      <c r="L2">
+        <v>-61347223000.0</v>
+      </c>
+      <c r="M2">
+        <v>-116072313000.0</v>
+      </c>
+      <c r="N2">
+        <v>-48506017000.0</v>
+      </c>
+      <c r="O2">
+        <v>37512230000.0</v>
+      </c>
+      <c r="P2">
+        <v>27534699000.0</v>
+      </c>
+      <c r="Q2">
+        <v>47184250000.0</v>
+      </c>
+      <c r="R2">
+        <v>38172994000.0</v>
+      </c>
+      <c r="S2">
+        <v>38811520000.0</v>
+      </c>
+      <c r="T2">
+        <v>49047455000.0</v>
+      </c>
+      <c r="U2">
+        <v>42566841000.0</v>
+      </c>
+      <c r="V2">
+        <v>63949036000.0</v>
+      </c>
+      <c r="W2">
+        <v>56619374000.0</v>
+      </c>
+      <c r="X2">
+        <v>55258932000.0</v>
+      </c>
+      <c r="Y2">
+        <v>71497813000.0</v>
+      </c>
+      <c r="Z2">
+        <v>82780113000.0</v>
+      </c>
+      <c r="AA2">
+        <v>114314124000.0</v>
+      </c>
+      <c r="AB2">
+        <v>176043995000.0</v>
+      </c>
+      <c r="AC2">
+        <v>317549759000.0</v>
+      </c>
+      <c r="AD2">
+        <v>308310115000.0</v>
+      </c>
+      <c r="AE2">
+        <v>324274788168.0</v>
+      </c>
+      <c r="AF2">
+        <v>131847881000.0</v>
+      </c>
+      <c r="AG2">
+        <v>167007495141.0</v>
+      </c>
+      <c r="AH2">
+        <v>164056207580.0</v>
+      </c>
+      <c r="AI2">
+        <v>257937327777.0</v>
+      </c>
+      <c r="AJ2">
+        <v>262495934404.0</v>
+      </c>
+      <c r="AK2">
+        <v>190317403203.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:37">
+      <c r="A3" t="s">
+        <v>131</v>
+      </c>
+      <c r="B3">
+        <v>43838909000</v>
+      </c>
+      <c r="C3">
+        <v>1767087000</v>
+      </c>
+      <c r="D3">
+        <v>12372349000</v>
+      </c>
+      <c r="E3">
+        <v>5216092000</v>
+      </c>
+      <c r="F3">
+        <v>8072221000</v>
+      </c>
+      <c r="G3">
+        <v>4721208000</v>
+      </c>
+      <c r="H3">
+        <v>5150061000</v>
+      </c>
+      <c r="I3">
+        <v>3619745000</v>
+      </c>
+      <c r="J3">
+        <v>5658853000</v>
+      </c>
+      <c r="K3">
+        <v>9430449000</v>
+      </c>
+      <c r="L3">
+        <v>14583481000</v>
+      </c>
+      <c r="M3">
+        <v>12775090000</v>
+      </c>
+      <c r="N3">
+        <v>17562130000</v>
+      </c>
+      <c r="O3">
+        <v>15874566000</v>
+      </c>
+      <c r="P3">
+        <v>13480512000</v>
+      </c>
+      <c r="Q3">
+        <v>10834067000</v>
+      </c>
+      <c r="R3">
+        <v>9392352000</v>
+      </c>
+      <c r="S3">
+        <v>15260973000</v>
+      </c>
+      <c r="T3">
+        <v>10721046000</v>
+      </c>
+      <c r="U3">
+        <v>15220400000</v>
+      </c>
+      <c r="V3">
+        <v>9942573000</v>
+      </c>
+      <c r="W3">
+        <v>18940359000</v>
+      </c>
+      <c r="X3">
+        <v>21599254000</v>
+      </c>
+      <c r="Y3">
+        <v>27948203000</v>
+      </c>
+      <c r="Z3">
+        <v>71144566000</v>
+      </c>
+      <c r="AA3">
+        <v>38835507000</v>
+      </c>
+      <c r="AB3">
+        <v>33675115000</v>
+      </c>
+      <c r="AC3">
+        <v>18806281000</v>
+      </c>
+      <c r="AD3">
+        <v>16961676000</v>
+      </c>
+      <c r="AE3">
+        <v>12790452719</v>
+      </c>
+      <c r="AF3">
+        <v>97948327719</v>
+      </c>
+      <c r="AG3">
+        <v>68003508425</v>
+      </c>
+      <c r="AH3">
+        <v>19126501575</v>
+      </c>
+      <c r="AI3">
+        <v>77077669439</v>
+      </c>
+      <c r="AJ3">
+        <v>157904152800</v>
+      </c>
+      <c r="AK3">
+        <v>9404570814</v>
+      </c>
+    </row>
+    <row r="4" spans="1:37">
+      <c r="A4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+      <c r="AG4"/>
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4"/>
+      <c r="AK4"/>
+    </row>
+    <row r="5" spans="1:37">
+      <c r="A5" t="s">
+        <v>133</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
-    </row>
-    <row r="6" spans="1:35">
+      <c r="AJ5"/>
+      <c r="AK5"/>
+    </row>
+    <row r="6" spans="1:37">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B6">
+        <v>4762477000.0</v>
+      </c>
+      <c r="C6">
+        <v>18318486000.0</v>
+      </c>
+      <c r="D6">
         <v>5579945000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>3927891000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-52758058000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>8780120000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>17045903000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>31404314000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-41911003000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>32153566000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>14657411000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>54725090000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-67566296000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-86018247000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>9977531000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-19649551000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>9011256000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-638526000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-10235935000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>6480614000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-21382195000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>7329662000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>1360442000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-16238881000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-11282300000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-31534011000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-61729871000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-141505764000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>9239644000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-15964673168.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>192426907168.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-35159614141.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2951287561.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-93881120197.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6">
+      <c r="AJ6"/>
+      <c r="AK6">
         <v>72178531201.0</v>
       </c>
     </row>
-    <row r="7" spans="1:35">
+    <row r="7" spans="1:37">
       <c r="A7" t="s">
-        <v>133</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>135</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-119032843000.0</v>
+      </c>
+      <c r="D7">
         <v>-97022114000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-82487001000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-41761138000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-132544275000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-103279200000.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
-      <c r="J7">
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7">
         <v>-112038724000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-81169657000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-44958350000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-136788255000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-103360658000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-66299733000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-41788532000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-114537008000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-75339178000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-59032421000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-31667847000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-150777554000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-95273145000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-61169517000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-28491493000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-29472090000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-10471166000.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
-    </row>
-    <row r="8" spans="1:35">
+      <c r="AJ7"/>
+      <c r="AK7"/>
+    </row>
+    <row r="8" spans="1:37">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
-    </row>
-    <row r="9" spans="1:35">
+      <c r="AJ8"/>
+      <c r="AK8"/>
+    </row>
+    <row r="9" spans="1:37">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
-    </row>
-    <row r="10" spans="1:35">
+      <c r="AJ9"/>
+      <c r="AK9"/>
+    </row>
+    <row r="10" spans="1:37">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
-    </row>
-    <row r="11" spans="1:35">
+      <c r="AJ10"/>
+      <c r="AK10"/>
+    </row>
+    <row r="11" spans="1:37">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="L11">
-[...2 lines deleted...]
-      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
-      <c r="O11">
-[...1 lines deleted...]
-      </c>
+      <c r="O11"/>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
         <v>0.0</v>
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
-      <c r="AD11"/>
+      <c r="AD11">
+        <v>0.0</v>
+      </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11"/>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
-    </row>
-    <row r="12" spans="1:35">
+      <c r="AJ11"/>
+      <c r="AK11"/>
+    </row>
+    <row r="12" spans="1:37">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-56538086000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-36010638000.0</v>
       </c>
-      <c r="M12"/>
-      <c r="N12">
+      <c r="O12"/>
+      <c r="P12">
         <v>-78811430000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>64587755000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>54567783000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>12119656000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-87750608000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>153136478000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-68424471000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-34264868000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>-193649787000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>84518318000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-26593685000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-122967858000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>-6626703000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>40847530000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>23386962000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-282029108862.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>63475638000.0</v>
       </c>
-      <c r="AF12"/>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
-    </row>
-    <row r="13" spans="1:35">
+      <c r="AJ12"/>
+      <c r="AK12"/>
+    </row>
+    <row r="13" spans="1:37">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
-    </row>
-    <row r="14" spans="1:35">
+      <c r="AJ13"/>
+      <c r="AK13"/>
+    </row>
+    <row r="14" spans="1:37">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B14">
+        <v>12946324000.0</v>
+      </c>
+      <c r="C14">
+        <v>11070611000.0</v>
+      </c>
+      <c r="D14">
         <v>9604964000.0</v>
       </c>
-      <c r="C14"/>
-      <c r="D14"/>
       <c r="E14">
+        <v>9267969000.0</v>
+      </c>
+      <c r="F14">
+        <v>9307755000.0</v>
+      </c>
+      <c r="G14">
         <v>9210357000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>9124818000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>9052515000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>8464128000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>8415101000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>8156116000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>8069479000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>7854141000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3772872000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3699269000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3742785000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>3497937000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>13056082000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>12938526000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>12914245000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>12919001000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>9681368000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>9416088000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>7316478000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>6878080000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>12148015000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>12611224000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>12046830000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>11930713000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>12448530000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>11529841000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>9018766000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>10328589000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>11875842974.0</v>
       </c>
-      <c r="AH14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:35">
+      <c r="AJ14"/>
+      <c r="AK14"/>
+    </row>
+    <row r="15" spans="1:37">
       <c r="A15" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B15">
+        <v>143</v>
+      </c>
+      <c r="B15"/>
+      <c r="C15">
+        <v>0.0</v>
+      </c>
+      <c r="D15">
         <v>2601938000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>2601938000.0</v>
       </c>
-      <c r="D15"/>
-[...5 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>9997214000.0</v>
       </c>
-      <c r="H15"/>
-      <c r="I15"/>
+      <c r="H15">
+        <v>9997214000.0</v>
+      </c>
+      <c r="I15">
+        <v>9997214000.0</v>
+      </c>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>1922319000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>0.0</v>
       </c>
-      <c r="S15"/>
-[...6 lines deleted...]
-      </c>
+      <c r="U15"/>
+      <c r="V15"/>
       <c r="W15">
         <v>13425609000.0</v>
       </c>
       <c r="X15">
         <v>13425609000.0</v>
       </c>
       <c r="Y15">
         <v>13425609000.0</v>
       </c>
       <c r="Z15">
-        <v>28252151000.0</v>
+        <v>13425609000.0</v>
       </c>
       <c r="AA15">
-        <v>28252151000.0</v>
+        <v>13425609000.0</v>
       </c>
       <c r="AB15">
         <v>28252151000.0</v>
       </c>
       <c r="AC15">
+        <v>28252151000.0</v>
+      </c>
+      <c r="AD15">
+        <v>28252151000.0</v>
+      </c>
+      <c r="AE15">
         <v>124549.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>168486830549.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>8770060680.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>43770060680.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>23328273524.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>67411498000.0</v>
       </c>
-      <c r="AI15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:35">
+      <c r="AK15"/>
+    </row>
+    <row r="16" spans="1:37">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B16">
+        <v>102662157000.0</v>
+      </c>
+      <c r="C16">
+        <v>97899680000.0</v>
+      </c>
+      <c r="D16">
         <v>79581194000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-1052246000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-4980137000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>47777921000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>38997801000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>21951898000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>25547584000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>67458587000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-46689812000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-61347223000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-116072313000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-48506017000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>37512230000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>27534699000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>47184250000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>38172994000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>38811520000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>49047455000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>42566841000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>63949036000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>56619374000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>55258932000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>71497813000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>82780113000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>114314124000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>176043995000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>317549759000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>308310115000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>324274788168.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>131847881000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>167007495141.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>164056207580.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>257937327777.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>262495934404.0</v>
       </c>
     </row>
-    <row r="17" spans="1:35">
+    <row r="17" spans="1:37">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
-    </row>
-    <row r="18" spans="1:35">
+      <c r="AJ17"/>
+      <c r="AK17"/>
+    </row>
+    <row r="18" spans="1:37">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B18">
+        <v>22997853000.0</v>
+      </c>
+      <c r="C18">
+        <v>135005586000.0</v>
+      </c>
+      <c r="D18">
         <v>157473304000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>91792160000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>38705932000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>77363244000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-109023539000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>67208756000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>51853423000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>23215170000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-71211506000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-6664408000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-12728644000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5267888000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1568585000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-12945438000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5894415000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>13111665000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-72352578000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>154960171000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-54221781000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-34233888000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-185145856000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>78862778000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-69730302000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-127835908000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-22917217000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>35175014000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>40820570000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-219669320281.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>-6522783719.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>11068579575.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>63911729425.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-105725394111.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18">
+      <c r="AJ18"/>
+      <c r="AK18">
         <v>-9404570814.0</v>
       </c>
     </row>
-    <row r="19" spans="1:35">
+    <row r="19" spans="1:37">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
         <v>-19704868000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>8393026000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-684247000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>13857103000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>729729000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-31623241000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-2479490000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-6307625000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>56750179000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1885458000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-2388909000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-1796710000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>142940000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-4031604000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>597834000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>2728864000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-21241167000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-47725385000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-20643822000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-19758967000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-27629095000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-37673490000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>68848026000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-33745998000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-175949412000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-16366435000.0</v>
       </c>
-      <c r="AC19"/>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
-    </row>
-    <row r="20" spans="1:35">
+      <c r="AJ19"/>
+      <c r="AK19"/>
+    </row>
+    <row r="20" spans="1:37">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
-    </row>
-    <row r="21" spans="1:35">
+      <c r="AJ20"/>
+      <c r="AK20"/>
+    </row>
+    <row r="21" spans="1:37">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
+        <v>-130124254000.0</v>
+      </c>
+      <c r="D21">
         <v>-121534172000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-70773555000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-107929237000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-72620085000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>107062278000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-26439648000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>72501104000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-125303258000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-54978062000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-29334884000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>50881255000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-141804865000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>6268377000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>43267013000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>198331378000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-95420767000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>24976926000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>59820387000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-42393871000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>14796499000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-35822747000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>216773791434.0</v>
       </c>
-      <c r="AD21"/>
-      <c r="AE21">
+      <c r="AF21"/>
+      <c r="AG21">
         <v>-45941921000.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
-    </row>
-    <row r="22" spans="1:35">
+      <c r="AJ21"/>
+      <c r="AK21"/>
+    </row>
+    <row r="22" spans="1:37">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B22">
+        <v>28716967000.0</v>
+      </c>
+      <c r="C22">
+        <v>30641852000.0</v>
+      </c>
+      <c r="D22">
         <v>24945616000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>12461460000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>7406888000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-10292563000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>14222025000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>3243327000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>5777644000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>10542053000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>13603739000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>54533491000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4833486000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6833806000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>8212658000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-5854156000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>277495000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>2922786000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>12888347000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>3482884000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>10580283000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>9314052000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>20679070000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>14968158000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>21129869000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>10242600000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>8416061000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>5383929000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>26101735000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>14011444684.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>30804336316.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>6577684194.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>26289864806.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>10680283442.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22">
+      <c r="AJ22"/>
+      <c r="AK22">
         <v>14941816872.0</v>
       </c>
     </row>
-    <row r="23" spans="1:35">
+    <row r="23" spans="1:37">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B23"/>
       <c r="C23">
-        <v>-2601938000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="D23"/>
       <c r="E23">
-        <v>-3717054000.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>-2601938000.0</v>
+      </c>
+      <c r="F23"/>
       <c r="G23">
         <v>-3717054000.0</v>
       </c>
       <c r="H23">
+        <v>-3717054000.0</v>
+      </c>
+      <c r="I23">
+        <v>-3717054000.0</v>
+      </c>
+      <c r="J23">
         <v>-70286590000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>55841262000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>77682095000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>147500522000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>219095929000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>717600632000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-972297000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>42548942000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-42548942000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-16342262000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>62823759000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-16225446000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>65000000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>61409186000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>206799890000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-14454999000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-41913000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>108111662000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>21005221752.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4700257000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-431011000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>493347357000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>312143292219.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>8770060717.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>331317309749.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4654342029.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>-405527146.0</v>
       </c>
     </row>
-    <row r="24" spans="1:35">
+    <row r="24" spans="1:37">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B24">
-        <v>13583243000.0</v>
+        <v>29097663000.0</v>
       </c>
       <c r="C24">
+        <v>4173383000.0</v>
+      </c>
+      <c r="D24">
+        <v>11606772000.0</v>
+      </c>
+      <c r="E24">
         <v>-14488776000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>16465247000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1000.0</v>
       </c>
-      <c r="F24">
-[...2 lines deleted...]
-      <c r="G24">
+      <c r="H24">
+        <v>19007164000.0</v>
+      </c>
+      <c r="I24">
         <v>4332357000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-25964388000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>6800103000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>8275856000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>69525269000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>15676672000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>13485657000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>11683802000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>44982000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>5360748000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>15858807000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>13449910000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-6020767000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-37782812000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-1703463000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1840287000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>319108000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>33471076000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>240050655000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>113553000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-157143131000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>595241000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-193444537000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>252311000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-286273181.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>1187282181.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>-93413811827.0</v>
       </c>
-      <c r="AH24"/>
-      <c r="AI24">
+      <c r="AJ24"/>
+      <c r="AK24">
         <v>179345449.0</v>
       </c>
     </row>
-    <row r="25" spans="1:35">
+    <row r="25" spans="1:37">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B25">
+        <v>25173471000.0</v>
+      </c>
+      <c r="C25">
+        <v>91526036000.0</v>
+      </c>
+      <c r="D25">
         <v>135295073000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>97008252000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>46778153000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>83166658000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-127220321000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>58537615000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>60198760000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>13688465000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-78387880000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-56492288000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-7854141000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-10606678000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-11911927000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>2111371000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-3775432000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-2922786000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-12888347000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-3482884000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-10580283000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-9314052000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-20679070000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-14968158000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-21129869000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-10242600000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-8416061000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>-5383929000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-26101735000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-14011444684.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-30804336316.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-6577684194.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-26289864806.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-10680283442.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AJ25"/>
+      <c r="AK25">
         <v>-14941816872.0</v>
       </c>
     </row>
-    <row r="26" spans="1:35">
+    <row r="26" spans="1:37">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
-    </row>
-    <row r="27" spans="1:35">
+      <c r="AJ26"/>
+      <c r="AK26"/>
+    </row>
+    <row r="27" spans="1:37">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
-    </row>
-    <row r="28" spans="1:35">
+      <c r="AJ27"/>
+      <c r="AK27"/>
+    </row>
+    <row r="28" spans="1:37">
       <c r="A28" t="s">
-        <v>153</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>155</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>-130124253000.0</v>
+      </c>
+      <c r="D28">
         <v>-121534172000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-73375493000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-107929237000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-72620085000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>107062278000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-40153916000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-74536590000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>55841262000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>77682095000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-8089973000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-42357827000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-35263947000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>71528807000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-90514594000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-54978062000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-29334884000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>48958936000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-141804865000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>71268377000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>43267013000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>184666011000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-95420767000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>24976926000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>59823310000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-42393871000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-23844057000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-35822747000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>420353915983.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-23251874983.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-45941920963.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-62147724037.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>110486234578.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>64615774608.0</v>
       </c>
     </row>
-    <row r="29" spans="1:35">
+    <row r="29" spans="1:37">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B29">
+        <v>66836762000.0</v>
+      </c>
+      <c r="C29">
+        <v>133238499000.0</v>
+      </c>
+      <c r="D29">
         <v>169845653000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>97008252000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>46778153000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>82084452000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-103873478000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>70828501000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>57512276000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>32645619000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-56628025000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>6110682000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>4833486000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>10606678000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>11911927000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-2111371000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>3497937000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>28372638000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-61631532000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>170180571000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-44279208000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-15293529000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-163546602000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>106810981000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1414264000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-89000401000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>10757898000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>53981295000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>57782246000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-232459773000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>91425544000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>79072088000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>83038231000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-182803063550.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>308104727600.0</v>
       </c>
-      <c r="AI29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:35">
+      <c r="AK29"/>
+    </row>
+    <row r="30" spans="1:37">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B30">
+        <v>-14741246000.0</v>
+      </c>
+      <c r="C30">
+        <v>5940470000.0</v>
+      </c>
+      <c r="D30">
         <v>-765577000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-19704868000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8393026000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-684247000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>13857103000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>729729000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-31662393000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-2562778000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-6307625000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>56750179000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1885458000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-2388909000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-1796710000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>142940000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-4031604000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>597834000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2728864000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-21241167000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-47725385000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-20643822000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-19758967000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-27629095000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-37673490000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>201215148000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-33745998000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-175949412000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-16366435000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-180654084281.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-97696016719.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-68289781606.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-17939219394.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-16336142388.0</v>
       </c>
-      <c r="AH30"/>
-      <c r="AI30">
+      <c r="AJ30"/>
+      <c r="AK30">
         <v>-4225225365.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>