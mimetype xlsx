--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="220">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="221">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -289,50 +289,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1721,51 +1724,51 @@
         <v>2819000000.0</v>
       </c>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
-        <v>4248000000.0</v>
+        <v>8256000000.0</v>
       </c>
       <c r="C12">
         <v>8987000000.0</v>
       </c>
       <c r="D12">
         <v>9107000000.0</v>
       </c>
       <c r="E12">
         <v>7505000000.0</v>
       </c>
       <c r="F12">
         <v>7640000000.0</v>
       </c>
       <c r="G12">
         <v>6029000000.0</v>
       </c>
       <c r="H12">
         <v>4398000000.0</v>
       </c>
       <c r="I12">
         <v>4507000000.0</v>
       </c>
       <c r="J12">
         <v>5710000000.0</v>
       </c>
@@ -2038,51 +2041,53 @@
         <v>28000.0</v>
       </c>
       <c r="U15">
         <v>28000.0</v>
       </c>
       <c r="V15">
         <v>28000.0</v>
       </c>
       <c r="W15">
         <v>28000.0</v>
       </c>
       <c r="X15">
         <v>25000.0</v>
       </c>
       <c r="Y15">
         <v>5000.0</v>
       </c>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
         <v>42</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>66000000.0</v>
+      </c>
       <c r="C16">
         <v>51000000.0</v>
       </c>
       <c r="D16">
         <v>418000000.0</v>
       </c>
       <c r="E16">
         <v>359000000.0</v>
       </c>
       <c r="F16">
         <v>370000000.0</v>
       </c>
       <c r="G16">
         <v>375000000.0</v>
       </c>
       <c r="H16">
         <v>249000000.0</v>
       </c>
       <c r="I16">
         <v>211000000.0</v>
       </c>
       <c r="J16">
         <v>282000000.0</v>
       </c>
       <c r="K16">
@@ -2227,51 +2232,51 @@
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20">
-        <v>2195000000.0</v>
+        <v>1958000000.0</v>
       </c>
       <c r="C20">
         <v>1671000000.0</v>
       </c>
       <c r="D20">
         <v>1241000000.0</v>
       </c>
       <c r="E20">
         <v>1115000000.0</v>
       </c>
       <c r="F20">
         <v>982000000.0</v>
       </c>
       <c r="G20">
         <v>692000000.0</v>
       </c>
       <c r="H20">
         <v>143000000.0</v>
       </c>
       <c r="I20">
         <v>143000000.0</v>
       </c>
       <c r="J20">
         <v>186000000.0</v>
       </c>
@@ -2305,51 +2310,51 @@
       <c r="T20">
         <v>114997000.0</v>
       </c>
       <c r="U20">
         <v>57659000.0</v>
       </c>
       <c r="V20">
         <v>43259000.0</v>
       </c>
       <c r="W20">
         <v>44401000.0</v>
       </c>
       <c r="X20">
         <v>3841000.0</v>
       </c>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
         <v>47</v>
       </c>
       <c r="B21">
-        <v>2195000000.0</v>
+        <v>237000000.0</v>
       </c>
       <c r="C21">
         <v>267000000.0</v>
       </c>
       <c r="D21">
         <v>208000000.0</v>
       </c>
       <c r="E21">
         <v>275000000.0</v>
       </c>
       <c r="F21">
         <v>270000000.0</v>
       </c>
       <c r="G21">
         <v>249000000.0</v>
       </c>
       <c r="H21">
         <v>29000000.0</v>
       </c>
       <c r="I21">
         <v>47000000.0</v>
       </c>
       <c r="J21">
         <v>69000000.0</v>
       </c>
@@ -3505,51 +3510,51 @@
       </c>
       <c r="W38">
         <v>14988000.0</v>
       </c>
       <c r="X38">
         <v>20160000.0</v>
       </c>
       <c r="Y38">
         <v>183255000.0</v>
       </c>
       <c r="Z38">
         <v>149620000.0</v>
       </c>
       <c r="AA38">
         <v>102012000.0</v>
       </c>
       <c r="AB38">
         <v>101636000.0</v>
       </c>
     </row>
     <row r="39" spans="1:28">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
-        <v>4663000000.0</v>
+        <v>655000000.0</v>
       </c>
       <c r="C39">
         <v>487000000.0</v>
       </c>
       <c r="D39">
         <v>331000000.0</v>
       </c>
       <c r="E39">
         <v>277000000.0</v>
       </c>
       <c r="F39">
         <v>3449000000.0</v>
       </c>
       <c r="G39">
         <v>2050000000.0</v>
       </c>
       <c r="H39">
         <v>163000000.0</v>
       </c>
       <c r="I39">
         <v>625000000.0</v>
       </c>
       <c r="J39">
         <v>930000000.0</v>
       </c>
@@ -3591,51 +3596,51 @@
       </c>
       <c r="W39">
         <v>12287000.0</v>
       </c>
       <c r="X39">
         <v>7696000.0</v>
       </c>
       <c r="Y39">
         <v>7765000.0</v>
       </c>
       <c r="Z39">
         <v>-102750000.0</v>
       </c>
       <c r="AA39">
         <v>-45785000.0</v>
       </c>
       <c r="AB39">
         <v>-26120000.0</v>
       </c>
     </row>
     <row r="40" spans="1:28">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>7372000000.0</v>
+        <v>6213000000.0</v>
       </c>
       <c r="C40">
         <v>6514000000.0</v>
       </c>
       <c r="D40">
         <v>6498000000.0</v>
       </c>
       <c r="E40">
         <v>5566000000.0</v>
       </c>
       <c r="F40">
         <v>5800000000.0</v>
       </c>
       <c r="G40">
         <v>1253000000.0</v>
       </c>
       <c r="H40">
         <v>2500000000.0</v>
       </c>
       <c r="I40">
         <v>3404000000.0</v>
       </c>
       <c r="J40">
         <v>4202000000.0</v>
       </c>
@@ -5187,638 +5192,644 @@
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CQ62"/>
+  <dimension ref="A1:CR62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:95">
+    <row r="1" spans="1:96">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
       </c>
-      <c r="CQ1" t="s">
+      <c r="CR1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:95">
+    <row r="2" spans="1:96">
       <c r="A2" t="s">
         <v>28</v>
       </c>
       <c r="B2">
+        <v>1161000000.0</v>
+      </c>
+      <c r="C2">
         <v>1093000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1124000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1113000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1119000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1331000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1215000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>973000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1114000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1252000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1090000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>857000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>787000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>889000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>818000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>715000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>809000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>842000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>797000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>651000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>695000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>641000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>566000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>876000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>743000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>502000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>478000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>373000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>444000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>390000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>824000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>754000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>713000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>366000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>485000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>375000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>438000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>385000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>383000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>537000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>601000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>362000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>274131000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>399186000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>427644000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>242000000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>609444000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>475358000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>406414000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>263043000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>282727000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>180227000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>159986000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>184034000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>687492000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>661603000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>580482000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>147214000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>502743000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>474618000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>465079000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>492286000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>472439000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>456622000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>413006000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>387048000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>375207000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>368723000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>378633000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>358689000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>369705000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>367413000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>378725000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>380872000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>370500000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>355054000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>335726000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>336773000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>297224000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>283329000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>265249000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>248611000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>229722000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>196403000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>174788000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>183176000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>158360000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>115047000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>110669000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>116959000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>110767000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>114810000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>112533000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>102885000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>75003000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:95">
+    <row r="3" spans="1:96">
       <c r="A3" t="s">
         <v>29</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5872,52 +5883,53 @@
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
+      <c r="CR3"/>
     </row>
-    <row r="4" spans="1:95">
+    <row r="4" spans="1:96">
       <c r="A4" t="s">
         <v>30</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5971,390 +5983,392 @@
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
+      <c r="CR4"/>
     </row>
-    <row r="5" spans="1:95">
+    <row r="5" spans="1:96">
       <c r="A5" t="s">
         <v>31</v>
       </c>
       <c r="B5">
+        <v>-7000000.0</v>
+      </c>
+      <c r="C5">
         <v>15000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>9000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-10000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-28000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-57000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-85000000.0</v>
       </c>
       <c r="I5">
         <v>-85000000.0</v>
       </c>
       <c r="J5">
+        <v>-85000000.0</v>
+      </c>
+      <c r="K5">
         <v>-82000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-165000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-146000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-125000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-160000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-185000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-128000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-81000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-5000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="U5">
         <v>26000000.0</v>
       </c>
       <c r="V5">
-        <v>37000000.0</v>
+        <v>26000000.0</v>
       </c>
       <c r="W5">
         <v>37000000.0</v>
       </c>
       <c r="X5">
+        <v>37000000.0</v>
+      </c>
+      <c r="Y5">
         <v>32000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-15000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AB5">
         <v>5000000.0</v>
       </c>
       <c r="AC5">
+        <v>5000000.0</v>
+      </c>
+      <c r="AD5">
         <v>-3000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-10000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-11000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-12000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="AJ5">
         <v>-1000000.0</v>
       </c>
       <c r="AK5">
         <v>-1000000.0</v>
       </c>
       <c r="AL5">
+        <v>-1000000.0</v>
+      </c>
+      <c r="AM5">
         <v>-2000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-701000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1830000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>297000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-617000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>40000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-382000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1086000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-1411000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-2705000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-197000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-457000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-330000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-785000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-1109000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1405000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1762000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-1597000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2309000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-2192000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2107000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2039000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-1684000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1812000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1665000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1702000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2342000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-2310000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-4537000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-2975000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1883000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>272000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>111000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-141000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-219000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-337000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-391000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-714000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-648000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-629000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-596000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-357000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-469000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-234000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-143000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-404000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>126000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>54000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>44000.0</v>
       </c>
-      <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
+      <c r="CR5"/>
     </row>
-    <row r="6" spans="1:95">
+    <row r="6" spans="1:96">
       <c r="A6" t="s">
         <v>32</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>760000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>1055000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>1153000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1044000000.0</v>
       </c>
-      <c r="AI6">
-[...1 lines deleted...]
-      </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
         <v>841000000.0</v>
       </c>
-      <c r="AM6">
-[...1 lines deleted...]
-      </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
@@ -6365,267 +6379,273 @@
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
-      <c r="BF6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF6">
+        <v>0.0</v>
+      </c>
+      <c r="BG6"/>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
+      <c r="CR6"/>
     </row>
-    <row r="7" spans="1:95">
+    <row r="7" spans="1:96">
       <c r="A7" t="s">
         <v>33</v>
       </c>
       <c r="B7">
+        <v>180000000.0</v>
+      </c>
+      <c r="C7">
         <v>184000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>188000000.0</v>
       </c>
       <c r="D7">
         <v>188000000.0</v>
       </c>
       <c r="E7">
+        <v>188000000.0</v>
+      </c>
+      <c r="F7">
         <v>192000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>195000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>197000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>203000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>202000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>205000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>199000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>203000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>204000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>215000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>217000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>216000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>217000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>219000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>220000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>223000000.0</v>
       </c>
       <c r="U7">
         <v>223000000.0</v>
       </c>
       <c r="V7">
+        <v>223000000.0</v>
+      </c>
+      <c r="W7">
         <v>225000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>226000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>229000000.0</v>
       </c>
       <c r="Y7">
         <v>229000000.0</v>
       </c>
       <c r="Z7">
+        <v>229000000.0</v>
+      </c>
+      <c r="AA7">
         <v>231000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>233000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>232000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>234000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>197000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>198000000.0</v>
       </c>
       <c r="AF7">
         <v>198000000.0</v>
       </c>
       <c r="AG7">
         <v>198000000.0</v>
       </c>
       <c r="AH7">
         <v>198000000.0</v>
       </c>
       <c r="AI7">
         <v>198000000.0</v>
       </c>
       <c r="AJ7">
         <v>198000000.0</v>
       </c>
       <c r="AK7">
         <v>198000000.0</v>
       </c>
-      <c r="AL7"/>
+      <c r="AL7">
+        <v>198000000.0</v>
+      </c>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
-      <c r="AX7">
+      <c r="AX7"/>
+      <c r="AY7">
         <v>159394000.0</v>
       </c>
-      <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
+      <c r="CR7"/>
     </row>
-    <row r="8" spans="1:95">
+    <row r="8" spans="1:96">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
@@ -6642,51 +6662,53 @@
       </c>
       <c r="M8">
         <v>0.0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0.0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
         <v>0.0</v>
       </c>
       <c r="S8">
         <v>0.0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>0.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6717,603 +6739,608 @@
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
+      <c r="CR8"/>
     </row>
-    <row r="9" spans="1:95">
+    <row r="9" spans="1:96">
       <c r="A9" t="s">
         <v>35</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9">
         <v>452000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>420000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>454000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>434000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>462000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>453000000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>373000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>341000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>296000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>328000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>289000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>251000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>218000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>236000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>205000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>191000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>170000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>199000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>181000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>166000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>140000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>175000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>160000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>240000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>543000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>643000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>760000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1055000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>1153000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1044000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>870000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>865000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>841000000.0</v>
       </c>
       <c r="AL9">
         <v>841000000.0</v>
       </c>
       <c r="AM9">
+        <v>841000000.0</v>
+      </c>
+      <c r="AN9">
         <v>831000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>822000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>806000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>803000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>789907000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>782433000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>398141000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>396059000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>383300000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>351546000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>340429000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>340848000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>331958000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>324360000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>234236000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>285524000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>280728000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>275556000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>267876000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>266022000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>260166000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>262988000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
+      <c r="CR9"/>
     </row>
-    <row r="10" spans="1:95">
+    <row r="10" spans="1:96">
       <c r="A10" t="s">
         <v>36</v>
       </c>
       <c r="B10">
+        <v>5314000000.0</v>
+      </c>
+      <c r="C10">
         <v>4248000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4221000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4499000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>4856000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4662000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4732000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4354000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4513000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4848000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5565000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4910000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4554000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4006000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4242000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4312000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4804000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4438000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4357000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>4608000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>4431000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>4154000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3196000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>3303000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2365000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>2452000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>2679000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2253000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3224000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2826000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2814000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3392000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3729000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3186000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>3934000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2979000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3198000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2819000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2842000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2345000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2156000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2329000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2164210000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2013882000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1870024000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1539000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1598596000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1027351000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1083369000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>935895000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>856556000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>742670000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1169511000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>795770000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>715480000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>727092000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>517723000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>493827000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>487492000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>459213000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>463792000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>455886000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>426455000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>460985000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>438281000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>469501000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>449469000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>417837000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>405187000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>387162000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>382436000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>425424000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>412153000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>459064000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>447594000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>471502000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>419967000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>403650000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>337084000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>312118000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>288347000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>249203000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>223493000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>202463000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>242425000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>228071000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>219387000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>178339000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>170138000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>141850000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>161205000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>133598000.0</v>
       </c>
-      <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>139300000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>102750000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:95">
+    <row r="11" spans="1:96">
       <c r="A11" t="s">
         <v>37</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>4248000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4221000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4499000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4856000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>4662000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4732000000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>5565000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4910000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>4554000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>4006000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>4242000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>4312000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>4804000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>4438000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>4357000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4608000000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -7344,1651 +7371,1665 @@
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
+      <c r="CR11"/>
     </row>
-    <row r="12" spans="1:95">
+    <row r="12" spans="1:96">
       <c r="A12" t="s">
         <v>38</v>
       </c>
       <c r="B12">
-        <v>4248000000.0</v>
+        <v>9251000000.0</v>
       </c>
       <c r="C12">
+        <v>8256000000.0</v>
+      </c>
+      <c r="D12">
         <v>8447000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8809000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9294000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>8987000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9214000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>8701000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8937000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>9107000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>9676000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>8796000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8364000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>7505000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7881000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>7879000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7792000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>7640000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7257000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>6849000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6369000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>6029000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4965000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5209000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4375000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4398000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4436000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4323000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4732000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4507000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>4626000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>5568000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6173000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5710000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5721000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>5171000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>5254000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4577000000.0</v>
       </c>
       <c r="AM12">
         <v>4577000000.0</v>
       </c>
       <c r="AN12">
+        <v>4577000000.0</v>
+      </c>
+      <c r="AO12">
         <v>4313000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4226000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4130000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3625677000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>3480504000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3073890000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2558000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2441279000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1768225000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1779569000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1638947000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1591707000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1461214000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1511457000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1138615000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1072375000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1072002000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>875704000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>830743000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>812394000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>815813000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>801306000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>751261000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>621813000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>636197000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>614192000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>644345000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>619663000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>598235000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>607381000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>577032000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>546112000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>621692000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>596282000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>701919000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>555755000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>549994000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>503057000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>485131000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>428743000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>406688000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>390037000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>352640000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>332988000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>288078000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>315607000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>316601000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>296132000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>295526000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>302423000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>240672000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>223502000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>135598000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>2000000.0</v>
       </c>
-      <c r="CP12"/>
       <c r="CQ12"/>
+      <c r="CR12"/>
     </row>
-    <row r="13" spans="1:95">
+    <row r="13" spans="1:96">
       <c r="A13" t="s">
         <v>39</v>
       </c>
-      <c r="B13">
-[...1 lines deleted...]
-      </c>
+      <c r="B13"/>
       <c r="C13">
         <v>51000.0</v>
       </c>
       <c r="D13">
-        <v>54000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="E13">
         <v>54000.0</v>
       </c>
       <c r="F13">
+        <v>54000.0</v>
+      </c>
+      <c r="G13">
         <v>56000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>57000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>58000.0</v>
       </c>
       <c r="M13">
         <v>58000.0</v>
       </c>
       <c r="N13">
         <v>58000.0</v>
       </c>
       <c r="O13">
         <v>58000.0</v>
       </c>
       <c r="P13">
         <v>58000.0</v>
       </c>
       <c r="Q13">
+        <v>58000.0</v>
+      </c>
+      <c r="R13">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="S13">
         <v>58000.0</v>
       </c>
       <c r="T13">
         <v>58000.0</v>
       </c>
       <c r="U13">
         <v>58000.0</v>
       </c>
       <c r="V13">
-        <v>59000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="W13">
         <v>59000.0</v>
       </c>
       <c r="X13">
         <v>59000.0</v>
       </c>
-      <c r="Y13"/>
+      <c r="Y13">
+        <v>59000.0</v>
+      </c>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
-      <c r="AE13">
-[...1 lines deleted...]
-      </c>
+      <c r="AE13"/>
       <c r="AF13">
         <v>0.0</v>
       </c>
       <c r="AG13">
         <v>0.0</v>
       </c>
       <c r="AH13">
         <v>0.0</v>
       </c>
       <c r="AI13">
         <v>0.0</v>
       </c>
       <c r="AJ13">
         <v>0.0</v>
       </c>
       <c r="AK13">
         <v>0.0</v>
       </c>
       <c r="AL13">
         <v>0.0</v>
       </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
         <v>0.0</v>
       </c>
       <c r="AP13">
         <v>0.0</v>
       </c>
       <c r="AQ13">
-        <v>56000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR13">
         <v>56000.0</v>
       </c>
       <c r="AS13">
-        <v>50000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="AT13">
         <v>50000.0</v>
       </c>
       <c r="AU13">
+        <v>50000.0</v>
+      </c>
+      <c r="AV13">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="AW13">
         <v>46000.0</v>
       </c>
       <c r="AX13">
         <v>46000.0</v>
       </c>
       <c r="AY13">
         <v>46000.0</v>
       </c>
       <c r="AZ13">
         <v>46000.0</v>
       </c>
       <c r="BA13">
+        <v>46000.0</v>
+      </c>
+      <c r="BB13">
         <v>45000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="BD13">
         <v>46000.0</v>
       </c>
       <c r="BE13">
         <v>46000.0</v>
       </c>
       <c r="BF13">
         <v>46000.0</v>
       </c>
       <c r="BG13">
         <v>46000.0</v>
       </c>
       <c r="BH13">
         <v>46000.0</v>
       </c>
       <c r="BI13">
+        <v>46000.0</v>
+      </c>
+      <c r="BJ13">
         <v>31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="BK13">
         <v>30000.0</v>
       </c>
       <c r="BL13">
-        <v>26000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="BM13">
         <v>26000.0</v>
       </c>
       <c r="BN13">
         <v>26000.0</v>
       </c>
       <c r="BO13">
         <v>26000.0</v>
       </c>
       <c r="BP13">
         <v>26000.0</v>
       </c>
       <c r="BQ13">
-        <v>27000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="BR13">
         <v>27000.0</v>
       </c>
       <c r="BS13">
         <v>27000.0</v>
       </c>
       <c r="BT13">
+        <v>27000.0</v>
+      </c>
+      <c r="BU13">
         <v>29000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="BV13">
         <v>28000.0</v>
       </c>
       <c r="BW13">
         <v>28000.0</v>
       </c>
       <c r="BX13">
         <v>28000.0</v>
       </c>
       <c r="BY13">
         <v>28000.0</v>
       </c>
       <c r="BZ13">
         <v>28000.0</v>
       </c>
       <c r="CA13">
         <v>28000.0</v>
       </c>
       <c r="CB13">
         <v>28000.0</v>
       </c>
       <c r="CC13">
         <v>28000.0</v>
       </c>
       <c r="CD13">
         <v>28000.0</v>
       </c>
       <c r="CE13">
         <v>28000.0</v>
       </c>
       <c r="CF13">
         <v>28000.0</v>
       </c>
       <c r="CG13">
         <v>28000.0</v>
       </c>
       <c r="CH13">
         <v>28000.0</v>
       </c>
       <c r="CI13">
         <v>28000.0</v>
       </c>
       <c r="CJ13">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="CK13">
         <v>27000.0</v>
       </c>
       <c r="CL13">
-        <v>25000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="CM13">
         <v>25000.0</v>
       </c>
       <c r="CN13">
-        <v>5000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="CO13">
         <v>5000.0</v>
       </c>
       <c r="CP13">
         <v>5000.0</v>
       </c>
       <c r="CQ13">
         <v>5000.0</v>
       </c>
+      <c r="CR13">
+        <v>5000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:95">
+    <row r="14" spans="1:96">
       <c r="A14" t="s">
         <v>40</v>
       </c>
       <c r="B14">
+        <v>51000000.0</v>
+      </c>
+      <c r="C14">
         <v>50793650.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>53600000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>54300000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>54800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57700000.0</v>
       </c>
       <c r="G14">
         <v>57700000.0</v>
       </c>
       <c r="H14">
+        <v>57700000.0</v>
+      </c>
+      <c r="I14">
         <v>58200000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>58300000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>58200000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>58100000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>57900000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>58000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>58400000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>57600000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>58400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58700000.0</v>
       </c>
       <c r="R14">
         <v>58700000.0</v>
       </c>
       <c r="S14">
+        <v>58700000.0</v>
+      </c>
+      <c r="T14">
         <v>58500000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>58400000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>58600000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>59400000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>59600000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>59400000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>61000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>63000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>63600000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>64000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>66200000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>66600000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>67900000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>66700000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>65200000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>60000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>56500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56000000.0</v>
       </c>
       <c r="AK14">
         <v>56000000.0</v>
       </c>
       <c r="AL14">
+        <v>56000000.0</v>
+      </c>
+      <c r="AM14">
         <v>57000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>56000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>55000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>57000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>57700000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>60000000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>54000000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>50000000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>49727000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>48644000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>48003000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>47520000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>45725000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>47062000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>46507000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>46443000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>47143000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>46880000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>46355000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>46887000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>45998000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>46296000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>46471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46257000.0</v>
       </c>
       <c r="BJ14">
         <v>46257000.0</v>
       </c>
       <c r="BK14">
+        <v>46257000.0</v>
+      </c>
+      <c r="BL14">
         <v>42546000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>38926000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38755500.0</v>
       </c>
       <c r="BN14">
         <v>38755500.0</v>
       </c>
       <c r="BO14">
+        <v>38755500.0</v>
+      </c>
+      <c r="BP14">
         <v>38445000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>38805000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>39841500.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>39795000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>41373000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>42066000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>42864000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>42685500.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>42661500.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>42514500.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>42412500.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>42228000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>42519000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>42405000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>42211500.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>41782500.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>42100500.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>41560500.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>41946000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>41424000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>41701500.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>41607000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>38877000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>38251500.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>38610000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>28753500.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>29703000.0</v>
       </c>
-      <c r="CP14"/>
       <c r="CQ14"/>
+      <c r="CR14"/>
     </row>
-    <row r="15" spans="1:95">
+    <row r="15" spans="1:96">
       <c r="A15" t="s">
         <v>41</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
-        <v>56000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR15">
         <v>56000.0</v>
       </c>
       <c r="AS15">
-        <v>50000.0</v>
+        <v>56000.0</v>
       </c>
       <c r="AT15">
         <v>50000.0</v>
       </c>
       <c r="AU15">
+        <v>50000.0</v>
+      </c>
+      <c r="AV15">
         <v>48000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="AW15">
         <v>46000.0</v>
       </c>
       <c r="AX15">
         <v>46000.0</v>
       </c>
       <c r="AY15">
         <v>46000.0</v>
       </c>
       <c r="AZ15">
         <v>46000.0</v>
       </c>
       <c r="BA15">
+        <v>46000.0</v>
+      </c>
+      <c r="BB15">
         <v>45000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>47000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46000.0</v>
       </c>
       <c r="BD15">
         <v>46000.0</v>
       </c>
       <c r="BE15">
         <v>46000.0</v>
       </c>
       <c r="BF15">
         <v>46000.0</v>
       </c>
       <c r="BG15">
         <v>46000.0</v>
       </c>
       <c r="BH15">
         <v>46000.0</v>
       </c>
       <c r="BI15">
+        <v>46000.0</v>
+      </c>
+      <c r="BJ15">
         <v>31000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="BK15">
         <v>30000.0</v>
       </c>
       <c r="BL15">
-        <v>26000.0</v>
+        <v>30000.0</v>
       </c>
       <c r="BM15">
         <v>26000.0</v>
       </c>
       <c r="BN15">
         <v>26000.0</v>
       </c>
       <c r="BO15">
         <v>26000.0</v>
       </c>
       <c r="BP15">
         <v>26000.0</v>
       </c>
       <c r="BQ15">
-        <v>27000.0</v>
+        <v>26000.0</v>
       </c>
       <c r="BR15">
         <v>27000.0</v>
       </c>
       <c r="BS15">
         <v>27000.0</v>
       </c>
       <c r="BT15">
+        <v>27000.0</v>
+      </c>
+      <c r="BU15">
         <v>29000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000.0</v>
       </c>
       <c r="BV15">
         <v>28000.0</v>
       </c>
       <c r="BW15">
         <v>28000.0</v>
       </c>
       <c r="BX15">
         <v>28000.0</v>
       </c>
       <c r="BY15">
         <v>28000.0</v>
       </c>
       <c r="BZ15">
         <v>28000.0</v>
       </c>
       <c r="CA15">
         <v>28000.0</v>
       </c>
       <c r="CB15">
         <v>28000.0</v>
       </c>
       <c r="CC15">
         <v>28000.0</v>
       </c>
       <c r="CD15">
         <v>28000.0</v>
       </c>
       <c r="CE15">
         <v>28000.0</v>
       </c>
       <c r="CF15">
         <v>28000.0</v>
       </c>
       <c r="CG15">
         <v>28000.0</v>
       </c>
       <c r="CH15">
         <v>28000.0</v>
       </c>
       <c r="CI15">
         <v>28000.0</v>
       </c>
       <c r="CJ15">
-        <v>27000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="CK15">
         <v>27000.0</v>
       </c>
       <c r="CL15">
-        <v>25000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="CM15">
         <v>25000.0</v>
       </c>
       <c r="CN15">
-        <v>5000.0</v>
+        <v>25000.0</v>
       </c>
       <c r="CO15">
         <v>5000.0</v>
       </c>
-      <c r="CP15"/>
+      <c r="CP15">
+        <v>5000.0</v>
+      </c>
       <c r="CQ15"/>
+      <c r="CR15"/>
     </row>
-    <row r="16" spans="1:95">
+    <row r="16" spans="1:96">
       <c r="A16" t="s">
         <v>42</v>
       </c>
       <c r="B16">
+        <v>401000000.0</v>
+      </c>
+      <c r="C16">
         <v>66000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>73000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>57000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>369000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>51000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>364000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>13000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>328000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>418000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>691000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>414000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>654000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>359000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>663000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>18000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>370000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>42000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>71000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>375000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>61000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>54000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>43000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>249000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>207000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>30000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>207000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>211000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>178000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>193000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>404000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>282000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>468000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>284000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>461000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>315000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>380000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>104000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>94000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>223000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>67227000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>57723000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>169811000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>196000000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>190856000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>45945000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>146276000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>122216000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>124388000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>45949000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>135804000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>141798000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>143301000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>176373000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>95490000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>50947000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>101701000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>128599000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>143273000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>60086000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>37648000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>19305000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>11321000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>101985000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>90919000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>84176000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>82506000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>29538000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>19153000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>50170000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>2042000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>8616000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>42043000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>44325000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>35339000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>313000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>12472000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>8896000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>6248000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>2339000.0</v>
       </c>
-      <c r="CE16"/>
       <c r="CF16"/>
-      <c r="CG16">
+      <c r="CG16"/>
+      <c r="CH16">
         <v>5736000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3981000.0</v>
       </c>
-      <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
-      <c r="CL16">
+      <c r="CL16"/>
+      <c r="CM16">
         <v>2442000.0</v>
       </c>
-      <c r="CM16"/>
-      <c r="CN16">
+      <c r="CN16"/>
+      <c r="CO16">
         <v>23392000.0</v>
       </c>
-      <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
+      <c r="CR16"/>
     </row>
-    <row r="17" spans="1:95">
+    <row r="17" spans="1:96">
       <c r="A17" t="s">
         <v>43</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-      <c r="AK17">
-[...1 lines deleted...]
-      </c>
+      <c r="AK17"/>
       <c r="AL17">
         <v>10000000.0</v>
       </c>
-      <c r="AM17"/>
+      <c r="AM17">
+        <v>10000000.0</v>
+      </c>
       <c r="AN17"/>
       <c r="AO17"/>
-      <c r="AP17">
+      <c r="AP17"/>
+      <c r="AQ17">
         <v>18000000.0</v>
       </c>
-      <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
-      <c r="AV17">
+      <c r="AV17"/>
+      <c r="AW17">
         <v>4075000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>3510000.0</v>
       </c>
-      <c r="AX17"/>
-      <c r="AY17">
+      <c r="AY17"/>
+      <c r="AZ17">
         <v>3090000.0</v>
       </c>
-      <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
+      <c r="CR17"/>
     </row>
-    <row r="18" spans="1:95">
+    <row r="18" spans="1:96">
       <c r="A18" t="s">
         <v>44</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
         <v>101000000.0</v>
       </c>
-      <c r="AI18">
-[...1 lines deleted...]
-      </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
         <v>192000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>15000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>6000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>251000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>15000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>81000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>27111000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>29174000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>29267000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>353465000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>7719000.0</v>
       </c>
-      <c r="AV18">
-[...1 lines deleted...]
-      </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
         <v>186819000.0</v>
       </c>
-      <c r="AY18">
-[...1 lines deleted...]
-      </c>
       <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
         <v>3919000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>31353000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>37900000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>37478000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>40713000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>37209000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>33127000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>22948000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>14468000.0</v>
       </c>
-      <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
+      <c r="CR18"/>
     </row>
-    <row r="19" spans="1:95">
+    <row r="19" spans="1:96">
       <c r="A19" t="s">
         <v>45</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -9042,613 +9083,616 @@
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
+      <c r="CR19"/>
     </row>
-    <row r="20" spans="1:95">
+    <row r="20" spans="1:96">
       <c r="A20" t="s">
         <v>46</v>
       </c>
       <c r="B20">
-        <v>2195000000.0</v>
-[...1 lines deleted...]
-      <c r="C20"/>
+        <v>2092000000.0</v>
+      </c>
+      <c r="C20">
+        <v>1958000000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>1671000000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>1241000000.0</v>
       </c>
-      <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>1115000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>982000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>701000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>704000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>686000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>692000000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>143000000.0</v>
       </c>
-      <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
+      <c r="AD20"/>
+      <c r="AE20">
         <v>143000000.0</v>
       </c>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
-        <v>186000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AH20">
         <v>186000000.0</v>
       </c>
       <c r="AI20">
+        <v>186000000.0</v>
+      </c>
+      <c r="AJ20">
         <v>430000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>559000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>620000000.0</v>
       </c>
       <c r="AL20">
         <v>620000000.0</v>
       </c>
       <c r="AM20">
+        <v>620000000.0</v>
+      </c>
+      <c r="AN20">
         <v>619000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>611000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>619000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>519000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>321220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>272046000.0</v>
       </c>
       <c r="AS20">
         <v>272046000.0</v>
       </c>
       <c r="AT20">
+        <v>272046000.0</v>
+      </c>
+      <c r="AU20">
         <v>272000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>236635000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>230738000.0</v>
       </c>
       <c r="AW20">
         <v>230738000.0</v>
       </c>
       <c r="AX20">
         <v>230738000.0</v>
       </c>
       <c r="AY20">
+        <v>230738000.0</v>
+      </c>
+      <c r="AZ20">
         <v>230783000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>153152000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>151088000.0</v>
       </c>
       <c r="BB20">
         <v>151088000.0</v>
       </c>
       <c r="BC20">
         <v>151088000.0</v>
       </c>
       <c r="BD20">
         <v>151088000.0</v>
       </c>
       <c r="BE20">
         <v>151088000.0</v>
       </c>
       <c r="BF20">
+        <v>151088000.0</v>
+      </c>
+      <c r="BG20">
         <v>153954000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>212484000.0</v>
       </c>
       <c r="BH20">
         <v>212484000.0</v>
       </c>
       <c r="BI20">
         <v>212484000.0</v>
       </c>
       <c r="BJ20">
+        <v>212484000.0</v>
+      </c>
+      <c r="BK20">
         <v>212228000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>213261000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>205749000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133408000.0</v>
       </c>
       <c r="BN20">
         <v>133408000.0</v>
       </c>
-      <c r="BO20"/>
+      <c r="BO20">
+        <v>133408000.0</v>
+      </c>
       <c r="BP20"/>
-      <c r="BQ20">
-[...1 lines deleted...]
-      </c>
+      <c r="BQ20"/>
       <c r="BR20">
         <v>113466000.0</v>
       </c>
-      <c r="BS20"/>
+      <c r="BS20">
+        <v>113466000.0</v>
+      </c>
       <c r="BT20"/>
-      <c r="BU20">
-[...1 lines deleted...]
-      </c>
+      <c r="BU20"/>
       <c r="BV20">
         <v>114997000.0</v>
       </c>
-      <c r="BW20"/>
+      <c r="BW20">
+        <v>114997000.0</v>
+      </c>
       <c r="BX20"/>
-      <c r="BY20">
-[...1 lines deleted...]
-      </c>
+      <c r="BY20"/>
       <c r="BZ20">
         <v>57659000.0</v>
       </c>
-      <c r="CA20"/>
+      <c r="CA20">
+        <v>57659000.0</v>
+      </c>
       <c r="CB20"/>
-      <c r="CC20">
-[...1 lines deleted...]
-      </c>
+      <c r="CC20"/>
       <c r="CD20">
         <v>43259000.0</v>
       </c>
-      <c r="CE20"/>
+      <c r="CE20">
+        <v>43259000.0</v>
+      </c>
       <c r="CF20"/>
-      <c r="CG20">
+      <c r="CG20"/>
+      <c r="CH20">
         <v>61978000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>44401000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>46484000.0</v>
       </c>
-      <c r="CJ20"/>
       <c r="CK20"/>
-      <c r="CL20">
+      <c r="CL20"/>
+      <c r="CM20">
         <v>8443000.0</v>
       </c>
-      <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
         <v>47</v>
       </c>
-      <c r="B21">
-[...1 lines deleted...]
-      </c>
+      <c r="B21"/>
       <c r="C21">
+        <v>237000000.0</v>
+      </c>
+      <c r="D21">
         <v>2202000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2168000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2175000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>267000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1923000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1913000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1927000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>208000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1471000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1348000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1369000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>275000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1263000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1286000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1305000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>270000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>214000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>225000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>237000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>249000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>265000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>164000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>168000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>29000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>176000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>180000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>185000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>47000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>195000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>201000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>250000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>69000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>101000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>112000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>131000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>140000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>149000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>146000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>149000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>122000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>96424000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>80462000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>84702000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>89000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>85035000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>88493000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>93587000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>98871000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>104635000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>68987000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>72864000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>77711000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>85033000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>90402000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>96090000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>101796000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>296979000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>91237000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>98048000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>105500000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>115270000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>120480000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>131732000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>80846000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>144129000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>151440000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>158440000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>79133000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>169760000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>113597000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>204962000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>92226000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>133502000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>137274000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>139877000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>85480000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>146953000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>150699000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>122893000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>81655000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>124350000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>125290000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>35149000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>54326000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>33857000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>29426000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>11838000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>12284000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>5657000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4941000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>5496000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>6051000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>4768000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
         <v>48</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>-7585000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-7863000000.0</v>
       </c>
-      <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
         <v>80000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>77000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>169000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>326000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>325000000.0</v>
       </c>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
       <c r="AT22">
@@ -9665,1030 +9709,1041 @@
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-      <c r="BF22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22"/>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
-      <c r="BM22">
+      <c r="BM22"/>
+      <c r="BN22">
         <v>19330000.0</v>
       </c>
-      <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
-      <c r="CN22">
+      <c r="CN22"/>
+      <c r="CO22">
         <v>13403000.0</v>
       </c>
-      <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
+      <c r="CR22"/>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
         <v>49</v>
       </c>
       <c r="B23">
+        <v>16391000000.0</v>
+      </c>
+      <c r="C23">
         <v>15564000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15698000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>16209000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16386000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>15630000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15758000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>15185000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15513000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>14892000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>14870000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13661000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13371000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12314000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12793000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>12572000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>12360000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>12209000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11033000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10530000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>9950000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9532000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>7881000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>7876000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>7129000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>6787000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6701000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6690000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>7579000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>7154000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>8051000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8763000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>9133000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8471000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8954000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8583000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8038000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7449000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7570000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7202000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7183000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6576000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>5915031000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>5736159000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>5169789000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4435000000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4056140000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3452029000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3293481000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3002937000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2925066000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2579916000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2488089000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1934822000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1907067000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1917468000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1740004000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1652146000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1618304000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1600421000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1583154000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1509214000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1431430000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1361404000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1190948000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1244035000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1224005000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1203159000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>1206954000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>1149186000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>1157873000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1171754000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>1145418000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>1171305000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>946017000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>922725000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>877037000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>864475000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>777574000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>746622000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>659193000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>621814000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>591929000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>555639000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>543107000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>533859000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>488477000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>416029000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>400555000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>344585000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>320949000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>245718000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>212111000.0</v>
       </c>
-      <c r="CP23"/>
       <c r="CQ23"/>
+      <c r="CR23"/>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
         <v>50</v>
       </c>
       <c r="B24">
+        <v>3767000000.0</v>
+      </c>
+      <c r="C24">
         <v>3766000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>3664000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>3375000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>3574000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2923000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2332000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2181000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2180000000.0</v>
       </c>
       <c r="J24">
         <v>2180000000.0</v>
       </c>
       <c r="K24">
+        <v>2180000000.0</v>
+      </c>
+      <c r="L24">
         <v>2179000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>2178000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>2177000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>2176000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2175000000.0</v>
       </c>
       <c r="P24">
         <v>2175000000.0</v>
       </c>
       <c r="Q24">
+        <v>2175000000.0</v>
+      </c>
+      <c r="R24">
         <v>2174000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>2173000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>2130000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2129000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2128000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>2127000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1813000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1812000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1596000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1237000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1239000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1241000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>1121000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>1020000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1019000000.0</v>
       </c>
       <c r="AF24">
         <v>1019000000.0</v>
       </c>
       <c r="AG24">
-        <v>1318000000.0</v>
+        <v>1019000000.0</v>
       </c>
       <c r="AH24">
         <v>1318000000.0</v>
       </c>
       <c r="AI24">
+        <v>1318000000.0</v>
+      </c>
+      <c r="AJ24">
         <v>1317000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>1017000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>1455000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>975000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>971000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>1428000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>965000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>962000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>275050000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>272930000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>270836000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>704097000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>920087000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>675747000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>617507000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>416368000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>783440000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>792842000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>865652000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>261784000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>260551000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>269338000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>228150000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>216929000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>168109000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>166725000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>165354000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>164014000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>162700000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>266409000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>160143000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>158900000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>157681000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>156484000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>155312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="BS24">
         <v>200000000.0</v>
       </c>
       <c r="BT24">
         <v>200000000.0</v>
       </c>
       <c r="BU24">
         <v>200000000.0</v>
       </c>
       <c r="BV24">
         <v>200000000.0</v>
       </c>
       <c r="BW24">
+        <v>200000000.0</v>
+      </c>
+      <c r="BX24">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="BY24">
         <v>30000000.0</v>
       </c>
       <c r="BZ24">
+        <v>30000000.0</v>
+      </c>
+      <c r="CA24">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="CB24">
         <v>15000000.0</v>
       </c>
-      <c r="CC24"/>
+      <c r="CC24">
+        <v>15000000.0</v>
+      </c>
       <c r="CD24"/>
-      <c r="CE24">
+      <c r="CE24"/>
+      <c r="CF24">
         <v>1588000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>4735000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>4780000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>1723000.0</v>
       </c>
-      <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>8500000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>8280000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>3295000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>3350000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
         <v>51</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>3950000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3852000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3563000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3766000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3118000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2529000000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>2378000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2178000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2177000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2391000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2392000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2175000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>2174000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2392000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2130000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2129000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2128000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2127000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1813000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1812000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1596000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1237000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1239000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1241000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1121000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1217000000.0</v>
       </c>
       <c r="AE25">
         <v>1217000000.0</v>
       </c>
       <c r="AF25">
         <v>1217000000.0</v>
       </c>
       <c r="AG25">
-        <v>1516000000.0</v>
+        <v>1217000000.0</v>
       </c>
       <c r="AH25">
         <v>1516000000.0</v>
       </c>
       <c r="AI25">
+        <v>1516000000.0</v>
+      </c>
+      <c r="AJ25">
         <v>1515000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1215000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1653000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>975000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>971000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1428000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>965000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>962000000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>275050000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>272930000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>270836000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>704097000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>920087000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>675747000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>617507000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>575762000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>783440000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>792842000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>865652000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>261784000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>260551000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>269338000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>228150000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>216929000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>168109000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>166725000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
+      <c r="CR25"/>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
         <v>52</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>87000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>82000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79000000.0</v>
       </c>
       <c r="AA26">
         <v>79000000.0</v>
       </c>
       <c r="AB26">
+        <v>79000000.0</v>
+      </c>
+      <c r="AC26">
         <v>98000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>100000000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>101000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>97000000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>93000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>270000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>86000000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>83000000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>306000000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>79000000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>81000000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>73619000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>65410000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>57314000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>382998000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>274176000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>309154000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>252285000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>242924000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>252105000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>270969000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>214798000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>71732000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>81039000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>84445000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>80543000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>70716000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>70951000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>61515000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
         <v>53</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10742,411 +10797,417 @@
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
         <v>54</v>
       </c>
       <c r="B28">
+        <v>-1367000000.0</v>
+      </c>
+      <c r="C28">
         <v>-298000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-369000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-936000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1090000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1544000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2203000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1970000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2131000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-2463000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3187000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-2529000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-2173000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1615000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-1850000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1921000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-2413000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-2046000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-2007000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-2256000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-2080000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-1802000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1157000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-1262000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-514000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-966000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1192000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-715000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-1671000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1368000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1301000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1691000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-1647000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-1017000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-1637000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-991000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1544000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1174000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-1207000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-718000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-538000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-720000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-1236959000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1093945000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-957408000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-651659000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-689789000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-216634000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-284078000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-151033000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-86375000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>18821000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-526339000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-532831000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-453786000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-456624000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-288455000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-275701000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-295687000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-268413000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-274283000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-267223000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-238621000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-169299000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-252760000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-285146000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-265862000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-235200000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-223161000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-159795000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-154608000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-197281000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-212153000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-259064000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-427594000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-441502000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-389967000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-358650000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-322084000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-297118000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-288347000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-249203000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-221726000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-197551000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-237471000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-226177000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-219387000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-178339000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-170138000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-141850000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-161205000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-125098000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>8336000.0</v>
       </c>
-      <c r="CP28"/>
       <c r="CQ28"/>
+      <c r="CR28"/>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
         <v>55</v>
       </c>
       <c r="B29">
+        <v>7847000000.0</v>
+      </c>
+      <c r="C29">
         <v>7835000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>7855000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>7978000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>7884000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>7419000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>7102000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7024000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6673000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6395000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>6058000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>5799000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>5465000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>5140000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>5216000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>5005000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4968000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>4803000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>4648000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>4499000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4292000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4223000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4014000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3808000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3269000000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11172,608 +11233,615 @@
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
+      <c r="CR29"/>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
         <v>56</v>
       </c>
       <c r="B30">
+        <v>3420000000.0</v>
+      </c>
+      <c r="C30">
         <v>3533000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3515000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>3865000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3491000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3299000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3259000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>3231000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>3350000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>3104000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2460000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2385000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2536000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2302000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2220000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2240000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2156000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2177000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1912000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1857000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1776000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1672000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1775000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1580000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1603000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1406000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1280000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1239000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1359000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1330000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>1346000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1148000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>950000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>871000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1062000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1074000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1006000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1013000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>1053000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>1035000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>901000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>610000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>619891000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>631124000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>491430000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>596000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>433362000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>490240000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>366332000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>331677000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>293967000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>213776000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>150251000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>149682000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>190439000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>192396000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>237569000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>179577000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>185820000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>172674000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>170418000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>168190000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>228302000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>156537000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>131732000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>142721000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>144129000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>151440000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>158440000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>132581000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>169760000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>113597000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>117553000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>111537000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>124145000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>108824000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>111393000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>118795000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>90577000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>81986000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>73884000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>73546000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>71191000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>80905000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>74115000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>65430000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>65260000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>56489000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>52545000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>53689000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>50212000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>70005000.0</v>
       </c>
-      <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
+      <c r="CR30"/>
     </row>
-    <row r="31" spans="1:95">
+    <row r="31" spans="1:96">
       <c r="A31" t="s">
         <v>57</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>2408000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2273000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>1919000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1574000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1778000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1544000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1489000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1378000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>1603000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1441000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1241000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1155000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1936000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1832000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1479000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1788000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1655000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>1556000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>1650000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>1457000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>1366000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>1457000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>1303000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>1082000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>898000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>850000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>976000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>889000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>923000000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>884000000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>822000000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>916000000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>1100365000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1110599000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>685245000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>649205000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>642621000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>597839000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>573395000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>563328000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>557430000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>654248000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>540247000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>553515000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>518880000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>504520000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>528134000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>499323000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>484841000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>462136000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
+      <c r="CR31"/>
     </row>
-    <row r="32" spans="1:95">
+    <row r="32" spans="1:96">
       <c r="A32" t="s">
         <v>58</v>
       </c>
       <c r="B32">
+        <v>5138000000.0</v>
+      </c>
+      <c r="C32">
         <v>5072000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5071000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5236000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5102000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4877000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4544000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4495000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4154000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4374000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>3976000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3904000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3545000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3229000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>3250000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3107000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3105000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3017000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>3296000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3167000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2985000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2911000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3397000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3307000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2754000000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -11799,1153 +11867,1164 @@
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
+      <c r="CR32"/>
     </row>
-    <row r="33" spans="1:95">
+    <row r="33" spans="1:96">
       <c r="A33" t="s">
         <v>59</v>
       </c>
       <c r="B33">
+        <v>3065000000.0</v>
+      </c>
+      <c r="C33">
         <v>3120000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3146000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3097000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3129000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2857000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2877000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2854000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2845000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2350000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2402000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2220000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2212000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2230000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2301000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2240000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2214000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2145000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1667000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1656000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1642000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1656000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>928000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>814000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>805000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>820000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>824000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>827000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>848000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>692000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>750000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>736000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>937000000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>960000000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1246000000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1414000000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1636000000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1460000000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1457000000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1657000000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1419000000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1270000000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1004707000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>929932000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>894219000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>1232000000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1068620000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1080184000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1012250000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>963273000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>958851000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>835114000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>761051000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>585696000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>592718000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>596432000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>587991000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>604064000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>583709000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>572265000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>567427000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>551275000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>548550000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>540101000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>425694000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>433829000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>438640000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>432621000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>419571000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>420204000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>413427000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>410424000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>409096000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>336712000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>254116000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>250583000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>250355000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>250973000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>247617000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>247536000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>182618000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>182968000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>174374000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>174487000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>142471000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>139541000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>115547000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>55701000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>38758000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>42528000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>31144000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>28712000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>19324000.0</v>
       </c>
-      <c r="CP33"/>
       <c r="CQ33"/>
+      <c r="CR33"/>
     </row>
-    <row r="34" spans="1:95">
+    <row r="34" spans="1:96">
       <c r="A34" t="s">
         <v>60</v>
       </c>
       <c r="B34">
+        <v>176000000.0</v>
+      </c>
+      <c r="C34">
         <v>173000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>174000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>167000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>155000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>120000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>122000000.0</v>
       </c>
       <c r="H34">
         <v>122000000.0</v>
       </c>
       <c r="I34">
-        <v>124000000.0</v>
+        <v>122000000.0</v>
       </c>
       <c r="J34">
         <v>124000000.0</v>
       </c>
       <c r="K34">
+        <v>124000000.0</v>
+      </c>
+      <c r="L34">
         <v>121000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>122000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>292000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>104000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>118000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>342000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>134000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>140000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>95000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>101000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>335000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>344000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>311000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>313000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>316000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>321000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>323000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>325000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>331000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>44000000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>60000000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>68000000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>59000000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>61000000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>48000000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>54000000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>44000000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>240000000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>237000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>236000000.0</v>
       </c>
       <c r="AO34">
         <v>236000000.0</v>
       </c>
       <c r="AP34">
+        <v>236000000.0</v>
+      </c>
+      <c r="AQ34">
         <v>235000000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>233691000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>232434000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>234497000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>234438000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>227970000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>228276000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>222310000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>53443000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>203340000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>199609000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>23839000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>24787000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>22101000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>22301000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>22243000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>45183000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>40983000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>44549000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
+      <c r="CR34"/>
     </row>
-    <row r="35" spans="1:95">
+    <row r="35" spans="1:96">
       <c r="A35" t="s">
         <v>61</v>
       </c>
       <c r="B35">
         <v>4123000000.0</v>
       </c>
       <c r="C35">
+        <v>4123000000.0</v>
+      </c>
+      <c r="D35">
         <v>4026000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3730000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3921000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>3238000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2651000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2506000000.0</v>
       </c>
       <c r="I35">
         <v>2506000000.0</v>
       </c>
       <c r="J35">
+        <v>2506000000.0</v>
+      </c>
+      <c r="K35">
         <v>2509000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2499000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>2503000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>2469000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>2495000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>2510000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2517000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2525000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2532000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>2445000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>2453000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2463000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2471000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2124000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2125000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1912000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1558000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>1562000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>1566000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>1452000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1261000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1277000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1285000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1575000000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1577000000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1563000000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1269000000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1889000000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1230000000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1214000000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1915000000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>1216000000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>1197000000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>535852000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>534538000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>534600000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>1250000000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>1155776000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>904023000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>839817000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>816024000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>986780000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>996370000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>920844000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>324471000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>320130000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>332352000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>287602000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>295239000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>232040000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>225742000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>226551000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>224609000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>223611000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>317623000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>212795000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>212264000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>211170000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>210684000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>217120000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>250295000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>253166000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>250579000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>248757000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>253905000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>63793000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>74699000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>73857000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>89416000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>61288000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>62840000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>8145000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>9350000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>10322000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>13995000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>14957000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>11104000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>7534000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>3417000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>3616000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>3422000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>2180000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>12319000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>8280000.0</v>
       </c>
-      <c r="CP35"/>
       <c r="CQ35"/>
+      <c r="CR35"/>
     </row>
-    <row r="36" spans="1:95">
+    <row r="36" spans="1:96">
       <c r="A36" t="s">
         <v>62</v>
       </c>
       <c r="B36">
+        <v>458000000.0</v>
+      </c>
+      <c r="C36">
         <v>446000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>442000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>439000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>474000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>424000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>421000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>404000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>395000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>404000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>386000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>367000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>361000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>81000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>428000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>412000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>402000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>391000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>284000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>279000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>275000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>255000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>194000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000000.0</v>
       </c>
       <c r="Y36">
         <v>99000000.0</v>
       </c>
       <c r="Z36">
+        <v>99000000.0</v>
+      </c>
+      <c r="AA36">
         <v>105000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>108000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>106000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>111000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>24000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>30000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>28000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>135000000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>141000000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>139000000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>176000000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>313000000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>127000000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>123000000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>345000000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>116000000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>109000000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>110231000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>103224000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>91378000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>413000000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>294467000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>428223000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>363123000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>278488000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>341392000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>351150000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>260011000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>122035000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>87614000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>91744000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>84173000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>141246000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>76371000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>81420000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>79644000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>70461000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>17463000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>52537000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>44700000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>45443000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>46039000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>47871000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>48164000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>61688000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>47674000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>50390000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>80687000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>79934000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>42254000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>67806000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>68013000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>65931000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>63506000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>62744000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>27009000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>18242000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>19851000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>19949000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>18928000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>10847000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>9815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="CK36">
         <v>2000000.0</v>
       </c>
       <c r="CL36">
         <v>2000000.0</v>
       </c>
       <c r="CM36">
         <v>2000000.0</v>
       </c>
       <c r="CN36">
         <v>2000000.0</v>
       </c>
       <c r="CO36">
+        <v>2000000.0</v>
+      </c>
+      <c r="CP36">
         <v>-19324000.0</v>
       </c>
-      <c r="CP36"/>
       <c r="CQ36"/>
+      <c r="CR36"/>
     </row>
-    <row r="37" spans="1:95">
+    <row r="37" spans="1:96">
       <c r="A37" t="s">
         <v>63</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -12980,1495 +13059,1509 @@
       </c>
       <c r="AX37">
         <v>0.0</v>
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
-      <c r="BF37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37"/>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
+      <c r="CR37"/>
     </row>
-    <row r="38" spans="1:95">
+    <row r="38" spans="1:96">
       <c r="A38" t="s">
         <v>64</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>624000000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>621000000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>624000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>667000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>596000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>648000000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>641000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>587000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>569000000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>581000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>626000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>553000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>516000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>497000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>367000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>344000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>341000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>324000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>268000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>251000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>252000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>198000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>200000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>197000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>204000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>261000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>291000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>259000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>369000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>618000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>849000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>965000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1189000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>1007000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>1209000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>1000000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>877000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>629845000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>566688000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>549492000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>891040000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>740073000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>762554000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>701886000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>671190000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>691574000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>585816000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>523316000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>364253000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>381746000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>389943000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>389427000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>413130000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>456052000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>454429000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>459670000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>450738000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>456724000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>456539000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>347815000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>355658000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>362396000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>358664000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>349455000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>355146000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>348794000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>351233000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>355134000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>287157000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>206685000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>205080000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>207890000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>209070000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>210459000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>213443000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>149902000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>151174000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>144201000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>145239000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>116055000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>113715000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>94413000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>37424000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>20947000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>24148000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>13951000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>13314000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>212111000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>13746000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>11750000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:95">
+    <row r="39" spans="1:96">
       <c r="A39" t="s">
         <v>65</v>
       </c>
       <c r="B39">
-        <v>4663000000.0</v>
+        <v>655000000.0</v>
       </c>
       <c r="C39">
+        <v>655000000.0</v>
+      </c>
+      <c r="D39">
         <v>590000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>438000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>472000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>487000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>408000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>399000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>381000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>331000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>332000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>260000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>259000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>277000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>391000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>213000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>198000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>247000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>197000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>168000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>163000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>175000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>213000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>273000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>346000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>163000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>161000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>301000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>640000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>625000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1329000000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1311000000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1073000000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>930000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>925000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>924000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>142000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>398000000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>483000000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>197000000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>637000000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>566000000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>664756000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>694599000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>710250000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>49000000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>112879000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>113380000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>135330000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>69040000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>80541000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>69812000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>65330000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>60829000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>51535000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>56638000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>38740000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>37762000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>36381000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>39669000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>44003000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>38488000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>230878000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>28569000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>19330000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>23140000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>21573000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>20863000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>21562000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>19369000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>28574000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>26041000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>22487000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>21137000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>12001000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>13324000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>12232000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>9576000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>10637000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>10412000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>12654000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>12660000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>13376000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>12169000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>10914000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>12287000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>11538000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>8313000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>6829000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>7696000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>16091000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="CO39">
         <v>-2000000.0</v>
       </c>
       <c r="CP39">
+        <v>-2000000.0</v>
+      </c>
+      <c r="CQ39">
         <v>7765000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>4405000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:95">
+    <row r="40" spans="1:96">
       <c r="A40" t="s">
         <v>66</v>
       </c>
       <c r="B40">
-        <v>7306000000.0</v>
+        <v>6626000000.0</v>
       </c>
       <c r="C40">
+        <v>6213000000.0</v>
+      </c>
+      <c r="D40">
         <v>6284000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>6706000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>6667000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>6514000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>6758000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>6850000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>7072000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>6498000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>7801000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>7123000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>6173000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>5566000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>5761000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6497000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>6214000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>5835000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>5272000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2072000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1718000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1253000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>640000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>865000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2758000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2500000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2608000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2920000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>3443000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3404000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>3915000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>4389000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>4322000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>4202000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>4167000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>4293000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3501000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3359000000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>3417000000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>2981000000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3189000000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2775000000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>3029827000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>2825541000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2544273000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>1727672000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>1123846000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>924182000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>819541000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>693967000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>638214000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>465487000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>506089000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>494530000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>653962000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>630214000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>-15315000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>390797000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>496962000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>5605000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>7746000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>13176000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>-2755000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>455465000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>409874000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>-6067000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1937000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>5401000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>378368000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>379605000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>7755000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>11137000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>2042000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>40104000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>42043000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>399379000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>371065000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>18120000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>309696000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>292225000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>6248000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>1003000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>619000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>939000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>725000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>1676000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>2240000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>2786000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>4290000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>2882000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>110767000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>23392000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>-56000.0</v>
       </c>
-      <c r="CP40"/>
       <c r="CQ40"/>
+      <c r="CR40"/>
     </row>
-    <row r="41" spans="1:95">
+    <row r="41" spans="1:96">
       <c r="A41" t="s">
         <v>67</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>121000000.0</v>
       </c>
-      <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>88000000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>27000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>118000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>126000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>134000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>140000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>95000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>101000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>112000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>77000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>85000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>84000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>87000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>42000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>41000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>37000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>35000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>44000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>60000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>68000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>59000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>61000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>48000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>54000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>225000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>42000000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>39000000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>264000000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>38000000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>37000000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>32270000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>31095000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>33349000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>362681000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>251177000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>278757000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>224239000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>212590000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>216708000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>230960000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>247486000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>24787000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>22101000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>22301000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>22243000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>45183000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>40983000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>44549000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>43735000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>44360000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>44138000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>42139000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>41451000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>40858000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>40066000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>40309000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>49511000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>50295000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>46568000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>45282000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>43338000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>43769000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>42737000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>41123000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>40554000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>37716000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>39583000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>40494000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>4488000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>4554000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>4562000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>4361000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>4432000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>4066000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>4086000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>3417000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>3616000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>3422000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>2180000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>3819000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>3699000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>3464000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>2370000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:95">
+    <row r="42" spans="1:96">
       <c r="A42" t="s">
         <v>68</v>
       </c>
       <c r="B42">
+        <v>471000000.0</v>
+      </c>
+      <c r="C42">
         <v>452000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>420000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>454000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>434000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>462000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>453000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>439000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>390000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>410000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>373000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>341000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>296000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>328000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>289000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>251000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>218000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>236000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>205000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>191000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>170000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>199000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>181000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>166000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>140000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>175000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>160000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>240000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>543000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>643000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>760000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1055000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1153000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1044000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>870000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>865000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>841000000.0</v>
       </c>
       <c r="AL42">
         <v>841000000.0</v>
       </c>
       <c r="AM42">
+        <v>841000000.0</v>
+      </c>
+      <c r="AN42">
         <v>831000000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>822000000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>806000000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>803000000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>789907000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>782433000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>398141000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>396000000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>383683000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>351586000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>340047000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>340848000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>331547000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>324360000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>234039000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>282524000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>280728000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>275556000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>267876000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>266022000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>260404000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>262988000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>255803000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>251627000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>247845000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>134076000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>130272000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>129902000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>127317000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>125321000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>135045000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>125479000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>140987000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>140970000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>166754000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>165690000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>161562000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>159425000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>156285000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>153600000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>151722000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>149353000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>147197000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>142674000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>141239000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>140849000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>138857000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>137276000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>135474000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>134329000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>132950000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>83518000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>82020000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20390000.0</v>
       </c>
       <c r="CO42">
         <v>-20390000.0</v>
       </c>
-      <c r="CP42"/>
+      <c r="CP42">
+        <v>-20390000.0</v>
+      </c>
       <c r="CQ42"/>
+      <c r="CR42"/>
     </row>
-    <row r="43" spans="1:95">
+    <row r="43" spans="1:96">
       <c r="A43" t="s">
         <v>69</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14522,87 +14615,86 @@
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
+      <c r="CR43"/>
     </row>
-    <row r="44" spans="1:95">
+    <row r="44" spans="1:96">
       <c r="A44" t="s">
         <v>70</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -14637,2360 +14729,2378 @@
       </c>
       <c r="AX44">
         <v>0.0</v>
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
-      <c r="BF44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44"/>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
+      <c r="CR44"/>
     </row>
-    <row r="45" spans="1:95">
+    <row r="45" spans="1:96">
       <c r="A45" t="s">
         <v>71</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>1176000000.0</v>
       </c>
-      <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>1094000000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>999000000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>954000000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>383000000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>378000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>391000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>395000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>399000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>385000000.0</v>
       </c>
       <c r="Z45">
         <v>385000000.0</v>
       </c>
       <c r="AA45">
+        <v>385000000.0</v>
+      </c>
+      <c r="AB45">
         <v>379000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>373000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>376000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>241000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>264000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>276000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>318000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>342000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>397000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>449000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>447000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>454000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>450000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>448000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>419000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>393000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>374862000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>363244000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>344727000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>340778000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>328547000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>317630000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>310364000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>292083000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>267277000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>249298000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>237735000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>221443000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>210972000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>206489000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>198564000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>190934000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>127657000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>117836000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>107757000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>100537000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>91826000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>83562000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>77879000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>78171000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>76244000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>73957000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>70116000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>65058000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>64633000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>59191000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>53962000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>49555000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>47431000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>45503000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>42465000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>41903000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>37158000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>34093000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>32716000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>31794000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>30173000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>29248000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>26416000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>25826000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>21134000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>18277000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>17811000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>18380000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>17193000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>15398000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>13828000.0</v>
       </c>
-      <c r="CP45"/>
       <c r="CQ45"/>
+      <c r="CR45"/>
     </row>
-    <row r="46" spans="1:95">
+    <row r="46" spans="1:96">
       <c r="A46" t="s">
         <v>72</v>
       </c>
       <c r="B46">
+        <v>300000000.0</v>
+      </c>
+      <c r="C46">
         <v>301000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>323000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>305000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>287000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>288000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>306000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>305000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>295000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>270000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>290000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>285000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>274000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>259000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>412000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>401000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>393000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>396000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>385000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>383000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>378000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>391000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>395000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>399000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>385000000.0</v>
       </c>
       <c r="Z46">
         <v>385000000.0</v>
       </c>
       <c r="AA46">
+        <v>385000000.0</v>
+      </c>
+      <c r="AB46">
         <v>379000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>373000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>376000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>241000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>264000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>276000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>318000000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>342000000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>397000000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>449000000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>447000000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>454000000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>450000000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>448000000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>419000000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>393000000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>374862000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>363244000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>344727000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>341000000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>328547000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>317630000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>310364000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>292083000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>267277000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>249298000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>237735000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>221443000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>210972000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>206489000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>198564000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>190934000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>127657000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>117836000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>107757000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>100537000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>91826000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>83562000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>77879000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>78171000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>76244000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>73957000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>70116000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>65058000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>64633000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>59191000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>53962000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>49555000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>47431000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>45503000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>42465000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>41903000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>37158000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>34093000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>32716000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>31794000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>30173000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>29248000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>26416000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>25826000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>21134000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>18277000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>17811000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>18380000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>17193000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>15398000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>13828000.0</v>
       </c>
-      <c r="CP46"/>
       <c r="CQ46"/>
+      <c r="CR46"/>
     </row>
-    <row r="47" spans="1:95">
+    <row r="47" spans="1:96">
       <c r="A47" t="s">
         <v>73</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>301000000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>323000000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>305000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>287000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>323000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>306000000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>290000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>285000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>274000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>259000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>412000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>401000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>393000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>396000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>385000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>383000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>378000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>372000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>395000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>399000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>385000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>380000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>379000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>373000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>376000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>241000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>264000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>276000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>318000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>342000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>397000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>449000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>447000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>454000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>450000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>448000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>419000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>393000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>374862000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>363244000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>344727000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>340778000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>328547000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>317630000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>310364000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>292083000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>267277000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>249298000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>237735000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>221443000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>210972000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>206489000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>198564000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>190934000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>127657000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>117836000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>107757000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>100537000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>91826000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>83562000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>77879000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>78171000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>76244000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>73957000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>70116000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>65058000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>64633000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>59191000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>53962000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>49555000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>47431000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>45503000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>42465000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>41903000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>37158000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>34093000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>32716000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>31794000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>30173000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>29248000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>26416000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>25826000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>21134000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>18277000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>17811000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>18380000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>17193000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>15398000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>13828000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>13660000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>9637000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:95">
+    <row r="48" spans="1:96">
       <c r="A48" t="s">
         <v>74</v>
       </c>
       <c r="B48">
+        <v>3616000000.0</v>
+      </c>
+      <c r="C48">
         <v>3602000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3762000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4159000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>3904000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>4091000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>4326000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>4489000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>4188000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>3887000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3671000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>3426000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>3117000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2796000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2937000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2707000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2657000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>2399000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2296000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2153000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1968000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1860000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1983000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1798000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>1522000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>1781000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1666000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1491000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1295000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1012000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>811000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>614000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>412000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>298000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>560000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>657000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>887000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>810000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>857000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>815000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>782000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>758000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>728747000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>682448000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>643505000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>615000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>581560000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>565438000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>557627000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>553129000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>562255000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>554686000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>530115000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>500200000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>474557000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>471193000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>508499000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>490410000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>523370000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>504420000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>486980000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>469592000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>451964000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>435791000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>425212000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>414622000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>419094000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>410530000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>395965000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>387158000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>371617000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>354431000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>337915000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>324760000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>306849000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>289335000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>276021000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>266875000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>255231000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>242890000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>229738000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>221148000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>210416000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>203605000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>208311000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>193552000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>177266000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>160827000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>148877000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>137779000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>125913000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>114189000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>103242000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>95262000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>64754000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:95">
+    <row r="49" spans="1:96">
       <c r="A49" t="s">
         <v>75</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>3426000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>3117000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>2796000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>2937000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>2707000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>2657000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>2399000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>2296000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>2153000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1968000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1860000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1983000000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>1798000000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>1522000000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>1781000000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>1666000000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>1491000000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>1295000000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>1012000000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>811000000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>614000000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>412000000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>298000000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>560000000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>657000000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>887000000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>810000000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>857000000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>815000000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>782000000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>758000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>728747000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>682448000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>643505000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>615352000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>581560000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>565438000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>557627000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>553129000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>562255000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>554686000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>530115000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>500200000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>474557000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>471193000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>508499000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>490410000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>523370000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>504420000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
+      <c r="CR49"/>
     </row>
-    <row r="50" spans="1:95">
+    <row r="50" spans="1:96">
       <c r="A50" t="s">
         <v>76</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50">
         <v>26000000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>18000000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>15000000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>65000000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>198000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>240000000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>295000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>483000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>565000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>652000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>781000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>1988000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>1000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>471000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>466000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>1000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>455000000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>449000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>887000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
+      <c r="CR50"/>
     </row>
-    <row r="51" spans="1:95">
+    <row r="51" spans="1:96">
       <c r="A51" t="s">
         <v>77</v>
       </c>
       <c r="B51">
+        <v>3947000000.0</v>
+      </c>
+      <c r="C51">
         <v>3950000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3852000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3563000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3766000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3118000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2529000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>2384000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>2382000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>2385000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3468000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>3035000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>2381000000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>2432000000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>2392000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2391000000.0</v>
       </c>
       <c r="Q51">
         <v>2391000000.0</v>
       </c>
       <c r="R51">
+        <v>2391000000.0</v>
+      </c>
+      <c r="S51">
         <v>2392000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>2350000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5071000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>4967000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>4823000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>4102000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>3772000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1851000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>1486000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1487000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>1538000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>1553000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1458000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1513000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1701000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>2082000000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>2169000000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>2297000000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>1988000000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>1654000000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1645000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>1635000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>1627000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>1618000000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>1609000000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>927251000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>919937000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>912616000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>887341000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>932014000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>861198000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>801220000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>784862000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>783549000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>761491000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>866819000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>262939000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>261694000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>270468000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>229268000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>218126000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>665071000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>190800000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>189509000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>188663000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>187834000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>291686000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>185521000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>184355000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>183607000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>182637000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>182026000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>227367000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>227828000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>228143000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="BV51">
         <v>200000000.0</v>
       </c>
       <c r="BW51">
+        <v>200000000.0</v>
+      </c>
+      <c r="BX51">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="BY51">
         <v>30000000.0</v>
       </c>
       <c r="BZ51">
+        <v>30000000.0</v>
+      </c>
+      <c r="CA51">
         <v>45000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000000.0</v>
       </c>
       <c r="CB51">
         <v>15000000.0</v>
       </c>
-      <c r="CC51"/>
+      <c r="CC51">
+        <v>15000000.0</v>
+      </c>
       <c r="CD51"/>
-      <c r="CE51">
+      <c r="CE51"/>
+      <c r="CF51">
         <v>1767000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>4912000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>4954000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>1894000.0</v>
       </c>
-      <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
-      <c r="CN51">
+      <c r="CN51"/>
+      <c r="CO51">
         <v>8500000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>8336000.0</v>
       </c>
-      <c r="CP51"/>
       <c r="CQ51"/>
+      <c r="CR51"/>
     </row>
-    <row r="52" spans="1:95">
+    <row r="52" spans="1:96">
       <c r="A52" t="s">
         <v>78</v>
       </c>
-      <c r="B52">
-[...1 lines deleted...]
-      </c>
+      <c r="B52"/>
       <c r="C52">
         <v>0.0</v>
       </c>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
         <v>-1215000000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
-      <c r="J52">
+      <c r="J52"/>
+      <c r="K52">
         <v>20000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1090000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>857000000.0</v>
       </c>
-      <c r="M52">
-[...1 lines deleted...]
-      </c>
       <c r="N52">
+        <v>0.0</v>
+      </c>
+      <c r="O52">
         <v>41000000.0</v>
       </c>
-      <c r="O52">
-[...1 lines deleted...]
-      </c>
       <c r="P52">
         <v>0.0</v>
       </c>
       <c r="Q52">
         <v>0.0</v>
       </c>
       <c r="R52">
+        <v>0.0</v>
+      </c>
+      <c r="S52">
         <v>35000000.0</v>
       </c>
-      <c r="S52">
-[...1 lines deleted...]
-      </c>
       <c r="T52">
+        <v>0.0</v>
+      </c>
+      <c r="U52">
         <v>2942000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>2839000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2696000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>2289000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1960000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>26000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>18000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>15000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>65000000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>198000000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>241000000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>296000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>484000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>566000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>653000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>782000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>773000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>1000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>472000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>466000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>455000000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>449000000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>450780000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>445668000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>440632000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>341000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>11927000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>185451000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>183713000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>182008000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>109000.0</v>
       </c>
-      <c r="AZ52"/>
-      <c r="BA52">
+      <c r="BA52"/>
+      <c r="BB52">
         <v>1167000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>1155000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>1143000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>1130000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>1118000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1197000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>496962000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
-      <c r="BN52">
+      <c r="BN52"/>
+      <c r="BO52">
         <v>-387048000.0</v>
       </c>
-      <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
-      <c r="BR52">
+      <c r="BR52"/>
+      <c r="BS52">
         <v>379605000.0</v>
       </c>
-      <c r="BS52"/>
       <c r="BT52"/>
-      <c r="BU52">
+      <c r="BU52"/>
+      <c r="BV52">
         <v>11038000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>2670000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>40801000.0</v>
       </c>
-      <c r="BX52"/>
       <c r="BY52"/>
-      <c r="BZ52">
+      <c r="BZ52"/>
+      <c r="CA52">
         <v>-336773000.0</v>
       </c>
-      <c r="CA52"/>
       <c r="CB52"/>
-      <c r="CC52">
+      <c r="CC52"/>
+      <c r="CD52">
         <v>2660000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>2339000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>179000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>177000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>174000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>171000.0</v>
       </c>
-      <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
-      <c r="CL52">
+      <c r="CL52"/>
+      <c r="CM52">
         <v>2442000.0</v>
       </c>
-      <c r="CM52"/>
-      <c r="CN52">
+      <c r="CN52"/>
+      <c r="CO52">
         <v>21999000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>56000.0</v>
       </c>
-      <c r="CP52"/>
       <c r="CQ52"/>
+      <c r="CR52"/>
     </row>
-    <row r="53" spans="1:95">
+    <row r="53" spans="1:96">
       <c r="A53" t="s">
         <v>79</v>
       </c>
       <c r="B53">
+        <v>3937000000.0</v>
+      </c>
+      <c r="C53">
         <v>4008000000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>4226000000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>4310000000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>4438000000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>4325000000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>4482000000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>4347000000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>4424000000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>4259000000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>4111000000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>3886000000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>3810000000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>3499000000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>3639000000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>3567000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>2988000000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>3202000000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>2900000000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>2241000000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>1938000000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>1875000000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1769000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1906000000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>2010000000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1946000000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1757000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>2070000000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1508000000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>1681000000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>1812000000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>2176000000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>2444000000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>2524000000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>1787000000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>2192000000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>2056000000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>1758000000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>1735000000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>1968000000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>2070000000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>1801000000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>1461467000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>1466622000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>1203866000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>1019000000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>842683000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>740874000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>696200000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>703052000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>735151000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>718544000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>341946000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>342845000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>356895000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>344910000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>357981000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>336916000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>324902000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>356600000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>337514000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>295375000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>195358000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>175212000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>175911000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>174844000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>170194000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>180398000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>202194000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>189870000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>163676000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>196268000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>184129000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>242855000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>108161000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>78492000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>83090000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>81481000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>91659000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>94570000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>101690000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>103437000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>109495000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>85615000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>73182000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>88530000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>76745000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>117187000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>132285000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>98822000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>62297000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="CO53">
         <v>2000000.0</v>
       </c>
-      <c r="CP53"/>
+      <c r="CP53">
+        <v>2000000.0</v>
+      </c>
       <c r="CQ53"/>
+      <c r="CR53"/>
     </row>
-    <row r="54" spans="1:95">
+    <row r="54" spans="1:96">
       <c r="A54" t="s">
         <v>80</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -17025,1297 +17135,1310 @@
       </c>
       <c r="AX54">
         <v>0.0</v>
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
-      <c r="BF54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54"/>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
+      <c r="CR54"/>
     </row>
-    <row r="55" spans="1:95">
+    <row r="55" spans="1:96">
       <c r="A55" t="s">
         <v>81</v>
       </c>
       <c r="B55">
+        <v>16391000000.0</v>
+      </c>
+      <c r="C55">
         <v>15564000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>15698000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>16209000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>16386000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>15630000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>15758000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>15185000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>15513000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>14892000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>14870000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>13661000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>13371000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>12314000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>12793000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>12572000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>12360000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>12209000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>11033000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>10530000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>9950000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>9532000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>7881000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>7876000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>7129000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>6787000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6701000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6690000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>7579000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>7154000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>8051000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>8763000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>9133000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>8471000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>8954000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>8583000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>8038000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>7449000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>7570000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>7202000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>7183000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>6576000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>5915031000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>5736159000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>5169789000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>4435000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>4056140000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3452029000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3293481000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3002937000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>2925066000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>2579916000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>2488089000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1934822000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1907067000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1917468000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1740004000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1652146000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1618304000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1600421000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1583154000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1509214000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1431430000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1361404000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1190948000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1244035000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1224005000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>1203159000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>1206954000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>1149186000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>1157873000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>1171754000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>1145418000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>1171305000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>946017000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>922725000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>877037000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>864475000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>777574000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>746622000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>659193000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>621814000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>591929000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>555639000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>543107000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>533859000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>488477000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>416029000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>400555000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>344585000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>320949000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>245718000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>212111000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>204966000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>149620000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:95">
+    <row r="56" spans="1:96">
       <c r="A56" t="s">
         <v>82</v>
       </c>
       <c r="B56">
+        <v>13326000000.0</v>
+      </c>
+      <c r="C56">
         <v>12444000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>12552000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>13112000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>13257000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>12773000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>12881000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>12331000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>12668000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>12542000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>12468000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>11441000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>11159000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>10084000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>10492000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>10332000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>10146000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>10064000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>9366000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>8874000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>8308000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>7876000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>6953000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>7062000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>6324000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>5967000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>5877000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>5863000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>6731000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>6462000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>7301000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>8027000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>8196000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>7511000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>7708000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>7169000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>6402000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>5988000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>6113000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>5545000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>5764000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>5306000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>4910324000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>4806227000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>4275570000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>3203000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>2987520000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>2371845000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>2281231000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>2039664000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>1966215000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>1744802000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>1727038000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>1349126000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>1314349000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>1321036000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>1152013000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>1048082000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1034595000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1028156000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>1015727000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>957939000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>882880000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>821303000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>765254000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>810206000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>785365000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>770538000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>787383000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>728982000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>744446000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>761330000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>736322000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>834593000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>691901000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>672142000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>626682000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>613502000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>529957000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>499086000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>476575000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>438846000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>417555000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>381152000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>400636000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>394318000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>372930000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>360328000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>361797000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>302057000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>289805000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>217006000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>2000000.0</v>
       </c>
-      <c r="CP56"/>
       <c r="CQ56"/>
+      <c r="CR56"/>
     </row>
-    <row r="57" spans="1:95">
+    <row r="57" spans="1:96">
       <c r="A57" t="s">
         <v>83</v>
       </c>
       <c r="B57">
+        <v>8188000000.0</v>
+      </c>
+      <c r="C57">
         <v>7372000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>7481000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>7876000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>8155000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>7896000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>8337000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>7836000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>8514000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>8168000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>8492000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>7537000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>7614000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>6855000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>7242000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>7225000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>7041000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>7047000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>6070000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>5707000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>5323000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4965000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>3556000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>3755000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>3570000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>3269000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>3308000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>3388000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>4292000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>4246000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>5213000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>5820000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>6005000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>5557000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>5962000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>5793000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>4422000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4570000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4665000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>3646000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>4377000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>3822000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>3861170000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>3738514000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>3593196000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>2175000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>1936073000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>1630936000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>1555944000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1293976000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1045438000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>707159000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>803046000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>828037000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>831936000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>839106000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>677090000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>601834000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>604444000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>608822000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>616098000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>565548000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>510087000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>475927000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>424327000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>489033000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>468063000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>458300000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>461139000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>388227000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>396613000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>428720000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>393847000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>426922000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>413785000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>399379000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>371065000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>354893000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>309696000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>292225000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>275085000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>249614000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>230520000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>197519000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>181423000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>192133000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>168318000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>117833000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>114959000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>119841000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>110767000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>139595000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>56000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>102940000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>79141000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:95">
+    <row r="58" spans="1:96">
       <c r="A58" t="s">
         <v>84</v>
       </c>
       <c r="B58">
+        <v>12311000000.0</v>
+      </c>
+      <c r="C58">
         <v>11495000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>11507000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>11606000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>12076000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>11134000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>10988000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>10342000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>11020000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>10677000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>10991000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>10040000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>10083000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9350000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9752000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>9742000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>9566000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>9579000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8515000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8160000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7786000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>7436000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>5680000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>5880000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>5482000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>4827000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>4870000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4954000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>5744000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5507000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>6490000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>7105000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>7580000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>7134000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7525000000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>7062000000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6311000000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>5800000000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>5879000000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>5561000000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>5593000000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>5019000000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>4397022000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>4273052000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>4127796000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>3425000000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>3091849000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2534959000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2395761000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2110000000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>2032218000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1703529000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1723890000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1152508000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1152066000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1171458000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>964692000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>897073000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>836484000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>834564000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>842649000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>790157000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>733698000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>793550000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>637122000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>701297000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>679233000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>668984000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>678259000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>638522000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>649779000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>679299000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>642604000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>680827000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>477578000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>474078000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>444922000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>444309000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>370984000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>355065000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>283230000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>258964000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>240842000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>211514000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>196380000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>203237000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>175852000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>121250000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>118575000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>123263000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>112947000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>151914000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>129254000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>109699000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>84861000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:95">
+    <row r="59" spans="1:96">
       <c r="A59" t="s">
         <v>85</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
+      <c r="AE59"/>
+      <c r="AF59">
         <v>1561000000.0</v>
       </c>
-      <c r="AF59">
+      <c r="AG59">
         <v>1658000000.0</v>
       </c>
-      <c r="AG59">
+      <c r="AH59">
         <v>1553000000.0</v>
       </c>
-      <c r="AH59">
+      <c r="AI59">
         <v>1337000000.0</v>
       </c>
-      <c r="AI59">
-[...1 lines deleted...]
-      </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
         <v>1649000000.0</v>
       </c>
-      <c r="AM59">
-[...1 lines deleted...]
-      </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
       <c r="AV59">
@@ -18326,416 +18449,420 @@
       </c>
       <c r="AX59">
         <v>0.0</v>
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
-      <c r="BF59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59"/>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
+      <c r="CR59"/>
     </row>
-    <row r="60" spans="1:95">
+    <row r="60" spans="1:96">
       <c r="A60" t="s">
         <v>86</v>
       </c>
       <c r="B60">
+        <v>4080000000.0</v>
+      </c>
+      <c r="C60">
         <v>4069000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>4191000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>4603000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>4310000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>4496000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>4770000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>4843000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>4493000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4215000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>3879000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>3621000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3288000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2964000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3041000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2830000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2794000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>2630000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2518000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2370000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2164000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2096000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2201000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1996000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>1647000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>1960000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>1831000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>1736000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>1835000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>1647000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>1561000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>1658000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1553000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1337000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1429000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1521000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1727000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1649000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1691000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1641000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>1590000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>1557000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1518009000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>1463107000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>1041993000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1010000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>964291000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>917070000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>897720000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>892937000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>892848000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>876387000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>764199000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>782314000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>755001000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>746010000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>775312000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>755073000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>781820000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>765857000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>740505000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>719057000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>697732000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>567854000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>553826000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>542738000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>544772000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>534175000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>528695000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>510664000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>508094000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>492455000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>502814000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>490478000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>468439000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>448647000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>432115000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>420166000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>406590000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>391557000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>375963000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>362850000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>351087000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>344125000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>346727000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>330622000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>312625000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>294779000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>281980000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>221322000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>208002000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>93804000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>82857000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>95267000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>64759000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:95">
+    <row r="61" spans="1:96">
       <c r="A61" t="s">
         <v>87</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -18759,92 +18886,92 @@
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
       <c r="AV61">
         <v>0.0</v>
       </c>
       <c r="AW61">
         <v>0.0</v>
       </c>
       <c r="AX61">
         <v>0.0</v>
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
         <v>-3000000.0</v>
       </c>
-      <c r="BC61">
-[...1 lines deleted...]
-      </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
-      <c r="BF61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61"/>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
-      <c r="BP61">
+      <c r="BP61"/>
+      <c r="BQ61">
         <v>-12737000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-35366000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-20390000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-22661000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-50356000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-20390000.0</v>
       </c>
       <c r="BV61">
         <v>-20390000.0</v>
       </c>
       <c r="BW61">
         <v>-20390000.0</v>
       </c>
       <c r="BX61">
         <v>-20390000.0</v>
       </c>
       <c r="BY61">
         <v>-20390000.0</v>
       </c>
       <c r="BZ61">
         <v>-20390000.0</v>
       </c>
       <c r="CA61">
         <v>-20390000.0</v>
       </c>
       <c r="CB61">
         <v>-20390000.0</v>
       </c>
       <c r="CC61">
         <v>-20390000.0</v>
       </c>
@@ -18862,54 +18989,57 @@
       </c>
       <c r="CH61">
         <v>-20390000.0</v>
       </c>
       <c r="CI61">
         <v>-20390000.0</v>
       </c>
       <c r="CJ61">
         <v>-20390000.0</v>
       </c>
       <c r="CK61">
         <v>-20390000.0</v>
       </c>
       <c r="CL61">
         <v>-20390000.0</v>
       </c>
       <c r="CM61">
         <v>-20390000.0</v>
       </c>
       <c r="CN61">
         <v>-20390000.0</v>
       </c>
       <c r="CO61">
         <v>-20390000.0</v>
       </c>
-      <c r="CP61"/>
+      <c r="CP61">
+        <v>-20390000.0</v>
+      </c>
       <c r="CQ61"/>
+      <c r="CR61"/>
     </row>
-    <row r="62" spans="1:95">
+    <row r="62" spans="1:96">
       <c r="A62" t="s">
         <v>88</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -18963,50 +19093,51 @@
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
+      <c r="CR62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AB32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19084,51 +19215,51 @@
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="2" spans="1:28">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
         <v>41351000000.0</v>
       </c>
       <c r="C2">
         <v>35914000000.0</v>
       </c>
       <c r="D2">
         <v>29738000000.0</v>
       </c>
       <c r="E2">
         <v>28048000000.0</v>
       </c>
       <c r="F2">
         <v>24491000000.0</v>
       </c>
       <c r="G2">
         <v>16746000000.0</v>
       </c>
       <c r="H2">
         <v>14394000000.0</v>
       </c>
       <c r="I2">
         <v>16266000000.0</v>
       </c>
@@ -19166,51 +19297,51 @@
         <v>2080083000.0</v>
       </c>
       <c r="U2">
         <v>1678652000.0</v>
       </c>
       <c r="V2">
         <v>1424872000.0</v>
       </c>
       <c r="W2">
         <v>984686000.0</v>
       </c>
       <c r="X2">
         <v>657921000.0</v>
       </c>
       <c r="Y2">
         <v>530018000.0</v>
       </c>
       <c r="Z2">
         <v>408410000.0</v>
       </c>
       <c r="AA2"/>
       <c r="AB2"/>
     </row>
     <row r="3" spans="1:28">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
         <v>195000000.0</v>
       </c>
       <c r="C3">
         <v>186000000.0</v>
       </c>
       <c r="D3">
         <v>171000000.0</v>
       </c>
       <c r="E3">
         <v>176000000.0</v>
       </c>
       <c r="F3">
         <v>131000000.0</v>
       </c>
       <c r="G3">
         <v>88000000.0</v>
       </c>
       <c r="H3">
         <v>89000000.0</v>
       </c>
       <c r="I3">
         <v>127000000.0</v>
       </c>
@@ -19252,83 +19383,83 @@
       </c>
       <c r="V3">
         <v>15125000.0</v>
       </c>
       <c r="W3">
         <v>8869000.0</v>
       </c>
       <c r="X3">
         <v>6333000.0</v>
       </c>
       <c r="Y3">
         <v>4112000.0</v>
       </c>
       <c r="Z3">
         <v>2407000.0</v>
       </c>
       <c r="AA3">
         <v>2085000.0</v>
       </c>
       <c r="AB3">
         <v>1625000.0</v>
       </c>
     </row>
     <row r="4" spans="1:28">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
     </row>
     <row r="5" spans="1:28">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
         <v>781000000.0</v>
       </c>
       <c r="C5">
         <v>1707000000.0</v>
       </c>
       <c r="D5">
         <v>1573000000.0</v>
       </c>
       <c r="E5">
         <v>1173000000.0</v>
       </c>
       <c r="F5">
         <v>995000000.0</v>
       </c>
       <c r="G5">
         <v>1063000000.0</v>
       </c>
       <c r="H5">
         <v>1059000000.0</v>
       </c>
       <c r="I5">
         <v>1114000000.0</v>
       </c>
@@ -19370,51 +19501,51 @@
       </c>
       <c r="V5">
         <v>45780000.0</v>
       </c>
       <c r="W5">
         <v>86392000.0</v>
       </c>
       <c r="X5">
         <v>67747000.0</v>
       </c>
       <c r="Y5">
         <v>1178324000.0</v>
       </c>
       <c r="Z5">
         <v>50216000.0</v>
       </c>
       <c r="AA5">
         <v>24238000.0</v>
       </c>
       <c r="AB5">
         <v>17486000.0</v>
       </c>
     </row>
     <row r="6" spans="1:28">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
         <v>976000000.0</v>
       </c>
       <c r="C6">
         <v>1893000000.0</v>
       </c>
       <c r="D6">
         <v>1744000000.0</v>
       </c>
       <c r="E6">
         <v>1349000000.0</v>
       </c>
       <c r="F6">
         <v>1126000000.0</v>
       </c>
       <c r="G6">
         <v>1151000000.0</v>
       </c>
       <c r="H6">
         <v>1148000000.0</v>
       </c>
       <c r="I6">
         <v>1241000000.0</v>
       </c>
@@ -19456,119 +19587,119 @@
       </c>
       <c r="V6">
         <v>60905000.0</v>
       </c>
       <c r="W6">
         <v>95261000.0</v>
       </c>
       <c r="X6">
         <v>74080000.0</v>
       </c>
       <c r="Y6">
         <v>1182436000.0</v>
       </c>
       <c r="Z6">
         <v>52623000.0</v>
       </c>
       <c r="AA6">
         <v>26323000.0</v>
       </c>
       <c r="AB6">
         <v>19111000.0</v>
       </c>
     </row>
     <row r="7" spans="1:28">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
     </row>
     <row r="8" spans="1:28">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-54000000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8">
         <v>8099000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
     </row>
     <row r="9" spans="1:28">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
         <v>4075000000.0</v>
       </c>
       <c r="C9">
         <v>4736000000.0</v>
       </c>
       <c r="D9">
         <v>4334000000.0</v>
       </c>
       <c r="E9">
         <v>3926000000.0</v>
       </c>
       <c r="F9">
         <v>3280000000.0</v>
       </c>
       <c r="G9">
         <v>2677000000.0</v>
       </c>
       <c r="H9">
         <v>2435000000.0</v>
       </c>
       <c r="I9">
         <v>2624000000.0</v>
       </c>
@@ -19610,51 +19741,51 @@
       </c>
       <c r="V9">
         <v>225186000.0</v>
       </c>
       <c r="W9">
         <v>190582000.0</v>
       </c>
       <c r="X9">
         <v>135623000.0</v>
       </c>
       <c r="Y9">
         <v>644194000.0</v>
       </c>
       <c r="Z9">
         <v>95445000.0</v>
       </c>
       <c r="AA9">
         <v>329432000.0</v>
       </c>
       <c r="AB9">
         <v>185760000.0</v>
       </c>
     </row>
     <row r="10" spans="1:28">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
         <v>589000000.0</v>
       </c>
       <c r="C10">
         <v>1589000000.0</v>
       </c>
       <c r="D10">
         <v>1464000000.0</v>
       </c>
       <c r="E10">
         <v>1063000000.0</v>
       </c>
       <c r="F10">
         <v>875000000.0</v>
       </c>
       <c r="G10">
         <v>961000000.0</v>
       </c>
       <c r="H10">
         <v>972000000.0</v>
       </c>
       <c r="I10">
         <v>999000000.0</v>
       </c>
@@ -19696,51 +19827,51 @@
       </c>
       <c r="V10">
         <v>43851000.0</v>
       </c>
       <c r="W10">
         <v>87685000.0</v>
       </c>
       <c r="X10">
         <v>66413000.0</v>
       </c>
       <c r="Y10">
         <v>48399000.0</v>
       </c>
       <c r="Z10">
         <v>49655000.0</v>
       </c>
       <c r="AA10">
         <v>24041000.0</v>
       </c>
       <c r="AB10">
         <v>16296000.0</v>
       </c>
     </row>
     <row r="11" spans="1:28">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
         <v>117000000.0</v>
       </c>
       <c r="C11">
         <v>410000000.0</v>
       </c>
       <c r="D11">
         <v>373000000.0</v>
       </c>
       <c r="E11">
         <v>271000000.0</v>
       </c>
       <c r="F11">
         <v>216000000.0</v>
       </c>
       <c r="G11">
         <v>288000000.0</v>
       </c>
       <c r="H11">
         <v>235000000.0</v>
       </c>
       <c r="I11">
         <v>292000000.0</v>
       </c>
@@ -19782,51 +19913,51 @@
       </c>
       <c r="V11">
         <v>16255000.0</v>
       </c>
       <c r="W11">
         <v>31912000.0</v>
       </c>
       <c r="X11">
         <v>23896000.0</v>
       </c>
       <c r="Y11">
         <v>17891000.0</v>
       </c>
       <c r="Z11">
         <v>19453000.0</v>
       </c>
       <c r="AA11">
         <v>9077000.0</v>
       </c>
       <c r="AB11">
         <v>8033000.0</v>
       </c>
     </row>
     <row r="12" spans="1:28">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
         <v>192000000.0</v>
       </c>
       <c r="C12">
         <v>118000000.0</v>
       </c>
       <c r="D12">
         <v>109000000.0</v>
       </c>
       <c r="E12">
         <v>110000000.0</v>
       </c>
       <c r="F12">
         <v>120000000.0</v>
       </c>
       <c r="G12">
         <v>102000000.0</v>
       </c>
       <c r="H12">
         <v>87000000.0</v>
       </c>
       <c r="I12">
         <v>115000000.0</v>
       </c>
@@ -19868,51 +19999,51 @@
       </c>
       <c r="V12">
         <v>1529000.0</v>
       </c>
       <c r="W12">
         <v>1049000.0</v>
       </c>
       <c r="X12">
         <v>1452000.0</v>
       </c>
       <c r="Y12">
         <v>0.0</v>
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:28">
       <c r="A13" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B13">
         <v>192000000.0</v>
       </c>
       <c r="C13">
         <v>118000000.0</v>
       </c>
       <c r="D13">
         <v>109000000.0</v>
       </c>
       <c r="E13">
         <v>110000000.0</v>
       </c>
       <c r="F13">
         <v>120000000.0</v>
       </c>
       <c r="G13">
         <v>102000000.0</v>
       </c>
       <c r="H13">
         <v>87000000.0</v>
       </c>
       <c r="I13">
         <v>115000000.0</v>
       </c>
@@ -19922,85 +20053,85 @@
       <c r="K13">
         <v>101000000.0</v>
       </c>
       <c r="L13">
         <v>66000000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
     </row>
     <row r="14" spans="1:28">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14">
         <v>73000.0</v>
       </c>
       <c r="AA14"/>
       <c r="AB14"/>
     </row>
     <row r="15" spans="1:28">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
         <v>472000000.0</v>
       </c>
       <c r="C15">
         <v>1179000000.0</v>
       </c>
       <c r="D15">
         <v>1091000000.0</v>
       </c>
       <c r="E15">
         <v>792000000.0</v>
       </c>
       <c r="F15">
         <v>659000000.0</v>
       </c>
       <c r="G15">
         <v>673000000.0</v>
       </c>
       <c r="H15">
         <v>737000000.0</v>
       </c>
       <c r="I15">
         <v>707000000.0</v>
       </c>
@@ -20042,51 +20173,51 @@
       </c>
       <c r="V15">
         <v>27596000.0</v>
       </c>
       <c r="W15">
         <v>55773000.0</v>
       </c>
       <c r="X15">
         <v>42517000.0</v>
       </c>
       <c r="Y15">
         <v>30508000.0</v>
       </c>
       <c r="Z15">
         <v>30129000.0</v>
       </c>
       <c r="AA15">
         <v>14964000.0</v>
       </c>
       <c r="AB15">
         <v>9453000.0</v>
       </c>
     </row>
     <row r="16" spans="1:28">
       <c r="A16" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B16">
         <v>472000000.0</v>
       </c>
       <c r="C16">
         <v>1179000000.0</v>
       </c>
       <c r="D16">
         <v>1091000000.0</v>
       </c>
       <c r="E16">
         <v>792000000.0</v>
       </c>
       <c r="F16">
         <v>659000000.0</v>
       </c>
       <c r="G16">
         <v>673000000.0</v>
       </c>
       <c r="H16">
         <v>737000000.0</v>
       </c>
       <c r="I16">
         <v>707000000.0</v>
       </c>
@@ -20124,51 +20255,51 @@
         <v>58330000.0</v>
       </c>
       <c r="U16">
         <v>45727000.0</v>
       </c>
       <c r="V16">
         <v>27596000.0</v>
       </c>
       <c r="W16">
         <v>55773000.0</v>
       </c>
       <c r="X16">
         <v>42517000.0</v>
       </c>
       <c r="Y16">
         <v>30508000.0</v>
       </c>
       <c r="Z16">
         <v>30129000.0</v>
       </c>
       <c r="AA16"/>
       <c r="AB16"/>
     </row>
     <row r="17" spans="1:28">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
         <v>472000000.0</v>
       </c>
       <c r="C17">
         <v>1179000000.0</v>
       </c>
       <c r="D17">
         <v>1091000000.0</v>
       </c>
       <c r="E17">
         <v>792000000.0</v>
       </c>
       <c r="F17">
         <v>659000000.0</v>
       </c>
       <c r="G17">
         <v>673000000.0</v>
       </c>
       <c r="H17">
         <v>737000000.0</v>
       </c>
       <c r="I17">
         <v>1291000000.0</v>
       </c>
@@ -20186,51 +20317,51 @@
       </c>
       <c r="N17">
         <v>44830000.0</v>
       </c>
       <c r="O17">
         <v>9790000.0</v>
       </c>
       <c r="P17">
         <v>20818000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
     </row>
     <row r="18" spans="1:28">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
         <v>-192000000.0</v>
       </c>
       <c r="C18">
         <v>-118000000.0</v>
       </c>
       <c r="D18">
         <v>-109000000.0</v>
       </c>
       <c r="E18">
         <v>-110000000.0</v>
       </c>
       <c r="F18">
         <v>-120000000.0</v>
       </c>
       <c r="G18">
         <v>-102000000.0</v>
       </c>
       <c r="H18">
         <v>-87000000.0</v>
       </c>
       <c r="I18">
         <v>-115000000.0</v>
       </c>
@@ -20238,159 +20369,159 @@
         <v>-118000000.0</v>
       </c>
       <c r="K18">
         <v>-101000000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
     </row>
     <row r="19" spans="1:28">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-25000000.0</v>
       </c>
       <c r="G19">
         <v>-15000000.0</v>
       </c>
       <c r="H19">
         <v>15000000.0</v>
       </c>
       <c r="I19">
         <v>-17000000.0</v>
       </c>
       <c r="J19">
         <v>61000000.0</v>
       </c>
       <c r="K19"/>
       <c r="L19">
         <v>1000000.0</v>
       </c>
       <c r="M19">
         <v>-57613000.0</v>
       </c>
       <c r="N19">
         <v>-55414000.0</v>
       </c>
       <c r="O19">
         <v>-16408000.0</v>
       </c>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
     </row>
     <row r="20" spans="1:28">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>208000000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>6000000.0</v>
       </c>
       <c r="I20">
         <v>46000000.0</v>
       </c>
       <c r="J20">
         <v>704000000.0</v>
       </c>
       <c r="K20">
         <v>704000000.0</v>
       </c>
       <c r="L20">
         <v>704000000.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20">
         <v>64575000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
     </row>
     <row r="21" spans="1:28">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
         <v>781000000.0</v>
       </c>
       <c r="C21">
         <v>1707000000.0</v>
       </c>
       <c r="D21">
         <v>1573000000.0</v>
       </c>
       <c r="E21">
-        <v>1173000000.0</v>
+        <v>1381000000.0</v>
       </c>
       <c r="F21">
         <v>1020000000.0</v>
       </c>
       <c r="G21">
         <v>1078000000.0</v>
       </c>
       <c r="H21">
         <v>1044000000.0</v>
       </c>
       <c r="I21">
         <v>1131000000.0</v>
       </c>
       <c r="J21">
         <v>-555000000.0</v>
       </c>
       <c r="K21">
         <v>306000000.0</v>
       </c>
       <c r="L21">
         <v>387000000.0</v>
       </c>
       <c r="M21">
         <v>192917000.0</v>
       </c>
@@ -20420,95 +20551,95 @@
       </c>
       <c r="V21">
         <v>45780000.0</v>
       </c>
       <c r="W21">
         <v>87563000.0</v>
       </c>
       <c r="X21">
         <v>67747000.0</v>
       </c>
       <c r="Y21">
         <v>48804000.0</v>
       </c>
       <c r="Z21">
         <v>50216000.0</v>
       </c>
       <c r="AA21">
         <v>24238000.0</v>
       </c>
       <c r="AB21">
         <v>17486000.0</v>
       </c>
     </row>
     <row r="22" spans="1:28">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
     </row>
     <row r="23" spans="1:28">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
         <v>44645000000.0</v>
       </c>
       <c r="C23">
         <v>38943000000.0</v>
       </c>
       <c r="D23">
         <v>32499000000.0</v>
       </c>
       <c r="E23">
-        <v>30801000000.0</v>
+        <v>30593000000.0</v>
       </c>
       <c r="F23">
         <v>26751000000.0</v>
       </c>
       <c r="G23">
         <v>18345000000.0</v>
       </c>
       <c r="H23">
         <v>15779000000.0</v>
       </c>
       <c r="I23">
         <v>17698000000.0</v>
       </c>
       <c r="J23">
         <v>20438000000.0</v>
       </c>
       <c r="K23">
         <v>17473000000.0</v>
       </c>
       <c r="L23">
         <v>13685000000.0</v>
       </c>
       <c r="M23">
         <v>9473684000.0</v>
       </c>
@@ -20538,213 +20669,213 @@
       </c>
       <c r="V23">
         <v>1604278000.0</v>
       </c>
       <c r="W23">
         <v>1087705000.0</v>
       </c>
       <c r="X23">
         <v>725797000.0</v>
       </c>
       <c r="Y23">
         <v>595357000.0</v>
       </c>
       <c r="Z23">
         <v>453639000.0</v>
       </c>
       <c r="AA23">
         <v>305194000.0</v>
       </c>
       <c r="AB23">
         <v>168274000.0</v>
       </c>
     </row>
     <row r="24" spans="1:28">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
     </row>
     <row r="25" spans="1:28">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
         <v>195000000.0</v>
       </c>
       <c r="C25">
         <v>186000000.0</v>
       </c>
       <c r="D25">
         <v>171000000.0</v>
       </c>
       <c r="E25">
         <v>176000000.0</v>
       </c>
       <c r="F25">
         <v>131000000.0</v>
       </c>
       <c r="G25">
         <v>88000000.0</v>
       </c>
       <c r="H25">
         <v>89000000.0</v>
       </c>
       <c r="I25">
         <v>127000000.0</v>
       </c>
       <c r="J25">
         <v>178000000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
     </row>
     <row r="26" spans="1:28">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
     </row>
     <row r="27" spans="1:28">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27">
         <v>115000000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
     </row>
     <row r="28" spans="1:28">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
         <v>3009000000.0</v>
       </c>
       <c r="C28">
         <v>2743000000.0</v>
       </c>
       <c r="D28">
         <v>2462000000.0</v>
       </c>
       <c r="E28">
         <v>2311000000.0</v>
       </c>
       <c r="F28">
         <v>2068000000.0</v>
       </c>
       <c r="G28">
         <v>1480000000.0</v>
       </c>
       <c r="H28">
         <v>1296000000.0</v>
       </c>
       <c r="I28">
         <v>1333000000.0</v>
       </c>
@@ -20782,51 +20913,51 @@
         <v>285295000.0</v>
       </c>
       <c r="U28">
         <v>229057000.0</v>
       </c>
       <c r="V28">
         <v>163342000.0</v>
       </c>
       <c r="W28">
         <v>94150000.0</v>
       </c>
       <c r="X28">
         <v>61543000.0</v>
       </c>
       <c r="Y28">
         <v>61227000.0</v>
       </c>
       <c r="Z28">
         <v>42822000.0</v>
       </c>
       <c r="AA28"/>
       <c r="AB28"/>
     </row>
     <row r="29" spans="1:28">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
         <v>117000000.0</v>
       </c>
       <c r="C29">
         <v>410000000.0</v>
       </c>
       <c r="D29">
         <v>373000000.0</v>
       </c>
       <c r="E29">
         <v>271000000.0</v>
       </c>
       <c r="F29">
         <v>216000000.0</v>
       </c>
       <c r="G29">
         <v>288000000.0</v>
       </c>
       <c r="H29">
         <v>235000000.0</v>
       </c>
       <c r="I29">
         <v>292000000.0</v>
       </c>
@@ -20836,63 +20967,63 @@
       <c r="K29">
         <v>153000000.0</v>
       </c>
       <c r="L29">
         <v>179000000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
     </row>
     <row r="30" spans="1:28">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
         <v>3294000000.0</v>
       </c>
       <c r="C30">
         <v>3029000000.0</v>
       </c>
       <c r="D30">
         <v>2761000000.0</v>
       </c>
       <c r="E30">
-        <v>2753000000.0</v>
+        <v>2545000000.0</v>
       </c>
       <c r="F30">
         <v>2260000000.0</v>
       </c>
       <c r="G30">
         <v>1599000000.0</v>
       </c>
       <c r="H30">
         <v>1385000000.0</v>
       </c>
       <c r="I30">
         <v>17013000000.0</v>
       </c>
       <c r="J30">
         <v>19946000000.0</v>
       </c>
       <c r="K30">
         <v>1532000000.0</v>
       </c>
       <c r="L30">
         <v>1251000000.0</v>
       </c>
       <c r="M30">
         <v>857610000.0</v>
       </c>
@@ -20922,63 +21053,63 @@
       </c>
       <c r="V30">
         <v>179406000.0</v>
       </c>
       <c r="W30">
         <v>103019000.0</v>
       </c>
       <c r="X30">
         <v>67876000.0</v>
       </c>
       <c r="Y30">
         <v>65339000.0</v>
       </c>
       <c r="Z30">
         <v>45229000.0</v>
       </c>
       <c r="AA30">
         <v>305194000.0</v>
       </c>
       <c r="AB30">
         <v>168274000.0</v>
       </c>
     </row>
     <row r="31" spans="1:28">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
         <v>-192000000.0</v>
       </c>
       <c r="C31">
         <v>-118000000.0</v>
       </c>
       <c r="D31">
         <v>-109000000.0</v>
       </c>
       <c r="E31">
-        <v>-110000000.0</v>
+        <v>-318000000.0</v>
       </c>
       <c r="F31">
         <v>-145000000.0</v>
       </c>
       <c r="G31">
         <v>-117000000.0</v>
       </c>
       <c r="H31">
         <v>-72000000.0</v>
       </c>
       <c r="I31">
         <v>-132000000.0</v>
       </c>
       <c r="J31">
         <v>-57000000.0</v>
       </c>
       <c r="K31">
         <v>-101000000.0</v>
       </c>
       <c r="L31">
         <v>-65000000.0</v>
       </c>
       <c r="M31">
         <v>-58000000.0</v>
       </c>
@@ -21008,51 +21139,51 @@
       </c>
       <c r="V31">
         <v>-1929000.0</v>
       </c>
       <c r="W31">
         <v>122000.0</v>
       </c>
       <c r="X31">
         <v>-1334000.0</v>
       </c>
       <c r="Y31">
         <v>-405000.0</v>
       </c>
       <c r="Z31">
         <v>-561000.0</v>
       </c>
       <c r="AA31">
         <v>-197000.0</v>
       </c>
       <c r="AB31">
         <v>-1190000.0</v>
       </c>
     </row>
     <row r="32" spans="1:28">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
         <v>45426000000.0</v>
       </c>
       <c r="C32">
         <v>40650000000.0</v>
       </c>
       <c r="D32">
         <v>34072000000.0</v>
       </c>
       <c r="E32">
         <v>31974000000.0</v>
       </c>
       <c r="F32">
         <v>27771000000.0</v>
       </c>
       <c r="G32">
         <v>19423000000.0</v>
       </c>
       <c r="H32">
         <v>16829000000.0</v>
       </c>
       <c r="I32">
         <v>18890000000.0</v>
       </c>
@@ -21113,976 +21244,983 @@
       <c r="AB32">
         <v>185760000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT32"/>
+  <dimension ref="A1:CU32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="CR1" t="s">
         <v>190</v>
       </c>
       <c r="CS1" t="s">
         <v>191</v>
       </c>
       <c r="CT1" t="s">
+        <v>192</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B2">
+        <v>9774000000.0</v>
+      </c>
+      <c r="C2">
         <v>10674000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10550000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>10260000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9867000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>9386000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>9151000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8666000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>8711000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>8006000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7482000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7207000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7043000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7219000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>6971000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>7087000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>6771000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>6573000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>6253000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>6004000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5661000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4648000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4338000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3826000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3934000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3667000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3642000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3576000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3509000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3974000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4098000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>4173000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4021000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4481000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4449000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4729000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4344000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4141000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4049000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3869000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3882000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3344000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3184976000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3097614000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2807811000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2474954000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2241451000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2063471000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1836198000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1501007000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1467049000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1380894000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1365524000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1354759000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1351575000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1408190000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1161482000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1076912000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>993742000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>988574000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>944753000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>899279000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>873542000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>853867000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>822816000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>842371000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>792771000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>803206000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>737888000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>684781000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>669355000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>640829000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>626347000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>560839000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>525902000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>516865000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>476477000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>462820000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>430870000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>401715000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>383247000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>355656000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>366612000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>369490000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>333114000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>314903000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>276518000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>209048000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>184217000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>172860000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>161736000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>160593000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>162732000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>143446000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>139770000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>123940000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>122862000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>408410000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B3">
+        <v>39000000.0</v>
+      </c>
+      <c r="C3">
         <v>44000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>45000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="F3">
         <v>48000000.0</v>
       </c>
       <c r="G3">
+        <v>48000000.0</v>
+      </c>
+      <c r="H3">
         <v>47000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>46000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>45000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="L3">
         <v>42000000.0</v>
       </c>
       <c r="M3">
+        <v>42000000.0</v>
+      </c>
+      <c r="N3">
         <v>44000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>47000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>45000000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>44000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>40000000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>35000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>32000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>31000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>33000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>24000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>23000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AA3">
         <v>21000000.0</v>
       </c>
       <c r="AB3">
+        <v>21000000.0</v>
+      </c>
+      <c r="AC3">
         <v>22000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>25000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>23000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>31000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>36000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>37000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>39000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>43000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>47000000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>49000000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>47000000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>46000000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>45000000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>44000000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>33000000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>30507000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>29502000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>32574000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>34940000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>33810000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>32660000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>32994000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>25831000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>24128000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>22108000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>21799000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>20475000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>20279000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>19671000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>18339000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>21969000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>17812000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>16508000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>18094000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>20280000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>16573000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>13851000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>10061000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>9642000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>10176000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>9928000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>9052000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>8691000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>8515000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>7924000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>8558000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>7693000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>7082000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>6749000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>6443000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>6210000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5633000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>4870000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>4762000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>4256000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>4113000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>3558000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>3198000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2978000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2558000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1734000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>1599000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2044000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>1598000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1374000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>1317000.0</v>
       </c>
-      <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
+      <c r="CU3"/>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -22243,668 +22381,675 @@
       </c>
       <c r="CM4">
         <v>0.0</v>
       </c>
       <c r="CN4">
         <v>0.0</v>
       </c>
       <c r="CO4">
         <v>0.0</v>
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B5">
+        <v>83000000.0</v>
+      </c>
+      <c r="C5">
         <v>-162000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>137000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>373000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>433000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>380000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>467000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>434000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>426000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>316000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>359000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>443000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>455000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>105000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>335000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>361000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>372000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>166000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>221000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>273000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>335000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>81000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>289000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>419000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>274000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>242000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>255000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>279000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>283000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>280000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>279000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>337000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>212000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-283000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-81000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-287000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>157000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>118000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>94000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>77000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>77624000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>113493000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>115498000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>82426000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>96452000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>38916000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>32436000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>24311000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2681000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>24950000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>42944000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>68004000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>39434000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>2184000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-50516000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>30106000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-16103000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>29184000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>27392000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>25873000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>33432000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>29953000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>21178000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>20438000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-3722000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>16274000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>20726000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>23161000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>27467000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>30429000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>30664000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>24451000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>29851000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>28815000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>22284000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>16595000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>19458000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>20458000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>21741000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>14154000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>16639000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>10881000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-6773000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>24094000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>26288000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>25089000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>19434000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>16752000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>19211000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>17593000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>17594000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>356209000.0</v>
       </c>
-      <c r="CP5">
-[...1 lines deleted...]
-      </c>
       <c r="CQ5">
         <v>0.0</v>
       </c>
       <c r="CR5">
         <v>0.0</v>
       </c>
       <c r="CS5">
         <v>0.0</v>
       </c>
       <c r="CT5">
         <v>0.0</v>
       </c>
+      <c r="CU5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B6">
+        <v>122000000.0</v>
+      </c>
+      <c r="C6">
         <v>-118000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>182000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>431000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>481000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>428000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>514000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>480000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>471000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>359000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>401000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>485000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>499000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>152000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>380000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>405000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>412000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>201000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>253000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>304000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>368000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>105000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>312000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>440000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>294000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>263000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>276000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>301000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>308000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>303000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>310000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>373000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>249000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-244000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-38000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-240000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>206000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>41000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>164000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>139000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>121000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>110624000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>144000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>145000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>115000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>131392000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>72726000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>65096000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>57305000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>23150000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>49078000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>65052000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>89803000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>59909000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>22463000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-30845000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>48445000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>5866000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>46996000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>43900000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>43967000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>53712000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>46526000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>35029000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>30499000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>5920000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>26450000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>30654000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>32213000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>36158000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>38944000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>38588000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>33009000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>37544000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>35897000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>29033000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>23038000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>25668000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>26091000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>26611000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>18916000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>20895000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>14994000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-3215000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>27292000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>29266000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>27647000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>21168000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>18351000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>21255000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>19191000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>18968000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>357526000.0</v>
       </c>
-      <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -23065,86 +23210,87 @@
       </c>
       <c r="CM7">
         <v>0.0</v>
       </c>
       <c r="CN7">
         <v>0.0</v>
       </c>
       <c r="CO7">
         <v>0.0</v>
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -23159,55 +23305,55 @@
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
         <v>8099000.0</v>
       </c>
-      <c r="AY8">
-[...1 lines deleted...]
-      </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
@@ -23305,1318 +23451,1333 @@
       </c>
       <c r="CM8">
         <v>0.0</v>
       </c>
       <c r="CN8">
         <v>0.0</v>
       </c>
       <c r="CO8">
         <v>0.0</v>
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B9">
+        <v>1022000000.0</v>
+      </c>
+      <c r="C9">
         <v>701000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>927000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1167000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1280000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1113000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1189000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1214000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1220000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1042000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1066000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1120000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1106000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>1004000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>956000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>967000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>999000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>836000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>787000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>796000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>861000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>587000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>683000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>792000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>615000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>607000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>601000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>617000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>610000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>690000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>599000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>710000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>625000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>468000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>582000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>270000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>560000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>322000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>497000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>490000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>461000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>421000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>426387000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>427276000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>363312000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>326014000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>242900000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>248568000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>233045000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>204615000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>220030000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>224940000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>225063000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>223810000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>188615000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>127126000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>212098000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>229496000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>182980000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>178530000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>174953000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>181473000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>165604000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>145471000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>143925000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>121853000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>123741000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>124383000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>123143000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>127723000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>126974000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>125662000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>110695000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>118790000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>110132000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>97023000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>86426000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>86700000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>86595000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>82919000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>70129000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>67565000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>61999000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>34784000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>60838000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>60474000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>54289000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>40010000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>35809000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>36068000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>35790000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>34390000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>29428000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>114143000.0</v>
       </c>
-      <c r="CQ9">
-[...1 lines deleted...]
-      </c>
       <c r="CR9">
         <v>0.0</v>
       </c>
       <c r="CS9">
         <v>0.0</v>
       </c>
       <c r="CT9">
+        <v>0.0</v>
+      </c>
+      <c r="CU9">
         <v>95445000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B10">
+        <v>29000000.0</v>
+      </c>
+      <c r="C10">
         <v>-214000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>88000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>325000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>390000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>346000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>438000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>406000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>399000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>289000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>332000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>416000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>427000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>78000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>307000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>334000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>344000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>136000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>191000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>243000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>305000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>51000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>262000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>395000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>253000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>222000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>233000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>257000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>260000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>256000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>259000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>305000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>179000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-316000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-113000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-314000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>131000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-99000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>92000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>80000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>64000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>56000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>97624000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>100714000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>67364000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>81875000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>24497000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>18443000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>10489000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-16516000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>11418000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>31277000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>54185000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>50146000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2872000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-63075000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>29122000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-19956000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>29186000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>27727000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>27697000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>29979000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>25353000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>17079000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>17081000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-7582000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>12995000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>17503000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>20700000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>25312000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>28449000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>27951000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>22179000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>28382000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>28285000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>21559000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>15470000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>18741000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>19813000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>21164000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>13740000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>17337000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>10300000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>-7591000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>23805000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>26059000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>24810000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>19157000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>17659000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>18921000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>17227000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>16990000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>13275000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>7223000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>19101000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>13645000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>8430000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>49655000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B11">
+        <v>15000000.0</v>
+      </c>
+      <c r="C11">
         <v>-54000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>9000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>70000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>92000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>95000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>112000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>105000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>98000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>73000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>87000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>107000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>106000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>22000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000000.0</v>
       </c>
       <c r="Q11">
         <v>86000000.0</v>
       </c>
       <c r="R11">
+        <v>86000000.0</v>
+      </c>
+      <c r="S11">
         <v>33000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>48000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>58000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>77000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>17000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>77000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>119000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>75000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>54000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>58000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>61000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>62000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>55000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>62000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>103000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>72000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-54000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-16000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-84000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>54000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-8000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>50000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>47000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>40000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>26000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>51329000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>61783000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>39223000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>47942000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>8427000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>10702000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5655000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-7475000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3865000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>15481000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>24270000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>24503000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-492000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-25769000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>11033000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>13004000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>10236000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>10287000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>10309000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>12351000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>9180000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>6500000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>6491000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-3110000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>4431000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>2938000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>8489000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>9771000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>11263000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>11435000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>9024000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>10471000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>10772000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>8245000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>5878000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>7097000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>7472000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>8012000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>5150000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>6605000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>3489000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>-2885000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>9046000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>9773000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>8371000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>7207000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>6561000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>7055000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>5503000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>6043000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>5295000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>2315000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>6968000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>5278000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>3330000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>19453000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B12">
+        <v>54000000.0</v>
+      </c>
+      <c r="C12">
         <v>52000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>49000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>48000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>43000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>34000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>29000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000.0</v>
       </c>
       <c r="J12">
         <v>27000000.0</v>
       </c>
       <c r="K12">
         <v>27000000.0</v>
       </c>
       <c r="L12">
         <v>27000000.0</v>
       </c>
       <c r="M12">
+        <v>27000000.0</v>
+      </c>
+      <c r="N12">
         <v>28000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>27000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>28000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>27000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="S12">
         <v>30000000.0</v>
       </c>
       <c r="T12">
         <v>30000000.0</v>
       </c>
       <c r="U12">
         <v>30000000.0</v>
       </c>
       <c r="V12">
         <v>30000000.0</v>
       </c>
       <c r="W12">
+        <v>30000000.0</v>
+      </c>
+      <c r="X12">
         <v>27000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>24000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>21000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="AB12">
         <v>22000000.0</v>
       </c>
       <c r="AC12">
+        <v>22000000.0</v>
+      </c>
+      <c r="AD12">
         <v>23000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>24000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>26000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>32000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33000000.0</v>
       </c>
       <c r="AH12">
         <v>33000000.0</v>
       </c>
       <c r="AI12">
+        <v>33000000.0</v>
+      </c>
+      <c r="AJ12">
         <v>32000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>27000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>26000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>25000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AO12">
         <v>25000000.0</v>
       </c>
       <c r="AP12">
+        <v>25000000.0</v>
+      </c>
+      <c r="AQ12">
         <v>22000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>15269000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14946000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>14876000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>14577000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>14419000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>13993000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>13822000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>13835000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>13532000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11667000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>13037000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>4348000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>4315000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>3808000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>4298000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>3853000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>4380000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>3683000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>3603000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3453000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>4600000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4099000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3357000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3860000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3279000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3223000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3415000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2155000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>1980000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2307000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>3368000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>4631000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>530000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>725000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1125000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>717000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>645000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>577000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>414000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1529000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>581000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>418000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>289000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>1049000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>280000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>258000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>255000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>1452000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>398000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>625000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>127000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>438000.0</v>
       </c>
-      <c r="CQ12">
-[...1 lines deleted...]
-      </c>
       <c r="CR12">
         <v>0.0</v>
       </c>
       <c r="CS12">
         <v>0.0</v>
       </c>
       <c r="CT12">
+        <v>0.0</v>
+      </c>
+      <c r="CU12">
         <v>347000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>170</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>52000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>49000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>48000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>43000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>34000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>29000000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>27000000.0</v>
       </c>
       <c r="M13">
+        <v>27000000.0</v>
+      </c>
+      <c r="N13">
         <v>28000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>27000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>28000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>27000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000000.0</v>
       </c>
       <c r="S13">
         <v>30000000.0</v>
       </c>
       <c r="T13">
         <v>30000000.0</v>
       </c>
       <c r="U13">
         <v>30000000.0</v>
       </c>
       <c r="V13">
         <v>30000000.0</v>
       </c>
       <c r="W13">
+        <v>30000000.0</v>
+      </c>
+      <c r="X13">
         <v>27000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>24000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>21000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000000.0</v>
       </c>
       <c r="AB13">
         <v>22000000.0</v>
       </c>
       <c r="AC13">
+        <v>22000000.0</v>
+      </c>
+      <c r="AD13">
         <v>23000000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -24641,86 +24802,85 @@
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -24879,823 +25039,830 @@
       <c r="CL14">
         <v>0.0</v>
       </c>
       <c r="CM14">
         <v>0.0</v>
       </c>
       <c r="CN14">
         <v>0.0</v>
       </c>
       <c r="CO14">
         <v>0.0</v>
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
         <v>73000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B15">
+        <v>14000000.0</v>
+      </c>
+      <c r="C15">
         <v>-160000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>79000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>255000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>298000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>251000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>326000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301000000.0</v>
       </c>
       <c r="I15">
         <v>301000000.0</v>
       </c>
       <c r="J15">
+        <v>301000000.0</v>
+      </c>
+      <c r="K15">
         <v>216000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>245000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>309000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>321000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>56000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>230000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>248000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>258000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>103000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>143000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>185000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>228000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>34000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>185000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>276000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>178000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>168000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>175000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>196000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>198000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>201000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>197000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>202000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>107000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-262000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-97000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-230000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>77000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-91000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>42000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>33000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>24000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>29605000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>46000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>39000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>28000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>33792000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>16122000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>7811000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4498000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-9126000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>7569000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>24571000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>29915000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>25643000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3364000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>-37306000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>18089000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-32960000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>18950000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>17440000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>17388000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>17628000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>16173000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>10579000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>10590000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-4472000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>8564000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>14565000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>12211000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>15541000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>16480000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>15823000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>12475000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>17911000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>17513000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>13314000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>9592000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>11644000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>12341000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>13152000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>8590000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>10732000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>6811000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>-4706000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>14759000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>16286000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>16439000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>11950000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>11098000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>11866000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>11724000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>10947000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>7980000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>4908000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>12133000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>8367000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>5100000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>30129000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>172</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>173</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>-160000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>79000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>255000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>298000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>251000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>326000000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>245000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>309000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>321000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>56000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>230000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>248000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>258000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>103000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>143000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>185000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>228000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>34000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>185000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>276000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>178000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>168000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>175000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>196000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>198000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>201000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>197000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>202000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>107000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-262000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-97000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-230000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>77000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-47000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>42000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>33000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>24000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>29633000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>46299000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>38943000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>28141000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>33792000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>16122000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>7811000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4498000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-9126000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>7569000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>24571000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>29915000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>25643000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>3364000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>-37306000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>18089000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>1868000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>18950000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>17440000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>17388000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>17628000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>16173000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>10579000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>10590000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>22304000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>8564000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>14565000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>12211000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>14820000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>16480000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>15823000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>12475000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>17911000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>17513000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>13314000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>9592000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>11644000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>12341000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>13152000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>8590000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>10732000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>6811000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>-14759000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>14759000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>16286000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>16439000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>11950000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>11098000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>11866000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>11724000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>10947000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>7980000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>4908000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>12133000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>8367000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>5100000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>30129000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B17">
+        <v>14000000.0</v>
+      </c>
+      <c r="C17">
         <v>-160000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>79000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>255000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>298000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>251000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>326000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301000000.0</v>
       </c>
       <c r="I17">
         <v>301000000.0</v>
       </c>
       <c r="J17">
+        <v>301000000.0</v>
+      </c>
+      <c r="K17">
         <v>216000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>245000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>309000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>321000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>56000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>230000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>248000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>258000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>103000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>143000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>185000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>228000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>34000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>185000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>276000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>178000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>44000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>175000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>196000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>322000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>311000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>321000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>408000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>251000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-370000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-129000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-398000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>185000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-47000000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>42000000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>33000000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>24000000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>29633000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>46295000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>38931000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>28141000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>33933000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>16070000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>7741000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4834000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-39396000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>7553000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>46758000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>29915000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>25643000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>3364000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>-37306000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>18089000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>18950000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>17440000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -25763,140 +25930,145 @@
       </c>
       <c r="CM17">
         <v>0.0</v>
       </c>
       <c r="CN17">
         <v>0.0</v>
       </c>
       <c r="CO17">
         <v>0.0</v>
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B18">
+        <v>-54000000.0</v>
+      </c>
+      <c r="C18">
         <v>-52000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-49000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-48000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-43000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-34000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-29000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27000000.0</v>
       </c>
       <c r="J18">
         <v>-27000000.0</v>
       </c>
       <c r="K18">
         <v>-27000000.0</v>
       </c>
       <c r="L18">
         <v>-27000000.0</v>
       </c>
       <c r="M18">
+        <v>-27000000.0</v>
+      </c>
+      <c r="N18">
         <v>-28000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-27000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-28000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-27000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30000000.0</v>
       </c>
       <c r="S18">
         <v>-30000000.0</v>
       </c>
       <c r="T18">
         <v>-30000000.0</v>
       </c>
       <c r="U18">
         <v>-30000000.0</v>
       </c>
       <c r="V18">
         <v>-30000000.0</v>
       </c>
       <c r="W18">
+        <v>-30000000.0</v>
+      </c>
+      <c r="X18">
         <v>-27000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-24000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-21000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-22000000.0</v>
       </c>
       <c r="AB18">
         <v>-22000000.0</v>
       </c>
       <c r="AC18">
+        <v>-22000000.0</v>
+      </c>
+      <c r="AD18">
         <v>-23000000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -25921,285 +26093,285 @@
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>-25000000.0</v>
       </c>
-      <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>-10000000.0</v>
       </c>
-      <c r="W19"/>
-      <c r="X19">
+      <c r="X19"/>
+      <c r="Y19">
         <v>-5000000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-2000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>14000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>3000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>8000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-10000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-5000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-10000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-14000000.0</v>
       </c>
-      <c r="AI19"/>
       <c r="AJ19"/>
-      <c r="AK19">
+      <c r="AK19"/>
+      <c r="AL19">
         <v>75000000.0</v>
       </c>
-      <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19">
         <v>918000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>40000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>32000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>10000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-56803000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-863000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>9000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>44000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-13831000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-13508000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-15169000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-12906000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-16408000.0</v>
       </c>
-      <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>208000000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-      <c r="Z20">
+      <c r="Z20"/>
+      <c r="AA20">
         <v>1000000.0</v>
       </c>
-      <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>2000000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>3000000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>8000000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>5000000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>8000000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>25000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>342000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>247000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>115000000.0</v>
       </c>
       <c r="AK20">
         <v>115000000.0</v>
       </c>
       <c r="AL20">
+        <v>115000000.0</v>
+      </c>
+      <c r="AM20">
         <v>589000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>115000000.0</v>
       </c>
-      <c r="AN20">
-[...1 lines deleted...]
-      </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
         <v>704000000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
@@ -26321,382 +26493,386 @@
       </c>
       <c r="CM20">
         <v>0.0</v>
       </c>
       <c r="CN20">
         <v>0.0</v>
       </c>
       <c r="CO20">
         <v>0.0</v>
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B21">
+        <v>176000000.0</v>
+      </c>
+      <c r="C21">
         <v>-162000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>137000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>373000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>433000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>380000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>467000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>434000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>426000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>316000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>359000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>443000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>455000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>105000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>335000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>361000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>372000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>191000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>221000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>273000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>335000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>91000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>289000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>424000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>274000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>242000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>257000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>265000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>280000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>272000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>295000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>342000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>222000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-269000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-81000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-287000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>82000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-6000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>118000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>105000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>89000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>76000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>112853000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>115628000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>82230000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>96444000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>39779000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>32427000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>24267000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-2685000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>24926000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>46446000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>67873000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>54133000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7187000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>-59267000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>33420000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-16103000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>33566000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>31410000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>31300000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>33432000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>29953000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>21178000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>20438000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>-3722000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>16274000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>20726000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>24115000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>27467000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>30429000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>30258000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>24451000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>30633000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>28815000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>22284000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>16595000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>19458000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>20458000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>21741000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>14154000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>17578000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>10881000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>-6773000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>24094000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>26288000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>25089000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>19434000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>16752000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>19211000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>17593000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>17594000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>13349000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>7359000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>19001000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>13923000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>8521000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>50216000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -26857,350 +27033,356 @@
       </c>
       <c r="CM22">
         <v>0.0</v>
       </c>
       <c r="CN22">
         <v>0.0</v>
       </c>
       <c r="CO22">
         <v>0.0</v>
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B23">
+        <v>10620000000.0</v>
+      </c>
+      <c r="C23">
         <v>11537000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11340000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11054000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10714000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10119000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9873000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>9446000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>9505000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8732000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8189000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>7884000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>7694000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>8118000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>7592000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>7693000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7398000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7218000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6819000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6527000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6187000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5144000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4732000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4194000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>4275000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>4031000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3986000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>3926000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>3836000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>4332000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>4402000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>4533000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>4424000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>4876000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>5112000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>5171000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>4822000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>4537000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>4428000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4254000000.0</v>
       </c>
       <c r="AO23">
         <v>4254000000.0</v>
       </c>
       <c r="AP23">
+        <v>4254000000.0</v>
+      </c>
+      <c r="AQ23">
         <v>3689000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>3498510000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>3409262000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>3088893000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2704524000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>2444572000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>2279612000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2044976000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1708307000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1662153000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1559388000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1523496000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1524436000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1533003000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1595691000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1340160000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1322511000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1143156000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1135694000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1088406000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1047320000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1009193000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>978160000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>946303000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>967946000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>900238000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>906863000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>838448000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>785037000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>765900000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>736233000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>712591000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>649778000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>607219000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>591604000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>546308000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>530062000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>497007000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>462893000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>439222000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>406582000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>417730000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>410108000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>369858000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>349089000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>305718000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>229624000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>203274000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>189717000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>179933000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>177389000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>178758000.0</v>
       </c>
-      <c r="CP23">
-[...1 lines deleted...]
-      </c>
       <c r="CQ23">
         <v>0.0</v>
       </c>
       <c r="CR23">
         <v>0.0</v>
       </c>
       <c r="CS23">
         <v>0.0</v>
       </c>
       <c r="CT23">
         <v>0.0</v>
       </c>
+      <c r="CU23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27255,372 +27437,374 @@
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
+      <c r="CU24"/>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B25">
+        <v>39000000.0</v>
+      </c>
+      <c r="C25">
         <v>44000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>45000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="F25">
         <v>48000000.0</v>
       </c>
       <c r="G25">
+        <v>48000000.0</v>
+      </c>
+      <c r="H25">
         <v>47000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>46000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>45000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="L25">
         <v>42000000.0</v>
       </c>
       <c r="M25">
+        <v>42000000.0</v>
+      </c>
+      <c r="N25">
         <v>44000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>47000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>45000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>44000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>40000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>35000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>32000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>31000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>33000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>24000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>23000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>21000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AA25">
         <v>21000000.0</v>
       </c>
       <c r="AB25">
+        <v>21000000.0</v>
+      </c>
+      <c r="AC25">
         <v>22000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>25000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>23000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>31000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>36000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>37000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>39000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>43000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>47000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>49000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>47000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>46000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>45000000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>44000000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>33417000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>30507000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>29502000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>32574000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>34940000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>33810000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>32660000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>32994000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>25831000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>24128000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>22108000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>21799000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>20475000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>20279000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>19671000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>18339000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>21969000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>17812000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>16508000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>18094000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>20280000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>16573000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>13851000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>10061000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>9642000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>9832000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>9584000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>9052000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>8691000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>8515000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>7924000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>8558000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>7693000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>7082000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>6749000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>6443000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>6210000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>5633000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>4870000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>4762000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>4256000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>4113000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>3558000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>3198000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2978000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>2558000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>1734000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1599000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>2044000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1598000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1374000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1317000.0</v>
       </c>
-      <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -27781,64 +27965,67 @@
       </c>
       <c r="CM26">
         <v>0.0</v>
       </c>
       <c r="CN26">
         <v>0.0</v>
       </c>
       <c r="CO26">
         <v>0.0</v>
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27">
         <v>726000000.0</v>
       </c>
-      <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
@@ -27885,436 +28072,442 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B28">
+        <v>779000000.0</v>
+      </c>
+      <c r="C28">
         <v>795000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>729000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>711000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>774000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>665000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>676000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>691000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>711000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>645000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>608000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>618000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>591000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>629000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>560000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>551000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>571000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>579000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>532000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>484000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>473000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>450000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>368000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>345000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>317000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>343000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>323000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>328000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>302000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>335000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>311000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>335000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>352000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>367000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>383000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>405000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>439000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>359000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>343000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>351000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>340000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>317000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>287691000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>286496000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>256090000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>204488000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>178879000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>193239000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>188087000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>187006000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>176233000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>161479000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>141407000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>153419000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>127500000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>131485000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>120223000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>124965000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>99610000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>96921000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>94436000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>100374000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>88660000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>78079000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>113426000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>115933000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>97635000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>94073000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>91508000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>91565000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>88030000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>87074000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>78092000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>80464000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>74235000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>67208000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>63388000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>61032000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>60504000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>56308000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>51213000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>45731000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>47005000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>37060000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>33546000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>31208000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>26642000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>18842000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>17458000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>14813000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>16599000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>15422000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>14709000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>23383000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>13214000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>12320000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>12310000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>42822000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B29">
+        <v>15000000.0</v>
+      </c>
+      <c r="C29">
         <v>-54000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>9000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>70000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>92000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>95000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>112000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>105000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>98000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>73000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>87000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>107000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>106000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>22000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>77000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>86000000.0</v>
       </c>
       <c r="Q29">
         <v>86000000.0</v>
       </c>
       <c r="R29">
+        <v>86000000.0</v>
+      </c>
+      <c r="S29">
         <v>33000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>48000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>58000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>77000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>17000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>77000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>119000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>75000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>54000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>58000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>61000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>62000000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -28339,936 +28532,946 @@
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
+      <c r="CU29"/>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B30">
+        <v>846000000.0</v>
+      </c>
+      <c r="C30">
         <v>863000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>790000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>794000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>847000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>733000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>722000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>780000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>794000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>726000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>707000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>677000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>651000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>899000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>621000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>606000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>627000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>645000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>566000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>523000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>526000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>496000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>394000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>368000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>341000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>364000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>344000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>352000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>330000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>418000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>304000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>360000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>403000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>737000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>663000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>557000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>478000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>396000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>379000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>385000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>372000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>345000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>313534000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>311648000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>281082000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>229570000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>203121000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>216141000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>208778000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>207300000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>195104000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>178494000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>157972000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>169677000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>181428000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>187501000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>178678000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>181024000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>149414000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>147120000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>143653000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>148041000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>135651000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>124293000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>123487000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>125575000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>107467000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>103657000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>100560000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>100256000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>96545000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>95404000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>86244000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>605804000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>81317000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>73957000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>69831000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>67242000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>66137000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>61178000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>55975000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>50926000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>51118000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>40618000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>36744000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>34186000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>29200000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>20576000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>19057000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>16857000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>18197000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>16796000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>16026000.0</v>
       </c>
-      <c r="CP30">
-[...1 lines deleted...]
-      </c>
       <c r="CQ30">
         <v>0.0</v>
       </c>
       <c r="CR30">
         <v>0.0</v>
       </c>
       <c r="CS30">
         <v>0.0</v>
       </c>
       <c r="CT30">
         <v>0.0</v>
       </c>
+      <c r="CU30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:98">
+    <row r="31" spans="1:99">
       <c r="A31" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B31">
+        <v>-147000000.0</v>
+      </c>
+      <c r="C31">
         <v>-52000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-49000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-48000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-43000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-34000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-29000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-27000000.0</v>
       </c>
       <c r="J31">
         <v>-27000000.0</v>
       </c>
       <c r="K31">
         <v>-27000000.0</v>
       </c>
       <c r="L31">
         <v>-27000000.0</v>
       </c>
       <c r="M31">
+        <v>-27000000.0</v>
+      </c>
+      <c r="N31">
         <v>-28000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-27000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-28000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-27000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-28000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-55000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-30000000.0</v>
       </c>
       <c r="T31">
         <v>-30000000.0</v>
       </c>
       <c r="U31">
         <v>-30000000.0</v>
       </c>
       <c r="V31">
+        <v>-30000000.0</v>
+      </c>
+      <c r="W31">
         <v>-40000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-27000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-29000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-21000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-20000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-24000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-8000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-20000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-16000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-36000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-37000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-43000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-47000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-32000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-27000000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>49000000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-25000000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-26000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-25000000.0</v>
       </c>
       <c r="AO31">
         <v>-25000000.0</v>
       </c>
       <c r="AP31">
+        <v>-25000000.0</v>
+      </c>
+      <c r="AQ31">
         <v>-19991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-15000000.0</v>
       </c>
       <c r="AR31">
         <v>-15000000.0</v>
       </c>
       <c r="AS31">
         <v>-15000000.0</v>
       </c>
       <c r="AT31">
+        <v>-15000000.0</v>
+      </c>
+      <c r="AU31">
         <v>-14569000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-15282000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-13984000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-13778000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-13831000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-13508000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-15169000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-12906000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-3987000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-4499000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>4943000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4298000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-3853000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-4380000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-3683000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-3603000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-3453000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-4600000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-4099000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-3357000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-3860000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2094000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1985000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-3415000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-2155000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-3120000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>-3425000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-3368000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2251000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-530000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>-725000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-1125000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-717000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-645000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-577000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-414000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-241000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-581000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-818000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-289000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-229000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-279000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-277000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>907000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-290000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-366000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-604000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-74000.0</v>
       </c>
-      <c r="CP31">
-[...1 lines deleted...]
-      </c>
       <c r="CQ31">
         <v>0.0</v>
       </c>
       <c r="CR31">
         <v>0.0</v>
       </c>
       <c r="CS31">
         <v>0.0</v>
       </c>
       <c r="CT31">
         <v>0.0</v>
       </c>
+      <c r="CU31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:98">
+    <row r="32" spans="1:99">
       <c r="A32" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B32">
+        <v>10796000000.0</v>
+      </c>
+      <c r="C32">
         <v>11375000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11477000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>11427000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>11147000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>10499000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>10340000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9880000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>9931000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>9048000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>8548000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>8327000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>8149000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>8223000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>7927000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>8054000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>7770000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>7409000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>7040000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>6800000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>6522000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5235000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>5021000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>4618000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>4549000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4274000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>4243000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>4193000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>4119000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>4664000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>4697000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>4883000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>4646000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>4949000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>5031000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>4999000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>4904000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>4463000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>4546000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>4359000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>4343000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3765000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3611363000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3524890000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3171123000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>2800968000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>2484351000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>2312039000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>2069243000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>1705622000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>1687079000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>1605834000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>1590587000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>1578569000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>1540190000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>1535316000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1373580000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1306408000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1176722000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1167104000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1119706000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>1080752000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1039146000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>999338000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>966741000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>964224000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>916512000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>927589000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>861031000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>812504000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>796329000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>766491000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>737042000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>679629000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>636034000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>613888000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>562903000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>549520000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>517465000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>484634000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>453376000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>423221000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>428611000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>404274000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>393952000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>375377000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>330807000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>249058000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>220026000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>208928000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>197526000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>194983000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>192160000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>175631000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>173263000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>150895000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>144372000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>503855000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Z30"/>
@@ -29367,51 +29570,51 @@
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="2" spans="1:26">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
         <v>4741000000.0</v>
       </c>
       <c r="C2">
         <v>4908000000.0</v>
       </c>
       <c r="D2">
         <v>4048000000.0</v>
       </c>
       <c r="E2">
         <v>4506000000.0</v>
       </c>
       <c r="F2">
         <v>4223000000.0</v>
       </c>
       <c r="G2">
         <v>2508000000.0</v>
       </c>
       <c r="H2">
         <v>2926000000.0</v>
       </c>
       <c r="I2">
         <v>3290000000.0</v>
       </c>
@@ -29445,51 +29648,51 @@
       <c r="S2">
         <v>459064000.0</v>
       </c>
       <c r="T2">
         <v>403650000.0</v>
       </c>
       <c r="U2">
         <v>249203000.0</v>
       </c>
       <c r="V2">
         <v>228071000.0</v>
       </c>
       <c r="W2">
         <v>141850000.0</v>
       </c>
       <c r="X2">
         <v>139300000.0</v>
       </c>
       <c r="Y2">
         <v>102750000.0</v>
       </c>
       <c r="Z2"/>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
         <v>101000000</v>
       </c>
       <c r="C3">
         <v>100000000</v>
       </c>
       <c r="D3">
         <v>84000000</v>
       </c>
       <c r="E3">
         <v>91000000</v>
       </c>
       <c r="F3">
         <v>77000000</v>
       </c>
       <c r="G3">
         <v>74000000</v>
       </c>
       <c r="H3">
         <v>57000000</v>
       </c>
       <c r="I3">
         <v>30000000</v>
       </c>
@@ -29525,51 +29728,51 @@
       </c>
       <c r="T3">
         <v>22299000</v>
       </c>
       <c r="U3">
         <v>20297000</v>
       </c>
       <c r="V3">
         <v>13960000</v>
       </c>
       <c r="W3">
         <v>10765000</v>
       </c>
       <c r="X3">
         <v>8352000</v>
       </c>
       <c r="Y3">
         <v>6206000</v>
       </c>
       <c r="Z3">
         <v>2105000</v>
       </c>
     </row>
     <row r="4" spans="1:26">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-458000000.0</v>
       </c>
       <c r="F4">
         <v>283000000.0</v>
       </c>
       <c r="G4">
         <v>1715000000.0</v>
       </c>
       <c r="H4">
         <v>-418000000.0</v>
       </c>
       <c r="I4">
         <v>-364000000.0</v>
       </c>
       <c r="J4">
         <v>367000000.0</v>
       </c>
       <c r="K4">
         <v>490000000.0</v>
       </c>
@@ -29579,51 +29782,51 @@
       <c r="M4">
         <v>603168000.0</v>
       </c>
       <c r="N4">
         <v>140125000.0</v>
       </c>
       <c r="O4">
         <v>301943000.0</v>
       </c>
       <c r="P4">
         <v>37941000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-563000000.0</v>
       </c>
       <c r="F5">
         <v>1047000000.0</v>
       </c>
       <c r="G5">
         <v>571000000.0</v>
       </c>
       <c r="H5">
         <v>-232000000.0</v>
       </c>
       <c r="I5">
         <v>-567000000.0</v>
       </c>
       <c r="J5">
         <v>317000000.0</v>
       </c>
       <c r="K5">
         <v>-69000000.0</v>
       </c>
@@ -29633,51 +29836,51 @@
       <c r="M5">
         <v>-19517000.0</v>
       </c>
       <c r="N5">
         <v>-19686000.0</v>
       </c>
       <c r="O5">
         <v>-7651000.0</v>
       </c>
       <c r="P5">
         <v>3308000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
         <v>-393000000.0</v>
       </c>
       <c r="C6">
         <v>-167000000.0</v>
       </c>
       <c r="D6">
         <v>860000000.0</v>
       </c>
       <c r="E6">
         <v>-458000000.0</v>
       </c>
       <c r="F6">
         <v>283000000.0</v>
       </c>
       <c r="G6">
         <v>1715000000.0</v>
       </c>
       <c r="H6">
         <v>-418000000.0</v>
       </c>
       <c r="I6">
         <v>-364000000.0</v>
       </c>
@@ -29711,51 +29914,51 @@
       <c r="S6">
         <v>-71902000.0</v>
       </c>
       <c r="T6">
         <v>55414000.0</v>
       </c>
       <c r="U6">
         <v>154447000.0</v>
       </c>
       <c r="V6">
         <v>21132000.0</v>
       </c>
       <c r="W6">
         <v>86221000.0</v>
       </c>
       <c r="X6">
         <v>2550000.0</v>
       </c>
       <c r="Y6">
         <v>36550000.0</v>
       </c>
       <c r="Z6"/>
     </row>
     <row r="7" spans="1:26">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7">
         <v>-1289000000.0</v>
       </c>
       <c r="C7">
         <v>-898000000.0</v>
       </c>
       <c r="D7">
         <v>314000000.0</v>
       </c>
       <c r="E7">
         <v>-448000000.0</v>
       </c>
       <c r="F7">
         <v>1223000000.0</v>
       </c>
       <c r="G7">
         <v>1064000000.0</v>
       </c>
       <c r="H7">
         <v>-433000000.0</v>
       </c>
       <c r="I7">
         <v>-1249000000.0</v>
       </c>
@@ -29789,51 +29992,51 @@
       <c r="S7">
         <v>-63869000.0</v>
       </c>
       <c r="T7">
         <v>73156000.0</v>
       </c>
       <c r="U7">
         <v>29124000.0</v>
       </c>
       <c r="V7">
         <v>48662000.0</v>
       </c>
       <c r="W7">
         <v>19571000.0</v>
       </c>
       <c r="X7">
         <v>-4959000.0</v>
       </c>
       <c r="Y7">
         <v>33062000.0</v>
       </c>
       <c r="Z7"/>
     </row>
     <row r="8" spans="1:26">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-95000000.0</v>
       </c>
       <c r="F8">
         <v>-415000000.0</v>
       </c>
       <c r="G8">
         <v>-100000000.0</v>
       </c>
       <c r="H8">
         <v>-76000000.0</v>
       </c>
       <c r="I8">
         <v>-530000000.0</v>
       </c>
       <c r="J8">
         <v>103000000.0</v>
       </c>
       <c r="K8">
         <v>-348000000.0</v>
       </c>
@@ -29843,51 +30046,51 @@
       <c r="M8">
         <v>-297521000.0</v>
       </c>
       <c r="N8">
         <v>-149253000.0</v>
       </c>
       <c r="O8">
         <v>18216000.0</v>
       </c>
       <c r="P8">
         <v>352000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
     </row>
     <row r="9" spans="1:26">
       <c r="A9" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B9">
         <v>-145000000.0</v>
       </c>
       <c r="C9">
         <v>-78000000.0</v>
       </c>
       <c r="D9">
         <v>-778000000.0</v>
       </c>
       <c r="E9">
         <v>-95000000.0</v>
       </c>
       <c r="F9">
         <v>-415000000.0</v>
       </c>
       <c r="G9">
         <v>-100000000.0</v>
       </c>
       <c r="H9">
         <v>-76000000.0</v>
       </c>
       <c r="I9">
         <v>-530000000.0</v>
       </c>
@@ -29923,51 +30126,51 @@
       </c>
       <c r="T9">
         <v>12096000.0</v>
       </c>
       <c r="U9">
         <v>-37478000.0</v>
       </c>
       <c r="V9">
         <v>-6968000.0</v>
       </c>
       <c r="W9">
         <v>16744000.0</v>
       </c>
       <c r="X9">
         <v>-23041000.0</v>
       </c>
       <c r="Y9">
         <v>-11351000.0</v>
       </c>
       <c r="Z9">
         <v>11610000.0</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>778000000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>415000000.0</v>
       </c>
       <c r="G10">
         <v>100000000.0</v>
       </c>
       <c r="H10">
         <v>76000000.0</v>
       </c>
       <c r="I10">
         <v>-794000000.0</v>
       </c>
       <c r="J10">
         <v>548000000.0</v>
       </c>
       <c r="K10">
         <v>701000000.0</v>
       </c>
@@ -29993,51 +30196,51 @@
         <v>-212178000.0</v>
       </c>
       <c r="S10">
         <v>-21409000.0</v>
       </c>
       <c r="T10">
         <v>30796000.0</v>
       </c>
       <c r="U10">
         <v>19260000.0</v>
       </c>
       <c r="V10">
         <v>56841000.0</v>
       </c>
       <c r="W10">
         <v>-494000.0</v>
       </c>
       <c r="X10">
         <v>-23696000.0</v>
       </c>
       <c r="Y10"/>
       <c r="Z10"/>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>210000000.0</v>
       </c>
       <c r="F11">
         <v>133000000.0</v>
       </c>
       <c r="G11">
         <v>608000000.0</v>
       </c>
       <c r="H11">
         <v>-120000000.0</v>
       </c>
       <c r="I11">
         <v>-130000000.0</v>
       </c>
       <c r="J11">
         <v>201000000.0</v>
       </c>
       <c r="K11">
         <v>761000000.0</v>
       </c>
@@ -30063,51 +30266,51 @@
       <c r="S11"/>
       <c r="T11">
         <v>25383000.0</v>
       </c>
       <c r="U11">
         <v>56738000.0</v>
       </c>
       <c r="V11">
         <v>63809000.0</v>
       </c>
       <c r="W11">
         <v>28317000.0</v>
       </c>
       <c r="X11">
         <v>14074000.0</v>
       </c>
       <c r="Y11">
         <v>27882000.0</v>
       </c>
       <c r="Z11">
         <v>16139000.0</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>253000000.0</v>
       </c>
       <c r="F12">
         <v>106000000.0</v>
       </c>
       <c r="G12">
         <v>50000000.0</v>
       </c>
       <c r="H12">
         <v>29000000.0</v>
       </c>
       <c r="I12">
         <v>79000000.0</v>
       </c>
       <c r="J12">
         <v>517000000.0</v>
       </c>
       <c r="K12">
         <v>64000000.0</v>
       </c>
@@ -30121,99 +30324,99 @@
         <v>-3481000.0</v>
       </c>
       <c r="O12">
         <v>10466000.0</v>
       </c>
       <c r="P12">
         <v>93073000.0</v>
       </c>
       <c r="Q12">
         <v>19258000.0</v>
       </c>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12">
         <v>13693000.0</v>
       </c>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-399000000.0</v>
       </c>
       <c r="F13">
         <v>1498000000.0</v>
       </c>
       <c r="G13">
         <v>974000000.0</v>
       </c>
       <c r="H13">
         <v>-382000000.0</v>
       </c>
       <c r="I13">
         <v>-794000000.0</v>
       </c>
       <c r="J13">
         <v>548000000.0</v>
       </c>
       <c r="K13">
         <v>630000000.0</v>
       </c>
       <c r="L13">
         <v>649000000.0</v>
       </c>
       <c r="M13">
         <v>981000000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14">
         <v>195000000.0</v>
       </c>
       <c r="C14">
         <v>186000000.0</v>
       </c>
       <c r="D14">
         <v>171000000.0</v>
       </c>
       <c r="E14">
         <v>176000000.0</v>
       </c>
       <c r="F14">
         <v>131000000.0</v>
       </c>
       <c r="G14">
         <v>88000000.0</v>
       </c>
       <c r="H14">
         <v>89000000.0</v>
       </c>
       <c r="I14">
         <v>127000000.0</v>
       </c>
@@ -30247,95 +30450,95 @@
       <c r="S14">
         <v>35314000.0</v>
       </c>
       <c r="T14">
         <v>27967000.0</v>
       </c>
       <c r="U14">
         <v>21475000.0</v>
       </c>
       <c r="V14">
         <v>15125000.0</v>
       </c>
       <c r="W14">
         <v>8869000.0</v>
       </c>
       <c r="X14">
         <v>6333000.0</v>
       </c>
       <c r="Y14">
         <v>4112000.0</v>
       </c>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>0.0</v>
       </c>
       <c r="N15">
         <v>622410000.0</v>
       </c>
       <c r="O15">
         <v>60000000.0</v>
       </c>
       <c r="P15">
         <v>49816000.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
     </row>
     <row r="16" spans="1:26">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16">
         <v>4348000000.0</v>
       </c>
       <c r="C16">
         <v>4741000000.0</v>
       </c>
       <c r="D16">
         <v>4908000000.0</v>
       </c>
       <c r="E16">
         <v>4048000000.0</v>
       </c>
       <c r="F16">
         <v>4506000000.0</v>
       </c>
       <c r="G16">
         <v>4223000000.0</v>
       </c>
       <c r="H16">
         <v>2508000000.0</v>
       </c>
       <c r="I16">
         <v>2926000000.0</v>
       </c>
@@ -30371,81 +30574,81 @@
       </c>
       <c r="T16">
         <v>459064000.0</v>
       </c>
       <c r="U16">
         <v>403650000.0</v>
       </c>
       <c r="V16">
         <v>249203000.0</v>
       </c>
       <c r="W16">
         <v>228071000.0</v>
       </c>
       <c r="X16">
         <v>141850000.0</v>
       </c>
       <c r="Y16">
         <v>139300000.0</v>
       </c>
       <c r="Z16">
         <v>102750000.0</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
         <v>-636000000.0</v>
       </c>
       <c r="C18">
         <v>544000000.0</v>
       </c>
       <c r="D18">
         <v>1578000000.0</v>
       </c>
       <c r="E18">
         <v>682000000.0</v>
       </c>
       <c r="F18">
         <v>2042000000.0</v>
       </c>
       <c r="G18">
         <v>1816000000.0</v>
       </c>
       <c r="H18">
         <v>370000000.0</v>
       </c>
       <c r="I18">
         <v>-344000000.0</v>
       </c>
@@ -30479,51 +30682,51 @@
       <c r="S18">
         <v>5741000.0</v>
       </c>
       <c r="T18">
         <v>136327000.0</v>
       </c>
       <c r="U18">
         <v>82020000.0</v>
       </c>
       <c r="V18">
         <v>83298000.0</v>
       </c>
       <c r="W18">
         <v>80284000.0</v>
       </c>
       <c r="X18">
         <v>37199000.0</v>
       </c>
       <c r="Y18">
         <v>39520000.0</v>
       </c>
       <c r="Z18"/>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19">
         <v>657000000.0</v>
       </c>
       <c r="C19">
         <v>-464000000.0</v>
       </c>
       <c r="D19">
         <v>-571000000.0</v>
       </c>
       <c r="E19">
         <v>-790000000.0</v>
       </c>
       <c r="F19">
         <v>-1384000000.0</v>
       </c>
       <c r="G19">
         <v>427000000.0</v>
       </c>
       <c r="H19">
         <v>2536000000.0</v>
       </c>
       <c r="I19">
         <v>1191000000.0</v>
       </c>
@@ -30539,81 +30742,81 @@
       <c r="M19">
         <v>-354216000.0</v>
       </c>
       <c r="N19">
         <v>-389480000.0</v>
       </c>
       <c r="O19">
         <v>-1916000.0</v>
       </c>
       <c r="P19">
         <v>-47365000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
         <v>838000000.0</v>
       </c>
       <c r="C21">
         <v>740000000.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>17000000.0</v>
       </c>
       <c r="G21">
         <v>886000000.0</v>
       </c>
       <c r="H21">
         <v>558000000.0</v>
       </c>
       <c r="I21">
         <v>623000000.0</v>
       </c>
@@ -30629,51 +30832,51 @@
       <c r="M21">
         <v>112176000.0</v>
       </c>
       <c r="N21">
         <v>459865000.0</v>
       </c>
       <c r="O21">
         <v>38871000.0</v>
       </c>
       <c r="P21">
         <v>47475000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
         <v>472000000.0</v>
       </c>
       <c r="C22">
         <v>1179000000.0</v>
       </c>
       <c r="D22">
         <v>1091000000.0</v>
       </c>
       <c r="E22">
         <v>792000000.0</v>
       </c>
       <c r="F22">
         <v>659000000.0</v>
       </c>
       <c r="G22">
         <v>673000000.0</v>
       </c>
       <c r="H22">
         <v>737000000.0</v>
       </c>
       <c r="I22">
         <v>707000000.0</v>
       </c>
@@ -30709,51 +30912,51 @@
       </c>
       <c r="T22">
         <v>58330000.0</v>
       </c>
       <c r="U22">
         <v>45727000.0</v>
       </c>
       <c r="V22">
         <v>27596000.0</v>
       </c>
       <c r="W22">
         <v>55773000.0</v>
       </c>
       <c r="X22">
         <v>42517000.0</v>
       </c>
       <c r="Y22">
         <v>30508000.0</v>
       </c>
       <c r="Z22">
         <v>30129000.0</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
         <v>-8000000.0</v>
       </c>
       <c r="C23">
         <v>-87000000.0</v>
       </c>
       <c r="D23">
         <v>2000000.0</v>
       </c>
       <c r="E23">
         <v>-41000000.0</v>
       </c>
       <c r="F23">
         <v>-72000000.0</v>
       </c>
       <c r="G23">
         <v>-36000000.0</v>
       </c>
       <c r="H23">
         <v>-485000000.0</v>
       </c>
       <c r="I23">
         <v>-531000000.0</v>
       </c>
@@ -30787,51 +30990,51 @@
       <c r="S23">
         <v>2127000.0</v>
       </c>
       <c r="T23">
         <v>853000.0</v>
       </c>
       <c r="U23">
         <v>1227000.0</v>
       </c>
       <c r="V23">
         <v>8072000.0</v>
       </c>
       <c r="W23">
         <v>2500000.0</v>
       </c>
       <c r="X23">
         <v>-10586000.0</v>
       </c>
       <c r="Y23">
         <v>-9125000.0</v>
       </c>
       <c r="Z23"/>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24">
         <v>1000000.0</v>
       </c>
       <c r="C24">
         <v>1000000.0</v>
       </c>
       <c r="D24">
         <v>4000000.0</v>
       </c>
       <c r="E24">
         <v>-50000000.0</v>
       </c>
       <c r="F24">
         <v>-63000000.0</v>
       </c>
       <c r="G24">
         <v>2000000.0</v>
       </c>
       <c r="H24">
         <v>-2000000.0</v>
       </c>
       <c r="I24">
         <v>-18000000.0</v>
       </c>
@@ -30865,51 +31068,51 @@
       <c r="S24">
         <v>-12125000.0</v>
       </c>
       <c r="T24">
         <v>4960000.0</v>
       </c>
       <c r="U24">
         <v>-4007000.0</v>
       </c>
       <c r="V24">
         <v>-2201000.0</v>
       </c>
       <c r="W24">
         <v>3743000.0</v>
       </c>
       <c r="X24">
         <v>-11524000.0</v>
       </c>
       <c r="Y24">
         <v>-2919000.0</v>
       </c>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
         <v>-3000000.0</v>
       </c>
       <c r="C25">
         <v>8000000.0</v>
       </c>
       <c r="D25">
         <v>2000000.0</v>
       </c>
       <c r="E25">
         <v>216000000.0</v>
       </c>
       <c r="F25">
         <v>58000000.0</v>
       </c>
       <c r="G25">
         <v>27000000.0</v>
       </c>
       <c r="H25">
         <v>-15000000.0</v>
       </c>
       <c r="I25">
         <v>80000000.0</v>
       </c>
@@ -30943,51 +31146,51 @@
       <c r="S25">
         <v>465000.0</v>
       </c>
       <c r="T25">
         <v>1042000.0</v>
       </c>
       <c r="U25">
         <v>885000.0</v>
       </c>
       <c r="V25">
         <v>2887000.0</v>
       </c>
       <c r="W25">
         <v>4482000.0</v>
       </c>
       <c r="X25">
         <v>525000.0</v>
       </c>
       <c r="Y25">
         <v>-20624000.0</v>
       </c>
       <c r="Z25"/>
     </row>
     <row r="26" spans="1:26">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26">
         <v>-1000000000.0</v>
       </c>
       <c r="C26">
         <v>-1000000000.0</v>
       </c>
       <c r="D26">
         <v>-60000000.0</v>
       </c>
       <c r="E26">
         <v>-400000000.0</v>
       </c>
       <c r="F26">
         <v>-128000000.0</v>
       </c>
       <c r="G26">
         <v>-606000000.0</v>
       </c>
       <c r="H26">
         <v>-47000000.0</v>
       </c>
       <c r="I26">
         <v>-549000000.0</v>
       </c>
@@ -31009,51 +31212,51 @@
       <c r="O26">
         <v>-3000000.0</v>
       </c>
       <c r="P26">
         <v>-7000000.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26">
         <v>-27712000.0</v>
       </c>
       <c r="S26">
         <v>-49940000.0</v>
       </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26">
         <v>-40000000.0</v>
       </c>
       <c r="Y26"/>
       <c r="Z26"/>
     </row>
     <row r="27" spans="1:26">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27">
         <v>47000000.0</v>
       </c>
       <c r="C27">
         <v>116000000.0</v>
       </c>
       <c r="D27">
         <v>115000000.0</v>
       </c>
       <c r="E27">
         <v>103000000.0</v>
       </c>
       <c r="F27">
         <v>72000000.0</v>
       </c>
       <c r="G27">
         <v>57000000.0</v>
       </c>
       <c r="H27">
         <v>39000000.0</v>
       </c>
       <c r="I27">
         <v>27000000.0</v>
       </c>
@@ -31085,51 +31288,51 @@
         <v>7485000.0</v>
       </c>
       <c r="S27">
         <v>7811000.0</v>
       </c>
       <c r="T27">
         <v>7188000.0</v>
       </c>
       <c r="U27">
         <v>5505000.0</v>
       </c>
       <c r="V27">
         <v>1283000.0</v>
       </c>
       <c r="W27">
         <v>179000.0</v>
       </c>
       <c r="X27">
         <v>1236000.0</v>
       </c>
       <c r="Y27"/>
       <c r="Z27"/>
     </row>
     <row r="28" spans="1:26">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
         <v>-170000000.0</v>
       </c>
       <c r="C28">
         <v>-347000000.0</v>
       </c>
       <c r="D28">
         <v>-58000000.0</v>
       </c>
       <c r="E28">
         <v>-441000000.0</v>
       </c>
       <c r="F28">
         <v>-183000000.0</v>
       </c>
       <c r="G28">
         <v>217000000.0</v>
       </c>
       <c r="H28">
         <v>-552000000.0</v>
       </c>
       <c r="I28">
         <v>-1193000000.0</v>
       </c>
@@ -31163,51 +31366,51 @@
       <c r="S28">
         <v>-47813000.0</v>
       </c>
       <c r="T28">
         <v>153061000.0</v>
       </c>
       <c r="U28">
         <v>48184000.0</v>
       </c>
       <c r="V28">
         <v>-3552000.0</v>
       </c>
       <c r="W28">
         <v>45191000.0</v>
       </c>
       <c r="X28">
         <v>75610000.0</v>
       </c>
       <c r="Y28">
         <v>-51000.0</v>
       </c>
       <c r="Z28"/>
     </row>
     <row r="29" spans="1:26">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
         <v>-535000000.0</v>
       </c>
       <c r="C29">
         <v>644000000.0</v>
       </c>
       <c r="D29">
         <v>1662000000.0</v>
       </c>
       <c r="E29">
         <v>773000000.0</v>
       </c>
       <c r="F29">
         <v>2119000000.0</v>
       </c>
       <c r="G29">
         <v>1890000000.0</v>
       </c>
       <c r="H29">
         <v>427000000.0</v>
       </c>
       <c r="I29">
         <v>-314000000.0</v>
       </c>
@@ -31243,51 +31446,51 @@
       </c>
       <c r="T29">
         <v>158626000.0</v>
       </c>
       <c r="U29">
         <v>102317000.0</v>
       </c>
       <c r="V29">
         <v>97258000.0</v>
       </c>
       <c r="W29">
         <v>91049000.0</v>
       </c>
       <c r="X29">
         <v>45551000.0</v>
       </c>
       <c r="Y29">
         <v>45726000.0</v>
       </c>
       <c r="Z29">
         <v>61352000.0</v>
       </c>
     </row>
     <row r="30" spans="1:26">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
         <v>312000000.0</v>
       </c>
       <c r="C30">
         <v>-464000000.0</v>
       </c>
       <c r="D30">
         <v>-744000000.0</v>
       </c>
       <c r="E30">
         <v>-790000000.0</v>
       </c>
       <c r="F30">
         <v>-1653000000.0</v>
       </c>
       <c r="G30">
         <v>-400000000.0</v>
       </c>
       <c r="H30">
         <v>-293000000.0</v>
       </c>
       <c r="I30">
         <v>1143000000.0</v>
       </c>
@@ -31340,3191 +31543,3217 @@
         <v>-9125000.0</v>
       </c>
       <c r="Z30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CT30"/>
+  <dimension ref="A1:CU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:98">
+    <row r="1" spans="1:99">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>89</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="D1" t="s">
         <v>90</v>
       </c>
       <c r="E1" t="s">
         <v>91</v>
       </c>
       <c r="F1" t="s">
+        <v>92</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="H1" t="s">
         <v>93</v>
       </c>
       <c r="I1" t="s">
         <v>94</v>
       </c>
       <c r="J1" t="s">
+        <v>95</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="L1" t="s">
         <v>96</v>
       </c>
       <c r="M1" t="s">
         <v>97</v>
       </c>
       <c r="N1" t="s">
+        <v>98</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="P1" t="s">
         <v>99</v>
       </c>
       <c r="Q1" t="s">
         <v>100</v>
       </c>
       <c r="R1" t="s">
+        <v>101</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="T1" t="s">
         <v>102</v>
       </c>
       <c r="U1" t="s">
         <v>103</v>
       </c>
       <c r="V1" t="s">
+        <v>104</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="X1" t="s">
         <v>105</v>
       </c>
       <c r="Y1" t="s">
         <v>106</v>
       </c>
       <c r="Z1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AB1" t="s">
         <v>108</v>
       </c>
       <c r="AC1" t="s">
         <v>109</v>
       </c>
       <c r="AD1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AF1" t="s">
         <v>111</v>
       </c>
       <c r="AG1" t="s">
         <v>112</v>
       </c>
       <c r="AH1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AJ1" t="s">
         <v>114</v>
       </c>
       <c r="AK1" t="s">
         <v>115</v>
       </c>
       <c r="AL1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AN1" t="s">
         <v>117</v>
       </c>
       <c r="AO1" t="s">
         <v>118</v>
       </c>
       <c r="AP1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AR1" t="s">
         <v>120</v>
       </c>
       <c r="AS1" t="s">
         <v>121</v>
       </c>
       <c r="AT1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AV1" t="s">
         <v>123</v>
       </c>
       <c r="AW1" t="s">
         <v>124</v>
       </c>
       <c r="AX1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="AZ1" t="s">
         <v>126</v>
       </c>
       <c r="BA1" t="s">
         <v>127</v>
       </c>
       <c r="BB1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BD1" t="s">
         <v>129</v>
       </c>
       <c r="BE1" t="s">
         <v>130</v>
       </c>
       <c r="BF1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BH1" t="s">
         <v>132</v>
       </c>
       <c r="BI1" t="s">
         <v>133</v>
       </c>
       <c r="BJ1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BL1" t="s">
         <v>135</v>
       </c>
       <c r="BM1" t="s">
         <v>136</v>
       </c>
       <c r="BN1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BP1" t="s">
         <v>138</v>
       </c>
       <c r="BQ1" t="s">
         <v>139</v>
       </c>
       <c r="BR1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BT1" t="s">
         <v>141</v>
       </c>
       <c r="BU1" t="s">
         <v>142</v>
       </c>
       <c r="BV1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="BX1" t="s">
         <v>144</v>
       </c>
       <c r="BY1" t="s">
         <v>145</v>
       </c>
       <c r="BZ1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CB1" t="s">
         <v>147</v>
       </c>
       <c r="CC1" t="s">
         <v>148</v>
       </c>
       <c r="CD1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CF1" t="s">
         <v>150</v>
       </c>
       <c r="CG1" t="s">
         <v>151</v>
       </c>
       <c r="CH1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CJ1" t="s">
         <v>153</v>
       </c>
       <c r="CK1" t="s">
         <v>154</v>
       </c>
       <c r="CL1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CN1" t="s">
         <v>156</v>
       </c>
       <c r="CO1" t="s">
         <v>157</v>
       </c>
       <c r="CP1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>189</v>
       </c>
       <c r="CR1" t="s">
         <v>190</v>
       </c>
       <c r="CS1" t="s">
         <v>191</v>
       </c>
       <c r="CT1" t="s">
+        <v>192</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
       </c>
     </row>
-    <row r="2" spans="1:98">
+    <row r="2" spans="1:99">
       <c r="A2" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B2">
+        <v>4348000000.0</v>
+      </c>
+      <c r="C2">
         <v>4221000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4592000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4955000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4741000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4879000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4418000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4513000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4848000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5620000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4957000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4597000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4048000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4295000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4378000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4866000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4506000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4435000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4676000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4497000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4223000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3266000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3366000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2423000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2508000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2734000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2327000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3298000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2926000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2908000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>3499000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3824000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3290000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3934000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2979000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3198000000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2819000000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2842000000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2345000000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2156000000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2329000000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2164000000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2013882000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1870024000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1539063000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1598596000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1027351000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1083369000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>935895000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>856556000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>742670000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1169511000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>795770000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>715480000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>727092000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>517723000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>493827000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>487492000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>459213000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>463792000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>455886000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>426455000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>460985000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>438281000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>469501000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>449469000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>417837000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>405187000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>387162000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>382436000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>425424000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>412153000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>459064000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>447594000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>471502000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>419967000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>403650000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>337084000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>312118000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>288347000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>249203000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>223493000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>202463000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>242425000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>228071000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>219387000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>178339000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>170138000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>141850000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>161205000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>133598000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>125568000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>139300000.0</v>
       </c>
-      <c r="CP2"/>
       <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
+      <c r="CU2"/>
     </row>
-    <row r="3" spans="1:98">
+    <row r="3" spans="1:99">
       <c r="A3" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B3">
+        <v>27000000</v>
+      </c>
+      <c r="C3">
         <v>1000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>38000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>42000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>35000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000000</v>
       </c>
       <c r="I3">
         <v>27000000</v>
       </c>
       <c r="J3">
+        <v>27000000</v>
+      </c>
+      <c r="K3">
         <v>5000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>26000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>31000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>32000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>10000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>31000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>27000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>23000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>21000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>27000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>13000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>16000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>19000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>24000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>21000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>27000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>14000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000</v>
       </c>
       <c r="AD3">
         <v>6000000</v>
       </c>
       <c r="AE3">
-        <v>10000000</v>
+        <v>6000000</v>
       </c>
       <c r="AF3">
         <v>10000000</v>
       </c>
       <c r="AG3">
+        <v>10000000</v>
+      </c>
+      <c r="AH3">
         <v>4000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>25000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>34000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>26000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>33000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>41000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>56000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>46000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>31000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>34501000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>40886000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>24974000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>43163000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>34101000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>19882000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>17788000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>33623000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>29197000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>24062000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>11167000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>25597000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>19247000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>19796000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>13505000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>14660000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>15055000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>15925000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>14941000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>16620000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>14395000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>11547000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5976000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>7480000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>8466000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>9557000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>10367000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>6376000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>11216000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>8921000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>8177000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>5785000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>6074000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>6795000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>3645000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>7012000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>5952000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>3670000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>3663000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>4152000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>3010000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>4609000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2189000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>6062000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2531000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1588000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>584000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>2270000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>2763000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2389000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>930000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>6206000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="CR3">
         <v>0</v>
       </c>
       <c r="CS3">
         <v>0</v>
       </c>
       <c r="CT3">
+        <v>0</v>
+      </c>
+      <c r="CU3">
         <v>2105000</v>
       </c>
     </row>
-    <row r="4" spans="1:98">
+    <row r="4" spans="1:99">
       <c r="A4" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>360000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>549000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-247000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-83000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-488000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>360000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>71000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-241000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>179000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>274000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>957000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-100000000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>943000000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-85000000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-226000000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>407000000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-971000000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>372000000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>18000000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-591000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-325000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>534000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-748000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>955000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-219000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>379000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-23000000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>497000000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>189000000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-173000000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>164853000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>150328000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>143858000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>330961000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-59533000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>571245000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-56018000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>147474000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>79339000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>113886000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-426841000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>373741000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>80290000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>-11612000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>209369000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>23896000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
+      <c r="CU4"/>
     </row>
-    <row r="5" spans="1:98">
+    <row r="5" spans="1:99">
       <c r="A5" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-1000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>572000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-386000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>73000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-247000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>654000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-60000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>340000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>113000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>881000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-159000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>171000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-322000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>128000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-218000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-126000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-16000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>98000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-660000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>55000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-60000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>224000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-527000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>259000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>361000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>47000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>27000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>59000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-202000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>28312000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>33715000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>40251000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-137278000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>32065000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>15305000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>11136000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-78023000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>7866000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-4696000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-13900000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-8956000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2923000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-222000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-5065000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5287000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
+      <c r="CU5"/>
     </row>
-    <row r="6" spans="1:98">
+    <row r="6" spans="1:99">
       <c r="A6" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B6">
+        <v>1073000000.0</v>
+      </c>
+      <c r="C6">
         <v>27000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-268000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-363000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>214000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-138000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>461000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-159000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-335000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-712000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>663000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>360000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>549000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-247000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-83000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-488000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>360000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>71000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-241000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>179000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>274000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>957000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-100000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>943000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-85000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-226000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>407000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-971000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>372000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>18000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-591000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-325000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>534000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-748000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>955000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-219000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>379000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-23000000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>497000000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>189000000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-173000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>165000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>150328000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>143858000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>330961000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-59533000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>571245000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-56018000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>147474000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>79339000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>113886000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-426841000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>373741000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>80290000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-11612000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>209369000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>23896000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>6335000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>28279000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-4579000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>7906000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>29431000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-34530000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>22704000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>-31220000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>20032000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>31632000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>12650000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>18025000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>4726000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-42988000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>13271000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-46911000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>11470000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>-23908000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>51535000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>16317000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>66566000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>24966000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>23771000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>39144000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>25710000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>21030000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-39962000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>14354000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>8684000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>41048000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>8201000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>28288000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>-19355000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>27607000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>8030000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-13732000.0</v>
       </c>
-      <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
+      <c r="CU6"/>
     </row>
-    <row r="7" spans="1:98">
+    <row r="7" spans="1:99">
       <c r="A7" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B7">
+        <v>933000000.0</v>
+      </c>
+      <c r="C7">
         <v>-207000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>823000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-625000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-198000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-580000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>473000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-595000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-196000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-977000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>660000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>111000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>520000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-526000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-9000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>64000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>23000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>403000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>288000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>267000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>265000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1223000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-375000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>162000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-85000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-173000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>53000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-312000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-431000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-694000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-338000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>214000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-222000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>171000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>59000000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>581000000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>70000000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>267000000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>65000000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>20000000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>130000000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>268000000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>147000000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>475280000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>126831000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>483703000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>57102000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>163353000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>37059000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>188742000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-177507000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-42327000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>34345000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-6460000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>202863000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-555000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>4569000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-16285000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-6397000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>39662000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>120044000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-57661000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>26078000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-53552000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>18469000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>14305000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>1991000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>40065000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>28862000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-87280000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>36857000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-42308000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>22278000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-1659000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>31787000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>20750000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>13753000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>8850000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-21496000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>28017000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>16148000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>41639000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>9795000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-18920000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>17026000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>5783000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-1485000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-1753000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>42802000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-40783000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>15682000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-22660000.0</v>
       </c>
-      <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
+      <c r="CU7"/>
     </row>
-    <row r="8" spans="1:98">
+    <row r="8" spans="1:99">
       <c r="A8" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>151000000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-234000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>-80000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>28000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-64000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>21000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>-168000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-55000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-94000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-98000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>269000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-195000000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>23000000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-197000000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-126000000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-41000000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>120000000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-29000000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>-23000000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-192000000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>-232000000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-83000000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>131000000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>4000000.0</v>
       </c>
-      <c r="AJ8"/>
-      <c r="AK8">
+      <c r="AK8"/>
+      <c r="AL8">
         <v>-32000000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>79000000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-12000000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-149000000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-266000000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>79429000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>11239000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-139694000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>105026000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>-170773000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>47831000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-135282000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-39297000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-4968000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-80191000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-63525000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>-569000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>7227000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>4098000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>61247000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>-54356000.0</v>
       </c>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
+      <c r="CU8"/>
     </row>
-    <row r="9" spans="1:98">
+    <row r="9" spans="1:99">
       <c r="A9" t="s">
-        <v>199</v>
-[...1 lines deleted...]
-      <c r="B9"/>
+        <v>200</v>
+      </c>
+      <c r="B9">
+        <v>113000000.0</v>
+      </c>
       <c r="C9">
+        <v>-27000000.0</v>
+      </c>
+      <c r="D9">
         <v>348000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-376000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-90000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-47000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-26000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>118000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-123000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-646000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-49000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>151000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-234000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-52000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>28000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-43000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>21000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-415000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-55000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-94000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-98000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-100000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-195000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>23000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-197000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-76000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-41000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>120000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-29000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-530000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-192000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-232000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-83000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>103000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4000000.0</v>
       </c>
-      <c r="AJ9">
-[...1 lines deleted...]
-      </c>
       <c r="AK9">
+        <v>0.0</v>
+      </c>
+      <c r="AL9">
         <v>-32000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-348000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-12000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-149000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-266000000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>56000000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>12000000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-140000000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>105026000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-297521000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>47831000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-135282000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-39297000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-149253000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-80191000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-63525000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-569000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>18216000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>10989000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6891000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-54356000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-7539000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
         <v>-2168000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>-7539000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
-      <c r="BM9">
+      <c r="BM9"/>
+      <c r="BN9">
         <v>8054000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-8092000.0</v>
       </c>
-      <c r="BO9"/>
       <c r="BP9"/>
-      <c r="BQ9">
+      <c r="BQ9"/>
+      <c r="BR9">
         <v>-29613000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>-9752000.0</v>
       </c>
-      <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>-7273000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>27567000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-18644000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>2580000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>593000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>-26447000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>-7921000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>-464000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>-2646000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>-7492000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>4355000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>4376000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>-8207000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>21678000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>-1561000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>-5091000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>1718000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>5446000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>16105000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>-23614000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>-20978000.0</v>
       </c>
-      <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9">
         <v>11610000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:98">
+    <row r="10" spans="1:99">
       <c r="A10" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10">
         <v>646000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>49000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-151000000.0</v>
       </c>
-      <c r="M10"/>
       <c r="N10"/>
-      <c r="O10">
+      <c r="O10"/>
+      <c r="P10">
         <v>-28000000.0</v>
       </c>
-      <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10">
         <v>-21000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>456000000.0</v>
       </c>
-      <c r="S10"/>
       <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>585000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1034000000.0</v>
       </c>
-      <c r="W10"/>
       <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>11000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-137000000.0</v>
       </c>
-      <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
+      <c r="AC10"/>
+      <c r="AD10">
         <v>19000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>485000000.0</v>
       </c>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>-230000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-42000000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
+        <v>0.0</v>
+      </c>
+      <c r="AL10">
         <v>358000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>573000000.0</v>
       </c>
-      <c r="AM10">
-[...1 lines deleted...]
-      </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>234000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-75000000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>205297000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>364985000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
         <v>71731000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>185854000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
+        <v>0.0</v>
+      </c>
+      <c r="BB10">
         <v>-12341000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-51306000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>163600000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>121900000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-8950000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-474622000.0</v>
       </c>
-      <c r="BG10">
-[...1 lines deleted...]
-      </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
         <v>-332003000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-305290000.0</v>
       </c>
-      <c r="BK10"/>
       <c r="BL10"/>
-      <c r="BM10">
+      <c r="BM10"/>
+      <c r="BN10">
         <v>-417667000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-268145000.0</v>
       </c>
-      <c r="BO10"/>
       <c r="BP10"/>
-      <c r="BQ10">
+      <c r="BQ10"/>
+      <c r="BR10">
         <v>-253644000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-339406000.0</v>
       </c>
-      <c r="BS10"/>
       <c r="BT10"/>
-      <c r="BU10">
+      <c r="BU10"/>
+      <c r="BV10">
         <v>-11380000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>12830000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-3134000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>12055000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>9045000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>5844000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>9529000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>-12083000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>15970000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>10828000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>56481000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2433000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>-12901000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>809000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>164000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-3939000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2472000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-151052000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>-208491000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>-63784000.0</v>
       </c>
-      <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
+      <c r="CU10"/>
     </row>
-    <row r="11" spans="1:98">
+    <row r="11" spans="1:99">
       <c r="A11" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>348000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-39000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>182000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-60000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>757000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-71000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>249000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>378000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>103000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-60000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>250000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>88000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-21000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>107000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>434000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-175000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>313000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-305000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>47000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-502000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>163000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-155000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>364000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-569000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>702000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-184000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>252000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-100000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>252000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>121000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>488000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>22918000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>136821000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>102729000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>531948000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>265539000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>490516000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>90964000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>280673000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>36664000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>273629000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-100082000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-32802000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>28989000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-10336000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>146681000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>59088000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>50898000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>6945000.0</v>
       </c>
-      <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>74845000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>49078000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>57042000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>25591000.0</v>
       </c>
-      <c r="BN11"/>
-      <c r="BO11">
+      <c r="BO11"/>
+      <c r="BP11">
         <v>4532000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>539000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>16263000.0</v>
       </c>
-      <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11">
         <v>25383000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>33437000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>17927000.0</v>
       </c>
-      <c r="BY11"/>
-      <c r="BZ11">
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>56738000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>24447000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>6997000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>18616000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>63809000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>45489000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>12490000.0</v>
       </c>
-      <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11">
         <v>28317000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>5855000.0</v>
       </c>
-      <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11">
         <v>14074000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>7882000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>11925000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>9648000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>27882000.0</v>
       </c>
-      <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
-      <c r="CT11">
+      <c r="CT11"/>
+      <c r="CU11">
         <v>16139000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:98">
+    <row r="12" spans="1:99">
       <c r="A12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>2000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>25000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>31000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>211000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>-12000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>42000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>56000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-2000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>42000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>9000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>15000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>23000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="AB12">
         <v>-8000000.0</v>
       </c>
       <c r="AC12">
+        <v>-8000000.0</v>
+      </c>
+      <c r="AD12">
         <v>24000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>80000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-44000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>14000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>29000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>284000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>160000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>69000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>4000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>6000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>-8000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>23000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>43000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>17634000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-7921000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>14951000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>10336000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>16312000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2239000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>7342000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-296000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>10996000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>-7818000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-10903000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4244000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>-4869000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>7498000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-3314000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>11151000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
-      <c r="BJ12">
+      <c r="BJ12"/>
+      <c r="BK12">
         <v>19258000.0</v>
       </c>
-      <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
-      <c r="BO12">
+      <c r="BO12"/>
+      <c r="BP12">
         <v>5561000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>9025000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3359000.0</v>
       </c>
-      <c r="BR12"/>
-      <c r="BS12">
+      <c r="BS12"/>
+      <c r="BT12">
         <v>1809000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>5191000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7134000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>13693000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>8989000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5232000.0</v>
       </c>
-      <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
-      <c r="CI12">
+      <c r="CI12"/>
+      <c r="CJ12">
         <v>2311000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2247000.0</v>
       </c>
-      <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
+      <c r="CU12"/>
     </row>
-    <row r="13" spans="1:98">
+    <row r="13" spans="1:99">
       <c r="A13" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>254000000.0</v>
       </c>
       <c r="M13">
+        <v>254000000.0</v>
+      </c>
+      <c r="N13">
         <v>573000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-180000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-807000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>220000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>368000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>209000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>231000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>473000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>585000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>665000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>159000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>139000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>11000000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-35000000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-188000000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-178000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>19000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-22000000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-529000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-13000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-230000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>548000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-134000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>394000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>44000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>630000000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>155000000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-100000000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>29000000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>649000000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>981000000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -34532,373 +34761,375 @@
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
+      <c r="CU13"/>
     </row>
-    <row r="14" spans="1:98">
+    <row r="14" spans="1:99">
       <c r="A14" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B14">
-        <v>195000000.0</v>
+        <v>39000000.0</v>
       </c>
       <c r="C14">
+        <v>44000000.0</v>
+      </c>
+      <c r="D14">
         <v>45000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>58000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="F14">
         <v>48000000.0</v>
       </c>
       <c r="G14">
+        <v>48000000.0</v>
+      </c>
+      <c r="H14">
         <v>47000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>46000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>45000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>43000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000000.0</v>
       </c>
       <c r="L14">
         <v>42000000.0</v>
       </c>
       <c r="M14">
+        <v>42000000.0</v>
+      </c>
+      <c r="N14">
         <v>44000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>47000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>45000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>44000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>40000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>35000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>32000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>31000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>33000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>23000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>20000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21000000.0</v>
       </c>
       <c r="AA14">
         <v>21000000.0</v>
       </c>
       <c r="AB14">
+        <v>21000000.0</v>
+      </c>
+      <c r="AC14">
         <v>22000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>25000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>23000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>31000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>36000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>37000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>39000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>43000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>47000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>49000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>47000000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>46000000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>45000000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>44000000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>33000000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>30507000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>29502000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>32574000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>34940000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>33810000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>32660000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>32994000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>25831000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>24128000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22108000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>21799000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>20475000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>20279000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>19671000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>18339000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>21969000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>17812000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>16508000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>18094000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>20280000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>16573000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>13851000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>10061000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9642000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>10176000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>9928000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>9052000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>8691000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>8515000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>7924000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>8558000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>7693000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>7082000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>6749000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>6443000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>6210000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>5633000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>4870000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>4762000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>4256000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4113000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>3558000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>3198000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>2978000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>2558000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>1734000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>1599000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>2044000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>1598000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>1374000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>1317000.0</v>
       </c>
-      <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
+      <c r="CU14"/>
     </row>
-    <row r="15" spans="1:98">
+    <row r="15" spans="1:99">
       <c r="A15" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
@@ -34910,416 +35141,422 @@
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
+        <v>0.0</v>
+      </c>
+      <c r="AY15">
         <v>47471000.0</v>
       </c>
-      <c r="AY15">
-[...1 lines deleted...]
-      </c>
       <c r="AZ15">
         <v>0.0</v>
       </c>
       <c r="BA15">
+        <v>0.0</v>
+      </c>
+      <c r="BB15">
         <v>463716000.0</v>
       </c>
-      <c r="BB15">
-[...1 lines deleted...]
-      </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
-      <c r="BF15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>0.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>0.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>19140000.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
-      <c r="BV15">
+      <c r="BV15"/>
+      <c r="BW15">
         <v>200117000.0</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
-      <c r="CL15">
+      <c r="CL15"/>
+      <c r="CM15">
         <v>20390000.0</v>
       </c>
-      <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
+      <c r="CU15"/>
     </row>
-    <row r="16" spans="1:98">
+    <row r="16" spans="1:99">
       <c r="A16" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B16">
+        <v>5421000000.0</v>
+      </c>
+      <c r="C16">
         <v>4248000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4324000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4592000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>4955000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4741000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4879000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4354000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4513000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>4908000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5620000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4957000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4597000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4048000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4295000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4378000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4866000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4506000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4435000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4676000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4497000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>4223000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3266000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3366000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>2423000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>2508000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>2734000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2327000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3298000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2926000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2908000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3499000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3824000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3186000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3934000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2979000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3198000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2819000000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2842000000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2345000000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2156000000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2329000000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2164210000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2013882000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1870024000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1539063000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1598596000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1027351000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1083369000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>935895000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>856556000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>742670000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1169511000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>795770000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>715480000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>727092000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>517723000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>493827000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>487492000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>459213000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>463792000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>455886000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>426455000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>460985000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>438281000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>469501000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>449469000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>417837000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>405187000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>387162000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>382436000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>425424000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>412153000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>459064000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>447594000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>471502000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>419967000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>403650000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>337084000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>312118000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>288347000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>249203000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>223493000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>202463000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>242425000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>228071000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>219387000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>178339000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>170138000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>141850000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>161205000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>133598000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>125568000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>139300000.0</v>
       </c>
-      <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
+      <c r="CU16"/>
     </row>
-    <row r="17" spans="1:98">
+    <row r="17" spans="1:99">
       <c r="A17" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -35374,554 +35611,561 @@
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
+      <c r="CU17"/>
     </row>
-    <row r="18" spans="1:98">
+    <row r="18" spans="1:99">
       <c r="A18" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B18">
+        <v>1055000000.0</v>
+      </c>
+      <c r="C18">
         <v>-297000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-163000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-344000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>168000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-235000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>838000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-246000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>187000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-685000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>923000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>456000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>884000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-222000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>223000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>341000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>340000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>576000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>434000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>480000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>552000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1289000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-177000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>589000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>115000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>2000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>232000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-107000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>243000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-129000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-515000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-90000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>390000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-154000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>260000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-81000000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>693000000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>7000000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>314000000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>83000000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>93000000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>188000000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>223575000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>53191000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>528659000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>175896000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>571637000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>4681000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>193109000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>45591000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>194295000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-155914000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>8937000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>54676000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>8794000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>165612000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>37070000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>55572000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>25210000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>16567000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>67465000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>136564000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-31236000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>40240000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>-32460000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>17608000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>26977000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>18368000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>56548000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>54326000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-70940000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>53974000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-31619000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>39525000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>19251000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>45292000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>32259000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>28119000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>22646000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>-6054000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>37309000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>30436000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>49471000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>3141000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>250000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>36185000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>22298000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>10414000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>11387000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>25961000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>-269000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>8399000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>3108000.0</v>
       </c>
-      <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
+      <c r="CU18"/>
     </row>
-    <row r="19" spans="1:98">
+    <row r="19" spans="1:99">
       <c r="A19" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B19">
+        <v>46000000.0</v>
+      </c>
+      <c r="C19">
         <v>247000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>77000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>128000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-123000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>19000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-48000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>53000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-488000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-25000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-280000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-137000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-275000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>148000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-148000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-644000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>74000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-331000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-669000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-304000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-80000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>206000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>141000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>165000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-85000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>2584000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>323000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-556000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>185000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-11000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>288000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>525000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>389000000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>822000000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>260000000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>903000000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>733000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>485000000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>1601000000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>101000000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-263000000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-349125000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>12255000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-278536000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-187594000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-187427000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-109511000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>-48122000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-9156000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>31797000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-25712000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-384184000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-11381000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>21918000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-14104000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>13195000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-22925000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
+      <c r="CU19"/>
     </row>
-    <row r="20" spans="1:98">
+    <row r="20" spans="1:99">
       <c r="A20" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -35976,2746 +36220,2777 @@
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
+      <c r="CU20"/>
     </row>
-    <row r="21" spans="1:98">
+    <row r="21" spans="1:99">
       <c r="A21" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>98000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>290000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-200000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>650000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>590000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>150000000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
+      <c r="R21"/>
       <c r="S21">
         <v>17000000.0</v>
       </c>
       <c r="T21">
         <v>17000000.0</v>
       </c>
       <c r="U21">
         <v>17000000.0</v>
       </c>
       <c r="V21">
-        <v>302000000.0</v>
+        <v>17000000.0</v>
       </c>
       <c r="W21">
         <v>302000000.0</v>
       </c>
       <c r="X21">
+        <v>302000000.0</v>
+      </c>
+      <c r="Y21">
         <v>189000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>395000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>368000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-135000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>478000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>215000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>446000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>343000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-161000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-5000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-7000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>300000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>325000000.0</v>
       </c>
       <c r="AK21">
         <v>325000000.0</v>
       </c>
       <c r="AL21">
+        <v>325000000.0</v>
+      </c>
+      <c r="AM21">
         <v>625000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>325000000.0</v>
       </c>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>689000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-11211000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>123387000.0</v>
       </c>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
-      <c r="AZ21">
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>111514000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>348351000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-283000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>-10273000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>39728000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9699000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
+      <c r="CU21"/>
     </row>
-    <row r="22" spans="1:98">
+    <row r="22" spans="1:99">
       <c r="A22" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B22">
+        <v>14000000.0</v>
+      </c>
+      <c r="C22">
         <v>-160000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>79000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>255000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>298000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>251000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>326000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>301000000.0</v>
       </c>
       <c r="I22">
         <v>301000000.0</v>
       </c>
       <c r="J22">
+        <v>301000000.0</v>
+      </c>
+      <c r="K22">
         <v>216000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>245000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>309000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>321000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>56000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>230000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>248000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>258000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>103000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>143000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>185000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>228000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>34000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>185000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>276000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>178000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>168000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>175000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>196000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>198000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>201000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>197000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>202000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>107000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-262000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-97000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-230000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>77000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-91000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>42000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>33000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>24000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>30000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>46299000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>38943000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>28153000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>33792000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>16122000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>7811000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4498000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-9126000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>7569000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>24571000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>29915000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>25643000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3364000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>-37306000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>18089000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>-32960000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>18950000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>17440000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>17388000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>17628000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>16173000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>10579000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>10590000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-4472000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>8564000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>14565000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>12211000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>15541000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>17186000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>16516000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>13155000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>17911000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>17513000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>13314000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>9592000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>11644000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>12341000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>13152000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>8590000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>10732000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>6811000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>-4706000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>14759000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>16286000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>16439000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>11950000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>11098000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>11866000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>11724000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>10947000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>7980000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>4908000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>12133000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>8367000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>5100000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>30129000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:98">
+    <row r="23" spans="1:99">
       <c r="A23" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B23">
+        <v>-20000000.0</v>
+      </c>
+      <c r="C23">
         <v>-6000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-10000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>11000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-3000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-23000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-14000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-6000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-5000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-7000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="P23">
         <v>10000000.0</v>
       </c>
       <c r="Q23">
+        <v>10000000.0</v>
+      </c>
+      <c r="R23">
         <v>-25000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>5000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-4000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-79000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-2000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>453000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-45000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>5000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-93000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-295000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-102000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-119000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-298000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-109000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-5000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>324000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-2000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8000000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>142000000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1000000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>701000000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>478000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-1000000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4118000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7068000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1006000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-11996000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-37242000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1311000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-306000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-508000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-73080000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-397000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>21000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>85000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3592000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>7408000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-8101000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>3668000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>3538000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2401000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>111806000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-62000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>113000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>939000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-9627000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>1081000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>-9653000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>594000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>341000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1192000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-14000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-25252000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>199000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-144000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>428000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>15133000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>441000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>186000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>467000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>458000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>3061000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-1300000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>40000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-3842000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>1825000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-4562000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>717000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>20390000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-1887000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>3500000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>5000000.0</v>
       </c>
-      <c r="CP23"/>
       <c r="CQ23"/>
       <c r="CR23"/>
       <c r="CS23"/>
       <c r="CT23"/>
+      <c r="CU23"/>
     </row>
-    <row r="24" spans="1:98">
+    <row r="24" spans="1:99">
       <c r="A24" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B24">
+        <v>-8000000.0</v>
+      </c>
+      <c r="C24">
         <v>-18000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>1000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>16000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-67000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>66000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>3000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>6000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-4000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-3000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>5000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>125000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-34000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-13000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-66000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-2000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-4000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>9000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-62000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>165000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>3000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-186000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>323000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>2000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-4000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>5000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-14000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-4000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-5000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-9000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-8000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-10000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-13000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>41000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-7000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-3000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-2000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-7684000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-19227000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-11828000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-16586000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-9704000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-9174000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-20643000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5900000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-5301000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-4184000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-9668000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>10438000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>3864000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-11988000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-15450000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-11430000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>-19083000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-3643000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-10572000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-5266000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-14774000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-11785000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-230000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>4785000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>868000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-9694000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-1394000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-8267000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-3435000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>776000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-1199000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>8920000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-4254000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>631000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-337000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-2093000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-1890000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>1002000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-1026000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>34973000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-32170000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-737000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-4267000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-394656000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>12905000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>276433000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>109061000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-29029000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-63639000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>1354000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-1436000.0</v>
       </c>
-      <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
+      <c r="CU24"/>
     </row>
-    <row r="25" spans="1:98">
+    <row r="25" spans="1:99">
       <c r="A25" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B25">
-        <v>69000000.0</v>
+        <v>93000000.0</v>
       </c>
       <c r="C25">
+        <v>-1000000.0</v>
+      </c>
+      <c r="D25">
         <v>-1084000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2000000.0</v>
       </c>
-      <c r="F25">
-[...1 lines deleted...]
-      </c>
       <c r="G25">
+        <v>0.0</v>
+      </c>
+      <c r="H25">
         <v>4000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="I25">
         <v>2000000.0</v>
       </c>
       <c r="J25">
+        <v>2000000.0</v>
+      </c>
+      <c r="K25">
         <v>-1000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-2000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>109000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>219000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-8000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>49000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-1000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-2000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>12000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>20000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>146000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-3000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>24000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-5000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-13000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>51000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-20000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>8000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>36000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>310000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>192000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>84000000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>11000000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>10000000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>11000000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-22000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AP25">
         <v>14000000.0</v>
       </c>
       <c r="AQ25">
+        <v>14000000.0</v>
+      </c>
+      <c r="AR25">
         <v>-74238000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-131242000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>10854000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>9531000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>78841000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>-80232000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>5126000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>10015000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>117246000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>-61038000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>6312000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>6293000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3435000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>4561000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>1130000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>66558000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>4531000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>5089000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1579000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1524000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1475000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1377000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1187000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2017000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1049000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1160000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-835000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1119000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>159000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>407000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1144000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-4842000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>171000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>2001000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>251000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-4092000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1801000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1738000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>211000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-181000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>631000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>507000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1755000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>3959000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>209000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>157000.0</v>
       </c>
       <c r="CK25">
         <v>157000.0</v>
       </c>
       <c r="CL25">
+        <v>157000.0</v>
+      </c>
+      <c r="CM25">
         <v>-29011000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>28957000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-16528000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>17107000.0</v>
       </c>
-      <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
+      <c r="CU25"/>
     </row>
-    <row r="26" spans="1:98">
+    <row r="26" spans="1:99">
       <c r="A26" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B26">
+        <v>0.0</v>
+      </c>
+      <c r="C26">
         <v>-1000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000000.0</v>
       </c>
       <c r="D26">
         <v>-500000000.0</v>
       </c>
       <c r="E26">
         <v>-500000000.0</v>
       </c>
       <c r="F26">
         <v>-500000000.0</v>
       </c>
       <c r="G26">
         <v>-500000000.0</v>
       </c>
       <c r="H26">
-        <v>0.0</v>
+        <v>-500000000.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-56000000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
-        <v>-1000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L26">
         <v>-1000000.0</v>
       </c>
       <c r="M26">
+        <v>-1000000.0</v>
+      </c>
+      <c r="N26">
         <v>-58000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-200000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>53000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-201000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-52000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-1000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-180000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-128000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-153000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-483000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-453000000.0</v>
       </c>
       <c r="Y26">
         <v>-453000000.0</v>
       </c>
       <c r="Z26">
+        <v>-453000000.0</v>
+      </c>
+      <c r="AA26">
         <v>-47000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-90000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-321000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-103000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-130000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-306000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-113000000.0</v>
       </c>
-      <c r="AG26">
-[...1 lines deleted...]
-      </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>8000000.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
         <v>-1000000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1000000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>8000000.0</v>
       </c>
-      <c r="AM26">
-[...1 lines deleted...]
-      </c>
       <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
         <v>10000000.0</v>
       </c>
-      <c r="AO26">
-[...1 lines deleted...]
-      </c>
       <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
         <v>9213000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>249000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>373151000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>1089000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>6412000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>11000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>6287000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>1330000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-2662000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>304000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>4617000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-50000000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-3000000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>86000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>2737000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>2748000.0</v>
       </c>
-      <c r="BF26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG26"/>
       <c r="BH26">
         <v>0.0</v>
       </c>
-      <c r="BI26"/>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>27712000.0</v>
       </c>
-      <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>-12736000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-14976000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-17703000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-2271000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-29966000.0</v>
       </c>
-      <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>363000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>-363000.0</v>
       </c>
-      <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
-      <c r="CL26">
+      <c r="CL26"/>
+      <c r="CM26">
         <v>20390000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CN26">
         <v>-19610000.0</v>
       </c>
-      <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26">
         <v>-20390000.0</v>
       </c>
-      <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
+      <c r="CU26"/>
     </row>
-    <row r="27" spans="1:98">
+    <row r="27" spans="1:99">
       <c r="A27" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B27">
+        <v>33000000.0</v>
+      </c>
+      <c r="C27">
         <v>20000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>-3000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>27000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>18000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>30000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>32000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>36000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>27000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>33000000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>30000000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>25000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23000000.0</v>
       </c>
       <c r="O27">
         <v>23000000.0</v>
       </c>
       <c r="P27">
         <v>23000000.0</v>
       </c>
       <c r="Q27">
+        <v>23000000.0</v>
+      </c>
+      <c r="R27">
         <v>34000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>23000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>14000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>11000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>24000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>14000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>15000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>16000000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="AA27">
         <v>10000000.0</v>
       </c>
       <c r="AB27">
         <v>10000000.0</v>
       </c>
       <c r="AC27">
+        <v>10000000.0</v>
+      </c>
+      <c r="AD27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AE27">
         <v>7000000.0</v>
       </c>
       <c r="AF27">
         <v>7000000.0</v>
       </c>
       <c r="AG27">
+        <v>7000000.0</v>
+      </c>
+      <c r="AH27">
         <v>6000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>8000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>3000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>29000000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>6000000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2000000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>8000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>9000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7000000.0</v>
       </c>
       <c r="AP27">
         <v>7000000.0</v>
       </c>
       <c r="AQ27">
+        <v>7000000.0</v>
+      </c>
+      <c r="AR27">
         <v>6985000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>3566000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>5675000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>5612000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>5659000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4860000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>5596000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>8040000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>8504000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>7729000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>4421000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>4570000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>5636000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>5146000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>4666000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>4329000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>4349000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>4310000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>4064000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>2263000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>2760000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>2372000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>2136000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1755000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>2272000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>2024000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1434000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2042000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>2182000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>2076000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>1511000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>7188000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>1594000.0</v>
       </c>
-      <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>1867000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CA27">
         <v>5505000.0</v>
       </c>
-      <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>1227000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>1283000.0</v>
       </c>
-      <c r="CE27"/>
       <c r="CF27"/>
-      <c r="CG27">
+      <c r="CG27"/>
+      <c r="CH27">
         <v>175000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>179000.0</v>
       </c>
-      <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27">
         <v>1236000.0</v>
       </c>
-      <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
+      <c r="CU27"/>
     </row>
-    <row r="28" spans="1:98">
+    <row r="28" spans="1:99">
       <c r="A28" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B28">
+        <v>-20000000.0</v>
+      </c>
+      <c r="C28">
         <v>92000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-220000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-189000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>147000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>67000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-364000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>12000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-62000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-6000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-65000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-183000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-191000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-77000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-4000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-207000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>156000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>189000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-118000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-42000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-148000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-314000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-48000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-181000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-509000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-498000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-5000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>299000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>334000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>11000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>9000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>701000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>478000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>378840000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5118000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-4143000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>124451000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-5736000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-35932000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2020000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-2000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>115623000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>374837000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2807000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-10166000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>42550000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>16039000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>50368000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-8101000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>3668000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>3538000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>1954000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>6806000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>104938000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>113000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>939000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>26000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-11655000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-24629000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-17109000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-1774000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-29088000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>158000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>175999000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-9644000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>888000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-14182000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>30274000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>785000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>15988000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1137000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-4839000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-3205000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>1046000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3446000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>1903000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-5550000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>761000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>48077000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>1222000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>91515000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-1723000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-15404000.0</v>
       </c>
-      <c r="CP28"/>
       <c r="CQ28"/>
       <c r="CR28"/>
       <c r="CS28"/>
       <c r="CT28"/>
+      <c r="CU28"/>
     </row>
-    <row r="29" spans="1:98">
+    <row r="29" spans="1:99">
       <c r="A29" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B29">
+        <v>1082000000.0</v>
+      </c>
+      <c r="C29">
         <v>-298000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-125000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-302000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>190000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-224000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>873000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-219000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>214000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-690000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>949000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>487000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>916000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-212000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>254000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>368000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>363000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>597000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>461000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>493000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>568000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1299000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-158000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>613000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>136000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>29000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>242000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-93000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>249000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-123000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-505000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-80000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>394000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>-153000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>285000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-47000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>719000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>40000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>355000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>139000000.0</v>
       </c>
       <c r="AO29">
         <v>139000000.0</v>
       </c>
       <c r="AP29">
+        <v>139000000.0</v>
+      </c>
+      <c r="AQ29">
         <v>219000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>258076000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>94077000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>553633000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>219059000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>605738000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>24563000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>210897000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>79214000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>223492000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-131852000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>20104000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>80273000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>28041000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>185408000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>50575000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>70232000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>40265000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>32492000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>82406000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>153184000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>-16841000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>51787000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>-26484000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>25088000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>35443000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>27925000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>66915000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>60702000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-59724000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>62895000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-23442000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>45310000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>25325000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>52087000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>35904000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>35131000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>28598000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>-2384000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>40972000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>34588000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>52481000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>7750000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2439000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>42247000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>24829000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>12002000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>11971000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>28231000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2494000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>10788000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>4038000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>45726000.0</v>
       </c>
-      <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
-      <c r="CT29">
+      <c r="CT29"/>
+      <c r="CU29">
         <v>61352000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:98">
+    <row r="30" spans="1:99">
       <c r="A30" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B30">
+        <v>11000000.0</v>
+      </c>
+      <c r="C30">
         <v>230000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>77000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>128000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-123000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>19000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-48000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>53000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-488000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-25000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-280000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-137000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-302000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>148000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-347000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-665000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>74000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-547000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-698000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-321000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-87000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-498000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>60000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>141000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-103000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-213000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>313000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-564000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>171000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>322000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>423000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>253000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>145000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-599000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>371000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-506000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-339000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-71000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>142000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>41000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-314000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-755000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-108226000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-329059000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-227790000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-274449000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-158944000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-74845000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-27491000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1895000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-109604000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-410612000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-21200000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-2790000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-29487000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-18589000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-42718000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-114265000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-3885000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-40739000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-78038000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-125707000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-24495000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-134021000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-4849000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-5995000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-3837000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-3620000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-24261000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-38867000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>18510000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-20536000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-23627000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-209839000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-39589000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-1440000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-5405000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1161000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-4417000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>10167000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-2965000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-4039000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-28246000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-48758000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>8469000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-35466000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>21769000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-4562000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-31760000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-48808000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-66402000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-1035000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-2366000.0</v>
       </c>
-      <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
+      <c r="CU30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>