--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="142">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="144">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
   </si>
   <si>
     <t>accumulatedOtherComprehensiveIncome</t>
@@ -223,50 +226,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -815,6447 +821,7090 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F62"/>
+  <dimension ref="A1:G62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>34301451.0</v>
+      </c>
+      <c r="C2">
         <v>29101000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>23839894.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>16653695.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>16167710.0</v>
       </c>
-      <c r="F2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
-    </row>
-    <row r="4" spans="1:6">
+      <c r="G3"/>
+    </row>
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>39406121.0</v>
+      </c>
+      <c r="C5">
         <v>55155498.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>14076929.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2558718.0</v>
       </c>
-      <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
-    </row>
-    <row r="7" spans="1:6">
+      <c r="G6"/>
+    </row>
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B7">
+        <v>941964.0</v>
+      </c>
+      <c r="C7">
         <v>735550.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>606061.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>785687.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B8">
+        <v>4588.0</v>
+      </c>
+      <c r="C8">
         <v>4363.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>4200.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>2020.0</v>
       </c>
-      <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
-    </row>
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>12250679.0</v>
+      </c>
+      <c r="C10">
         <v>42522000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>68641016.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>24077695.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>156127.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1500497.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>31370442.0</v>
+      </c>
+      <c r="C12">
         <v>42707000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>68641016.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>24077695.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>156127.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1500497.0</v>
       </c>
     </row>
-    <row r="13" spans="1:6">
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>4588.0</v>
+      </c>
+      <c r="C13">
         <v>4000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4200.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2020.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>594994997.0</v>
       </c>
       <c r="F13">
         <v>594994997.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13">
+        <v>594994997.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>42810568.0</v>
+      </c>
+      <c r="C14">
         <v>41906399.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>33677143.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37226906.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74374189.0</v>
       </c>
       <c r="F14">
         <v>74374189.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14">
+        <v>74374189.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-      <c r="C16">
+        <v>21</v>
+      </c>
+      <c r="B16">
+        <v>633780.0</v>
+      </c>
+      <c r="C16"/>
+      <c r="D16">
         <v>1312735.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>301986.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
-    </row>
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
+      <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>4343954.0</v>
       </c>
-      <c r="F20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B21">
+        <v>625859.0</v>
+      </c>
+      <c r="C21">
         <v>1017983.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7294083.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>14406672.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1669187.0</v>
       </c>
-      <c r="F21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="C22">
+        <v>27</v>
+      </c>
+      <c r="B22">
+        <v>974788.0</v>
+      </c>
+      <c r="C22"/>
+      <c r="D22">
         <v>-4666626.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-3328064.0</v>
       </c>
-      <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>76645338.0</v>
+      </c>
+      <c r="C23">
         <v>79775000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>115047238.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>64251681.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>596163317.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>597055232.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>8745192.0</v>
       </c>
-      <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-    </row>
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B26">
+        <v>544000.0</v>
+      </c>
+      <c r="C26">
         <v>600000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-    </row>
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>-11308715.0</v>
+      </c>
+      <c r="C28">
         <v>-41786000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-68034955.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-14546816.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>643873.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1200497.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B29">
+        <v>39410709.0</v>
+      </c>
+      <c r="C29">
         <v>48226874.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>79084349.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>24567072.0</v>
       </c>
-      <c r="E29"/>
       <c r="F29"/>
-    </row>
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>36686434.0</v>
+      </c>
+      <c r="C30">
         <v>25426000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>33261741.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>24370477.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>23994140.0</v>
       </c>
-      <c r="F30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:6">
+      <c r="G30"/>
+    </row>
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-    </row>
-    <row r="32" spans="1:6">
+      <c r="G31"/>
+    </row>
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B32">
+        <v>37497299.0</v>
+      </c>
+      <c r="C32">
         <v>46134766.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>71238947.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9632914.0</v>
       </c>
-      <c r="E32"/>
       <c r="F32"/>
-    </row>
-    <row r="33" spans="1:6">
+      <c r="G32"/>
+    </row>
+    <row r="33" spans="1:7">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>2333888.0</v>
+      </c>
+      <c r="C33">
         <v>2601000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>8100365.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>15607626.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>595450523.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>595120073.0</v>
       </c>
     </row>
-    <row r="34" spans="1:6">
+    <row r="34" spans="1:7">
       <c r="A34" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
-    </row>
-    <row r="35" spans="1:6">
+      <c r="G34"/>
+    </row>
+    <row r="35" spans="1:7">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>420479.0</v>
+      </c>
+      <c r="C35">
         <v>509000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>254963.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>9418660.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>41370721.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>134006400.0</v>
       </c>
     </row>
-    <row r="36" spans="1:6">
+    <row r="36" spans="1:7">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>58204.0</v>
+      </c>
+      <c r="C36">
         <v>24000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-53374155.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-152234066.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-6013141.0</v>
       </c>
-      <c r="F36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:6">
+      <c r="G36"/>
+    </row>
+    <row r="37" spans="1:7">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
-    </row>
-    <row r="38" spans="1:6">
+      <c r="G37"/>
+    </row>
+    <row r="38" spans="1:7">
       <c r="A38" t="s">
-        <v>42</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>43</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>1.0</v>
       </c>
-      <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-    </row>
-    <row r="39" spans="1:6">
+      <c r="G38"/>
+    </row>
+    <row r="39" spans="1:7">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>5279785.0</v>
+      </c>
+      <c r="C39">
         <v>9041000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>5044116.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3523947.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>-23437473.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>434662.0</v>
       </c>
     </row>
-    <row r="40" spans="1:6">
+    <row r="40" spans="1:7">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>1176632.0</v>
+      </c>
+      <c r="C40">
         <v>1054122.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>9980667.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>21069990.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>-13018530.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>952423.0</v>
       </c>
     </row>
-    <row r="41" spans="1:6">
+    <row r="41" spans="1:7">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
-    </row>
-    <row r="42" spans="1:6">
+      <c r="G41"/>
+    </row>
+    <row r="42" spans="1:7">
       <c r="A42" t="s">
-        <v>46</v>
-[...1 lines deleted...]
-      <c r="B42">
+        <v>47</v>
+      </c>
+      <c r="B42"/>
+      <c r="C42">
         <v>369275100.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>403423969.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>179081378.0</v>
       </c>
-      <c r="E42"/>
       <c r="F42"/>
-    </row>
-    <row r="43" spans="1:6">
+      <c r="G42"/>
+    </row>
+    <row r="43" spans="1:7">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
-    </row>
-    <row r="44" spans="1:6">
+      <c r="G43"/>
+    </row>
+    <row r="44" spans="1:7">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
-    </row>
-    <row r="45" spans="1:6">
+      <c r="G44"/>
+    </row>
+    <row r="45" spans="1:7">
       <c r="A45" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B45">
+        <v>2479903.0</v>
+      </c>
+      <c r="C45">
         <v>2362494.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1990449.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2264511.0</v>
       </c>
-      <c r="E45"/>
       <c r="F45"/>
-    </row>
-    <row r="46" spans="1:6">
+      <c r="G45"/>
+    </row>
+    <row r="46" spans="1:7">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>1105825.0</v>
+      </c>
+      <c r="C46">
         <v>959000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>780210.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1072027.0</v>
       </c>
-      <c r="E46"/>
       <c r="F46"/>
-    </row>
-    <row r="47" spans="1:6">
+      <c r="G46"/>
+    </row>
+    <row r="47" spans="1:7">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
-    </row>
-    <row r="48" spans="1:6">
+      <c r="G47"/>
+    </row>
+    <row r="48" spans="1:7">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48">
+        <v>-381387063.0</v>
+      </c>
+      <c r="C48">
         <v>-376208088.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-338420749.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-165820236.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-44151581.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-133198588.0</v>
       </c>
     </row>
-    <row r="49" spans="1:6">
+    <row r="49" spans="1:7">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
-    </row>
-    <row r="50" spans="1:6">
+      <c r="G49"/>
+    </row>
+    <row r="50" spans="1:7">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
-    </row>
-    <row r="51" spans="1:6">
+      <c r="G50"/>
+    </row>
+    <row r="51" spans="1:7">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>941964.0</v>
+      </c>
+      <c r="C51">
         <v>736000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>606061.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>9530879.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>800000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:6">
+    <row r="52" spans="1:7">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>702287.0</v>
+      </c>
+      <c r="C52">
         <v>883878.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>574630.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>985470.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>800000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:6">
+    <row r="53" spans="1:7">
       <c r="A53" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B53">
+        <v>19119763.0</v>
+      </c>
+      <c r="C53">
         <v>185000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>1465814.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>391766.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
-    </row>
-    <row r="54" spans="1:6">
+      <c r="G53"/>
+    </row>
+    <row r="54" spans="1:7">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
-    </row>
-    <row r="55" spans="1:6">
+      <c r="G54"/>
+    </row>
+    <row r="55" spans="1:7">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>76645338.0</v>
+      </c>
+      <c r="C55">
         <v>79775000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>115047238.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>64251681.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>596163317.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>597055232.0</v>
       </c>
     </row>
-    <row r="56" spans="1:6">
+    <row r="56" spans="1:7">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>74311449.0</v>
+      </c>
+      <c r="C56">
         <v>77174000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>106946873.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>48644055.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>712794.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1935159.0</v>
       </c>
     </row>
-    <row r="57" spans="1:6">
+    <row r="57" spans="1:7">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>36814150.0</v>
+      </c>
+      <c r="C57">
         <v>31039000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>35707926.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>39011141.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3949180.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1252423.0</v>
       </c>
     </row>
-    <row r="58" spans="1:6">
+    <row r="58" spans="1:7">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>37234629.0</v>
+      </c>
+      <c r="C58">
         <v>31548000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>35962889.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>48429801.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>45319901.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>135258823.0</v>
       </c>
     </row>
-    <row r="59" spans="1:6">
+    <row r="59" spans="1:7">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
-    </row>
-    <row r="60" spans="1:6">
+      <c r="G59"/>
+    </row>
+    <row r="60" spans="1:7">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>39410709.0</v>
+      </c>
+      <c r="C60">
         <v>48227000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>79084349.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>15821880.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>550843416.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>461796409.0</v>
       </c>
     </row>
-    <row r="61" spans="1:6">
+    <row r="61" spans="1:7">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
-    </row>
-    <row r="62" spans="1:6">
+      <c r="G61"/>
+    </row>
+    <row r="62" spans="1:7">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
+      <c r="G62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:V62"/>
+  <dimension ref="A1:X62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:22">
+    <row r="1" spans="1:24">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>82</v>
       </c>
       <c r="V1" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:22">
+        <v>83</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="B2">
+        <v>34301451.0</v>
+      </c>
+      <c r="C2">
+        <v>34935231.0</v>
+      </c>
+      <c r="D2">
         <v>33122000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>32065000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>29400000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>29101000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>23427000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>25267000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>25349000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>23839894.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>17415000.0</v>
       </c>
-      <c r="K2"/>
-[...1 lines deleted...]
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2"/>
+      <c r="O2">
         <v>16653695.0</v>
       </c>
-      <c r="N2"/>
-      <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
       <c r="V2"/>
-    </row>
-    <row r="3" spans="1:22">
+      <c r="W2"/>
+      <c r="X2"/>
+    </row>
+    <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
-    </row>
-    <row r="4" spans="1:22">
+      <c r="W3"/>
+      <c r="X3"/>
+    </row>
+    <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
-    </row>
-    <row r="5" spans="1:22">
+      <c r="W4"/>
+      <c r="X4"/>
+    </row>
+    <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B5">
+        <v>39406121.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>38414000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>42927000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>44837000.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="G5"/>
+      <c r="H5">
         <v>56669000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>60382000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>70317000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>14076929.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-58262000.0</v>
       </c>
-      <c r="K5"/>
-[...1 lines deleted...]
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5"/>
+      <c r="O5">
         <v>2558718.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
-    </row>
-    <row r="6" spans="1:22">
+      <c r="W5"/>
+      <c r="X5"/>
+    </row>
+    <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
-    </row>
-    <row r="7" spans="1:22">
+      <c r="W6"/>
+      <c r="X6"/>
+    </row>
+    <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>11</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>12</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>941964.0</v>
+      </c>
+      <c r="D7">
         <v>1137000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>903000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1049000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>735550.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>241000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>352000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>453000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>606061.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>767000.0</v>
       </c>
-      <c r="K7"/>
-[...1 lines deleted...]
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7">
         <v>785687.0</v>
       </c>
-      <c r="N7"/>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
-    </row>
-    <row r="8" spans="1:22">
+      <c r="W7"/>
+      <c r="X7"/>
+    </row>
+    <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>12</v>
-[...1 lines deleted...]
-      <c r="B8">
+        <v>13</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8">
+        <v>4588.0</v>
+      </c>
+      <c r="D8">
         <v>5000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4363.0</v>
       </c>
       <c r="F8">
         <v>4000.0</v>
       </c>
       <c r="G8">
-        <v>4000.0</v>
+        <v>4363.0</v>
       </c>
       <c r="H8">
         <v>4000.0</v>
       </c>
       <c r="I8">
+        <v>4000.0</v>
+      </c>
+      <c r="J8">
+        <v>4000.0</v>
+      </c>
+      <c r="K8">
         <v>4200.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>2000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>0.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>0.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>2020.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
-    </row>
-    <row r="9" spans="1:22">
+      <c r="W8"/>
+      <c r="X8"/>
+    </row>
+    <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
-    </row>
-    <row r="10" spans="1:22">
+      <c r="W9"/>
+      <c r="X9"/>
+    </row>
+    <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B10">
+        <v>12250679.0</v>
+      </c>
+      <c r="C10">
+        <v>31185296.0</v>
+      </c>
+      <c r="D10">
         <v>27924000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>30173000.0</v>
       </c>
-      <c r="D10">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="F10">
+        <v>36822000.0</v>
+      </c>
+      <c r="G10">
         <v>42522000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>47657000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>56497000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>60040000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>68641016.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>14315000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>146148.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>251367.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>24077695.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>219887.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>336440.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>451552.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>156127.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>1080954.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1232340.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>1383568.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1500497.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>55373.0</v>
       </c>
     </row>
-    <row r="11" spans="1:22">
+    <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
-    </row>
-    <row r="12" spans="1:22">
+      <c r="W11"/>
+      <c r="X11"/>
+    </row>
+    <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B12">
+        <v>31370442.0</v>
+      </c>
+      <c r="C12"/>
+      <c r="D12">
         <v>27924000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>30173000.0</v>
       </c>
-      <c r="D12">
-[...2 lines deleted...]
-      <c r="E12">
+      <c r="F12">
+        <v>36822000.0</v>
+      </c>
+      <c r="G12">
         <v>42707000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>47657000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>56497000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>60040000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>68641016.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>14315000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>146148.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>251367.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>24077695.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>219887.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>336440.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>451552.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>156127.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1080954.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1232340.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1383568.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1500497.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>55373.0</v>
       </c>
     </row>
-    <row r="13" spans="1:22">
+    <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B13">
+        <v>4588.0</v>
+      </c>
+      <c r="C13"/>
+      <c r="D13">
         <v>5000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4000.0</v>
       </c>
       <c r="F13">
         <v>4000.0</v>
       </c>
       <c r="G13">
         <v>4000.0</v>
       </c>
       <c r="H13">
         <v>4000.0</v>
       </c>
       <c r="I13">
+        <v>4000.0</v>
+      </c>
+      <c r="J13">
+        <v>4000.0</v>
+      </c>
+      <c r="K13">
         <v>4200.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>2000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>154928774.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>153531183.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2020.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>599282005.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>596433694.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>594994997.0</v>
       </c>
       <c r="R13">
         <v>594994997.0</v>
       </c>
       <c r="S13">
+        <v>594994997.0</v>
+      </c>
+      <c r="T13">
+        <v>594994997.0</v>
+      </c>
+      <c r="U13">
         <v>516352013.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>498749249.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>594994997.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1581.0</v>
       </c>
     </row>
-    <row r="14" spans="1:22">
+    <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B14">
+        <v>43827090.0</v>
+      </c>
+      <c r="C14">
+        <v>43476607.0</v>
+      </c>
+      <c r="D14">
         <v>34740000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>42585314.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>42513976.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>41903485.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>41546401.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>40743333.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>43666667.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>33677143.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>37226906.0</v>
       </c>
       <c r="L14">
         <v>37226906.0</v>
       </c>
       <c r="M14">
         <v>37226906.0</v>
       </c>
       <c r="N14">
         <v>37226906.0</v>
       </c>
       <c r="O14">
-        <v>74374189.0</v>
+        <v>37226906.0</v>
       </c>
       <c r="P14">
-        <v>74374189.0</v>
+        <v>37226906.0</v>
       </c>
       <c r="Q14">
         <v>74374189.0</v>
       </c>
       <c r="R14">
+        <v>74374189.0</v>
+      </c>
+      <c r="S14">
+        <v>74374189.0</v>
+      </c>
+      <c r="T14">
         <v>89249027.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>89249027.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>93623550.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>74374189.0</v>
       </c>
-      <c r="V14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:22">
+      <c r="X14"/>
+    </row>
+    <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
-    </row>
-    <row r="16" spans="1:22">
+      <c r="W15"/>
+      <c r="X15"/>
+    </row>
+    <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>20</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>21</v>
+      </c>
+      <c r="B16">
+        <v>633780.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16">
         <v>9927000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>9980000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>1312735.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>12323000.0</v>
       </c>
-      <c r="K16"/>
-[...1 lines deleted...]
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16"/>
+      <c r="O16">
         <v>301986.0</v>
       </c>
-      <c r="N16"/>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
-    </row>
-    <row r="17" spans="1:22">
+      <c r="W16"/>
+      <c r="X16"/>
+    </row>
+    <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
-    </row>
-    <row r="18" spans="1:22">
+      <c r="W17"/>
+      <c r="X17"/>
+    </row>
+    <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
-    </row>
-    <row r="19" spans="1:22">
+      <c r="W18"/>
+      <c r="X18"/>
+    </row>
+    <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
-    </row>
-    <row r="20" spans="1:22">
+      <c r="W19"/>
+      <c r="X19"/>
+    </row>
+    <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20"/>
+      <c r="D20">
+        <v>1450000.0</v>
+      </c>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-      <c r="I20">
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="J20"/>
-      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20"/>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
-    </row>
-    <row r="21" spans="1:22">
+      <c r="W20"/>
+      <c r="X20"/>
+    </row>
+    <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>26</v>
+      </c>
+      <c r="B21">
+        <v>625859.0</v>
+      </c>
       <c r="C21">
+        <v>625859.0</v>
+      </c>
+      <c r="D21"/>
+      <c r="E21">
         <v>1398000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1215000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1017983.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6080000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>6177000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>6803000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>7294083.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>13033000.0</v>
       </c>
-      <c r="K21"/>
-[...1 lines deleted...]
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>14406672.0</v>
       </c>
-      <c r="N21"/>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-    </row>
-    <row r="22" spans="1:22">
+      <c r="W21"/>
+      <c r="X21"/>
+    </row>
+    <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-      <c r="C22"/>
+        <v>27</v>
+      </c>
+      <c r="B22">
+        <v>974788.0</v>
+      </c>
+      <c r="C22">
+        <v>974788.0</v>
+      </c>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>-4666626.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-4666626.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>191000.0</v>
       </c>
-      <c r="K22"/>
-[...1 lines deleted...]
-      <c r="M22">
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22">
         <v>-468700.0</v>
       </c>
-      <c r="N22"/>
-      <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
-    </row>
-    <row r="23" spans="1:22">
+      <c r="W22"/>
+      <c r="X22"/>
+    </row>
+    <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B23">
+        <v>76645338.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>75901000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>77422000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>76531000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>79775000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>90998000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>98244000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>109509000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>115047238.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>59539000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>155379268.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>154298771.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>64251681.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>599577155.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>597035147.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>596424591.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>596163317.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>596483588.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>596749908.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>597011664.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>597055232.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>384834.0</v>
       </c>
     </row>
-    <row r="24" spans="1:22">
+    <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>14072000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>8745192.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
-    </row>
-    <row r="25" spans="1:22">
+      <c r="W24"/>
+      <c r="X24"/>
+    </row>
+    <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
-    </row>
-    <row r="26" spans="1:22">
+      <c r="W25"/>
+      <c r="X25"/>
+    </row>
+    <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>30</v>
-[...3 lines deleted...]
-      </c>
+        <v>31</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
-        <v>600000.0</v>
+        <v>544000.0</v>
       </c>
       <c r="D26">
         <v>600000.0</v>
       </c>
       <c r="E26">
         <v>600000.0</v>
       </c>
       <c r="F26">
         <v>600000.0</v>
       </c>
-      <c r="G26"/>
-[...1 lines deleted...]
-      <c r="I26">
+      <c r="G26">
+        <v>600000.0</v>
+      </c>
+      <c r="H26">
+        <v>600000.0</v>
+      </c>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="J26"/>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
-    </row>
-    <row r="27" spans="1:22">
+      <c r="W26"/>
+      <c r="X26"/>
+    </row>
+    <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
-    </row>
-    <row r="28" spans="1:22">
+      <c r="W27"/>
+      <c r="X27"/>
+    </row>
+    <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B28">
+        <v>-11308715.0</v>
+      </c>
+      <c r="C28"/>
+      <c r="D28">
         <v>-26787000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-29270000.0</v>
       </c>
-      <c r="D28">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="F28">
+        <v>-35773000.0</v>
+      </c>
+      <c r="G28">
         <v>-41786000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-47416000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-56145000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-59587000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-68034955.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>524000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>1153852.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>1048633.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-14546816.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>1080113.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>963560.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>848448.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>643873.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-780954.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-932340.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1083568.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1200497.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>233731.0</v>
       </c>
     </row>
-    <row r="29" spans="1:22">
+    <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>34</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>39410709.0</v>
+      </c>
+      <c r="D29">
         <v>38419000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>42932000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>44841000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>48226874.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>56673000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>60386000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>70321000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>79084349.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-44188000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-183437.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-8437.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>24567072.0</v>
       </c>
-      <c r="N29"/>
-      <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
-    </row>
-    <row r="30" spans="1:22">
+      <c r="W29"/>
+      <c r="X29"/>
+    </row>
+    <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B30">
+        <v>36686434.0</v>
+      </c>
+      <c r="C30">
+        <v>18745572.0</v>
+      </c>
+      <c r="D30">
         <v>36874000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>33725000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>27238000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>25426000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>35917000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>34688000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>36488000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>38117112.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>30905000.0</v>
       </c>
-      <c r="K30"/>
-[...1 lines deleted...]
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>24370477.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
-    </row>
-    <row r="31" spans="1:22">
+      <c r="W30"/>
+      <c r="X30"/>
+    </row>
+    <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
-    </row>
-    <row r="32" spans="1:22">
+      <c r="W31"/>
+      <c r="X31"/>
+    </row>
+    <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="B32">
+        <v>37</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32">
+        <v>37497299.0</v>
+      </c>
+      <c r="D32">
         <v>35507000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>40313000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>42465000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>46134766.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>49698000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>53750000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>63092000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>71238947.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>-57688000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>-183437.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>-8437.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>9632914.0</v>
       </c>
-      <c r="N32"/>
-      <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
-    </row>
-    <row r="33" spans="1:22">
+      <c r="W32"/>
+      <c r="X32"/>
+    </row>
+    <row r="33" spans="1:24">
       <c r="A33" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B33">
+        <v>2333888.0</v>
+      </c>
+      <c r="C33">
+        <v>2333889.0</v>
+      </c>
+      <c r="D33">
         <v>3531000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>3148000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>3059000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2601000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>7227000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>6877000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>7450000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>8100365.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>14129000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>154927287.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>153529696.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>15607626.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>599280517.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>596432207.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>595516789.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>595450523.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>595382051.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>595334110.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>595281763.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>595120073.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>329461.0</v>
       </c>
     </row>
-    <row r="34" spans="1:22">
+    <row r="34" spans="1:24">
       <c r="A34" t="s">
-        <v>38</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>39</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34">
         <v>-2000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>-1000.0</v>
       </c>
-      <c r="D34"/>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
-      <c r="J34">
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34">
         <v>-1000.0</v>
       </c>
-      <c r="K34"/>
-      <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
-    </row>
-    <row r="35" spans="1:22">
+      <c r="W34"/>
+      <c r="X34"/>
+    </row>
+    <row r="35" spans="1:24">
       <c r="A35" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B35">
+        <v>420479.0</v>
+      </c>
+      <c r="C35">
+        <v>420479.0</v>
+      </c>
+      <c r="D35">
         <v>619000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>529000.0</v>
       </c>
-      <c r="D35">
-[...2 lines deleted...]
-      <c r="E35">
+      <c r="F35">
+        <v>682999.0</v>
+      </c>
+      <c r="G35">
         <v>509000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>252000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>241000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>221000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>254963.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>14701000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>24614066.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>22382423.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>9418660.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>21003771.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>24286736.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>32305484.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>41370721.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>50763287.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>72092894.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>91705184.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>134006400.0</v>
       </c>
-      <c r="V35"/>
-[...1 lines deleted...]
-    <row r="36" spans="1:22">
+      <c r="X35"/>
+    </row>
+    <row r="36" spans="1:24">
       <c r="A36" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B36">
+        <v>58204.0</v>
+      </c>
+      <c r="C36"/>
+      <c r="D36">
         <v>159000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>63000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>36000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>23999.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>26000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>25000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>-53374155.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>26072.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>158000.0</v>
       </c>
-      <c r="K36"/>
-[...1 lines deleted...]
-      <c r="M36">
+      <c r="M36"/>
+      <c r="N36"/>
+      <c r="O36">
         <v>128927.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-1.0</v>
       </c>
-      <c r="O36"/>
-      <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
-      <c r="V36">
+      <c r="V36"/>
+      <c r="W36"/>
+      <c r="X36">
         <v>329461.0</v>
       </c>
     </row>
-    <row r="37" spans="1:22">
+    <row r="37" spans="1:24">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
-    </row>
-    <row r="38" spans="1:22">
+      <c r="W37"/>
+      <c r="X37"/>
+    </row>
+    <row r="38" spans="1:24">
       <c r="A38" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>1.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38"/>
+      <c r="P38">
         <v>1.0</v>
       </c>
-      <c r="O38"/>
-      <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
-    </row>
-    <row r="39" spans="1:22">
+      <c r="W38"/>
+      <c r="X38"/>
+    </row>
+    <row r="39" spans="1:24">
       <c r="A39" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B39">
+        <v>5279785.0</v>
+      </c>
+      <c r="C39"/>
+      <c r="D39">
         <v>7572000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>10376000.0</v>
       </c>
-      <c r="D39">
-[...2 lines deleted...]
-      <c r="E39">
+      <c r="F39">
+        <v>9412000.0</v>
+      </c>
+      <c r="G39">
         <v>9041000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>197000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>182000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>5531000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>4855371.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>190000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>305833.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>517708.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>195883.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>76750.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>266500.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>456250.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>556667.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>20583.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>183458.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>346333.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>434662.0</v>
       </c>
-      <c r="V39"/>
-[...1 lines deleted...]
-    <row r="40" spans="1:22">
+      <c r="X39"/>
+    </row>
+    <row r="40" spans="1:24">
       <c r="A40" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B40">
+        <v>1176632.0</v>
+      </c>
+      <c r="C40">
+        <v>1130168.0</v>
+      </c>
+      <c r="D40">
         <v>2975000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>1266000.0</v>
       </c>
-      <c r="D40">
-[...2 lines deleted...]
-      <c r="E40">
+      <c r="F40">
+        <v>949000.0</v>
+      </c>
+      <c r="G40">
         <v>1496000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>10139000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>11656000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>2732000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>9980667.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>85025000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>-1116563.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>-1291563.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>21562725.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>3474790.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>3357574.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>3195390.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>3149180.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>3735549.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>3007264.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1259670.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>952423.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>76472.0</v>
       </c>
     </row>
-    <row r="41" spans="1:22">
+    <row r="41" spans="1:24">
       <c r="A41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
-    </row>
-    <row r="42" spans="1:22">
+      <c r="W41"/>
+      <c r="X41"/>
+    </row>
+    <row r="42" spans="1:24">
       <c r="A42" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B42"/>
       <c r="C42"/>
-      <c r="D42">
+      <c r="D42"/>
+      <c r="E42"/>
+      <c r="F42">
         <v>369275100.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>48223000.0</v>
       </c>
-      <c r="F42"/>
-[...1 lines deleted...]
-      <c r="H42">
+      <c r="H42"/>
+      <c r="I42"/>
+      <c r="J42">
         <v>403423969.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>403423969.0</v>
       </c>
-      <c r="J42"/>
-      <c r="K42">
+      <c r="L42"/>
+      <c r="M42">
         <v>-120230398.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>-123663891.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>179081378.0</v>
       </c>
-      <c r="N42"/>
-      <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
       <c r="R42"/>
-      <c r="S42">
+      <c r="S42"/>
+      <c r="T42"/>
+      <c r="U42">
         <v>35869263.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>53472027.0</v>
       </c>
-      <c r="U42"/>
-      <c r="V42">
+      <c r="W42"/>
+      <c r="X42">
         <v>23419.0</v>
       </c>
     </row>
-    <row r="43" spans="1:22">
+    <row r="43" spans="1:24">
       <c r="A43" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
-    </row>
-    <row r="44" spans="1:22">
+      <c r="W43"/>
+      <c r="X43"/>
+    </row>
+    <row r="44" spans="1:24">
       <c r="A44" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
-    </row>
-    <row r="45" spans="1:22">
+      <c r="W44"/>
+      <c r="X44"/>
+    </row>
+    <row r="45" spans="1:24">
       <c r="A45" t="s">
-        <v>49</v>
-[...1 lines deleted...]
-      <c r="B45">
+        <v>50</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45">
+        <v>2479903.0</v>
+      </c>
+      <c r="D45">
         <v>1322000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>1087000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>1208000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>2362494.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>521000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>675000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>647000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>1990449.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>938000.0</v>
       </c>
-      <c r="K45"/>
-[...1 lines deleted...]
-      <c r="M45">
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45">
         <v>2264511.0</v>
       </c>
-      <c r="N45"/>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-    </row>
-    <row r="46" spans="1:22">
+      <c r="W45"/>
+      <c r="X45"/>
+    </row>
+    <row r="46" spans="1:24">
       <c r="A46" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B46">
+        <v>1105825.0</v>
+      </c>
+      <c r="C46">
+        <v>1105825.0</v>
+      </c>
+      <c r="D46">
         <v>1322000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>1087000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>1208000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>959000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>521000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>675000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>647000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>780210.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>938000.0</v>
       </c>
-      <c r="K46"/>
-[...1 lines deleted...]
-      <c r="M46">
+      <c r="M46"/>
+      <c r="N46"/>
+      <c r="O46">
         <v>1072027.0</v>
       </c>
-      <c r="N46"/>
-      <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
       <c r="R46"/>
       <c r="S46"/>
       <c r="T46"/>
       <c r="U46"/>
       <c r="V46"/>
-    </row>
-    <row r="47" spans="1:22">
+      <c r="W46"/>
+      <c r="X46"/>
+    </row>
+    <row r="47" spans="1:24">
       <c r="A47" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
       <c r="R47"/>
       <c r="S47"/>
       <c r="T47"/>
       <c r="U47"/>
       <c r="V47"/>
-    </row>
-    <row r="48" spans="1:22">
+      <c r="W47"/>
+      <c r="X47"/>
+    </row>
+    <row r="48" spans="1:24">
       <c r="A48" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B48"/>
-      <c r="C48"/>
-      <c r="D48">
+      <c r="C48">
+        <v>-381387063.0</v>
+      </c>
+      <c r="D48"/>
+      <c r="E48"/>
+      <c r="F48">
         <v>-376208088.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-376208088.0</v>
       </c>
-      <c r="F48"/>
-[...1 lines deleted...]
-      <c r="H48">
+      <c r="H48"/>
+      <c r="I48"/>
+      <c r="J48">
         <v>-338420749.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-338420749.0</v>
       </c>
-      <c r="J48"/>
-      <c r="K48">
+      <c r="L48"/>
+      <c r="M48">
         <v>-183437.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-8437.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-165820236.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-25483411.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-28342857.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-35371280.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-44151581.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-53310246.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-30871526.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-48474466.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-133198588.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-5742.0</v>
       </c>
     </row>
-    <row r="49" spans="1:22">
+    <row r="49" spans="1:24">
       <c r="A49" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
-    </row>
-    <row r="50" spans="1:22">
+      <c r="W49"/>
+      <c r="X49"/>
+    </row>
+    <row r="50" spans="1:24">
       <c r="A50" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
-    </row>
-    <row r="51" spans="1:22">
+      <c r="W50"/>
+      <c r="X50"/>
+    </row>
+    <row r="51" spans="1:24">
       <c r="A51" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B51">
+        <v>941964.0</v>
+      </c>
+      <c r="C51"/>
+      <c r="D51">
         <v>1137000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>903000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1049000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>736000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>241000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>352000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>453000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>606061.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>14839000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9530879.0</v>
       </c>
       <c r="N51">
         <v>1300000.0</v>
       </c>
       <c r="O51">
-        <v>1300000.0</v>
+        <v>9530879.0</v>
       </c>
       <c r="P51">
         <v>1300000.0</v>
       </c>
       <c r="Q51">
+        <v>1300000.0</v>
+      </c>
+      <c r="R51">
+        <v>1300000.0</v>
+      </c>
+      <c r="S51">
         <v>800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="T51">
         <v>300000.0</v>
       </c>
       <c r="U51">
         <v>300000.0</v>
       </c>
       <c r="V51">
+        <v>300000.0</v>
+      </c>
+      <c r="W51">
+        <v>300000.0</v>
+      </c>
+      <c r="X51">
         <v>289104.0</v>
       </c>
     </row>
-    <row r="52" spans="1:22">
+    <row r="52" spans="1:24">
       <c r="A52" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B52">
+        <v>702287.0</v>
+      </c>
+      <c r="C52"/>
+      <c r="D52">
         <v>764000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>628000.0</v>
       </c>
-      <c r="D52">
-[...2 lines deleted...]
-      <c r="E52">
+      <c r="F52">
+        <v>625000.0</v>
+      </c>
+      <c r="G52">
         <v>442000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>474000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>694000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>906000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>574630.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>658000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1300000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>492735.0</v>
       </c>
       <c r="N52">
         <v>1300000.0</v>
       </c>
       <c r="O52">
-        <v>1300000.0</v>
+        <v>492735.0</v>
       </c>
       <c r="P52">
         <v>1300000.0</v>
       </c>
       <c r="Q52">
+        <v>1300000.0</v>
+      </c>
+      <c r="R52">
+        <v>1300000.0</v>
+      </c>
+      <c r="S52">
         <v>800000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="T52">
         <v>300000.0</v>
       </c>
       <c r="U52">
         <v>300000.0</v>
       </c>
       <c r="V52">
+        <v>300000.0</v>
+      </c>
+      <c r="W52">
+        <v>300000.0</v>
+      </c>
+      <c r="X52">
         <v>289104.0</v>
       </c>
     </row>
-    <row r="53" spans="1:22">
+    <row r="53" spans="1:24">
       <c r="A53" t="s">
-        <v>57</v>
-[...1 lines deleted...]
-      <c r="B53"/>
+        <v>58</v>
+      </c>
+      <c r="B53">
+        <v>19119763.0</v>
+      </c>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53">
         <v>185000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>185000.0</v>
       </c>
-      <c r="F53"/>
-[...1 lines deleted...]
-      <c r="H53">
+      <c r="H53"/>
+      <c r="I53"/>
+      <c r="J53">
         <v>1465814.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>54866041.0</v>
       </c>
-      <c r="J53"/>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
-    </row>
-    <row r="54" spans="1:22">
+      <c r="W53"/>
+      <c r="X53"/>
+    </row>
+    <row r="54" spans="1:24">
       <c r="A54" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
-    </row>
-    <row r="55" spans="1:22">
+      <c r="W54"/>
+      <c r="X54"/>
+    </row>
+    <row r="55" spans="1:24">
       <c r="A55" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B55">
+        <v>76645338.0</v>
+      </c>
+      <c r="C55">
+        <v>76645338.0</v>
+      </c>
+      <c r="D55">
         <v>75901000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>77422000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>76531000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>79775000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>90998000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>98244000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>109509000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>115047238.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>59539000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>155379268.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>154298771.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>64251681.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>599577155.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>597035147.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>596424591.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>596163317.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>596483588.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>596749908.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>597011664.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>597055232.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>384834.0</v>
       </c>
     </row>
-    <row r="56" spans="1:22">
+    <row r="56" spans="1:24">
       <c r="A56" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B56">
+        <v>74311449.0</v>
+      </c>
+      <c r="C56">
+        <v>74311449.0</v>
+      </c>
+      <c r="D56">
         <v>72370000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>74274000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>73472000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>77174000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>83771000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>91367000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>102059000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>106946873.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>45410000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>451981.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>769075.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>48644055.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>296637.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>602940.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>907802.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>712794.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1101537.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1415798.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1729901.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1935159.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>55373.0</v>
       </c>
     </row>
-    <row r="57" spans="1:22">
+    <row r="57" spans="1:24">
       <c r="A57" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B57">
+        <v>36814150.0</v>
+      </c>
+      <c r="C57">
+        <v>36814150.0</v>
+      </c>
+      <c r="D57">
         <v>36863000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>33961000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>31007000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>31039000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>34073000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>37617000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>38967000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>35707926.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>103098000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>183437.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>8437.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>39011141.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>4774790.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>4657574.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>4495390.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>3949180.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>4035549.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>3307264.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>1559670.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1252423.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>365576.0</v>
       </c>
     </row>
-    <row r="58" spans="1:22">
+    <row r="58" spans="1:24">
       <c r="A58" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B58">
+        <v>37234629.0</v>
+      </c>
+      <c r="C58">
+        <v>37234629.0</v>
+      </c>
+      <c r="D58">
         <v>37482000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>34490000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>31690000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>31548000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>34325000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>37858000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>39188000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>35962889.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>117799000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>183437.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>8437.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>48429801.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>25778561.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>28944310.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>36800874.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>45319901.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>54798837.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>75400158.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>93264854.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>135258823.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>365576.0</v>
       </c>
     </row>
-    <row r="59" spans="1:22">
+    <row r="59" spans="1:24">
       <c r="A59" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
-    </row>
-    <row r="60" spans="1:22">
+      <c r="W59"/>
+      <c r="X59"/>
+    </row>
+    <row r="60" spans="1:24">
       <c r="A60" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B60">
+        <v>39410709.0</v>
+      </c>
+      <c r="C60">
+        <v>39410709.0</v>
+      </c>
+      <c r="D60">
         <v>38419000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>42932000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>44841000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>48227000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>56673000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>60386000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>70321000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>79084349.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-58260000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-183437.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-8437.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>15821880.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>573798594.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>568090837.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>559623717.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>550843416.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>541684751.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>521349750.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>503746810.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>461796409.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>19258.0</v>
       </c>
     </row>
-    <row r="61" spans="1:22">
+    <row r="61" spans="1:24">
       <c r="A61" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
-    </row>
-    <row r="62" spans="1:22">
+      <c r="W61"/>
+      <c r="X61"/>
+    </row>
+    <row r="62" spans="1:24">
       <c r="A62" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F32"/>
+  <dimension ref="A1:G32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>37283631.0</v>
+      </c>
+      <c r="C2">
         <v>50223000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43929982.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>33881248.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>29880855.0</v>
       </c>
-      <c r="F2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B3">
+        <v>1012506.0</v>
+      </c>
+      <c r="C3">
         <v>4043000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7164677.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4788750.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3900348.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>206297.0</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B5">
+        <v>-5084941.0</v>
+      </c>
+      <c r="C5">
         <v>-37653000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-153513532.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-41897181.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-29270041.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-90424867.0</v>
       </c>
     </row>
-    <row r="6" spans="1:6">
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>-4072435.0</v>
+      </c>
+      <c r="C6">
         <v>-33610000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-146348855.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-37108431.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-25369693.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-90218570.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
-    </row>
-    <row r="8" spans="1:6">
+      <c r="G7"/>
+    </row>
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>36142750.0</v>
+      </c>
+      <c r="C9">
         <v>29288000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>36741099.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-38871.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>32001626.0</v>
       </c>
-      <c r="F9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>-5138570.0</v>
+      </c>
+      <c r="C10">
         <v>-37678000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-172537530.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-49693594.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-30970178.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-90424867.0</v>
       </c>
     </row>
-    <row r="11" spans="1:6">
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B11">
+        <v>40405.0</v>
+      </c>
+      <c r="C11">
         <v>109000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>62983.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-251779.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-38173.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-206297.0</v>
       </c>
     </row>
-    <row r="12" spans="1:6">
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B12">
+        <v>53629.0</v>
+      </c>
+      <c r="C12">
         <v>25472.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>19028007.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>7796413.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1700137.0</v>
       </c>
-      <c r="F12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B13">
+        <v>581768.0</v>
+      </c>
+      <c r="C13">
         <v>1478436.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>872503.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>28043.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>14734.0</v>
       </c>
-      <c r="F13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
-    </row>
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>-5178975.0</v>
+      </c>
+      <c r="C15">
         <v>-37787000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-172600513.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-49441815.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-30932005.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-90424867.0</v>
       </c>
     </row>
-    <row r="16" spans="1:6">
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-    </row>
-    <row r="17" spans="1:6">
+      <c r="G16"/>
+    </row>
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B17">
+        <v>-5178975.0</v>
+      </c>
+      <c r="C17">
         <v>-37787339.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-172600513.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-49441815.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-30932005.0</v>
       </c>
-      <c r="F17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B18">
+        <v>527915.0</v>
+      </c>
+      <c r="C18">
         <v>1452964.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-18155504.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7772554.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1687723.0</v>
       </c>
-      <c r="F18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:6">
+      <c r="G18"/>
+    </row>
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
-    </row>
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>-10809319.0</v>
+      </c>
+      <c r="C21">
         <v>-40191707.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-30026427.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-40973022.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-29229587.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-238200.0</v>
       </c>
     </row>
-    <row r="22" spans="1:6">
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-    </row>
-    <row r="23" spans="1:6">
+      <c r="G22"/>
+    </row>
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>84235700.0</v>
+      </c>
+      <c r="C23">
         <v>119702453.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>110697508.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>109105278.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>91112068.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>238199.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-    </row>
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B25">
+        <v>1012506.0</v>
+      </c>
+      <c r="C25">
         <v>4042969.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7164677.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>4788750.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3900348.0</v>
       </c>
-      <c r="F25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:6">
+      <c r="G25"/>
+    </row>
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>109</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
         <v>7427086.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>6554254.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>5058948.0</v>
       </c>
-      <c r="F26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B27">
+        <v>17329527.0</v>
+      </c>
+      <c r="C27">
         <v>21618803.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>16244958.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>16473378.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>15624780.0</v>
       </c>
-      <c r="F27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>26615421.0</v>
+      </c>
+      <c r="C28">
         <v>39693478.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>108683914.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>48144688.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>37554480.0</v>
       </c>
-      <c r="F28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:6">
+      <c r="G28"/>
+    </row>
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B29">
+        <v>40405.0</v>
+      </c>
+      <c r="C29">
         <v>108928.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>62983.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-251779.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-38173.0</v>
       </c>
-      <c r="F29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:6">
+      <c r="G29"/>
+    </row>
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>46952069.0</v>
+      </c>
+      <c r="C30">
         <v>64697000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>66767526.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40934151.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>61231213.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>238199.0</v>
       </c>
     </row>
-    <row r="31" spans="1:6">
+    <row r="31" spans="1:7">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>5670749.0</v>
+      </c>
+      <c r="C31">
         <v>2513296.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-142511103.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-8720572.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1740591.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-90186667.0</v>
       </c>
     </row>
-    <row r="32" spans="1:6">
+    <row r="32" spans="1:7">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>73426381.0</v>
+      </c>
+      <c r="C32">
         <v>79511000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>80671081.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>68132256.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61882481.0</v>
       </c>
-      <c r="F32"/>
+      <c r="G32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:U32"/>
+  <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:21">
+    <row r="1" spans="1:23">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="S1" t="s">
-        <v>80</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>81</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:21">
+        <v>82</v>
+      </c>
+      <c r="V1" t="s">
+        <v>83</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B2">
+        <v>9490631.0</v>
+      </c>
+      <c r="C2">
+        <v>9490631.0</v>
+      </c>
+      <c r="D2">
         <v>16483000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>9101000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>6363000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>7496000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>12246000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>13795000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14106000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>16732982.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11203000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>7178000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>8476000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>8120248.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>8967000.0</v>
       </c>
-      <c r="O2"/>
-      <c r="P2"/>
       <c r="Q2"/>
       <c r="R2"/>
       <c r="S2"/>
       <c r="T2"/>
       <c r="U2"/>
-    </row>
-    <row r="3" spans="1:21">
+      <c r="V2"/>
+      <c r="W2"/>
+    </row>
+    <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B3">
-        <v>77258.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>49506.0</v>
+      </c>
+      <c r="C3"/>
       <c r="D3">
         <v>77258.0</v>
       </c>
       <c r="E3">
+        <v>129957.0</v>
+      </c>
+      <c r="F3">
+        <v>77258.0</v>
+      </c>
+      <c r="G3">
         <v>893000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1085000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1066000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>981000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>43812.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>-39586.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>122085.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>41584.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>54880.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>27081.0</v>
       </c>
-      <c r="O3"/>
-      <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
-    </row>
-    <row r="4" spans="1:21">
+      <c r="V3"/>
+      <c r="W3"/>
+    </row>
+    <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
-    </row>
-    <row r="5" spans="1:21">
+      <c r="V4"/>
+      <c r="W4"/>
+    </row>
+    <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B5">
+        <v>-218077.0</v>
+      </c>
+      <c r="C5"/>
+      <c r="D5">
         <v>-2774000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-2603635.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-2435000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-18728000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>5757000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-12212000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-13040000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-85611207.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-5336414.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-305522.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-753000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1844181.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-15733000.0</v>
       </c>
-      <c r="O5"/>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
-    </row>
-    <row r="6" spans="1:21">
+      <c r="V5"/>
+      <c r="W5"/>
+    </row>
+    <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B6">
+        <v>569059.0</v>
+      </c>
+      <c r="C6"/>
+      <c r="D6">
         <v>-2696742.0</v>
       </c>
-      <c r="C6">
-[...2 lines deleted...]
-      <c r="D6">
+      <c r="E6">
+        <v>243000.0</v>
+      </c>
+      <c r="F6">
         <v>-2357742.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-17835000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>6842000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-11146000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-12059000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-85567395.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-5376000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-183437.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-711416.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-1789301.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-15705919.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-467050.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-351200.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-302370.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-1042550.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-2061700.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-512510.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-232460.0</v>
       </c>
     </row>
-    <row r="7" spans="1:21">
+    <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
-    </row>
-    <row r="8" spans="1:21">
+      <c r="V7"/>
+      <c r="W7"/>
+    </row>
+    <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
-    </row>
-    <row r="9" spans="1:21">
+      <c r="V8"/>
+      <c r="W8"/>
+    </row>
+    <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B9">
+        <v>10475750.0</v>
+      </c>
+      <c r="C9">
+        <v>10475750.0</v>
+      </c>
+      <c r="D9">
         <v>4641000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>8921000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>7951000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>8227000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>8693000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>6879000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>8069000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>8796099.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>9047000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>9472000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>9426000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>9117008.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>8365000.0</v>
       </c>
-      <c r="O9"/>
-      <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
-    </row>
-    <row r="10" spans="1:21">
+      <c r="V9"/>
+      <c r="W9"/>
+    </row>
+    <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B10">
+        <v>554430.0</v>
+      </c>
+      <c r="C10">
+        <v>554430.0</v>
+      </c>
+      <c r="D10">
         <v>-3474000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>230000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-2449000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-18737000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>5754000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-12217000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-13048000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-94292530.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-7178000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-183437.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2519000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-2842594.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-17060000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>8467120.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>8780301.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>9158665.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>20335000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>17602940.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>41950401.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-90419125.0</v>
       </c>
     </row>
-    <row r="11" spans="1:21">
+    <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>94</v>
+      </c>
+      <c r="B11">
+        <v>25405.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
         <v>15000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>19000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>19000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>33000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>5000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>52000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>2983.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>25000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-956138.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>11000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>6221.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-262000.0</v>
       </c>
-      <c r="O11"/>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-      <c r="S11">
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11">
         <v>17602940.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>41950401.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-90419125.0</v>
       </c>
     </row>
-    <row r="12" spans="1:21">
+    <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B12">
+        <v>14629.0</v>
+      </c>
+      <c r="C12">
+        <v>14629.0</v>
+      </c>
+      <c r="D12">
         <v>13000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>13000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>14000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>6700.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>4000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>5000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>8000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>13652998.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1802000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>1803000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1766000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>998413.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1327000.0</v>
       </c>
-      <c r="O12"/>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
-    </row>
-    <row r="13" spans="1:21">
+      <c r="V12"/>
+      <c r="W12"/>
+    </row>
+    <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
-    </row>
-    <row r="14" spans="1:21">
+      <c r="V13"/>
+      <c r="W13"/>
+    </row>
+    <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-    </row>
-    <row r="15" spans="1:21">
+      <c r="V14"/>
+      <c r="W14"/>
+    </row>
+    <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B15">
+        <v>528025.0</v>
+      </c>
+      <c r="C15">
+        <v>528025.0</v>
+      </c>
+      <c r="D15">
         <v>-3474000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>216000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-2449000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-18756000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>5721000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-12223000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-13100000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-94295513.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-7204000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-183437.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-2530000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-2848815.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-16798000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>8467120.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>8780301.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>9158665.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>20335000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>17602940.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>41950401.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-90419125.0</v>
       </c>
     </row>
-    <row r="16" spans="1:21">
+    <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
-    </row>
-    <row r="17" spans="1:21">
+      <c r="V16"/>
+      <c r="W16"/>
+    </row>
+    <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>100</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>529025.0</v>
+      </c>
+      <c r="D17">
         <v>-3474000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>215000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-2449000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-18186339.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>5721000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-12222000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-13100000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-94295513.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-7203000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-183437.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-2530000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-2848815.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-16798000.0</v>
       </c>
-      <c r="O17"/>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
-    </row>
-    <row r="18" spans="1:21">
+      <c r="V17"/>
+      <c r="W17"/>
+    </row>
+    <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>101</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>566915.0</v>
+      </c>
+      <c r="D18">
         <v>-13000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-13000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-14000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1469964.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-4000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-5000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-8000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-12784504.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1802000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-1803000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1766000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-974554.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-1327000.0</v>
       </c>
-      <c r="O18"/>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
-    </row>
-    <row r="19" spans="1:21">
+      <c r="V18"/>
+      <c r="W18"/>
+    </row>
+    <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
-    </row>
-    <row r="20" spans="1:21">
+      <c r="V19"/>
+      <c r="W19"/>
+    </row>
+    <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
-    </row>
-    <row r="21" spans="1:21">
+      <c r="V20"/>
+      <c r="W20"/>
+    </row>
+    <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B21">
+        <v>-1437319.0</v>
+      </c>
+      <c r="C21">
+        <v>-1437319.0</v>
+      </c>
+      <c r="D21">
         <v>-1905000.0</v>
       </c>
-      <c r="C21">
-[...2 lines deleted...]
-      <c r="D21">
+      <c r="E21">
+        <v>-2601000.0</v>
+      </c>
+      <c r="F21">
         <v>-3040000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-9522000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>3652000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-13679000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-12291000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-14361427.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-5932000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-183437.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-883000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-1355022.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-17509000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-467050.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-351200.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-302370.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-1042550.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2061700.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-512510.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-232460.0</v>
       </c>
     </row>
-    <row r="22" spans="1:21">
+    <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
-    </row>
-    <row r="23" spans="1:21">
+      <c r="V22"/>
+      <c r="W22"/>
+    </row>
+    <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B23">
+        <v>21403700.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>23029000.0</v>
       </c>
-      <c r="C23">
-[...2 lines deleted...]
-      <c r="D23">
+      <c r="E23">
+        <v>20623000.0</v>
+      </c>
+      <c r="F23">
         <v>17354000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>25245000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>17287000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>34353000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>34466000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>111720291.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>24205000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>183437.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>19907000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>25755568.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>29288000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>467046.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>351203.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>302373.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>1042547.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2061697.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>512505.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>232457.0</v>
       </c>
     </row>
-    <row r="24" spans="1:21">
+    <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
-    </row>
-    <row r="25" spans="1:21">
+      <c r="V24"/>
+      <c r="W24"/>
+    </row>
+    <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
-    </row>
-    <row r="26" spans="1:21">
+      <c r="V25"/>
+      <c r="W25"/>
+    </row>
+    <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>107</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>109</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
         <v>869000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
         <v>1851000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-    </row>
-    <row r="27" spans="1:21">
+      <c r="V26"/>
+      <c r="W26"/>
+    </row>
+    <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B27">
+        <v>4249527.0</v>
+      </c>
+      <c r="C27"/>
+      <c r="D27">
         <v>3948000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4548000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4584000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="G27"/>
+      <c r="H27">
         <v>4951000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>6581000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6132000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>5110958.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>3646000.0</v>
       </c>
-      <c r="K27"/>
-      <c r="L27">
+      <c r="M27"/>
+      <c r="N27">
         <v>3563000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3246378.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3251000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-    </row>
-    <row r="28" spans="1:21">
+      <c r="V27"/>
+      <c r="W27"/>
+    </row>
+    <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B28">
+        <v>7264421.0</v>
+      </c>
+      <c r="C28">
+        <v>11513948.0</v>
+      </c>
+      <c r="D28">
         <v>3467000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6052000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6544000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>17246281.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8203000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>9934000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>8265000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>85425914.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7541000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>183437.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>6334000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>12513688.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>15495000.0</v>
       </c>
-      <c r="O28"/>
-      <c r="P28"/>
       <c r="Q28"/>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
       <c r="U28"/>
-    </row>
-    <row r="29" spans="1:21">
+      <c r="V28"/>
+      <c r="W28"/>
+    </row>
+    <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>110</v>
-[...3 lines deleted...]
-      </c>
+        <v>112</v>
+      </c>
+      <c r="B29"/>
       <c r="C29">
-        <v>15000.0</v>
+        <v>25405.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>15000.0</v>
+      </c>
+      <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>18928.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>33000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>5000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>52000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2983.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>25000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>24000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>11000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>6221.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-262000.0</v>
       </c>
-      <c r="O29"/>
-      <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
-    </row>
-    <row r="30" spans="1:21">
+      <c r="V29"/>
+      <c r="W29"/>
+    </row>
+    <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B30">
+        <v>11913069.0</v>
+      </c>
+      <c r="C30">
+        <v>21403700.0</v>
+      </c>
+      <c r="D30">
         <v>6546000.0</v>
       </c>
-      <c r="C30">
-[...2 lines deleted...]
-      <c r="D30">
+      <c r="E30">
+        <v>11522000.0</v>
+      </c>
+      <c r="F30">
         <v>10991000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>17749000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5041000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>20558000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>16248000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>94987309.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>13002000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>183437.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>11431000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>17635320.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>20321000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>467046.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>351203.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>302373.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>1042547.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>2061697.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>512505.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>232457.0</v>
       </c>
     </row>
-    <row r="31" spans="1:21">
+    <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B31">
+        <v>1991749.0</v>
+      </c>
+      <c r="C31">
+        <v>1424834.0</v>
+      </c>
+      <c r="D31">
         <v>-1569000.0</v>
       </c>
-      <c r="C31">
-[...2 lines deleted...]
-      <c r="D31">
+      <c r="E31">
+        <v>2831000.0</v>
+      </c>
+      <c r="F31">
         <v>591000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-9215000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>2102000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>1462000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-757000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>4682184.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1246000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-59740000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1636000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-2383344.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>449000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>8934170.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>9131501.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>9461035.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>21377551.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>19664640.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>42462911.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-90186665.0</v>
       </c>
     </row>
-    <row r="32" spans="1:21">
+    <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B32">
+        <v>19966381.0</v>
+      </c>
+      <c r="C32">
+        <v>19966381.0</v>
+      </c>
+      <c r="D32">
         <v>21124000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>18022000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>14314000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>15723000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>20939000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>20674000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>22175000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>25529081.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>20250000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>16650000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>17902000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>17237256.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>17332000.0</v>
       </c>
-      <c r="O32"/>
-      <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F30"/>
+  <dimension ref="A1:G30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:6">
+    <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
-    </row>
-    <row r="2" spans="1:6">
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>22820253.0</v>
+      </c>
+      <c r="C2">
         <v>68641016.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24077695.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9190286.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17610635.0</v>
       </c>
-      <c r="F2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:6">
+      <c r="G2"/>
+    </row>
+    <row r="3" spans="1:7">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>122640</v>
+      </c>
+      <c r="C3">
         <v>1734657</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2214958</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>4989475</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>5447891</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5</v>
       </c>
     </row>
-    <row r="4" spans="1:6">
+    <row r="4" spans="1:7">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
-    </row>
-    <row r="5" spans="1:6">
+      <c r="G4"/>
+    </row>
+    <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-    </row>
-    <row r="6" spans="1:6">
+      <c r="G5"/>
+    </row>
+    <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>-10569574.0</v>
+      </c>
+      <c r="C6">
         <v>-26119496.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>44563321.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>14887409.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-8420349.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1500497.0</v>
       </c>
     </row>
-    <row r="7" spans="1:6">
+    <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7">
+        <v>-3416563.0</v>
+      </c>
+      <c r="C7">
         <v>-781426.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-3690008.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>1849816.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-6514071.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>200644.0</v>
       </c>
     </row>
-    <row r="8" spans="1:6">
+    <row r="8" spans="1:7">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-    </row>
-    <row r="9" spans="1:6">
+      <c r="G8"/>
+    </row>
+    <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>-10947943.0</v>
+      </c>
+      <c r="C9">
         <v>7202121.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-7396057.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2733293.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-11144080.0</v>
       </c>
-      <c r="F9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:6">
+      <c r="G9"/>
+    </row>
+    <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-    </row>
-    <row r="11" spans="1:6">
+      <c r="G10"/>
+    </row>
+    <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
-    </row>
-    <row r="12" spans="1:6">
+      <c r="G11"/>
+    </row>
+    <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
-    </row>
-    <row r="13" spans="1:6">
+      <c r="G12"/>
+    </row>
+    <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-    </row>
-    <row r="14" spans="1:6">
+      <c r="G13"/>
+    </row>
+    <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B14">
+        <v>1012505.0</v>
+      </c>
+      <c r="C14">
         <v>4042969.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7164677.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4788750.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3900348.0</v>
       </c>
-      <c r="F14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:6">
+      <c r="G14"/>
+    </row>
+    <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
-    </row>
-    <row r="16" spans="1:6">
+      <c r="G15"/>
+    </row>
+    <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B16">
+        <v>12250679.0</v>
+      </c>
+      <c r="C16">
         <v>42521520.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>68641016.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24077695.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>9190286.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1500497.0</v>
       </c>
     </row>
-    <row r="17" spans="1:6">
+    <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
-    </row>
-    <row r="18" spans="1:6">
+      <c r="G17"/>
+    </row>
+    <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-10371320.0</v>
+      </c>
+      <c r="C18">
         <v>-26622845.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-19257663.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-19598879.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-19833229.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-32555.0</v>
       </c>
     </row>
-    <row r="19" spans="1:6">
+    <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>133</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-256823.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-1342262.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-4975343.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-5475113.0</v>
       </c>
-      <c r="F19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:6">
+      <c r="G19"/>
+    </row>
+    <row r="20" spans="1:7">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-    </row>
-    <row r="21" spans="1:6">
+      <c r="G20"/>
+    </row>
+    <row r="21" spans="1:7">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>-724633.0</v>
+      </c>
+      <c r="C21">
         <v>-721892.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-28451735.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>34790032.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12364506.0</v>
       </c>
-      <c r="F21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:6">
+      <c r="G21"/>
+    </row>
+    <row r="22" spans="1:7">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>-5178975.0</v>
+      </c>
+      <c r="C22">
         <v>-37678411.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-172600513.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-49441815.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-30970178.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-90424867.0</v>
       </c>
     </row>
-    <row r="23" spans="1:6">
+    <row r="23" spans="1:7">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>91513464.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-4975343.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-779700.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>257269.0</v>
       </c>
     </row>
-    <row r="24" spans="1:6">
+    <row r="24" spans="1:7">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B24">
+        <v>523173.0</v>
+      </c>
+      <c r="C24">
         <v>80685.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>872696.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5129.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-27222.0</v>
       </c>
-      <c r="F24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:6">
+      <c r="G24"/>
+    </row>
+    <row r="25" spans="1:7">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>-2665647.0</v>
+      </c>
+      <c r="C25">
         <v>6349466.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>85055961.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>12880895.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9845701.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>90191668.0</v>
       </c>
     </row>
-    <row r="26" spans="1:6">
+    <row r="26" spans="1:7">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-    </row>
-    <row r="27" spans="1:6">
+      <c r="G26"/>
+    </row>
+    <row r="27" spans="1:7">
       <c r="A27" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B27">
+        <v>1288714.0</v>
+      </c>
+      <c r="C27">
         <v>3179214.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>67027178.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>15312950.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9352862.0</v>
       </c>
-      <c r="F27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:6">
+      <c r="G27"/>
+    </row>
+    <row r="28" spans="1:7">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>-724599.0</v>
+      </c>
+      <c r="C28">
         <v>-721733.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>63061729.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34790032.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>11584506.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>596526563.0</v>
       </c>
     </row>
-    <row r="29" spans="1:6">
+    <row r="29" spans="1:7">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>-10248680.0</v>
+      </c>
+      <c r="C29">
         <v>-24888188.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-17042705.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-14609404.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-14385338.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-32555.0</v>
       </c>
     </row>
-    <row r="30" spans="1:6">
+    <row r="30" spans="1:7">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>-258316.0</v>
+      </c>
+      <c r="C30">
         <v>-256823.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-1342262.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-4975343.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-5475113.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-594993511.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:R30"/>
+  <dimension ref="A1:T30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:18">
+    <row r="1" spans="1:20">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C1" t="s">
-        <v>68</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>69</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>70</v>
       </c>
       <c r="F1" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="G1" t="s">
-        <v>71</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>72</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>73</v>
       </c>
       <c r="J1" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="K1" t="s">
-        <v>74</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>75</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>76</v>
       </c>
       <c r="N1" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="O1" t="s">
-        <v>77</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>78</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>79</v>
       </c>
       <c r="R1" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:18">
+        <v>80</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-      <c r="C2"/>
+        <v>116</v>
+      </c>
+      <c r="B2">
+        <v>28107000.0</v>
+      </c>
+      <c r="C2">
+        <v>28107000.0</v>
+      </c>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2"/>
+      <c r="L2">
         <v>146148.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>251367.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>23399.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>219887.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>336440.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>451552.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>156127.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1080954.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1231800.0</v>
       </c>
     </row>
-    <row r="3" spans="1:18">
+    <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B3">
         <v>0</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>0</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -7264,846 +7913,922 @@
       </c>
       <c r="K3">
         <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
       <c r="O3">
         <v>0</v>
       </c>
       <c r="P3">
         <v>0</v>
       </c>
       <c r="Q3">
         <v>0</v>
       </c>
       <c r="R3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:18">
+      <c r="S3">
+        <v>0</v>
+      </c>
+      <c r="T3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-    </row>
-    <row r="5" spans="1:18">
+      <c r="S4"/>
+      <c r="T4"/>
+    </row>
+    <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
-    </row>
-    <row r="6" spans="1:18">
+      <c r="S5"/>
+      <c r="T5"/>
+    </row>
+    <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>118</v>
-[...1 lines deleted...]
-      <c r="B6"/>
+        <v>120</v>
+      </c>
+      <c r="B6">
+        <v>-15856321.0</v>
+      </c>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
-      <c r="K6">
+      <c r="K6"/>
+      <c r="L6"/>
+      <c r="M6">
         <v>-105219.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>227968.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-196488.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-116553.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-115112.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>295425.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-924827.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-150846.0</v>
       </c>
     </row>
-    <row r="7" spans="1:18">
+    <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
-      <c r="K7">
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7">
         <v>183437.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>2332384.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-1035955.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>305752.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>350624.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>146627.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-1121620.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>487829.0</v>
       </c>
     </row>
-    <row r="8" spans="1:18">
+    <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
-    </row>
-    <row r="9" spans="1:18">
+      <c r="S8"/>
+      <c r="T8"/>
+    </row>
+    <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
-    </row>
-    <row r="10" spans="1:18">
+      <c r="S9"/>
+      <c r="T9"/>
+    </row>
+    <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-    </row>
-    <row r="11" spans="1:18">
+      <c r="S10"/>
+      <c r="T10"/>
+    </row>
+    <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
-    </row>
-    <row r="12" spans="1:18">
+      <c r="S11"/>
+      <c r="T11"/>
+    </row>
+    <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
-    </row>
-    <row r="13" spans="1:18">
+      <c r="S12"/>
+      <c r="T12"/>
+    </row>
+    <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
-    </row>
-    <row r="14" spans="1:18">
+      <c r="S13"/>
+      <c r="T13"/>
+    </row>
+    <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>128</v>
+      </c>
+      <c r="B14">
+        <v>49506.0</v>
+      </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-    </row>
-    <row r="15" spans="1:18">
+      <c r="S14"/>
+      <c r="T14"/>
+    </row>
+    <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-    </row>
-    <row r="16" spans="1:18">
+      <c r="S15"/>
+      <c r="T15"/>
+    </row>
+    <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>128</v>
-[...3 lines deleted...]
-      <c r="D16"/>
+        <v>130</v>
+      </c>
+      <c r="B16">
+        <v>12250679.0</v>
+      </c>
+      <c r="C16">
+        <v>28107000.0</v>
+      </c>
+      <c r="D16">
+        <v>28107000.0</v>
+      </c>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>146148.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>251367.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>23399.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>219887.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>336440.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>451552.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>156127.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>1080954.0</v>
       </c>
     </row>
-    <row r="17" spans="1:18">
+    <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
-    </row>
-    <row r="18" spans="1:18">
+      <c r="S17"/>
+      <c r="T17"/>
+    </row>
+    <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>-255198.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-222032.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1500025.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-116988.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-114272.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-204575.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-1421251.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-550191.0</v>
       </c>
     </row>
-    <row r="19" spans="1:18">
+    <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
-    </row>
-    <row r="20" spans="1:18">
+      <c r="S19"/>
+      <c r="T19"/>
+    </row>
+    <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
-    </row>
-    <row r="21" spans="1:18">
+      <c r="S20"/>
+      <c r="T20"/>
+    </row>
+    <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
-    </row>
-    <row r="22" spans="1:18">
+      <c r="S21"/>
+      <c r="T21"/>
+    </row>
+    <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B22">
+        <v>528025.0</v>
+      </c>
+      <c r="C22">
+        <v>528025.0</v>
+      </c>
+      <c r="D22">
         <v>-3474000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>216000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-2449000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-18186339.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>5721000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-12222745.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-13100000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-13100000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-7204000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-183437.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-2766365.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>260866.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5707757.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>8467120.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>8780301.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>9158665.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>20335000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:18">
+    <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B23"/>
       <c r="C23"/>
       <c r="D23"/>
       <c r="E23"/>
       <c r="F23"/>
       <c r="G23"/>
       <c r="H23"/>
       <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23"/>
+      <c r="M23">
         <v>149974.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>450000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-446832540.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>758.59</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1313.09</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>500000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>498674.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>399345.0</v>
       </c>
     </row>
-    <row r="24" spans="1:18">
+    <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24">
         <v>448136080.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
-    </row>
-    <row r="25" spans="1:18">
+      <c r="S24"/>
+      <c r="T24"/>
+    </row>
+    <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>-577531.0</v>
+      </c>
+      <c r="C25"/>
+      <c r="D25">
         <v>3403000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-520000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>2008000.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="G25"/>
+      <c r="H25">
         <v>-5631000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>11208021.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>12477000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>12477000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>7023000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-523323.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>211949.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-724935.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-6130498.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-8932017.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-9131504.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-9458296.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-21373022.0</v>
       </c>
     </row>
-    <row r="26" spans="1:18">
+    <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
-      <c r="M26">
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26">
         <v>-448136080.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
-    </row>
-    <row r="27" spans="1:18">
+      <c r="S26"/>
+      <c r="T26"/>
+    </row>
+    <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>140</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>71000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>304000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>441000.0</v>
       </c>
-      <c r="E27"/>
-      <c r="F27">
+      <c r="G27"/>
+      <c r="H27">
         <v>-90000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1014724.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>623000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>623000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>181000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>268125.0</v>
       </c>
-      <c r="L27"/>
-      <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
-    </row>
-    <row r="28" spans="1:18">
+      <c r="S27"/>
+      <c r="T27"/>
+    </row>
+    <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B28"/>
       <c r="C28"/>
       <c r="D28"/>
       <c r="E28"/>
       <c r="F28"/>
       <c r="G28"/>
       <c r="H28"/>
       <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28"/>
+      <c r="M28">
         <v>149974.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>450000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-446832540.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>758.59</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1313.09</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>500000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>498674.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>399345.0</v>
       </c>
     </row>
-    <row r="29" spans="1:18">
+    <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
-      <c r="K29">
+      <c r="K29"/>
+      <c r="L29"/>
+      <c r="M29">
         <v>-255198.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-222032.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-1500025.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-116988.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-114272.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-204575.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-1421251.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-550191.0</v>
       </c>
     </row>
-    <row r="30" spans="1:18">
+    <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
-      <c r="M30">
+      <c r="M30"/>
+      <c r="N30"/>
+      <c r="O30">
         <v>448136080.0</v>
       </c>
-      <c r="N30"/>
-      <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
+      <c r="S30"/>
+      <c r="T30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>