--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
@@ -229,50 +232,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -827,2440 +833,2621 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H62"/>
+  <dimension ref="A1:I62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>15638000.0</v>
+      </c>
+      <c r="C2">
         <v>8856000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>7916000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4559000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4973000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>5964000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3844000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4541000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
-    </row>
-    <row r="4" spans="1:8">
+      <c r="I3"/>
+    </row>
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
+      <c r="C5"/>
       <c r="D5">
         <v>0.0</v>
       </c>
       <c r="E5">
         <v>0.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="F5">
+        <v>0.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
         <v>-120870000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-102815000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-    </row>
-    <row r="7" spans="1:8">
+      <c r="I6"/>
+    </row>
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>9207000.0</v>
+      </c>
+      <c r="C7">
         <v>7299000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4589000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>4847000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>323000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>602000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>780000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>0.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>1431000.0</v>
+      </c>
+      <c r="C8">
         <v>1426000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>1420000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>1416000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>1410000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>0.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>206060000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>196224000.0</v>
       </c>
-      <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
-    </row>
-    <row r="10" spans="1:8">
+      <c r="I9"/>
+    </row>
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>23752000.0</v>
+      </c>
+      <c r="C10">
         <v>45621000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>73811000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>105177000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>53266000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20992000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>9788000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>54032000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
-    </row>
-    <row r="12" spans="1:8">
+      <c r="I11"/>
+    </row>
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>23752000.0</v>
+      </c>
+      <c r="C12">
         <v>45621000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>73811000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>105177000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>53266000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>20992000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9788000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>54032000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>1431000.0</v>
+      </c>
+      <c r="C13">
         <v>1426000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1420000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>1416000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1410000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>159622000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>154257000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>147941000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:8">
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>143076091.0</v>
+      </c>
+      <c r="C14">
         <v>142397000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>142151640.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>142579389.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>141015213.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>142157835.0</v>
       </c>
       <c r="G14">
         <v>142157835.0</v>
       </c>
       <c r="H14">
+        <v>142157835.0</v>
+      </c>
+      <c r="I14">
         <v>141057566.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>1416000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1410000.0</v>
       </c>
-      <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-    </row>
-    <row r="16" spans="1:8">
+      <c r="I15"/>
+    </row>
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>313000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>10823000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11539000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>8685000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>8495000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>189000.0</v>
       </c>
-      <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-    </row>
-    <row r="19" spans="1:8">
+      <c r="I18"/>
+    </row>
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
         <v>60000.0</v>
       </c>
       <c r="C20">
         <v>60000.0</v>
       </c>
       <c r="D20">
         <v>60000.0</v>
       </c>
       <c r="E20">
         <v>60000.0</v>
       </c>
       <c r="F20">
         <v>60000.0</v>
       </c>
       <c r="G20">
         <v>60000.0</v>
       </c>
       <c r="H20">
         <v>60000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20">
+        <v>60000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>19545000.0</v>
+      </c>
+      <c r="C21">
         <v>18053000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18361000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15695000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>14053000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14618000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>12338000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>13084000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>-784999.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>879000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-8940000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7000.0</v>
       </c>
-      <c r="H22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>435460000.0</v>
+      </c>
+      <c r="C23">
         <v>349015000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>350238000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>332316000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>286480000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>253356000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>243613000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>261732000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>126000000.0</v>
+      </c>
+      <c r="C24">
         <v>43763000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>55614000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>63505000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>71392000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>56268000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>57256000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>74649000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>71392000.0</v>
       </c>
-      <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
-    </row>
-    <row r="26" spans="1:8">
+      <c r="I25"/>
+    </row>
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>32</v>
-[...3 lines deleted...]
-      <c r="D26">
+        <v>33</v>
+      </c>
+      <c r="B26">
+        <v>3824000.0</v>
+      </c>
+      <c r="C26">
+        <v>0.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>936000.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1096000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>114188000.0</v>
+      </c>
+      <c r="C28">
         <v>17294000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-5722000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-28955000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>26264000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>45370000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>57558000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>38930000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>391881000.0</v>
+      </c>
+      <c r="C29">
         <v>313033000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>313739000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>298466000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>261500000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>65760000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>66566000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>92962000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>9869000.0</v>
+      </c>
+      <c r="C30">
         <v>8213000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12752000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>16222000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18278000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5449000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9968000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>11023000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>211336000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>182293000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>145589000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>141859000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>134797000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>3730000.0</v>
+      </c>
+      <c r="C32">
         <v>23696000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>60825000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>96466000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>50610000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4023000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-154000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>34790000.0</v>
       </c>
     </row>
-    <row r="33" spans="1:8">
+    <row r="33" spans="1:9">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>398305000.0</v>
+      </c>
+      <c r="C33">
         <v>291792000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>260063000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>207448000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>211313000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>220871000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>221071000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>195246000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:8">
+    <row r="34" spans="1:9">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>39000.0</v>
+      </c>
+      <c r="C34">
         <v>2795000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>4992000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>3459000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>8049000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1920000.0</v>
       </c>
       <c r="G34">
         <v>1920000.0</v>
       </c>
       <c r="H34">
         <v>1920000.0</v>
       </c>
-    </row>
-    <row r="35" spans="1:8">
+      <c r="I34">
+        <v>1920000.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:9">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>138887000.0</v>
+      </c>
+      <c r="C35">
         <v>58070000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>70649000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>76823000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>79630000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>65272000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>66660000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>82095000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:8">
+    <row r="36" spans="1:9">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>18380000.0</v>
+      </c>
+      <c r="C36">
         <v>12944000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>20928000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6957000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>5432000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>4384000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>5661000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4741000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:8">
+    <row r="37" spans="1:9">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
-    </row>
-    <row r="38" spans="1:8">
+      <c r="I37"/>
+    </row>
+    <row r="38" spans="1:9">
       <c r="A38" t="s">
-        <v>44</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>45</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
         <v>-1000.0</v>
       </c>
-      <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>9973000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>16002000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>19792000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>14406000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>12588000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:8">
+    <row r="39" spans="1:9">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>3534000.0</v>
+      </c>
+      <c r="C39">
         <v>3390000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3612000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>3469000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>3623000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>6044000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>2786000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>1411000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:8">
+    <row r="40" spans="1:9">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>11735000.0</v>
+      </c>
+      <c r="C40">
         <v>10694000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>12789000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>15090000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11473000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>12724000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9273000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>7340000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:8">
+    <row r="41" spans="1:9">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>8952000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>8022000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>7609000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>7848000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>7446000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:8">
+    <row r="42" spans="1:9">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>204621000.0</v>
+      </c>
+      <c r="C42">
         <v>200643000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>203205000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>195009000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>185411000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>159622000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>154257000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>102815000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:8">
+    <row r="43" spans="1:9">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
-    </row>
-    <row r="44" spans="1:8">
+      <c r="I43"/>
+    </row>
+    <row r="44" spans="1:9">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-    </row>
-    <row r="45" spans="1:8">
+      <c r="I44"/>
+    </row>
+    <row r="45" spans="1:9">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>570240000.0</v>
+      </c>
+      <c r="C45">
         <v>451945000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>394120000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>180784000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>180893000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>187046000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>194267000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>168418000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:8">
+    <row r="46" spans="1:9">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>350516000.0</v>
+      </c>
+      <c r="C46">
         <v>259463000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>218638000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>180784000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>181198000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>186987000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>194267000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>168418000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:8">
+    <row r="47" spans="1:9">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>175946000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>180893000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>187632000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>194267000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>168418000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:8">
+    <row r="48" spans="1:9">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>57096000.0</v>
+      </c>
+      <c r="C48">
         <v>55348000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>45614000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>30666000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-4528000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>0.0</v>
       </c>
-      <c r="G48"/>
       <c r="H48"/>
-    </row>
-    <row r="49" spans="1:8">
+      <c r="I48"/>
+    </row>
+    <row r="49" spans="1:9">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>30666000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>-4528000.0</v>
       </c>
-      <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
-    </row>
-    <row r="50" spans="1:8">
+      <c r="I49"/>
+    </row>
+    <row r="50" spans="1:9">
       <c r="A50" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B50">
+        <v>2733000.0</v>
+      </c>
+      <c r="C50">
         <v>11853000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>7886000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>7870000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>7815000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>9492000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>9310000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>18313000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:8">
+    <row r="51" spans="1:9">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>137940000.0</v>
+      </c>
+      <c r="C51">
         <v>62915000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>68089000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>76222000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>79530000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>66362000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>67346000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>92962000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:8">
+    <row r="52" spans="1:9">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>6052000.0</v>
+      </c>
+      <c r="C52">
         <v>13978000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>8332000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>8351000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>8111000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>9774000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>9579000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>18313000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:8">
+    <row r="53" spans="1:9">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>10561000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>879000.0</v>
       </c>
-      <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-    </row>
-    <row r="54" spans="1:8">
+      <c r="I53"/>
+    </row>
+    <row r="54" spans="1:9">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-    </row>
-    <row r="55" spans="1:8">
+      <c r="I54"/>
+    </row>
+    <row r="55" spans="1:9">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>435460000.0</v>
+      </c>
+      <c r="C55">
         <v>349015000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>350238000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>332316000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>286480000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>253356000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>243613000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>261732000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:8">
+    <row r="56" spans="1:9">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>37155000.0</v>
+      </c>
+      <c r="C56">
         <v>57224000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>90175000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>124868000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>75167000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>32485000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>22542000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>66486000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:8">
+    <row r="57" spans="1:9">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>33425000.0</v>
+      </c>
+      <c r="C57">
         <v>33528000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>29350000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>28402000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>24557000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>28462000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>22696000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>31696000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:8">
+    <row r="58" spans="1:9">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>172312000.0</v>
+      </c>
+      <c r="C58">
         <v>91598000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>99999000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>105225000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>104187000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>93734000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>89356000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>113791000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:8">
+    <row r="59" spans="1:9">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-    </row>
-    <row r="60" spans="1:8">
+      <c r="I59"/>
+    </row>
+    <row r="60" spans="1:9">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>263148000.0</v>
+      </c>
+      <c r="C60">
         <v>257417000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>250239000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>227091000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>182293000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>159622000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>154257000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>147941000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:8">
+    <row r="61" spans="1:9">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
-      <c r="D61">
+      <c r="D61"/>
+      <c r="E61">
         <v>-11051000.0</v>
       </c>
-      <c r="E61">
+      <c r="F61">
         <v>-10813000.0</v>
       </c>
-      <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-    </row>
-    <row r="62" spans="1:8">
+      <c r="I61"/>
+    </row>
+    <row r="62" spans="1:9">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
+      <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:25">
+        <v>87</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B2">
+        <v>27446000.0</v>
+      </c>
+      <c r="C2">
+        <v>15638000.0</v>
+      </c>
+      <c r="D2">
         <v>25417000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>27214000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>16411000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>8856000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>10154000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>11864000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12323000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>7916000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>6115000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>5027000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3232000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>4559000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3369000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>4477000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>5118000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>4973000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>5800000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5294000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>5520000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>5964000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>4403000.0</v>
       </c>
-      <c r="W2"/>
-[...1 lines deleted...]
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2">
         <v>3844000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
-      <c r="G5">
-[...4 lines deleted...]
-      </c>
+      <c r="G5"/>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
-      <c r="N5"/>
+      <c r="N5">
+        <v>0.0</v>
+      </c>
       <c r="O5">
         <v>0.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
+      <c r="P5"/>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
         <v>0.0</v>
       </c>
       <c r="T5">
         <v>0.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
+      <c r="U5">
+        <v>0.0</v>
+      </c>
+      <c r="V5">
+        <v>0.0</v>
+      </c>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5">
         <v>154257000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-120870000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B7">
+        <v>8343000.0</v>
+      </c>
+      <c r="C7">
+        <v>9207000.0</v>
+      </c>
+      <c r="D7">
         <v>6239000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>6827000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>7290000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>7299000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>4435000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>4551000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4519000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>4589000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4690000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4758000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>4803000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>4847000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>216000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>250000.0</v>
       </c>
       <c r="Q7">
         <v>323000.0</v>
       </c>
       <c r="R7">
+        <v>250000.0</v>
+      </c>
+      <c r="S7">
+        <v>323000.0</v>
+      </c>
+      <c r="T7">
         <v>396000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>469000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>533000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>602000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>578000.0</v>
       </c>
-      <c r="W7"/>
-[...1 lines deleted...]
-      <c r="Y7">
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7">
         <v>780000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B8">
+        <v>1431000.0</v>
+      </c>
+      <c r="C8">
+        <v>1431000.0</v>
+      </c>
+      <c r="D8">
         <v>1430000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>1430000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>1426000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>1426000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>1425000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>1422000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>1420000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>1420000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1416000.0</v>
       </c>
       <c r="L8">
         <v>1416000.0</v>
       </c>
       <c r="M8">
         <v>1416000.0</v>
       </c>
       <c r="N8">
-        <v>1410000.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="O8">
-        <v>1410000.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="P8">
         <v>1410000.0</v>
       </c>
       <c r="Q8">
         <v>1410000.0</v>
       </c>
       <c r="R8">
         <v>1410000.0</v>
       </c>
       <c r="S8">
         <v>1410000.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
+      <c r="T8">
+        <v>1410000.0</v>
+      </c>
+      <c r="U8">
+        <v>1410000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>207830000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>206060000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>203606000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>200855000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>198558000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>196224000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>193518000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>190944000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>188403000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B10">
+        <v>25947000.0</v>
+      </c>
+      <c r="C10">
+        <v>23752000.0</v>
+      </c>
+      <c r="D10">
         <v>6766000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>29133000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>40111000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>45621000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>54973000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>42285000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>63277000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>73811000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>73304000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>77630000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>78043000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>105177000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>95619000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>72195000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>59794000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>53266000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>20892000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>16350000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>22643000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>20992000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>19537000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-9788000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>9788000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B12">
+        <v>25947000.0</v>
+      </c>
+      <c r="C12">
+        <v>23752000.0</v>
+      </c>
+      <c r="D12">
         <v>6766000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>29133000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>40111000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>45621000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>54973000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>42285000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>63277000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>73811000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>73304000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>77630000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>78043000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>105177000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>95619000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>72195000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>59794000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>53266000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>20892000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>16350000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>22643000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>20992000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>19537000.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>9788000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>9788000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B13">
+        <v>1431000.0</v>
+      </c>
+      <c r="C13">
+        <v>1431000.0</v>
+      </c>
+      <c r="D13">
         <v>1430000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>1430000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1426000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>1426000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>1425000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>1422000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>1420000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>1420000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1416000.0</v>
       </c>
       <c r="L13">
         <v>1416000.0</v>
       </c>
       <c r="M13">
         <v>1416000.0</v>
       </c>
       <c r="N13">
-        <v>1410000.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="O13">
-        <v>1410000.0</v>
+        <v>1416000.0</v>
       </c>
       <c r="P13">
         <v>1410000.0</v>
       </c>
       <c r="Q13">
         <v>1410000.0</v>
       </c>
       <c r="R13">
         <v>1410000.0</v>
       </c>
       <c r="S13">
         <v>1410000.0</v>
       </c>
       <c r="T13">
         <v>1410000.0</v>
       </c>
       <c r="U13">
+        <v>1410000.0</v>
+      </c>
+      <c r="V13">
+        <v>1410000.0</v>
+      </c>
+      <c r="W13">
         <v>159622000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>156867000.0</v>
       </c>
-      <c r="W13"/>
-[...1 lines deleted...]
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>154257000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B14">
+        <v>143258120.0</v>
+      </c>
+      <c r="C14">
+        <v>143076091.0</v>
+      </c>
+      <c r="D14">
         <v>143201149.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>143035626.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>142711797.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>142711797.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>142620000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>142069697.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>142369219.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>141986189.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>142299875.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>142045498.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>141633417.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>141633417.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>142722396.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>142462069.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>141045477.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>141048006.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>141048006.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>141015213.0</v>
       </c>
       <c r="U14">
         <v>141015213.0</v>
       </c>
       <c r="V14">
-        <v>141057566.0</v>
+        <v>141015213.0</v>
       </c>
       <c r="W14">
-        <v>141057566.0</v>
+        <v>141015213.0</v>
       </c>
       <c r="X14">
         <v>141057566.0</v>
       </c>
       <c r="Y14">
+        <v>141057566.0</v>
+      </c>
+      <c r="Z14">
+        <v>141057566.0</v>
+      </c>
+      <c r="AA14">
         <v>141015213.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>1416000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>1416000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1410000.0</v>
       </c>
       <c r="P15">
         <v>1410000.0</v>
       </c>
       <c r="Q15">
         <v>1410000.0</v>
       </c>
       <c r="R15">
         <v>1410000.0</v>
       </c>
       <c r="S15">
         <v>1410000.0</v>
       </c>
       <c r="T15">
         <v>1410000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
+      <c r="U15">
+        <v>1410000.0</v>
+      </c>
+      <c r="V15">
+        <v>1410000.0</v>
+      </c>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16">
         <v>313000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>551000.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16"/>
+      <c r="S16">
         <v>10823000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>12441000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>12948000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>9630000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>11539000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>11043000.0</v>
       </c>
-      <c r="W16"/>
-[...1 lines deleted...]
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16"/>
+      <c r="AA16">
         <v>8685000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
-      <c r="Q18">
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18">
         <v>189000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>408000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>579000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>781000.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B20">
         <v>60000.0</v>
       </c>
       <c r="C20">
         <v>60000.0</v>
       </c>
       <c r="D20">
         <v>60000.0</v>
       </c>
       <c r="E20">
         <v>60000.0</v>
       </c>
       <c r="F20">
         <v>60000.0</v>
       </c>
       <c r="G20">
         <v>60000.0</v>
       </c>
       <c r="H20">
         <v>60000.0</v>
       </c>
       <c r="I20">
         <v>60000.0</v>
       </c>
@@ -3281,8061 +3468,8643 @@
       </c>
       <c r="O20">
         <v>60000.0</v>
       </c>
       <c r="P20">
         <v>60000.0</v>
       </c>
       <c r="Q20">
         <v>60000.0</v>
       </c>
       <c r="R20">
         <v>60000.0</v>
       </c>
       <c r="S20">
         <v>60000.0</v>
       </c>
       <c r="T20">
         <v>60000.0</v>
       </c>
       <c r="U20">
         <v>60000.0</v>
       </c>
       <c r="V20">
         <v>60000.0</v>
       </c>
-      <c r="W20"/>
-[...1 lines deleted...]
-      <c r="Y20">
+      <c r="W20">
         <v>60000.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="X20">
+        <v>60000.0</v>
+      </c>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20">
+        <v>60000.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B21">
+        <v>19277000.0</v>
+      </c>
+      <c r="C21">
+        <v>19545000.0</v>
+      </c>
+      <c r="D21">
         <v>19813000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>20087000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>17821000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>18053000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>18400000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>17872000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>18118000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>18361000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>14966000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>15209000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>15452000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>15695000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>15837000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>13600000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>13838000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>14053000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>14973000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>13351000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>13682000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>14618000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>14393000.0</v>
       </c>
-      <c r="W21"/>
-[...1 lines deleted...]
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21">
         <v>12338000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22">
         <v>-766000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-785000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1013000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1004000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>835000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>879000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-718000.0</v>
       </c>
-      <c r="O22">
-[...2 lines deleted...]
-      <c r="P22"/>
       <c r="Q22">
         <v>-8940000.0</v>
       </c>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
+        <v>-8940000.0</v>
+      </c>
+      <c r="T22">
         <v>1.0</v>
       </c>
-      <c r="S22"/>
-[...1 lines deleted...]
-      <c r="U22">
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B23">
+        <v>467780000.0</v>
+      </c>
+      <c r="C23">
+        <v>435460000.0</v>
+      </c>
+      <c r="D23">
         <v>383307000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>382492000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>354226000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>349015000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>374118000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>361972000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>354689000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>350238000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>345611000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>336340000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>324337000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>332316000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>323943000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>314251000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>286982000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>286480000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>259745000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>251648000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>253362000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>253356000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>251527000.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>154257000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>243613000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B24">
+        <v>149494000.0</v>
+      </c>
+      <c r="C24">
+        <v>126000000.0</v>
+      </c>
+      <c r="D24">
         <v>54868000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>57834000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>40796000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>43763000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>46719000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>49685000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>52651000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>55614000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>57586000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>59560000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>61533000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>63505000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>65485000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>67465000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>69427000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>71392000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>49023000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>51449000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>53863000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>56268000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>58656000.0</v>
       </c>
-      <c r="W24"/>
-[...1 lines deleted...]
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24">
         <v>57256000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25"/>
       <c r="N25">
+        <v>61533000.0</v>
+      </c>
+      <c r="O25"/>
+      <c r="P25">
         <v>65485000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>67465000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>69427000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>71392000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>49023000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>51449000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>53863000.0</v>
       </c>
-      <c r="U25"/>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B26">
+        <v>3774000.0</v>
+      </c>
+      <c r="C26">
+        <v>3824000.0</v>
+      </c>
+      <c r="D26">
         <v>4167000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>2150000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26"/>
       <c r="F26"/>
-      <c r="G26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-      <c r="L26">
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26">
         <v>584000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>936000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1244000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>536000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>368000.0</v>
       </c>
-      <c r="Q26"/>
-[...5 lines deleted...]
-      </c>
+      <c r="S26"/>
       <c r="T26">
         <v>7140000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
+      <c r="U26">
+        <v>7140000.0</v>
+      </c>
+      <c r="V26">
+        <v>7140000.0</v>
+      </c>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B28">
+        <v>131890000.0</v>
+      </c>
+      <c r="C28">
+        <v>114188000.0</v>
+      </c>
+      <c r="D28">
         <v>66201000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>47385000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>19832000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>17294000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>7049000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>21825000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2771000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-5722000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-3144000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-5432000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-3831000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-28955000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-22064000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>3427000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>17711000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>26264000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>38160000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>45152000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>41289000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>45370000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>49140000.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>9788000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>57558000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B29">
+        <v>413267000.0</v>
+      </c>
+      <c r="C29">
+        <v>391881000.0</v>
+      </c>
+      <c r="D29">
         <v>327455000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>324400000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>310840000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>313033000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>332924000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>314880000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>315859000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>313739000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>308705000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>295241000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>294482000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>298466000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>292147000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>280169000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>260676000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>261500000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>232750000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>223657000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>228134000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>65760000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>68099000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B30">
+        <v>5848000.0</v>
+      </c>
+      <c r="C30">
+        <v>9869000.0</v>
+      </c>
+      <c r="D30">
         <v>6741000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>8190000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8835000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>8213000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>19217000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>22490000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9767000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>12752000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>28230000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>23815000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>15313000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>16222000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>21204000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>32938000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>14518000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>18278000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>15308000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>10124000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6905000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5449000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>8876000.0</v>
       </c>
-      <c r="W30"/>
-[...1 lines deleted...]
-      <c r="Y30">
+      <c r="Y30"/>
+      <c r="Z30"/>
+      <c r="AA30">
         <v>9968000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>212532000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>209561000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>211336000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>202911000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>191210000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>169523000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>182293000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>159061000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>149213000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>150993000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>145589000.0</v>
       </c>
-      <c r="V31"/>
-[...1 lines deleted...]
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>141859000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>141859000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B32">
+        <v>-6287000.0</v>
+      </c>
+      <c r="C32">
+        <v>3730000.0</v>
+      </c>
+      <c r="D32">
         <v>-35928000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>-12880000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>11225000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>23696000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>40379000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>28219000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>42837000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>60825000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>77153000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>73293000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>72779000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>96466000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>91304000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>78636000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>51824000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>50610000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>10354000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1970000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>5418000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>4023000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>6537000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B33">
+        <v>432089000.0</v>
+      </c>
+      <c r="C33">
+        <v>398305000.0</v>
+      </c>
+      <c r="D33">
         <v>365338000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>339891000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>302047000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>291792000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>294842000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>290825000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>278070000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>260063000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>238223000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>228058000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>227706000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>207448000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>202292000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>203283000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>209015000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>211313000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>220382000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>220603000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>221913000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>220871000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>218560000.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-9788000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>221071000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B34">
+        <v>17000.0</v>
+      </c>
+      <c r="C34">
+        <v>39000.0</v>
+      </c>
+      <c r="D34">
         <v>3287000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>3135000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>2997000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>2795000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>3032000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>3893000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>3860000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>4992000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>4528000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>4013000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>13879000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>3459000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>9303000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>9584000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>7991000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>8049000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>7211000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1920000.0</v>
       </c>
       <c r="U34">
         <v>1920000.0</v>
       </c>
       <c r="V34">
         <v>1920000.0</v>
       </c>
-      <c r="W34"/>
-[...1 lines deleted...]
-      <c r="Y34">
+      <c r="W34">
         <v>1920000.0</v>
       </c>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="X34">
+        <v>1920000.0</v>
+      </c>
+      <c r="Y34"/>
+      <c r="Z34"/>
+      <c r="AA34">
+        <v>1920000.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B35">
+        <v>162029000.0</v>
+      </c>
+      <c r="C35">
+        <v>138887000.0</v>
+      </c>
+      <c r="D35">
         <v>68683000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>72302000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>55085000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>58070000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>59884000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>63723000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>66577000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>70649000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>72141000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>73550000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>75412000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>76823000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>74788000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>77049000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>77418000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>79630000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>56642000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>59949000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>62596000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>65272000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>68230000.0</v>
       </c>
-      <c r="W35"/>
-[...1 lines deleted...]
-      <c r="Y35">
+      <c r="Y35"/>
+      <c r="Z35"/>
+      <c r="AA35">
         <v>66660000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:25">
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B36">
+        <v>20587000.0</v>
+      </c>
+      <c r="C36">
+        <v>18380000.0</v>
+      </c>
+      <c r="D36">
         <v>17980000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>16254000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>15695000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>12944000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>22321000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>22306000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>22400000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>20928000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>10055000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>8558000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>6694000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>6957000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>7622000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>6425000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>5817000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>5432000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>11967000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>11956000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>11591000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>4384000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>4470000.0</v>
       </c>
-      <c r="W36"/>
-      <c r="X36">
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-9788000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>5661000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38"/>
+      <c r="G38">
         <v>-1000.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>12423000.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>9973000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>10946000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>12668000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>16255000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>16002000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>25664000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>22516000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>25347000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>19792000.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38"/>
       <c r="X38"/>
-      <c r="Y38">
+      <c r="Y38"/>
+      <c r="Z38"/>
+      <c r="AA38">
         <v>14406000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:25">
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B39">
+        <v>3896000.0</v>
+      </c>
+      <c r="C39">
+        <v>3534000.0</v>
+      </c>
+      <c r="D39">
         <v>4462000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>5278000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>3233000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>3390000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>5086000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>6372000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>3575000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>3612000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>5854000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>6837000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>3275000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>3469000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>4828000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>5835000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>3655000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>3623000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>3163000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>4571000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1901000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>6044000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>4554000.0</v>
       </c>
-      <c r="W39"/>
-[...1 lines deleted...]
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39">
         <v>2786000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B40">
+        <v>11620000.0</v>
+      </c>
+      <c r="C40">
+        <v>11735000.0</v>
+      </c>
+      <c r="D40">
         <v>14072000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>13878000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>10232000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>10694000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>15763000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>20671000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>12127000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>12789000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>14674000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>21606000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>11354000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>15090000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>18683000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>19655000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>12972000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>11473000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>13282000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>13640000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>10616000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>12724000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>12260000.0</v>
       </c>
-      <c r="W40"/>
-[...1 lines deleted...]
-      <c r="Y40">
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40">
         <v>9273000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
-[...1 lines deleted...]
-      </c>
+      <c r="K41"/>
       <c r="L41"/>
       <c r="M41">
+        <v>9708000.0</v>
+      </c>
+      <c r="N41"/>
+      <c r="O41">
         <v>8952000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>9240000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>9493000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>7966000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>8022000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>7109000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>7744000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>7703000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>7609000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
-      <c r="Y41">
+      <c r="Y41"/>
+      <c r="Z41"/>
+      <c r="AA41">
         <v>7848000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:25">
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B42">
+        <v>205241000.0</v>
+      </c>
+      <c r="C42">
+        <v>204621000.0</v>
+      </c>
+      <c r="D42">
         <v>204695000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>203882000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>201877000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>200643000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>210112000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>207147000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>205446000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>203205000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>201004000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>198504000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>196779000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>195009000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>192702000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>189951000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>187654000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>185411000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>182705000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>180131000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>177590000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>159622000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>156867000.0</v>
       </c>
-      <c r="W42"/>
-[...1 lines deleted...]
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42">
         <v>154257000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B45">
+        <v>606652000.0</v>
+      </c>
+      <c r="C45">
+        <v>570240000.0</v>
+      </c>
+      <c r="D45">
         <v>534347000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>505964000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>464979000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>451945000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>443983000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>433367000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>414925000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>394120000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>209992000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>365455000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>188515000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>337603000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>326472000.0</v>
       </c>
-      <c r="O45"/>
-[...3 lines deleted...]
-      </c>
+      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45">
+        <v>180893000.0</v>
+      </c>
+      <c r="T45"/>
+      <c r="U45">
         <v>184676000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>187046000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>187046000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45"/>
       <c r="X45"/>
-      <c r="Y45">
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45">
         <v>194267000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:25">
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B46">
+        <v>379736000.0</v>
+      </c>
+      <c r="C46">
+        <v>350516000.0</v>
+      </c>
+      <c r="D46">
         <v>321777000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>301340000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>266866000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>259463000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>254028000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>248679000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>235665000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>218638000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>209992000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>199436000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>188515000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>180784000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>174205000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>176419000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>178494000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>181198000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>179685000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>184676000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>182824000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>186987000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>190520000.0</v>
       </c>
-      <c r="W46"/>
-[...1 lines deleted...]
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46">
         <v>194267000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>199436000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>183800000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>175946000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>173968000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>176077000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>178263000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>180893000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>179307000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>184676000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>182824000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>187632000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47"/>
       <c r="X47"/>
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47">
         <v>194267000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:25">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B48">
+        <v>57101000.0</v>
+      </c>
+      <c r="C48">
+        <v>57096000.0</v>
+      </c>
+      <c r="D48">
         <v>54602000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>49397000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>54884000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>55348000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>63800000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>46752000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>47464000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>45614000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>40815000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>27881000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>26878000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>30666000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>24696000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>13509000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-5643000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-4528000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-10021000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-18917000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-14265000.0</v>
       </c>
-      <c r="U48"/>
-      <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>26878000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>30666000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>24696000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>13509000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-5643000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-4528000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-10021000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-18917000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-14265000.0</v>
       </c>
-      <c r="U49"/>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>57</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>2733000.0</v>
+      </c>
+      <c r="D50">
         <v>11860000.0</v>
       </c>
-      <c r="C50">
+      <c r="E50">
         <v>11857000.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>11857000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>11853000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>10868000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>9874000.0</v>
       </c>
-      <c r="H50">
+      <c r="J50">
         <v>8878000.0</v>
       </c>
-      <c r="I50">
+      <c r="K50">
         <v>7886000.0</v>
       </c>
-      <c r="J50">
+      <c r="L50">
         <v>7884000.0</v>
       </c>
-      <c r="K50">
+      <c r="M50">
         <v>7880000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>7876000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>7870000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>7854000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>7834000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>7828000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>7815000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>9633000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>9584000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>9536000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>9492000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>9443000.0</v>
       </c>
-      <c r="W50"/>
-[...1 lines deleted...]
-      <c r="Y50">
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50">
         <v>9310000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:25">
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B51">
+        <v>157837000.0</v>
+      </c>
+      <c r="C51">
+        <v>137940000.0</v>
+      </c>
+      <c r="D51">
         <v>72967000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>76518000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>59943000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>62915000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>62022000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>64110000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>66048000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>68089000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>70160000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>72198000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>74212000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>76222000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>73555000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>75622000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>77505000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>79530000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>59052000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>61502000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>63932000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>66362000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>68677000.0</v>
       </c>
-      <c r="W51"/>
-[...1 lines deleted...]
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51">
         <v>67346000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:25">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B52">
+        <v>2912000.0</v>
+      </c>
+      <c r="C52">
+        <v>6052000.0</v>
+      </c>
+      <c r="D52">
         <v>14408000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>14389000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>14311000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>13978000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>11396000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>10393000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>9332000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>8332000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>8344000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>8356000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>8361000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>8351000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>8007000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>8066000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>8053000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>8111000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>9927000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>9876000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>9820000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>9774000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>9690000.0</v>
       </c>
-      <c r="W52"/>
-[...1 lines deleted...]
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52">
         <v>9579000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
         <v>766000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>766000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>785000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>991000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>1004000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>835000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>879000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>718000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>277000.0</v>
       </c>
-      <c r="P53"/>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>19576000.0</v>
       </c>
-      <c r="Y53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:25">
+      <c r="AA53"/>
+    </row>
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B55">
+        <v>467780000.0</v>
+      </c>
+      <c r="C55">
+        <v>435460000.0</v>
+      </c>
+      <c r="D55">
         <v>383307000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>382492000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>354226000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>349015000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>374118000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>361972000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>354689000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>350238000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>345611000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>336340000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>324337000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>332316000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>323943000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>314251000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>286982000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>286480000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>259745000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>251648000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>253362000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>253356000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>251527000.0</v>
       </c>
-      <c r="W55"/>
-[...1 lines deleted...]
-      <c r="Y55">
+      <c r="Y55"/>
+      <c r="Z55"/>
+      <c r="AA55">
         <v>243613000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B56">
+        <v>35691000.0</v>
+      </c>
+      <c r="C56">
+        <v>37155000.0</v>
+      </c>
+      <c r="D56">
         <v>17969000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>42601000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>52179000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>57224000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>79276000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>71147000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>76619000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>90175000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>107388000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>108282000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>96631000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>124868000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>121651000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>110968000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>77967000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>75167000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>39363000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>31045000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>31449000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>32485000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>32967000.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>9788000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>22542000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B57">
+        <v>41978000.0</v>
+      </c>
+      <c r="C57">
+        <v>33425000.0</v>
+      </c>
+      <c r="D57">
         <v>53897000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>55481000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>40954000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>33528000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>38897000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>42928000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>33782000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>29350000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>30235000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>34989000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>23852000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>28402000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>30347000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>32332000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>26143000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>24557000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>29009000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>29075000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>26031000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>28462000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>26430000.0</v>
       </c>
-      <c r="W57"/>
-[...1 lines deleted...]
-      <c r="Y57">
+      <c r="Y57"/>
+      <c r="Z57"/>
+      <c r="AA57">
         <v>22696000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B58">
+        <v>204007000.0</v>
+      </c>
+      <c r="C58">
+        <v>172312000.0</v>
+      </c>
+      <c r="D58">
         <v>122580000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>127783000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>96039000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>91598000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>98781000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>106651000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>100359000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>99999000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>102376000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>108539000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>99264000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>105225000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>105135000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>109381000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>103561000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>104187000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>85651000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>89024000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>88627000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>93734000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>94660000.0</v>
       </c>
-      <c r="W58"/>
-[...1 lines deleted...]
-      <c r="Y58">
+      <c r="Y58"/>
+      <c r="Z58"/>
+      <c r="AA58">
         <v>89356000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B60">
+        <v>263773000.0</v>
+      </c>
+      <c r="C60">
+        <v>263148000.0</v>
+      </c>
+      <c r="D60">
         <v>260727000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>254709000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>258187000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>257417000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>275337000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>255321000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>254330000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>250239000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>243235000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>227801000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>225073000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>227091000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>218808000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>204870000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>183421000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>182293000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>174094000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>162624000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>164735000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>159622000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>156867000.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>154257000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>154257000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61">
         <v>-11051000.0</v>
       </c>
-      <c r="M61">
+      <c r="O61">
         <v>-11051000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-10904000.0</v>
       </c>
       <c r="P61">
         <v>-10904000.0</v>
       </c>
       <c r="Q61">
-        <v>-10813000.0</v>
+        <v>-10904000.0</v>
       </c>
       <c r="R61">
-        <v>-10813000.0</v>
+        <v>-10904000.0</v>
       </c>
       <c r="S61">
         <v>-10813000.0</v>
       </c>
       <c r="T61">
         <v>-10813000.0</v>
       </c>
-      <c r="U61"/>
-      <c r="V61"/>
+      <c r="U61">
+        <v>-10813000.0</v>
+      </c>
+      <c r="V61">
+        <v>-10813000.0</v>
+      </c>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H32"/>
+  <dimension ref="A1:I32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>107618000.0</v>
+      </c>
+      <c r="C2">
         <v>98165000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>94623000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>101430000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>78160000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>61747000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>58672000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>50086000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>30457000.0</v>
+      </c>
+      <c r="C3">
         <v>23515000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>21565000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>20700000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>22869000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>22117000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>19760000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>16195000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>4083000.0</v>
+      </c>
+      <c r="C5">
         <v>17454000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>23559000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>45034000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2561000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>2946000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>11042000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>39126000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:8">
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>34540000.0</v>
+      </c>
+      <c r="C6">
         <v>40969000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>45124000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>65734000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>25430000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>25063000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>30802000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>55321000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
-    </row>
-    <row r="8" spans="1:8">
+      <c r="I7"/>
+    </row>
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>68764000.0</v>
+      </c>
+      <c r="C9">
         <v>77571000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>80281000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>104129000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>69967000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>38636000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>47042000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>65001000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-2487000.0</v>
+      </c>
+      <c r="C10">
         <v>12177000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>18366000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>43242000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-367000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1393000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5466000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>36563000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:8">
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>-4235000.0</v>
+      </c>
+      <c r="C11">
         <v>2443000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3418000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>8048000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>4161000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-5996000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-354000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>7796000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>4267000.0</v>
+      </c>
+      <c r="C12">
         <v>5277000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5753000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>1792000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2928000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4339000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5576000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3083000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
-    </row>
-    <row r="15" spans="1:8">
+      <c r="I14"/>
+    </row>
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>1748000.0</v>
+      </c>
+      <c r="C15">
         <v>9734000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>14948000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>35194000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4528000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>4603000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>5820000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>28767000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>35194000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-4528000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4603000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>5820000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>28767000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>1748000.0</v>
+      </c>
+      <c r="C17">
         <v>9734000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>16119000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>35194000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4528000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>4603000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>5820000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>28767000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:8">
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>-4816000.0</v>
+      </c>
+      <c r="C18">
         <v>-5277000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-5134000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1792000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-2928000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4339000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-5576000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-3083000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
-    </row>
-    <row r="20" spans="1:8">
+      <c r="I19"/>
+    </row>
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>4852000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>1191000.0</v>
       </c>
-      <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>4083000.0</v>
+      </c>
+      <c r="C21">
         <v>16123000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>23640000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>44566000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3335000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3581000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11005000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>35823000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-    </row>
-    <row r="23" spans="1:8">
+      <c r="I22"/>
+    </row>
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>172299000.0</v>
+      </c>
+      <c r="C23">
         <v>159613000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>151264000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>160993000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>144792000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>96802000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>94709000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>78234000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
-    </row>
-    <row r="25" spans="1:8">
+      <c r="I24"/>
+    </row>
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>29972000.0</v>
+      </c>
+      <c r="C25">
         <v>23515000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>21039000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20700000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>22869000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>22117000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19760000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>16195000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-    </row>
-    <row r="27" spans="1:8">
+      <c r="I26"/>
+    </row>
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>34861000.0</v>
       </c>
-      <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-    </row>
-    <row r="28" spans="1:8">
+      <c r="I27"/>
+    </row>
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>31736000.0</v>
+      </c>
+      <c r="C28">
         <v>36286000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>34403000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>34139000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>42552000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16594000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13632000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11953000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>-4235000.0</v>
+      </c>
+      <c r="C29">
         <v>2443000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3882000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>8048000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4161000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-5996000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-354000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7796000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>64681000.0</v>
+      </c>
+      <c r="C30">
         <v>61448000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>56641000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>59563000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>66632000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>35055000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36037000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28148000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:8">
+    <row r="31" spans="1:9">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>-6570000.0</v>
+      </c>
+      <c r="C31">
         <v>-3946000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-5274000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1324000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-3702000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-4974000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-5539000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>740000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:8">
+    <row r="32" spans="1:9">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>176382000.0</v>
+      </c>
+      <c r="C32">
         <v>175736000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>174904000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>205559000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>148127000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>100383000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>105714000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>115087000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:25">
+        <v>87</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>31528000.0</v>
+      </c>
+      <c r="C2">
+        <v>25548000.0</v>
+      </c>
+      <c r="D2">
         <v>25910000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>31032000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>25128000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>22867000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>26591000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>27739000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>20969000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>25421000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>25662000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>25426000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>18115000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>24741000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>26322000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>29960000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>20407000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>22366000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>19759000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>19173000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16830000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>16094000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>16509000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>15373000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>12777000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>13838000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
+        <v>8500000.0</v>
+      </c>
+      <c r="C3">
+        <v>8700000.0</v>
+      </c>
+      <c r="D3">
         <v>8464000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>7029000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>6264000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>6210000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>6048000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>5823000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>5434000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>5366000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5447000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5251000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5196000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>5247000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5167000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5162000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5153000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5807000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>5666000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>5736000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>5737000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>5997000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5470000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5316000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5334000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>5006000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
+        <v>-1156000.0</v>
+      </c>
+      <c r="C5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="D5">
         <v>8015999.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-2395000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>462000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-9739000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>22848000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>918000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>3428000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>7608000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>16832000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>13647000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-14173000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>8624000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>13763000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>24037000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1341000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>9232000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>6112000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-500000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-12237000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-2420000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>4618000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>3502000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-3161000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>840000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
+        <v>7344000.0</v>
+      </c>
+      <c r="C6">
+        <v>6700000.0</v>
+      </c>
+      <c r="D6">
         <v>16479999.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>4634000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>6726000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-3529000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>28896000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>6741000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>8862000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>12974000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>22279000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>18898000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-8977000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>13871000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>18930000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>29199000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>3812000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>15039000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>11778000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>5236000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-6500000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>3577000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>10088000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>8818000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>2173000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>5846000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>14900000.0</v>
+      </c>
+      <c r="C9">
+        <v>17846000.0</v>
+      </c>
+      <c r="D9">
         <v>19348000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>14095000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>17475000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>4827000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>39326000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>15599000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>17818000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>21386000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>30026000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>27830000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1039000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>24902000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>29538000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>37924000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>11762000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>22889000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>19990000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>12501000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>14617000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>8730000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>11741000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>12535000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>5626000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>9842000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-293000.0</v>
+      </c>
+      <c r="C10">
+        <v>-1455000.0</v>
+      </c>
+      <c r="D10">
         <v>7049999.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-3611000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-781000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-10731000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>21013000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-368000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2263000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>5536000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>15742000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>12936000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-15848000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>7171000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>13727000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>23717000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-1373000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>8368000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>5415000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-1267000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-12883000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-3249000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>4182000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2643000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-4971000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>557000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>-298000.0</v>
+      </c>
+      <c r="C11">
+        <v>-3949000.0</v>
+      </c>
+      <c r="D11">
         <v>1844999.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1876000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-317000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-2279000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>3965000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>344000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>413000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>737000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>2808000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>11933000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-12060000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>1201000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2540000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>4565000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-258000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>2875000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3481000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3385000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>1382000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-5705000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>6266000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>4226000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-10787000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>185000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12">
+        <v>1307000.0</v>
+      </c>
+      <c r="C12">
+        <v>842000.0</v>
+      </c>
+      <c r="D12">
         <v>966000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1216000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1243000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>992000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1835000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>1286000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>1165000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2072000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>1295000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>711000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1675000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1453000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>36000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>271000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>32000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>864000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>697000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>720000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>646000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>829000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>436000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>859000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2214000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>283000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>5000.0</v>
+      </c>
+      <c r="C15">
+        <v>2494000.0</v>
+      </c>
+      <c r="D15">
         <v>5205000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-5487000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-464000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-8452000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>17048000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-712000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>1850000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>4799000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>12934000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>1003000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-3788000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>5970000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>11187000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>19152000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-1115000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>5493000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>8896000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-4652000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-14265000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>2456000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-2084000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-1583000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>5816000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>372000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>1003000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-3788000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>5970000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>11187000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>19152000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-1115000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5493000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>8896000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-4652000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-14265000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2456000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-1583000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>5816000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>372000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B17">
+        <v>5000.0</v>
+      </c>
+      <c r="C17">
+        <v>2494000.0</v>
+      </c>
+      <c r="D17">
         <v>5205000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-5487000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-464000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-8452000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>17048000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-712000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>1850000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>4799000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>12934000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>1003000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-3788000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>5970000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>11187000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>19152000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-1115000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>5493000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>8896000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-4652000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-14265000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>2456000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-2084000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-1583000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>5816000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>372000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B18">
+        <v>-1336000.0</v>
+      </c>
+      <c r="C18">
+        <v>-1283000.0</v>
+      </c>
+      <c r="D18">
         <v>-1074000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-1216000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-1243000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-992000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-1835000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-1286000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1165000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-2072000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-1295000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-711000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1675000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-1453000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-36000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-271000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-32000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-864000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-697000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-720000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-646000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-829000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-436000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-859000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-2214000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-283000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
-[...1 lines deleted...]
-      </c>
+      <c r="L19"/>
       <c r="M19"/>
       <c r="N19">
+        <v>-7000.0</v>
+      </c>
+      <c r="O19"/>
+      <c r="P19">
         <v>131000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>25000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>310000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20">
         <v>451000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>2459000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>2273000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>69000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>51000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>565000.0</v>
       </c>
-      <c r="R20"/>
-[...1 lines deleted...]
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20">
         <v>626000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-1156000.0</v>
+      </c>
+      <c r="C21">
+        <v>-890000.0</v>
+      </c>
+      <c r="D21">
         <v>4448000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-2355000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>410000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-9821000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>22708000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>868000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>2368000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>7469000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>16781000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>13557000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-14166000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>8619000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>13632000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>23963000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1651000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>9344000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>6729000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-537000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-12204000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2035000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>4834000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>3562000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-2783000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>904000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>47584000.0</v>
+      </c>
+      <c r="C23">
+        <v>44284000.0</v>
+      </c>
+      <c r="D23">
         <v>40810000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>47482000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>42193000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>37515000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>43209000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>42470000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>36419000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>39338000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>38907000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>39699000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>33320000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>41024000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>42228000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>43921000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>33820000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>35911000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>33020000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>32211000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>43651000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>26859000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>23416000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>24346000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>21186000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>22776000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B25">
+        <v>8373000.0</v>
+      </c>
+      <c r="C25">
+        <v>8338000.0</v>
+      </c>
+      <c r="D25">
         <v>8341000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>7029000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6264000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>6210000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>6048000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>5823000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>5434000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>5366000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>5345000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5251000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5196000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>94000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5167000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>5133000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>5153000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>5807000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5666000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5659000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>5737000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>5997000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>5470000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>5316000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5334000.0</v>
       </c>
-      <c r="Y25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:25">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
-      <c r="G27">
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27">
         <v>9077000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>6540000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>9273000.0</v>
       </c>
-      <c r="J27"/>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27">
         <v>80208000.0</v>
       </c>
-      <c r="V27"/>
-      <c r="W27"/>
       <c r="X27"/>
-      <c r="Y27">
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27">
         <v>5006000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
+        <v>8019000.0</v>
+      </c>
+      <c r="C28">
+        <v>7427000.0</v>
+      </c>
+      <c r="D28">
         <v>6511000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>9044000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>8754000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>8084000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>10037000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8737000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9427000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>8334000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>7848000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8745000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>9475000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>8424000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>8466000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>8753000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>8495000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7272000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>7520000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>7341000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>20452000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>5258000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>4131000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3765000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3439000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3039000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B29">
+        <v>-298000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3949000.0</v>
+      </c>
+      <c r="D29">
         <v>-1845000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>1876000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-317000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-2279000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>3965000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>344000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>413000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>737000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2808000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>11933000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-12060000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1201000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2540000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>4565000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-258000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2875000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-3481000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3385000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1382000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-5705000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>6266000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>4226000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-10787000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>185000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>16056000.0</v>
+      </c>
+      <c r="C30">
+        <v>15199000.0</v>
+      </c>
+      <c r="D30">
         <v>14900000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>16450000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>17065000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>14648000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>16618000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>14731000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>15450000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>13917000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>13245000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>14273000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>15205000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>16283000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>15906000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13961000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13413000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>13545000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>13261000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>13038000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>26821000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>10765000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>6907000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>8973000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>8409000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>8938000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>863000.0</v>
+      </c>
+      <c r="C31">
+        <v>-565000.0</v>
+      </c>
+      <c r="D31">
         <v>2601999.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-1256000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-1191000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-910000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-1695000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-1236000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>-105000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-1933000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>-1039000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-621000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-1682000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1448000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>95000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-246000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>278000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-976000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1314000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-730000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-679000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1214000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-652000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-919000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-2188000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-347000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>46428000.0</v>
+      </c>
+      <c r="C32">
+        <v>43394000.0</v>
+      </c>
+      <c r="D32">
         <v>45258000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>45127000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>42603000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>27694000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>65917000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>43338000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>38787000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>46807000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>55688000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>53256000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>19154000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>49643000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>55860000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>67884000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>32169000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>45255000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>39749000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>31674000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>31447000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>24824000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>28250000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>27908000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>18403000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>23680000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H30"/>
+  <dimension ref="A1:I30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:8">
+    <row r="1" spans="1:9">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
-    </row>
-    <row r="2" spans="1:8">
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="2" spans="1:9">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>46004000.0</v>
+      </c>
+      <c r="C2">
         <v>74242000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>105606000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>53613000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>21559000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10362000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>54979000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>23953000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:8">
+    <row r="3" spans="1:9">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>116542000</v>
+      </c>
+      <c r="C3">
         <v>62323000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>63091000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>22277000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>9986000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>17646000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>45249000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>40162000</v>
       </c>
     </row>
-    <row r="4" spans="1:8">
+    <row r="4" spans="1:9">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>51993000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>32054000.0</v>
       </c>
-      <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-    </row>
-    <row r="5" spans="1:8">
+      <c r="I4"/>
+    </row>
+    <row r="5" spans="1:9">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>9923000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>4331000.0</v>
       </c>
-      <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
-    </row>
-    <row r="6" spans="1:8">
+      <c r="I5"/>
+    </row>
+    <row r="6" spans="1:9">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-21814000.0</v>
+      </c>
+      <c r="C6">
         <v>-28238000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-31364000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>51993000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>32054000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11197000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-44617000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>31026000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:8">
+    <row r="7" spans="1:9">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>-7014000.0</v>
+      </c>
+      <c r="C7">
         <v>-1166000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-8843000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>5234000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-3671000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>6145000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-2239000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-5826000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:8">
+    <row r="8" spans="1:9">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-3054000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-1522000.0</v>
       </c>
-      <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-    </row>
-    <row r="9" spans="1:8">
+      <c r="I8"/>
+    </row>
+    <row r="9" spans="1:9">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>-5590000.0</v>
+      </c>
+      <c r="C9">
         <v>1491000.0</v>
       </c>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
       <c r="D9">
+        <v>-9135000.0</v>
+      </c>
+      <c r="E9">
         <v>-3054000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-1522000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2483000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2287000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3196000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:8">
+    <row r="10" spans="1:9">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-1694000.0</v>
+      </c>
+      <c r="C10">
         <v>472000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1012000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-752000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2149000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-3662000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-48000.0</v>
       </c>
-      <c r="H10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:8">
+      <c r="I10"/>
+    </row>
+    <row r="11" spans="1:9">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>8288000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-2149000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3662000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>48000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-2630000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:8">
+    <row r="12" spans="1:9">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>9603000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23395000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>-5196000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2975000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9462000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:8">
+    <row r="13" spans="1:9">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
-    </row>
-    <row r="14" spans="1:8">
+      <c r="I13"/>
+    </row>
+    <row r="14" spans="1:9">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>29972000.0</v>
+      </c>
+      <c r="C14">
         <v>23515000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>21158000.0</v>
+      </c>
+      <c r="E14">
         <v>20700000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24416000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>23731000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>23063000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>16195000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:8">
+    <row r="15" spans="1:9">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>8285000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>80000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
+        <v>0.0</v>
+      </c>
+      <c r="I15">
         <v>11756000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:8">
+    <row r="16" spans="1:9">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>24190000.0</v>
+      </c>
+      <c r="C16">
         <v>46004000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>74242000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>105606000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>53613000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>21559000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10362000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>54979000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:8">
+    <row r="17" spans="1:9">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
-    </row>
-    <row r="18" spans="1:8">
+      <c r="I17"/>
+    </row>
+    <row r="18" spans="1:9">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-86208000.0</v>
+      </c>
+      <c r="C18">
         <v>-18528000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-22038000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>58789000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>32893000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>11038000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-17785000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9490000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:8">
+    <row r="19" spans="1:9">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19">
+        <v>-4000000.0</v>
+      </c>
+      <c r="C19">
         <v>-62191000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-54928000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-20794000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-19474000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-15987000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>300000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1320000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:8">
+    <row r="20" spans="1:9">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20">
+        <v>5000.0</v>
+      </c>
+      <c r="C20">
         <v>6000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>6000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>15593000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
-    </row>
-    <row r="21" spans="1:8">
+      <c r="I20"/>
+    </row>
+    <row r="21" spans="1:9">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>72929000.0</v>
+      </c>
+      <c r="C21">
         <v>-8068000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8074000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-8000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>12809000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1500000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-26803000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>48335000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:8">
+    <row r="22" spans="1:9">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>1748000.0</v>
+      </c>
+      <c r="C22">
         <v>9734000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>14948000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>35194000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4528000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>4603000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>5820000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>28767000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:8">
+    <row r="23" spans="1:9">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-4176000.0</v>
+      </c>
+      <c r="C23">
         <v>-8068000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-1138000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8285000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>150567000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-15987000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-638000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-2348000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:8">
+    <row r="24" spans="1:9">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>55000.0</v>
+      </c>
+      <c r="C24">
         <v>132000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1483000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-9488000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1659000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>383000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1605000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:8">
+    <row r="25" spans="1:9">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>5462000.0</v>
+      </c>
+      <c r="C25">
         <v>949000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>3596000.0</v>
+      </c>
+      <c r="E25">
         <v>3484000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-9000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-480000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1148000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>3579000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:8">
+    <row r="26" spans="1:9">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>-419000.0</v>
+      </c>
+      <c r="C26">
         <v>-1780000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-122000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-238000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10813000.0</v>
       </c>
       <c r="F26">
         <v>-10813000.0</v>
       </c>
       <c r="G26">
+        <v>-10813000.0</v>
+      </c>
+      <c r="H26">
         <v>-74000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>0.0</v>
       </c>
     </row>
-    <row r="27" spans="1:8">
+    <row r="27" spans="1:9">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>4444000.0</v>
+      </c>
+      <c r="C27">
         <v>9959000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>8318000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>9836000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>22419000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>762000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>570000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>637000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:8">
+    <row r="28" spans="1:9">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>68339000.0</v>
+      </c>
+      <c r="C28">
         <v>-9842000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-9330000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-8279000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>8649000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1500000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-27515000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>34231000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:8">
+    <row r="29" spans="1:9">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>30334000.0</v>
+      </c>
+      <c r="C29">
         <v>43795000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>41053000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>81066000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>42879000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>28684000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>27464000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>49652000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:8">
+    <row r="30" spans="1:9">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-120487000.0</v>
+      </c>
+      <c r="C30">
         <v>-62191000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-63087000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-20794000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-19474000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-15987000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-44566000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-52857000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="C1" t="s">
-        <v>70</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>71</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>72</v>
       </c>
       <c r="F1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="G1" t="s">
-        <v>73</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>74</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>75</v>
       </c>
       <c r="J1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="K1" t="s">
-        <v>76</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>77</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>78</v>
       </c>
       <c r="N1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="O1" t="s">
-        <v>79</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>80</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>81</v>
       </c>
       <c r="R1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="S1" t="s">
-        <v>82</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>83</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>84</v>
       </c>
       <c r="V1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="W1" t="s">
-        <v>85</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>86</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:25">
+        <v>87</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>24190000.0</v>
+      </c>
+      <c r="C2">
+        <v>7203000.0</v>
+      </c>
+      <c r="D2">
         <v>29518000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>40494000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>46004000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>55055000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>42745000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>63285000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>74242000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>73735000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>78060000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>78472000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>105606000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>96045000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>72542000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>60141000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>53612000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>21010000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>16923000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>23215000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>21559000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>20255000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>12541000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>12325000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10361000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>3570000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>30867000</v>
+      </c>
+      <c r="C3">
+        <v>41436000</v>
+      </c>
+      <c r="D3">
         <v>29808000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>33666000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>11632000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>8989000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>12570000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>18778000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>21986000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>17685000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>15818000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>16310000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>13278000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>9527000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>7602000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2770000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2378000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>11957000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3233000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3134000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1335000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3423000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3769000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5250000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>5204000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>11609000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-27134000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>9560000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>23503000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>12401000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>6529000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>32030000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>4660000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-6292000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>1656000.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-12423000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1904000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>2735000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>3269000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2015000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>4220000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-4186000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>2967000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1330000.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>4490000.0</v>
+      </c>
+      <c r="C6">
+        <v>16987000.0</v>
+      </c>
+      <c r="D6">
         <v>-22315000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-10976000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-5510000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-9426000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>12684000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-20983000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-10514000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>507000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-4325000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-412000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-27134000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>9561000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>23503000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>12401000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>6529000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>32256000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>4660000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-6292000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1656000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>1304000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>7714000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>216000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1964000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>6792000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
+        <v>5300000.0</v>
+      </c>
+      <c r="C7">
+        <v>-7692000.0</v>
+      </c>
+      <c r="D7">
         <v>-496000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>841000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>333000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>2500000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-795000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-7806000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>4935000.0</v>
       </c>
-      <c r="I7">
-[...2 lines deleted...]
-      <c r="J7">
+      <c r="K7">
+        <v>8043000.0</v>
+      </c>
+      <c r="L7">
         <v>-9781000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-3273000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-3274000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5567000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>11052000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-12780000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1395000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>3113000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-3821000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-3195000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>232000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>3327000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>4953000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-196000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-1939000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-2111000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>1033000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>2198000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>12737000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-20938000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>2949000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>5750000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-3719000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-6187000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>2634000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>1809000.0</v>
+      </c>
+      <c r="C9">
+        <v>-3636000.0</v>
+      </c>
+      <c r="D9">
         <v>-620000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-958000.0</v>
       </c>
-      <c r="D9">
-[...2 lines deleted...]
-      <c r="E9">
+      <c r="F9">
+        <v>-1273000.0</v>
+      </c>
+      <c r="G9">
         <v>11488000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1376000.0</v>
       </c>
-      <c r="G9">
-[...2 lines deleted...]
-      <c r="H9">
+      <c r="I9">
+        <v>-12856000.0</v>
+      </c>
+      <c r="J9">
         <v>1483000.0</v>
       </c>
-      <c r="I9">
-[...2 lines deleted...]
-      <c r="J9">
+      <c r="K9">
+        <v>12592000.0</v>
+      </c>
+      <c r="L9">
         <v>-4877000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-14279000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1032999.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2198000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>12737000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-20938000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2949000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>5750000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-3719000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-6187000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>2634000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>1788000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2980000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-3020000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>735000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-4082000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-131000.0</v>
+      </c>
+      <c r="C10">
+        <v>-345000.0</v>
+      </c>
+      <c r="D10">
         <v>-319000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-815000.0</v>
       </c>
-      <c r="D10">
-[...2 lines deleted...]
-      <c r="E10">
+      <c r="F10">
+        <v>-303000.0</v>
+      </c>
+      <c r="G10">
         <v>472000.0</v>
       </c>
-      <c r="F10"/>
-      <c r="G10">
+      <c r="H10"/>
+      <c r="I10">
         <v>526000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>209000.0</v>
       </c>
-      <c r="I10"/>
-[...1 lines deleted...]
-      <c r="K10"/>
+      <c r="K10">
+        <v>-1012000.0</v>
+      </c>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10">
         <v>1685000.0</v>
       </c>
-      <c r="O10"/>
-[...1 lines deleted...]
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>2149000.0</v>
       </c>
-      <c r="R10"/>
-[...1 lines deleted...]
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10">
         <v>2402000.0</v>
       </c>
-      <c r="U10"/>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>11006000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-4307000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3369000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-1685000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>8158000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1554000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-2637000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-102000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2992000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2402000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>1539000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>2824000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-2674000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1971000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>14741000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2258000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2471000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2794000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2297000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2041000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2860000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3374000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>5453000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>14598000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>-5417000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>3405000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-8314000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2579000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
+        <v>8373000.0</v>
+      </c>
+      <c r="C14">
+        <v>2074000.0</v>
+      </c>
+      <c r="D14">
         <v>8341000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>13293000.0</v>
       </c>
-      <c r="D14"/>
-      <c r="E14">
+      <c r="F14">
+        <v>6264000.0</v>
+      </c>
+      <c r="G14">
         <v>6322000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>6048000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>5823000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>5434000.0</v>
       </c>
-      <c r="I14">
-[...2 lines deleted...]
-      <c r="J14">
+      <c r="K14">
+        <v>5560000.0</v>
+      </c>
+      <c r="L14">
         <v>5327000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>4797000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5196000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>94000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>5167000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>10286000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5153000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>5343000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>5666000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>5659000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>5737000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>22117000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>5470000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>5316000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>5334000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>5628000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
+      <c r="I15"/>
+      <c r="J15"/>
+      <c r="K15">
         <v>1.0</v>
       </c>
-      <c r="J15"/>
-      <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15"/>
+      <c r="O15">
         <v>3741000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15"/>
       <c r="P15"/>
-      <c r="Q15">
+      <c r="Q15"/>
+      <c r="R15"/>
+      <c r="S15">
         <v>9640000.0</v>
       </c>
-      <c r="R15"/>
-[...1 lines deleted...]
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>4860000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>28680000.0</v>
+      </c>
+      <c r="C16">
+        <v>24190000.0</v>
+      </c>
+      <c r="D16">
         <v>7203000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>29518000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>40494000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>45629000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>55429000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>42293000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>63728000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>74242000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>73735000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>78060000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>78472000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>105606000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>96045000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>72542000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>60141000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>53266000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>21583000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>16923000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>23215000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>21559000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>20255000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>12541000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>12325000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>10362000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-15021000.0</v>
+      </c>
+      <c r="C18">
+        <v>-41099000.0</v>
+      </c>
+      <c r="D18">
         <v>-17157000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-25460000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2492000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-8265000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>16016000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-18585000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-7694000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>3781000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-2308000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>1605000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-25116000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>11730000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>25435000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>14405000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>7219000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>9624000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>6820000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>342000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>6434000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>3314000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>9808000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>1952000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-4036000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-5807000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>137</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19">
         <v>-31773000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-35814000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-11632000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-8062000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-12574000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-18769000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-22786000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-17683000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-15817000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-16309000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-13278000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-9524000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-7523000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-2770000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-977000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-8060000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-2893000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-7268000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1253000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-2933000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-3363000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-4487000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-5204000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-893000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B20">
+        <v>138</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20">
+        <v>1000.0</v>
+      </c>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="C20"/>
-[...1 lines deleted...]
-      <c r="E20">
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20">
         <v>1000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>3000.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-[...1 lines deleted...]
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>25982000.0</v>
+      </c>
+      <c r="C21">
+        <v>61982000.0</v>
+      </c>
+      <c r="D21">
         <v>-3017000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>16982000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-3018000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-2017000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-2019000.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-2018000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="N21">
         <v>-2000000.0</v>
       </c>
       <c r="O21">
         <v>-2000000.0</v>
       </c>
       <c r="P21">
         <v>-2000000.0</v>
       </c>
       <c r="Q21">
+        <v>-2000000.0</v>
+      </c>
+      <c r="R21">
+        <v>-2000000.0</v>
+      </c>
+      <c r="S21">
         <v>20309000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2500000.0</v>
       </c>
       <c r="T21">
         <v>-2500000.0</v>
       </c>
       <c r="U21">
         <v>-2500000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>-2500000.0</v>
+      </c>
       <c r="W21">
         <v>-2500000.0</v>
       </c>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
+        <v>-2500000.0</v>
+      </c>
+      <c r="Z21">
         <v>6000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>13499000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>5000.0</v>
+      </c>
+      <c r="C22">
+        <v>2494000.0</v>
+      </c>
+      <c r="D22">
         <v>5205000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-5487000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-464000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-8452000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>17048000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-712000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1850000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>4799000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>12934000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>1003000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-3788000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>5970000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>11187000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>19152000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-1115000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>5493000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>8896000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-4652000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-14265000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2456000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-2086000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-1583000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5816000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>372000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-944000.0</v>
+      </c>
+      <c r="C23">
+        <v>-3947000.0</v>
+      </c>
+      <c r="D23">
         <v>-176000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>19646000.0</v>
       </c>
-      <c r="D23"/>
-      <c r="E23">
+      <c r="F23"/>
+      <c r="G23">
         <v>50999.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-12574000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>2000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-20000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-1138000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-18000.0</v>
       </c>
       <c r="L23">
         <v>-18000.0</v>
       </c>
       <c r="M23">
+        <v>-18000.0</v>
+      </c>
+      <c r="N23">
+        <v>-18000.0</v>
+      </c>
+      <c r="O23">
         <v>3741000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-11000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-4000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-977000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-9094000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-2893000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7140000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-7140000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-2933000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-3363000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-4487000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>8500000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>16000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>33000.0</v>
+      </c>
+      <c r="C24">
+        <v>1000.0</v>
+      </c>
+      <c r="D24">
         <v>52000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>2000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24">
+      <c r="F24"/>
+      <c r="G24">
         <v>-72999.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-4000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>9000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-800000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>2000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1000.0</v>
       </c>
       <c r="L24">
         <v>1000.0</v>
       </c>
       <c r="M24">
+        <v>1000.0</v>
+      </c>
+      <c r="N24">
+        <v>1000.0</v>
+      </c>
+      <c r="O24">
         <v>3000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-1009000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>79000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>1401000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>3823999.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>340000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-4134000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>82000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>490000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>406000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>763000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>490000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-7000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
+        <v>1913000.0</v>
+      </c>
+      <c r="C25">
+        <v>7480000.0</v>
+      </c>
+      <c r="D25">
         <v>651000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-4735000.0</v>
       </c>
-      <c r="D25">
-[...2 lines deleted...]
-      <c r="E25">
+      <c r="F25">
+        <v>2066000.0</v>
+      </c>
+      <c r="G25">
         <v>1594000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>132000.0</v>
       </c>
-      <c r="G25">
-[...2 lines deleted...]
-      <c r="H25">
+      <c r="I25">
+        <v>871000.0</v>
+      </c>
+      <c r="J25">
         <v>-417000.0</v>
       </c>
-      <c r="I25">
-[...2 lines deleted...]
-      <c r="J25">
+      <c r="K25">
+        <v>736000.0</v>
+      </c>
+      <c r="L25">
         <v>831000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>543000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1291000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6556000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>669000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-5807000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2066000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>4504000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-124000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>5586000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>401000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>-15757000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-1226000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-517000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>2514000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>6786000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>141</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>143</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>-65000.0</v>
+      </c>
+      <c r="D26">
         <v>0.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-354000.0</v>
       </c>
-      <c r="D26"/>
-      <c r="E26">
+      <c r="F26"/>
+      <c r="G26">
         <v>-71000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-1312000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-397000.0</v>
       </c>
-      <c r="H26"/>
-      <c r="I26">
+      <c r="J26"/>
+      <c r="K26">
         <v>-122000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>-147000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="P26">
         <v>-91000.0</v>
       </c>
       <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26">
+        <v>-91000.0</v>
+      </c>
+      <c r="S26">
         <v>10813000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>0.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>0.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-10813000.0</v>
       </c>
-      <c r="U26"/>
-[...1 lines deleted...]
-      <c r="W26">
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26">
         <v>0.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>0.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-74000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
+        <v>635000.0</v>
+      </c>
+      <c r="C27">
+        <v>-10000.0</v>
+      </c>
+      <c r="D27">
         <v>815000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>2365000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1274000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1343000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4277000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2098000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>2241000.0</v>
       </c>
-      <c r="I27">
-[...2 lines deleted...]
-      <c r="J27">
+      <c r="K27">
+        <v>2328000.0</v>
+      </c>
+      <c r="L27">
         <v>2500000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1725000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1770000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>2454000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>2751000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>2297000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>2334000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2706000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2574000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2541000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>14598000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>299000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>226000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>9000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>230000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>-91000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>19478000.0</v>
+      </c>
+      <c r="C28">
+        <v>57918000.0</v>
+      </c>
+      <c r="D28">
         <v>-3193000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>16632000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-3018000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-2087000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-3328000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-2407000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-2020000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-3276000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2018000.0</v>
       </c>
       <c r="L28">
         <v>-2018000.0</v>
       </c>
       <c r="M28">
+        <v>-2018000.0</v>
+      </c>
+      <c r="N28">
+        <v>-2018000.0</v>
+      </c>
+      <c r="O28">
         <v>-2173000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-2011000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-2004000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-2091000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>18509000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-2500000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-4860000.0</v>
       </c>
       <c r="U28">
         <v>-2500000.0</v>
       </c>
       <c r="V28">
-        <v>-2500000.0</v>
+        <v>-4860000.0</v>
       </c>
       <c r="W28">
         <v>-2500000.0</v>
       </c>
       <c r="X28">
+        <v>-2500000.0</v>
+      </c>
+      <c r="Y28">
+        <v>-2500000.0</v>
+      </c>
+      <c r="Z28">
         <v>6000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>13499000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>15846000.0</v>
+      </c>
+      <c r="C29">
+        <v>337000.0</v>
+      </c>
+      <c r="D29">
         <v>12651000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>8206000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>9140000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>724000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>28586000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>193000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>14292000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>21466000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>13510000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>17915000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-11838000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>21257000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>33037000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>17175000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>9597000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>21581000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>10053000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>3476000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>7769000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>6737000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>13577000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>7202000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>1168000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>5802000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-30834000.0</v>
+      </c>
+      <c r="C30">
+        <v>-41268000.0</v>
+      </c>
+      <c r="D30">
         <v>-31773000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-35814000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-11632000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-8061999.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-12574000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-18769000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-22786000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-17683000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-15817000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-16309000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-13278000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-9524000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-7523000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-2770000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-977000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-8060000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-2893000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-7268000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1253000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-2933000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-3363000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-4487000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-5204000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-12509000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>