--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -26057,51 +26057,51 @@
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
     </row>
     <row r="5" spans="1:119">
       <c r="A5" t="s">
         <v>184</v>
       </c>
       <c r="B5">
-        <v>148487000.0</v>
+        <v>150331000.0</v>
       </c>
       <c r="C5">
         <v>145397000.0</v>
       </c>
       <c r="D5">
         <v>122899000.0</v>
       </c>
       <c r="E5">
         <v>165624001.0</v>
       </c>
       <c r="F5">
         <v>153931000.0</v>
       </c>
       <c r="G5">
         <v>86475000.0</v>
       </c>
       <c r="H5">
         <v>112681001.0</v>
       </c>
       <c r="I5">
         <v>140930000.0</v>
       </c>
       <c r="J5">
         <v>128316000.0</v>
       </c>
@@ -26412,51 +26412,51 @@
         <v>8300000.0</v>
       </c>
       <c r="DI5">
         <v>6400000.0</v>
       </c>
       <c r="DJ5">
         <v>5400000.0</v>
       </c>
       <c r="DK5">
         <v>3700000.0</v>
       </c>
       <c r="DL5">
         <v>4500000.0</v>
       </c>
       <c r="DM5">
         <v>-1300000.0</v>
       </c>
       <c r="DN5"/>
       <c r="DO5"/>
     </row>
     <row r="6" spans="1:119">
       <c r="A6" t="s">
         <v>185</v>
       </c>
       <c r="B6">
-        <v>181112999.0</v>
+        <v>182956999.0</v>
       </c>
       <c r="C6">
         <v>178586000.0</v>
       </c>
       <c r="D6">
         <v>160072000.0</v>
       </c>
       <c r="E6">
         <v>198241000.0</v>
       </c>
       <c r="F6">
         <v>186367000.0</v>
       </c>
       <c r="G6">
         <v>117965000.0</v>
       </c>
       <c r="H6">
         <v>145530000.0</v>
       </c>
       <c r="I6">
         <v>172002000.0</v>
       </c>
       <c r="J6">
         <v>158162000.0</v>
       </c>
@@ -26736,51 +26736,51 @@
       <c r="CX6">
         <v>18788000.0</v>
       </c>
       <c r="CY6">
         <v>16865000.0</v>
       </c>
       <c r="CZ6">
         <v>17818000.0</v>
       </c>
       <c r="DA6">
         <v>16284000.0</v>
       </c>
       <c r="DB6">
         <v>15607000.0</v>
       </c>
       <c r="DC6">
         <v>12900000.0</v>
       </c>
       <c r="DD6">
         <v>13100000.0</v>
       </c>
       <c r="DE6">
         <v>12867000.0</v>
       </c>
       <c r="DF6">
-        <v>9600000.0</v>
+        <v>10490000.0</v>
       </c>
       <c r="DG6">
         <v>9400000.0</v>
       </c>
       <c r="DH6">
         <v>10300000.0</v>
       </c>
       <c r="DI6">
         <v>6500000.0</v>
       </c>
       <c r="DJ6">
         <v>5600000.0</v>
       </c>
       <c r="DK6">
         <v>3800000.0</v>
       </c>
       <c r="DL6">
         <v>4700000.0</v>
       </c>
       <c r="DM6">
         <v>-1200000.0</v>
       </c>
       <c r="DN6">
         <v>34400000.0</v>
       </c>
@@ -35451,54 +35451,54 @@
       </c>
       <c r="Z14">
         <v>10080000.0</v>
       </c>
       <c r="AA14">
         <v>6222000.0</v>
       </c>
       <c r="AB14">
         <v>2700000.0</v>
       </c>
       <c r="AC14">
         <v>2400000.0</v>
       </c>
       <c r="AD14">
         <v>400000.0</v>
       </c>
       <c r="AE14">
         <v>300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
         <v>225</v>
       </c>
       <c r="B15">
-        <v>68710000.0</v>
+        <v>-68710000.0</v>
       </c>
       <c r="C15">
-        <v>72901000.0</v>
+        <v>-72901000.0</v>
       </c>
       <c r="D15">
         <v>68073000.0</v>
       </c>
       <c r="E15">
         <v>68716000.0</v>
       </c>
       <c r="F15">
         <v>68838000.0</v>
       </c>
       <c r="G15">
         <v>70155000.0</v>
       </c>
       <c r="H15">
         <v>63887000.0</v>
       </c>
       <c r="I15">
         <v>11692000.0</v>
       </c>
       <c r="J15">
         <v>11674000.0</v>
       </c>
       <c r="K15">
         <v>11701000.0</v>
       </c>
@@ -40838,60 +40838,60 @@
       <c r="DF14"/>
       <c r="DG14">
         <v>600000.0</v>
       </c>
       <c r="DH14">
         <v>2000000.0</v>
       </c>
       <c r="DI14">
         <v>100000.0</v>
       </c>
       <c r="DJ14">
         <v>200000.0</v>
       </c>
       <c r="DK14">
         <v>100000.0</v>
       </c>
       <c r="DL14">
         <v>200000.0</v>
       </c>
     </row>
     <row r="15" spans="1:116">
       <c r="A15" t="s">
         <v>225</v>
       </c>
       <c r="B15">
-        <v>17821000.0</v>
+        <v>-17821000.0</v>
       </c>
       <c r="C15">
-        <v>16338000.0</v>
+        <v>-16338000.0</v>
       </c>
       <c r="D15">
-        <v>16845000.0</v>
+        <v>-16845000.0</v>
       </c>
       <c r="E15">
-        <v>16904000.0</v>
+        <v>-16904000.0</v>
       </c>
       <c r="F15">
         <v>16901000.0</v>
       </c>
       <c r="G15">
         <v>18060000.0</v>
       </c>
       <c r="H15">
         <v>18054000.0</v>
       </c>
       <c r="I15">
         <v>18239000.0</v>
       </c>
       <c r="J15">
         <v>18309000.0</v>
       </c>
       <c r="K15">
         <v>18299000.0</v>
       </c>
       <c r="L15">
         <v>17020000.0</v>
       </c>
       <c r="M15">
         <v>17020000.0</v>
       </c>