--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -4291,80 +4291,80 @@
         <v>228485.0</v>
       </c>
       <c r="F3">
         <v>18725000.0</v>
       </c>
       <c r="G3">
         <v>2943000.0</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>83</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
         <v>84</v>
       </c>
       <c r="B5">
-        <v>-170604000.0</v>
+        <v>-154651000.0</v>
       </c>
       <c r="C5">
-        <v>-192403000.0</v>
+        <v>-177810000.0</v>
       </c>
       <c r="D5">
         <v>-84824895.0</v>
       </c>
       <c r="E5">
         <v>-31479000.0</v>
       </c>
       <c r="F5">
         <v>-37449000.0</v>
       </c>
       <c r="G5">
         <v>-5887000.0</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
         <v>85</v>
       </c>
       <c r="B6">
-        <v>-170545000.0</v>
+        <v>-154592000.0</v>
       </c>
       <c r="C6">
-        <v>-192360000.0</v>
+        <v>-177767000.0</v>
       </c>
       <c r="D6">
-        <v>-84657000.0</v>
+        <v>-71898000.0</v>
       </c>
       <c r="E6">
         <v>-31479000.0</v>
       </c>
       <c r="F6">
         <v>-19381000.0</v>
       </c>
       <c r="G6">
         <v>-3311000.0</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
         <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>87</v>
@@ -5027,148 +5027,148 @@
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" t="s">
         <v>84</v>
       </c>
       <c r="B5">
-        <v>-45346000.0</v>
+        <v>-39339000.0</v>
       </c>
       <c r="C5">
-        <v>-38280000.0</v>
+        <v>-32234000.0</v>
       </c>
       <c r="D5">
         <v>-36932000.0</v>
       </c>
       <c r="E5">
-        <v>-46746000.0</v>
+        <v>-43274000.0</v>
       </c>
       <c r="F5">
-        <v>-44447000.0</v>
+        <v>-42211000.0</v>
       </c>
       <c r="G5">
-        <v>-51767000.0</v>
+        <v>-48946000.0</v>
       </c>
       <c r="H5">
-        <v>-60106000.0</v>
+        <v>-56342000.0</v>
       </c>
       <c r="I5">
-        <v>-45168000.0</v>
+        <v>-41014000.0</v>
       </c>
       <c r="J5">
-        <v>-35362000.0</v>
+        <v>-31508000.0</v>
       </c>
       <c r="K5">
-        <v>-27711000.0</v>
+        <v>-24389000.0</v>
       </c>
       <c r="L5">
         <v>-26233414.0</v>
       </c>
       <c r="M5">
         <v>-15735000.0</v>
       </c>
       <c r="N5"/>
       <c r="O5">
-        <v>-20016000.0</v>
+        <v>-9073000.0</v>
       </c>
       <c r="P5">
-        <v>-7430423.0</v>
+        <v>-6678000.0</v>
       </c>
       <c r="Q5">
         <v>-12958000.0</v>
       </c>
       <c r="R5"/>
       <c r="S5">
         <v>-14166000.0</v>
       </c>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" t="s">
         <v>85</v>
       </c>
       <c r="B6">
-        <v>-45340000.0</v>
+        <v>-39333000.0</v>
       </c>
       <c r="C6">
-        <v>-38267000.0</v>
+        <v>-32221000.0</v>
       </c>
       <c r="D6">
         <v>-36917000.0</v>
       </c>
       <c r="E6">
-        <v>-46730000.0</v>
+        <v>-43258000.0</v>
       </c>
       <c r="F6">
-        <v>-44432000.0</v>
+        <v>-42196000.0</v>
       </c>
       <c r="G6">
-        <v>-51752000.0</v>
+        <v>-48931000.0</v>
       </c>
       <c r="H6">
-        <v>-60095000.0</v>
+        <v>-56331000.0</v>
       </c>
       <c r="I6">
-        <v>-45159000.0</v>
+        <v>-41005000.0</v>
       </c>
       <c r="J6">
-        <v>-35354000.0</v>
+        <v>-31500000.0</v>
       </c>
       <c r="K6">
-        <v>-27667188.0</v>
+        <v>-24345188.0</v>
       </c>
       <c r="L6">
-        <v>-26273000.0</v>
+        <v>-22760000.0</v>
       </c>
       <c r="M6">
-        <v>-15735000.0</v>
+        <v>-12141000.0</v>
       </c>
       <c r="N6">
-        <v>-14938000.0</v>
+        <v>-12608000.0</v>
       </c>
       <c r="O6">
-        <v>-10008000.0</v>
+        <v>935000.0</v>
       </c>
       <c r="P6">
-        <v>-7423000.0</v>
+        <v>745000.0</v>
       </c>
       <c r="Q6">
         <v>-6479000.0</v>
       </c>
       <c r="R6">
         <v>-7569000.0</v>
       </c>
       <c r="S6">
         <v>-7083000.0</v>
       </c>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" t="s">
         <v>86</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
@@ -7224,54 +7224,54 @@
       <c r="I7">
         <v>10834000.0</v>
       </c>
       <c r="J7">
         <v>12679000.0</v>
       </c>
       <c r="K7">
         <v>-3983000.0</v>
       </c>
       <c r="L7">
         <v>4113000.0</v>
       </c>
       <c r="M7">
         <v>-7539000.0</v>
       </c>
       <c r="N7">
         <v>-61000.0</v>
       </c>
       <c r="O7">
         <v>-921000.0</v>
       </c>
       <c r="P7">
         <v>-532000.0</v>
       </c>
       <c r="Q7">
-        <v>984000.0</v>
+        <v>-49000.0</v>
       </c>
       <c r="R7">
-        <v>972000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="S7">
         <v>2177000.0</v>
       </c>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" t="s">
         <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
@@ -7840,54 +7840,54 @@
       </c>
       <c r="S22">
         <v>-7083000.0</v>
       </c>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" t="s">
         <v>132</v>
       </c>
       <c r="B23">
         <v>24272000.0</v>
       </c>
       <c r="C23">
         <v>96701000.0</v>
       </c>
       <c r="D23">
         <v>6595000.0</v>
       </c>
       <c r="E23">
         <v>9831000.0</v>
       </c>
       <c r="F23">
         <v>113000.0</v>
       </c>
       <c r="G23">
-        <v>90000.0</v>
+        <v>-47000.0</v>
       </c>
       <c r="H23">
-        <v>-1000.0</v>
+        <v>-41000.0</v>
       </c>
       <c r="I23">
         <v>-92000.0</v>
       </c>
       <c r="J23">
         <v>86000.0</v>
       </c>
       <c r="K23">
         <v>74000.0</v>
       </c>
       <c r="L23">
         <v>184000.0</v>
       </c>
       <c r="M23">
         <v>-16139000.0</v>
       </c>
       <c r="N23">
         <v>203571.0</v>
       </c>
       <c r="O23">
         <v>-1068000.0</v>
       </c>
       <c r="P23">
         <v>-561000.0</v>
       </c>
@@ -7917,99 +7917,99 @@
       <c r="K24">
         <v>-8089.0</v>
       </c>
       <c r="L24">
         <v>4007.0</v>
       </c>
       <c r="M24">
         <v>-16139.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>50000000.0</v>
       </c>
       <c r="P24">
         <v>-71759000.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
     </row>
     <row r="25" spans="1:19">
       <c r="A25" t="s">
         <v>134</v>
       </c>
       <c r="B25">
-        <v>1923000.0</v>
+        <v>-4625000.0</v>
       </c>
       <c r="C25">
         <v>-4208000.0</v>
       </c>
       <c r="D25">
         <v>-2396000.0</v>
       </c>
       <c r="E25">
         <v>-2229000.0</v>
       </c>
       <c r="F25">
         <v>-1046000.0</v>
       </c>
       <c r="G25">
         <v>-1337000.0</v>
       </c>
       <c r="H25">
         <v>-2712000.0</v>
       </c>
       <c r="I25">
         <v>22128.0</v>
       </c>
       <c r="J25">
         <v>-2509000.0</v>
       </c>
       <c r="K25">
         <v>-2066000.0</v>
       </c>
       <c r="L25">
         <v>-1962000.0</v>
       </c>
       <c r="M25">
         <v>-1982000.0</v>
       </c>
       <c r="N25">
         <v>-855000.0</v>
       </c>
       <c r="O25">
         <v>-410000.0</v>
       </c>
       <c r="P25">
         <v>30000.0</v>
       </c>
       <c r="Q25">
-        <v>1033.0</v>
+        <v>1033000.0</v>
       </c>
       <c r="R25">
-        <v>864.0</v>
+        <v>864000.0</v>
       </c>
       <c r="S25">
         <v>2020.0</v>
       </c>
     </row>
     <row r="26" spans="1:19">
       <c r="A26" t="s">
         <v>135</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>101000.0</v>
       </c>
       <c r="D26"/>
       <c r="E26">
         <v>142000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26">
         <v>138000.0</v>
       </c>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26">