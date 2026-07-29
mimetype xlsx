--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -23775,51 +23775,51 @@
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
     </row>
     <row r="5" spans="1:33">
       <c r="A5" t="s">
         <v>193</v>
       </c>
       <c r="B5">
-        <v>31409000.0</v>
+        <v>32154000.0</v>
       </c>
       <c r="C5">
         <v>84058000.0</v>
       </c>
       <c r="D5">
         <v>79758000.0</v>
       </c>
       <c r="E5">
         <v>29111000.0</v>
       </c>
       <c r="F5">
         <v>23121000.0</v>
       </c>
       <c r="G5">
         <v>39312000.0</v>
       </c>
       <c r="H5">
         <v>52763000.0</v>
       </c>
       <c r="I5">
         <v>43541000.0</v>
       </c>
       <c r="J5">
         <v>31927000.0</v>
       </c>
@@ -23876,51 +23876,51 @@
       </c>
       <c r="AB5">
         <v>10474000.0</v>
       </c>
       <c r="AC5">
         <v>20100000.0</v>
       </c>
       <c r="AD5">
         <v>32700000.0</v>
       </c>
       <c r="AE5">
         <v>28500000.0</v>
       </c>
       <c r="AF5">
         <v>12400000.0</v>
       </c>
       <c r="AG5">
         <v>12600000.0</v>
       </c>
     </row>
     <row r="6" spans="1:33">
       <c r="A6" t="s">
         <v>194</v>
       </c>
       <c r="B6">
-        <v>46094000.0</v>
+        <v>46839000.0</v>
       </c>
       <c r="C6">
         <v>98128000.0</v>
       </c>
       <c r="D6">
         <v>93001000.0</v>
       </c>
       <c r="E6">
         <v>40873000.0</v>
       </c>
       <c r="F6">
         <v>34157000.0</v>
       </c>
       <c r="G6">
         <v>48910000.0</v>
       </c>
       <c r="H6">
         <v>61890000.0</v>
       </c>
       <c r="I6">
         <v>51286000.0</v>
       </c>
       <c r="J6">
         <v>38074000.0</v>
       </c>
@@ -26655,51 +26655,53 @@
         <v>35300000.0</v>
       </c>
       <c r="DR2">
         <v>29300000.0</v>
       </c>
       <c r="DS2">
         <v>25900000.0</v>
       </c>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2">
         <v>23800000.0</v>
       </c>
       <c r="DW2">
         <v>20300000.0</v>
       </c>
       <c r="DX2"/>
       <c r="DY2">
         <v>15700000.0</v>
       </c>
     </row>
     <row r="3" spans="1:129">
       <c r="A3" t="s">
         <v>191</v>
       </c>
-      <c r="B3"/>
+      <c r="B3">
+        <v>4222000.0</v>
+      </c>
       <c r="C3">
         <v>3795000.0</v>
       </c>
       <c r="D3">
         <v>3512000.0</v>
       </c>
       <c r="E3">
         <v>3721000.0</v>
       </c>
       <c r="F3">
         <v>3657000.0</v>
       </c>
       <c r="G3">
         <v>3435000.0</v>
       </c>
       <c r="H3">
         <v>3664000.0</v>
       </c>
       <c r="I3">
         <v>3465000.0</v>
       </c>
       <c r="J3">
         <v>3506000.0</v>
       </c>
       <c r="K3">
@@ -27317,51 +27319,53 @@
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
     </row>
     <row r="5" spans="1:129">
       <c r="A5" t="s">
         <v>193</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>1748000.0</v>
+      </c>
       <c r="C5">
         <v>5210000.0</v>
       </c>
       <c r="D5">
         <v>4397000.0</v>
       </c>
       <c r="E5">
         <v>11661000.0</v>
       </c>
       <c r="F5">
         <v>10886000.0</v>
       </c>
       <c r="G5">
         <v>13012000.0</v>
       </c>
       <c r="H5">
         <v>20021000.0</v>
       </c>
       <c r="I5">
         <v>28292000.0</v>
       </c>
       <c r="J5">
         <v>22733000.0</v>
       </c>
       <c r="K5">
@@ -27699,51 +27703,51 @@
       </c>
       <c r="DR5">
         <v>4100000.0</v>
       </c>
       <c r="DS5">
         <v>3200000.0</v>
       </c>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5">
         <v>2500000.0</v>
       </c>
       <c r="DW5">
         <v>2300000.0</v>
       </c>
       <c r="DX5"/>
       <c r="DY5">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="6" spans="1:129">
       <c r="A6" t="s">
         <v>194</v>
       </c>
       <c r="B6">
-        <v>1733000.0</v>
+        <v>5970000.0</v>
       </c>
       <c r="C6">
         <v>9005000.0</v>
       </c>
       <c r="D6">
         <v>7909000.0</v>
       </c>
       <c r="E6">
         <v>15382000.0</v>
       </c>
       <c r="F6">
         <v>14543000.0</v>
       </c>
       <c r="G6">
         <v>16447000.0</v>
       </c>
       <c r="H6">
         <v>23685000.0</v>
       </c>
       <c r="I6">
         <v>31757000.0</v>
       </c>
       <c r="J6">
         <v>26239000.0</v>
       </c>
@@ -45729,51 +45733,51 @@
       </c>
       <c r="DM24">
         <v>-800000.0</v>
       </c>
       <c r="DN24"/>
       <c r="DO24">
         <v>-17800000.0</v>
       </c>
       <c r="DP24">
         <v>200000.0</v>
       </c>
       <c r="DQ24">
         <v>-900000.0</v>
       </c>
       <c r="DR24"/>
       <c r="DS24">
         <v>-100000.0</v>
       </c>
       <c r="DT24"/>
     </row>
     <row r="25" spans="1:124">
       <c r="A25" t="s">
         <v>243</v>
       </c>
       <c r="B25">
-        <v>222000.0</v>
+        <v>265000.0</v>
       </c>
       <c r="C25">
         <v>-202000.0</v>
       </c>
       <c r="D25">
         <v>-393000.0</v>
       </c>
       <c r="E25">
         <v>70000.0</v>
       </c>
       <c r="F25">
         <v>38000.0</v>
       </c>
       <c r="G25">
         <v>100000.0</v>
       </c>
       <c r="H25">
         <v>254000.0</v>
       </c>
       <c r="I25">
         <v>70000.0</v>
       </c>
       <c r="J25">
         <v>-169000.0</v>
       </c>